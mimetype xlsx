--- v0 (2026-05-23)
+++ v1 (2026-06-13)
@@ -19,138 +19,138 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st0111\Desktop\HWDC更新文件\202603\2.修正文件\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st0111\Desktop\HWDC更新文件\202605\3.上架\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEE87E82-D784-4F01-808A-ABA44879148D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6DA2B4E-AD44-41E4-9115-587F479322FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="861" firstSheet="9" activeTab="17" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="861" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目錄" sheetId="1" r:id="rId1"/>
     <sheet name="健保明細" sheetId="2" r:id="rId2"/>
     <sheet name="健保醫令" sheetId="3" r:id="rId3"/>
     <sheet name="承保檔、重大傷病" sheetId="4" r:id="rId4"/>
     <sheet name="出生通報" sheetId="5" r:id="rId5"/>
     <sheet name="死因" sheetId="6" r:id="rId6"/>
     <sheet name="服務量、現況" sheetId="7" r:id="rId7"/>
     <sheet name="癌登" sheetId="8" r:id="rId8"/>
     <sheet name="醫事基本資料、醫師人員基本資料" sheetId="9" r:id="rId9"/>
     <sheet name="台灣出生世代調查" sheetId="11" r:id="rId10"/>
     <sheet name="家庭與生育調查" sheetId="12" r:id="rId11"/>
     <sheet name="罕見疾病通報" sheetId="14" r:id="rId12"/>
     <sheet name="人工生殖" sheetId="15" r:id="rId13"/>
     <sheet name="癌篩" sheetId="16" r:id="rId14"/>
     <sheet name="遺傳疾病" sheetId="18" r:id="rId15"/>
     <sheet name="國民健康調查" sheetId="21" r:id="rId16"/>
     <sheet name="中老年" sheetId="22" r:id="rId17"/>
     <sheet name="Welfare4-6、8、10-12、14-15、19" sheetId="24" r:id="rId18"/>
     <sheet name="特約醫事機構" sheetId="25" r:id="rId19"/>
     <sheet name="藥品價格、費用申請主檔" sheetId="26" r:id="rId20"/>
     <sheet name="結核病" sheetId="27" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">中老年!$A$3:$B$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">健保明細!$A$5:$D$653</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">健保醫令!$A$5:$D$581</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G28" i="4" l="1"/>
   <c r="G27" i="4"/>
   <c r="G26" i="4"/>
   <c r="G25" i="4"/>
   <c r="G24" i="4"/>
   <c r="G23" i="4"/>
   <c r="G22" i="4"/>
   <c r="G21" i="4"/>
   <c r="G20" i="4"/>
   <c r="G19" i="4"/>
   <c r="G18" i="4"/>
   <c r="G17" i="4"/>
   <c r="G16" i="4"/>
   <c r="G15" i="4"/>
   <c r="G14" i="4"/>
   <c r="G13" i="4"/>
   <c r="G12" i="4"/>
   <c r="G11" i="4"/>
   <c r="G10" i="4"/>
   <c r="G9" i="4"/>
   <c r="G8" i="4"/>
   <c r="G7" i="4"/>
   <c r="G6" i="4"/>
   <c r="G5" i="4"/>
   <c r="G4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1324" uniqueCount="1059">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1330" uniqueCount="1066">
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>資料檔代碼</t>
   </si>
   <si>
     <t>資料檔</t>
   </si>
   <si>
     <t>檔名</t>
   </si>
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>Health-01</t>
   </si>
   <si>
     <t>全民健保處方及治療明細檔_門急診</t>
   </si>
   <si>
@@ -3230,69 +3230,57 @@
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>H_BHP_ LDCT</t>
   </si>
   <si>
     <t>111(最新年度)</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>H_BHP_TVCSF106</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>100-113</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>W_DPS_PROCY113</t>
   </si>
   <si>
     <t>105-106</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
-    <t>109(最新年度)、110、111</t>
-[...2 lines deleted...]
-  <si>
     <t>H_BHP_ARTIF111</t>
   </si>
   <si>
     <t>僅111年</t>
   </si>
   <si>
-    <t>103-113</t>
-[...2 lines deleted...]
-  <si>
     <t>W_SFAA_DISABLE113</t>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>W_SASW_LOWINCOM113</t>
   </si>
   <si>
     <t>W_FAM_VIO113</t>
   </si>
   <si>
     <t>Health-73</t>
   </si>
   <si>
     <t>結核病資料庫</t>
   </si>
   <si>
     <t>H_CDC_TB</t>
   </si>
   <si>
     <t>91-111</t>
   </si>
   <si>
     <t>h_cdc_tb91_103</t>
   </si>
   <si>
     <t>h_cdc_tb104_111</t>
   </si>
@@ -3544,50 +3532,90 @@
   <si>
     <t>僅可串2023(含)以後的健保檔，且不得申請2023年以外的出生世代調查檔</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>H_BHP_TVCSF113_NHI</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>僅可串2024(含)以後的健保檔，且不得申請2024年以外的出生世代調查檔</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>H_NHI_HOSPBSC113</t>
   </si>
   <si>
     <t>94、96、97、99、102、106、111、112、113</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>僅可串2005至2018年健保檔，且該案若有申請其他健保檔就不能申請2022年(含)以後的調查檔</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>102-113</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>W_DPS_PROCY114</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>101/07-114</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>100-114</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>103-114</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>109(最新年度)、110、111、112</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>H_BHP_ARTIF112</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>僅112年</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>W_SASW_LOWINCOM114</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>W_FAM_VIO114</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>W_SFAA_DISABLE114</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="181" formatCode="#,##0_ "/>
     <numFmt numFmtId="182" formatCode="000,000"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -5451,84 +5479,84 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="19" borderId="18" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="19" borderId="46" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="19" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="19" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="41" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="41" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="41" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="31" borderId="18" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="19" borderId="13" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -6082,52 +6110,52 @@
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H62"/>
   <sheetViews>
-    <sheetView topLeftCell="A42" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E75" sqref="E75"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.625" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.125" customWidth="1"/>
     <col min="5" max="5" width="47.25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.875" customWidth="1"/>
     <col min="7" max="7" width="11.875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="16.875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="5" customFormat="1" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -6135,719 +6163,719 @@
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="185">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="49">
-        <v>46076</v>
+        <v>46170</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="185"/>
       <c r="B3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="F3" s="9"/>
     </row>
     <row r="4" spans="1:8" ht="17.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" s="185"/>
       <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F4" s="9"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="183">
+      <c r="A5" s="182">
         <v>2</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="183"/>
+      <c r="A6" s="182"/>
       <c r="B6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="12" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F6" s="14"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="183"/>
+      <c r="A7" s="182"/>
       <c r="B7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="12" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F7" s="14"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="178">
+      <c r="A8" s="177">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="178"/>
+      <c r="A9" s="177"/>
       <c r="B9" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="F9" s="9"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="68">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="F10" s="14"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="172">
+      <c r="A11" s="183">
         <v>5</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="172"/>
+      <c r="A12" s="183"/>
       <c r="B12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A13" s="172"/>
+      <c r="A13" s="183"/>
       <c r="B13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="F13" s="9"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="172"/>
+      <c r="A14" s="183"/>
       <c r="B14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="184">
         <v>6</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="184"/>
       <c r="B16" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="90" t="s">
         <v>824</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="13" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="F16" s="14"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="178">
+      <c r="A17" s="177">
         <v>7</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F17" s="9"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="178"/>
+      <c r="A18" s="177"/>
       <c r="B18" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="178"/>
+      <c r="A19" s="177"/>
       <c r="B19" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="178"/>
+      <c r="A20" s="177"/>
       <c r="B20" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F20" s="9"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="182">
+      <c r="A21" s="181">
         <v>8</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>970</v>
       </c>
       <c r="F21" s="14"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="183"/>
+      <c r="A22" s="182"/>
       <c r="B22" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>701</v>
       </c>
       <c r="F22" s="14"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="15">
         <v>9</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="137" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="F23" s="9"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="123">
         <v>10</v>
       </c>
       <c r="B24" s="124" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="125" t="s">
         <v>805</v>
       </c>
       <c r="D24" s="125" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="126"/>
       <c r="F24" s="125"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="18">
         <v>11</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>738</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="19">
         <v>12</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>74</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="E26" s="13" t="s">
-        <v>971</v>
+      <c r="E26" s="12" t="s">
+        <v>1060</v>
       </c>
       <c r="F26" s="12"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="170">
         <v>13</v>
       </c>
-      <c r="B27" s="177" t="s">
+      <c r="B27" s="176" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="169" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="169" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="171"/>
-      <c r="B28" s="177"/>
+      <c r="B28" s="176"/>
       <c r="C28" s="169"/>
       <c r="D28" s="9" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="169"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="171"/>
-      <c r="B29" s="177"/>
+      <c r="B29" s="176"/>
       <c r="C29" s="169"/>
       <c r="D29" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="169"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="171"/>
-      <c r="B30" s="177" t="s">
+      <c r="B30" s="176" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="169" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="169" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="F30" s="9"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="171"/>
-      <c r="B31" s="177"/>
+      <c r="B31" s="176"/>
       <c r="C31" s="169"/>
       <c r="D31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="169"/>
       <c r="F31" s="9"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="171"/>
-      <c r="B32" s="177"/>
+      <c r="B32" s="176"/>
       <c r="C32" s="169"/>
       <c r="D32" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="169"/>
       <c r="F32" s="9"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="171"/>
-      <c r="B33" s="177"/>
+      <c r="B33" s="176"/>
       <c r="C33" s="169"/>
       <c r="D33" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="169"/>
       <c r="F33" s="9"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="171"/>
-      <c r="B34" s="177" t="s">
+      <c r="B34" s="176" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="169" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="169" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="F34" s="9"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="171"/>
-      <c r="B35" s="177"/>
+      <c r="B35" s="176"/>
       <c r="C35" s="169"/>
       <c r="D35" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="169"/>
       <c r="F35" s="9"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="171"/>
-      <c r="B36" s="177"/>
+      <c r="B36" s="176"/>
       <c r="C36" s="169"/>
       <c r="D36" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E36" s="169"/>
       <c r="F36" s="9"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="171"/>
-      <c r="B37" s="177"/>
+      <c r="B37" s="176"/>
       <c r="C37" s="169"/>
       <c r="D37" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E37" s="169"/>
       <c r="F37" s="9"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="171"/>
-      <c r="B38" s="177" t="s">
+      <c r="B38" s="176" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="169" t="s">
         <v>94</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E38" s="169" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="F38" s="9"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="171"/>
-      <c r="B39" s="177"/>
+      <c r="B39" s="176"/>
       <c r="C39" s="169"/>
       <c r="D39" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="169"/>
       <c r="F39" s="9"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="171"/>
-      <c r="B40" s="177"/>
+      <c r="B40" s="176"/>
       <c r="C40" s="169"/>
       <c r="D40" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="169"/>
       <c r="F40" s="9"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="171"/>
-      <c r="B41" s="177"/>
+      <c r="B41" s="176"/>
       <c r="C41" s="169"/>
       <c r="D41" s="9" t="s">
         <v>98</v>
       </c>
       <c r="E41" s="169"/>
       <c r="F41" s="9"/>
     </row>
     <row r="42" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="172"/>
+      <c r="A42" s="183"/>
       <c r="B42" s="6" t="s">
         <v>961</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>963</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="F42" s="9"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="179">
+      <c r="A43" s="178">
         <v>14</v>
       </c>
-      <c r="B43" s="180" t="s">
+      <c r="B43" s="179" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="181" t="s">
+      <c r="C43" s="180" t="s">
         <v>100</v>
       </c>
       <c r="D43" s="125" t="s">
         <v>101</v>
       </c>
       <c r="E43" s="126" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="F43" s="127" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A44" s="179"/>
-[...1 lines deleted...]
-      <c r="C44" s="181"/>
+      <c r="A44" s="178"/>
+      <c r="B44" s="179"/>
+      <c r="C44" s="180"/>
       <c r="D44" s="125" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="126" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="F44" s="127" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="128">
         <v>15</v>
       </c>
       <c r="B45" s="129" t="s">
         <v>105</v>
       </c>
       <c r="C45" s="130" t="s">
         <v>106</v>
       </c>
       <c r="D45" s="130"/>
       <c r="E45" s="131" t="s">
         <v>947</v>
       </c>
       <c r="F45" s="132"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="133">
         <v>16</v>
       </c>
       <c r="B46" s="134" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="125" t="s">
         <v>800</v>
       </c>
       <c r="D46" s="125"/>
       <c r="E46" s="153" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F46" s="135"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="170">
         <v>17</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E47" s="137" t="s">
         <v>945</v>
       </c>
       <c r="F47" s="9"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="171"/>
       <c r="B48" s="6" t="s">
         <v>832</v>
@@ -6869,249 +6897,249 @@
         <v>111</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E49" s="154" t="s">
         <v>821</v>
       </c>
       <c r="F49" s="9"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="171"/>
       <c r="B50" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E50" s="137" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="F50" s="9"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="171"/>
       <c r="B51" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="E51" s="8" t="s">
-        <v>974</v>
+      <c r="E51" s="137" t="s">
+        <v>1059</v>
       </c>
       <c r="F51" s="9"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="171"/>
       <c r="B52" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="E52" s="8" t="s">
-        <v>976</v>
+      <c r="E52" s="137" t="s">
+        <v>1057</v>
       </c>
       <c r="F52" s="9"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="171"/>
       <c r="B53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="E53" s="8" t="s">
-        <v>968</v>
+      <c r="E53" s="137" t="s">
+        <v>1058</v>
       </c>
       <c r="F53" s="9"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="171"/>
       <c r="B54" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="E54" s="8" t="s">
-        <v>968</v>
+      <c r="E54" s="137" t="s">
+        <v>1058</v>
       </c>
       <c r="F54" s="9"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="171"/>
       <c r="B55" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>968</v>
       </c>
       <c r="F55" s="9"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="171"/>
-      <c r="B56" s="173" t="s">
+      <c r="B56" s="172" t="s">
         <v>886</v>
       </c>
-      <c r="C56" s="175" t="s">
+      <c r="C56" s="174" t="s">
         <v>887</v>
       </c>
       <c r="D56" s="136" t="s">
         <v>888</v>
       </c>
       <c r="E56" s="137" t="s">
         <v>889</v>
       </c>
       <c r="F56" s="138" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="171"/>
-      <c r="B57" s="174"/>
-      <c r="C57" s="176"/>
+      <c r="B57" s="173"/>
+      <c r="C57" s="175"/>
       <c r="D57" s="136" t="s">
         <v>891</v>
       </c>
       <c r="E57" s="137" t="s">
         <v>889</v>
       </c>
       <c r="F57" s="138" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="122">
         <v>18</v>
       </c>
       <c r="B58" s="139" t="s">
         <v>826</v>
       </c>
       <c r="C58" s="140" t="s">
         <v>827</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F58" s="14"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A59" s="178">
+      <c r="A59" s="177">
         <v>19</v>
       </c>
       <c r="B59" s="141" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F59" s="9"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A60" s="178"/>
+      <c r="A60" s="177"/>
       <c r="B60" s="141" t="s">
         <v>883</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>136</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="F60" s="9"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A61" s="178"/>
+      <c r="A61" s="177"/>
       <c r="B61" s="141" t="s">
         <v>137</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="F61" s="9"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="145">
         <v>20</v>
       </c>
       <c r="B62" s="142" t="s">
+        <v>976</v>
+      </c>
+      <c r="C62" s="143" t="s">
+        <v>977</v>
+      </c>
+      <c r="D62" s="143" t="s">
+        <v>978</v>
+      </c>
+      <c r="E62" s="143" t="s">
         <v>979</v>
-      </c>
-[...7 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F62" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="B43:B44"/>
     <mergeCell ref="C43:C44"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="C27:C29"/>
     <mergeCell ref="C34:C37"/>
     <mergeCell ref="B30:B33"/>
     <mergeCell ref="C30:C33"/>
     <mergeCell ref="B34:B37"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A27:A42"/>
     <mergeCell ref="E27:E29"/>
     <mergeCell ref="E30:E33"/>
@@ -7255,138 +7283,138 @@
       <c r="B8" s="32" t="s">
         <v>774</v>
       </c>
       <c r="C8" s="42">
         <v>19519</v>
       </c>
       <c r="D8" s="42"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="111">
         <v>106</v>
       </c>
       <c r="B9" s="97" t="s">
         <v>967</v>
       </c>
       <c r="C9" s="117">
         <v>18814</v>
       </c>
       <c r="D9" s="42"/>
     </row>
     <row r="10" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="111">
         <v>111</v>
       </c>
       <c r="B10" s="97" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="C10" s="117">
         <v>4181</v>
       </c>
       <c r="D10" s="117"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="111">
         <v>112</v>
       </c>
       <c r="B11" s="97" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="C11" s="117">
         <v>4202</v>
       </c>
       <c r="D11" s="117"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="111">
         <v>113</v>
       </c>
       <c r="B12" s="97" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="C12" s="117">
         <v>8343</v>
       </c>
       <c r="D12" s="117"/>
     </row>
     <row r="13" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A13" s="165" t="s">
         <v>775</v>
       </c>
       <c r="B13" s="97" t="s">
         <v>776</v>
       </c>
       <c r="C13" s="117">
         <v>21248</v>
       </c>
       <c r="D13" s="166" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E13" s="78"/>
       <c r="F13" s="78"/>
     </row>
     <row r="14" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A14" s="165" t="s">
         <v>775</v>
       </c>
       <c r="B14" s="97" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="C14" s="117">
         <v>4181</v>
       </c>
       <c r="D14" s="166" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="E14" s="161"/>
     </row>
     <row r="15" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A15" s="165" t="s">
         <v>775</v>
       </c>
       <c r="B15" s="97" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="C15" s="117">
         <v>4202</v>
       </c>
       <c r="D15" s="166" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A16" s="165" t="s">
         <v>775</v>
       </c>
       <c r="B16" s="97" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="C16" s="117">
         <v>8343</v>
       </c>
       <c r="D16" s="166" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{1A6C51F7-C724-4C6B-99B5-7F112008C94E}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:D121"/>
   <sheetViews>
     <sheetView topLeftCell="A110" workbookViewId="0">
       <selection activeCell="A121" sqref="A121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.625" bestFit="1" customWidth="1"/>
@@ -8418,54 +8446,54 @@
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="32" t="s">
         <v>737</v>
       </c>
       <c r="B6" s="31">
         <v>18823</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0D00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29" customWidth="1"/>
     <col min="2" max="2" width="9.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.875" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="194" t="s">
         <v>278</v>
       </c>
       <c r="B1" s="194"/>
       <c r="C1" s="63"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
@@ -8532,57 +8560,68 @@
       </c>
       <c r="C9" s="215"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
         <v>809</v>
       </c>
       <c r="B10" s="31">
         <v>393834</v>
       </c>
       <c r="C10" s="215"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
         <v>871</v>
       </c>
       <c r="B11" s="31">
         <v>49652</v>
       </c>
       <c r="C11" s="95" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="97" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="B12" s="98">
         <v>58476</v>
       </c>
       <c r="C12" s="95" t="s">
-        <v>973</v>
+        <v>972</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="97" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B13" s="98">
+        <v>58557</v>
+      </c>
+      <c r="C13" s="95" t="s">
+        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C8:C10"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0E00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:U15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N31" sqref="N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
@@ -8703,51 +8742,51 @@
         <v>79</v>
       </c>
       <c r="C4" s="48">
         <v>9037272</v>
       </c>
       <c r="D4" s="59"/>
       <c r="E4" s="208" t="s">
         <v>908</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>83</v>
       </c>
       <c r="G4" s="48">
         <v>874488</v>
       </c>
       <c r="I4" s="208" t="s">
         <v>908</v>
       </c>
       <c r="J4" s="44" t="s">
         <v>89</v>
       </c>
       <c r="K4" s="48">
         <v>10603836</v>
       </c>
       <c r="M4" s="208" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="N4" s="44" t="s">
         <v>95</v>
       </c>
       <c r="O4" s="48">
         <v>11377638</v>
       </c>
       <c r="Q4" s="54">
         <v>111</v>
       </c>
       <c r="R4" s="75" t="s">
         <v>965</v>
       </c>
       <c r="S4" s="69">
         <v>23487</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5" s="219"/>
       <c r="B5" s="100" t="s">
         <v>80</v>
       </c>
       <c r="C5" s="48">
         <v>59120110</v>
       </c>
@@ -8906,193 +8945,193 @@
         <v>84</v>
       </c>
       <c r="G9" s="48">
         <v>48329</v>
       </c>
       <c r="I9" s="217"/>
       <c r="J9" s="44" t="s">
         <v>89</v>
       </c>
       <c r="K9" s="69">
         <v>931676</v>
       </c>
       <c r="M9" s="186"/>
       <c r="N9" s="121" t="s">
         <v>915</v>
       </c>
       <c r="O9" s="149">
         <v>32952</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="186">
         <v>113</v>
       </c>
       <c r="B10" s="151" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="C10" s="98">
         <v>2186931</v>
       </c>
       <c r="E10" s="219"/>
       <c r="F10" s="103" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="48">
         <v>1277058</v>
       </c>
       <c r="I10" s="218"/>
       <c r="J10" s="99" t="s">
         <v>92</v>
       </c>
       <c r="K10" s="69">
         <v>69249</v>
       </c>
       <c r="M10" s="186"/>
       <c r="N10" s="121" t="s">
         <v>916</v>
       </c>
       <c r="O10" s="149">
         <v>25362</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" s="186"/>
       <c r="B11" s="151" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="C11" s="98">
         <v>2282598</v>
       </c>
       <c r="E11" s="219"/>
       <c r="F11" s="104" t="s">
         <v>86</v>
       </c>
       <c r="G11" s="48">
         <v>1652949</v>
       </c>
       <c r="I11" s="216">
         <v>113</v>
       </c>
       <c r="J11" s="44" t="s">
         <v>91</v>
       </c>
       <c r="K11" s="69">
         <v>926269</v>
       </c>
       <c r="M11" s="186"/>
       <c r="N11" s="121" t="s">
         <v>913</v>
       </c>
       <c r="O11" s="149">
         <v>1652949</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12" s="186"/>
       <c r="B12" s="151" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="C12" s="98">
         <v>62465</v>
       </c>
       <c r="E12" s="186">
         <v>113</v>
       </c>
       <c r="F12" s="116" t="s">
         <v>83</v>
       </c>
       <c r="G12" s="98">
         <v>55602</v>
       </c>
       <c r="I12" s="217"/>
       <c r="J12" s="44" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="69">
         <v>926355</v>
       </c>
       <c r="M12" s="186">
         <v>113</v>
       </c>
       <c r="N12" s="148" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="O12" s="149">
         <v>420673</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E13" s="186"/>
       <c r="F13" s="116" t="s">
         <v>84</v>
       </c>
       <c r="G13" s="98">
         <v>49127</v>
       </c>
       <c r="I13" s="218"/>
       <c r="J13" s="99" t="s">
         <v>92</v>
       </c>
       <c r="K13" s="69">
         <v>69867</v>
       </c>
       <c r="M13" s="186"/>
       <c r="N13" s="121" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="O13" s="149">
         <v>24818</v>
       </c>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E14" s="186"/>
       <c r="F14" s="147" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="98">
         <v>1271685</v>
       </c>
       <c r="M14" s="186"/>
       <c r="N14" s="121" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="O14" s="149">
         <v>18207</v>
       </c>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E15" s="186"/>
       <c r="F15" s="148" t="s">
         <v>86</v>
       </c>
       <c r="G15" s="98">
         <v>1267979</v>
       </c>
       <c r="M15" s="186"/>
       <c r="N15" s="121" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="O15" s="149">
         <v>418311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="Q1:S1"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="M8:M11"/>
     <mergeCell ref="M12:M15"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="E8:E11"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="E12:E15"/>
     <mergeCell ref="E1:G1"/>
   </mergeCells>
@@ -9371,120 +9410,120 @@
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="28">
         <v>109</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>787</v>
       </c>
       <c r="C14" s="31">
         <v>40341</v>
       </c>
       <c r="E14" s="28">
         <v>109</v>
       </c>
       <c r="F14" s="44" t="s">
         <v>783</v>
       </c>
       <c r="G14" s="31">
         <v>11322</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="111">
         <v>110</v>
       </c>
       <c r="B15" s="150" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="C15" s="107">
         <v>36235</v>
       </c>
       <c r="E15" s="111">
         <v>110</v>
       </c>
       <c r="F15" s="116" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="G15" s="98">
         <v>10573</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="111">
         <v>111</v>
       </c>
       <c r="B16" s="150" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="C16" s="107">
         <v>34538</v>
       </c>
       <c r="E16" s="111">
         <v>111</v>
       </c>
       <c r="F16" s="116" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="G16" s="98">
         <v>9311</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="111">
         <v>112</v>
       </c>
       <c r="B17" s="150" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="C17" s="107">
         <v>33438</v>
       </c>
       <c r="E17" s="111">
         <v>112</v>
       </c>
       <c r="F17" s="116" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="G17" s="98">
         <v>9459</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="111">
         <v>113</v>
       </c>
       <c r="B18" s="150" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="C18" s="107">
         <v>31974</v>
       </c>
       <c r="E18" s="111">
         <v>113</v>
       </c>
       <c r="F18" s="116" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="G18" s="98">
         <v>9110</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="E1:G1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView topLeftCell="A42" workbookViewId="0">
       <selection activeCell="J67" sqref="J67"/>
@@ -10598,89 +10637,89 @@
       <c r="D27" s="84"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="236"/>
       <c r="B28" s="87" t="s">
         <v>763</v>
       </c>
       <c r="C28" s="223">
         <v>4101</v>
       </c>
       <c r="D28" s="84"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="237"/>
       <c r="B29" s="87" t="s">
         <v>764</v>
       </c>
       <c r="C29" s="224"/>
       <c r="D29" s="84"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="238">
         <v>112</v>
       </c>
       <c r="B30" s="156" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="C30" s="227">
         <v>1825</v>
       </c>
       <c r="D30" s="84"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="235"/>
       <c r="B31" s="156" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="C31" s="228"/>
       <c r="D31" s="84"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="235"/>
       <c r="B32" s="156" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="C32" s="229">
         <v>3432</v>
       </c>
       <c r="D32" s="84"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="239"/>
       <c r="B33" s="156" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="C33" s="230"/>
       <c r="D33" s="84"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="155" t="s">
         <v>765</v>
       </c>
       <c r="B34" s="156" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="C34" s="152">
         <v>13414</v>
       </c>
       <c r="D34" s="84"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="155" t="s">
         <v>802</v>
       </c>
       <c r="B35" s="156" t="s">
         <v>803</v>
       </c>
       <c r="C35" s="152">
         <v>13414</v>
       </c>
       <c r="D35" s="84"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="231" t="s">
         <v>804</v>
       </c>
       <c r="B36" s="157" t="s">
         <v>766</v>
       </c>
@@ -10700,101 +10739,101 @@
       <c r="D37" s="84"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="232"/>
       <c r="B38" s="157" t="s">
         <v>768</v>
       </c>
       <c r="C38" s="152">
         <v>7541</v>
       </c>
       <c r="D38" s="84"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="232"/>
       <c r="B39" s="157" t="s">
         <v>769</v>
       </c>
       <c r="C39" s="158">
         <v>6264</v>
       </c>
       <c r="D39" s="84"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="233"/>
       <c r="B40" s="157" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="C40" s="159">
         <v>5142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="A36:A40"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A30:A33"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{E5DAE896-E65F-416C-9622-ACBC8071A0AC}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
-  <dimension ref="A1:Q46"/>
+  <dimension ref="A1:Q48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="P26" sqref="P26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.75" customWidth="1"/>
     <col min="2" max="2" width="12.375" customWidth="1"/>
     <col min="3" max="3" width="3.5" customWidth="1"/>
     <col min="4" max="4" width="30.625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.375" customWidth="1"/>
     <col min="6" max="6" width="3.875" customWidth="1"/>
     <col min="7" max="7" width="31.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.375" customWidth="1"/>
     <col min="9" max="9" width="3" customWidth="1"/>
     <col min="10" max="10" width="30.625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.375" customWidth="1"/>
     <col min="12" max="12" width="3" customWidth="1"/>
     <col min="13" max="13" width="24.625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="24.75" customWidth="1"/>
     <col min="15" max="15" width="2.25" customWidth="1"/>
     <col min="16" max="16" width="4" customWidth="1"/>
     <col min="17" max="17" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
@@ -11038,51 +11077,51 @@
       </c>
       <c r="H8" s="31">
         <v>549072</v>
       </c>
       <c r="J8" s="32" t="s">
         <v>401</v>
       </c>
       <c r="K8" s="31">
         <v>81602</v>
       </c>
       <c r="M8" s="97" t="s">
         <v>899</v>
       </c>
       <c r="N8" s="98">
         <v>3639</v>
       </c>
       <c r="O8" s="168"/>
       <c r="P8" s="168"/>
     </row>
     <row r="9" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="241" t="s">
         <v>415</v>
       </c>
       <c r="B9" s="241"/>
       <c r="D9" s="146" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E9" s="160">
         <v>15165</v>
       </c>
       <c r="G9" s="32" t="s">
         <v>403</v>
       </c>
       <c r="H9" s="31">
         <v>541026</v>
       </c>
       <c r="J9" s="32" t="s">
         <v>404</v>
       </c>
       <c r="K9" s="31">
         <v>82264</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
         <v>419</v>
       </c>
       <c r="B10" s="31">
         <v>5674</v>
       </c>
       <c r="D10" s="241" t="s">
@@ -11224,590 +11263,618 @@
       </c>
       <c r="H15" s="31">
         <v>568140</v>
       </c>
       <c r="J15" s="96" t="s">
         <v>881</v>
       </c>
       <c r="K15" s="69">
         <v>108532</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="D16" s="32" t="s">
         <v>439</v>
       </c>
       <c r="E16" s="31">
         <v>1187893</v>
       </c>
       <c r="G16" s="32" t="s">
         <v>428</v>
       </c>
       <c r="H16" s="31">
         <v>601046</v>
       </c>
       <c r="J16" s="121" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="K16" s="107">
         <v>113800</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="241" t="s">
         <v>426</v>
       </c>
       <c r="B17" s="241"/>
       <c r="D17" s="32" t="s">
         <v>442</v>
       </c>
       <c r="E17" s="31">
         <v>1198440</v>
       </c>
       <c r="G17" s="32" t="s">
         <v>432</v>
       </c>
       <c r="H17" s="31">
         <v>610448</v>
       </c>
-      <c r="J17" s="241" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J17" s="121" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K17" s="107">
+        <v>119986</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="32" t="s">
         <v>430</v>
       </c>
       <c r="B18" s="31">
         <v>19301</v>
       </c>
       <c r="D18" s="32" t="s">
         <v>732</v>
       </c>
       <c r="E18" s="31">
         <v>1225598</v>
       </c>
       <c r="G18" s="32" t="s">
         <v>436</v>
       </c>
       <c r="H18" s="31">
         <v>591406</v>
       </c>
-      <c r="J18" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J18" s="241" t="s">
+        <v>411</v>
+      </c>
+      <c r="K18" s="241"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="32" t="s">
         <v>434</v>
       </c>
       <c r="B19" s="31">
         <v>19301</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>808</v>
       </c>
       <c r="E19" s="69">
         <v>1329669</v>
       </c>
       <c r="G19" s="32" t="s">
         <v>440</v>
       </c>
       <c r="H19" s="31">
         <v>624307</v>
       </c>
       <c r="J19" s="32" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="K19" s="31">
-        <v>18059</v>
+        <v>16721</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="32" t="s">
         <v>438</v>
       </c>
       <c r="B20" s="31">
         <v>19301</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>876</v>
       </c>
       <c r="E20" s="69">
         <v>1239539</v>
       </c>
       <c r="G20" s="32" t="s">
         <v>443</v>
       </c>
       <c r="H20" s="31">
         <v>615200</v>
       </c>
       <c r="J20" s="32" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="K20" s="31">
-        <v>18805</v>
+        <v>18059</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="32" t="s">
         <v>441</v>
       </c>
       <c r="B21" s="31">
         <v>19301</v>
       </c>
       <c r="D21" s="97" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="E21" s="107">
         <v>1258111</v>
       </c>
       <c r="G21" s="32" t="s">
         <v>446</v>
       </c>
       <c r="H21" s="31">
         <v>583077</v>
       </c>
       <c r="J21" s="32" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="K21" s="31">
-        <v>18737</v>
+        <v>18805</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="32" t="s">
         <v>445</v>
       </c>
       <c r="B22" s="31">
         <v>19301</v>
       </c>
+      <c r="D22" s="97" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E22" s="107">
+        <v>1350803</v>
+      </c>
       <c r="G22" s="32" t="s">
         <v>449</v>
       </c>
       <c r="H22" s="31">
         <v>589540</v>
       </c>
       <c r="J22" s="32" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="K22" s="31">
-        <v>17386</v>
+        <v>18737</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="32" t="s">
         <v>448</v>
       </c>
       <c r="B23" s="31">
         <v>19301</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>452</v>
       </c>
       <c r="H23" s="31">
         <v>603173</v>
       </c>
       <c r="J23" s="32" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="K23" s="31">
-        <v>13573</v>
+        <v>17386</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="32" t="s">
         <v>451</v>
       </c>
       <c r="B24" s="31">
         <v>19301</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>455</v>
       </c>
       <c r="H24" s="31">
         <v>611672</v>
       </c>
       <c r="J24" s="32" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="K24" s="31">
-        <v>13138</v>
+        <v>13573</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="s">
         <v>454</v>
       </c>
       <c r="B25" s="31">
         <v>19301</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>458</v>
       </c>
       <c r="H25" s="31">
         <v>618191</v>
       </c>
-      <c r="J25" s="47" t="s">
-[...3 lines deleted...]
-        <v>12668</v>
+      <c r="J25" s="32" t="s">
+        <v>437</v>
+      </c>
+      <c r="K25" s="31">
+        <v>13138</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="32" t="s">
         <v>457</v>
       </c>
       <c r="B26" s="31">
         <v>19301</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>461</v>
       </c>
       <c r="H26" s="31">
         <v>625366</v>
       </c>
-      <c r="J26" s="50" t="s">
-[...3 lines deleted...]
-        <v>25862</v>
+      <c r="J26" s="47" t="s">
+        <v>690</v>
+      </c>
+      <c r="K26" s="51">
+        <v>12668</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="32" t="s">
         <v>460</v>
       </c>
       <c r="B27" s="31">
         <v>19301</v>
       </c>
       <c r="G27" s="32" t="s">
         <v>464</v>
       </c>
       <c r="H27" s="31">
         <v>624791</v>
       </c>
       <c r="J27" s="50" t="s">
-        <v>735</v>
+        <v>691</v>
       </c>
       <c r="K27" s="69">
-        <v>33444</v>
+        <v>25862</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="s">
         <v>463</v>
       </c>
       <c r="B28" s="31">
         <v>7744</v>
       </c>
       <c r="G28" s="32" t="s">
         <v>467</v>
       </c>
       <c r="H28" s="31">
         <v>633216</v>
       </c>
       <c r="J28" s="50" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="K28" s="69">
-        <v>33888</v>
+        <v>33444</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="32" t="s">
         <v>466</v>
       </c>
       <c r="B29" s="31">
         <v>14120</v>
       </c>
       <c r="G29" s="32" t="s">
         <v>470</v>
       </c>
       <c r="H29" s="31">
         <v>640056</v>
       </c>
       <c r="J29" s="50" t="s">
-        <v>878</v>
+        <v>736</v>
       </c>
       <c r="K29" s="69">
-        <v>37014</v>
+        <v>33888</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="32" t="s">
         <v>469</v>
       </c>
       <c r="B30" s="31">
         <v>3082</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>471</v>
       </c>
       <c r="H30" s="31">
         <v>646066</v>
       </c>
-      <c r="J30" s="119" t="s">
-[...3 lines deleted...]
-        <v>46861</v>
+      <c r="J30" s="50" t="s">
+        <v>878</v>
+      </c>
+      <c r="K30" s="69">
+        <v>37014</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="32" t="s">
         <v>822</v>
       </c>
       <c r="B31" s="31">
         <v>12198</v>
       </c>
       <c r="G31" s="32" t="s">
         <v>472</v>
       </c>
       <c r="H31" s="31">
         <v>632969</v>
       </c>
-      <c r="J31" s="121" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="J31" s="119" t="s">
+        <v>879</v>
+      </c>
+      <c r="K31" s="120">
+        <v>46861</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="32" t="s">
         <v>823</v>
       </c>
       <c r="B32" s="31">
         <v>4337</v>
       </c>
       <c r="G32" s="32" t="s">
         <v>473</v>
       </c>
       <c r="H32" s="31">
         <v>648856</v>
       </c>
-      <c r="J32" s="241" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="241"/>
+      <c r="J32" s="121" t="s">
+        <v>969</v>
+      </c>
+      <c r="K32" s="107">
+        <v>53121</v>
+      </c>
     </row>
     <row r="33" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G33" s="32" t="s">
         <v>474</v>
       </c>
       <c r="H33" s="31">
         <v>669318</v>
       </c>
-      <c r="J33" s="32" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="7:11" x14ac:dyDescent="0.25">
+      <c r="J33" s="121" t="s">
+        <v>1056</v>
+      </c>
+      <c r="K33" s="107">
+        <v>62105</v>
+      </c>
+    </row>
+    <row r="34" spans="7:11" ht="18.75" x14ac:dyDescent="0.25">
       <c r="G34" s="32" t="s">
         <v>475</v>
       </c>
       <c r="H34" s="31">
         <v>692894</v>
       </c>
-      <c r="J34" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J34" s="241" t="s">
+        <v>444</v>
+      </c>
+      <c r="K34" s="241"/>
     </row>
     <row r="35" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G35" s="32" t="s">
         <v>476</v>
       </c>
       <c r="H35" s="31">
         <v>684587</v>
       </c>
       <c r="J35" s="32" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="K35" s="31">
-        <v>10901</v>
+        <v>11121</v>
       </c>
     </row>
     <row r="36" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G36" s="32" t="s">
         <v>477</v>
       </c>
       <c r="H36" s="31">
         <v>662157</v>
       </c>
       <c r="J36" s="32" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="K36" s="31">
-        <v>11086</v>
+        <v>12066</v>
       </c>
     </row>
     <row r="37" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G37" s="32" t="s">
         <v>478</v>
       </c>
       <c r="H37" s="31">
         <v>649354</v>
       </c>
       <c r="J37" s="32" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="K37" s="31">
-        <v>10454</v>
+        <v>10901</v>
       </c>
     </row>
     <row r="38" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G38" s="32" t="s">
         <v>479</v>
       </c>
       <c r="H38" s="31">
         <v>635595</v>
       </c>
       <c r="J38" s="32" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="K38" s="31">
-        <v>8141</v>
+        <v>11086</v>
       </c>
     </row>
     <row r="39" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G39" s="32" t="s">
         <v>480</v>
       </c>
       <c r="H39" s="31">
         <v>623356</v>
       </c>
       <c r="J39" s="32" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="K39" s="31">
-        <v>8214</v>
+        <v>10454</v>
       </c>
     </row>
     <row r="40" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G40" s="32" t="s">
         <v>730</v>
       </c>
       <c r="H40" s="31">
         <v>608916</v>
       </c>
       <c r="J40" s="32" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="K40" s="31">
-        <v>8499</v>
+        <v>8141</v>
       </c>
     </row>
     <row r="41" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G41" s="32" t="s">
         <v>818</v>
       </c>
       <c r="H41" s="31">
         <v>593016</v>
       </c>
-      <c r="J41" s="47" t="s">
-[...3 lines deleted...]
-        <v>9183</v>
+      <c r="J41" s="32" t="s">
+        <v>465</v>
+      </c>
+      <c r="K41" s="31">
+        <v>8214</v>
       </c>
     </row>
     <row r="42" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G42" s="32" t="s">
         <v>877</v>
       </c>
       <c r="H42" s="31">
         <v>571782</v>
       </c>
-      <c r="J42" s="47" t="s">
-[...3 lines deleted...]
-        <v>10334</v>
+      <c r="J42" s="32" t="s">
+        <v>468</v>
+      </c>
+      <c r="K42" s="31">
+        <v>8499</v>
       </c>
     </row>
     <row r="43" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G43" s="97" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="H43" s="98">
         <v>536290</v>
       </c>
       <c r="J43" s="47" t="s">
+        <v>692</v>
+      </c>
+      <c r="K43" s="48">
+        <v>9183</v>
+      </c>
+    </row>
+    <row r="44" spans="7:11" x14ac:dyDescent="0.25">
+      <c r="G44" s="97" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H44" s="98">
+        <v>512954</v>
+      </c>
+      <c r="J44" s="47" t="s">
+        <v>733</v>
+      </c>
+      <c r="K44" s="72">
+        <v>10334</v>
+      </c>
+    </row>
+    <row r="45" spans="7:11" x14ac:dyDescent="0.25">
+      <c r="J45" s="47" t="s">
         <v>734</v>
       </c>
-      <c r="K43" s="48">
+      <c r="K45" s="48">
         <v>8532</v>
       </c>
     </row>
-    <row r="44" spans="7:11" x14ac:dyDescent="0.25">
-      <c r="J44" s="97" t="s">
+    <row r="46" spans="7:11" x14ac:dyDescent="0.25">
+      <c r="J46" s="97" t="s">
         <v>884</v>
       </c>
-      <c r="K44" s="98">
+      <c r="K46" s="98">
         <v>9234</v>
       </c>
     </row>
-    <row r="45" spans="7:11" x14ac:dyDescent="0.25">
-      <c r="J45" s="97" t="s">
+    <row r="47" spans="7:11" x14ac:dyDescent="0.25">
+      <c r="J47" s="97" t="s">
         <v>885</v>
       </c>
-      <c r="K45" s="98">
+      <c r="K47" s="98">
         <v>10351</v>
       </c>
     </row>
-    <row r="46" spans="7:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="K46" s="107">
+    <row r="48" spans="7:11" x14ac:dyDescent="0.25">
+      <c r="J48" s="146" t="s">
+        <v>983</v>
+      </c>
+      <c r="K48" s="107">
         <v>10058</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A2:B2"/>
-[...2 lines deleted...]
-    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J34:K34"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="D2:E2"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="G2:H2"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="Q1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1700-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView topLeftCell="A15" workbookViewId="0">
       <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5" customWidth="1"/>
     <col min="3" max="3" width="8.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.875" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
@@ -12086,51 +12153,51 @@
         <v>111</v>
       </c>
       <c r="B26" s="28" t="s">
         <v>834</v>
       </c>
       <c r="C26" s="91">
         <v>31639</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="111">
         <v>112</v>
       </c>
       <c r="B27" s="111" t="s">
         <v>919</v>
       </c>
       <c r="C27" s="106">
         <v>32185</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="111">
         <v>113</v>
       </c>
       <c r="B28" s="111" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="C28" s="106">
         <v>32891</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1800-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N977"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R1" sqref="R1"/>
     </sheetView>
@@ -26039,51 +26106,51 @@
         <v>920</v>
       </c>
       <c r="C27" s="107">
         <v>550286</v>
       </c>
       <c r="E27" s="188"/>
       <c r="F27" s="28" t="s">
         <v>567</v>
       </c>
       <c r="G27" s="31">
         <v>27952</v>
       </c>
       <c r="I27" s="188"/>
       <c r="J27" s="28" t="s">
         <v>568</v>
       </c>
       <c r="K27" s="31">
         <v>718</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="76">
         <v>113</v>
       </c>
       <c r="B28" s="76" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="C28" s="107">
         <v>553892</v>
       </c>
       <c r="E28" s="188">
         <v>104</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>569</v>
       </c>
       <c r="G28" s="31">
         <v>28030</v>
       </c>
       <c r="I28" s="188">
         <v>104</v>
       </c>
       <c r="J28" s="28" t="s">
         <v>570</v>
       </c>
       <c r="K28" s="31">
         <v>712</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E29" s="188"/>
@@ -27824,248 +27891,248 @@
       <c r="K134" s="98">
         <v>685</v>
       </c>
     </row>
     <row r="135" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E135" s="244"/>
       <c r="F135" s="111" t="s">
         <v>932</v>
       </c>
       <c r="G135" s="98">
         <v>32077</v>
       </c>
       <c r="I135" s="244"/>
       <c r="J135" s="111" t="s">
         <v>944</v>
       </c>
       <c r="K135" s="98">
         <v>686</v>
       </c>
     </row>
     <row r="136" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E136" s="242">
         <v>113</v>
       </c>
       <c r="F136" s="111" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="G136" s="98">
         <v>32236</v>
       </c>
       <c r="H136" s="167"/>
       <c r="I136" s="248">
         <v>113</v>
       </c>
       <c r="J136" s="76" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="K136" s="107">
         <v>710</v>
       </c>
     </row>
     <row r="137" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E137" s="243"/>
       <c r="F137" s="111" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="G137" s="98">
         <v>32184</v>
       </c>
       <c r="H137" s="167"/>
       <c r="I137" s="249"/>
       <c r="J137" s="76" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="K137" s="107">
         <v>675</v>
       </c>
     </row>
     <row r="138" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E138" s="243"/>
       <c r="F138" s="111" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="G138" s="98">
         <v>32233</v>
       </c>
       <c r="H138" s="167"/>
       <c r="I138" s="249"/>
       <c r="J138" s="76" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="K138" s="107">
         <v>687</v>
       </c>
     </row>
     <row r="139" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E139" s="243"/>
       <c r="F139" s="111" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="G139" s="98">
         <v>32270</v>
       </c>
       <c r="H139" s="167"/>
       <c r="I139" s="249"/>
       <c r="J139" s="76" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="K139" s="107">
         <v>694</v>
       </c>
     </row>
     <row r="140" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E140" s="243"/>
       <c r="F140" s="111" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="G140" s="98">
         <v>32290</v>
       </c>
       <c r="H140" s="167"/>
       <c r="I140" s="249"/>
       <c r="J140" s="76" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="K140" s="107">
         <v>689</v>
       </c>
     </row>
     <row r="141" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E141" s="243"/>
       <c r="F141" s="111" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="G141" s="98">
         <v>32331</v>
       </c>
       <c r="H141" s="167"/>
       <c r="I141" s="249"/>
       <c r="J141" s="76" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="K141" s="107">
         <v>672</v>
       </c>
     </row>
     <row r="142" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E142" s="243"/>
       <c r="F142" s="111" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="G142" s="98">
         <v>32410</v>
       </c>
       <c r="H142" s="167"/>
       <c r="I142" s="249"/>
       <c r="J142" s="76" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="K142" s="107">
         <v>748</v>
       </c>
     </row>
     <row r="143" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E143" s="243"/>
       <c r="F143" s="111" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="G143" s="98">
         <v>32501</v>
       </c>
       <c r="H143" s="167"/>
       <c r="I143" s="249"/>
       <c r="J143" s="76" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="K143" s="107">
         <v>760</v>
       </c>
     </row>
     <row r="144" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E144" s="243"/>
       <c r="F144" s="111" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="G144" s="98">
         <v>32580</v>
       </c>
       <c r="H144" s="167"/>
       <c r="I144" s="249"/>
       <c r="J144" s="76" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="K144" s="107">
         <v>764</v>
       </c>
     </row>
     <row r="145" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E145" s="243"/>
       <c r="F145" s="111" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="G145" s="98">
         <v>32593</v>
       </c>
       <c r="H145" s="167"/>
       <c r="I145" s="249"/>
       <c r="J145" s="76" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="K145" s="107">
         <v>725</v>
       </c>
     </row>
     <row r="146" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E146" s="243"/>
       <c r="F146" s="111" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="G146" s="98">
         <v>32628</v>
       </c>
       <c r="H146" s="167"/>
       <c r="I146" s="249"/>
       <c r="J146" s="76" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="K146" s="107">
         <v>713</v>
       </c>
     </row>
     <row r="147" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E147" s="244"/>
       <c r="F147" s="111" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="G147" s="98">
         <v>32677</v>
       </c>
       <c r="H147" s="167"/>
       <c r="I147" s="250"/>
       <c r="J147" s="76" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="K147" s="107">
         <v>719</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="E16:E27"/>
     <mergeCell ref="I16:I27"/>
     <mergeCell ref="E64:E75"/>
     <mergeCell ref="I64:I75"/>
     <mergeCell ref="E76:E87"/>
     <mergeCell ref="I76:I87"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="E4:E15"/>
     <mergeCell ref="I4:I15"/>
     <mergeCell ref="E136:E147"/>
     <mergeCell ref="E124:E135"/>
     <mergeCell ref="E112:E123"/>
     <mergeCell ref="E28:E39"/>
     <mergeCell ref="I28:I39"/>
     <mergeCell ref="E40:E51"/>
     <mergeCell ref="I40:I51"/>
@@ -28081,80 +28148,80 @@
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1900-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{004F79F1-2F6F-48AD-B5E5-DB0E1CA6A257}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P28" sqref="P28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="194" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="B1" s="194"/>
       <c r="D1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="44" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="B4" s="31">
         <v>123668</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="44" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="B5" s="31">
         <v>71579</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目錄!A1" display="回目錄" xr:uid="{73BD420E-2E80-48EF-9338-B5B1113A0F2E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:O905"/>
   <sheetViews>
     <sheetView topLeftCell="A873" workbookViewId="0">
       <selection activeCell="K901" sqref="K901"/>
     </sheetView>
   </sheetViews>