--- v1 (2026-06-13)
+++ v2 (2026-07-09)
@@ -19,138 +19,138 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st0111\Desktop\HWDC更新文件\202605\3.上架\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st0111\Desktop\HWDC更新文件\202606\2.修正文件\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6DA2B4E-AD44-41E4-9115-587F479322FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B21BC6C9-3D58-4A9E-9846-2303F2C9A337}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="861" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" tabRatio="861" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目錄" sheetId="1" r:id="rId1"/>
     <sheet name="健保明細" sheetId="2" r:id="rId2"/>
     <sheet name="健保醫令" sheetId="3" r:id="rId3"/>
     <sheet name="承保檔、重大傷病" sheetId="4" r:id="rId4"/>
     <sheet name="出生通報" sheetId="5" r:id="rId5"/>
     <sheet name="死因" sheetId="6" r:id="rId6"/>
     <sheet name="服務量、現況" sheetId="7" r:id="rId7"/>
     <sheet name="癌登" sheetId="8" r:id="rId8"/>
     <sheet name="醫事基本資料、醫師人員基本資料" sheetId="9" r:id="rId9"/>
     <sheet name="台灣出生世代調查" sheetId="11" r:id="rId10"/>
     <sheet name="家庭與生育調查" sheetId="12" r:id="rId11"/>
     <sheet name="罕見疾病通報" sheetId="14" r:id="rId12"/>
     <sheet name="人工生殖" sheetId="15" r:id="rId13"/>
     <sheet name="癌篩" sheetId="16" r:id="rId14"/>
     <sheet name="遺傳疾病" sheetId="18" r:id="rId15"/>
     <sheet name="國民健康調查" sheetId="21" r:id="rId16"/>
     <sheet name="中老年" sheetId="22" r:id="rId17"/>
-    <sheet name="Welfare4-6、8、10-12、14-15、19" sheetId="24" r:id="rId18"/>
+    <sheet name="Welfare4-6、8、10-12、14-15、19、20" sheetId="24" r:id="rId18"/>
     <sheet name="特約醫事機構" sheetId="25" r:id="rId19"/>
     <sheet name="藥品價格、費用申請主檔" sheetId="26" r:id="rId20"/>
     <sheet name="結核病" sheetId="27" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">中老年!$A$3:$B$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">健保明細!$A$5:$D$653</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">健保醫令!$A$5:$D$581</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G28" i="4" l="1"/>
   <c r="G27" i="4"/>
   <c r="G26" i="4"/>
   <c r="G25" i="4"/>
   <c r="G24" i="4"/>
   <c r="G23" i="4"/>
   <c r="G22" i="4"/>
   <c r="G21" i="4"/>
   <c r="G20" i="4"/>
   <c r="G19" i="4"/>
   <c r="G18" i="4"/>
   <c r="G17" i="4"/>
   <c r="G16" i="4"/>
   <c r="G15" i="4"/>
   <c r="G14" i="4"/>
   <c r="G13" i="4"/>
   <c r="G12" i="4"/>
   <c r="G11" i="4"/>
   <c r="G10" i="4"/>
   <c r="G9" i="4"/>
   <c r="G8" i="4"/>
   <c r="G7" i="4"/>
   <c r="G6" i="4"/>
   <c r="G5" i="4"/>
   <c r="G4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1330" uniqueCount="1066">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1358" uniqueCount="1082">
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>資料檔代碼</t>
   </si>
   <si>
     <t>資料檔</t>
   </si>
   <si>
     <t>檔名</t>
   </si>
   <si>
     <t>年度</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>Health-01</t>
   </si>
   <si>
     <t>全民健保處方及治療明細檔_門急診</t>
   </si>
   <si>
@@ -3573,50 +3573,102 @@
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>109(最新年度)、110、111、112</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>H_BHP_ARTIF112</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>僅112年</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>W_SASW_LOWINCOM114</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>W_FAM_VIO114</t>
     <phoneticPr fontId="24" type="noConversion"/>
   </si>
   <si>
     <t>W_SFAA_DISABLE114</t>
     <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>Welfare-20</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>長照服務資料檔</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS</t>
+  </si>
+  <si>
+    <t>110、111</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>檔名</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>Walfare20-長照服務資料檔</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>W_LTC_CMS_CA100</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_CA110</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_CA110SUGV2</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_SB300V2</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_SB301V2</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_FH100</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_QD100</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_QD111</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_QD111100</t>
+  </si>
+  <si>
+    <t>W_LTC_CMS_QD113</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="181" formatCode="#,##0_ "/>
     <numFmt numFmtId="182" formatCode="000,000"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -4962,51 +5014,51 @@
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="251">
+  <cellXfs count="253">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5470,295 +5522,301 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="32" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="46" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="13" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="41" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="41" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="41" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="18" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="19" borderId="18" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="19" borderId="46" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="19" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="37" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="35" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="36" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="36" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="36" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="35" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="23" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="31" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="29" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="33" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="0" borderId="37" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="49" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="50" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="48" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="32" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="37" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="32" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="33" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="33" xfId="59" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="34" xfId="59" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="35" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="34" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="33" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="47" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="48" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="29" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="25" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="33" borderId="0" xfId="59" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="33" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="61">
     <cellStyle name="20% - 輔色1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 2" xfId="59" xr:uid="{98DCB884-5A55-4A37-8A0C-7D119A0611E4}"/>
     <cellStyle name="一般 3" xfId="60" xr:uid="{51406F85-9963-43B3-9C43-2930679C4A03}"/>
     <cellStyle name="千分位" xfId="43" builtinId="3"/>
@@ -6108,435 +6166,435 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+    <sheetView tabSelected="1" topLeftCell="A42" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D66" sqref="D66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.625" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.125" customWidth="1"/>
     <col min="5" max="5" width="47.25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.875" customWidth="1"/>
     <col min="7" max="7" width="11.875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="16.875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="5" customFormat="1" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="185">
+      <c r="A2" s="171">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="10" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="49">
-        <v>46170</v>
+        <v>46199</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="185"/>
+      <c r="A3" s="171"/>
       <c r="B3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="F3" s="9"/>
     </row>
     <row r="4" spans="1:8" ht="17.25" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="185"/>
+      <c r="A4" s="171"/>
       <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="F4" s="9"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="182">
+      <c r="A5" s="172">
         <v>2</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>1016</v>
       </c>
       <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="182"/>
+      <c r="A6" s="172"/>
       <c r="B6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>1016</v>
       </c>
       <c r="F6" s="14"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="182"/>
+      <c r="A7" s="172"/>
       <c r="B7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>1016</v>
       </c>
       <c r="F7" s="14"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="177">
+      <c r="A8" s="173">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="177"/>
+      <c r="A9" s="173"/>
       <c r="B9" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="F9" s="9"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="68">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>1017</v>
       </c>
       <c r="F10" s="14"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="183">
+      <c r="A11" s="174">
         <v>5</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>1003</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="183"/>
+      <c r="A12" s="174"/>
       <c r="B12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>1004</v>
       </c>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A13" s="183"/>
+      <c r="A13" s="174"/>
       <c r="B13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>1005</v>
       </c>
       <c r="F13" s="9"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="183"/>
+      <c r="A14" s="174"/>
       <c r="B14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>990</v>
       </c>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A15" s="184">
+      <c r="A15" s="170">
         <v>6</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>1005</v>
       </c>
       <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A16" s="184"/>
+      <c r="A16" s="170"/>
       <c r="B16" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="90" t="s">
         <v>824</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>1005</v>
       </c>
       <c r="F16" s="14"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="177">
+      <c r="A17" s="173">
         <v>7</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F17" s="9"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="177"/>
+      <c r="A18" s="173"/>
       <c r="B18" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="177"/>
+      <c r="A19" s="173"/>
       <c r="B19" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="177"/>
+      <c r="A20" s="173"/>
       <c r="B20" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>966</v>
       </c>
       <c r="F20" s="9"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="181">
+      <c r="A21" s="180">
         <v>8</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>970</v>
       </c>
       <c r="F21" s="14"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="182"/>
+      <c r="A22" s="172"/>
       <c r="B22" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>701</v>
       </c>
       <c r="F22" s="14"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="15">
         <v>9</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="7" t="s">
@@ -6578,655 +6636,671 @@
       </c>
       <c r="E25" s="8" t="s">
         <v>738</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="19">
         <v>12</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>74</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>1060</v>
       </c>
       <c r="F26" s="12"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="170">
+      <c r="A27" s="181">
         <v>13</v>
       </c>
-      <c r="B27" s="176" t="s">
+      <c r="B27" s="178" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="169" t="s">
+      <c r="C27" s="179" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="169" t="s">
+      <c r="E27" s="179" t="s">
         <v>999</v>
       </c>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="171"/>
-[...1 lines deleted...]
-      <c r="C28" s="169"/>
+      <c r="A28" s="182"/>
+      <c r="B28" s="178"/>
+      <c r="C28" s="179"/>
       <c r="D28" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="E28" s="169"/>
+      <c r="E28" s="179"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="171"/>
-[...1 lines deleted...]
-      <c r="C29" s="169"/>
+      <c r="A29" s="182"/>
+      <c r="B29" s="178"/>
+      <c r="C29" s="179"/>
       <c r="D29" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E29" s="169"/>
+      <c r="E29" s="179"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="171"/>
-      <c r="B30" s="176" t="s">
+      <c r="A30" s="182"/>
+      <c r="B30" s="178" t="s">
         <v>81</v>
       </c>
-      <c r="C30" s="169" t="s">
+      <c r="C30" s="179" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="E30" s="169" t="s">
+      <c r="E30" s="179" t="s">
         <v>984</v>
       </c>
       <c r="F30" s="9"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="171"/>
-[...1 lines deleted...]
-      <c r="C31" s="169"/>
+      <c r="A31" s="182"/>
+      <c r="B31" s="178"/>
+      <c r="C31" s="179"/>
       <c r="D31" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="E31" s="169"/>
+      <c r="E31" s="179"/>
       <c r="F31" s="9"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="171"/>
-[...1 lines deleted...]
-      <c r="C32" s="169"/>
+      <c r="A32" s="182"/>
+      <c r="B32" s="178"/>
+      <c r="C32" s="179"/>
       <c r="D32" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="E32" s="169"/>
+      <c r="E32" s="179"/>
       <c r="F32" s="9"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="171"/>
-[...1 lines deleted...]
-      <c r="C33" s="169"/>
+      <c r="A33" s="182"/>
+      <c r="B33" s="178"/>
+      <c r="C33" s="179"/>
       <c r="D33" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="E33" s="169"/>
+      <c r="E33" s="179"/>
       <c r="F33" s="9"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="171"/>
-      <c r="B34" s="176" t="s">
+      <c r="A34" s="182"/>
+      <c r="B34" s="178" t="s">
         <v>87</v>
       </c>
-      <c r="C34" s="169" t="s">
+      <c r="C34" s="179" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="E34" s="169" t="s">
+      <c r="E34" s="179" t="s">
         <v>999</v>
       </c>
       <c r="F34" s="9"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="171"/>
-[...1 lines deleted...]
-      <c r="C35" s="169"/>
+      <c r="A35" s="182"/>
+      <c r="B35" s="178"/>
+      <c r="C35" s="179"/>
       <c r="D35" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="E35" s="169"/>
+      <c r="E35" s="179"/>
       <c r="F35" s="9"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="171"/>
-[...1 lines deleted...]
-      <c r="C36" s="169"/>
+      <c r="A36" s="182"/>
+      <c r="B36" s="178"/>
+      <c r="C36" s="179"/>
       <c r="D36" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="E36" s="169"/>
+      <c r="E36" s="179"/>
       <c r="F36" s="9"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="171"/>
-[...1 lines deleted...]
-      <c r="C37" s="169"/>
+      <c r="A37" s="182"/>
+      <c r="B37" s="178"/>
+      <c r="C37" s="179"/>
       <c r="D37" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="E37" s="169"/>
+      <c r="E37" s="179"/>
       <c r="F37" s="9"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="171"/>
-      <c r="B38" s="176" t="s">
+      <c r="A38" s="182"/>
+      <c r="B38" s="178" t="s">
         <v>93</v>
       </c>
-      <c r="C38" s="169" t="s">
+      <c r="C38" s="179" t="s">
         <v>94</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="E38" s="169" t="s">
+      <c r="E38" s="179" t="s">
         <v>984</v>
       </c>
       <c r="F38" s="9"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="171"/>
-[...1 lines deleted...]
-      <c r="C39" s="169"/>
+      <c r="A39" s="182"/>
+      <c r="B39" s="178"/>
+      <c r="C39" s="179"/>
       <c r="D39" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="E39" s="169"/>
+      <c r="E39" s="179"/>
       <c r="F39" s="9"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="171"/>
-[...1 lines deleted...]
-      <c r="C40" s="169"/>
+      <c r="A40" s="182"/>
+      <c r="B40" s="178"/>
+      <c r="C40" s="179"/>
       <c r="D40" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="E40" s="169"/>
+      <c r="E40" s="179"/>
       <c r="F40" s="9"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="171"/>
-[...1 lines deleted...]
-      <c r="C41" s="169"/>
+      <c r="A41" s="182"/>
+      <c r="B41" s="178"/>
+      <c r="C41" s="179"/>
       <c r="D41" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="E41" s="169"/>
+      <c r="E41" s="179"/>
       <c r="F41" s="9"/>
     </row>
     <row r="42" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="183"/>
+      <c r="A42" s="174"/>
       <c r="B42" s="6" t="s">
         <v>961</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>963</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>982</v>
       </c>
       <c r="F42" s="9"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="178">
+      <c r="A43" s="175">
         <v>14</v>
       </c>
-      <c r="B43" s="179" t="s">
+      <c r="B43" s="176" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="180" t="s">
+      <c r="C43" s="177" t="s">
         <v>100</v>
       </c>
       <c r="D43" s="125" t="s">
         <v>101</v>
       </c>
       <c r="E43" s="126" t="s">
         <v>990</v>
       </c>
       <c r="F43" s="127" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A44" s="178"/>
-[...1 lines deleted...]
-      <c r="C44" s="180"/>
+      <c r="A44" s="175"/>
+      <c r="B44" s="176"/>
+      <c r="C44" s="177"/>
       <c r="D44" s="125" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="126" t="s">
         <v>990</v>
       </c>
       <c r="F44" s="127" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="128">
         <v>15</v>
       </c>
       <c r="B45" s="129" t="s">
         <v>105</v>
       </c>
       <c r="C45" s="130" t="s">
         <v>106</v>
       </c>
       <c r="D45" s="130"/>
       <c r="E45" s="131" t="s">
         <v>947</v>
       </c>
       <c r="F45" s="132"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="133">
         <v>16</v>
       </c>
       <c r="B46" s="134" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="125" t="s">
         <v>800</v>
       </c>
       <c r="D46" s="125"/>
       <c r="E46" s="153" t="s">
         <v>1013</v>
       </c>
       <c r="F46" s="135"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A47" s="170">
+      <c r="A47" s="181">
         <v>17</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E47" s="137" t="s">
         <v>945</v>
       </c>
       <c r="F47" s="9"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A48" s="171"/>
+      <c r="A48" s="182"/>
       <c r="B48" s="6" t="s">
         <v>832</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E48" s="137" t="s">
         <v>900</v>
       </c>
       <c r="F48" s="9"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A49" s="171"/>
+      <c r="A49" s="182"/>
       <c r="B49" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E49" s="154" t="s">
         <v>821</v>
       </c>
       <c r="F49" s="9"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A50" s="171"/>
+      <c r="A50" s="182"/>
       <c r="B50" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E50" s="137" t="s">
         <v>1014</v>
       </c>
       <c r="F50" s="9"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A51" s="171"/>
+      <c r="A51" s="182"/>
       <c r="B51" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E51" s="137" t="s">
         <v>1059</v>
       </c>
       <c r="F51" s="9"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A52" s="171"/>
+      <c r="A52" s="182"/>
       <c r="B52" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E52" s="137" t="s">
         <v>1057</v>
       </c>
       <c r="F52" s="9"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="171"/>
+      <c r="A53" s="182"/>
       <c r="B53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E53" s="137" t="s">
         <v>1058</v>
       </c>
       <c r="F53" s="9"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A54" s="171"/>
+      <c r="A54" s="182"/>
       <c r="B54" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E54" s="137" t="s">
         <v>1058</v>
       </c>
       <c r="F54" s="9"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A55" s="171"/>
+      <c r="A55" s="182"/>
       <c r="B55" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>968</v>
       </c>
       <c r="F55" s="9"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A56" s="171"/>
-      <c r="B56" s="172" t="s">
+      <c r="A56" s="182"/>
+      <c r="B56" s="183" t="s">
         <v>886</v>
       </c>
-      <c r="C56" s="174" t="s">
+      <c r="C56" s="185" t="s">
         <v>887</v>
       </c>
       <c r="D56" s="136" t="s">
         <v>888</v>
       </c>
       <c r="E56" s="137" t="s">
         <v>889</v>
       </c>
       <c r="F56" s="138" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A57" s="171"/>
-[...1 lines deleted...]
-      <c r="C57" s="175"/>
+      <c r="A57" s="182"/>
+      <c r="B57" s="184"/>
+      <c r="C57" s="186"/>
       <c r="D57" s="136" t="s">
         <v>891</v>
       </c>
       <c r="E57" s="137" t="s">
         <v>889</v>
       </c>
       <c r="F57" s="138" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A58" s="122">
+      <c r="A58" s="169"/>
+      <c r="B58" s="6" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F58" s="138"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="122">
         <v>18</v>
       </c>
-      <c r="B58" s="139" t="s">
+      <c r="B59" s="139" t="s">
         <v>826</v>
       </c>
-      <c r="C58" s="140" t="s">
+      <c r="C59" s="140" t="s">
         <v>827</v>
       </c>
-      <c r="D58" s="12" t="s">
+      <c r="D59" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="E58" s="13" t="s">
+      <c r="E59" s="13" t="s">
         <v>1016</v>
       </c>
-      <c r="F58" s="14"/>
-[...2 lines deleted...]
-      <c r="A59" s="177">
+      <c r="F59" s="14"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="173">
         <v>19</v>
       </c>
-      <c r="B59" s="141" t="s">
+      <c r="B60" s="141" t="s">
         <v>132</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="C60" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="D59" s="7" t="s">
+      <c r="D60" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="E59" s="8" t="s">
+      <c r="E60" s="8" t="s">
         <v>1016</v>
       </c>
-      <c r="F59" s="9"/>
-[...3 lines deleted...]
-      <c r="B60" s="141" t="s">
+      <c r="F60" s="9"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="173"/>
+      <c r="B61" s="141" t="s">
         <v>883</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="C61" s="7" t="s">
         <v>882</v>
       </c>
-      <c r="D60" s="7" t="s">
+      <c r="D61" s="7" t="s">
         <v>136</v>
-      </c>
-[...14 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="F61" s="9"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A62" s="145">
-[...2 lines deleted...]
-      <c r="B62" s="142" t="s">
+      <c r="A62" s="173"/>
+      <c r="B62" s="141" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F62" s="9"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="145">
+        <v>20</v>
+      </c>
+      <c r="B63" s="142" t="s">
         <v>976</v>
       </c>
-      <c r="C62" s="143" t="s">
+      <c r="C63" s="143" t="s">
         <v>977</v>
       </c>
-      <c r="D62" s="143" t="s">
+      <c r="D63" s="143" t="s">
         <v>978</v>
       </c>
-      <c r="E62" s="143" t="s">
+      <c r="E63" s="143" t="s">
         <v>979</v>
       </c>
-      <c r="F62" s="144"/>
+      <c r="F63" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="A15:A16"/>
-[...4 lines deleted...]
-    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="E27:E29"/>
+    <mergeCell ref="E30:E33"/>
+    <mergeCell ref="E34:E37"/>
+    <mergeCell ref="A47:A57"/>
+    <mergeCell ref="E38:E41"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="B38:B41"/>
+    <mergeCell ref="C38:C41"/>
+    <mergeCell ref="A60:A62"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="B43:B44"/>
     <mergeCell ref="C43:C44"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="C27:C29"/>
     <mergeCell ref="C34:C37"/>
     <mergeCell ref="B30:B33"/>
     <mergeCell ref="C30:C33"/>
     <mergeCell ref="B34:B37"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A27:A42"/>
-    <mergeCell ref="E27:E29"/>
-[...7 lines deleted...]
-    <mergeCell ref="C38:C41"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A11:A14"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A2" location="健保明細!A1" display="健保明細!A1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A5" location="健保醫令!A1" display="健保醫令!A1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="A8" location="承保檔、重大傷病!A1" display="承保檔、重大傷病!A1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="A10" location="出生通報!A1" display="出生通報!A1" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="A11" location="死因!A1" display="死因!A1" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="A15" location="評鑑等級、服務量、現況!A1" display="評鑑等級、服務量、現況!A1" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="A17" location="癌登!A1" display="癌登!A1" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="A21" location="醫事基本資料、專科醫師、醫師人員基本資料!A1" display="醫事基本資料、專科醫師、醫師人員基本資料!A1" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="A23" location="台灣出生世代調查!A1" display="台灣出生世代調查!A1" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="A24" location="家庭與生育調查!A1" display="家庭與生育調查!A1" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="A25" location="罕見疾病通報!A1" display="罕見疾病通報!A1" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="A26" location="人工生殖!A1" display="人工生殖!A1" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="A27" location="癌篩!A1" display="癌篩!A1" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="A43" location="遺傳疾病!A1" display="遺傳疾病!A1" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="A45" location="國民健康調查!A1" display="國民健康調查!A1" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="A46" location="中老年!A1" display="中老年!A1" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="A47" location="Welfare!A1" display="Welfare!A1" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
-    <hyperlink ref="A58" location="特約醫事機構!A1" display="特約醫事機構!A1" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
-    <hyperlink ref="A59" location="藥品價格、費用申請主檔!A1" display="藥品價格、費用申請主檔!A1" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="A59" location="特約醫事機構!A1" display="特約醫事機構!A1" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="A60" location="藥品價格、費用申請主檔!A1" display="藥品價格、費用申請主檔!A1" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="A47:A57" location="'Welfare4-6、8、10-12、14-15、19'!A1" display="'Welfare4-6、8、10-12、14-15、19'!A1" xr:uid="{F26BA7A1-CF76-4F2F-AA99-7AC060766B31}"/>
     <hyperlink ref="A15:A16" location="服務量、現況!A1" display="服務量、現況!A1" xr:uid="{53A3B839-4AC7-4013-9D47-CBB46EB7A3A7}"/>
-    <hyperlink ref="A62" location="結核病!A1" display="結核病!A1" xr:uid="{C35DF0E7-A749-4D36-B9A8-E63333F52BA5}"/>
+    <hyperlink ref="A63" location="結核病!A1" display="結核病!A1" xr:uid="{C35DF0E7-A749-4D36-B9A8-E63333F52BA5}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="22.375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.25" customWidth="1"/>
     <col min="5" max="5" width="15.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>162</v>
       </c>
-      <c r="B1" s="194"/>
-[...1 lines deleted...]
-      <c r="D1" s="194"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="41"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="28">
@@ -7402,54 +7476,54 @@
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{1A6C51F7-C724-4C6B-99B5-7F112008C94E}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:D121"/>
   <sheetViews>
     <sheetView topLeftCell="A110" workbookViewId="0">
       <selection activeCell="A121" sqref="A121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.375" customWidth="1"/>
     <col min="3" max="3" width="3.875" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>805</v>
       </c>
-      <c r="B1" s="194"/>
+      <c r="B1" s="191"/>
       <c r="D1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B4" s="31">
         <v>3719</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B5" s="31">
@@ -8391,54 +8465,54 @@
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0B00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.25" customWidth="1"/>
     <col min="2" max="2" width="12.375" customWidth="1"/>
     <col min="3" max="3" width="2.875" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>275</v>
       </c>
-      <c r="B1" s="194"/>
+      <c r="B1" s="191"/>
       <c r="D1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>276</v>
       </c>
       <c r="B4" s="37">
         <v>3977</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="32" t="s">
         <v>277</v>
       </c>
       <c r="B5" s="31">
@@ -8462,54 +8536,54 @@
     <hyperlink ref="D1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0D00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29" customWidth="1"/>
     <col min="2" max="2" width="9.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.875" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>278</v>
       </c>
-      <c r="B1" s="194"/>
+      <c r="B1" s="191"/>
       <c r="C1" s="63"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>279</v>
       </c>
       <c r="B4" s="37">
         <v>129252</v>
       </c>
       <c r="C4" s="67"/>
     </row>
@@ -8525,71 +8599,71 @@
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="43" t="s">
         <v>281</v>
       </c>
       <c r="B6" s="37">
         <v>22720</v>
       </c>
       <c r="C6" s="67"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="43" t="s">
         <v>282</v>
       </c>
       <c r="B7" s="37">
         <v>29720</v>
       </c>
       <c r="C7" s="67"/>
     </row>
     <row r="8" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="43" t="s">
         <v>715</v>
       </c>
       <c r="B8" s="37">
         <v>233597</v>
       </c>
-      <c r="C8" s="215" t="s">
+      <c r="C8" s="216" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="43" t="s">
         <v>714</v>
       </c>
       <c r="B9" s="37">
         <v>355545</v>
       </c>
-      <c r="C9" s="215"/>
+      <c r="C9" s="216"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
         <v>809</v>
       </c>
       <c r="B10" s="31">
         <v>393834</v>
       </c>
-      <c r="C10" s="215"/>
+      <c r="C10" s="216"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
         <v>871</v>
       </c>
       <c r="B11" s="31">
         <v>49652</v>
       </c>
       <c r="C11" s="95" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="97" t="s">
         <v>971</v>
       </c>
       <c r="B12" s="98">
         <v>58476</v>
       </c>
       <c r="C12" s="95" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="97" t="s">
@@ -8624,77 +8698,77 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="25.875" customWidth="1"/>
     <col min="3" max="3" width="12.625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3.75" customWidth="1"/>
     <col min="5" max="5" width="9.875" customWidth="1"/>
     <col min="6" max="6" width="22.5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="2.375" customWidth="1"/>
     <col min="9" max="9" width="9.875" customWidth="1"/>
     <col min="10" max="10" width="22.5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="2.5" customWidth="1"/>
     <col min="13" max="13" width="9.875" customWidth="1"/>
     <col min="14" max="14" width="27.5" customWidth="1"/>
     <col min="15" max="15" width="12.625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.875" customWidth="1"/>
     <col min="17" max="17" width="11.375" customWidth="1"/>
     <col min="18" max="18" width="21.5" customWidth="1"/>
     <col min="19" max="19" width="12.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>910</v>
       </c>
-      <c r="B1" s="194" t="s">
+      <c r="B1" s="191" t="s">
         <v>77</v>
       </c>
-      <c r="C1" s="194"/>
-      <c r="E1" s="194" t="s">
+      <c r="C1" s="191"/>
+      <c r="E1" s="191" t="s">
         <v>82</v>
       </c>
-      <c r="F1" s="194"/>
-[...1 lines deleted...]
-      <c r="I1" s="194" t="s">
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
+      <c r="I1" s="191" t="s">
         <v>912</v>
       </c>
-      <c r="J1" s="194"/>
-[...1 lines deleted...]
-      <c r="M1" s="194" t="s">
+      <c r="J1" s="191"/>
+      <c r="K1" s="191"/>
+      <c r="M1" s="191" t="s">
         <v>94</v>
       </c>
-      <c r="N1" s="194"/>
-[...1 lines deleted...]
-      <c r="Q1" s="194" t="s">
+      <c r="N1" s="191"/>
+      <c r="O1" s="191"/>
+      <c r="Q1" s="191" t="s">
         <v>964</v>
       </c>
-      <c r="R1" s="194"/>
-      <c r="S1" s="194"/>
+      <c r="R1" s="191"/>
+      <c r="S1" s="191"/>
       <c r="U1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="23"/>
       <c r="C2" s="22"/>
       <c r="F2" s="23"/>
       <c r="G2" s="22"/>
       <c r="J2" s="23"/>
       <c r="K2" s="22"/>
       <c r="N2" s="23"/>
       <c r="O2" s="22"/>
     </row>
     <row r="3" spans="1:21" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>909</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="E3" s="25" t="s">
@@ -8713,490 +8787,490 @@
         <v>3</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>909</v>
       </c>
       <c r="N3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="Q3" s="25" t="s">
         <v>909</v>
       </c>
       <c r="R3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="S3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A4" s="219" t="s">
+      <c r="A4" s="220" t="s">
         <v>911</v>
       </c>
       <c r="B4" s="100" t="s">
         <v>79</v>
       </c>
       <c r="C4" s="48">
         <v>9037272</v>
       </c>
       <c r="D4" s="59"/>
-      <c r="E4" s="208" t="s">
+      <c r="E4" s="213" t="s">
         <v>908</v>
       </c>
       <c r="F4" s="58" t="s">
         <v>83</v>
       </c>
       <c r="G4" s="48">
         <v>874488</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="I4" s="213" t="s">
         <v>908</v>
       </c>
       <c r="J4" s="44" t="s">
         <v>89</v>
       </c>
       <c r="K4" s="48">
         <v>10603836</v>
       </c>
-      <c r="M4" s="208" t="s">
+      <c r="M4" s="213" t="s">
         <v>985</v>
       </c>
       <c r="N4" s="44" t="s">
         <v>95</v>
       </c>
       <c r="O4" s="48">
         <v>11377638</v>
       </c>
       <c r="Q4" s="54">
         <v>111</v>
       </c>
       <c r="R4" s="75" t="s">
         <v>965</v>
       </c>
       <c r="S4" s="69">
         <v>23487</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A5" s="219"/>
+      <c r="A5" s="220"/>
       <c r="B5" s="100" t="s">
         <v>80</v>
       </c>
       <c r="C5" s="48">
         <v>59120110</v>
       </c>
       <c r="D5" s="59"/>
-      <c r="E5" s="209"/>
+      <c r="E5" s="214"/>
       <c r="F5" s="58" t="s">
         <v>84</v>
       </c>
       <c r="G5" s="48">
         <v>690616</v>
       </c>
-      <c r="I5" s="209"/>
+      <c r="I5" s="214"/>
       <c r="J5" s="44" t="s">
         <v>698</v>
       </c>
       <c r="K5" s="48">
         <v>28909</v>
       </c>
-      <c r="M5" s="209"/>
+      <c r="M5" s="214"/>
       <c r="N5" s="44" t="s">
         <v>96</v>
       </c>
       <c r="O5" s="48">
         <v>640678</v>
       </c>
       <c r="Q5" s="54">
         <v>112</v>
       </c>
       <c r="R5" s="75" t="s">
         <v>965</v>
       </c>
       <c r="S5" s="69">
         <v>54877</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A6" s="219"/>
+      <c r="A6" s="220"/>
       <c r="B6" s="100" t="s">
         <v>78</v>
       </c>
       <c r="C6" s="48">
         <v>60466</v>
       </c>
       <c r="D6" s="59"/>
-      <c r="E6" s="209"/>
+      <c r="E6" s="214"/>
       <c r="F6" s="58" t="s">
         <v>85</v>
       </c>
       <c r="G6" s="48">
         <v>16052957</v>
       </c>
-      <c r="I6" s="209"/>
+      <c r="I6" s="214"/>
       <c r="J6" s="44" t="s">
         <v>91</v>
       </c>
       <c r="K6" s="48">
         <v>4737977</v>
       </c>
-      <c r="M6" s="209"/>
+      <c r="M6" s="214"/>
       <c r="N6" s="44" t="s">
         <v>97</v>
       </c>
       <c r="O6" s="48">
         <v>200948</v>
       </c>
       <c r="Q6" s="54">
         <v>113</v>
       </c>
       <c r="R6" s="75" t="s">
         <v>965</v>
       </c>
       <c r="S6" s="69">
         <v>80797</v>
       </c>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A7" s="219">
+      <c r="A7" s="220">
         <v>112</v>
       </c>
       <c r="B7" s="100" t="s">
         <v>901</v>
       </c>
       <c r="C7" s="48">
         <v>2204977</v>
       </c>
       <c r="D7" s="59"/>
-      <c r="E7" s="209"/>
+      <c r="E7" s="214"/>
       <c r="F7" s="103" t="s">
         <v>86</v>
       </c>
       <c r="G7" s="51">
         <v>9530162</v>
       </c>
-      <c r="I7" s="209"/>
+      <c r="I7" s="214"/>
       <c r="J7" s="44" t="s">
         <v>92</v>
       </c>
       <c r="K7" s="51">
         <v>67767</v>
       </c>
-      <c r="M7" s="209"/>
+      <c r="M7" s="214"/>
       <c r="N7" s="101" t="s">
         <v>98</v>
       </c>
       <c r="O7" s="51">
         <v>9530162</v>
       </c>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A8" s="219"/>
+      <c r="A8" s="220"/>
       <c r="B8" s="100" t="s">
         <v>902</v>
       </c>
       <c r="C8" s="48">
         <v>2300638</v>
       </c>
       <c r="D8" s="59"/>
-      <c r="E8" s="219">
+      <c r="E8" s="220">
         <v>112</v>
       </c>
       <c r="F8" s="58" t="s">
         <v>83</v>
       </c>
       <c r="G8" s="48">
         <v>56141</v>
       </c>
-      <c r="I8" s="216">
+      <c r="I8" s="217">
         <v>112</v>
       </c>
       <c r="J8" s="44" t="s">
         <v>91</v>
       </c>
       <c r="K8" s="69">
         <v>931571</v>
       </c>
-      <c r="M8" s="186">
+      <c r="M8" s="187">
         <v>112</v>
       </c>
       <c r="N8" s="148" t="s">
         <v>914</v>
       </c>
       <c r="O8" s="149">
         <v>468864</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A9" s="219"/>
+      <c r="A9" s="220"/>
       <c r="B9" s="100" t="s">
         <v>903</v>
       </c>
       <c r="C9" s="48">
         <v>61926</v>
       </c>
-      <c r="E9" s="219"/>
+      <c r="E9" s="220"/>
       <c r="F9" s="58" t="s">
         <v>84</v>
       </c>
       <c r="G9" s="48">
         <v>48329</v>
       </c>
-      <c r="I9" s="217"/>
+      <c r="I9" s="218"/>
       <c r="J9" s="44" t="s">
         <v>89</v>
       </c>
       <c r="K9" s="69">
         <v>931676</v>
       </c>
-      <c r="M9" s="186"/>
+      <c r="M9" s="187"/>
       <c r="N9" s="121" t="s">
         <v>915</v>
       </c>
       <c r="O9" s="149">
         <v>32952</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A10" s="186">
+      <c r="A10" s="187">
         <v>113</v>
       </c>
       <c r="B10" s="151" t="s">
         <v>1000</v>
       </c>
       <c r="C10" s="98">
         <v>2186931</v>
       </c>
-      <c r="E10" s="219"/>
+      <c r="E10" s="220"/>
       <c r="F10" s="103" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="48">
         <v>1277058</v>
       </c>
-      <c r="I10" s="218"/>
+      <c r="I10" s="219"/>
       <c r="J10" s="99" t="s">
         <v>92</v>
       </c>
       <c r="K10" s="69">
         <v>69249</v>
       </c>
-      <c r="M10" s="186"/>
+      <c r="M10" s="187"/>
       <c r="N10" s="121" t="s">
         <v>916</v>
       </c>
       <c r="O10" s="149">
         <v>25362</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A11" s="186"/>
+      <c r="A11" s="187"/>
       <c r="B11" s="151" t="s">
         <v>1001</v>
       </c>
       <c r="C11" s="98">
         <v>2282598</v>
       </c>
-      <c r="E11" s="219"/>
+      <c r="E11" s="220"/>
       <c r="F11" s="104" t="s">
         <v>86</v>
       </c>
       <c r="G11" s="48">
         <v>1652949</v>
       </c>
-      <c r="I11" s="216">
+      <c r="I11" s="217">
         <v>113</v>
       </c>
       <c r="J11" s="44" t="s">
         <v>91</v>
       </c>
       <c r="K11" s="69">
         <v>926269</v>
       </c>
-      <c r="M11" s="186"/>
+      <c r="M11" s="187"/>
       <c r="N11" s="121" t="s">
         <v>913</v>
       </c>
       <c r="O11" s="149">
         <v>1652949</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A12" s="186"/>
+      <c r="A12" s="187"/>
       <c r="B12" s="151" t="s">
         <v>1002</v>
       </c>
       <c r="C12" s="98">
         <v>62465</v>
       </c>
-      <c r="E12" s="186">
+      <c r="E12" s="187">
         <v>113</v>
       </c>
       <c r="F12" s="116" t="s">
         <v>83</v>
       </c>
       <c r="G12" s="98">
         <v>55602</v>
       </c>
-      <c r="I12" s="217"/>
+      <c r="I12" s="218"/>
       <c r="J12" s="44" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="69">
         <v>926355</v>
       </c>
-      <c r="M12" s="186">
+      <c r="M12" s="187">
         <v>113</v>
       </c>
       <c r="N12" s="148" t="s">
         <v>986</v>
       </c>
       <c r="O12" s="149">
         <v>420673</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="E13" s="186"/>
+      <c r="E13" s="187"/>
       <c r="F13" s="116" t="s">
         <v>84</v>
       </c>
       <c r="G13" s="98">
         <v>49127</v>
       </c>
-      <c r="I13" s="218"/>
+      <c r="I13" s="219"/>
       <c r="J13" s="99" t="s">
         <v>92</v>
       </c>
       <c r="K13" s="69">
         <v>69867</v>
       </c>
-      <c r="M13" s="186"/>
+      <c r="M13" s="187"/>
       <c r="N13" s="121" t="s">
         <v>987</v>
       </c>
       <c r="O13" s="149">
         <v>24818</v>
       </c>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="E14" s="186"/>
+      <c r="E14" s="187"/>
       <c r="F14" s="147" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="98">
         <v>1271685</v>
       </c>
-      <c r="M14" s="186"/>
+      <c r="M14" s="187"/>
       <c r="N14" s="121" t="s">
         <v>988</v>
       </c>
       <c r="O14" s="149">
         <v>18207</v>
       </c>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="E15" s="186"/>
+      <c r="E15" s="187"/>
       <c r="F15" s="148" t="s">
         <v>86</v>
       </c>
       <c r="G15" s="98">
         <v>1267979</v>
       </c>
-      <c r="M15" s="186"/>
+      <c r="M15" s="187"/>
       <c r="N15" s="121" t="s">
         <v>989</v>
       </c>
       <c r="O15" s="149">
         <v>418311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="Q1:S1"/>
-[...5 lines deleted...]
-    <mergeCell ref="M8:M11"/>
     <mergeCell ref="M12:M15"/>
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="E8:E11"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="E12:E15"/>
     <mergeCell ref="E1:G1"/>
+    <mergeCell ref="Q1:S1"/>
+    <mergeCell ref="M4:M7"/>
+    <mergeCell ref="M1:O1"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="I1:K1"/>
+    <mergeCell ref="I4:I7"/>
+    <mergeCell ref="M8:M11"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="U1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0F00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N28" sqref="N28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.125" customWidth="1"/>
     <col min="2" max="2" width="22.25" customWidth="1"/>
     <col min="3" max="3" width="9.875" customWidth="1"/>
     <col min="4" max="4" width="5.375" customWidth="1"/>
     <col min="5" max="5" width="8.875" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="4.875" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>283</v>
       </c>
-      <c r="B1" s="194"/>
-[...1 lines deleted...]
-      <c r="E1" s="194" t="s">
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="E1" s="191" t="s">
         <v>284</v>
       </c>
-      <c r="F1" s="194"/>
-      <c r="G1" s="194"/>
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
       <c r="I1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="22"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="22"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>4</v>
       </c>
@@ -9528,87 +9602,87 @@
     <sheetView topLeftCell="A42" workbookViewId="0">
       <selection activeCell="J67" sqref="J67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.375" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="20.75" customWidth="1"/>
     <col min="5" max="5" width="13.75" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="24.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="24.625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.5" customWidth="1"/>
     <col min="12" max="12" width="4.875" customWidth="1"/>
     <col min="13" max="13" width="24.625" customWidth="1"/>
     <col min="14" max="14" width="14.5" customWidth="1"/>
     <col min="16" max="16" width="32.75" customWidth="1"/>
     <col min="17" max="17" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>299</v>
       </c>
-      <c r="B1" s="194"/>
+      <c r="B1" s="191"/>
       <c r="R1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="45"/>
       <c r="B2" s="45"/>
     </row>
     <row r="3" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="220">
+      <c r="A3" s="221">
         <v>90</v>
       </c>
-      <c r="B3" s="220"/>
-      <c r="D3" s="220">
+      <c r="B3" s="221"/>
+      <c r="D3" s="221">
         <v>94</v>
       </c>
-      <c r="E3" s="220"/>
-      <c r="G3" s="220">
+      <c r="E3" s="221"/>
+      <c r="G3" s="221">
         <v>98</v>
       </c>
-      <c r="H3" s="220"/>
-      <c r="J3" s="220">
+      <c r="H3" s="221"/>
+      <c r="J3" s="221">
         <v>102</v>
       </c>
-      <c r="K3" s="220"/>
-      <c r="M3" s="220">
+      <c r="K3" s="221"/>
+      <c r="M3" s="221">
         <v>106</v>
       </c>
-      <c r="N3" s="220"/>
-      <c r="P3" s="220">
+      <c r="N3" s="221"/>
+      <c r="P3" s="221">
         <v>110</v>
       </c>
-      <c r="Q3" s="220"/>
+      <c r="Q3" s="221"/>
     </row>
     <row r="4" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>147</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>147</v>
       </c>
       <c r="J4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>147</v>
@@ -10352,1300 +10426,1461 @@
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="R1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1400-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="8.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="226" t="s">
+      <c r="A1" s="240" t="s">
         <v>801</v>
       </c>
-      <c r="B1" s="226"/>
-      <c r="C1" s="226"/>
+      <c r="B1" s="240"/>
+      <c r="C1" s="240"/>
       <c r="D1" s="80"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="81"/>
       <c r="B2" s="82"/>
       <c r="C2" s="83"/>
       <c r="D2" s="84"/>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="85" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="85" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="86" t="s">
         <v>147</v>
       </c>
       <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="221">
+      <c r="A4" s="238">
         <v>78</v>
       </c>
       <c r="B4" s="87" t="s">
         <v>739</v>
       </c>
-      <c r="C4" s="223">
+      <c r="C4" s="228">
         <v>4049</v>
       </c>
       <c r="D4" s="84"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="222"/>
+      <c r="A5" s="239"/>
       <c r="B5" s="87" t="s">
         <v>740</v>
       </c>
-      <c r="C5" s="224"/>
+      <c r="C5" s="229"/>
       <c r="D5" s="84"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="225">
+      <c r="A6" s="227">
         <v>82</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>741</v>
       </c>
-      <c r="C6" s="223">
+      <c r="C6" s="228">
         <v>3155</v>
       </c>
       <c r="D6" s="84"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="225"/>
+      <c r="A7" s="227"/>
       <c r="B7" s="87" t="s">
         <v>742</v>
       </c>
-      <c r="C7" s="224"/>
+      <c r="C7" s="229"/>
       <c r="D7" s="84"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="225">
+      <c r="A8" s="227">
         <v>85</v>
       </c>
       <c r="B8" s="87" t="s">
         <v>743</v>
       </c>
-      <c r="C8" s="223">
+      <c r="C8" s="228">
         <v>2669</v>
       </c>
       <c r="D8" s="84"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="225"/>
+      <c r="A9" s="227"/>
       <c r="B9" s="87" t="s">
         <v>744</v>
       </c>
-      <c r="C9" s="224"/>
+      <c r="C9" s="229"/>
       <c r="D9" s="84"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="225"/>
+      <c r="A10" s="227"/>
       <c r="B10" s="87" t="s">
         <v>745</v>
       </c>
-      <c r="C10" s="223">
+      <c r="C10" s="228">
         <v>2462</v>
       </c>
       <c r="D10" s="84"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="225"/>
+      <c r="A11" s="227"/>
       <c r="B11" s="87" t="s">
         <v>746</v>
       </c>
-      <c r="C11" s="224"/>
+      <c r="C11" s="229"/>
       <c r="D11" s="84"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="225">
+      <c r="A12" s="227">
         <v>88</v>
       </c>
       <c r="B12" s="87" t="s">
         <v>747</v>
       </c>
-      <c r="C12" s="223">
+      <c r="C12" s="228">
         <v>4440</v>
       </c>
       <c r="D12" s="84"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="225"/>
+      <c r="A13" s="227"/>
       <c r="B13" s="87" t="s">
         <v>748</v>
       </c>
-      <c r="C13" s="224"/>
+      <c r="C13" s="229"/>
       <c r="D13" s="84"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="225">
+      <c r="A14" s="227">
         <v>92</v>
       </c>
       <c r="B14" s="87" t="s">
         <v>749</v>
       </c>
-      <c r="C14" s="223">
+      <c r="C14" s="228">
         <v>3778</v>
       </c>
       <c r="D14" s="84"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="225"/>
+      <c r="A15" s="227"/>
       <c r="B15" s="87" t="s">
         <v>750</v>
       </c>
-      <c r="C15" s="224"/>
+      <c r="C15" s="229"/>
       <c r="D15" s="84"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="225"/>
+      <c r="A16" s="227"/>
       <c r="B16" s="87" t="s">
         <v>751</v>
       </c>
-      <c r="C16" s="223">
+      <c r="C16" s="228">
         <v>1599</v>
       </c>
       <c r="D16" s="84"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="225"/>
+      <c r="A17" s="227"/>
       <c r="B17" s="87" t="s">
         <v>752</v>
       </c>
-      <c r="C17" s="224"/>
+      <c r="C17" s="229"/>
       <c r="D17" s="84"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="225">
+      <c r="A18" s="227">
         <v>96</v>
       </c>
       <c r="B18" s="87" t="s">
         <v>753</v>
       </c>
-      <c r="C18" s="223">
+      <c r="C18" s="228">
         <v>4534</v>
       </c>
       <c r="D18" s="84"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="225"/>
+      <c r="A19" s="227"/>
       <c r="B19" s="87" t="s">
         <v>754</v>
       </c>
-      <c r="C19" s="224"/>
+      <c r="C19" s="229"/>
       <c r="D19" s="84"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="225">
+      <c r="A20" s="227">
         <v>100</v>
       </c>
       <c r="B20" s="87" t="s">
         <v>755</v>
       </c>
-      <c r="C20" s="223">
+      <c r="C20" s="228">
         <v>3727</v>
       </c>
       <c r="D20" s="84"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A21" s="225"/>
+      <c r="A21" s="227"/>
       <c r="B21" s="87" t="s">
         <v>756</v>
       </c>
-      <c r="C21" s="224"/>
+      <c r="C21" s="229"/>
       <c r="D21" s="84"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="234">
+      <c r="A22" s="230">
         <v>104</v>
       </c>
       <c r="B22" s="87" t="s">
         <v>757</v>
       </c>
-      <c r="C22" s="223">
+      <c r="C22" s="228">
         <v>2996</v>
       </c>
       <c r="D22" s="84"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A23" s="235"/>
+      <c r="A23" s="231"/>
       <c r="B23" s="87" t="s">
         <v>758</v>
       </c>
-      <c r="C23" s="224"/>
+      <c r="C23" s="229"/>
       <c r="D23" s="84"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A24" s="236"/>
+      <c r="A24" s="232"/>
       <c r="B24" s="87" t="s">
         <v>759</v>
       </c>
-      <c r="C24" s="223">
+      <c r="C24" s="228">
         <v>5304</v>
       </c>
       <c r="D24" s="84"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="236"/>
+      <c r="A25" s="232"/>
       <c r="B25" s="87" t="s">
         <v>760</v>
       </c>
-      <c r="C25" s="224"/>
+      <c r="C25" s="229"/>
       <c r="D25" s="84"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A26" s="234">
+      <c r="A26" s="230">
         <v>108</v>
       </c>
       <c r="B26" s="87" t="s">
         <v>761</v>
       </c>
-      <c r="C26" s="223">
+      <c r="C26" s="228">
         <v>2389</v>
       </c>
       <c r="D26" s="84"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="235"/>
+      <c r="A27" s="231"/>
       <c r="B27" s="87" t="s">
         <v>762</v>
       </c>
-      <c r="C27" s="224"/>
+      <c r="C27" s="229"/>
       <c r="D27" s="84"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="236"/>
+      <c r="A28" s="232"/>
       <c r="B28" s="87" t="s">
         <v>763</v>
       </c>
-      <c r="C28" s="223">
+      <c r="C28" s="228">
         <v>4101</v>
       </c>
       <c r="D28" s="84"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="237"/>
+      <c r="A29" s="233"/>
       <c r="B29" s="87" t="s">
         <v>764</v>
       </c>
-      <c r="C29" s="224"/>
+      <c r="C29" s="229"/>
       <c r="D29" s="84"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="238">
+      <c r="A30" s="234">
         <v>112</v>
       </c>
       <c r="B30" s="156" t="s">
         <v>1006</v>
       </c>
-      <c r="C30" s="227">
+      <c r="C30" s="236">
         <v>1825</v>
       </c>
       <c r="D30" s="84"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A31" s="235"/>
+      <c r="A31" s="231"/>
       <c r="B31" s="156" t="s">
         <v>1007</v>
       </c>
-      <c r="C31" s="228"/>
+      <c r="C31" s="237"/>
       <c r="D31" s="84"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="235"/>
+      <c r="A32" s="231"/>
       <c r="B32" s="156" t="s">
         <v>1008</v>
       </c>
-      <c r="C32" s="229">
+      <c r="C32" s="222">
         <v>3432</v>
       </c>
       <c r="D32" s="84"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A33" s="239"/>
+      <c r="A33" s="235"/>
       <c r="B33" s="156" t="s">
         <v>1009</v>
       </c>
-      <c r="C33" s="230"/>
+      <c r="C33" s="223"/>
       <c r="D33" s="84"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="155" t="s">
         <v>765</v>
       </c>
       <c r="B34" s="156" t="s">
         <v>1010</v>
       </c>
       <c r="C34" s="152">
         <v>13414</v>
       </c>
       <c r="D34" s="84"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="155" t="s">
         <v>802</v>
       </c>
       <c r="B35" s="156" t="s">
         <v>803</v>
       </c>
       <c r="C35" s="152">
         <v>13414</v>
       </c>
       <c r="D35" s="84"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A36" s="231" t="s">
+      <c r="A36" s="224" t="s">
         <v>804</v>
       </c>
       <c r="B36" s="157" t="s">
         <v>766</v>
       </c>
       <c r="C36" s="152">
         <v>4096</v>
       </c>
       <c r="D36" s="84"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A37" s="232"/>
+      <c r="A37" s="225"/>
       <c r="B37" s="157" t="s">
         <v>767</v>
       </c>
       <c r="C37" s="152">
         <v>3601</v>
       </c>
       <c r="D37" s="84"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A38" s="232"/>
+      <c r="A38" s="225"/>
       <c r="B38" s="157" t="s">
         <v>768</v>
       </c>
       <c r="C38" s="152">
         <v>7541</v>
       </c>
       <c r="D38" s="84"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A39" s="232"/>
+      <c r="A39" s="225"/>
       <c r="B39" s="157" t="s">
         <v>769</v>
       </c>
       <c r="C39" s="158">
         <v>6264</v>
       </c>
       <c r="D39" s="84"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A40" s="233"/>
+      <c r="A40" s="226"/>
       <c r="B40" s="157" t="s">
         <v>1011</v>
       </c>
       <c r="C40" s="159">
         <v>5142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="C12:C13"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="A36:A40"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A30:A33"/>
-    <mergeCell ref="C30:C31"/>
-[...9 lines deleted...]
-    <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{E5DAE896-E65F-416C-9622-ACBC8071A0AC}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:T48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="R29" sqref="R29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.75" customWidth="1"/>
     <col min="2" max="2" width="12.375" customWidth="1"/>
     <col min="3" max="3" width="3.5" customWidth="1"/>
     <col min="4" max="4" width="30.625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.375" customWidth="1"/>
     <col min="6" max="6" width="3.875" customWidth="1"/>
     <col min="7" max="7" width="31.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.375" customWidth="1"/>
     <col min="9" max="9" width="3" customWidth="1"/>
     <col min="10" max="10" width="30.625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.375" customWidth="1"/>
     <col min="12" max="12" width="3" customWidth="1"/>
     <col min="13" max="13" width="24.625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="24.75" customWidth="1"/>
     <col min="15" max="15" width="2.25" customWidth="1"/>
-    <col min="16" max="16" width="4" customWidth="1"/>
-    <col min="17" max="17" width="9" customWidth="1"/>
+    <col min="16" max="16" width="6.5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="28.875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="24.75" customWidth="1"/>
+    <col min="19" max="19" width="4" customWidth="1"/>
+    <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="27" t="s">
         <v>147</v>
       </c>
       <c r="G1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="27" t="s">
         <v>147</v>
       </c>
       <c r="J1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="27" t="s">
         <v>147</v>
       </c>
       <c r="M1" s="25" t="s">
         <v>3</v>
       </c>
       <c r="N1" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="Q1" s="21" t="s">
+      <c r="P1" s="25" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q1" s="25" t="s">
+        <v>1070</v>
+      </c>
+      <c r="R1" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="T1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="2" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="240" t="s">
+    <row r="2" spans="1:20" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="242" t="s">
         <v>779</v>
       </c>
-      <c r="B2" s="240"/>
-      <c r="D2" s="240" t="s">
+      <c r="B2" s="242"/>
+      <c r="D2" s="242" t="s">
         <v>393</v>
       </c>
-      <c r="E2" s="240"/>
-      <c r="G2" s="240" t="s">
+      <c r="E2" s="242"/>
+      <c r="G2" s="242" t="s">
         <v>386</v>
       </c>
-      <c r="H2" s="240"/>
-      <c r="J2" s="240" t="s">
+      <c r="H2" s="242"/>
+      <c r="J2" s="242" t="s">
         <v>778</v>
       </c>
-      <c r="K2" s="240"/>
-      <c r="M2" s="240" t="s">
+      <c r="K2" s="242"/>
+      <c r="M2" s="242" t="s">
         <v>893</v>
       </c>
-      <c r="N2" s="240"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="N2" s="242"/>
+      <c r="P2" s="191" t="s">
+        <v>1071</v>
+      </c>
+      <c r="Q2" s="191"/>
+      <c r="R2" s="191"/>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3" s="32" t="s">
         <v>405</v>
       </c>
       <c r="B3" s="31">
         <v>7060</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>399</v>
       </c>
       <c r="E3" s="31">
         <v>3620</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>387</v>
       </c>
       <c r="H3" s="31">
         <v>496876</v>
       </c>
       <c r="J3" s="32" t="s">
         <v>388</v>
       </c>
       <c r="K3" s="31">
         <v>70164</v>
       </c>
       <c r="M3" s="97" t="s">
         <v>894</v>
       </c>
       <c r="N3" s="98">
         <v>2520</v>
       </c>
-    </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P3" s="187">
+        <v>110</v>
+      </c>
+      <c r="Q3" s="252" t="s">
+        <v>1072</v>
+      </c>
+      <c r="R3" s="98">
+        <v>76591</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4" s="32" t="s">
         <v>409</v>
       </c>
       <c r="B4" s="31">
         <v>7997</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>402</v>
       </c>
       <c r="E4" s="31">
         <v>3820</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>389</v>
       </c>
       <c r="H4" s="31">
         <v>518276</v>
       </c>
       <c r="J4" s="32" t="s">
         <v>390</v>
       </c>
       <c r="K4" s="31">
         <v>70463</v>
       </c>
       <c r="M4" s="97" t="s">
         <v>895</v>
       </c>
       <c r="N4" s="98">
         <v>3304</v>
       </c>
       <c r="O4" s="168"/>
-    </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P4" s="187"/>
+      <c r="Q4" s="252" t="s">
+        <v>1073</v>
+      </c>
+      <c r="R4" s="98">
+        <v>954290</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="32" t="s">
         <v>412</v>
       </c>
       <c r="B5" s="31">
         <v>21945</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>406</v>
       </c>
       <c r="E5" s="31">
         <v>6017</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>391</v>
       </c>
       <c r="H5" s="31">
         <v>535356</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>392</v>
       </c>
       <c r="K5" s="31">
         <v>75248</v>
       </c>
       <c r="M5" s="97" t="s">
         <v>896</v>
       </c>
       <c r="N5" s="98">
         <v>3825</v>
       </c>
       <c r="O5" s="168"/>
-      <c r="P5" s="168"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P5" s="187"/>
+      <c r="Q5" s="252" t="s">
+        <v>1074</v>
+      </c>
+      <c r="R5" s="98">
+        <v>192517275</v>
+      </c>
+      <c r="S5" s="168"/>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="32" t="s">
         <v>700</v>
       </c>
       <c r="B6" s="31">
         <v>10207</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>396</v>
       </c>
       <c r="E6" s="46">
         <v>6455</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>394</v>
       </c>
       <c r="H6" s="31">
         <v>547792</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>395</v>
       </c>
       <c r="K6" s="31">
         <v>76926</v>
       </c>
       <c r="M6" s="97" t="s">
         <v>897</v>
       </c>
       <c r="N6" s="98">
         <v>2543</v>
       </c>
       <c r="O6" s="168"/>
-      <c r="P6" s="168"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P6" s="187"/>
+      <c r="Q6" s="252" t="s">
+        <v>1075</v>
+      </c>
+      <c r="R6" s="98">
+        <v>35</v>
+      </c>
+      <c r="S6" s="168"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="115" t="s">
         <v>699</v>
       </c>
       <c r="B7" s="46">
         <v>31406</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>807</v>
       </c>
       <c r="E7" s="46">
         <v>17901</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>397</v>
       </c>
       <c r="H7" s="31">
         <v>549072</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>398</v>
       </c>
       <c r="K7" s="31">
         <v>78432</v>
       </c>
       <c r="M7" s="97" t="s">
         <v>898</v>
       </c>
       <c r="N7" s="98">
         <v>3472</v>
       </c>
       <c r="O7" s="168"/>
-      <c r="P7" s="168"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P7" s="187"/>
+      <c r="Q7" s="252" t="s">
+        <v>1076</v>
+      </c>
+      <c r="R7" s="98">
+        <v>408</v>
+      </c>
+      <c r="S7" s="168"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8" s="116" t="s">
         <v>946</v>
       </c>
       <c r="B8" s="117">
         <v>30679</v>
       </c>
       <c r="D8" s="50" t="s">
         <v>693</v>
       </c>
       <c r="E8" s="51">
         <v>15104</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>400</v>
       </c>
       <c r="H8" s="31">
         <v>549072</v>
       </c>
       <c r="J8" s="32" t="s">
         <v>401</v>
       </c>
       <c r="K8" s="31">
         <v>81602</v>
       </c>
       <c r="M8" s="97" t="s">
         <v>899</v>
       </c>
       <c r="N8" s="98">
         <v>3639</v>
       </c>
       <c r="O8" s="168"/>
-      <c r="P8" s="168"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="P8" s="187"/>
+      <c r="Q8" s="252" t="s">
+        <v>1077</v>
+      </c>
+      <c r="R8" s="98">
+        <v>10954</v>
+      </c>
+      <c r="S8" s="168"/>
+    </row>
+    <row r="9" spans="1:20" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="241" t="s">
         <v>415</v>
       </c>
       <c r="B9" s="241"/>
       <c r="D9" s="146" t="s">
         <v>1012</v>
       </c>
       <c r="E9" s="160">
         <v>15165</v>
       </c>
       <c r="G9" s="32" t="s">
         <v>403</v>
       </c>
       <c r="H9" s="31">
         <v>541026</v>
       </c>
       <c r="J9" s="32" t="s">
         <v>404</v>
       </c>
       <c r="K9" s="31">
         <v>82264</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="P9" s="187"/>
+      <c r="Q9" s="252" t="s">
+        <v>1078</v>
+      </c>
+      <c r="R9" s="98">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
         <v>419</v>
       </c>
       <c r="B10" s="31">
         <v>5674</v>
       </c>
       <c r="D10" s="241" t="s">
         <v>416</v>
       </c>
       <c r="E10" s="241"/>
       <c r="G10" s="32" t="s">
         <v>407</v>
       </c>
       <c r="H10" s="31">
         <v>541026</v>
       </c>
       <c r="J10" s="32" t="s">
         <v>408</v>
       </c>
       <c r="K10" s="46">
         <v>84025</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P10" s="187"/>
+      <c r="Q10" s="252" t="s">
+        <v>1079</v>
+      </c>
+      <c r="R10" s="98">
+        <v>822590</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
         <v>830</v>
       </c>
       <c r="B11" s="31">
         <v>5520</v>
       </c>
       <c r="D11" s="32" t="s">
         <v>420</v>
       </c>
       <c r="E11" s="31">
         <v>1120977</v>
       </c>
       <c r="G11" s="32" t="s">
         <v>410</v>
       </c>
       <c r="H11" s="31">
         <v>557925</v>
       </c>
       <c r="J11" s="73" t="s">
         <v>689</v>
       </c>
       <c r="K11" s="74">
         <v>86068</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P11" s="187"/>
+      <c r="Q11" s="252" t="s">
+        <v>1080</v>
+      </c>
+      <c r="R11" s="98">
+        <v>32769555</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="97" t="s">
         <v>904</v>
       </c>
       <c r="B12" s="98">
         <v>6920</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>423</v>
       </c>
       <c r="E12" s="31">
         <v>1155071</v>
       </c>
       <c r="G12" s="32" t="s">
         <v>413</v>
       </c>
       <c r="H12" s="31">
         <v>548499</v>
       </c>
       <c r="J12" s="75" t="s">
         <v>770</v>
       </c>
       <c r="K12" s="69">
         <v>92251</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P12" s="187"/>
+      <c r="Q12" s="252" t="s">
+        <v>1081</v>
+      </c>
+      <c r="R12" s="98">
+        <v>66924</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="97" t="s">
         <v>905</v>
       </c>
       <c r="B13" s="98">
         <v>469</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>427</v>
       </c>
       <c r="E13" s="31">
         <v>1169713</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>417</v>
       </c>
       <c r="H13" s="31">
         <v>581380</v>
       </c>
       <c r="J13" s="75" t="s">
         <v>771</v>
       </c>
       <c r="K13" s="69">
         <v>97077</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P13" s="187">
+        <v>111</v>
+      </c>
+      <c r="Q13" s="252" t="s">
+        <v>1072</v>
+      </c>
+      <c r="R13" s="98">
+        <v>108285</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14" s="97" t="s">
         <v>906</v>
       </c>
       <c r="B14" s="98">
         <v>6803</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>431</v>
       </c>
       <c r="E14" s="31">
         <v>1178984</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>421</v>
       </c>
       <c r="H14" s="31">
         <v>588008</v>
       </c>
       <c r="J14" s="96" t="s">
         <v>880</v>
       </c>
       <c r="K14" s="69">
         <v>101809</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P14" s="187"/>
+      <c r="Q14" s="252" t="s">
+        <v>1073</v>
+      </c>
+      <c r="R14" s="98">
+        <v>1137016</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15" s="97" t="s">
         <v>907</v>
       </c>
       <c r="B15" s="98">
         <v>503</v>
       </c>
       <c r="D15" s="32" t="s">
         <v>435</v>
       </c>
       <c r="E15" s="31">
         <v>1191543</v>
       </c>
       <c r="G15" s="32" t="s">
         <v>424</v>
       </c>
       <c r="H15" s="31">
         <v>568140</v>
       </c>
       <c r="J15" s="96" t="s">
         <v>881</v>
       </c>
       <c r="K15" s="69">
         <v>108532</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="P15" s="187"/>
+      <c r="Q15" s="252" t="s">
+        <v>1074</v>
+      </c>
+      <c r="R15" s="98">
+        <v>192517275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="D16" s="32" t="s">
         <v>439</v>
       </c>
       <c r="E16" s="31">
         <v>1187893</v>
       </c>
       <c r="G16" s="32" t="s">
         <v>428</v>
       </c>
       <c r="H16" s="31">
         <v>601046</v>
       </c>
       <c r="J16" s="121" t="s">
         <v>975</v>
       </c>
       <c r="K16" s="107">
         <v>113800</v>
       </c>
-    </row>
-    <row r="17" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="P16" s="187"/>
+      <c r="Q16" s="252" t="s">
+        <v>1075</v>
+      </c>
+      <c r="R16" s="98">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="241" t="s">
         <v>426</v>
       </c>
       <c r="B17" s="241"/>
       <c r="D17" s="32" t="s">
         <v>442</v>
       </c>
       <c r="E17" s="31">
         <v>1198440</v>
       </c>
       <c r="G17" s="32" t="s">
         <v>432</v>
       </c>
       <c r="H17" s="31">
         <v>610448</v>
       </c>
       <c r="J17" s="121" t="s">
         <v>1064</v>
       </c>
       <c r="K17" s="107">
         <v>119986</v>
       </c>
-    </row>
-    <row r="18" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="P17" s="187"/>
+      <c r="Q17" s="252" t="s">
+        <v>1076</v>
+      </c>
+      <c r="R17" s="98">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="32" t="s">
         <v>430</v>
       </c>
       <c r="B18" s="31">
         <v>19301</v>
       </c>
       <c r="D18" s="32" t="s">
         <v>732</v>
       </c>
       <c r="E18" s="31">
         <v>1225598</v>
       </c>
       <c r="G18" s="32" t="s">
         <v>436</v>
       </c>
       <c r="H18" s="31">
         <v>591406</v>
       </c>
       <c r="J18" s="241" t="s">
         <v>411</v>
       </c>
       <c r="K18" s="241"/>
-    </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="P18" s="187"/>
+      <c r="Q18" s="252" t="s">
+        <v>1077</v>
+      </c>
+      <c r="R18" s="98">
+        <v>12362</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="32" t="s">
         <v>434</v>
       </c>
       <c r="B19" s="31">
         <v>19301</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>808</v>
       </c>
       <c r="E19" s="69">
         <v>1329669</v>
       </c>
       <c r="G19" s="32" t="s">
         <v>440</v>
       </c>
       <c r="H19" s="31">
         <v>624307</v>
       </c>
       <c r="J19" s="32" t="s">
         <v>414</v>
       </c>
       <c r="K19" s="31">
         <v>16721</v>
       </c>
-    </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="P19" s="187"/>
+      <c r="Q19" s="252" t="s">
+        <v>1078</v>
+      </c>
+      <c r="R19" s="98">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="32" t="s">
         <v>438</v>
       </c>
       <c r="B20" s="31">
         <v>19301</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>876</v>
       </c>
       <c r="E20" s="69">
         <v>1239539</v>
       </c>
       <c r="G20" s="32" t="s">
         <v>443</v>
       </c>
       <c r="H20" s="31">
         <v>615200</v>
       </c>
       <c r="J20" s="32" t="s">
         <v>418</v>
       </c>
       <c r="K20" s="31">
         <v>18059</v>
       </c>
-    </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="P20" s="187"/>
+      <c r="Q20" s="252" t="s">
+        <v>1079</v>
+      </c>
+      <c r="R20" s="98">
+        <v>1362386</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="32" t="s">
         <v>441</v>
       </c>
       <c r="B21" s="31">
         <v>19301</v>
       </c>
       <c r="D21" s="97" t="s">
         <v>973</v>
       </c>
       <c r="E21" s="107">
         <v>1258111</v>
       </c>
       <c r="G21" s="32" t="s">
         <v>446</v>
       </c>
       <c r="H21" s="31">
         <v>583077</v>
       </c>
       <c r="J21" s="32" t="s">
         <v>422</v>
       </c>
       <c r="K21" s="31">
         <v>18805</v>
       </c>
-    </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="P21" s="187"/>
+      <c r="Q21" s="252" t="s">
+        <v>1080</v>
+      </c>
+      <c r="R21" s="98">
+        <v>32769555</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="32" t="s">
         <v>445</v>
       </c>
       <c r="B22" s="31">
         <v>19301</v>
       </c>
       <c r="D22" s="97" t="s">
         <v>1065</v>
       </c>
       <c r="E22" s="107">
         <v>1350803</v>
       </c>
       <c r="G22" s="32" t="s">
         <v>449</v>
       </c>
       <c r="H22" s="31">
         <v>589540</v>
       </c>
       <c r="J22" s="32" t="s">
         <v>425</v>
       </c>
       <c r="K22" s="31">
         <v>18737</v>
       </c>
-    </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="P22" s="187"/>
+      <c r="Q22" s="252" t="s">
+        <v>1081</v>
+      </c>
+      <c r="R22" s="98">
+        <v>94847</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" s="32" t="s">
         <v>448</v>
       </c>
       <c r="B23" s="31">
         <v>19301</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>452</v>
       </c>
       <c r="H23" s="31">
         <v>603173</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>429</v>
       </c>
       <c r="K23" s="31">
         <v>17386</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="32" t="s">
         <v>451</v>
       </c>
       <c r="B24" s="31">
         <v>19301</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>455</v>
       </c>
       <c r="H24" s="31">
         <v>611672</v>
       </c>
       <c r="J24" s="32" t="s">
         <v>433</v>
       </c>
       <c r="K24" s="31">
         <v>13573</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="s">
         <v>454</v>
       </c>
       <c r="B25" s="31">
         <v>19301</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>458</v>
       </c>
       <c r="H25" s="31">
         <v>618191</v>
       </c>
       <c r="J25" s="32" t="s">
         <v>437</v>
       </c>
       <c r="K25" s="31">
         <v>13138</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="32" t="s">
         <v>457</v>
       </c>
       <c r="B26" s="31">
         <v>19301</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>461</v>
       </c>
       <c r="H26" s="31">
         <v>625366</v>
       </c>
       <c r="J26" s="47" t="s">
         <v>690</v>
       </c>
       <c r="K26" s="51">
         <v>12668</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="32" t="s">
         <v>460</v>
       </c>
       <c r="B27" s="31">
         <v>19301</v>
       </c>
       <c r="G27" s="32" t="s">
         <v>464</v>
       </c>
       <c r="H27" s="31">
         <v>624791</v>
       </c>
       <c r="J27" s="50" t="s">
         <v>691</v>
       </c>
       <c r="K27" s="69">
         <v>25862</v>
       </c>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="s">
         <v>463</v>
       </c>
       <c r="B28" s="31">
         <v>7744</v>
       </c>
       <c r="G28" s="32" t="s">
         <v>467</v>
       </c>
       <c r="H28" s="31">
         <v>633216</v>
       </c>
       <c r="J28" s="50" t="s">
         <v>735</v>
       </c>
       <c r="K28" s="69">
         <v>33444</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" s="32" t="s">
         <v>466</v>
       </c>
       <c r="B29" s="31">
         <v>14120</v>
       </c>
       <c r="G29" s="32" t="s">
         <v>470</v>
       </c>
       <c r="H29" s="31">
         <v>640056</v>
       </c>
       <c r="J29" s="50" t="s">
         <v>736</v>
       </c>
       <c r="K29" s="69">
         <v>33888</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="32" t="s">
         <v>469</v>
       </c>
       <c r="B30" s="31">
         <v>3082</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>471</v>
       </c>
       <c r="H30" s="31">
         <v>646066</v>
       </c>
       <c r="J30" s="50" t="s">
         <v>878</v>
       </c>
       <c r="K30" s="69">
         <v>37014</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" s="32" t="s">
         <v>822</v>
       </c>
       <c r="B31" s="31">
         <v>12198</v>
       </c>
       <c r="G31" s="32" t="s">
         <v>472</v>
       </c>
       <c r="H31" s="31">
         <v>632969</v>
       </c>
       <c r="J31" s="119" t="s">
         <v>879</v>
       </c>
       <c r="K31" s="120">
         <v>46861</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="32" t="s">
         <v>823</v>
       </c>
       <c r="B32" s="31">
         <v>4337</v>
       </c>
       <c r="G32" s="32" t="s">
         <v>473</v>
       </c>
       <c r="H32" s="31">
         <v>648856</v>
       </c>
       <c r="J32" s="121" t="s">
         <v>969</v>
       </c>
       <c r="K32" s="107">
         <v>53121</v>
       </c>
     </row>
     <row r="33" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G33" s="32" t="s">
         <v>474</v>
       </c>
       <c r="H33" s="31">
         <v>669318</v>
@@ -11820,94 +12055,97 @@
     <row r="46" spans="7:11" x14ac:dyDescent="0.25">
       <c r="J46" s="97" t="s">
         <v>884</v>
       </c>
       <c r="K46" s="98">
         <v>9234</v>
       </c>
     </row>
     <row r="47" spans="7:11" x14ac:dyDescent="0.25">
       <c r="J47" s="97" t="s">
         <v>885</v>
       </c>
       <c r="K47" s="98">
         <v>10351</v>
       </c>
     </row>
     <row r="48" spans="7:11" x14ac:dyDescent="0.25">
       <c r="J48" s="146" t="s">
         <v>983</v>
       </c>
       <c r="K48" s="107">
         <v>10058</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="13">
+    <mergeCell ref="P2:R2"/>
+    <mergeCell ref="P3:P12"/>
+    <mergeCell ref="P13:P22"/>
+    <mergeCell ref="M2:N2"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="G2:H2"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="M2:N2"/>
-[...3 lines deleted...]
-    <mergeCell ref="G2:H2"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="Q1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1700-000000000000}"/>
+    <hyperlink ref="T1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1700-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView topLeftCell="A15" workbookViewId="0">
       <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5" customWidth="1"/>
     <col min="3" max="3" width="8.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.875" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="22"/>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="28">
         <v>89</v>
       </c>
       <c r="B4" s="28" t="s">
@@ -12199,13300 +12437,13300 @@
   <dimension ref="A1:N977"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R1" sqref="R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.75" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.25" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.625" style="10" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="24" customWidth="1"/>
     <col min="5" max="5" width="3" customWidth="1"/>
     <col min="6" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="3.125" customWidth="1"/>
     <col min="9" max="9" width="14.75" style="10" customWidth="1"/>
     <col min="10" max="10" width="14.75" style="20" customWidth="1"/>
     <col min="11" max="11" width="3" style="20" customWidth="1"/>
     <col min="12" max="12" width="14.875" style="20" customWidth="1"/>
     <col min="13" max="13" width="9.125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.875" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>140</v>
       </c>
-      <c r="B1" s="194"/>
-[...1 lines deleted...]
-      <c r="D1" s="194"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
       <c r="F1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" s="195" t="s">
+      <c r="A3" s="192" t="s">
         <v>142</v>
       </c>
-      <c r="B3" s="195"/>
-[...2 lines deleted...]
-      <c r="I3" s="195" t="s">
+      <c r="B3" s="192"/>
+      <c r="C3" s="192"/>
+      <c r="D3" s="192"/>
+      <c r="I3" s="192" t="s">
         <v>143</v>
       </c>
-      <c r="J3" s="195"/>
-      <c r="L3" s="195" t="s">
+      <c r="J3" s="192"/>
+      <c r="L3" s="192" t="s">
         <v>144</v>
       </c>
-      <c r="M3" s="195"/>
-      <c r="N3" s="195"/>
+      <c r="M3" s="192"/>
+      <c r="N3" s="192"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="I4" s="23"/>
       <c r="J4" s="24"/>
       <c r="L4" s="23"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>145</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>146</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>147</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="26" t="s">
         <v>147</v>
       </c>
       <c r="L5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="25" t="s">
         <v>145</v>
       </c>
       <c r="N5" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="189">
+      <c r="A6" s="193">
         <v>87</v>
       </c>
-      <c r="B6" s="188">
+      <c r="B6" s="194">
         <v>1</v>
       </c>
       <c r="C6" s="28">
         <v>10</v>
       </c>
       <c r="D6" s="29">
         <v>23383866</v>
       </c>
       <c r="F6" s="28">
         <v>10</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>148</v>
       </c>
       <c r="I6" s="28">
         <v>87</v>
       </c>
       <c r="J6" s="30">
         <v>2462006</v>
       </c>
-      <c r="L6" s="188">
+      <c r="L6" s="194">
         <v>89</v>
       </c>
       <c r="M6" s="28">
         <v>1</v>
       </c>
       <c r="N6" s="31">
         <v>1040799</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="189"/>
-      <c r="B7" s="188"/>
+      <c r="A7" s="193"/>
+      <c r="B7" s="194"/>
       <c r="C7" s="28">
         <v>20</v>
       </c>
       <c r="D7" s="29">
         <v>1533452</v>
       </c>
       <c r="F7" s="28">
         <v>20</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>149</v>
       </c>
       <c r="I7" s="28">
         <v>88</v>
       </c>
       <c r="J7" s="30">
         <v>2590140</v>
       </c>
-      <c r="L7" s="188"/>
+      <c r="L7" s="194"/>
       <c r="M7" s="28">
         <v>2</v>
       </c>
       <c r="N7" s="31">
         <v>874088</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="189"/>
-      <c r="B8" s="188"/>
+      <c r="A8" s="193"/>
+      <c r="B8" s="194"/>
       <c r="C8" s="28">
         <v>30</v>
       </c>
       <c r="D8" s="29">
         <v>2107628</v>
       </c>
       <c r="F8" s="28">
         <v>30</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>150</v>
       </c>
       <c r="I8" s="28">
         <v>89</v>
       </c>
       <c r="J8" s="30">
         <v>2695403</v>
       </c>
-      <c r="L8" s="188"/>
+      <c r="L8" s="194"/>
       <c r="M8" s="28">
         <v>3</v>
       </c>
       <c r="N8" s="31">
         <v>1144967</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="189"/>
-      <c r="B9" s="188">
+      <c r="A9" s="193"/>
+      <c r="B9" s="194">
         <v>2</v>
       </c>
       <c r="C9" s="28">
         <v>10</v>
       </c>
       <c r="D9" s="29">
         <v>21527592</v>
       </c>
       <c r="I9" s="28">
         <v>90</v>
       </c>
       <c r="J9" s="30">
         <v>2816569</v>
       </c>
-      <c r="L9" s="188"/>
+      <c r="L9" s="194"/>
       <c r="M9" s="28">
         <v>4</v>
       </c>
       <c r="N9" s="31">
         <v>1023932</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="189"/>
-      <c r="B10" s="188"/>
+      <c r="A10" s="193"/>
+      <c r="B10" s="194"/>
       <c r="C10" s="28">
         <v>20</v>
       </c>
       <c r="D10" s="29">
         <v>1893918</v>
       </c>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="I10" s="28">
         <v>91</v>
       </c>
       <c r="J10" s="30">
         <v>2945904</v>
       </c>
-      <c r="L10" s="188"/>
+      <c r="L10" s="194"/>
       <c r="M10" s="28">
         <v>5</v>
       </c>
       <c r="N10" s="31">
         <v>1093049</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="189"/>
-      <c r="B11" s="188"/>
+      <c r="A11" s="193"/>
+      <c r="B11" s="194"/>
       <c r="C11" s="28">
         <v>30</v>
       </c>
       <c r="D11" s="29">
         <v>2094266</v>
       </c>
       <c r="I11" s="28">
         <v>92</v>
       </c>
       <c r="J11" s="30">
         <v>2733966</v>
       </c>
-      <c r="L11" s="188"/>
+      <c r="L11" s="194"/>
       <c r="M11" s="28">
         <v>6</v>
       </c>
       <c r="N11" s="31">
         <v>938660</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="189"/>
-      <c r="B12" s="188">
+      <c r="A12" s="193"/>
+      <c r="B12" s="194">
         <v>3</v>
       </c>
       <c r="C12" s="28">
         <v>10</v>
       </c>
       <c r="D12" s="29">
         <v>24191690</v>
       </c>
       <c r="I12" s="28">
         <v>93</v>
       </c>
       <c r="J12" s="30">
         <v>3020011</v>
       </c>
-      <c r="L12" s="188"/>
+      <c r="L12" s="194"/>
       <c r="M12" s="28">
         <v>7</v>
       </c>
       <c r="N12" s="31">
         <v>961270</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="189"/>
-      <c r="B13" s="188"/>
+      <c r="A13" s="193"/>
+      <c r="B13" s="194"/>
       <c r="C13" s="28">
         <v>20</v>
       </c>
       <c r="D13" s="29">
         <v>1910323</v>
       </c>
       <c r="I13" s="28">
         <v>94</v>
       </c>
       <c r="J13" s="30">
         <v>2998586</v>
       </c>
-      <c r="L13" s="188"/>
+      <c r="L13" s="194"/>
       <c r="M13" s="28">
         <v>8</v>
       </c>
       <c r="N13" s="31">
         <v>994474</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="189"/>
-      <c r="B14" s="188"/>
+      <c r="A14" s="193"/>
+      <c r="B14" s="194"/>
       <c r="C14" s="28">
         <v>30</v>
       </c>
       <c r="D14" s="29">
         <v>2460469</v>
       </c>
       <c r="I14" s="28">
         <v>95</v>
       </c>
       <c r="J14" s="30">
         <v>2912099</v>
       </c>
-      <c r="L14" s="188"/>
+      <c r="L14" s="194"/>
       <c r="M14" s="28">
         <v>9</v>
       </c>
       <c r="N14" s="31">
         <v>1056650</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A15" s="189"/>
-      <c r="B15" s="188">
+      <c r="A15" s="193"/>
+      <c r="B15" s="194">
         <v>4</v>
       </c>
       <c r="C15" s="28">
         <v>10</v>
       </c>
       <c r="D15" s="29">
         <v>21709703</v>
       </c>
       <c r="I15" s="28">
         <v>96</v>
       </c>
       <c r="J15" s="30">
         <v>2968834</v>
       </c>
-      <c r="L15" s="188"/>
+      <c r="L15" s="194"/>
       <c r="M15" s="28">
         <v>10</v>
       </c>
       <c r="N15" s="31">
         <v>1039982</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A16" s="189"/>
-      <c r="B16" s="188"/>
+      <c r="A16" s="193"/>
+      <c r="B16" s="194"/>
       <c r="C16" s="28">
         <v>20</v>
       </c>
       <c r="D16" s="29">
         <v>1908455</v>
       </c>
       <c r="I16" s="28">
         <v>97</v>
       </c>
       <c r="J16" s="30">
         <v>3046589</v>
       </c>
-      <c r="L16" s="188"/>
+      <c r="L16" s="194"/>
       <c r="M16" s="28">
         <v>11</v>
       </c>
       <c r="N16" s="31">
         <v>1066709</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="189"/>
-      <c r="B17" s="188"/>
+      <c r="A17" s="193"/>
+      <c r="B17" s="194"/>
       <c r="C17" s="28">
         <v>30</v>
       </c>
       <c r="D17" s="29">
         <v>2309433</v>
       </c>
       <c r="I17" s="28">
         <v>98</v>
       </c>
       <c r="J17" s="30">
         <v>3145229</v>
       </c>
-      <c r="L17" s="188"/>
+      <c r="L17" s="194"/>
       <c r="M17" s="28">
         <v>12</v>
       </c>
       <c r="N17" s="31">
         <v>1247029</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A18" s="189"/>
-      <c r="B18" s="188">
+      <c r="A18" s="193"/>
+      <c r="B18" s="194">
         <v>5</v>
       </c>
       <c r="C18" s="28">
         <v>10</v>
       </c>
       <c r="D18" s="29">
         <v>21355222</v>
       </c>
       <c r="I18" s="28">
         <v>99</v>
       </c>
       <c r="J18" s="30">
         <v>3210433</v>
       </c>
-      <c r="L18" s="188">
+      <c r="L18" s="194">
         <v>90</v>
       </c>
       <c r="M18" s="28">
         <v>1</v>
       </c>
       <c r="N18" s="31">
         <v>1158441</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A19" s="189"/>
-      <c r="B19" s="188"/>
+      <c r="A19" s="193"/>
+      <c r="B19" s="194"/>
       <c r="C19" s="28">
         <v>20</v>
       </c>
       <c r="D19" s="29">
         <v>1875319</v>
       </c>
       <c r="I19" s="28">
         <v>100</v>
       </c>
       <c r="J19" s="30">
         <v>3282058</v>
       </c>
-      <c r="L19" s="188"/>
+      <c r="L19" s="194"/>
       <c r="M19" s="28">
         <v>2</v>
       </c>
       <c r="N19" s="31">
         <v>1132807</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A20" s="189"/>
-      <c r="B20" s="188"/>
+      <c r="A20" s="193"/>
+      <c r="B20" s="194"/>
       <c r="C20" s="28">
         <v>30</v>
       </c>
       <c r="D20" s="29">
         <v>2276930</v>
       </c>
       <c r="I20" s="28">
         <v>101</v>
       </c>
       <c r="J20" s="30">
         <v>3291952</v>
       </c>
-      <c r="L20" s="188"/>
+      <c r="L20" s="194"/>
       <c r="M20" s="28">
         <v>3</v>
       </c>
       <c r="N20" s="31">
         <v>1309239</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="189"/>
-      <c r="B21" s="188">
+      <c r="A21" s="193"/>
+      <c r="B21" s="194">
         <v>6</v>
       </c>
       <c r="C21" s="28">
         <v>10</v>
       </c>
       <c r="D21" s="29">
         <v>21539040</v>
       </c>
       <c r="I21" s="28">
         <v>102</v>
       </c>
       <c r="J21" s="30">
         <v>3249550</v>
       </c>
-      <c r="L21" s="188"/>
+      <c r="L21" s="194"/>
       <c r="M21" s="28">
         <v>4</v>
       </c>
       <c r="N21" s="31">
         <v>1204537</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="189"/>
-      <c r="B22" s="188"/>
+      <c r="A22" s="193"/>
+      <c r="B22" s="194"/>
       <c r="C22" s="28">
         <v>20</v>
       </c>
       <c r="D22" s="29">
         <v>1923723</v>
       </c>
       <c r="I22" s="28">
         <v>103</v>
       </c>
       <c r="J22" s="30">
         <v>3325089</v>
       </c>
-      <c r="L22" s="188"/>
+      <c r="L22" s="194"/>
       <c r="M22" s="28">
         <v>5</v>
       </c>
       <c r="N22" s="31">
         <v>1257101</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A23" s="189"/>
-      <c r="B23" s="188"/>
+      <c r="A23" s="193"/>
+      <c r="B23" s="194"/>
       <c r="C23" s="28">
         <v>30</v>
       </c>
       <c r="D23" s="29">
         <v>2274617</v>
       </c>
       <c r="I23" s="28">
         <v>104</v>
       </c>
       <c r="J23" s="30">
         <v>3397267</v>
       </c>
-      <c r="L23" s="188"/>
+      <c r="L23" s="194"/>
       <c r="M23" s="28">
         <v>6</v>
       </c>
       <c r="N23" s="31">
         <v>1167881</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A24" s="189"/>
-      <c r="B24" s="188">
+      <c r="A24" s="193"/>
+      <c r="B24" s="194">
         <v>7</v>
       </c>
       <c r="C24" s="28">
         <v>10</v>
       </c>
       <c r="D24" s="29">
         <v>20345023</v>
       </c>
       <c r="I24" s="28">
         <v>105</v>
       </c>
       <c r="J24" s="30">
         <v>3480787</v>
       </c>
-      <c r="L24" s="188"/>
+      <c r="L24" s="194"/>
       <c r="M24" s="28">
         <v>7</v>
       </c>
       <c r="N24" s="31">
         <v>1180227</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A25" s="189"/>
-      <c r="B25" s="188"/>
+      <c r="A25" s="193"/>
+      <c r="B25" s="194"/>
       <c r="C25" s="28">
         <v>20</v>
       </c>
       <c r="D25" s="29">
         <v>2086479</v>
       </c>
       <c r="I25" s="28">
         <v>106</v>
       </c>
       <c r="J25" s="30">
         <v>3498752</v>
       </c>
-      <c r="L25" s="188"/>
+      <c r="L25" s="194"/>
       <c r="M25" s="28">
         <v>8</v>
       </c>
       <c r="N25" s="31">
         <v>1236678</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A26" s="189"/>
-      <c r="B26" s="188"/>
+      <c r="A26" s="193"/>
+      <c r="B26" s="194"/>
       <c r="C26" s="28">
         <v>30</v>
       </c>
       <c r="D26" s="29">
         <v>2312250</v>
       </c>
       <c r="I26" s="28">
         <v>107</v>
       </c>
       <c r="J26" s="30">
         <v>3570381</v>
       </c>
-      <c r="L26" s="188"/>
+      <c r="L26" s="194"/>
       <c r="M26" s="28">
         <v>9</v>
       </c>
       <c r="N26" s="31">
         <v>1180998</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A27" s="189"/>
-      <c r="B27" s="188">
+      <c r="A27" s="193"/>
+      <c r="B27" s="194">
         <v>8</v>
       </c>
       <c r="C27" s="28">
         <v>10</v>
       </c>
       <c r="D27" s="29">
         <v>19746242</v>
       </c>
       <c r="I27" s="28">
         <v>108</v>
       </c>
       <c r="J27" s="79">
         <v>3679652</v>
       </c>
-      <c r="L27" s="188"/>
+      <c r="L27" s="194"/>
       <c r="M27" s="28">
         <v>10</v>
       </c>
       <c r="N27" s="31">
         <v>1366692</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A28" s="189"/>
-      <c r="B28" s="188"/>
+      <c r="A28" s="193"/>
+      <c r="B28" s="194"/>
       <c r="C28" s="28">
         <v>20</v>
       </c>
       <c r="D28" s="29">
         <v>2042192</v>
       </c>
       <c r="I28" s="28">
         <v>109</v>
       </c>
       <c r="J28" s="79">
         <v>3497742</v>
       </c>
-      <c r="L28" s="188"/>
+      <c r="L28" s="194"/>
       <c r="M28" s="28">
         <v>11</v>
       </c>
       <c r="N28" s="31">
         <v>1498085</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A29" s="189"/>
-      <c r="B29" s="188"/>
+      <c r="A29" s="193"/>
+      <c r="B29" s="194"/>
       <c r="C29" s="28">
         <v>30</v>
       </c>
       <c r="D29" s="29">
         <v>2257815</v>
       </c>
       <c r="I29" s="57">
         <v>110</v>
       </c>
       <c r="J29" s="79">
         <v>3271605</v>
       </c>
-      <c r="L29" s="188"/>
+      <c r="L29" s="194"/>
       <c r="M29" s="28">
         <v>12</v>
       </c>
       <c r="N29" s="31">
         <v>1609809</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A30" s="189"/>
-      <c r="B30" s="188">
+      <c r="A30" s="193"/>
+      <c r="B30" s="194">
         <v>9</v>
       </c>
       <c r="C30" s="28">
         <v>10</v>
       </c>
       <c r="D30" s="29">
         <v>21322672</v>
       </c>
       <c r="I30" s="57">
         <v>111</v>
       </c>
       <c r="J30" s="79">
         <v>3423575</v>
       </c>
-      <c r="L30" s="188">
+      <c r="L30" s="194">
         <v>91</v>
       </c>
       <c r="M30" s="28">
         <v>1</v>
       </c>
       <c r="N30" s="31">
         <v>1710418</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A31" s="189"/>
-      <c r="B31" s="188"/>
+      <c r="A31" s="193"/>
+      <c r="B31" s="194"/>
       <c r="C31" s="28">
         <v>20</v>
       </c>
       <c r="D31" s="29">
         <v>1944670</v>
       </c>
       <c r="I31" s="111">
         <v>112</v>
       </c>
       <c r="J31" s="112">
         <v>3671962</v>
       </c>
-      <c r="L31" s="188"/>
+      <c r="L31" s="194"/>
       <c r="M31" s="28">
         <v>2</v>
       </c>
       <c r="N31" s="31">
         <v>1383398</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A32" s="189"/>
-      <c r="B32" s="188"/>
+      <c r="A32" s="193"/>
+      <c r="B32" s="194"/>
       <c r="C32" s="28">
         <v>30</v>
       </c>
       <c r="D32" s="29">
         <v>2388016</v>
       </c>
       <c r="I32" s="111">
         <v>113</v>
       </c>
       <c r="J32" s="112">
         <v>3688427</v>
       </c>
-      <c r="L32" s="188"/>
+      <c r="L32" s="194"/>
       <c r="M32" s="28">
         <v>3</v>
       </c>
       <c r="N32" s="31">
         <v>1955352</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A33" s="189"/>
-      <c r="B33" s="188">
+      <c r="A33" s="193"/>
+      <c r="B33" s="194">
         <v>10</v>
       </c>
       <c r="C33" s="28">
         <v>10</v>
       </c>
       <c r="D33" s="29">
         <v>21048150</v>
       </c>
-      <c r="L33" s="188"/>
+      <c r="L33" s="194"/>
       <c r="M33" s="28">
         <v>4</v>
       </c>
       <c r="N33" s="31">
         <v>2348987</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A34" s="189"/>
-      <c r="B34" s="188"/>
+      <c r="A34" s="193"/>
+      <c r="B34" s="194"/>
       <c r="C34" s="28">
         <v>20</v>
       </c>
       <c r="D34" s="29">
         <v>1865647</v>
       </c>
-      <c r="L34" s="188"/>
+      <c r="L34" s="194"/>
       <c r="M34" s="28">
         <v>5</v>
       </c>
       <c r="N34" s="31">
         <v>2708993</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A35" s="189"/>
-      <c r="B35" s="188"/>
+      <c r="A35" s="193"/>
+      <c r="B35" s="194"/>
       <c r="C35" s="28">
         <v>30</v>
       </c>
       <c r="D35" s="29">
         <v>2391819</v>
       </c>
-      <c r="L35" s="188"/>
+      <c r="L35" s="194"/>
       <c r="M35" s="28">
         <v>6</v>
       </c>
       <c r="N35" s="31">
         <v>2633138</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A36" s="189"/>
-      <c r="B36" s="188">
+      <c r="A36" s="193"/>
+      <c r="B36" s="194">
         <v>11</v>
       </c>
       <c r="C36" s="28">
         <v>10</v>
       </c>
       <c r="D36" s="29">
         <v>21398657</v>
       </c>
-      <c r="L36" s="188"/>
+      <c r="L36" s="194"/>
       <c r="M36" s="28">
         <v>7</v>
       </c>
       <c r="N36" s="31">
         <v>2900524</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A37" s="189"/>
-      <c r="B37" s="188"/>
+      <c r="A37" s="193"/>
+      <c r="B37" s="194"/>
       <c r="C37" s="28">
         <v>20</v>
       </c>
       <c r="D37" s="29">
         <v>1920152</v>
       </c>
-      <c r="L37" s="188"/>
+      <c r="L37" s="194"/>
       <c r="M37" s="28">
         <v>8</v>
       </c>
       <c r="N37" s="31">
         <v>2909255</v>
       </c>
     </row>
     <row r="38" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A38" s="189"/>
-      <c r="B38" s="188"/>
+      <c r="A38" s="193"/>
+      <c r="B38" s="194"/>
       <c r="C38" s="28">
         <v>30</v>
       </c>
       <c r="D38" s="29">
         <v>2494835</v>
       </c>
-      <c r="L38" s="188"/>
+      <c r="L38" s="194"/>
       <c r="M38" s="28">
         <v>9</v>
       </c>
       <c r="N38" s="31">
         <v>2820665</v>
       </c>
     </row>
     <row r="39" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A39" s="189"/>
-      <c r="B39" s="188">
+      <c r="A39" s="193"/>
+      <c r="B39" s="194">
         <v>12</v>
       </c>
       <c r="C39" s="28">
         <v>10</v>
       </c>
       <c r="D39" s="29">
         <v>22813979</v>
       </c>
-      <c r="L39" s="188"/>
+      <c r="L39" s="194"/>
       <c r="M39" s="28">
         <v>10</v>
       </c>
       <c r="N39" s="31">
         <v>3211441</v>
       </c>
     </row>
     <row r="40" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A40" s="189"/>
-      <c r="B40" s="188"/>
+      <c r="A40" s="193"/>
+      <c r="B40" s="194"/>
       <c r="C40" s="28">
         <v>20</v>
       </c>
       <c r="D40" s="29">
         <v>2007754</v>
       </c>
-      <c r="L40" s="188"/>
+      <c r="L40" s="194"/>
       <c r="M40" s="28">
         <v>11</v>
       </c>
       <c r="N40" s="31">
         <v>3188947</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A41" s="189"/>
-      <c r="B41" s="188"/>
+      <c r="A41" s="193"/>
+      <c r="B41" s="194"/>
       <c r="C41" s="28">
         <v>30</v>
       </c>
       <c r="D41" s="29">
         <v>2611202</v>
       </c>
-      <c r="L41" s="188"/>
+      <c r="L41" s="194"/>
       <c r="M41" s="28">
         <v>12</v>
       </c>
       <c r="N41" s="31">
         <v>3418901</v>
       </c>
     </row>
     <row r="42" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="189">
+      <c r="A42" s="193">
         <v>88</v>
       </c>
-      <c r="B42" s="188">
+      <c r="B42" s="194">
         <v>1</v>
       </c>
       <c r="C42" s="28">
         <v>10</v>
       </c>
       <c r="D42" s="29">
         <v>23963510</v>
       </c>
-      <c r="L42" s="188">
+      <c r="L42" s="194">
         <v>92</v>
       </c>
       <c r="M42" s="28">
         <v>1</v>
       </c>
       <c r="N42" s="31">
         <v>4101843</v>
       </c>
     </row>
     <row r="43" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A43" s="189"/>
-      <c r="B43" s="188"/>
+      <c r="A43" s="193"/>
+      <c r="B43" s="194"/>
       <c r="C43" s="28">
         <v>20</v>
       </c>
       <c r="D43" s="29">
         <v>1949538</v>
       </c>
-      <c r="L43" s="188"/>
+      <c r="L43" s="194"/>
       <c r="M43" s="28">
         <v>2</v>
       </c>
       <c r="N43" s="31">
         <v>3114283</v>
       </c>
     </row>
     <row r="44" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A44" s="189"/>
-      <c r="B44" s="188"/>
+      <c r="A44" s="193"/>
+      <c r="B44" s="194"/>
       <c r="C44" s="28">
         <v>30</v>
       </c>
       <c r="D44" s="29">
         <v>2597918</v>
       </c>
-      <c r="L44" s="188"/>
+      <c r="L44" s="194"/>
       <c r="M44" s="28">
         <v>3</v>
       </c>
       <c r="N44" s="31">
         <v>4098230</v>
       </c>
     </row>
     <row r="45" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A45" s="189"/>
-      <c r="B45" s="188">
+      <c r="A45" s="193"/>
+      <c r="B45" s="194">
         <v>2</v>
       </c>
       <c r="C45" s="28">
         <v>10</v>
       </c>
       <c r="D45" s="29">
         <v>21195444</v>
       </c>
-      <c r="L45" s="188"/>
+      <c r="L45" s="194"/>
       <c r="M45" s="28">
         <v>4</v>
       </c>
       <c r="N45" s="31">
         <v>3855700</v>
       </c>
     </row>
     <row r="46" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A46" s="189"/>
-      <c r="B46" s="188"/>
+      <c r="A46" s="193"/>
+      <c r="B46" s="194"/>
       <c r="C46" s="28">
         <v>20</v>
       </c>
       <c r="D46" s="29">
         <v>1657313</v>
       </c>
-      <c r="L46" s="188"/>
+      <c r="L46" s="194"/>
       <c r="M46" s="28">
         <v>5</v>
       </c>
       <c r="N46" s="31">
         <v>3495495</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A47" s="189"/>
-      <c r="B47" s="188"/>
+      <c r="A47" s="193"/>
+      <c r="B47" s="194"/>
       <c r="C47" s="28">
         <v>30</v>
       </c>
       <c r="D47" s="29">
         <v>2103787</v>
       </c>
-      <c r="L47" s="188"/>
+      <c r="L47" s="194"/>
       <c r="M47" s="28">
         <v>6</v>
       </c>
       <c r="N47" s="31">
         <v>2813676</v>
       </c>
     </row>
     <row r="48" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A48" s="189"/>
-      <c r="B48" s="188">
+      <c r="A48" s="193"/>
+      <c r="B48" s="194">
         <v>3</v>
       </c>
       <c r="C48" s="28">
         <v>10</v>
       </c>
       <c r="D48" s="29">
         <v>24549771</v>
       </c>
-      <c r="L48" s="188"/>
+      <c r="L48" s="194"/>
       <c r="M48" s="28">
         <v>7</v>
       </c>
       <c r="N48" s="31">
         <v>3198816</v>
       </c>
     </row>
     <row r="49" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A49" s="189"/>
-      <c r="B49" s="188"/>
+      <c r="A49" s="193"/>
+      <c r="B49" s="194"/>
       <c r="C49" s="28">
         <v>20</v>
       </c>
       <c r="D49" s="29">
         <v>2097175</v>
       </c>
-      <c r="L49" s="188"/>
+      <c r="L49" s="194"/>
       <c r="M49" s="28">
         <v>8</v>
       </c>
       <c r="N49" s="31">
         <v>3387588</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A50" s="189"/>
-      <c r="B50" s="188"/>
+      <c r="A50" s="193"/>
+      <c r="B50" s="194"/>
       <c r="C50" s="28">
         <v>30</v>
       </c>
       <c r="D50" s="29">
         <v>2604471</v>
       </c>
-      <c r="L50" s="188"/>
+      <c r="L50" s="194"/>
       <c r="M50" s="28">
         <v>9</v>
       </c>
       <c r="N50" s="31">
         <v>3861734</v>
       </c>
     </row>
     <row r="51" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A51" s="189"/>
-      <c r="B51" s="188">
+      <c r="A51" s="193"/>
+      <c r="B51" s="194">
         <v>4</v>
       </c>
       <c r="C51" s="28">
         <v>10</v>
       </c>
       <c r="D51" s="29">
         <v>23185578</v>
       </c>
-      <c r="L51" s="188"/>
+      <c r="L51" s="194"/>
       <c r="M51" s="28">
         <v>10</v>
       </c>
       <c r="N51" s="31">
         <v>4513863</v>
       </c>
     </row>
     <row r="52" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A52" s="189"/>
-      <c r="B52" s="188"/>
+      <c r="A52" s="193"/>
+      <c r="B52" s="194"/>
       <c r="C52" s="28">
         <v>20</v>
       </c>
       <c r="D52" s="29">
         <v>1934588</v>
       </c>
-      <c r="L52" s="188"/>
+      <c r="L52" s="194"/>
       <c r="M52" s="28">
         <v>11</v>
       </c>
       <c r="N52" s="31">
         <v>4156766</v>
       </c>
     </row>
     <row r="53" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A53" s="189"/>
-      <c r="B53" s="188"/>
+      <c r="A53" s="193"/>
+      <c r="B53" s="194"/>
       <c r="C53" s="28">
         <v>30</v>
       </c>
       <c r="D53" s="29">
         <v>2498012</v>
       </c>
-      <c r="L53" s="188"/>
+      <c r="L53" s="194"/>
       <c r="M53" s="28">
         <v>12</v>
       </c>
       <c r="N53" s="31">
         <v>5320399</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A54" s="189"/>
-      <c r="B54" s="188">
+      <c r="A54" s="193"/>
+      <c r="B54" s="194">
         <v>5</v>
       </c>
       <c r="C54" s="28">
         <v>10</v>
       </c>
       <c r="D54" s="29">
         <v>22785511</v>
       </c>
-      <c r="L54" s="188">
+      <c r="L54" s="194">
         <v>93</v>
       </c>
       <c r="M54" s="28">
         <v>1</v>
       </c>
       <c r="N54" s="31">
         <v>4610497</v>
       </c>
     </row>
     <row r="55" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A55" s="189"/>
-      <c r="B55" s="188"/>
+      <c r="A55" s="193"/>
+      <c r="B55" s="194"/>
       <c r="C55" s="28">
         <v>20</v>
       </c>
       <c r="D55" s="29">
         <v>1939394</v>
       </c>
-      <c r="L55" s="188"/>
+      <c r="L55" s="194"/>
       <c r="M55" s="28">
         <v>2</v>
       </c>
       <c r="N55" s="31">
         <v>4585674</v>
       </c>
     </row>
     <row r="56" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A56" s="189"/>
-      <c r="B56" s="188"/>
+      <c r="A56" s="193"/>
+      <c r="B56" s="194"/>
       <c r="C56" s="28">
         <v>30</v>
       </c>
       <c r="D56" s="29">
         <v>2498673</v>
       </c>
-      <c r="L56" s="188"/>
+      <c r="L56" s="194"/>
       <c r="M56" s="28">
         <v>3</v>
       </c>
       <c r="N56" s="31">
         <v>5082908</v>
       </c>
     </row>
     <row r="57" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A57" s="189"/>
-      <c r="B57" s="188">
+      <c r="A57" s="193"/>
+      <c r="B57" s="194">
         <v>6</v>
       </c>
       <c r="C57" s="28">
         <v>10</v>
       </c>
       <c r="D57" s="29">
         <v>21030088</v>
       </c>
-      <c r="L57" s="188"/>
+      <c r="L57" s="194"/>
       <c r="M57" s="28">
         <v>4</v>
       </c>
       <c r="N57" s="31">
         <v>4092943</v>
       </c>
     </row>
     <row r="58" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A58" s="189"/>
-      <c r="B58" s="188"/>
+      <c r="A58" s="193"/>
+      <c r="B58" s="194"/>
       <c r="C58" s="28">
         <v>20</v>
       </c>
       <c r="D58" s="29">
         <v>1887220</v>
       </c>
-      <c r="L58" s="188"/>
+      <c r="L58" s="194"/>
       <c r="M58" s="28">
         <v>5</v>
       </c>
       <c r="N58" s="31">
         <v>4617433</v>
       </c>
     </row>
     <row r="59" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A59" s="189"/>
-      <c r="B59" s="188"/>
+      <c r="A59" s="193"/>
+      <c r="B59" s="194"/>
       <c r="C59" s="28">
         <v>30</v>
       </c>
       <c r="D59" s="29">
         <v>2306138</v>
       </c>
-      <c r="L59" s="188"/>
+      <c r="L59" s="194"/>
       <c r="M59" s="28">
         <v>6</v>
       </c>
       <c r="N59" s="31">
         <v>4531001</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A60" s="189"/>
-      <c r="B60" s="188">
+      <c r="A60" s="193"/>
+      <c r="B60" s="194">
         <v>7</v>
       </c>
       <c r="C60" s="28">
         <v>10</v>
       </c>
       <c r="D60" s="29">
         <v>21676651</v>
       </c>
-      <c r="L60" s="188"/>
+      <c r="L60" s="194"/>
       <c r="M60" s="28">
         <v>7</v>
       </c>
       <c r="N60" s="31">
         <v>4549797</v>
       </c>
     </row>
     <row r="61" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A61" s="189"/>
-      <c r="B61" s="188"/>
+      <c r="A61" s="193"/>
+      <c r="B61" s="194"/>
       <c r="C61" s="28">
         <v>20</v>
       </c>
       <c r="D61" s="29">
         <v>2079101</v>
       </c>
-      <c r="L61" s="188"/>
+      <c r="L61" s="194"/>
       <c r="M61" s="28">
         <v>8</v>
       </c>
       <c r="N61" s="31">
         <v>4736870</v>
       </c>
     </row>
     <row r="62" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A62" s="189"/>
-      <c r="B62" s="188"/>
+      <c r="A62" s="193"/>
+      <c r="B62" s="194"/>
       <c r="C62" s="28">
         <v>30</v>
       </c>
       <c r="D62" s="29">
         <v>2355937</v>
       </c>
-      <c r="L62" s="188"/>
+      <c r="L62" s="194"/>
       <c r="M62" s="28">
         <v>9</v>
       </c>
       <c r="N62" s="31">
         <v>5181861</v>
       </c>
     </row>
     <row r="63" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A63" s="189"/>
-      <c r="B63" s="188">
+      <c r="A63" s="193"/>
+      <c r="B63" s="194">
         <v>8</v>
       </c>
       <c r="C63" s="28">
         <v>10</v>
       </c>
       <c r="D63" s="29">
         <v>21294586</v>
       </c>
-      <c r="L63" s="188"/>
+      <c r="L63" s="194"/>
       <c r="M63" s="28">
         <v>10</v>
       </c>
       <c r="N63" s="31">
         <v>5867599</v>
       </c>
     </row>
     <row r="64" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A64" s="189"/>
-      <c r="B64" s="188"/>
+      <c r="A64" s="193"/>
+      <c r="B64" s="194"/>
       <c r="C64" s="28">
         <v>20</v>
       </c>
       <c r="D64" s="29">
         <v>2092767</v>
       </c>
-      <c r="L64" s="188"/>
+      <c r="L64" s="194"/>
       <c r="M64" s="28">
         <v>11</v>
       </c>
       <c r="N64" s="31">
         <v>5435178</v>
       </c>
     </row>
     <row r="65" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A65" s="189"/>
-      <c r="B65" s="188"/>
+      <c r="A65" s="193"/>
+      <c r="B65" s="194"/>
       <c r="C65" s="28">
         <v>30</v>
       </c>
       <c r="D65" s="29">
         <v>2211060</v>
       </c>
-      <c r="L65" s="188"/>
+      <c r="L65" s="194"/>
       <c r="M65" s="28">
         <v>12</v>
       </c>
       <c r="N65" s="31">
         <v>5750287</v>
       </c>
     </row>
     <row r="66" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A66" s="189"/>
-      <c r="B66" s="188">
+      <c r="A66" s="193"/>
+      <c r="B66" s="194">
         <v>9</v>
       </c>
       <c r="C66" s="28">
         <v>10</v>
       </c>
       <c r="D66" s="29">
         <v>20489923</v>
       </c>
-      <c r="L66" s="188">
+      <c r="L66" s="194">
         <v>94</v>
       </c>
       <c r="M66" s="28">
         <v>1</v>
       </c>
       <c r="N66" s="31">
         <v>6495964</v>
       </c>
     </row>
     <row r="67" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A67" s="189"/>
-      <c r="B67" s="188"/>
+      <c r="A67" s="193"/>
+      <c r="B67" s="194"/>
       <c r="C67" s="28">
         <v>20</v>
       </c>
       <c r="D67" s="29">
         <v>1787166</v>
       </c>
-      <c r="L67" s="188"/>
+      <c r="L67" s="194"/>
       <c r="M67" s="28">
         <v>2</v>
       </c>
       <c r="N67" s="31">
         <v>5021242</v>
       </c>
     </row>
     <row r="68" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A68" s="189"/>
-      <c r="B68" s="188"/>
+      <c r="A68" s="193"/>
+      <c r="B68" s="194"/>
       <c r="C68" s="28">
         <v>30</v>
       </c>
       <c r="D68" s="29">
         <v>2082719</v>
       </c>
-      <c r="L68" s="188"/>
+      <c r="L68" s="194"/>
       <c r="M68" s="28">
         <v>3</v>
       </c>
       <c r="N68" s="31">
         <v>6832829</v>
       </c>
     </row>
     <row r="69" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A69" s="189"/>
-      <c r="B69" s="188">
+      <c r="A69" s="193"/>
+      <c r="B69" s="194">
         <v>10</v>
       </c>
       <c r="C69" s="28">
         <v>10</v>
       </c>
       <c r="D69" s="29">
         <v>21664412</v>
       </c>
-      <c r="L69" s="188"/>
+      <c r="L69" s="194"/>
       <c r="M69" s="28">
         <v>4</v>
       </c>
       <c r="N69" s="31">
         <v>6015546</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A70" s="189"/>
-      <c r="B70" s="188"/>
+      <c r="A70" s="193"/>
+      <c r="B70" s="194"/>
       <c r="C70" s="28">
         <v>20</v>
       </c>
       <c r="D70" s="29">
         <v>1952534</v>
       </c>
-      <c r="L70" s="188"/>
+      <c r="L70" s="194"/>
       <c r="M70" s="28">
         <v>5</v>
       </c>
       <c r="N70" s="31">
         <v>5821686</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A71" s="189"/>
-      <c r="B71" s="188"/>
+      <c r="A71" s="193"/>
+      <c r="B71" s="194"/>
       <c r="C71" s="28">
         <v>30</v>
       </c>
       <c r="D71" s="29">
         <v>2344379</v>
       </c>
-      <c r="L71" s="188"/>
+      <c r="L71" s="194"/>
       <c r="M71" s="28">
         <v>6</v>
       </c>
       <c r="N71" s="31">
         <v>5555686</v>
       </c>
     </row>
     <row r="72" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A72" s="189"/>
-      <c r="B72" s="188">
+      <c r="A72" s="193"/>
+      <c r="B72" s="194">
         <v>11</v>
       </c>
       <c r="C72" s="28">
         <v>10</v>
       </c>
       <c r="D72" s="29">
         <v>22618272</v>
       </c>
-      <c r="L72" s="188"/>
+      <c r="L72" s="194"/>
       <c r="M72" s="28">
         <v>7</v>
       </c>
       <c r="N72" s="31">
         <v>5388165</v>
       </c>
     </row>
     <row r="73" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A73" s="189"/>
-      <c r="B73" s="188"/>
+      <c r="A73" s="193"/>
+      <c r="B73" s="194"/>
       <c r="C73" s="28">
         <v>20</v>
       </c>
       <c r="D73" s="29">
         <v>1996024</v>
       </c>
-      <c r="L73" s="188"/>
+      <c r="L73" s="194"/>
       <c r="M73" s="28">
         <v>8</v>
       </c>
       <c r="N73" s="31">
         <v>5409800</v>
       </c>
     </row>
     <row r="74" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A74" s="189"/>
-      <c r="B74" s="188"/>
+      <c r="A74" s="193"/>
+      <c r="B74" s="194"/>
       <c r="C74" s="28">
         <v>30</v>
       </c>
       <c r="D74" s="29">
         <v>2488311</v>
       </c>
-      <c r="L74" s="188"/>
+      <c r="L74" s="194"/>
       <c r="M74" s="28">
         <v>9</v>
       </c>
       <c r="N74" s="31">
         <v>5571520</v>
       </c>
     </row>
     <row r="75" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A75" s="189"/>
-      <c r="B75" s="188">
+      <c r="A75" s="193"/>
+      <c r="B75" s="194">
         <v>12</v>
       </c>
       <c r="C75" s="28">
         <v>10</v>
       </c>
       <c r="D75" s="29">
         <v>25376508</v>
       </c>
-      <c r="L75" s="188"/>
+      <c r="L75" s="194"/>
       <c r="M75" s="28">
         <v>10</v>
       </c>
       <c r="N75" s="31">
         <v>5980007</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A76" s="189"/>
-      <c r="B76" s="188"/>
+      <c r="A76" s="193"/>
+      <c r="B76" s="194"/>
       <c r="C76" s="28">
         <v>20</v>
       </c>
       <c r="D76" s="29">
         <v>2109222</v>
       </c>
-      <c r="L76" s="188"/>
+      <c r="L76" s="194"/>
       <c r="M76" s="28">
         <v>11</v>
       </c>
       <c r="N76" s="31">
         <v>5854950</v>
       </c>
     </row>
     <row r="77" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A77" s="189"/>
-      <c r="B77" s="188"/>
+      <c r="A77" s="193"/>
+      <c r="B77" s="194"/>
       <c r="C77" s="28">
         <v>30</v>
       </c>
       <c r="D77" s="29">
         <v>2801739</v>
       </c>
-      <c r="L77" s="188"/>
+      <c r="L77" s="194"/>
       <c r="M77" s="28">
         <v>12</v>
       </c>
       <c r="N77" s="31">
         <v>6381220</v>
       </c>
     </row>
     <row r="78" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A78" s="189">
+      <c r="A78" s="193">
         <v>89</v>
       </c>
-      <c r="B78" s="188">
+      <c r="B78" s="194">
         <v>1</v>
       </c>
       <c r="C78" s="28">
         <v>10</v>
       </c>
       <c r="D78" s="29">
         <v>24154890</v>
       </c>
-      <c r="L78" s="188">
+      <c r="L78" s="194">
         <v>95</v>
       </c>
       <c r="M78" s="28">
         <v>1</v>
       </c>
       <c r="N78" s="31">
         <v>5787921</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A79" s="189"/>
-      <c r="B79" s="188"/>
+      <c r="A79" s="193"/>
+      <c r="B79" s="194"/>
       <c r="C79" s="28">
         <v>20</v>
       </c>
       <c r="D79" s="29">
         <v>1875959</v>
       </c>
-      <c r="L79" s="188"/>
+      <c r="L79" s="194"/>
       <c r="M79" s="28">
         <v>2</v>
       </c>
       <c r="N79" s="31">
         <v>5290222</v>
       </c>
     </row>
     <row r="80" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A80" s="189"/>
-      <c r="B80" s="188"/>
+      <c r="A80" s="193"/>
+      <c r="B80" s="194"/>
       <c r="C80" s="28">
         <v>30</v>
       </c>
       <c r="D80" s="29">
         <v>2362491</v>
       </c>
-      <c r="L80" s="188"/>
+      <c r="L80" s="194"/>
       <c r="M80" s="28">
         <v>3</v>
       </c>
       <c r="N80" s="31">
         <v>6360197</v>
       </c>
     </row>
     <row r="81" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A81" s="189"/>
-      <c r="B81" s="188">
+      <c r="A81" s="193"/>
+      <c r="B81" s="194">
         <v>2</v>
       </c>
       <c r="C81" s="28">
         <v>10</v>
       </c>
       <c r="D81" s="29">
         <v>19685954</v>
       </c>
-      <c r="L81" s="188"/>
+      <c r="L81" s="194"/>
       <c r="M81" s="28">
         <v>4</v>
       </c>
       <c r="N81" s="31">
         <v>5531415</v>
       </c>
     </row>
     <row r="82" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A82" s="189"/>
-      <c r="B82" s="188"/>
+      <c r="A82" s="193"/>
+      <c r="B82" s="194"/>
       <c r="C82" s="28">
         <v>20</v>
       </c>
       <c r="D82" s="29">
         <v>1667165</v>
       </c>
-      <c r="L82" s="188"/>
+      <c r="L82" s="194"/>
       <c r="M82" s="28">
         <v>5</v>
       </c>
       <c r="N82" s="31">
         <v>5428819</v>
       </c>
     </row>
     <row r="83" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A83" s="189"/>
-      <c r="B83" s="188"/>
+      <c r="A83" s="193"/>
+      <c r="B83" s="194"/>
       <c r="C83" s="28">
         <v>30</v>
       </c>
       <c r="D83" s="29">
         <v>1869243</v>
       </c>
-      <c r="L83" s="188"/>
+      <c r="L83" s="194"/>
       <c r="M83" s="28">
         <v>6</v>
       </c>
       <c r="N83" s="31">
         <v>5026785</v>
       </c>
     </row>
     <row r="84" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A84" s="189"/>
-      <c r="B84" s="188">
+      <c r="A84" s="193"/>
+      <c r="B84" s="194">
         <v>3</v>
       </c>
       <c r="C84" s="28">
         <v>10</v>
       </c>
       <c r="D84" s="29">
         <v>24663285</v>
       </c>
-      <c r="L84" s="188"/>
+      <c r="L84" s="194"/>
       <c r="M84" s="28">
         <v>7</v>
       </c>
       <c r="N84" s="31">
         <v>4586923</v>
       </c>
     </row>
     <row r="85" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A85" s="189"/>
-      <c r="B85" s="188"/>
+      <c r="A85" s="193"/>
+      <c r="B85" s="194"/>
       <c r="C85" s="28">
         <v>20</v>
       </c>
       <c r="D85" s="29">
         <v>2089125</v>
       </c>
-      <c r="L85" s="188"/>
+      <c r="L85" s="194"/>
       <c r="M85" s="28">
         <v>8</v>
       </c>
       <c r="N85" s="31">
         <v>4799030</v>
       </c>
     </row>
     <row r="86" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A86" s="189"/>
-      <c r="B86" s="188"/>
+      <c r="A86" s="193"/>
+      <c r="B86" s="194"/>
       <c r="C86" s="28">
         <v>30</v>
       </c>
       <c r="D86" s="29">
         <v>2508508</v>
       </c>
-      <c r="L86" s="188"/>
+      <c r="L86" s="194"/>
       <c r="M86" s="28">
         <v>9</v>
       </c>
       <c r="N86" s="31">
         <v>5068462</v>
       </c>
     </row>
     <row r="87" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A87" s="189"/>
-      <c r="B87" s="188">
+      <c r="A87" s="193"/>
+      <c r="B87" s="194">
         <v>4</v>
       </c>
       <c r="C87" s="28">
         <v>10</v>
       </c>
       <c r="D87" s="29">
         <v>22220578</v>
       </c>
-      <c r="L87" s="188"/>
+      <c r="L87" s="194"/>
       <c r="M87" s="28">
         <v>10</v>
       </c>
       <c r="N87" s="31">
         <v>5292638</v>
       </c>
     </row>
     <row r="88" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A88" s="189"/>
-      <c r="B88" s="188"/>
+      <c r="A88" s="193"/>
+      <c r="B88" s="194"/>
       <c r="C88" s="28">
         <v>20</v>
       </c>
       <c r="D88" s="29">
         <v>1884282</v>
       </c>
-      <c r="L88" s="188"/>
+      <c r="L88" s="194"/>
       <c r="M88" s="28">
         <v>11</v>
       </c>
       <c r="N88" s="31">
         <v>5303839</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A89" s="189"/>
-      <c r="B89" s="188"/>
+      <c r="A89" s="193"/>
+      <c r="B89" s="194"/>
       <c r="C89" s="28">
         <v>30</v>
       </c>
       <c r="D89" s="29">
         <v>2329497</v>
       </c>
-      <c r="L89" s="188"/>
+      <c r="L89" s="194"/>
       <c r="M89" s="28">
         <v>12</v>
       </c>
       <c r="N89" s="31">
         <v>5581987</v>
       </c>
     </row>
     <row r="90" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A90" s="189"/>
-      <c r="B90" s="188">
+      <c r="A90" s="193"/>
+      <c r="B90" s="194">
         <v>5</v>
       </c>
       <c r="C90" s="28">
         <v>10</v>
       </c>
       <c r="D90" s="29">
         <v>23559769</v>
       </c>
-      <c r="L90" s="188">
+      <c r="L90" s="194">
         <v>96</v>
       </c>
       <c r="M90" s="28">
         <v>1</v>
       </c>
       <c r="N90" s="31">
         <v>5976094</v>
       </c>
     </row>
     <row r="91" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A91" s="189"/>
-      <c r="B91" s="188"/>
+      <c r="A91" s="193"/>
+      <c r="B91" s="194"/>
       <c r="C91" s="28">
         <v>20</v>
       </c>
       <c r="D91" s="29">
         <v>2080352</v>
       </c>
-      <c r="L91" s="188"/>
+      <c r="L91" s="194"/>
       <c r="M91" s="28">
         <v>2</v>
       </c>
       <c r="N91" s="31">
         <v>4809190</v>
       </c>
     </row>
     <row r="92" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A92" s="189"/>
-      <c r="B92" s="188"/>
+      <c r="A92" s="193"/>
+      <c r="B92" s="194"/>
       <c r="C92" s="28">
         <v>30</v>
       </c>
       <c r="D92" s="29">
         <v>2509638</v>
       </c>
-      <c r="L92" s="188"/>
+      <c r="L92" s="194"/>
       <c r="M92" s="28">
         <v>3</v>
       </c>
       <c r="N92" s="31">
         <v>5491806</v>
       </c>
     </row>
     <row r="93" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A93" s="189"/>
-      <c r="B93" s="188">
+      <c r="A93" s="193"/>
+      <c r="B93" s="194">
         <v>6</v>
       </c>
       <c r="C93" s="28">
         <v>10</v>
       </c>
       <c r="D93" s="29">
         <v>20183181</v>
       </c>
-      <c r="L93" s="188"/>
+      <c r="L93" s="194"/>
       <c r="M93" s="28">
         <v>4</v>
       </c>
       <c r="N93" s="31">
         <v>5275263</v>
       </c>
     </row>
     <row r="94" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A94" s="189"/>
-      <c r="B94" s="188"/>
+      <c r="A94" s="193"/>
+      <c r="B94" s="194"/>
       <c r="C94" s="28">
         <v>20</v>
       </c>
       <c r="D94" s="29">
         <v>1913233</v>
       </c>
-      <c r="L94" s="188"/>
+      <c r="L94" s="194"/>
       <c r="M94" s="28">
         <v>5</v>
       </c>
       <c r="N94" s="31">
         <v>5155772</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A95" s="189"/>
-      <c r="B95" s="188"/>
+      <c r="A95" s="193"/>
+      <c r="B95" s="194"/>
       <c r="C95" s="28">
         <v>30</v>
       </c>
       <c r="D95" s="29">
         <v>2186304</v>
       </c>
-      <c r="L95" s="188"/>
+      <c r="L95" s="194"/>
       <c r="M95" s="28">
         <v>6</v>
       </c>
       <c r="N95" s="31">
         <v>4593214</v>
       </c>
     </row>
     <row r="96" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A96" s="189"/>
-      <c r="B96" s="188">
+      <c r="A96" s="193"/>
+      <c r="B96" s="194">
         <v>7</v>
       </c>
       <c r="C96" s="28">
         <v>10</v>
       </c>
       <c r="D96" s="29">
         <v>20551782</v>
       </c>
-      <c r="L96" s="188"/>
+      <c r="L96" s="194"/>
       <c r="M96" s="28">
         <v>7</v>
       </c>
       <c r="N96" s="31">
         <v>4780305</v>
       </c>
     </row>
     <row r="97" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A97" s="189"/>
-      <c r="B97" s="188"/>
+      <c r="A97" s="193"/>
+      <c r="B97" s="194"/>
       <c r="C97" s="28">
         <v>20</v>
       </c>
       <c r="D97" s="29">
         <v>2052370</v>
       </c>
-      <c r="L97" s="188"/>
+      <c r="L97" s="194"/>
       <c r="M97" s="28">
         <v>8</v>
       </c>
       <c r="N97" s="31">
         <v>4696505</v>
       </c>
     </row>
     <row r="98" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A98" s="189"/>
-      <c r="B98" s="188"/>
+      <c r="A98" s="193"/>
+      <c r="B98" s="194"/>
       <c r="C98" s="28">
         <v>30</v>
       </c>
       <c r="D98" s="29">
         <v>2216077</v>
       </c>
-      <c r="L98" s="188"/>
+      <c r="L98" s="194"/>
       <c r="M98" s="28">
         <v>9</v>
       </c>
       <c r="N98" s="31">
         <v>4802711</v>
       </c>
     </row>
     <row r="99" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A99" s="189"/>
-      <c r="B99" s="188">
+      <c r="A99" s="193"/>
+      <c r="B99" s="194">
         <v>8</v>
       </c>
       <c r="C99" s="28">
         <v>10</v>
       </c>
       <c r="D99" s="29">
         <v>20958220</v>
       </c>
-      <c r="L99" s="188"/>
+      <c r="L99" s="194"/>
       <c r="M99" s="28">
         <v>10</v>
       </c>
       <c r="N99" s="31">
         <v>5443976</v>
       </c>
     </row>
     <row r="100" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A100" s="189"/>
-      <c r="B100" s="188"/>
+      <c r="A100" s="193"/>
+      <c r="B100" s="194"/>
       <c r="C100" s="28">
         <v>20</v>
       </c>
       <c r="D100" s="29">
         <v>2171694</v>
       </c>
-      <c r="L100" s="188"/>
+      <c r="L100" s="194"/>
       <c r="M100" s="28">
         <v>11</v>
       </c>
       <c r="N100" s="31">
         <v>5066717</v>
       </c>
     </row>
     <row r="101" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A101" s="189"/>
-      <c r="B101" s="188"/>
+      <c r="A101" s="193"/>
+      <c r="B101" s="194"/>
       <c r="C101" s="28">
         <v>30</v>
       </c>
       <c r="D101" s="29">
         <v>2267288</v>
       </c>
-      <c r="L101" s="188"/>
+      <c r="L101" s="194"/>
       <c r="M101" s="28">
         <v>12</v>
       </c>
       <c r="N101" s="31">
         <v>5635192</v>
       </c>
     </row>
     <row r="102" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A102" s="189"/>
-      <c r="B102" s="188">
+      <c r="A102" s="193"/>
+      <c r="B102" s="194">
         <v>9</v>
       </c>
       <c r="C102" s="28">
         <v>10</v>
       </c>
       <c r="D102" s="29">
         <v>21591935</v>
       </c>
-      <c r="L102" s="188">
+      <c r="L102" s="194">
         <v>97</v>
       </c>
       <c r="M102" s="28">
         <v>1</v>
       </c>
       <c r="N102" s="31">
         <v>5583786</v>
       </c>
     </row>
     <row r="103" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A103" s="189"/>
-      <c r="B103" s="188"/>
+      <c r="A103" s="193"/>
+      <c r="B103" s="194"/>
       <c r="C103" s="28">
         <v>20</v>
       </c>
       <c r="D103" s="29">
         <v>1990884</v>
       </c>
-      <c r="L103" s="188"/>
+      <c r="L103" s="194"/>
       <c r="M103" s="28">
         <v>2</v>
       </c>
       <c r="N103" s="31">
         <v>4936252</v>
       </c>
     </row>
     <row r="104" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A104" s="189"/>
-      <c r="B104" s="188"/>
+      <c r="A104" s="193"/>
+      <c r="B104" s="194"/>
       <c r="C104" s="28">
         <v>30</v>
       </c>
       <c r="D104" s="29">
         <v>2308041</v>
       </c>
-      <c r="L104" s="188"/>
+      <c r="L104" s="194"/>
       <c r="M104" s="28">
         <v>3</v>
       </c>
       <c r="N104" s="31">
         <v>5812810</v>
       </c>
     </row>
     <row r="105" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A105" s="189"/>
-      <c r="B105" s="188">
+      <c r="A105" s="193"/>
+      <c r="B105" s="194">
         <v>10</v>
       </c>
       <c r="C105" s="28">
         <v>10</v>
       </c>
       <c r="D105" s="29">
         <v>21193165</v>
       </c>
-      <c r="L105" s="188"/>
+      <c r="L105" s="194"/>
       <c r="M105" s="28">
         <v>4</v>
       </c>
       <c r="N105" s="31">
         <v>5180060</v>
       </c>
     </row>
     <row r="106" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A106" s="189"/>
-      <c r="B106" s="188"/>
+      <c r="A106" s="193"/>
+      <c r="B106" s="194"/>
       <c r="C106" s="28">
         <v>20</v>
       </c>
       <c r="D106" s="29">
         <v>1964617</v>
       </c>
-      <c r="L106" s="188"/>
+      <c r="L106" s="194"/>
       <c r="M106" s="28">
         <v>5</v>
       </c>
       <c r="N106" s="31">
         <v>5134670</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A107" s="189"/>
-      <c r="B107" s="188"/>
+      <c r="A107" s="193"/>
+      <c r="B107" s="194"/>
       <c r="C107" s="28">
         <v>30</v>
       </c>
       <c r="D107" s="29">
         <v>2336814</v>
       </c>
-      <c r="L107" s="188"/>
+      <c r="L107" s="194"/>
       <c r="M107" s="28">
         <v>6</v>
       </c>
       <c r="N107" s="31">
         <v>4632549</v>
       </c>
     </row>
     <row r="108" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A108" s="189"/>
-      <c r="B108" s="188">
+      <c r="A108" s="193"/>
+      <c r="B108" s="194">
         <v>11</v>
       </c>
       <c r="C108" s="28">
         <v>10</v>
       </c>
       <c r="D108" s="29">
         <v>21305360</v>
       </c>
-      <c r="L108" s="188"/>
+      <c r="L108" s="194"/>
       <c r="M108" s="28">
         <v>7</v>
       </c>
       <c r="N108" s="31">
         <v>4575636</v>
       </c>
     </row>
     <row r="109" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A109" s="189"/>
-      <c r="B109" s="188"/>
+      <c r="A109" s="193"/>
+      <c r="B109" s="194"/>
       <c r="C109" s="28">
         <v>20</v>
       </c>
       <c r="D109" s="29">
         <v>1981779</v>
       </c>
-      <c r="L109" s="188"/>
+      <c r="L109" s="194"/>
       <c r="M109" s="28">
         <v>8</v>
       </c>
       <c r="N109" s="31">
         <v>4570284</v>
       </c>
     </row>
     <row r="110" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A110" s="189"/>
-      <c r="B110" s="188"/>
+      <c r="A110" s="193"/>
+      <c r="B110" s="194"/>
       <c r="C110" s="28">
         <v>30</v>
       </c>
       <c r="D110" s="29">
         <v>2363215</v>
       </c>
-      <c r="L110" s="188"/>
+      <c r="L110" s="194"/>
       <c r="M110" s="28">
         <v>9</v>
       </c>
       <c r="N110" s="31">
         <v>4796594</v>
       </c>
     </row>
     <row r="111" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A111" s="189"/>
-      <c r="B111" s="188">
+      <c r="A111" s="193"/>
+      <c r="B111" s="194">
         <v>12</v>
       </c>
       <c r="C111" s="28">
         <v>10</v>
       </c>
       <c r="D111" s="29">
         <v>23277363</v>
       </c>
-      <c r="L111" s="188"/>
+      <c r="L111" s="194"/>
       <c r="M111" s="28">
         <v>10</v>
       </c>
       <c r="N111" s="31">
         <v>5274391</v>
       </c>
     </row>
     <row r="112" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A112" s="189"/>
-      <c r="B112" s="188"/>
+      <c r="A112" s="193"/>
+      <c r="B112" s="194"/>
       <c r="C112" s="28">
         <v>20</v>
       </c>
       <c r="D112" s="29">
         <v>2112819</v>
       </c>
-      <c r="L112" s="188"/>
+      <c r="L112" s="194"/>
       <c r="M112" s="28">
         <v>11</v>
       </c>
       <c r="N112" s="31">
         <v>5189650</v>
       </c>
     </row>
     <row r="113" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A113" s="189"/>
-      <c r="B113" s="188"/>
+      <c r="A113" s="193"/>
+      <c r="B113" s="194"/>
       <c r="C113" s="28">
         <v>30</v>
       </c>
       <c r="D113" s="29">
         <v>2675489</v>
       </c>
-      <c r="L113" s="188"/>
+      <c r="L113" s="194"/>
       <c r="M113" s="28">
         <v>12</v>
       </c>
       <c r="N113" s="31">
         <v>5987997</v>
       </c>
     </row>
     <row r="114" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A114" s="189">
+      <c r="A114" s="193">
         <v>90</v>
       </c>
-      <c r="B114" s="188">
+      <c r="B114" s="194">
         <v>1</v>
       </c>
       <c r="C114" s="28">
         <v>10</v>
       </c>
       <c r="D114" s="29">
         <v>21129649</v>
       </c>
-      <c r="L114" s="188">
+      <c r="L114" s="194">
         <v>98</v>
       </c>
       <c r="M114" s="28">
         <v>1</v>
       </c>
       <c r="N114" s="31">
         <v>5676163</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A115" s="189"/>
-      <c r="B115" s="188"/>
+      <c r="A115" s="193"/>
+      <c r="B115" s="194"/>
       <c r="C115" s="28">
         <v>20</v>
       </c>
       <c r="D115" s="29">
         <v>1725847</v>
       </c>
-      <c r="L115" s="188"/>
+      <c r="L115" s="194"/>
       <c r="M115" s="28">
         <v>2</v>
       </c>
       <c r="N115" s="31">
         <v>5254226</v>
       </c>
     </row>
     <row r="116" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A116" s="189"/>
-      <c r="B116" s="188"/>
+      <c r="A116" s="193"/>
+      <c r="B116" s="194"/>
       <c r="C116" s="28">
         <v>30</v>
       </c>
       <c r="D116" s="29">
         <v>2001128</v>
       </c>
-      <c r="L116" s="188"/>
+      <c r="L116" s="194"/>
       <c r="M116" s="28">
         <v>3</v>
       </c>
       <c r="N116" s="31">
         <v>5669435</v>
       </c>
     </row>
     <row r="117" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A117" s="189"/>
-      <c r="B117" s="188">
+      <c r="A117" s="193"/>
+      <c r="B117" s="194">
         <v>2</v>
       </c>
       <c r="C117" s="28">
         <v>10</v>
       </c>
       <c r="D117" s="29">
         <v>20453942</v>
       </c>
-      <c r="L117" s="188"/>
+      <c r="L117" s="194"/>
       <c r="M117" s="28">
         <v>4</v>
       </c>
       <c r="N117" s="31">
         <v>5652867</v>
       </c>
     </row>
     <row r="118" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A118" s="189"/>
-      <c r="B118" s="188"/>
+      <c r="A118" s="193"/>
+      <c r="B118" s="194"/>
       <c r="C118" s="28">
         <v>20</v>
       </c>
       <c r="D118" s="29">
         <v>2080305</v>
       </c>
-      <c r="L118" s="188"/>
+      <c r="L118" s="194"/>
       <c r="M118" s="28">
         <v>5</v>
       </c>
       <c r="N118" s="31">
         <v>5265121</v>
       </c>
     </row>
     <row r="119" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A119" s="189"/>
-      <c r="B119" s="188"/>
+      <c r="A119" s="193"/>
+      <c r="B119" s="194"/>
       <c r="C119" s="28">
         <v>30</v>
       </c>
       <c r="D119" s="29">
         <v>2112155</v>
       </c>
-      <c r="L119" s="188"/>
+      <c r="L119" s="194"/>
       <c r="M119" s="28">
         <v>6</v>
       </c>
       <c r="N119" s="31">
         <v>4813019</v>
       </c>
     </row>
     <row r="120" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A120" s="189"/>
-      <c r="B120" s="188">
+      <c r="A120" s="193"/>
+      <c r="B120" s="194">
         <v>3</v>
       </c>
       <c r="C120" s="28">
         <v>10</v>
       </c>
       <c r="D120" s="29">
         <v>23465677</v>
       </c>
-      <c r="L120" s="188"/>
+      <c r="L120" s="194"/>
       <c r="M120" s="28">
         <v>7</v>
       </c>
       <c r="N120" s="31">
         <v>5007552</v>
       </c>
     </row>
     <row r="121" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A121" s="189"/>
-      <c r="B121" s="188"/>
+      <c r="A121" s="193"/>
+      <c r="B121" s="194"/>
       <c r="C121" s="28">
         <v>20</v>
       </c>
       <c r="D121" s="29">
         <v>2136200</v>
       </c>
-      <c r="L121" s="188"/>
+      <c r="L121" s="194"/>
       <c r="M121" s="28">
         <v>8</v>
       </c>
       <c r="N121" s="31">
         <v>5055102</v>
       </c>
     </row>
     <row r="122" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A122" s="189"/>
-      <c r="B122" s="188"/>
+      <c r="A122" s="193"/>
+      <c r="B122" s="194"/>
       <c r="C122" s="28">
         <v>30</v>
       </c>
       <c r="D122" s="29">
         <v>2528722</v>
       </c>
-      <c r="L122" s="188"/>
+      <c r="L122" s="194"/>
       <c r="M122" s="28">
         <v>9</v>
       </c>
       <c r="N122" s="31">
         <v>5390464</v>
       </c>
     </row>
     <row r="123" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A123" s="189"/>
-      <c r="B123" s="188">
+      <c r="A123" s="193"/>
+      <c r="B123" s="194">
         <v>4</v>
       </c>
       <c r="C123" s="28">
         <v>10</v>
       </c>
       <c r="D123" s="29">
         <v>21545026</v>
       </c>
-      <c r="L123" s="188"/>
+      <c r="L123" s="194"/>
       <c r="M123" s="28">
         <v>10</v>
       </c>
       <c r="N123" s="31">
         <v>5865358</v>
       </c>
     </row>
     <row r="124" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A124" s="189"/>
-      <c r="B124" s="188"/>
+      <c r="A124" s="193"/>
+      <c r="B124" s="194"/>
       <c r="C124" s="28">
         <v>20</v>
       </c>
       <c r="D124" s="29">
         <v>2042121</v>
       </c>
-      <c r="L124" s="188"/>
+      <c r="L124" s="194"/>
       <c r="M124" s="28">
         <v>11</v>
       </c>
       <c r="N124" s="31">
         <v>5773439</v>
       </c>
     </row>
     <row r="125" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A125" s="189"/>
-      <c r="B125" s="188"/>
+      <c r="A125" s="193"/>
+      <c r="B125" s="194"/>
       <c r="C125" s="28">
         <v>30</v>
       </c>
       <c r="D125" s="29">
         <v>2352527</v>
       </c>
-      <c r="L125" s="188"/>
+      <c r="L125" s="194"/>
       <c r="M125" s="28">
         <v>12</v>
       </c>
       <c r="N125" s="31">
         <v>5896142</v>
       </c>
     </row>
     <row r="126" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A126" s="189"/>
-      <c r="B126" s="188">
+      <c r="A126" s="193"/>
+      <c r="B126" s="194">
         <v>5</v>
       </c>
       <c r="C126" s="28">
         <v>10</v>
       </c>
       <c r="D126" s="29">
         <v>22469445</v>
       </c>
-      <c r="L126" s="188">
+      <c r="L126" s="194">
         <v>99</v>
       </c>
       <c r="M126" s="28">
         <v>1</v>
       </c>
       <c r="N126" s="31">
         <v>5698266</v>
       </c>
     </row>
     <row r="127" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A127" s="189"/>
-      <c r="B127" s="188"/>
+      <c r="A127" s="193"/>
+      <c r="B127" s="194"/>
       <c r="C127" s="28">
         <v>20</v>
       </c>
       <c r="D127" s="29">
         <v>2193519</v>
       </c>
-      <c r="L127" s="188"/>
+      <c r="L127" s="194"/>
       <c r="M127" s="28">
         <v>2</v>
       </c>
       <c r="N127" s="31">
         <v>4730057</v>
       </c>
     </row>
     <row r="128" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A128" s="189"/>
-      <c r="B128" s="188"/>
+      <c r="A128" s="193"/>
+      <c r="B128" s="194"/>
       <c r="C128" s="28">
         <v>30</v>
       </c>
       <c r="D128" s="29">
         <v>2437600</v>
       </c>
-      <c r="L128" s="188"/>
+      <c r="L128" s="194"/>
       <c r="M128" s="28">
         <v>3</v>
       </c>
       <c r="N128" s="31">
         <v>6174467</v>
       </c>
     </row>
     <row r="129" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A129" s="189"/>
-      <c r="B129" s="188">
+      <c r="A129" s="193"/>
+      <c r="B129" s="194">
         <v>6</v>
       </c>
       <c r="C129" s="28">
         <v>10</v>
       </c>
       <c r="D129" s="29">
         <v>20714186</v>
       </c>
-      <c r="L129" s="188"/>
+      <c r="L129" s="194"/>
       <c r="M129" s="28">
         <v>4</v>
       </c>
       <c r="N129" s="31">
         <v>5852544</v>
       </c>
     </row>
     <row r="130" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A130" s="189"/>
-      <c r="B130" s="188"/>
+      <c r="A130" s="193"/>
+      <c r="B130" s="194"/>
       <c r="C130" s="28">
         <v>20</v>
       </c>
       <c r="D130" s="29">
         <v>2020744</v>
       </c>
-      <c r="L130" s="188"/>
+      <c r="L130" s="194"/>
       <c r="M130" s="28">
         <v>5</v>
       </c>
       <c r="N130" s="31">
         <v>5852570</v>
       </c>
     </row>
     <row r="131" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A131" s="189"/>
-      <c r="B131" s="188"/>
+      <c r="A131" s="193"/>
+      <c r="B131" s="194"/>
       <c r="C131" s="28">
         <v>30</v>
       </c>
       <c r="D131" s="29">
         <v>2282225</v>
       </c>
-      <c r="L131" s="188"/>
+      <c r="L131" s="194"/>
       <c r="M131" s="28">
         <v>6</v>
       </c>
       <c r="N131" s="31">
         <v>5393268</v>
       </c>
     </row>
     <row r="132" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A132" s="189"/>
-      <c r="B132" s="188">
+      <c r="A132" s="193"/>
+      <c r="B132" s="194">
         <v>7</v>
       </c>
       <c r="C132" s="28">
         <v>10</v>
       </c>
       <c r="D132" s="29">
         <v>20726197</v>
       </c>
-      <c r="L132" s="188"/>
+      <c r="L132" s="194"/>
       <c r="M132" s="28">
         <v>7</v>
       </c>
       <c r="N132" s="31">
         <v>5474401</v>
       </c>
     </row>
     <row r="133" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A133" s="189"/>
-      <c r="B133" s="188"/>
+      <c r="A133" s="193"/>
+      <c r="B133" s="194"/>
       <c r="C133" s="28">
         <v>20</v>
       </c>
       <c r="D133" s="29">
         <v>2121525</v>
       </c>
-      <c r="L133" s="188"/>
+      <c r="L133" s="194"/>
       <c r="M133" s="28">
         <v>8</v>
       </c>
       <c r="N133" s="31">
         <v>5504180</v>
       </c>
     </row>
     <row r="134" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A134" s="189"/>
-      <c r="B134" s="188"/>
+      <c r="A134" s="193"/>
+      <c r="B134" s="194"/>
       <c r="C134" s="28">
         <v>30</v>
       </c>
       <c r="D134" s="29">
         <v>2231436</v>
       </c>
-      <c r="L134" s="188"/>
+      <c r="L134" s="194"/>
       <c r="M134" s="28">
         <v>9</v>
       </c>
       <c r="N134" s="31">
         <v>5627528</v>
       </c>
     </row>
     <row r="135" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A135" s="189"/>
-      <c r="B135" s="188">
+      <c r="A135" s="193"/>
+      <c r="B135" s="194">
         <v>8</v>
       </c>
       <c r="C135" s="28">
         <v>10</v>
       </c>
       <c r="D135" s="29">
         <v>21052090</v>
       </c>
-      <c r="L135" s="188"/>
+      <c r="L135" s="194"/>
       <c r="M135" s="28">
         <v>10</v>
       </c>
       <c r="N135" s="31">
         <v>5790273</v>
       </c>
     </row>
     <row r="136" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A136" s="189"/>
-      <c r="B136" s="188"/>
+      <c r="A136" s="193"/>
+      <c r="B136" s="194"/>
       <c r="C136" s="28">
         <v>20</v>
       </c>
       <c r="D136" s="29">
         <v>2238930</v>
       </c>
-      <c r="L136" s="188"/>
+      <c r="L136" s="194"/>
       <c r="M136" s="28">
         <v>11</v>
       </c>
       <c r="N136" s="31">
         <v>5987536</v>
       </c>
     </row>
     <row r="137" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A137" s="189"/>
-      <c r="B137" s="188"/>
+      <c r="A137" s="193"/>
+      <c r="B137" s="194"/>
       <c r="C137" s="28">
         <v>30</v>
       </c>
       <c r="D137" s="29">
         <v>2325401</v>
       </c>
-      <c r="L137" s="188"/>
+      <c r="L137" s="194"/>
       <c r="M137" s="28">
         <v>12</v>
       </c>
       <c r="N137" s="31">
         <v>6347201</v>
       </c>
     </row>
     <row r="138" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A138" s="189"/>
-      <c r="B138" s="188">
+      <c r="A138" s="193"/>
+      <c r="B138" s="194">
         <v>9</v>
       </c>
       <c r="C138" s="28">
         <v>10</v>
       </c>
       <c r="D138" s="29">
         <v>19242107</v>
       </c>
-      <c r="L138" s="188">
+      <c r="L138" s="194">
         <v>100</v>
       </c>
       <c r="M138" s="28">
         <v>1</v>
       </c>
       <c r="N138" s="31">
         <v>7245758</v>
       </c>
     </row>
     <row r="139" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A139" s="189"/>
-      <c r="B139" s="188"/>
+      <c r="A139" s="193"/>
+      <c r="B139" s="194"/>
       <c r="C139" s="28">
         <v>20</v>
       </c>
       <c r="D139" s="29">
         <v>1855347</v>
       </c>
-      <c r="L139" s="188"/>
+      <c r="L139" s="194"/>
       <c r="M139" s="28">
         <v>2</v>
       </c>
       <c r="N139" s="31">
         <v>5826531</v>
       </c>
     </row>
     <row r="140" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A140" s="189"/>
-      <c r="B140" s="188"/>
+      <c r="A140" s="193"/>
+      <c r="B140" s="194"/>
       <c r="C140" s="28">
         <v>30</v>
       </c>
       <c r="D140" s="29">
         <v>2119735</v>
       </c>
-      <c r="L140" s="188"/>
+      <c r="L140" s="194"/>
       <c r="M140" s="28">
         <v>3</v>
       </c>
       <c r="N140" s="31">
         <v>7272733</v>
       </c>
     </row>
     <row r="141" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A141" s="189"/>
-      <c r="B141" s="188">
+      <c r="A141" s="193"/>
+      <c r="B141" s="194">
         <v>10</v>
       </c>
       <c r="C141" s="28">
         <v>10</v>
       </c>
       <c r="D141" s="29">
         <v>23638526</v>
       </c>
-      <c r="L141" s="188"/>
+      <c r="L141" s="194"/>
       <c r="M141" s="28">
         <v>4</v>
       </c>
       <c r="N141" s="31">
         <v>6514022</v>
       </c>
     </row>
     <row r="142" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A142" s="189"/>
-      <c r="B142" s="188"/>
+      <c r="A142" s="193"/>
+      <c r="B142" s="194"/>
       <c r="C142" s="28">
         <v>20</v>
       </c>
       <c r="D142" s="29">
         <v>2065657</v>
       </c>
-      <c r="L142" s="188"/>
+      <c r="L142" s="194"/>
       <c r="M142" s="28">
         <v>5</v>
       </c>
       <c r="N142" s="31">
         <v>5929451</v>
       </c>
     </row>
     <row r="143" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A143" s="189"/>
-      <c r="B143" s="188"/>
+      <c r="A143" s="193"/>
+      <c r="B143" s="194"/>
       <c r="C143" s="28">
         <v>30</v>
       </c>
       <c r="D143" s="29">
         <v>2467819</v>
       </c>
-      <c r="L143" s="188"/>
+      <c r="L143" s="194"/>
       <c r="M143" s="28">
         <v>6</v>
       </c>
       <c r="N143" s="31">
         <v>5450772</v>
       </c>
     </row>
     <row r="144" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A144" s="189"/>
-      <c r="B144" s="188">
+      <c r="A144" s="193"/>
+      <c r="B144" s="194">
         <v>11</v>
       </c>
       <c r="C144" s="28">
         <v>10</v>
       </c>
       <c r="D144" s="29">
         <v>22784468</v>
       </c>
-      <c r="L144" s="188"/>
+      <c r="L144" s="194"/>
       <c r="M144" s="28">
         <v>7</v>
       </c>
       <c r="N144" s="31">
         <v>5503924</v>
       </c>
     </row>
     <row r="145" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A145" s="189"/>
-      <c r="B145" s="188"/>
+      <c r="A145" s="193"/>
+      <c r="B145" s="194"/>
       <c r="C145" s="28">
         <v>20</v>
       </c>
       <c r="D145" s="29">
         <v>2077877</v>
       </c>
-      <c r="L145" s="188"/>
+      <c r="L145" s="194"/>
       <c r="M145" s="28">
         <v>8</v>
       </c>
       <c r="N145" s="31">
         <v>5795218</v>
       </c>
     </row>
     <row r="146" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A146" s="189"/>
-      <c r="B146" s="188"/>
+      <c r="A146" s="193"/>
+      <c r="B146" s="194"/>
       <c r="C146" s="28">
         <v>30</v>
       </c>
       <c r="D146" s="29">
         <v>2538145</v>
       </c>
-      <c r="L146" s="188"/>
+      <c r="L146" s="194"/>
       <c r="M146" s="28">
         <v>9</v>
       </c>
       <c r="N146" s="31">
         <v>5820239</v>
       </c>
     </row>
     <row r="147" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A147" s="189"/>
-      <c r="B147" s="188">
+      <c r="A147" s="193"/>
+      <c r="B147" s="194">
         <v>12</v>
       </c>
       <c r="C147" s="28">
         <v>10</v>
       </c>
       <c r="D147" s="29">
         <v>23748475</v>
       </c>
-      <c r="L147" s="188"/>
+      <c r="L147" s="194"/>
       <c r="M147" s="28">
         <v>10</v>
       </c>
       <c r="N147" s="31">
         <v>6224673</v>
       </c>
     </row>
     <row r="148" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A148" s="189"/>
-      <c r="B148" s="188"/>
+      <c r="A148" s="193"/>
+      <c r="B148" s="194"/>
       <c r="C148" s="28">
         <v>20</v>
       </c>
       <c r="D148" s="29">
         <v>2244184</v>
       </c>
-      <c r="L148" s="188"/>
+      <c r="L148" s="194"/>
       <c r="M148" s="28">
         <v>11</v>
       </c>
       <c r="N148" s="31">
         <v>6116911</v>
       </c>
     </row>
     <row r="149" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A149" s="189"/>
-      <c r="B149" s="188"/>
+      <c r="A149" s="193"/>
+      <c r="B149" s="194"/>
       <c r="C149" s="28">
         <v>30</v>
       </c>
       <c r="D149" s="29">
         <v>2777963</v>
       </c>
-      <c r="L149" s="188"/>
+      <c r="L149" s="194"/>
       <c r="M149" s="28">
         <v>12</v>
       </c>
       <c r="N149" s="31">
         <v>6607405</v>
       </c>
     </row>
     <row r="150" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A150" s="189">
+      <c r="A150" s="193">
         <v>91</v>
       </c>
-      <c r="B150" s="188">
+      <c r="B150" s="194">
         <v>1</v>
       </c>
       <c r="C150" s="28">
         <v>10</v>
       </c>
       <c r="D150" s="29">
         <v>23575704</v>
       </c>
-      <c r="L150" s="188">
+      <c r="L150" s="194">
         <v>101</v>
       </c>
       <c r="M150" s="28">
         <v>1</v>
       </c>
       <c r="N150" s="31">
         <v>6683234</v>
       </c>
     </row>
     <row r="151" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A151" s="189"/>
-      <c r="B151" s="188"/>
+      <c r="A151" s="193"/>
+      <c r="B151" s="194"/>
       <c r="C151" s="28">
         <v>20</v>
       </c>
       <c r="D151" s="29">
         <v>2046048</v>
       </c>
-      <c r="L151" s="188"/>
+      <c r="L151" s="194"/>
       <c r="M151" s="28">
         <v>2</v>
       </c>
       <c r="N151" s="31">
         <v>6088784</v>
       </c>
     </row>
     <row r="152" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A152" s="189"/>
-      <c r="B152" s="188"/>
+      <c r="A152" s="193"/>
+      <c r="B152" s="194"/>
       <c r="C152" s="28">
         <v>30</v>
       </c>
       <c r="D152" s="29">
         <v>2376832</v>
       </c>
-      <c r="L152" s="188"/>
+      <c r="L152" s="194"/>
       <c r="M152" s="28">
         <v>3</v>
       </c>
       <c r="N152" s="31">
         <v>6856075</v>
       </c>
     </row>
     <row r="153" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A153" s="189"/>
-      <c r="B153" s="188">
+      <c r="A153" s="193"/>
+      <c r="B153" s="194">
         <v>2</v>
       </c>
       <c r="C153" s="28">
         <v>10</v>
       </c>
       <c r="D153" s="29">
         <v>18507876</v>
       </c>
-      <c r="L153" s="188"/>
+      <c r="L153" s="194"/>
       <c r="M153" s="28">
         <v>4</v>
       </c>
       <c r="N153" s="31">
         <v>6176762</v>
       </c>
     </row>
     <row r="154" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A154" s="189"/>
-      <c r="B154" s="188"/>
+      <c r="A154" s="193"/>
+      <c r="B154" s="194"/>
       <c r="C154" s="28">
         <v>20</v>
       </c>
       <c r="D154" s="29">
         <v>1699465</v>
       </c>
-      <c r="L154" s="188"/>
+      <c r="L154" s="194"/>
       <c r="M154" s="28">
         <v>5</v>
       </c>
       <c r="N154" s="31">
         <v>6357591</v>
       </c>
     </row>
     <row r="155" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A155" s="189"/>
-      <c r="B155" s="188"/>
+      <c r="A155" s="193"/>
+      <c r="B155" s="194"/>
       <c r="C155" s="28">
         <v>30</v>
       </c>
       <c r="D155" s="29">
         <v>1845933</v>
       </c>
-      <c r="L155" s="188"/>
+      <c r="L155" s="194"/>
       <c r="M155" s="28">
         <v>6</v>
       </c>
       <c r="N155" s="31">
         <v>5896042</v>
       </c>
     </row>
     <row r="156" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A156" s="189"/>
-      <c r="B156" s="188">
+      <c r="A156" s="193"/>
+      <c r="B156" s="194">
         <v>3</v>
       </c>
       <c r="C156" s="28">
         <v>10</v>
       </c>
       <c r="D156" s="29">
         <v>22669769</v>
       </c>
-      <c r="L156" s="188"/>
+      <c r="L156" s="194"/>
       <c r="M156" s="28">
         <v>7</v>
       </c>
       <c r="N156" s="31">
         <v>6073460</v>
       </c>
     </row>
     <row r="157" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A157" s="189"/>
-      <c r="B157" s="188"/>
+      <c r="A157" s="193"/>
+      <c r="B157" s="194"/>
       <c r="C157" s="28">
         <v>20</v>
       </c>
       <c r="D157" s="29">
         <v>2144984</v>
       </c>
-      <c r="L157" s="188"/>
+      <c r="L157" s="194"/>
       <c r="M157" s="28">
         <v>8</v>
       </c>
       <c r="N157" s="31">
         <v>5967555</v>
       </c>
     </row>
     <row r="158" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A158" s="189"/>
-      <c r="B158" s="188"/>
+      <c r="A158" s="193"/>
+      <c r="B158" s="194"/>
       <c r="C158" s="28">
         <v>30</v>
       </c>
       <c r="D158" s="29">
         <v>2484629</v>
       </c>
-      <c r="L158" s="188"/>
+      <c r="L158" s="194"/>
       <c r="M158" s="28">
         <v>9</v>
       </c>
       <c r="N158" s="31">
         <v>6162209</v>
       </c>
     </row>
     <row r="159" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A159" s="189"/>
-      <c r="B159" s="188">
+      <c r="A159" s="193"/>
+      <c r="B159" s="194">
         <v>4</v>
       </c>
       <c r="C159" s="28">
         <v>10</v>
       </c>
       <c r="D159" s="29">
         <v>22445218</v>
       </c>
-      <c r="L159" s="188"/>
+      <c r="L159" s="194"/>
       <c r="M159" s="28">
         <v>10</v>
       </c>
       <c r="N159" s="31">
         <v>6832808</v>
       </c>
     </row>
     <row r="160" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A160" s="189"/>
-      <c r="B160" s="188"/>
+      <c r="A160" s="193"/>
+      <c r="B160" s="194"/>
       <c r="C160" s="28">
         <v>20</v>
       </c>
       <c r="D160" s="29">
         <v>2093724</v>
       </c>
-      <c r="L160" s="188"/>
+      <c r="L160" s="194"/>
       <c r="M160" s="28">
         <v>11</v>
       </c>
       <c r="N160" s="31">
         <v>6429136</v>
       </c>
     </row>
     <row r="161" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A161" s="189"/>
-      <c r="B161" s="188"/>
+      <c r="A161" s="193"/>
+      <c r="B161" s="194"/>
       <c r="C161" s="28">
         <v>30</v>
       </c>
       <c r="D161" s="29">
         <v>2469450</v>
       </c>
-      <c r="L161" s="188"/>
+      <c r="L161" s="194"/>
       <c r="M161" s="28">
         <v>12</v>
       </c>
       <c r="N161" s="31">
         <v>6795989</v>
       </c>
     </row>
     <row r="162" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A162" s="189"/>
-      <c r="B162" s="188">
+      <c r="A162" s="193"/>
+      <c r="B162" s="194">
         <v>5</v>
       </c>
       <c r="C162" s="28">
         <v>10</v>
       </c>
       <c r="D162" s="29">
         <v>22552417</v>
       </c>
-      <c r="L162" s="188">
+      <c r="L162" s="194">
         <v>102</v>
       </c>
       <c r="M162" s="28">
         <v>1</v>
       </c>
       <c r="N162" s="31">
         <v>7150445</v>
       </c>
     </row>
     <row r="163" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A163" s="189"/>
-      <c r="B163" s="188"/>
+      <c r="A163" s="193"/>
+      <c r="B163" s="194"/>
       <c r="C163" s="28">
         <v>20</v>
       </c>
       <c r="D163" s="29">
         <v>2153659</v>
       </c>
-      <c r="L163" s="188"/>
+      <c r="L163" s="194"/>
       <c r="M163" s="28">
         <v>2</v>
       </c>
       <c r="N163" s="31">
         <v>5907079</v>
       </c>
     </row>
     <row r="164" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A164" s="189"/>
-      <c r="B164" s="188"/>
+      <c r="A164" s="193"/>
+      <c r="B164" s="194"/>
       <c r="C164" s="28">
         <v>30</v>
       </c>
       <c r="D164" s="29">
         <v>2535436</v>
       </c>
-      <c r="L164" s="188"/>
+      <c r="L164" s="194"/>
       <c r="M164" s="28">
         <v>3</v>
       </c>
       <c r="N164" s="31">
         <v>6953896</v>
       </c>
     </row>
     <row r="165" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A165" s="189"/>
-      <c r="B165" s="188">
+      <c r="A165" s="193"/>
+      <c r="B165" s="194">
         <v>6</v>
       </c>
       <c r="C165" s="28">
         <v>10</v>
       </c>
       <c r="D165" s="29">
         <v>21243556</v>
       </c>
-      <c r="L165" s="188"/>
+      <c r="L165" s="194"/>
       <c r="M165" s="28">
         <v>4</v>
       </c>
       <c r="N165" s="31">
         <v>6879639</v>
       </c>
     </row>
     <row r="166" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A166" s="189"/>
-      <c r="B166" s="188"/>
+      <c r="A166" s="193"/>
+      <c r="B166" s="194"/>
       <c r="C166" s="28">
         <v>20</v>
       </c>
       <c r="D166" s="29">
         <v>1978013</v>
       </c>
-      <c r="L166" s="188"/>
+      <c r="L166" s="194"/>
       <c r="M166" s="28">
         <v>5</v>
       </c>
       <c r="N166" s="31">
         <v>6719178</v>
       </c>
     </row>
     <row r="167" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A167" s="189"/>
-      <c r="B167" s="188"/>
+      <c r="A167" s="193"/>
+      <c r="B167" s="194"/>
       <c r="C167" s="28">
         <v>30</v>
       </c>
       <c r="D167" s="29">
         <v>2326100</v>
       </c>
-      <c r="L167" s="188"/>
+      <c r="L167" s="194"/>
       <c r="M167" s="28">
         <v>6</v>
       </c>
       <c r="N167" s="31">
         <v>6069819</v>
       </c>
     </row>
     <row r="168" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A168" s="189"/>
-      <c r="B168" s="188">
+      <c r="A168" s="193"/>
+      <c r="B168" s="194">
         <v>7</v>
       </c>
       <c r="C168" s="28">
         <v>10</v>
       </c>
       <c r="D168" s="29">
         <v>22826921</v>
       </c>
-      <c r="L168" s="188"/>
+      <c r="L168" s="194"/>
       <c r="M168" s="28">
         <v>7</v>
       </c>
       <c r="N168" s="31">
         <v>6292483</v>
       </c>
     </row>
     <row r="169" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A169" s="189"/>
-      <c r="B169" s="188"/>
+      <c r="A169" s="193"/>
+      <c r="B169" s="194"/>
       <c r="C169" s="28">
         <v>20</v>
       </c>
       <c r="D169" s="29">
         <v>2254288</v>
       </c>
-      <c r="L169" s="188"/>
+      <c r="L169" s="194"/>
       <c r="M169" s="28">
         <v>8</v>
       </c>
       <c r="N169" s="31">
         <v>6192376</v>
       </c>
     </row>
     <row r="170" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A170" s="189"/>
-      <c r="B170" s="188"/>
+      <c r="A170" s="193"/>
+      <c r="B170" s="194"/>
       <c r="C170" s="28">
         <v>30</v>
       </c>
       <c r="D170" s="29">
         <v>2403194</v>
       </c>
-      <c r="L170" s="188"/>
+      <c r="L170" s="194"/>
       <c r="M170" s="28">
         <v>9</v>
       </c>
       <c r="N170" s="31">
         <v>6352731</v>
       </c>
     </row>
     <row r="171" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A171" s="189"/>
-      <c r="B171" s="188">
+      <c r="A171" s="193"/>
+      <c r="B171" s="194">
         <v>8</v>
       </c>
       <c r="C171" s="28">
         <v>10</v>
       </c>
       <c r="D171" s="29">
         <v>22003422</v>
       </c>
-      <c r="L171" s="188"/>
+      <c r="L171" s="194"/>
       <c r="M171" s="28">
         <v>10</v>
       </c>
       <c r="N171" s="31">
         <v>7008997</v>
       </c>
     </row>
     <row r="172" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A172" s="189"/>
-      <c r="B172" s="188"/>
+      <c r="A172" s="193"/>
+      <c r="B172" s="194"/>
       <c r="C172" s="28">
         <v>20</v>
       </c>
       <c r="D172" s="29">
         <v>2311610</v>
       </c>
-      <c r="L172" s="188"/>
+      <c r="L172" s="194"/>
       <c r="M172" s="28">
         <v>11</v>
       </c>
       <c r="N172" s="31">
         <v>6755145</v>
       </c>
     </row>
     <row r="173" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A173" s="189"/>
-      <c r="B173" s="188"/>
+      <c r="A173" s="193"/>
+      <c r="B173" s="194"/>
       <c r="C173" s="28">
         <v>30</v>
       </c>
       <c r="D173" s="29">
         <v>2451340</v>
       </c>
-      <c r="L173" s="188"/>
+      <c r="L173" s="194"/>
       <c r="M173" s="28">
         <v>12</v>
       </c>
       <c r="N173" s="31">
         <v>7130796</v>
       </c>
     </row>
     <row r="174" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A174" s="189"/>
-      <c r="B174" s="188">
+      <c r="A174" s="193"/>
+      <c r="B174" s="194">
         <v>9</v>
       </c>
       <c r="C174" s="28">
         <v>10</v>
       </c>
       <c r="D174" s="29">
         <v>20232639</v>
       </c>
-      <c r="L174" s="188">
+      <c r="L174" s="194">
         <v>103</v>
       </c>
       <c r="M174" s="28">
         <v>1</v>
       </c>
       <c r="N174" s="31">
         <v>7933900</v>
       </c>
     </row>
     <row r="175" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A175" s="189"/>
-      <c r="B175" s="188"/>
+      <c r="A175" s="193"/>
+      <c r="B175" s="194"/>
       <c r="C175" s="28">
         <v>20</v>
       </c>
       <c r="D175" s="29">
         <v>2011605</v>
       </c>
-      <c r="L175" s="188"/>
+      <c r="L175" s="194"/>
       <c r="M175" s="28">
         <v>2</v>
       </c>
       <c r="N175" s="31">
         <v>6261311</v>
       </c>
     </row>
     <row r="176" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A176" s="189"/>
-      <c r="B176" s="188"/>
+      <c r="A176" s="193"/>
+      <c r="B176" s="194"/>
       <c r="C176" s="28">
         <v>30</v>
       </c>
       <c r="D176" s="29">
         <v>2266009</v>
       </c>
-      <c r="L176" s="188"/>
+      <c r="L176" s="194"/>
       <c r="M176" s="28">
         <v>3</v>
       </c>
       <c r="N176" s="31">
         <v>7515738</v>
       </c>
     </row>
     <row r="177" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A177" s="189"/>
-      <c r="B177" s="188">
+      <c r="A177" s="193"/>
+      <c r="B177" s="194">
         <v>10</v>
       </c>
       <c r="C177" s="28">
         <v>10</v>
       </c>
       <c r="D177" s="29">
         <v>23320325</v>
       </c>
-      <c r="L177" s="188"/>
+      <c r="L177" s="194"/>
       <c r="M177" s="28">
         <v>4</v>
       </c>
       <c r="N177" s="31">
         <v>7163019</v>
       </c>
     </row>
     <row r="178" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A178" s="189"/>
-      <c r="B178" s="188"/>
+      <c r="A178" s="193"/>
+      <c r="B178" s="194"/>
       <c r="C178" s="28">
         <v>20</v>
       </c>
       <c r="D178" s="29">
         <v>2163420</v>
       </c>
-      <c r="L178" s="188"/>
+      <c r="L178" s="194"/>
       <c r="M178" s="28">
         <v>5</v>
       </c>
       <c r="N178" s="31">
         <v>7019858</v>
       </c>
     </row>
     <row r="179" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A179" s="189"/>
-      <c r="B179" s="188"/>
+      <c r="A179" s="193"/>
+      <c r="B179" s="194"/>
       <c r="C179" s="28">
         <v>30</v>
       </c>
       <c r="D179" s="29">
         <v>2540145</v>
       </c>
-      <c r="L179" s="188"/>
+      <c r="L179" s="194"/>
       <c r="M179" s="28">
         <v>6</v>
       </c>
       <c r="N179" s="31">
         <v>6537525</v>
       </c>
     </row>
     <row r="180" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A180" s="189"/>
-      <c r="B180" s="188">
+      <c r="A180" s="193"/>
+      <c r="B180" s="194">
         <v>11</v>
       </c>
       <c r="C180" s="28">
         <v>10</v>
       </c>
       <c r="D180" s="29">
         <v>21612240</v>
       </c>
-      <c r="L180" s="188"/>
+      <c r="L180" s="194"/>
       <c r="M180" s="28">
         <v>7</v>
       </c>
       <c r="N180" s="31">
         <v>6538228</v>
       </c>
     </row>
     <row r="181" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A181" s="189"/>
-      <c r="B181" s="188"/>
+      <c r="A181" s="193"/>
+      <c r="B181" s="194"/>
       <c r="C181" s="28">
         <v>20</v>
       </c>
       <c r="D181" s="29">
         <v>2121186</v>
       </c>
-      <c r="L181" s="188"/>
+      <c r="L181" s="194"/>
       <c r="M181" s="28">
         <v>8</v>
       </c>
       <c r="N181" s="31">
         <v>6378484</v>
       </c>
     </row>
     <row r="182" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A182" s="189"/>
-      <c r="B182" s="188"/>
+      <c r="A182" s="193"/>
+      <c r="B182" s="194"/>
       <c r="C182" s="28">
         <v>30</v>
       </c>
       <c r="D182" s="29">
         <v>2532058</v>
       </c>
-      <c r="L182" s="188"/>
+      <c r="L182" s="194"/>
       <c r="M182" s="28">
         <v>9</v>
       </c>
       <c r="N182" s="31">
         <v>6701880</v>
       </c>
     </row>
     <row r="183" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A183" s="189"/>
-      <c r="B183" s="188">
+      <c r="A183" s="193"/>
+      <c r="B183" s="194">
         <v>12</v>
       </c>
       <c r="C183" s="28">
         <v>10</v>
       </c>
       <c r="D183" s="29">
         <v>22558965</v>
       </c>
-      <c r="L183" s="188"/>
+      <c r="L183" s="194"/>
       <c r="M183" s="28">
         <v>10</v>
       </c>
       <c r="N183" s="31">
         <v>7108340</v>
       </c>
     </row>
     <row r="184" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A184" s="189"/>
-      <c r="B184" s="188"/>
+      <c r="A184" s="193"/>
+      <c r="B184" s="194"/>
       <c r="C184" s="28">
         <v>20</v>
       </c>
       <c r="D184" s="29">
         <v>2162396</v>
       </c>
-      <c r="L184" s="188"/>
+      <c r="L184" s="194"/>
       <c r="M184" s="28">
         <v>11</v>
       </c>
       <c r="N184" s="31">
         <v>6540551</v>
       </c>
     </row>
     <row r="185" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A185" s="189"/>
-      <c r="B185" s="188"/>
+      <c r="A185" s="193"/>
+      <c r="B185" s="194"/>
       <c r="C185" s="28">
         <v>30</v>
       </c>
       <c r="D185" s="29">
         <v>2580577</v>
       </c>
-      <c r="L185" s="188"/>
+      <c r="L185" s="194"/>
       <c r="M185" s="28">
         <v>12</v>
       </c>
       <c r="N185" s="31">
         <v>7357184</v>
       </c>
     </row>
     <row r="186" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A186" s="189">
+      <c r="A186" s="193">
         <v>92</v>
       </c>
-      <c r="B186" s="188">
+      <c r="B186" s="194">
         <v>1</v>
       </c>
       <c r="C186" s="28">
         <v>10</v>
       </c>
       <c r="D186" s="29">
         <v>24908109</v>
       </c>
-      <c r="L186" s="188">
+      <c r="L186" s="194">
         <v>104</v>
       </c>
       <c r="M186" s="28">
         <v>1</v>
       </c>
       <c r="N186" s="31">
         <v>7448191</v>
       </c>
     </row>
     <row r="187" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A187" s="189"/>
-      <c r="B187" s="188"/>
+      <c r="A187" s="193"/>
+      <c r="B187" s="194"/>
       <c r="C187" s="28">
         <v>20</v>
       </c>
       <c r="D187" s="29">
         <v>2093847</v>
       </c>
-      <c r="L187" s="188"/>
+      <c r="L187" s="194"/>
       <c r="M187" s="28">
         <v>2</v>
       </c>
       <c r="N187" s="31">
         <v>6512264</v>
       </c>
     </row>
     <row r="188" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A188" s="189"/>
-      <c r="B188" s="188"/>
+      <c r="A188" s="193"/>
+      <c r="B188" s="194"/>
       <c r="C188" s="28">
         <v>30</v>
       </c>
       <c r="D188" s="29">
         <v>2584586</v>
       </c>
-      <c r="L188" s="188"/>
+      <c r="L188" s="194"/>
       <c r="M188" s="28">
         <v>3</v>
       </c>
       <c r="N188" s="31">
         <v>7589193</v>
       </c>
     </row>
     <row r="189" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A189" s="189"/>
-      <c r="B189" s="188">
+      <c r="A189" s="193"/>
+      <c r="B189" s="194">
         <v>2</v>
       </c>
       <c r="C189" s="28">
         <v>10</v>
       </c>
       <c r="D189" s="29">
         <v>19710561</v>
       </c>
-      <c r="L189" s="188"/>
+      <c r="L189" s="194"/>
       <c r="M189" s="28">
         <v>4</v>
       </c>
       <c r="N189" s="31">
         <v>7197911</v>
       </c>
     </row>
     <row r="190" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A190" s="189"/>
-      <c r="B190" s="188"/>
+      <c r="A190" s="193"/>
+      <c r="B190" s="194"/>
       <c r="C190" s="28">
         <v>20</v>
       </c>
       <c r="D190" s="29">
         <v>1849289</v>
       </c>
-      <c r="L190" s="188"/>
+      <c r="L190" s="194"/>
       <c r="M190" s="28">
         <v>5</v>
       </c>
       <c r="N190" s="31">
         <v>6951560</v>
       </c>
     </row>
     <row r="191" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A191" s="189"/>
-      <c r="B191" s="188"/>
+      <c r="A191" s="193"/>
+      <c r="B191" s="194"/>
       <c r="C191" s="28">
         <v>30</v>
       </c>
       <c r="D191" s="29">
         <v>2042952</v>
       </c>
-      <c r="L191" s="188"/>
+      <c r="L191" s="194"/>
       <c r="M191" s="28">
         <v>6</v>
       </c>
       <c r="N191" s="31">
         <v>6837667</v>
       </c>
     </row>
     <row r="192" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A192" s="189"/>
-      <c r="B192" s="188">
+      <c r="A192" s="193"/>
+      <c r="B192" s="194">
         <v>3</v>
       </c>
       <c r="C192" s="28">
         <v>10</v>
       </c>
       <c r="D192" s="29">
         <v>24718767</v>
       </c>
-      <c r="L192" s="188"/>
+      <c r="L192" s="194"/>
       <c r="M192" s="28">
         <v>7</v>
       </c>
       <c r="N192" s="31">
         <v>6621147</v>
       </c>
     </row>
     <row r="193" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A193" s="189"/>
-      <c r="B193" s="188"/>
+      <c r="A193" s="193"/>
+      <c r="B193" s="194"/>
       <c r="C193" s="28">
         <v>20</v>
       </c>
       <c r="D193" s="29">
         <v>2177176</v>
       </c>
-      <c r="L193" s="188"/>
+      <c r="L193" s="194"/>
       <c r="M193" s="28">
         <v>8</v>
       </c>
       <c r="N193" s="31">
         <v>6456914</v>
       </c>
     </row>
     <row r="194" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A194" s="189"/>
-      <c r="B194" s="188"/>
+      <c r="A194" s="193"/>
+      <c r="B194" s="194"/>
       <c r="C194" s="28">
         <v>30</v>
       </c>
       <c r="D194" s="29">
         <v>2735006</v>
       </c>
-      <c r="L194" s="188"/>
+      <c r="L194" s="194"/>
       <c r="M194" s="28">
         <v>9</v>
       </c>
       <c r="N194" s="31">
         <v>6909524</v>
       </c>
     </row>
     <row r="195" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A195" s="189"/>
-      <c r="B195" s="188">
+      <c r="A195" s="193"/>
+      <c r="B195" s="194">
         <v>4</v>
       </c>
       <c r="C195" s="28">
         <v>10</v>
       </c>
       <c r="D195" s="29">
         <v>22536967</v>
       </c>
-      <c r="L195" s="188"/>
+      <c r="L195" s="194"/>
       <c r="M195" s="28">
         <v>10</v>
       </c>
       <c r="N195" s="31">
         <v>7323530</v>
       </c>
     </row>
     <row r="196" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A196" s="189"/>
-      <c r="B196" s="188"/>
+      <c r="A196" s="193"/>
+      <c r="B196" s="194"/>
       <c r="C196" s="28">
         <v>20</v>
       </c>
       <c r="D196" s="29">
         <v>2055886</v>
       </c>
-      <c r="L196" s="188"/>
+      <c r="L196" s="194"/>
       <c r="M196" s="28">
         <v>11</v>
       </c>
       <c r="N196" s="31">
         <v>7094686</v>
       </c>
     </row>
     <row r="197" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A197" s="189"/>
-      <c r="B197" s="188"/>
+      <c r="A197" s="193"/>
+      <c r="B197" s="194"/>
       <c r="C197" s="28">
         <v>30</v>
       </c>
       <c r="D197" s="29">
         <v>2653600</v>
       </c>
-      <c r="L197" s="188"/>
+      <c r="L197" s="194"/>
       <c r="M197" s="28">
         <v>12</v>
       </c>
       <c r="N197" s="31">
         <v>7571435</v>
       </c>
     </row>
     <row r="198" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A198" s="189"/>
-      <c r="B198" s="188">
+      <c r="A198" s="193"/>
+      <c r="B198" s="194">
         <v>5</v>
       </c>
       <c r="C198" s="28">
         <v>10</v>
       </c>
       <c r="D198" s="29">
         <v>18684337</v>
       </c>
-      <c r="L198" s="188">
+      <c r="L198" s="194">
         <v>105</v>
       </c>
       <c r="M198" s="28">
         <v>1</v>
       </c>
       <c r="N198" s="31">
         <v>7479620</v>
       </c>
     </row>
     <row r="199" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A199" s="189"/>
-      <c r="B199" s="188"/>
+      <c r="A199" s="193"/>
+      <c r="B199" s="194"/>
       <c r="C199" s="28">
         <v>20</v>
       </c>
       <c r="D199" s="29">
         <v>1723006</v>
       </c>
-      <c r="L199" s="188"/>
+      <c r="L199" s="194"/>
       <c r="M199" s="28">
         <v>2</v>
       </c>
       <c r="N199" s="31">
         <v>7669870</v>
       </c>
     </row>
     <row r="200" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A200" s="189"/>
-      <c r="B200" s="188"/>
+      <c r="A200" s="193"/>
+      <c r="B200" s="194"/>
       <c r="C200" s="28">
         <v>30</v>
       </c>
       <c r="D200" s="29">
         <v>2558439</v>
       </c>
-      <c r="L200" s="188"/>
+      <c r="L200" s="194"/>
       <c r="M200" s="28">
         <v>3</v>
       </c>
       <c r="N200" s="31">
         <v>8576597</v>
       </c>
     </row>
     <row r="201" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A201" s="189"/>
-      <c r="B201" s="188">
+      <c r="A201" s="193"/>
+      <c r="B201" s="194">
         <v>6</v>
       </c>
       <c r="C201" s="28">
         <v>10</v>
       </c>
       <c r="D201" s="29">
         <v>15812643</v>
       </c>
-      <c r="L201" s="188"/>
+      <c r="L201" s="194"/>
       <c r="M201" s="28">
         <v>4</v>
       </c>
       <c r="N201" s="31">
         <v>7574110</v>
       </c>
     </row>
     <row r="202" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A202" s="189"/>
-      <c r="B202" s="188"/>
+      <c r="A202" s="193"/>
+      <c r="B202" s="194"/>
       <c r="C202" s="28">
         <v>20</v>
       </c>
       <c r="D202" s="29">
         <v>1862777</v>
       </c>
-      <c r="L202" s="188"/>
+      <c r="L202" s="194"/>
       <c r="M202" s="28">
         <v>5</v>
       </c>
       <c r="N202" s="31">
         <v>7413599</v>
       </c>
     </row>
     <row r="203" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A203" s="189"/>
-      <c r="B203" s="188"/>
+      <c r="A203" s="193"/>
+      <c r="B203" s="194"/>
       <c r="C203" s="28">
         <v>30</v>
       </c>
       <c r="D203" s="29">
         <v>2362955</v>
       </c>
-      <c r="L203" s="188"/>
+      <c r="L203" s="194"/>
       <c r="M203" s="28">
         <v>6</v>
       </c>
       <c r="N203" s="31">
         <v>6760614</v>
       </c>
     </row>
     <row r="204" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A204" s="189"/>
-      <c r="B204" s="188">
+      <c r="A204" s="193"/>
+      <c r="B204" s="194">
         <v>7</v>
       </c>
       <c r="C204" s="28">
         <v>10</v>
       </c>
       <c r="D204" s="29">
         <v>18731266</v>
       </c>
-      <c r="L204" s="188"/>
+      <c r="L204" s="194"/>
       <c r="M204" s="28">
         <v>7</v>
       </c>
       <c r="N204" s="31">
         <v>6765651</v>
       </c>
     </row>
     <row r="205" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A205" s="189"/>
-      <c r="B205" s="188"/>
+      <c r="A205" s="193"/>
+      <c r="B205" s="194"/>
       <c r="C205" s="28">
         <v>20</v>
       </c>
       <c r="D205" s="29">
         <v>2290787</v>
       </c>
-      <c r="L205" s="188"/>
+      <c r="L205" s="194"/>
       <c r="M205" s="28">
         <v>8</v>
       </c>
       <c r="N205" s="31">
         <v>7263131</v>
       </c>
     </row>
     <row r="206" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A206" s="189"/>
-      <c r="B206" s="188"/>
+      <c r="A206" s="193"/>
+      <c r="B206" s="194"/>
       <c r="C206" s="28">
         <v>30</v>
       </c>
       <c r="D206" s="29">
         <v>2581265</v>
       </c>
-      <c r="L206" s="188"/>
+      <c r="L206" s="194"/>
       <c r="M206" s="28">
         <v>9</v>
       </c>
       <c r="N206" s="31">
         <v>6937941</v>
       </c>
     </row>
     <row r="207" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A207" s="189"/>
-      <c r="B207" s="188">
+      <c r="A207" s="193"/>
+      <c r="B207" s="194">
         <v>8</v>
       </c>
       <c r="C207" s="28">
         <v>10</v>
       </c>
       <c r="D207" s="29">
         <v>19223329</v>
       </c>
-      <c r="L207" s="188"/>
+      <c r="L207" s="194"/>
       <c r="M207" s="28">
         <v>10</v>
       </c>
       <c r="N207" s="31">
         <v>7531441</v>
       </c>
     </row>
     <row r="208" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A208" s="189"/>
-      <c r="B208" s="188"/>
+      <c r="A208" s="193"/>
+      <c r="B208" s="194"/>
       <c r="C208" s="28">
         <v>20</v>
       </c>
       <c r="D208" s="29">
         <v>2277006</v>
       </c>
-      <c r="L208" s="188"/>
+      <c r="L208" s="194"/>
       <c r="M208" s="28">
         <v>11</v>
       </c>
       <c r="N208" s="31">
         <v>7623242</v>
       </c>
     </row>
     <row r="209" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A209" s="189"/>
-      <c r="B209" s="188"/>
+      <c r="A209" s="193"/>
+      <c r="B209" s="194"/>
       <c r="C209" s="28">
         <v>30</v>
       </c>
       <c r="D209" s="29">
         <v>2614423</v>
       </c>
-      <c r="L209" s="188"/>
+      <c r="L209" s="194"/>
       <c r="M209" s="28">
         <v>12</v>
       </c>
       <c r="N209" s="31">
         <v>7893082</v>
       </c>
     </row>
     <row r="210" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A210" s="189"/>
-      <c r="B210" s="188">
+      <c r="A210" s="193"/>
+      <c r="B210" s="194">
         <v>9</v>
       </c>
       <c r="C210" s="28">
         <v>10</v>
       </c>
       <c r="D210" s="29">
         <v>22251611</v>
       </c>
-      <c r="L210" s="188">
+      <c r="L210" s="194">
         <v>106</v>
       </c>
       <c r="M210" s="28">
         <v>1</v>
       </c>
       <c r="N210" s="31">
         <v>7495204</v>
       </c>
     </row>
     <row r="211" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A211" s="189"/>
-      <c r="B211" s="188"/>
+      <c r="A211" s="193"/>
+      <c r="B211" s="194"/>
       <c r="C211" s="28">
         <v>20</v>
       </c>
       <c r="D211" s="29">
         <v>2201090</v>
       </c>
-      <c r="L211" s="188"/>
+      <c r="L211" s="194"/>
       <c r="M211" s="28">
         <v>2</v>
       </c>
       <c r="N211" s="31">
         <v>7114916</v>
       </c>
     </row>
     <row r="212" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A212" s="189"/>
-      <c r="B212" s="188"/>
+      <c r="A212" s="193"/>
+      <c r="B212" s="194"/>
       <c r="C212" s="28">
         <v>30</v>
       </c>
       <c r="D212" s="29">
         <v>2683095</v>
       </c>
-      <c r="L212" s="188"/>
+      <c r="L212" s="194"/>
       <c r="M212" s="28">
         <v>3</v>
       </c>
       <c r="N212" s="31">
         <v>8254607</v>
       </c>
     </row>
     <row r="213" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A213" s="189"/>
-      <c r="B213" s="188">
+      <c r="A213" s="193"/>
+      <c r="B213" s="194">
         <v>10</v>
       </c>
       <c r="C213" s="28">
         <v>10</v>
       </c>
       <c r="D213" s="29">
         <v>24063652</v>
       </c>
-      <c r="L213" s="188"/>
+      <c r="L213" s="194"/>
       <c r="M213" s="28">
         <v>4</v>
       </c>
       <c r="N213" s="31">
         <v>7464671</v>
       </c>
     </row>
     <row r="214" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A214" s="189"/>
-      <c r="B214" s="188"/>
+      <c r="A214" s="193"/>
+      <c r="B214" s="194"/>
       <c r="C214" s="28">
         <v>20</v>
       </c>
       <c r="D214" s="29">
         <v>2255133</v>
       </c>
-      <c r="L214" s="188"/>
+      <c r="L214" s="194"/>
       <c r="M214" s="28">
         <v>5</v>
       </c>
       <c r="N214" s="31">
         <v>7851935</v>
       </c>
     </row>
     <row r="215" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A215" s="189"/>
-      <c r="B215" s="188"/>
+      <c r="A215" s="193"/>
+      <c r="B215" s="194"/>
       <c r="C215" s="28">
         <v>30</v>
       </c>
       <c r="D215" s="29">
         <v>2900102</v>
       </c>
-      <c r="L215" s="188"/>
+      <c r="L215" s="194"/>
       <c r="M215" s="28">
         <v>6</v>
       </c>
       <c r="N215" s="31">
         <v>7516167</v>
       </c>
     </row>
     <row r="216" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A216" s="189"/>
-      <c r="B216" s="188">
+      <c r="A216" s="193"/>
+      <c r="B216" s="194">
         <v>11</v>
       </c>
       <c r="C216" s="28">
         <v>10</v>
       </c>
       <c r="D216" s="29">
         <v>21691233</v>
       </c>
-      <c r="L216" s="188"/>
+      <c r="L216" s="194"/>
       <c r="M216" s="28">
         <v>7</v>
       </c>
       <c r="N216" s="31">
         <v>7596793</v>
       </c>
     </row>
     <row r="217" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A217" s="189"/>
-      <c r="B217" s="188"/>
+      <c r="A217" s="193"/>
+      <c r="B217" s="194"/>
       <c r="C217" s="28">
         <v>20</v>
       </c>
       <c r="D217" s="29">
         <v>2165731</v>
       </c>
-      <c r="L217" s="188"/>
+      <c r="L217" s="194"/>
       <c r="M217" s="28">
         <v>8</v>
       </c>
       <c r="N217" s="31">
         <v>7524462</v>
       </c>
     </row>
     <row r="218" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A218" s="189"/>
-      <c r="B218" s="188"/>
+      <c r="A218" s="193"/>
+      <c r="B218" s="194"/>
       <c r="C218" s="28">
         <v>30</v>
       </c>
       <c r="D218" s="29">
         <v>2629276</v>
       </c>
-      <c r="L218" s="188"/>
+      <c r="L218" s="194"/>
       <c r="M218" s="28">
         <v>9</v>
       </c>
       <c r="N218" s="31">
         <v>7540036</v>
       </c>
     </row>
     <row r="219" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A219" s="189"/>
-      <c r="B219" s="188">
+      <c r="A219" s="193"/>
+      <c r="B219" s="194">
         <v>12</v>
       </c>
       <c r="C219" s="28">
         <v>10</v>
       </c>
       <c r="D219" s="29">
         <v>25940293</v>
       </c>
-      <c r="L219" s="188"/>
+      <c r="L219" s="194"/>
       <c r="M219" s="28">
         <v>10</v>
       </c>
       <c r="N219" s="31">
         <v>7794764</v>
       </c>
     </row>
     <row r="220" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A220" s="189"/>
-      <c r="B220" s="188"/>
+      <c r="A220" s="193"/>
+      <c r="B220" s="194"/>
       <c r="C220" s="28">
         <v>20</v>
       </c>
       <c r="D220" s="29">
         <v>2366952</v>
       </c>
-      <c r="L220" s="188"/>
+      <c r="L220" s="194"/>
       <c r="M220" s="28">
         <v>11</v>
       </c>
       <c r="N220" s="31">
         <v>7790140</v>
       </c>
     </row>
     <row r="221" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A221" s="189"/>
-      <c r="B221" s="188"/>
+      <c r="A221" s="193"/>
+      <c r="B221" s="194"/>
       <c r="C221" s="28">
         <v>30</v>
       </c>
       <c r="D221" s="29">
         <v>2912111</v>
       </c>
-      <c r="L221" s="188"/>
+      <c r="L221" s="194"/>
       <c r="M221" s="28">
         <v>12</v>
       </c>
       <c r="N221" s="31">
         <v>8321810</v>
       </c>
     </row>
     <row r="222" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A222" s="189">
+      <c r="A222" s="193">
         <v>93</v>
       </c>
-      <c r="B222" s="188">
+      <c r="B222" s="194">
         <v>1</v>
       </c>
       <c r="C222" s="28">
         <v>10</v>
       </c>
       <c r="D222" s="29">
         <v>22019886</v>
       </c>
-      <c r="L222" s="188">
+      <c r="L222" s="194">
         <v>107</v>
       </c>
       <c r="M222" s="28">
         <v>1</v>
       </c>
       <c r="N222" s="31">
         <v>8644744</v>
       </c>
     </row>
     <row r="223" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A223" s="189"/>
-      <c r="B223" s="188"/>
+      <c r="A223" s="193"/>
+      <c r="B223" s="194"/>
       <c r="C223" s="28">
         <v>20</v>
       </c>
       <c r="D223" s="29">
         <v>1937949</v>
       </c>
-      <c r="L223" s="188"/>
+      <c r="L223" s="194"/>
       <c r="M223" s="28">
         <v>2</v>
       </c>
       <c r="N223" s="31">
         <v>7418978</v>
       </c>
     </row>
     <row r="224" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A224" s="189"/>
-      <c r="B224" s="188"/>
+      <c r="A224" s="193"/>
+      <c r="B224" s="194"/>
       <c r="C224" s="28">
         <v>30</v>
       </c>
       <c r="D224" s="29">
         <v>2225368</v>
       </c>
-      <c r="L224" s="188"/>
+      <c r="L224" s="194"/>
       <c r="M224" s="28">
         <v>3</v>
       </c>
       <c r="N224" s="31">
         <v>9001271</v>
       </c>
     </row>
     <row r="225" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A225" s="189"/>
-      <c r="B225" s="188">
+      <c r="A225" s="193"/>
+      <c r="B225" s="194">
         <v>2</v>
       </c>
       <c r="C225" s="28">
         <v>10</v>
       </c>
       <c r="D225" s="29">
         <v>22307478</v>
       </c>
-      <c r="L225" s="188"/>
+      <c r="L225" s="194"/>
       <c r="M225" s="28">
         <v>4</v>
       </c>
       <c r="N225" s="31">
         <v>8037631</v>
       </c>
     </row>
     <row r="226" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A226" s="189"/>
-      <c r="B226" s="188"/>
+      <c r="A226" s="193"/>
+      <c r="B226" s="194"/>
       <c r="C226" s="28">
         <v>20</v>
       </c>
       <c r="D226" s="29">
         <v>2191591</v>
       </c>
-      <c r="L226" s="188"/>
+      <c r="L226" s="194"/>
       <c r="M226" s="28">
         <v>5</v>
       </c>
       <c r="N226" s="31">
         <v>8025507</v>
       </c>
     </row>
     <row r="227" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A227" s="189"/>
-      <c r="B227" s="188"/>
+      <c r="A227" s="193"/>
+      <c r="B227" s="194"/>
       <c r="C227" s="28">
         <v>30</v>
       </c>
       <c r="D227" s="29">
         <v>2412005</v>
       </c>
-      <c r="L227" s="188"/>
+      <c r="L227" s="194"/>
       <c r="M227" s="28">
         <v>6</v>
       </c>
       <c r="N227" s="31">
         <v>7485413</v>
       </c>
     </row>
     <row r="228" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A228" s="189"/>
-      <c r="B228" s="188">
+      <c r="A228" s="193"/>
+      <c r="B228" s="194">
         <v>3</v>
       </c>
       <c r="C228" s="28">
         <v>10</v>
       </c>
       <c r="D228" s="29">
         <v>24764702</v>
       </c>
-      <c r="L228" s="188"/>
+      <c r="L228" s="194"/>
       <c r="M228" s="28">
         <v>7</v>
       </c>
       <c r="N228" s="31">
         <v>7745539</v>
       </c>
     </row>
     <row r="229" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A229" s="189"/>
-      <c r="B229" s="188"/>
+      <c r="A229" s="193"/>
+      <c r="B229" s="194"/>
       <c r="C229" s="28">
         <v>20</v>
       </c>
       <c r="D229" s="29">
         <v>2378284</v>
       </c>
-      <c r="L229" s="188"/>
+      <c r="L229" s="194"/>
       <c r="M229" s="28">
         <v>8</v>
       </c>
       <c r="N229" s="31">
         <v>7883438</v>
       </c>
     </row>
     <row r="230" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A230" s="189"/>
-      <c r="B230" s="188"/>
+      <c r="A230" s="193"/>
+      <c r="B230" s="194"/>
       <c r="C230" s="28">
         <v>30</v>
       </c>
       <c r="D230" s="29">
         <v>2888321</v>
       </c>
-      <c r="L230" s="188"/>
+      <c r="L230" s="194"/>
       <c r="M230" s="28">
         <v>9</v>
       </c>
       <c r="N230" s="31">
         <v>7870456</v>
       </c>
     </row>
     <row r="231" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A231" s="189"/>
-      <c r="B231" s="188">
+      <c r="A231" s="193"/>
+      <c r="B231" s="194">
         <v>4</v>
       </c>
       <c r="C231" s="28">
         <v>10</v>
       </c>
       <c r="D231" s="29">
         <v>23512832</v>
       </c>
-      <c r="L231" s="188"/>
+      <c r="L231" s="194"/>
       <c r="M231" s="28">
         <v>10</v>
       </c>
       <c r="N231" s="31">
         <v>8575925</v>
       </c>
     </row>
     <row r="232" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A232" s="189"/>
-      <c r="B232" s="188"/>
+      <c r="A232" s="193"/>
+      <c r="B232" s="194"/>
       <c r="C232" s="28">
         <v>20</v>
       </c>
       <c r="D232" s="29">
         <v>2324906</v>
       </c>
-      <c r="L232" s="188"/>
+      <c r="L232" s="194"/>
       <c r="M232" s="28">
         <v>11</v>
       </c>
       <c r="N232" s="31">
         <v>8056340</v>
       </c>
     </row>
     <row r="233" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A233" s="189"/>
-      <c r="B233" s="188"/>
+      <c r="A233" s="193"/>
+      <c r="B233" s="194"/>
       <c r="C233" s="28">
         <v>30</v>
       </c>
       <c r="D233" s="29">
         <v>2892525</v>
       </c>
-      <c r="L233" s="188"/>
+      <c r="L233" s="194"/>
       <c r="M233" s="28">
         <v>12</v>
       </c>
       <c r="N233" s="31">
         <v>8542613</v>
       </c>
     </row>
     <row r="234" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A234" s="189"/>
-      <c r="B234" s="188">
+      <c r="A234" s="193"/>
+      <c r="B234" s="194">
         <v>5</v>
       </c>
       <c r="C234" s="28">
         <v>10</v>
       </c>
       <c r="D234" s="29">
         <v>22603409</v>
       </c>
-      <c r="L234" s="192">
+      <c r="L234" s="195">
         <v>108</v>
       </c>
       <c r="M234" s="57">
         <v>1</v>
       </c>
       <c r="N234" s="48">
         <v>9332501</v>
       </c>
     </row>
     <row r="235" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A235" s="189"/>
-      <c r="B235" s="188"/>
+      <c r="A235" s="193"/>
+      <c r="B235" s="194"/>
       <c r="C235" s="28">
         <v>20</v>
       </c>
       <c r="D235" s="29">
         <v>2298964</v>
       </c>
-      <c r="L235" s="192"/>
+      <c r="L235" s="195"/>
       <c r="M235" s="57">
         <v>2</v>
       </c>
       <c r="N235" s="48">
         <v>7307677</v>
       </c>
     </row>
     <row r="236" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A236" s="189"/>
-      <c r="B236" s="188"/>
+      <c r="A236" s="193"/>
+      <c r="B236" s="194"/>
       <c r="C236" s="28">
         <v>30</v>
       </c>
       <c r="D236" s="29">
         <v>2907378</v>
       </c>
-      <c r="L236" s="192"/>
+      <c r="L236" s="195"/>
       <c r="M236" s="57">
         <v>3</v>
       </c>
       <c r="N236" s="48">
         <v>8777265</v>
       </c>
     </row>
     <row r="237" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A237" s="189"/>
-      <c r="B237" s="188">
+      <c r="A237" s="193"/>
+      <c r="B237" s="194">
         <v>6</v>
       </c>
       <c r="C237" s="28">
         <v>10</v>
       </c>
       <c r="D237" s="29">
         <v>22072747</v>
       </c>
-      <c r="L237" s="192"/>
+      <c r="L237" s="195"/>
       <c r="M237" s="57">
         <v>4</v>
       </c>
       <c r="N237" s="48">
         <v>8519187</v>
       </c>
     </row>
     <row r="238" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A238" s="189"/>
-      <c r="B238" s="188"/>
+      <c r="A238" s="193"/>
+      <c r="B238" s="194"/>
       <c r="C238" s="28">
         <v>20</v>
       </c>
       <c r="D238" s="29">
         <v>2306204</v>
       </c>
-      <c r="L238" s="192"/>
+      <c r="L238" s="195"/>
       <c r="M238" s="57">
         <v>5</v>
       </c>
       <c r="N238" s="48">
         <v>8650330</v>
       </c>
     </row>
     <row r="239" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A239" s="189"/>
-      <c r="B239" s="188"/>
+      <c r="A239" s="193"/>
+      <c r="B239" s="194"/>
       <c r="C239" s="28">
         <v>30</v>
       </c>
       <c r="D239" s="29">
         <v>2899881</v>
       </c>
-      <c r="L239" s="192"/>
+      <c r="L239" s="195"/>
       <c r="M239" s="57">
         <v>6</v>
       </c>
       <c r="N239" s="48">
         <v>7908270</v>
       </c>
     </row>
     <row r="240" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A240" s="189"/>
-      <c r="B240" s="188">
+      <c r="A240" s="193"/>
+      <c r="B240" s="194">
         <v>7</v>
       </c>
       <c r="C240" s="28">
         <v>10</v>
       </c>
       <c r="D240" s="29">
         <v>22185869</v>
       </c>
-      <c r="L240" s="192"/>
+      <c r="L240" s="195"/>
       <c r="M240" s="57">
         <v>7</v>
       </c>
       <c r="N240" s="48">
         <v>8490010</v>
       </c>
     </row>
     <row r="241" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A241" s="189"/>
-      <c r="B241" s="188"/>
+      <c r="A241" s="193"/>
+      <c r="B241" s="194"/>
       <c r="C241" s="28">
         <v>20</v>
       </c>
       <c r="D241" s="29">
         <v>2458023</v>
       </c>
-      <c r="L241" s="192"/>
+      <c r="L241" s="195"/>
       <c r="M241" s="57">
         <v>8</v>
       </c>
       <c r="N241" s="48">
         <v>8246845</v>
       </c>
     </row>
     <row r="242" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A242" s="189"/>
-      <c r="B242" s="188"/>
+      <c r="A242" s="193"/>
+      <c r="B242" s="194"/>
       <c r="C242" s="28">
         <v>30</v>
       </c>
       <c r="D242" s="29">
         <v>2942760</v>
       </c>
-      <c r="L242" s="192"/>
+      <c r="L242" s="195"/>
       <c r="M242" s="57">
         <v>9</v>
       </c>
       <c r="N242" s="48">
         <v>8297575</v>
       </c>
     </row>
     <row r="243" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A243" s="189"/>
-      <c r="B243" s="188">
+      <c r="A243" s="193"/>
+      <c r="B243" s="194">
         <v>8</v>
       </c>
       <c r="C243" s="28">
         <v>10</v>
       </c>
       <c r="D243" s="29">
         <v>22506300</v>
       </c>
-      <c r="L243" s="192"/>
+      <c r="L243" s="195"/>
       <c r="M243" s="57">
         <v>10</v>
       </c>
       <c r="N243" s="48">
         <v>9004332</v>
       </c>
     </row>
     <row r="244" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A244" s="189"/>
-      <c r="B244" s="188"/>
+      <c r="A244" s="193"/>
+      <c r="B244" s="194"/>
       <c r="C244" s="28">
         <v>20</v>
       </c>
       <c r="D244" s="29">
         <v>2423973</v>
       </c>
-      <c r="L244" s="192"/>
+      <c r="L244" s="195"/>
       <c r="M244" s="57">
         <v>11</v>
       </c>
       <c r="N244" s="48">
         <v>8696973</v>
       </c>
     </row>
     <row r="245" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A245" s="189"/>
-      <c r="B245" s="188"/>
+      <c r="A245" s="193"/>
+      <c r="B245" s="194"/>
       <c r="C245" s="28">
         <v>30</v>
       </c>
       <c r="D245" s="29">
         <v>2965407</v>
       </c>
-      <c r="L245" s="192"/>
+      <c r="L245" s="195"/>
       <c r="M245" s="57">
         <v>12</v>
       </c>
       <c r="N245" s="48">
         <v>9172350</v>
       </c>
     </row>
     <row r="246" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A246" s="189"/>
-      <c r="B246" s="188">
+      <c r="A246" s="193"/>
+      <c r="B246" s="194">
         <v>9</v>
       </c>
       <c r="C246" s="28">
         <v>10</v>
       </c>
       <c r="D246" s="29">
         <v>23484120</v>
       </c>
       <c r="L246" s="190">
         <v>109</v>
       </c>
       <c r="M246" s="64">
         <v>1</v>
       </c>
       <c r="N246" s="66">
         <v>9120506</v>
       </c>
     </row>
     <row r="247" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A247" s="189"/>
-      <c r="B247" s="188"/>
+      <c r="A247" s="193"/>
+      <c r="B247" s="194"/>
       <c r="C247" s="28">
         <v>20</v>
       </c>
       <c r="D247" s="29">
         <v>2320075</v>
       </c>
       <c r="L247" s="190"/>
       <c r="M247" s="64">
         <v>2</v>
       </c>
       <c r="N247" s="66">
         <v>8018989</v>
       </c>
     </row>
     <row r="248" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A248" s="189"/>
-      <c r="B248" s="188"/>
+      <c r="A248" s="193"/>
+      <c r="B248" s="194"/>
       <c r="C248" s="28">
         <v>30</v>
       </c>
       <c r="D248" s="29">
         <v>2978310</v>
       </c>
       <c r="L248" s="190"/>
       <c r="M248" s="64">
         <v>3</v>
       </c>
       <c r="N248" s="66">
         <v>8285514</v>
       </c>
     </row>
     <row r="249" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A249" s="189"/>
-      <c r="B249" s="188">
+      <c r="A249" s="193"/>
+      <c r="B249" s="194">
         <v>10</v>
       </c>
       <c r="C249" s="28">
         <v>10</v>
       </c>
       <c r="D249" s="29">
         <v>26366831</v>
       </c>
       <c r="L249" s="190"/>
       <c r="M249" s="64">
         <v>4</v>
       </c>
       <c r="N249" s="66">
         <v>7836953</v>
       </c>
     </row>
     <row r="250" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A250" s="189"/>
-      <c r="B250" s="188"/>
+      <c r="A250" s="193"/>
+      <c r="B250" s="194"/>
       <c r="C250" s="28">
         <v>20</v>
       </c>
       <c r="D250" s="29">
         <v>2369011</v>
       </c>
       <c r="L250" s="190"/>
       <c r="M250" s="64">
         <v>5</v>
       </c>
       <c r="N250" s="66">
         <v>7489816</v>
       </c>
     </row>
     <row r="251" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A251" s="189"/>
-      <c r="B251" s="188"/>
+      <c r="A251" s="193"/>
+      <c r="B251" s="194"/>
       <c r="C251" s="28">
         <v>30</v>
       </c>
       <c r="D251" s="29">
         <v>3150461</v>
       </c>
       <c r="L251" s="190"/>
       <c r="M251" s="64">
         <v>6</v>
       </c>
       <c r="N251" s="66">
         <v>7851160</v>
       </c>
     </row>
     <row r="252" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A252" s="189"/>
-      <c r="B252" s="188">
+      <c r="A252" s="193"/>
+      <c r="B252" s="194">
         <v>11</v>
       </c>
       <c r="C252" s="28">
         <v>10</v>
       </c>
       <c r="D252" s="29">
         <v>24202040</v>
       </c>
       <c r="L252" s="190"/>
       <c r="M252" s="64">
         <v>7</v>
       </c>
       <c r="N252" s="66">
         <v>8123361</v>
       </c>
     </row>
     <row r="253" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A253" s="189"/>
-      <c r="B253" s="188"/>
+      <c r="A253" s="193"/>
+      <c r="B253" s="194"/>
       <c r="C253" s="28">
         <v>20</v>
       </c>
       <c r="D253" s="29">
         <v>2477881</v>
       </c>
       <c r="L253" s="190"/>
       <c r="M253" s="64">
         <v>8</v>
       </c>
       <c r="N253" s="66">
         <v>8177520</v>
       </c>
     </row>
     <row r="254" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A254" s="189"/>
-      <c r="B254" s="188"/>
+      <c r="A254" s="193"/>
+      <c r="B254" s="194"/>
       <c r="C254" s="28">
         <v>30</v>
       </c>
       <c r="D254" s="29">
         <v>3143251</v>
       </c>
       <c r="L254" s="190"/>
       <c r="M254" s="64">
         <v>9</v>
       </c>
       <c r="N254" s="66">
         <v>8511629</v>
       </c>
     </row>
     <row r="255" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A255" s="189"/>
-      <c r="B255" s="188">
+      <c r="A255" s="193"/>
+      <c r="B255" s="194">
         <v>12</v>
       </c>
       <c r="C255" s="28">
         <v>10</v>
       </c>
       <c r="D255" s="29">
         <v>24791797</v>
       </c>
       <c r="L255" s="190"/>
       <c r="M255" s="64">
         <v>10</v>
       </c>
       <c r="N255" s="66">
         <v>8554313</v>
       </c>
     </row>
     <row r="256" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A256" s="189"/>
-      <c r="B256" s="188"/>
+      <c r="A256" s="193"/>
+      <c r="B256" s="194"/>
       <c r="C256" s="28">
         <v>20</v>
       </c>
       <c r="D256" s="29">
         <v>2476594</v>
       </c>
       <c r="L256" s="190"/>
       <c r="M256" s="64">
         <v>11</v>
       </c>
       <c r="N256" s="66">
         <v>8432847</v>
       </c>
     </row>
     <row r="257" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A257" s="189"/>
-      <c r="B257" s="188"/>
+      <c r="A257" s="193"/>
+      <c r="B257" s="194"/>
       <c r="C257" s="28">
         <v>30</v>
       </c>
       <c r="D257" s="29">
         <v>3133459</v>
       </c>
       <c r="L257" s="190"/>
       <c r="M257" s="64">
         <v>12</v>
       </c>
       <c r="N257" s="66">
         <v>8831355</v>
       </c>
     </row>
     <row r="258" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A258" s="189">
+      <c r="A258" s="193">
         <v>94</v>
       </c>
-      <c r="B258" s="188">
+      <c r="B258" s="194">
         <v>1</v>
       </c>
       <c r="C258" s="28">
         <v>10</v>
       </c>
       <c r="D258" s="29">
         <v>26163988</v>
       </c>
       <c r="L258" s="190">
         <v>110</v>
       </c>
       <c r="M258" s="64">
         <v>1</v>
       </c>
       <c r="N258" s="66">
         <v>8737191</v>
       </c>
     </row>
     <row r="259" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A259" s="189"/>
-      <c r="B259" s="188"/>
+      <c r="A259" s="193"/>
+      <c r="B259" s="194"/>
       <c r="C259" s="28">
         <v>20</v>
       </c>
       <c r="D259" s="29">
         <v>2346175</v>
       </c>
       <c r="L259" s="190"/>
       <c r="M259" s="64">
         <v>2</v>
       </c>
       <c r="N259" s="66">
         <v>7603435</v>
       </c>
     </row>
     <row r="260" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A260" s="189"/>
-      <c r="B260" s="188"/>
+      <c r="A260" s="193"/>
+      <c r="B260" s="194"/>
       <c r="C260" s="28">
         <v>30</v>
       </c>
       <c r="D260" s="29">
         <v>2971401</v>
       </c>
       <c r="L260" s="190"/>
       <c r="M260" s="64">
         <v>3</v>
       </c>
       <c r="N260" s="66">
         <v>9013065</v>
       </c>
     </row>
     <row r="261" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A261" s="189"/>
-      <c r="B261" s="188">
+      <c r="A261" s="193"/>
+      <c r="B261" s="194">
         <v>2</v>
       </c>
       <c r="C261" s="28">
         <v>10</v>
       </c>
       <c r="D261" s="29">
         <v>20455253</v>
       </c>
       <c r="L261" s="190"/>
       <c r="M261" s="64">
         <v>4</v>
       </c>
       <c r="N261" s="66">
         <v>8492956</v>
       </c>
     </row>
     <row r="262" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A262" s="189"/>
-      <c r="B262" s="188"/>
+      <c r="A262" s="193"/>
+      <c r="B262" s="194"/>
       <c r="C262" s="28">
         <v>20</v>
       </c>
       <c r="D262" s="29">
         <v>1874032</v>
       </c>
       <c r="L262" s="190"/>
       <c r="M262" s="64">
         <v>5</v>
       </c>
       <c r="N262" s="66">
         <v>8108379</v>
       </c>
     </row>
     <row r="263" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A263" s="189"/>
-      <c r="B263" s="188"/>
+      <c r="A263" s="193"/>
+      <c r="B263" s="194"/>
       <c r="C263" s="28">
         <v>30</v>
       </c>
       <c r="D263" s="29">
         <v>2233387</v>
       </c>
       <c r="L263" s="190"/>
       <c r="M263" s="64">
         <v>6</v>
       </c>
       <c r="N263" s="66">
         <v>7030808</v>
       </c>
     </row>
     <row r="264" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A264" s="189"/>
-      <c r="B264" s="188">
+      <c r="A264" s="193"/>
+      <c r="B264" s="194">
         <v>3</v>
       </c>
       <c r="C264" s="28">
         <v>10</v>
       </c>
       <c r="D264" s="29">
         <v>27705159</v>
       </c>
       <c r="L264" s="190"/>
       <c r="M264" s="64">
         <v>7</v>
       </c>
       <c r="N264" s="66">
         <v>7309135</v>
       </c>
     </row>
     <row r="265" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A265" s="189"/>
-      <c r="B265" s="188"/>
+      <c r="A265" s="193"/>
+      <c r="B265" s="194"/>
       <c r="C265" s="28">
         <v>20</v>
       </c>
       <c r="D265" s="29">
         <v>2490787</v>
       </c>
       <c r="L265" s="190"/>
       <c r="M265" s="64">
         <v>8</v>
       </c>
       <c r="N265" s="66">
         <v>7652663</v>
       </c>
     </row>
     <row r="266" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A266" s="189"/>
-      <c r="B266" s="188"/>
+      <c r="A266" s="193"/>
+      <c r="B266" s="194"/>
       <c r="C266" s="28">
         <v>30</v>
       </c>
       <c r="D266" s="29">
         <v>3077042</v>
       </c>
       <c r="L266" s="190"/>
       <c r="M266" s="64">
         <v>9</v>
       </c>
       <c r="N266" s="66">
         <v>7655054</v>
       </c>
     </row>
     <row r="267" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A267" s="189"/>
-      <c r="B267" s="188">
+      <c r="A267" s="193"/>
+      <c r="B267" s="194">
         <v>4</v>
       </c>
       <c r="C267" s="28">
         <v>10</v>
       </c>
       <c r="D267" s="29">
         <v>24831458</v>
       </c>
       <c r="L267" s="190"/>
       <c r="M267" s="64">
         <v>10</v>
       </c>
       <c r="N267" s="66">
         <v>7896020</v>
       </c>
     </row>
     <row r="268" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A268" s="189"/>
-      <c r="B268" s="188"/>
+      <c r="A268" s="193"/>
+      <c r="B268" s="194"/>
       <c r="C268" s="28">
         <v>20</v>
       </c>
       <c r="D268" s="29">
         <v>2373576</v>
       </c>
       <c r="L268" s="190"/>
       <c r="M268" s="64">
         <v>11</v>
       </c>
       <c r="N268" s="66">
         <v>8258904</v>
       </c>
     </row>
     <row r="269" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A269" s="189"/>
-      <c r="B269" s="188"/>
+      <c r="A269" s="193"/>
+      <c r="B269" s="194"/>
       <c r="C269" s="28">
         <v>30</v>
       </c>
       <c r="D269" s="29">
         <v>3092739</v>
       </c>
       <c r="L269" s="190"/>
       <c r="M269" s="64">
         <v>12</v>
       </c>
       <c r="N269" s="66">
         <v>8536582</v>
       </c>
     </row>
     <row r="270" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A270" s="189"/>
-      <c r="B270" s="188">
+      <c r="A270" s="193"/>
+      <c r="B270" s="194">
         <v>5</v>
       </c>
       <c r="C270" s="28">
         <v>10</v>
       </c>
       <c r="D270" s="29">
         <v>24357493</v>
       </c>
       <c r="L270" s="190">
         <v>111</v>
       </c>
       <c r="M270" s="64">
         <v>1</v>
       </c>
       <c r="N270" s="66">
         <v>9113464</v>
       </c>
     </row>
     <row r="271" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A271" s="189"/>
-      <c r="B271" s="188"/>
+      <c r="A271" s="193"/>
+      <c r="B271" s="194"/>
       <c r="C271" s="28">
         <v>20</v>
       </c>
       <c r="D271" s="29">
         <v>2401262</v>
       </c>
       <c r="L271" s="190"/>
       <c r="M271" s="64">
         <v>2</v>
       </c>
       <c r="N271" s="66">
         <v>6681482</v>
       </c>
     </row>
     <row r="272" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A272" s="189"/>
-      <c r="B272" s="188"/>
+      <c r="A272" s="193"/>
+      <c r="B272" s="194"/>
       <c r="C272" s="28">
         <v>30</v>
       </c>
       <c r="D272" s="29">
         <v>3012346</v>
       </c>
       <c r="L272" s="190"/>
       <c r="M272" s="64">
         <v>3</v>
       </c>
       <c r="N272" s="66">
         <v>9235344</v>
       </c>
     </row>
     <row r="273" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A273" s="189"/>
-      <c r="B273" s="188">
+      <c r="A273" s="193"/>
+      <c r="B273" s="194">
         <v>6</v>
       </c>
       <c r="C273" s="28">
         <v>10</v>
       </c>
       <c r="D273" s="29">
         <v>23098969</v>
       </c>
       <c r="L273" s="190"/>
       <c r="M273" s="64">
         <v>4</v>
       </c>
       <c r="N273" s="66">
         <v>8633943</v>
       </c>
     </row>
     <row r="274" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A274" s="189"/>
-      <c r="B274" s="188"/>
+      <c r="A274" s="193"/>
+      <c r="B274" s="194"/>
       <c r="C274" s="28">
         <v>20</v>
       </c>
       <c r="D274" s="29">
         <v>2301686</v>
       </c>
       <c r="L274" s="190"/>
       <c r="M274" s="64">
         <v>5</v>
       </c>
       <c r="N274" s="66">
         <v>9042237</v>
       </c>
     </row>
     <row r="275" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A275" s="189"/>
-      <c r="B275" s="188"/>
+      <c r="A275" s="193"/>
+      <c r="B275" s="194"/>
       <c r="C275" s="28">
         <v>30</v>
       </c>
       <c r="D275" s="29">
         <v>2811226</v>
       </c>
       <c r="L275" s="190"/>
       <c r="M275" s="64">
         <v>6</v>
       </c>
       <c r="N275" s="66">
         <v>8828596</v>
       </c>
     </row>
     <row r="276" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A276" s="189"/>
-      <c r="B276" s="188">
+      <c r="A276" s="193"/>
+      <c r="B276" s="194">
         <v>7</v>
       </c>
       <c r="C276" s="28">
         <v>10</v>
       </c>
       <c r="D276" s="29">
         <v>22288864</v>
       </c>
       <c r="L276" s="190"/>
       <c r="M276" s="64">
         <v>7</v>
       </c>
       <c r="N276" s="66">
         <v>8676388</v>
       </c>
     </row>
     <row r="277" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A277" s="189"/>
-      <c r="B277" s="188"/>
+      <c r="A277" s="193"/>
+      <c r="B277" s="194"/>
       <c r="C277" s="28">
         <v>20</v>
       </c>
       <c r="D277" s="29">
         <v>2331105</v>
       </c>
       <c r="L277" s="190"/>
       <c r="M277" s="64">
         <v>8</v>
       </c>
       <c r="N277" s="66">
         <v>9415937</v>
       </c>
     </row>
     <row r="278" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A278" s="189"/>
-      <c r="B278" s="188"/>
+      <c r="A278" s="193"/>
+      <c r="B278" s="194"/>
       <c r="C278" s="28">
         <v>30</v>
       </c>
       <c r="D278" s="29">
         <v>2809687</v>
       </c>
       <c r="L278" s="190"/>
       <c r="M278" s="64">
         <v>9</v>
       </c>
       <c r="N278" s="66">
         <v>9674510</v>
       </c>
     </row>
     <row r="279" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A279" s="189"/>
-      <c r="B279" s="188">
+      <c r="A279" s="193"/>
+      <c r="B279" s="194">
         <v>8</v>
       </c>
       <c r="C279" s="28">
         <v>10</v>
       </c>
       <c r="D279" s="29">
         <v>22161404</v>
       </c>
       <c r="L279" s="190"/>
       <c r="M279" s="64">
         <v>10</v>
       </c>
       <c r="N279" s="66">
         <v>10356564</v>
       </c>
     </row>
     <row r="280" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A280" s="189"/>
-      <c r="B280" s="188"/>
+      <c r="A280" s="193"/>
+      <c r="B280" s="194"/>
       <c r="C280" s="28">
         <v>20</v>
       </c>
       <c r="D280" s="29">
         <v>2523888</v>
       </c>
       <c r="L280" s="190"/>
       <c r="M280" s="64">
         <v>11</v>
       </c>
       <c r="N280" s="66">
         <v>9737246</v>
       </c>
     </row>
     <row r="281" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A281" s="189"/>
-      <c r="B281" s="188"/>
+      <c r="A281" s="193"/>
+      <c r="B281" s="194"/>
       <c r="C281" s="28">
         <v>30</v>
       </c>
       <c r="D281" s="29">
         <v>2851139</v>
       </c>
       <c r="L281" s="190"/>
       <c r="M281" s="64">
         <v>12</v>
       </c>
       <c r="N281" s="66">
         <v>10094388</v>
       </c>
     </row>
     <row r="282" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A282" s="189"/>
-      <c r="B282" s="188">
+      <c r="A282" s="193"/>
+      <c r="B282" s="194">
         <v>9</v>
       </c>
       <c r="C282" s="28">
         <v>10</v>
       </c>
       <c r="D282" s="29">
         <v>22069952</v>
       </c>
-      <c r="L282" s="186">
+      <c r="L282" s="187">
         <v>112</v>
       </c>
       <c r="M282" s="76">
         <v>1</v>
       </c>
       <c r="N282" s="77">
         <v>9887988</v>
       </c>
     </row>
     <row r="283" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A283" s="189"/>
-      <c r="B283" s="188"/>
+      <c r="A283" s="193"/>
+      <c r="B283" s="194"/>
       <c r="C283" s="28">
         <v>20</v>
       </c>
       <c r="D283" s="29">
         <v>2357778</v>
       </c>
-      <c r="L283" s="186"/>
+      <c r="L283" s="187"/>
       <c r="M283" s="76">
         <v>2</v>
       </c>
       <c r="N283" s="77">
         <v>9148529</v>
       </c>
     </row>
     <row r="284" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A284" s="189"/>
-      <c r="B284" s="188"/>
+      <c r="A284" s="193"/>
+      <c r="B284" s="194"/>
       <c r="C284" s="28">
         <v>30</v>
       </c>
       <c r="D284" s="29">
         <v>2718251</v>
       </c>
-      <c r="L284" s="186"/>
+      <c r="L284" s="187"/>
       <c r="M284" s="76">
         <v>3</v>
       </c>
       <c r="N284" s="77">
         <v>10753446</v>
       </c>
     </row>
     <row r="285" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A285" s="189"/>
-      <c r="B285" s="188">
+      <c r="A285" s="193"/>
+      <c r="B285" s="194">
         <v>10</v>
       </c>
       <c r="C285" s="28">
         <v>10</v>
       </c>
       <c r="D285" s="29">
         <v>24154023</v>
       </c>
-      <c r="L285" s="186"/>
+      <c r="L285" s="187"/>
       <c r="M285" s="76">
         <v>4</v>
       </c>
       <c r="N285" s="77">
         <v>9647774</v>
       </c>
     </row>
     <row r="286" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A286" s="189"/>
-      <c r="B286" s="188"/>
+      <c r="A286" s="193"/>
+      <c r="B286" s="194"/>
       <c r="C286" s="28">
         <v>20</v>
       </c>
       <c r="D286" s="29">
         <v>2335626</v>
       </c>
-      <c r="L286" s="186"/>
+      <c r="L286" s="187"/>
       <c r="M286" s="76">
         <v>5</v>
       </c>
       <c r="N286" s="77">
         <v>11046102</v>
       </c>
     </row>
     <row r="287" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A287" s="189"/>
-      <c r="B287" s="188"/>
+      <c r="A287" s="193"/>
+      <c r="B287" s="194"/>
       <c r="C287" s="28">
         <v>30</v>
       </c>
       <c r="D287" s="29">
         <v>2822896</v>
       </c>
-      <c r="L287" s="186"/>
+      <c r="L287" s="187"/>
       <c r="M287" s="76">
         <v>6</v>
       </c>
       <c r="N287" s="77">
         <v>10477002</v>
       </c>
     </row>
     <row r="288" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A288" s="189"/>
-      <c r="B288" s="188">
+      <c r="A288" s="193"/>
+      <c r="B288" s="194">
         <v>11</v>
       </c>
       <c r="C288" s="28">
         <v>10</v>
       </c>
       <c r="D288" s="29">
         <v>22765810</v>
       </c>
-      <c r="L288" s="186"/>
+      <c r="L288" s="187"/>
       <c r="M288" s="76">
         <v>7</v>
       </c>
       <c r="N288" s="77">
         <v>10071048</v>
       </c>
     </row>
     <row r="289" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A289" s="189"/>
-      <c r="B289" s="188"/>
+      <c r="A289" s="193"/>
+      <c r="B289" s="194"/>
       <c r="C289" s="28">
         <v>20</v>
       </c>
       <c r="D289" s="29">
         <v>2392711</v>
       </c>
-      <c r="L289" s="186"/>
+      <c r="L289" s="187"/>
       <c r="M289" s="76">
         <v>8</v>
       </c>
       <c r="N289" s="77">
         <v>10075671</v>
       </c>
     </row>
     <row r="290" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A290" s="189"/>
-      <c r="B290" s="188"/>
+      <c r="A290" s="193"/>
+      <c r="B290" s="194"/>
       <c r="C290" s="28">
         <v>30</v>
       </c>
       <c r="D290" s="29">
         <v>2822623</v>
       </c>
-      <c r="L290" s="186"/>
+      <c r="L290" s="187"/>
       <c r="M290" s="76">
         <v>9</v>
       </c>
       <c r="N290" s="77">
         <v>10296968</v>
       </c>
     </row>
     <row r="291" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A291" s="189"/>
-      <c r="B291" s="188">
+      <c r="A291" s="193"/>
+      <c r="B291" s="194">
         <v>12</v>
       </c>
       <c r="C291" s="28">
         <v>10</v>
       </c>
       <c r="D291" s="29">
         <v>23786069</v>
       </c>
-      <c r="L291" s="186"/>
+      <c r="L291" s="187"/>
       <c r="M291" s="76">
         <v>10</v>
       </c>
       <c r="N291" s="77">
         <v>10877160</v>
       </c>
     </row>
     <row r="292" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A292" s="189"/>
-      <c r="B292" s="188"/>
+      <c r="A292" s="193"/>
+      <c r="B292" s="194"/>
       <c r="C292" s="28">
         <v>20</v>
       </c>
       <c r="D292" s="29">
         <v>2337604</v>
       </c>
-      <c r="L292" s="186"/>
+      <c r="L292" s="187"/>
       <c r="M292" s="76">
         <v>11</v>
       </c>
       <c r="N292" s="77">
         <v>10883674</v>
       </c>
     </row>
     <row r="293" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A293" s="189"/>
-      <c r="B293" s="188"/>
+      <c r="A293" s="193"/>
+      <c r="B293" s="194"/>
       <c r="C293" s="28">
         <v>30</v>
       </c>
       <c r="D293" s="29">
         <v>2778938</v>
       </c>
-      <c r="L293" s="186"/>
+      <c r="L293" s="187"/>
       <c r="M293" s="76">
         <v>12</v>
       </c>
       <c r="N293" s="77">
         <v>11239819</v>
       </c>
     </row>
     <row r="294" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A294" s="189">
+      <c r="A294" s="193">
         <v>95</v>
       </c>
-      <c r="B294" s="188">
+      <c r="B294" s="194">
         <v>1</v>
       </c>
       <c r="C294" s="28">
         <v>10</v>
       </c>
       <c r="D294" s="29">
         <v>22276745</v>
       </c>
-      <c r="L294" s="186">
+      <c r="L294" s="187">
         <v>113</v>
       </c>
       <c r="M294" s="76">
         <v>1</v>
       </c>
       <c r="N294" s="77">
         <v>12148366</v>
       </c>
     </row>
     <row r="295" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A295" s="189"/>
-      <c r="B295" s="188"/>
+      <c r="A295" s="193"/>
+      <c r="B295" s="194"/>
       <c r="C295" s="28">
         <v>20</v>
       </c>
       <c r="D295" s="29">
         <v>2178306</v>
       </c>
-      <c r="L295" s="186"/>
+      <c r="L295" s="187"/>
       <c r="M295" s="76">
         <v>2</v>
       </c>
       <c r="N295" s="77">
         <v>10311050</v>
       </c>
     </row>
     <row r="296" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A296" s="189"/>
-      <c r="B296" s="188"/>
+      <c r="A296" s="193"/>
+      <c r="B296" s="194"/>
       <c r="C296" s="28">
         <v>30</v>
       </c>
       <c r="D296" s="29">
         <v>2505132</v>
       </c>
-      <c r="L296" s="186"/>
+      <c r="L296" s="187"/>
       <c r="M296" s="76">
         <v>3</v>
       </c>
       <c r="N296" s="77">
         <v>11203384</v>
       </c>
     </row>
     <row r="297" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A297" s="189"/>
-      <c r="B297" s="188">
+      <c r="A297" s="193"/>
+      <c r="B297" s="194">
         <v>2</v>
       </c>
       <c r="C297" s="28">
         <v>10</v>
       </c>
       <c r="D297" s="29">
         <v>20593513</v>
       </c>
-      <c r="L297" s="186"/>
+      <c r="L297" s="187"/>
       <c r="M297" s="76">
         <v>4</v>
       </c>
       <c r="N297" s="77">
         <v>10426958</v>
       </c>
     </row>
     <row r="298" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A298" s="189"/>
-      <c r="B298" s="188"/>
+      <c r="A298" s="193"/>
+      <c r="B298" s="194"/>
       <c r="C298" s="28">
         <v>20</v>
       </c>
       <c r="D298" s="29">
         <v>2169296</v>
       </c>
-      <c r="L298" s="186"/>
+      <c r="L298" s="187"/>
       <c r="M298" s="76">
         <v>5</v>
       </c>
       <c r="N298" s="77">
         <v>11124700</v>
       </c>
     </row>
     <row r="299" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A299" s="189"/>
-      <c r="B299" s="188"/>
+      <c r="A299" s="193"/>
+      <c r="B299" s="194"/>
       <c r="C299" s="28">
         <v>30</v>
       </c>
       <c r="D299" s="29">
         <v>2306080</v>
       </c>
-      <c r="L299" s="186"/>
+      <c r="L299" s="187"/>
       <c r="M299" s="76">
         <v>6</v>
       </c>
       <c r="N299" s="77">
         <v>10643824</v>
       </c>
     </row>
     <row r="300" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A300" s="189"/>
-      <c r="B300" s="188">
+      <c r="A300" s="193"/>
+      <c r="B300" s="194">
         <v>3</v>
       </c>
       <c r="C300" s="28">
         <v>10</v>
       </c>
       <c r="D300" s="29">
         <v>24722851</v>
       </c>
-      <c r="L300" s="186"/>
+      <c r="L300" s="187"/>
       <c r="M300" s="76">
         <v>7</v>
       </c>
       <c r="N300" s="77">
         <v>10893940</v>
       </c>
     </row>
     <row r="301" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A301" s="189"/>
-      <c r="B301" s="188"/>
+      <c r="A301" s="193"/>
+      <c r="B301" s="194"/>
       <c r="C301" s="28">
         <v>20</v>
       </c>
       <c r="D301" s="29">
         <v>2460743</v>
       </c>
-      <c r="L301" s="186"/>
+      <c r="L301" s="187"/>
       <c r="M301" s="76">
         <v>8</v>
       </c>
       <c r="N301" s="77">
         <v>10631289</v>
       </c>
     </row>
     <row r="302" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A302" s="189"/>
-      <c r="B302" s="188"/>
+      <c r="A302" s="193"/>
+      <c r="B302" s="194"/>
       <c r="C302" s="28">
         <v>30</v>
       </c>
       <c r="D302" s="29">
         <v>2857759</v>
       </c>
-      <c r="L302" s="186"/>
+      <c r="L302" s="187"/>
       <c r="M302" s="76">
         <v>9</v>
       </c>
       <c r="N302" s="77">
         <v>10524562</v>
       </c>
     </row>
     <row r="303" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A303" s="189"/>
-      <c r="B303" s="188">
+      <c r="A303" s="193"/>
+      <c r="B303" s="194">
         <v>4</v>
       </c>
       <c r="C303" s="28">
         <v>10</v>
       </c>
       <c r="D303" s="29">
         <v>22013379</v>
       </c>
-      <c r="L303" s="186"/>
+      <c r="L303" s="187"/>
       <c r="M303" s="76">
         <v>10</v>
       </c>
       <c r="N303" s="77">
         <v>10647925</v>
       </c>
     </row>
     <row r="304" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A304" s="189"/>
-      <c r="B304" s="188"/>
+      <c r="A304" s="193"/>
+      <c r="B304" s="194"/>
       <c r="C304" s="28">
         <v>20</v>
       </c>
       <c r="D304" s="29">
         <v>2253161</v>
       </c>
-      <c r="L304" s="186"/>
+      <c r="L304" s="187"/>
       <c r="M304" s="76">
         <v>11</v>
       </c>
       <c r="N304" s="77">
         <v>11019068</v>
       </c>
     </row>
     <row r="305" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A305" s="189"/>
-      <c r="B305" s="188"/>
+      <c r="A305" s="193"/>
+      <c r="B305" s="194"/>
       <c r="C305" s="28">
         <v>30</v>
       </c>
       <c r="D305" s="29">
         <v>2677537</v>
       </c>
-      <c r="L305" s="186"/>
+      <c r="L305" s="187"/>
       <c r="M305" s="76">
         <v>12</v>
       </c>
       <c r="N305" s="77">
         <v>11856864</v>
       </c>
     </row>
     <row r="306" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A306" s="189"/>
-      <c r="B306" s="188">
+      <c r="A306" s="193"/>
+      <c r="B306" s="194">
         <v>5</v>
       </c>
       <c r="C306" s="28">
         <v>10</v>
       </c>
       <c r="D306" s="29">
         <v>22687977</v>
       </c>
     </row>
     <row r="307" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A307" s="189"/>
-      <c r="B307" s="188"/>
+      <c r="A307" s="193"/>
+      <c r="B307" s="194"/>
       <c r="C307" s="28">
         <v>20</v>
       </c>
       <c r="D307" s="29">
         <v>2418254</v>
       </c>
     </row>
     <row r="308" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A308" s="189"/>
-      <c r="B308" s="188"/>
+      <c r="A308" s="193"/>
+      <c r="B308" s="194"/>
       <c r="C308" s="28">
         <v>30</v>
       </c>
       <c r="D308" s="29">
         <v>2798689</v>
       </c>
     </row>
     <row r="309" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A309" s="189"/>
-      <c r="B309" s="188">
+      <c r="A309" s="193"/>
+      <c r="B309" s="194">
         <v>6</v>
       </c>
       <c r="C309" s="28">
         <v>10</v>
       </c>
       <c r="D309" s="29">
         <v>21739414</v>
       </c>
     </row>
     <row r="310" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A310" s="189"/>
-      <c r="B310" s="188"/>
+      <c r="A310" s="193"/>
+      <c r="B310" s="194"/>
       <c r="C310" s="28">
         <v>20</v>
       </c>
       <c r="D310" s="29">
         <v>2362517</v>
       </c>
     </row>
     <row r="311" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A311" s="189"/>
-      <c r="B311" s="188"/>
+      <c r="A311" s="193"/>
+      <c r="B311" s="194"/>
       <c r="C311" s="28">
         <v>30</v>
       </c>
       <c r="D311" s="29">
         <v>2708735</v>
       </c>
     </row>
     <row r="312" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A312" s="189"/>
-      <c r="B312" s="188">
+      <c r="A312" s="193"/>
+      <c r="B312" s="194">
         <v>7</v>
       </c>
       <c r="C312" s="28">
         <v>10</v>
       </c>
       <c r="D312" s="29">
         <v>20736754</v>
       </c>
     </row>
     <row r="313" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A313" s="189"/>
-      <c r="B313" s="188"/>
+      <c r="A313" s="193"/>
+      <c r="B313" s="194"/>
       <c r="C313" s="28">
         <v>20</v>
       </c>
       <c r="D313" s="29">
         <v>2373642</v>
       </c>
     </row>
     <row r="314" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A314" s="189"/>
-      <c r="B314" s="188"/>
+      <c r="A314" s="193"/>
+      <c r="B314" s="194"/>
       <c r="C314" s="28">
         <v>30</v>
       </c>
       <c r="D314" s="29">
         <v>2738350</v>
       </c>
     </row>
     <row r="315" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A315" s="189"/>
-      <c r="B315" s="188">
+      <c r="A315" s="193"/>
+      <c r="B315" s="194">
         <v>8</v>
       </c>
       <c r="C315" s="28">
         <v>10</v>
       </c>
       <c r="D315" s="29">
         <v>21751718</v>
       </c>
     </row>
     <row r="316" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A316" s="189"/>
-      <c r="B316" s="188"/>
+      <c r="A316" s="193"/>
+      <c r="B316" s="194"/>
       <c r="C316" s="28">
         <v>20</v>
       </c>
       <c r="D316" s="29">
         <v>2581190</v>
       </c>
     </row>
     <row r="317" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A317" s="189"/>
-      <c r="B317" s="188"/>
+      <c r="A317" s="193"/>
+      <c r="B317" s="194"/>
       <c r="C317" s="28">
         <v>30</v>
       </c>
       <c r="D317" s="29">
         <v>2897062</v>
       </c>
     </row>
     <row r="318" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A318" s="189"/>
-      <c r="B318" s="188">
+      <c r="A318" s="193"/>
+      <c r="B318" s="194">
         <v>9</v>
       </c>
       <c r="C318" s="28">
         <v>10</v>
       </c>
       <c r="D318" s="29">
         <v>22229407</v>
       </c>
     </row>
     <row r="319" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A319" s="189"/>
-      <c r="B319" s="188"/>
+      <c r="A319" s="193"/>
+      <c r="B319" s="194"/>
       <c r="C319" s="28">
         <v>20</v>
       </c>
       <c r="D319" s="29">
         <v>2389808</v>
       </c>
     </row>
     <row r="320" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A320" s="189"/>
-      <c r="B320" s="188"/>
+      <c r="A320" s="193"/>
+      <c r="B320" s="194"/>
       <c r="C320" s="28">
         <v>30</v>
       </c>
       <c r="D320" s="29">
         <v>2875034</v>
       </c>
     </row>
     <row r="321" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A321" s="189"/>
-      <c r="B321" s="188">
+      <c r="A321" s="193"/>
+      <c r="B321" s="194">
         <v>10</v>
       </c>
       <c r="C321" s="28">
         <v>10</v>
       </c>
       <c r="D321" s="29">
         <v>23761547</v>
       </c>
     </row>
     <row r="322" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A322" s="189"/>
-      <c r="B322" s="188"/>
+      <c r="A322" s="193"/>
+      <c r="B322" s="194"/>
       <c r="C322" s="28">
         <v>20</v>
       </c>
       <c r="D322" s="29">
         <v>2324921</v>
       </c>
     </row>
     <row r="323" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A323" s="189"/>
-      <c r="B323" s="188"/>
+      <c r="A323" s="193"/>
+      <c r="B323" s="194"/>
       <c r="C323" s="28">
         <v>30</v>
       </c>
       <c r="D323" s="29">
         <v>2874601</v>
       </c>
     </row>
     <row r="324" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A324" s="189"/>
-      <c r="B324" s="188">
+      <c r="A324" s="193"/>
+      <c r="B324" s="194">
         <v>11</v>
       </c>
       <c r="C324" s="28">
         <v>10</v>
       </c>
       <c r="D324" s="29">
         <v>23230692</v>
       </c>
     </row>
     <row r="325" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A325" s="189"/>
-      <c r="B325" s="188"/>
+      <c r="A325" s="193"/>
+      <c r="B325" s="194"/>
       <c r="C325" s="28">
         <v>20</v>
       </c>
       <c r="D325" s="29">
         <v>2458034</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A326" s="189"/>
-      <c r="B326" s="188"/>
+      <c r="A326" s="193"/>
+      <c r="B326" s="194"/>
       <c r="C326" s="28">
         <v>30</v>
       </c>
       <c r="D326" s="29">
         <v>2917805</v>
       </c>
     </row>
     <row r="327" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A327" s="189"/>
-      <c r="B327" s="188">
+      <c r="A327" s="193"/>
+      <c r="B327" s="194">
         <v>12</v>
       </c>
       <c r="C327" s="28">
         <v>10</v>
       </c>
       <c r="D327" s="29">
         <v>23607635</v>
       </c>
     </row>
     <row r="328" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A328" s="189"/>
-      <c r="B328" s="188"/>
+      <c r="A328" s="193"/>
+      <c r="B328" s="194"/>
       <c r="C328" s="28">
         <v>20</v>
       </c>
       <c r="D328" s="29">
         <v>2378641</v>
       </c>
     </row>
     <row r="329" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A329" s="189"/>
-      <c r="B329" s="188"/>
+      <c r="A329" s="193"/>
+      <c r="B329" s="194"/>
       <c r="C329" s="28">
         <v>30</v>
       </c>
       <c r="D329" s="29">
         <v>2881234</v>
       </c>
     </row>
     <row r="330" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A330" s="189">
+      <c r="A330" s="193">
         <v>96</v>
       </c>
-      <c r="B330" s="188">
+      <c r="B330" s="194">
         <v>1</v>
       </c>
       <c r="C330" s="28">
         <v>10</v>
       </c>
       <c r="D330" s="29">
         <v>25360931</v>
       </c>
     </row>
     <row r="331" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A331" s="189"/>
-      <c r="B331" s="188"/>
+      <c r="A331" s="193"/>
+      <c r="B331" s="194"/>
       <c r="C331" s="28">
         <v>20</v>
       </c>
       <c r="D331" s="29">
         <v>2474111</v>
       </c>
     </row>
     <row r="332" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A332" s="189"/>
-      <c r="B332" s="188"/>
+      <c r="A332" s="193"/>
+      <c r="B332" s="194"/>
       <c r="C332" s="28">
         <v>30</v>
       </c>
       <c r="D332" s="29">
         <v>2956740</v>
       </c>
     </row>
     <row r="333" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A333" s="189"/>
-      <c r="B333" s="188">
+      <c r="A333" s="193"/>
+      <c r="B333" s="194">
         <v>2</v>
       </c>
       <c r="C333" s="28">
         <v>10</v>
       </c>
       <c r="D333" s="29">
         <v>20222091</v>
       </c>
     </row>
     <row r="334" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A334" s="189"/>
-      <c r="B334" s="188"/>
+      <c r="A334" s="193"/>
+      <c r="B334" s="194"/>
       <c r="C334" s="28">
         <v>20</v>
       </c>
       <c r="D334" s="29">
         <v>1984975</v>
       </c>
     </row>
     <row r="335" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A335" s="189"/>
-      <c r="B335" s="188"/>
+      <c r="A335" s="193"/>
+      <c r="B335" s="194"/>
       <c r="C335" s="28">
         <v>30</v>
       </c>
       <c r="D335" s="29">
         <v>2301279</v>
       </c>
     </row>
     <row r="336" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A336" s="189"/>
-      <c r="B336" s="188">
+      <c r="A336" s="193"/>
+      <c r="B336" s="194">
         <v>3</v>
       </c>
       <c r="C336" s="28">
         <v>10</v>
       </c>
       <c r="D336" s="29">
         <v>24129319</v>
       </c>
     </row>
     <row r="337" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A337" s="189"/>
-      <c r="B337" s="188"/>
+      <c r="A337" s="193"/>
+      <c r="B337" s="194"/>
       <c r="C337" s="28">
         <v>20</v>
       </c>
       <c r="D337" s="29">
         <v>2568603</v>
       </c>
     </row>
     <row r="338" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A338" s="189"/>
-      <c r="B338" s="188"/>
+      <c r="A338" s="193"/>
+      <c r="B338" s="194"/>
       <c r="C338" s="28">
         <v>30</v>
       </c>
       <c r="D338" s="29">
         <v>2965770</v>
       </c>
     </row>
     <row r="339" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A339" s="189"/>
-      <c r="B339" s="188">
+      <c r="A339" s="193"/>
+      <c r="B339" s="194">
         <v>4</v>
       </c>
       <c r="C339" s="28">
         <v>10</v>
       </c>
       <c r="D339" s="29">
         <v>23088526</v>
       </c>
     </row>
     <row r="340" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A340" s="189"/>
-      <c r="B340" s="188"/>
+      <c r="A340" s="193"/>
+      <c r="B340" s="194"/>
       <c r="C340" s="28">
         <v>20</v>
       </c>
       <c r="D340" s="29">
         <v>2332831</v>
       </c>
     </row>
     <row r="341" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A341" s="189"/>
-      <c r="B341" s="188"/>
+      <c r="A341" s="193"/>
+      <c r="B341" s="194"/>
       <c r="C341" s="28">
         <v>30</v>
       </c>
       <c r="D341" s="29">
         <v>2842635</v>
       </c>
     </row>
     <row r="342" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A342" s="189"/>
-      <c r="B342" s="188">
+      <c r="A342" s="193"/>
+      <c r="B342" s="194">
         <v>5</v>
       </c>
       <c r="C342" s="28">
         <v>10</v>
       </c>
       <c r="D342" s="29">
         <v>23464268</v>
       </c>
     </row>
     <row r="343" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A343" s="189"/>
-      <c r="B343" s="188"/>
+      <c r="A343" s="193"/>
+      <c r="B343" s="194"/>
       <c r="C343" s="28">
         <v>20</v>
       </c>
       <c r="D343" s="29">
         <v>2575142</v>
       </c>
     </row>
     <row r="344" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A344" s="189"/>
-      <c r="B344" s="188"/>
+      <c r="A344" s="193"/>
+      <c r="B344" s="194"/>
       <c r="C344" s="28">
         <v>30</v>
       </c>
       <c r="D344" s="29">
         <v>3033347</v>
       </c>
     </row>
     <row r="345" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A345" s="189"/>
-      <c r="B345" s="188">
+      <c r="A345" s="193"/>
+      <c r="B345" s="194">
         <v>6</v>
       </c>
       <c r="C345" s="28">
         <v>10</v>
       </c>
       <c r="D345" s="29">
         <v>21060823</v>
       </c>
     </row>
     <row r="346" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A346" s="189"/>
-      <c r="B346" s="188"/>
+      <c r="A346" s="193"/>
+      <c r="B346" s="194"/>
       <c r="C346" s="28">
         <v>20</v>
       </c>
       <c r="D346" s="29">
         <v>2311329</v>
       </c>
     </row>
     <row r="347" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A347" s="189"/>
-      <c r="B347" s="188"/>
+      <c r="A347" s="193"/>
+      <c r="B347" s="194"/>
       <c r="C347" s="28">
         <v>30</v>
       </c>
       <c r="D347" s="29">
         <v>2783611</v>
       </c>
     </row>
     <row r="348" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A348" s="189"/>
-      <c r="B348" s="188">
+      <c r="A348" s="193"/>
+      <c r="B348" s="194">
         <v>7</v>
       </c>
       <c r="C348" s="28">
         <v>10</v>
       </c>
       <c r="D348" s="29">
         <v>22087393</v>
       </c>
     </row>
     <row r="349" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A349" s="189"/>
-      <c r="B349" s="188"/>
+      <c r="A349" s="193"/>
+      <c r="B349" s="194"/>
       <c r="C349" s="28">
         <v>20</v>
       </c>
       <c r="D349" s="29">
         <v>2546601</v>
       </c>
     </row>
     <row r="350" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A350" s="189"/>
-      <c r="B350" s="188"/>
+      <c r="A350" s="193"/>
+      <c r="B350" s="194"/>
       <c r="C350" s="28">
         <v>30</v>
       </c>
       <c r="D350" s="29">
         <v>2982455</v>
       </c>
     </row>
     <row r="351" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A351" s="189"/>
-      <c r="B351" s="188">
+      <c r="A351" s="193"/>
+      <c r="B351" s="194">
         <v>8</v>
       </c>
       <c r="C351" s="28">
         <v>10</v>
       </c>
       <c r="D351" s="29">
         <v>21505808</v>
       </c>
     </row>
     <row r="352" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A352" s="189"/>
-      <c r="B352" s="188"/>
+      <c r="A352" s="193"/>
+      <c r="B352" s="194"/>
       <c r="C352" s="28">
         <v>20</v>
       </c>
       <c r="D352" s="29">
         <v>2548367</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A353" s="189"/>
-      <c r="B353" s="188"/>
+      <c r="A353" s="193"/>
+      <c r="B353" s="194"/>
       <c r="C353" s="28">
         <v>30</v>
       </c>
       <c r="D353" s="29">
         <v>2910685</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A354" s="189"/>
-      <c r="B354" s="188">
+      <c r="A354" s="193"/>
+      <c r="B354" s="194">
         <v>9</v>
       </c>
       <c r="C354" s="28">
         <v>10</v>
       </c>
       <c r="D354" s="29">
         <v>21318002</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A355" s="189"/>
-      <c r="B355" s="188"/>
+      <c r="A355" s="193"/>
+      <c r="B355" s="194"/>
       <c r="C355" s="28">
         <v>20</v>
       </c>
       <c r="D355" s="29">
         <v>2240744</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A356" s="189"/>
-      <c r="B356" s="188"/>
+      <c r="A356" s="193"/>
+      <c r="B356" s="194"/>
       <c r="C356" s="28">
         <v>30</v>
       </c>
       <c r="D356" s="29">
         <v>2822751</v>
       </c>
     </row>
     <row r="357" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A357" s="189"/>
-      <c r="B357" s="188">
+      <c r="A357" s="193"/>
+      <c r="B357" s="194">
         <v>10</v>
       </c>
       <c r="C357" s="28">
         <v>10</v>
       </c>
       <c r="D357" s="29">
         <v>25320527</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A358" s="189"/>
-      <c r="B358" s="188"/>
+      <c r="A358" s="193"/>
+      <c r="B358" s="194"/>
       <c r="C358" s="28">
         <v>20</v>
       </c>
       <c r="D358" s="29">
         <v>2553483</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A359" s="189"/>
-      <c r="B359" s="188"/>
+      <c r="A359" s="193"/>
+      <c r="B359" s="194"/>
       <c r="C359" s="28">
         <v>30</v>
       </c>
       <c r="D359" s="29">
         <v>3056007</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A360" s="189"/>
-      <c r="B360" s="188">
+      <c r="A360" s="193"/>
+      <c r="B360" s="194">
         <v>11</v>
       </c>
       <c r="C360" s="28">
         <v>10</v>
       </c>
       <c r="D360" s="29">
         <v>22615850</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A361" s="189"/>
-      <c r="B361" s="188"/>
+      <c r="A361" s="193"/>
+      <c r="B361" s="194"/>
       <c r="C361" s="28">
         <v>20</v>
       </c>
       <c r="D361" s="29">
         <v>2499889</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A362" s="189"/>
-      <c r="B362" s="188"/>
+      <c r="A362" s="193"/>
+      <c r="B362" s="194"/>
       <c r="C362" s="28">
         <v>30</v>
       </c>
       <c r="D362" s="29">
         <v>2987804</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A363" s="189"/>
-      <c r="B363" s="188">
+      <c r="A363" s="193"/>
+      <c r="B363" s="194">
         <v>12</v>
       </c>
       <c r="C363" s="28">
         <v>10</v>
       </c>
       <c r="D363" s="29">
         <v>24125614</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A364" s="189"/>
-      <c r="B364" s="188"/>
+      <c r="A364" s="193"/>
+      <c r="B364" s="194"/>
       <c r="C364" s="28">
         <v>20</v>
       </c>
       <c r="D364" s="29">
         <v>2510486</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A365" s="189"/>
-      <c r="B365" s="188"/>
+      <c r="A365" s="193"/>
+      <c r="B365" s="194"/>
       <c r="C365" s="28">
         <v>30</v>
       </c>
       <c r="D365" s="29">
         <v>3149396</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A366" s="189">
+      <c r="A366" s="193">
         <v>97</v>
       </c>
-      <c r="B366" s="188">
+      <c r="B366" s="194">
         <v>1</v>
       </c>
       <c r="C366" s="28">
         <v>10</v>
       </c>
       <c r="D366" s="29">
         <v>24440479</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A367" s="189"/>
-      <c r="B367" s="188"/>
+      <c r="A367" s="193"/>
+      <c r="B367" s="194"/>
       <c r="C367" s="28">
         <v>20</v>
       </c>
       <c r="D367" s="29">
         <v>2531505</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A368" s="189"/>
-      <c r="B368" s="188"/>
+      <c r="A368" s="193"/>
+      <c r="B368" s="194"/>
       <c r="C368" s="28">
         <v>30</v>
       </c>
       <c r="D368" s="29">
         <v>2987102</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A369" s="189"/>
-      <c r="B369" s="188">
+      <c r="A369" s="193"/>
+      <c r="B369" s="194">
         <v>2</v>
       </c>
       <c r="C369" s="28">
         <v>10</v>
       </c>
       <c r="D369" s="29">
         <v>21033211</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A370" s="189"/>
-      <c r="B370" s="188"/>
+      <c r="A370" s="193"/>
+      <c r="B370" s="194"/>
       <c r="C370" s="28">
         <v>20</v>
       </c>
       <c r="D370" s="29">
         <v>2074856</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A371" s="189"/>
-      <c r="B371" s="188"/>
+      <c r="A371" s="193"/>
+      <c r="B371" s="194"/>
       <c r="C371" s="28">
         <v>30</v>
       </c>
       <c r="D371" s="29">
         <v>2371665</v>
       </c>
     </row>
     <row r="372" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A372" s="189"/>
-      <c r="B372" s="188">
+      <c r="A372" s="193"/>
+      <c r="B372" s="194">
         <v>3</v>
       </c>
       <c r="C372" s="28">
         <v>10</v>
       </c>
       <c r="D372" s="29">
         <v>25315735</v>
       </c>
     </row>
     <row r="373" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A373" s="189"/>
-      <c r="B373" s="188"/>
+      <c r="A373" s="193"/>
+      <c r="B373" s="194"/>
       <c r="C373" s="28">
         <v>20</v>
       </c>
       <c r="D373" s="29">
         <v>2528287</v>
       </c>
     </row>
     <row r="374" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A374" s="189"/>
-      <c r="B374" s="188"/>
+      <c r="A374" s="193"/>
+      <c r="B374" s="194"/>
       <c r="C374" s="28">
         <v>30</v>
       </c>
       <c r="D374" s="29">
         <v>3120013</v>
       </c>
     </row>
     <row r="375" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A375" s="189"/>
-      <c r="B375" s="188">
+      <c r="A375" s="193"/>
+      <c r="B375" s="194">
         <v>4</v>
       </c>
       <c r="C375" s="28">
         <v>10</v>
       </c>
       <c r="D375" s="29">
         <v>23083372</v>
       </c>
     </row>
     <row r="376" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A376" s="189"/>
-      <c r="B376" s="188"/>
+      <c r="A376" s="193"/>
+      <c r="B376" s="194"/>
       <c r="C376" s="28">
         <v>20</v>
       </c>
       <c r="D376" s="29">
         <v>2502083</v>
       </c>
     </row>
     <row r="377" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A377" s="189"/>
-      <c r="B377" s="188"/>
+      <c r="A377" s="193"/>
+      <c r="B377" s="194"/>
       <c r="C377" s="28">
         <v>30</v>
       </c>
       <c r="D377" s="29">
         <v>3054974</v>
       </c>
     </row>
     <row r="378" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A378" s="189"/>
-      <c r="B378" s="188">
+      <c r="A378" s="193"/>
+      <c r="B378" s="194">
         <v>5</v>
       </c>
       <c r="C378" s="28">
         <v>10</v>
       </c>
       <c r="D378" s="29">
         <v>23143015</v>
       </c>
     </row>
     <row r="379" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A379" s="189"/>
-      <c r="B379" s="188"/>
+      <c r="A379" s="193"/>
+      <c r="B379" s="194"/>
       <c r="C379" s="28">
         <v>20</v>
       </c>
       <c r="D379" s="29">
         <v>2569803</v>
       </c>
     </row>
     <row r="380" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A380" s="189"/>
-      <c r="B380" s="188"/>
+      <c r="A380" s="193"/>
+      <c r="B380" s="194"/>
       <c r="C380" s="28">
         <v>30</v>
       </c>
       <c r="D380" s="29">
         <v>3157224</v>
       </c>
     </row>
     <row r="381" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A381" s="189"/>
-      <c r="B381" s="188">
+      <c r="A381" s="193"/>
+      <c r="B381" s="194">
         <v>6</v>
       </c>
       <c r="C381" s="28">
         <v>10</v>
       </c>
       <c r="D381" s="29">
         <v>21261944</v>
       </c>
     </row>
     <row r="382" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A382" s="189"/>
-      <c r="B382" s="188"/>
+      <c r="A382" s="193"/>
+      <c r="B382" s="194"/>
       <c r="C382" s="28">
         <v>20</v>
       </c>
       <c r="D382" s="29">
         <v>2402316</v>
       </c>
     </row>
     <row r="383" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A383" s="189"/>
-      <c r="B383" s="188"/>
+      <c r="A383" s="193"/>
+      <c r="B383" s="194"/>
       <c r="C383" s="28">
         <v>30</v>
       </c>
       <c r="D383" s="29">
         <v>2892710</v>
       </c>
     </row>
     <row r="384" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A384" s="189"/>
-      <c r="B384" s="188">
+      <c r="A384" s="193"/>
+      <c r="B384" s="194">
         <v>7</v>
       </c>
       <c r="C384" s="28">
         <v>10</v>
       </c>
       <c r="D384" s="29">
         <v>21385670</v>
       </c>
     </row>
     <row r="385" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A385" s="189"/>
-      <c r="B385" s="188"/>
+      <c r="A385" s="193"/>
+      <c r="B385" s="194"/>
       <c r="C385" s="28">
         <v>20</v>
       </c>
       <c r="D385" s="29">
         <v>2602555</v>
       </c>
     </row>
     <row r="386" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A386" s="189"/>
-      <c r="B386" s="188"/>
+      <c r="A386" s="193"/>
+      <c r="B386" s="194"/>
       <c r="C386" s="28">
         <v>30</v>
       </c>
       <c r="D386" s="29">
         <v>3082314</v>
       </c>
     </row>
     <row r="387" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A387" s="189"/>
-      <c r="B387" s="188">
+      <c r="A387" s="193"/>
+      <c r="B387" s="194">
         <v>8</v>
       </c>
       <c r="C387" s="28">
         <v>10</v>
       </c>
       <c r="D387" s="29">
         <v>21130419</v>
       </c>
     </row>
     <row r="388" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A388" s="189"/>
-      <c r="B388" s="188"/>
+      <c r="A388" s="193"/>
+      <c r="B388" s="194"/>
       <c r="C388" s="28">
         <v>20</v>
       </c>
       <c r="D388" s="29">
         <v>2630084</v>
       </c>
     </row>
     <row r="389" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A389" s="189"/>
-      <c r="B389" s="188"/>
+      <c r="A389" s="193"/>
+      <c r="B389" s="194"/>
       <c r="C389" s="28">
         <v>30</v>
       </c>
       <c r="D389" s="29">
         <v>3108036</v>
       </c>
     </row>
     <row r="390" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A390" s="189"/>
-      <c r="B390" s="188">
+      <c r="A390" s="193"/>
+      <c r="B390" s="194">
         <v>9</v>
       </c>
       <c r="C390" s="28">
         <v>10</v>
       </c>
       <c r="D390" s="29">
         <v>21764725</v>
       </c>
     </row>
     <row r="391" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A391" s="189"/>
-      <c r="B391" s="188"/>
+      <c r="A391" s="193"/>
+      <c r="B391" s="194"/>
       <c r="C391" s="28">
         <v>20</v>
       </c>
       <c r="D391" s="29">
         <v>2451782</v>
       </c>
     </row>
     <row r="392" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A392" s="189"/>
-      <c r="B392" s="188"/>
+      <c r="A392" s="193"/>
+      <c r="B392" s="194"/>
       <c r="C392" s="28">
         <v>30</v>
       </c>
       <c r="D392" s="29">
         <v>2946674</v>
       </c>
     </row>
     <row r="393" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A393" s="189"/>
-      <c r="B393" s="188">
+      <c r="A393" s="193"/>
+      <c r="B393" s="194">
         <v>10</v>
       </c>
       <c r="C393" s="28">
         <v>10</v>
       </c>
       <c r="D393" s="29">
         <v>24724401</v>
       </c>
     </row>
     <row r="394" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A394" s="189"/>
-      <c r="B394" s="188"/>
+      <c r="A394" s="193"/>
+      <c r="B394" s="194"/>
       <c r="C394" s="28">
         <v>20</v>
       </c>
       <c r="D394" s="29">
         <v>2618954</v>
       </c>
     </row>
     <row r="395" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A395" s="189"/>
-      <c r="B395" s="188"/>
+      <c r="A395" s="193"/>
+      <c r="B395" s="194"/>
       <c r="C395" s="28">
         <v>30</v>
       </c>
       <c r="D395" s="29">
         <v>3215187</v>
       </c>
     </row>
     <row r="396" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A396" s="189"/>
-      <c r="B396" s="188">
+      <c r="A396" s="193"/>
+      <c r="B396" s="194">
         <v>11</v>
       </c>
       <c r="C396" s="28">
         <v>10</v>
       </c>
       <c r="D396" s="29">
         <v>22520823</v>
       </c>
     </row>
     <row r="397" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A397" s="189"/>
-      <c r="B397" s="188"/>
+      <c r="A397" s="193"/>
+      <c r="B397" s="194"/>
       <c r="C397" s="28">
         <v>20</v>
       </c>
       <c r="D397" s="29">
         <v>2443808</v>
       </c>
     </row>
     <row r="398" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A398" s="189"/>
-      <c r="B398" s="188"/>
+      <c r="A398" s="193"/>
+      <c r="B398" s="194"/>
       <c r="C398" s="28">
         <v>30</v>
       </c>
       <c r="D398" s="29">
         <v>3030875</v>
       </c>
     </row>
     <row r="399" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A399" s="189"/>
-      <c r="B399" s="188">
+      <c r="A399" s="193"/>
+      <c r="B399" s="194">
         <v>12</v>
       </c>
       <c r="C399" s="28">
         <v>10</v>
       </c>
       <c r="D399" s="29">
         <v>25587714</v>
       </c>
     </row>
     <row r="400" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A400" s="189"/>
-      <c r="B400" s="188"/>
+      <c r="A400" s="193"/>
+      <c r="B400" s="194"/>
       <c r="C400" s="28">
         <v>20</v>
       </c>
       <c r="D400" s="29">
         <v>2650677</v>
       </c>
     </row>
     <row r="401" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A401" s="189"/>
-      <c r="B401" s="188"/>
+      <c r="A401" s="193"/>
+      <c r="B401" s="194"/>
       <c r="C401" s="28">
         <v>30</v>
       </c>
       <c r="D401" s="29">
         <v>3266059</v>
       </c>
     </row>
     <row r="402" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A402" s="189">
+      <c r="A402" s="193">
         <v>98</v>
       </c>
-      <c r="B402" s="188">
+      <c r="B402" s="194">
         <v>1</v>
       </c>
       <c r="C402" s="28">
         <v>10</v>
       </c>
       <c r="D402" s="29">
         <v>23315962</v>
       </c>
     </row>
     <row r="403" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A403" s="189"/>
-      <c r="B403" s="188"/>
+      <c r="A403" s="193"/>
+      <c r="B403" s="194"/>
       <c r="C403" s="28">
         <v>20</v>
       </c>
       <c r="D403" s="29">
         <v>2110713</v>
       </c>
     </row>
     <row r="404" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A404" s="189"/>
-      <c r="B404" s="188"/>
+      <c r="A404" s="193"/>
+      <c r="B404" s="194"/>
       <c r="C404" s="28">
         <v>30</v>
       </c>
       <c r="D404" s="29">
         <v>2694530</v>
       </c>
     </row>
     <row r="405" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A405" s="189"/>
-      <c r="B405" s="188">
+      <c r="A405" s="193"/>
+      <c r="B405" s="194">
         <v>2</v>
       </c>
       <c r="C405" s="28">
         <v>10</v>
       </c>
       <c r="D405" s="29">
         <v>22967463</v>
       </c>
     </row>
     <row r="406" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A406" s="189"/>
-      <c r="B406" s="188"/>
+      <c r="A406" s="193"/>
+      <c r="B406" s="194"/>
       <c r="C406" s="28">
         <v>20</v>
       </c>
       <c r="D406" s="29">
         <v>2614803</v>
       </c>
     </row>
     <row r="407" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A407" s="189"/>
-      <c r="B407" s="188"/>
+      <c r="A407" s="193"/>
+      <c r="B407" s="194"/>
       <c r="C407" s="28">
         <v>30</v>
       </c>
       <c r="D407" s="29">
         <v>2936706</v>
       </c>
     </row>
     <row r="408" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A408" s="189"/>
-      <c r="B408" s="188">
+      <c r="A408" s="193"/>
+      <c r="B408" s="194">
         <v>3</v>
       </c>
       <c r="C408" s="28">
         <v>10</v>
       </c>
       <c r="D408" s="29">
         <v>24844357</v>
       </c>
     </row>
     <row r="409" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A409" s="189"/>
-      <c r="B409" s="188"/>
+      <c r="A409" s="193"/>
+      <c r="B409" s="194"/>
       <c r="C409" s="28">
         <v>20</v>
       </c>
       <c r="D409" s="29">
         <v>2631125</v>
       </c>
     </row>
     <row r="410" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A410" s="189"/>
-      <c r="B410" s="188"/>
+      <c r="A410" s="193"/>
+      <c r="B410" s="194"/>
       <c r="C410" s="28">
         <v>30</v>
       </c>
       <c r="D410" s="29">
         <v>3309154</v>
       </c>
     </row>
     <row r="411" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A411" s="189"/>
-      <c r="B411" s="188">
+      <c r="A411" s="193"/>
+      <c r="B411" s="194">
         <v>4</v>
       </c>
       <c r="C411" s="28">
         <v>10</v>
       </c>
       <c r="D411" s="29">
         <v>24646324</v>
       </c>
     </row>
     <row r="412" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A412" s="189"/>
-      <c r="B412" s="188"/>
+      <c r="A412" s="193"/>
+      <c r="B412" s="194"/>
       <c r="C412" s="28">
         <v>20</v>
       </c>
       <c r="D412" s="29">
         <v>2702600</v>
       </c>
     </row>
     <row r="413" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A413" s="189"/>
-      <c r="B413" s="188"/>
+      <c r="A413" s="193"/>
+      <c r="B413" s="194"/>
       <c r="C413" s="28">
         <v>30</v>
       </c>
       <c r="D413" s="29">
         <v>3304403</v>
       </c>
     </row>
     <row r="414" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A414" s="189"/>
-      <c r="B414" s="188">
+      <c r="A414" s="193"/>
+      <c r="B414" s="194">
         <v>5</v>
       </c>
       <c r="C414" s="28">
         <v>10</v>
       </c>
       <c r="D414" s="29">
         <v>23160459</v>
       </c>
     </row>
     <row r="415" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A415" s="189"/>
-      <c r="B415" s="188"/>
+      <c r="A415" s="193"/>
+      <c r="B415" s="194"/>
       <c r="C415" s="28">
         <v>20</v>
       </c>
       <c r="D415" s="29">
         <v>2564894</v>
       </c>
     </row>
     <row r="416" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A416" s="189"/>
-      <c r="B416" s="188"/>
+      <c r="A416" s="193"/>
+      <c r="B416" s="194"/>
       <c r="C416" s="28">
         <v>30</v>
       </c>
       <c r="D416" s="29">
         <v>3290928</v>
       </c>
     </row>
     <row r="417" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A417" s="189"/>
-      <c r="B417" s="188">
+      <c r="A417" s="193"/>
+      <c r="B417" s="194">
         <v>6</v>
       </c>
       <c r="C417" s="28">
         <v>10</v>
       </c>
       <c r="D417" s="29">
         <v>22073510</v>
       </c>
     </row>
     <row r="418" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A418" s="189"/>
-      <c r="B418" s="188"/>
+      <c r="A418" s="193"/>
+      <c r="B418" s="194"/>
       <c r="C418" s="28">
         <v>20</v>
       </c>
       <c r="D418" s="29">
         <v>2626648</v>
       </c>
     </row>
     <row r="419" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A419" s="189"/>
-      <c r="B419" s="188"/>
+      <c r="A419" s="193"/>
+      <c r="B419" s="194"/>
       <c r="C419" s="28">
         <v>30</v>
       </c>
       <c r="D419" s="29">
         <v>3214774</v>
       </c>
     </row>
     <row r="420" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A420" s="189"/>
-      <c r="B420" s="188">
+      <c r="A420" s="193"/>
+      <c r="B420" s="194">
         <v>7</v>
       </c>
       <c r="C420" s="28">
         <v>10</v>
       </c>
       <c r="D420" s="29">
         <v>22713092</v>
       </c>
     </row>
     <row r="421" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A421" s="189"/>
-      <c r="B421" s="188"/>
+      <c r="A421" s="193"/>
+      <c r="B421" s="194"/>
       <c r="C421" s="28">
         <v>20</v>
       </c>
       <c r="D421" s="29">
         <v>2769728</v>
       </c>
     </row>
     <row r="422" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A422" s="189"/>
-      <c r="B422" s="188"/>
+      <c r="A422" s="193"/>
+      <c r="B422" s="194"/>
       <c r="C422" s="28">
         <v>30</v>
       </c>
       <c r="D422" s="29">
         <v>3453594</v>
       </c>
     </row>
     <row r="423" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A423" s="189"/>
-      <c r="B423" s="188">
+      <c r="A423" s="193"/>
+      <c r="B423" s="194">
         <v>8</v>
       </c>
       <c r="C423" s="28">
         <v>10</v>
       </c>
       <c r="D423" s="29">
         <v>22588911</v>
       </c>
     </row>
     <row r="424" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A424" s="189"/>
-      <c r="B424" s="188"/>
+      <c r="A424" s="193"/>
+      <c r="B424" s="194"/>
       <c r="C424" s="28">
         <v>20</v>
       </c>
       <c r="D424" s="29">
         <v>2548343</v>
       </c>
     </row>
     <row r="425" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A425" s="189"/>
-      <c r="B425" s="188"/>
+      <c r="A425" s="193"/>
+      <c r="B425" s="194"/>
       <c r="C425" s="28">
         <v>30</v>
       </c>
       <c r="D425" s="29">
         <v>3240141</v>
       </c>
     </row>
     <row r="426" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A426" s="189"/>
-      <c r="B426" s="188">
+      <c r="A426" s="193"/>
+      <c r="B426" s="194">
         <v>9</v>
       </c>
       <c r="C426" s="28">
         <v>10</v>
       </c>
       <c r="D426" s="29">
         <v>23764224</v>
       </c>
     </row>
     <row r="427" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A427" s="189"/>
-      <c r="B427" s="188"/>
+      <c r="A427" s="193"/>
+      <c r="B427" s="194"/>
       <c r="C427" s="28">
         <v>20</v>
       </c>
       <c r="D427" s="29">
         <v>2536340</v>
       </c>
     </row>
     <row r="428" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A428" s="189"/>
-      <c r="B428" s="188"/>
+      <c r="A428" s="193"/>
+      <c r="B428" s="194"/>
       <c r="C428" s="28">
         <v>30</v>
       </c>
       <c r="D428" s="29">
         <v>3303718</v>
       </c>
     </row>
     <row r="429" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A429" s="189"/>
-      <c r="B429" s="188">
+      <c r="A429" s="193"/>
+      <c r="B429" s="194">
         <v>10</v>
       </c>
       <c r="C429" s="28">
         <v>10</v>
       </c>
       <c r="D429" s="29">
         <v>26131899</v>
       </c>
     </row>
     <row r="430" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A430" s="189"/>
-      <c r="B430" s="188"/>
+      <c r="A430" s="193"/>
+      <c r="B430" s="194"/>
       <c r="C430" s="28">
         <v>20</v>
       </c>
       <c r="D430" s="29">
         <v>2571772</v>
       </c>
     </row>
     <row r="431" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A431" s="189"/>
-      <c r="B431" s="188"/>
+      <c r="A431" s="193"/>
+      <c r="B431" s="194"/>
       <c r="C431" s="28">
         <v>30</v>
       </c>
       <c r="D431" s="29">
         <v>3356957</v>
       </c>
     </row>
     <row r="432" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A432" s="189"/>
-      <c r="B432" s="188">
+      <c r="A432" s="193"/>
+      <c r="B432" s="194">
         <v>11</v>
       </c>
       <c r="C432" s="28">
         <v>10</v>
       </c>
       <c r="D432" s="29">
         <v>25261122</v>
       </c>
     </row>
     <row r="433" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A433" s="189"/>
-      <c r="B433" s="188"/>
+      <c r="A433" s="193"/>
+      <c r="B433" s="194"/>
       <c r="C433" s="28">
         <v>20</v>
       </c>
       <c r="D433" s="29">
         <v>2500107</v>
       </c>
     </row>
     <row r="434" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A434" s="189"/>
-      <c r="B434" s="188"/>
+      <c r="A434" s="193"/>
+      <c r="B434" s="194"/>
       <c r="C434" s="28">
         <v>30</v>
       </c>
       <c r="D434" s="29">
         <v>3195110</v>
       </c>
     </row>
     <row r="435" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A435" s="189"/>
-      <c r="B435" s="188">
+      <c r="A435" s="193"/>
+      <c r="B435" s="194">
         <v>12</v>
       </c>
       <c r="C435" s="28">
         <v>10</v>
       </c>
       <c r="D435" s="29">
         <v>26740392</v>
       </c>
     </row>
     <row r="436" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A436" s="189"/>
-      <c r="B436" s="188"/>
+      <c r="A436" s="193"/>
+      <c r="B436" s="194"/>
       <c r="C436" s="28">
         <v>20</v>
       </c>
       <c r="D436" s="29">
         <v>2638405</v>
       </c>
     </row>
     <row r="437" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A437" s="189"/>
-      <c r="B437" s="188"/>
+      <c r="A437" s="193"/>
+      <c r="B437" s="194"/>
       <c r="C437" s="28">
         <v>30</v>
       </c>
       <c r="D437" s="29">
         <v>3247738</v>
       </c>
     </row>
     <row r="438" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A438" s="189">
+      <c r="A438" s="193">
         <v>99</v>
       </c>
-      <c r="B438" s="188">
+      <c r="B438" s="194">
         <v>1</v>
       </c>
       <c r="C438" s="28">
         <v>10</v>
       </c>
       <c r="D438" s="29">
         <v>24260226</v>
       </c>
     </row>
     <row r="439" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A439" s="189"/>
-      <c r="B439" s="188"/>
+      <c r="A439" s="193"/>
+      <c r="B439" s="194"/>
       <c r="C439" s="28">
         <v>20</v>
       </c>
       <c r="D439" s="29">
         <v>2484090</v>
       </c>
     </row>
     <row r="440" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A440" s="189"/>
-      <c r="B440" s="188"/>
+      <c r="A440" s="193"/>
+      <c r="B440" s="194"/>
       <c r="C440" s="28">
         <v>30</v>
       </c>
       <c r="D440" s="29">
         <v>3083035</v>
       </c>
     </row>
     <row r="441" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A441" s="189"/>
-      <c r="B441" s="188">
+      <c r="A441" s="193"/>
+      <c r="B441" s="194">
         <v>2</v>
       </c>
       <c r="C441" s="28">
         <v>10</v>
       </c>
       <c r="D441" s="29">
         <v>19940634</v>
       </c>
     </row>
     <row r="442" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A442" s="189"/>
-      <c r="B442" s="188"/>
+      <c r="A442" s="193"/>
+      <c r="B442" s="194"/>
       <c r="C442" s="28">
         <v>20</v>
       </c>
       <c r="D442" s="29">
         <v>2174308</v>
       </c>
     </row>
     <row r="443" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A443" s="189"/>
-      <c r="B443" s="188"/>
+      <c r="A443" s="193"/>
+      <c r="B443" s="194"/>
       <c r="C443" s="28">
         <v>30</v>
       </c>
       <c r="D443" s="29">
         <v>2486932</v>
       </c>
     </row>
     <row r="444" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A444" s="189"/>
-      <c r="B444" s="188">
+      <c r="A444" s="193"/>
+      <c r="B444" s="194">
         <v>3</v>
       </c>
       <c r="C444" s="28">
         <v>10</v>
       </c>
       <c r="D444" s="29">
         <v>26845491</v>
       </c>
     </row>
     <row r="445" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A445" s="189"/>
-      <c r="B445" s="188"/>
+      <c r="A445" s="193"/>
+      <c r="B445" s="194"/>
       <c r="C445" s="28">
         <v>20</v>
       </c>
       <c r="D445" s="29">
         <v>2800458</v>
       </c>
     </row>
     <row r="446" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A446" s="189"/>
-      <c r="B446" s="188"/>
+      <c r="A446" s="193"/>
+      <c r="B446" s="194"/>
       <c r="C446" s="28">
         <v>30</v>
       </c>
       <c r="D446" s="29">
         <v>3269116</v>
       </c>
     </row>
     <row r="447" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A447" s="189"/>
-      <c r="B447" s="188">
+      <c r="A447" s="193"/>
+      <c r="B447" s="194">
         <v>4</v>
       </c>
       <c r="C447" s="28">
         <v>10</v>
       </c>
       <c r="D447" s="29">
         <v>25322874</v>
       </c>
     </row>
     <row r="448" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A448" s="189"/>
-      <c r="B448" s="188"/>
+      <c r="A448" s="193"/>
+      <c r="B448" s="194"/>
       <c r="C448" s="28">
         <v>20</v>
       </c>
       <c r="D448" s="29">
         <v>2574092</v>
       </c>
     </row>
     <row r="449" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A449" s="189"/>
-      <c r="B449" s="188"/>
+      <c r="A449" s="193"/>
+      <c r="B449" s="194"/>
       <c r="C449" s="28">
         <v>30</v>
       </c>
       <c r="D449" s="29">
         <v>3037435</v>
       </c>
     </row>
     <row r="450" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A450" s="189"/>
-      <c r="B450" s="188">
+      <c r="A450" s="193"/>
+      <c r="B450" s="194">
         <v>5</v>
       </c>
       <c r="C450" s="28">
         <v>10</v>
       </c>
       <c r="D450" s="29">
         <v>25349804</v>
       </c>
     </row>
     <row r="451" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A451" s="189"/>
-      <c r="B451" s="188"/>
+      <c r="A451" s="193"/>
+      <c r="B451" s="194"/>
       <c r="C451" s="28">
         <v>20</v>
       </c>
       <c r="D451" s="29">
         <v>2618257</v>
       </c>
     </row>
     <row r="452" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A452" s="189"/>
-      <c r="B452" s="188"/>
+      <c r="A452" s="193"/>
+      <c r="B452" s="194"/>
       <c r="C452" s="28">
         <v>30</v>
       </c>
       <c r="D452" s="29">
         <v>3137158</v>
       </c>
     </row>
     <row r="453" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A453" s="189"/>
-      <c r="B453" s="188">
+      <c r="A453" s="193"/>
+      <c r="B453" s="194">
         <v>6</v>
       </c>
       <c r="C453" s="28">
         <v>10</v>
       </c>
       <c r="D453" s="29">
         <v>23692308</v>
       </c>
     </row>
     <row r="454" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A454" s="189"/>
-      <c r="B454" s="188"/>
+      <c r="A454" s="193"/>
+      <c r="B454" s="194"/>
       <c r="C454" s="28">
         <v>20</v>
       </c>
       <c r="D454" s="29">
         <v>2521887</v>
       </c>
     </row>
     <row r="455" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A455" s="189"/>
-      <c r="B455" s="188"/>
+      <c r="A455" s="193"/>
+      <c r="B455" s="194"/>
       <c r="C455" s="28">
         <v>30</v>
       </c>
       <c r="D455" s="29">
         <v>2988300</v>
       </c>
     </row>
     <row r="456" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A456" s="189"/>
-      <c r="B456" s="188">
+      <c r="A456" s="193"/>
+      <c r="B456" s="194">
         <v>7</v>
       </c>
       <c r="C456" s="28">
         <v>10</v>
       </c>
       <c r="D456" s="29">
         <v>24145291</v>
       </c>
     </row>
     <row r="457" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A457" s="189"/>
-      <c r="B457" s="188"/>
+      <c r="A457" s="193"/>
+      <c r="B457" s="194"/>
       <c r="C457" s="28">
         <v>20</v>
       </c>
       <c r="D457" s="29">
         <v>2728534</v>
       </c>
     </row>
     <row r="458" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A458" s="189"/>
-      <c r="B458" s="188"/>
+      <c r="A458" s="193"/>
+      <c r="B458" s="194"/>
       <c r="C458" s="28">
         <v>30</v>
       </c>
       <c r="D458" s="29">
         <v>3197167</v>
       </c>
     </row>
     <row r="459" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A459" s="189"/>
-      <c r="B459" s="188">
+      <c r="A459" s="193"/>
+      <c r="B459" s="194">
         <v>8</v>
       </c>
       <c r="C459" s="28">
         <v>10</v>
       </c>
       <c r="D459" s="29">
         <v>24106110</v>
       </c>
     </row>
     <row r="460" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A460" s="189"/>
-      <c r="B460" s="188"/>
+      <c r="A460" s="193"/>
+      <c r="B460" s="194"/>
       <c r="C460" s="28">
         <v>20</v>
       </c>
       <c r="D460" s="29">
         <v>2756258</v>
       </c>
     </row>
     <row r="461" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A461" s="189"/>
-      <c r="B461" s="188"/>
+      <c r="A461" s="193"/>
+      <c r="B461" s="194"/>
       <c r="C461" s="28">
         <v>30</v>
       </c>
       <c r="D461" s="29">
         <v>3158191</v>
       </c>
     </row>
     <row r="462" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A462" s="189"/>
-      <c r="B462" s="188">
+      <c r="A462" s="193"/>
+      <c r="B462" s="194">
         <v>9</v>
       </c>
       <c r="C462" s="28">
         <v>10</v>
       </c>
       <c r="D462" s="29">
         <v>24022921</v>
       </c>
     </row>
     <row r="463" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A463" s="189"/>
-      <c r="B463" s="188"/>
+      <c r="A463" s="193"/>
+      <c r="B463" s="194"/>
       <c r="C463" s="28">
         <v>20</v>
       </c>
       <c r="D463" s="29">
         <v>2527920</v>
       </c>
     </row>
     <row r="464" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A464" s="189"/>
-      <c r="B464" s="188"/>
+      <c r="A464" s="193"/>
+      <c r="B464" s="194"/>
       <c r="C464" s="28">
         <v>30</v>
       </c>
       <c r="D464" s="29">
         <v>3052996</v>
       </c>
     </row>
     <row r="465" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A465" s="189"/>
-      <c r="B465" s="188">
+      <c r="A465" s="193"/>
+      <c r="B465" s="194">
         <v>10</v>
       </c>
       <c r="C465" s="28">
         <v>10</v>
       </c>
       <c r="D465" s="29">
         <v>25307974</v>
       </c>
     </row>
     <row r="466" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A466" s="189"/>
-      <c r="B466" s="188"/>
+      <c r="A466" s="193"/>
+      <c r="B466" s="194"/>
       <c r="C466" s="28">
         <v>20</v>
       </c>
       <c r="D466" s="29">
         <v>2591144</v>
       </c>
     </row>
     <row r="467" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A467" s="189"/>
-      <c r="B467" s="188"/>
+      <c r="A467" s="193"/>
+      <c r="B467" s="194"/>
       <c r="C467" s="28">
         <v>30</v>
       </c>
       <c r="D467" s="29">
         <v>3163266</v>
       </c>
     </row>
     <row r="468" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A468" s="189"/>
-      <c r="B468" s="188">
+      <c r="A468" s="193"/>
+      <c r="B468" s="194">
         <v>11</v>
       </c>
       <c r="C468" s="28">
         <v>10</v>
       </c>
       <c r="D468" s="29">
         <v>25118241</v>
       </c>
     </row>
     <row r="469" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A469" s="189"/>
-      <c r="B469" s="188"/>
+      <c r="A469" s="193"/>
+      <c r="B469" s="194"/>
       <c r="C469" s="28">
         <v>20</v>
       </c>
       <c r="D469" s="29">
         <v>2655784</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A470" s="189"/>
-      <c r="B470" s="188"/>
+      <c r="A470" s="193"/>
+      <c r="B470" s="194"/>
       <c r="C470" s="28">
         <v>30</v>
       </c>
       <c r="D470" s="29">
         <v>3180817</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A471" s="189"/>
-      <c r="B471" s="188">
+      <c r="A471" s="193"/>
+      <c r="B471" s="194">
         <v>12</v>
       </c>
       <c r="C471" s="28">
         <v>10</v>
       </c>
       <c r="D471" s="29">
         <v>26228941</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A472" s="189"/>
-      <c r="B472" s="188"/>
+      <c r="A472" s="193"/>
+      <c r="B472" s="194"/>
       <c r="C472" s="28">
         <v>20</v>
       </c>
       <c r="D472" s="29">
         <v>2706875</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A473" s="189"/>
-      <c r="B473" s="188"/>
+      <c r="A473" s="193"/>
+      <c r="B473" s="194"/>
       <c r="C473" s="28">
         <v>30</v>
       </c>
       <c r="D473" s="29">
         <v>3243692</v>
       </c>
     </row>
     <row r="474" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A474" s="189">
+      <c r="A474" s="193">
         <v>100</v>
       </c>
-      <c r="B474" s="188">
+      <c r="B474" s="194">
         <v>1</v>
       </c>
       <c r="C474" s="28">
         <v>10</v>
       </c>
       <c r="D474" s="29">
         <v>28850810</v>
       </c>
     </row>
     <row r="475" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A475" s="189"/>
-      <c r="B475" s="188"/>
+      <c r="A475" s="193"/>
+      <c r="B475" s="194"/>
       <c r="C475" s="28">
         <v>20</v>
       </c>
       <c r="D475" s="29">
         <v>2551062</v>
       </c>
     </row>
     <row r="476" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A476" s="189"/>
-      <c r="B476" s="188"/>
+      <c r="A476" s="193"/>
+      <c r="B476" s="194"/>
       <c r="C476" s="28">
         <v>30</v>
       </c>
       <c r="D476" s="29">
         <v>3129349</v>
       </c>
     </row>
     <row r="477" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A477" s="189"/>
-      <c r="B477" s="188">
+      <c r="A477" s="193"/>
+      <c r="B477" s="194">
         <v>2</v>
       </c>
       <c r="C477" s="28">
         <v>10</v>
       </c>
       <c r="D477" s="29">
         <v>23283535</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A478" s="189"/>
-      <c r="B478" s="188"/>
+      <c r="A478" s="193"/>
+      <c r="B478" s="194"/>
       <c r="C478" s="28">
         <v>20</v>
       </c>
       <c r="D478" s="29">
         <v>2084205</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A479" s="189"/>
-      <c r="B479" s="188"/>
+      <c r="A479" s="193"/>
+      <c r="B479" s="194"/>
       <c r="C479" s="28">
         <v>30</v>
       </c>
       <c r="D479" s="29">
         <v>2432712</v>
       </c>
     </row>
     <row r="480" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A480" s="189"/>
-      <c r="B480" s="188">
+      <c r="A480" s="193"/>
+      <c r="B480" s="194">
         <v>3</v>
       </c>
       <c r="C480" s="28">
         <v>10</v>
       </c>
       <c r="D480" s="29">
         <v>29758438</v>
       </c>
     </row>
     <row r="481" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A481" s="189"/>
-      <c r="B481" s="188"/>
+      <c r="A481" s="193"/>
+      <c r="B481" s="194"/>
       <c r="C481" s="28">
         <v>20</v>
       </c>
       <c r="D481" s="29">
         <v>2728502</v>
       </c>
     </row>
     <row r="482" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A482" s="189"/>
-      <c r="B482" s="188"/>
+      <c r="A482" s="193"/>
+      <c r="B482" s="194"/>
       <c r="C482" s="28">
         <v>30</v>
       </c>
       <c r="D482" s="29">
         <v>3341336</v>
       </c>
     </row>
     <row r="483" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A483" s="189"/>
-      <c r="B483" s="188">
+      <c r="A483" s="193"/>
+      <c r="B483" s="194">
         <v>4</v>
       </c>
       <c r="C483" s="28">
         <v>10</v>
       </c>
       <c r="D483" s="29">
         <v>26658191</v>
       </c>
     </row>
     <row r="484" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A484" s="189"/>
-      <c r="B484" s="188"/>
+      <c r="A484" s="193"/>
+      <c r="B484" s="194"/>
       <c r="C484" s="28">
         <v>20</v>
       </c>
       <c r="D484" s="29">
         <v>2533205</v>
       </c>
     </row>
     <row r="485" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A485" s="189"/>
-      <c r="B485" s="188"/>
+      <c r="A485" s="193"/>
+      <c r="B485" s="194"/>
       <c r="C485" s="28">
         <v>30</v>
       </c>
       <c r="D485" s="29">
         <v>3305406</v>
       </c>
     </row>
     <row r="486" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A486" s="189"/>
-      <c r="B486" s="188">
+      <c r="A486" s="193"/>
+      <c r="B486" s="194">
         <v>5</v>
       </c>
       <c r="C486" s="28">
         <v>10</v>
       </c>
       <c r="D486" s="29">
         <v>25113957</v>
       </c>
     </row>
     <row r="487" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A487" s="189"/>
-      <c r="B487" s="188"/>
+      <c r="A487" s="193"/>
+      <c r="B487" s="194"/>
       <c r="C487" s="28">
         <v>20</v>
       </c>
       <c r="D487" s="29">
         <v>2616715</v>
       </c>
     </row>
     <row r="488" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A488" s="189"/>
-      <c r="B488" s="188"/>
+      <c r="A488" s="193"/>
+      <c r="B488" s="194"/>
       <c r="C488" s="28">
         <v>30</v>
       </c>
       <c r="D488" s="29">
         <v>3202284</v>
       </c>
     </row>
     <row r="489" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A489" s="189"/>
-      <c r="B489" s="188">
+      <c r="A489" s="193"/>
+      <c r="B489" s="194">
         <v>6</v>
       </c>
       <c r="C489" s="28">
         <v>10</v>
       </c>
       <c r="D489" s="29">
         <v>23435775</v>
       </c>
     </row>
     <row r="490" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A490" s="189"/>
-      <c r="B490" s="188"/>
+      <c r="A490" s="193"/>
+      <c r="B490" s="194"/>
       <c r="C490" s="28">
         <v>20</v>
       </c>
       <c r="D490" s="29">
         <v>2518364</v>
       </c>
     </row>
     <row r="491" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A491" s="189"/>
-      <c r="B491" s="188"/>
+      <c r="A491" s="193"/>
+      <c r="B491" s="194"/>
       <c r="C491" s="28">
         <v>30</v>
       </c>
       <c r="D491" s="29">
         <v>3081371</v>
       </c>
     </row>
     <row r="492" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A492" s="189"/>
-      <c r="B492" s="188">
+      <c r="A492" s="193"/>
+      <c r="B492" s="194">
         <v>7</v>
       </c>
       <c r="C492" s="28">
         <v>10</v>
       </c>
       <c r="D492" s="29">
         <v>23441390</v>
       </c>
     </row>
     <row r="493" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A493" s="189"/>
-      <c r="B493" s="188"/>
+      <c r="A493" s="193"/>
+      <c r="B493" s="194"/>
       <c r="C493" s="28">
         <v>20</v>
       </c>
       <c r="D493" s="29">
         <v>2655542</v>
       </c>
     </row>
     <row r="494" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A494" s="189"/>
-      <c r="B494" s="188"/>
+      <c r="A494" s="193"/>
+      <c r="B494" s="194"/>
       <c r="C494" s="28">
         <v>30</v>
       </c>
       <c r="D494" s="29">
         <v>3266056</v>
       </c>
     </row>
     <row r="495" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A495" s="189"/>
-      <c r="B495" s="188">
+      <c r="A495" s="193"/>
+      <c r="B495" s="194">
         <v>8</v>
       </c>
       <c r="C495" s="28">
         <v>10</v>
       </c>
       <c r="D495" s="29">
         <v>24528974</v>
       </c>
     </row>
     <row r="496" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A496" s="189"/>
-      <c r="B496" s="188"/>
+      <c r="A496" s="193"/>
+      <c r="B496" s="194"/>
       <c r="C496" s="28">
         <v>20</v>
       </c>
       <c r="D496" s="29">
         <v>2851681</v>
       </c>
     </row>
     <row r="497" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A497" s="189"/>
-      <c r="B497" s="188"/>
+      <c r="A497" s="193"/>
+      <c r="B497" s="194"/>
       <c r="C497" s="28">
         <v>30</v>
       </c>
       <c r="D497" s="29">
         <v>3362341</v>
       </c>
     </row>
     <row r="498" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A498" s="189"/>
-      <c r="B498" s="188">
+      <c r="A498" s="193"/>
+      <c r="B498" s="194">
         <v>9</v>
       </c>
       <c r="C498" s="28">
         <v>10</v>
       </c>
       <c r="D498" s="29">
         <v>24300029</v>
       </c>
     </row>
     <row r="499" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A499" s="189"/>
-      <c r="B499" s="188"/>
+      <c r="A499" s="193"/>
+      <c r="B499" s="194"/>
       <c r="C499" s="28">
         <v>20</v>
       </c>
       <c r="D499" s="29">
         <v>2602680</v>
       </c>
     </row>
     <row r="500" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A500" s="189"/>
-      <c r="B500" s="188"/>
+      <c r="A500" s="193"/>
+      <c r="B500" s="194"/>
       <c r="C500" s="28">
         <v>30</v>
       </c>
       <c r="D500" s="29">
         <v>3227526</v>
       </c>
     </row>
     <row r="501" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A501" s="189"/>
-      <c r="B501" s="188">
+      <c r="A501" s="193"/>
+      <c r="B501" s="194">
         <v>10</v>
       </c>
       <c r="C501" s="28">
         <v>10</v>
       </c>
       <c r="D501" s="29">
         <v>26341658</v>
       </c>
     </row>
     <row r="502" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A502" s="189"/>
-      <c r="B502" s="188"/>
+      <c r="A502" s="193"/>
+      <c r="B502" s="194"/>
       <c r="C502" s="28">
         <v>20</v>
       </c>
       <c r="D502" s="29">
         <v>2605137</v>
       </c>
     </row>
     <row r="503" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A503" s="189"/>
-      <c r="B503" s="188"/>
+      <c r="A503" s="193"/>
+      <c r="B503" s="194"/>
       <c r="C503" s="28">
         <v>30</v>
       </c>
       <c r="D503" s="29">
         <v>3321659</v>
       </c>
     </row>
     <row r="504" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A504" s="189"/>
-      <c r="B504" s="188">
+      <c r="A504" s="193"/>
+      <c r="B504" s="194">
         <v>11</v>
       </c>
       <c r="C504" s="28">
         <v>10</v>
       </c>
       <c r="D504" s="29">
         <v>25063728</v>
       </c>
     </row>
     <row r="505" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A505" s="189"/>
-      <c r="B505" s="188"/>
+      <c r="A505" s="193"/>
+      <c r="B505" s="194"/>
       <c r="C505" s="28">
         <v>20</v>
       </c>
       <c r="D505" s="29">
         <v>2663489</v>
       </c>
     </row>
     <row r="506" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A506" s="189"/>
-      <c r="B506" s="188"/>
+      <c r="A506" s="193"/>
+      <c r="B506" s="194"/>
       <c r="C506" s="28">
         <v>30</v>
       </c>
       <c r="D506" s="29">
         <v>3284235</v>
       </c>
     </row>
     <row r="507" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A507" s="189"/>
-      <c r="B507" s="188">
+      <c r="A507" s="193"/>
+      <c r="B507" s="194">
         <v>12</v>
       </c>
       <c r="C507" s="28">
         <v>10</v>
       </c>
       <c r="D507" s="29">
         <v>26582772</v>
       </c>
     </row>
     <row r="508" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A508" s="189"/>
-      <c r="B508" s="188"/>
+      <c r="A508" s="193"/>
+      <c r="B508" s="194"/>
       <c r="C508" s="28">
         <v>20</v>
       </c>
       <c r="D508" s="29">
         <v>2702818</v>
       </c>
     </row>
     <row r="509" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A509" s="189"/>
-      <c r="B509" s="188"/>
+      <c r="A509" s="193"/>
+      <c r="B509" s="194"/>
       <c r="C509" s="28">
         <v>30</v>
       </c>
       <c r="D509" s="29">
         <v>3359286</v>
       </c>
     </row>
     <row r="510" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A510" s="189">
+      <c r="A510" s="193">
         <v>101</v>
       </c>
-      <c r="B510" s="188">
+      <c r="B510" s="194">
         <v>1</v>
       </c>
       <c r="C510" s="28">
         <v>10</v>
       </c>
       <c r="D510" s="29">
         <v>26025080</v>
       </c>
     </row>
     <row r="511" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A511" s="189"/>
-      <c r="B511" s="188"/>
+      <c r="A511" s="193"/>
+      <c r="B511" s="194"/>
       <c r="C511" s="28">
         <v>20</v>
       </c>
       <c r="D511" s="29">
         <v>2304991</v>
       </c>
     </row>
     <row r="512" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A512" s="189"/>
-      <c r="B512" s="188"/>
+      <c r="A512" s="193"/>
+      <c r="B512" s="194"/>
       <c r="C512" s="28">
         <v>30</v>
       </c>
       <c r="D512" s="29">
         <v>2853910</v>
       </c>
     </row>
     <row r="513" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A513" s="189"/>
-      <c r="B513" s="188">
+      <c r="A513" s="193"/>
+      <c r="B513" s="194">
         <v>2</v>
       </c>
       <c r="C513" s="28">
         <v>10</v>
       </c>
       <c r="D513" s="29">
         <v>24970342</v>
       </c>
     </row>
     <row r="514" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A514" s="189"/>
-      <c r="B514" s="188"/>
+      <c r="A514" s="193"/>
+      <c r="B514" s="194"/>
       <c r="C514" s="28">
         <v>20</v>
       </c>
       <c r="D514" s="29">
         <v>2646775</v>
       </c>
     </row>
     <row r="515" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A515" s="189"/>
-      <c r="B515" s="188"/>
+      <c r="A515" s="193"/>
+      <c r="B515" s="194"/>
       <c r="C515" s="28">
         <v>30</v>
       </c>
       <c r="D515" s="29">
         <v>3005703</v>
       </c>
     </row>
     <row r="516" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A516" s="189"/>
-      <c r="B516" s="188">
+      <c r="A516" s="193"/>
+      <c r="B516" s="194">
         <v>3</v>
       </c>
       <c r="C516" s="28">
         <v>10</v>
       </c>
       <c r="D516" s="29">
         <v>28193802</v>
       </c>
     </row>
     <row r="517" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A517" s="189"/>
-      <c r="B517" s="188"/>
+      <c r="A517" s="193"/>
+      <c r="B517" s="194"/>
       <c r="C517" s="28">
         <v>20</v>
       </c>
       <c r="D517" s="29">
         <v>2787076</v>
       </c>
     </row>
     <row r="518" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A518" s="189"/>
-      <c r="B518" s="188"/>
+      <c r="A518" s="193"/>
+      <c r="B518" s="194"/>
       <c r="C518" s="28">
         <v>30</v>
       </c>
       <c r="D518" s="29">
         <v>3524152</v>
       </c>
     </row>
     <row r="519" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A519" s="189"/>
-      <c r="B519" s="188">
+      <c r="A519" s="193"/>
+      <c r="B519" s="194">
         <v>4</v>
       </c>
       <c r="C519" s="28">
         <v>10</v>
       </c>
       <c r="D519" s="29">
         <v>25344364</v>
       </c>
     </row>
     <row r="520" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A520" s="189"/>
-      <c r="B520" s="188"/>
+      <c r="A520" s="193"/>
+      <c r="B520" s="194"/>
       <c r="C520" s="28">
         <v>20</v>
       </c>
       <c r="D520" s="29">
         <v>2567284</v>
       </c>
     </row>
     <row r="521" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A521" s="189"/>
-      <c r="B521" s="188"/>
+      <c r="A521" s="193"/>
+      <c r="B521" s="194"/>
       <c r="C521" s="28">
         <v>30</v>
       </c>
       <c r="D521" s="29">
         <v>3309409</v>
       </c>
     </row>
     <row r="522" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A522" s="189"/>
-      <c r="B522" s="188">
+      <c r="A522" s="193"/>
+      <c r="B522" s="194">
         <v>5</v>
       </c>
       <c r="C522" s="28">
         <v>10</v>
       </c>
       <c r="D522" s="29">
         <v>26512530</v>
       </c>
     </row>
     <row r="523" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A523" s="189"/>
-      <c r="B523" s="188"/>
+      <c r="A523" s="193"/>
+      <c r="B523" s="194"/>
       <c r="C523" s="28">
         <v>20</v>
       </c>
       <c r="D523" s="29">
         <v>2768055</v>
       </c>
     </row>
     <row r="524" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A524" s="189"/>
-      <c r="B524" s="188"/>
+      <c r="A524" s="193"/>
+      <c r="B524" s="194"/>
       <c r="C524" s="28">
         <v>30</v>
       </c>
       <c r="D524" s="29">
         <v>3496766</v>
       </c>
     </row>
     <row r="525" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A525" s="189"/>
-      <c r="B525" s="188">
+      <c r="A525" s="193"/>
+      <c r="B525" s="194">
         <v>6</v>
       </c>
       <c r="C525" s="28">
         <v>10</v>
       </c>
       <c r="D525" s="29">
         <v>24326383</v>
       </c>
     </row>
     <row r="526" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A526" s="189"/>
-      <c r="B526" s="188"/>
+      <c r="A526" s="193"/>
+      <c r="B526" s="194"/>
       <c r="C526" s="28">
         <v>20</v>
       </c>
       <c r="D526" s="29">
         <v>2510574</v>
       </c>
     </row>
     <row r="527" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A527" s="189"/>
-      <c r="B527" s="188"/>
+      <c r="A527" s="193"/>
+      <c r="B527" s="194"/>
       <c r="C527" s="28">
         <v>30</v>
       </c>
       <c r="D527" s="29">
         <v>3231068</v>
       </c>
     </row>
     <row r="528" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A528" s="189"/>
-      <c r="B528" s="188">
+      <c r="A528" s="193"/>
+      <c r="B528" s="194">
         <v>7</v>
       </c>
       <c r="C528" s="28">
         <v>10</v>
       </c>
       <c r="D528" s="29">
         <v>25109391</v>
       </c>
     </row>
     <row r="529" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A529" s="189"/>
-      <c r="B529" s="188"/>
+      <c r="A529" s="193"/>
+      <c r="B529" s="194"/>
       <c r="C529" s="28">
         <v>20</v>
       </c>
       <c r="D529" s="29">
         <v>2764748</v>
       </c>
     </row>
     <row r="530" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A530" s="189"/>
-      <c r="B530" s="188"/>
+      <c r="A530" s="193"/>
+      <c r="B530" s="194"/>
       <c r="C530" s="28">
         <v>30</v>
       </c>
       <c r="D530" s="29">
         <v>3385403</v>
       </c>
     </row>
     <row r="531" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A531" s="189"/>
-      <c r="B531" s="188">
+      <c r="A531" s="193"/>
+      <c r="B531" s="194">
         <v>8</v>
       </c>
       <c r="C531" s="28">
         <v>10</v>
       </c>
       <c r="D531" s="29">
         <v>24689136</v>
       </c>
     </row>
     <row r="532" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A532" s="189"/>
-      <c r="B532" s="188"/>
+      <c r="A532" s="193"/>
+      <c r="B532" s="194"/>
       <c r="C532" s="28">
         <v>20</v>
       </c>
       <c r="D532" s="29">
         <v>2794008</v>
       </c>
     </row>
     <row r="533" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A533" s="189"/>
-      <c r="B533" s="188"/>
+      <c r="A533" s="193"/>
+      <c r="B533" s="194"/>
       <c r="C533" s="28">
         <v>30</v>
       </c>
       <c r="D533" s="29">
         <v>3344227</v>
       </c>
     </row>
     <row r="534" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A534" s="189"/>
-      <c r="B534" s="188">
+      <c r="A534" s="193"/>
+      <c r="B534" s="194">
         <v>9</v>
       </c>
       <c r="C534" s="28">
         <v>10</v>
       </c>
       <c r="D534" s="29">
         <v>24764096</v>
       </c>
     </row>
     <row r="535" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A535" s="189"/>
-      <c r="B535" s="188"/>
+      <c r="A535" s="193"/>
+      <c r="B535" s="194"/>
       <c r="C535" s="28">
         <v>20</v>
       </c>
       <c r="D535" s="29">
         <v>2615370</v>
       </c>
     </row>
     <row r="536" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A536" s="189"/>
-      <c r="B536" s="188"/>
+      <c r="A536" s="193"/>
+      <c r="B536" s="194"/>
       <c r="C536" s="28">
         <v>30</v>
       </c>
       <c r="D536" s="29">
         <v>3315395</v>
       </c>
     </row>
     <row r="537" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A537" s="189"/>
-      <c r="B537" s="188">
+      <c r="A537" s="193"/>
+      <c r="B537" s="194">
         <v>10</v>
       </c>
       <c r="C537" s="28">
         <v>10</v>
       </c>
       <c r="D537" s="29">
         <v>28138283</v>
       </c>
     </row>
     <row r="538" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A538" s="189"/>
-      <c r="B538" s="188"/>
+      <c r="A538" s="193"/>
+      <c r="B538" s="194"/>
       <c r="C538" s="28">
         <v>20</v>
       </c>
       <c r="D538" s="29">
         <v>2837861</v>
       </c>
     </row>
     <row r="539" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A539" s="189"/>
-      <c r="B539" s="188"/>
+      <c r="A539" s="193"/>
+      <c r="B539" s="194"/>
       <c r="C539" s="28">
         <v>30</v>
       </c>
       <c r="D539" s="29">
         <v>3552131</v>
       </c>
     </row>
     <row r="540" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A540" s="189"/>
-      <c r="B540" s="188">
+      <c r="A540" s="193"/>
+      <c r="B540" s="194">
         <v>11</v>
       </c>
       <c r="C540" s="28">
         <v>10</v>
       </c>
       <c r="D540" s="29">
         <v>25652598</v>
       </c>
     </row>
     <row r="541" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A541" s="189"/>
-      <c r="B541" s="188"/>
+      <c r="A541" s="193"/>
+      <c r="B541" s="194"/>
       <c r="C541" s="28">
         <v>20</v>
       </c>
       <c r="D541" s="29">
         <v>2770362</v>
       </c>
     </row>
     <row r="542" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A542" s="189"/>
-      <c r="B542" s="188"/>
+      <c r="A542" s="193"/>
+      <c r="B542" s="194"/>
       <c r="C542" s="28">
         <v>30</v>
       </c>
       <c r="D542" s="29">
         <v>3378026</v>
       </c>
     </row>
     <row r="543" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A543" s="189"/>
-      <c r="B543" s="188">
+      <c r="A543" s="193"/>
+      <c r="B543" s="194">
         <v>12</v>
       </c>
       <c r="C543" s="28">
         <v>10</v>
       </c>
       <c r="D543" s="29">
         <v>26153316</v>
       </c>
     </row>
     <row r="544" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A544" s="189"/>
-      <c r="B544" s="188"/>
+      <c r="A544" s="193"/>
+      <c r="B544" s="194"/>
       <c r="C544" s="28">
         <v>20</v>
       </c>
       <c r="D544" s="29">
         <v>2703202</v>
       </c>
     </row>
     <row r="545" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A545" s="189"/>
-      <c r="B545" s="188"/>
+      <c r="A545" s="193"/>
+      <c r="B545" s="194"/>
       <c r="C545" s="28">
         <v>30</v>
       </c>
       <c r="D545" s="29">
         <v>3314268</v>
       </c>
     </row>
     <row r="546" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A546" s="189">
+      <c r="A546" s="193">
         <v>102</v>
       </c>
-      <c r="B546" s="188">
+      <c r="B546" s="194">
         <v>1</v>
       </c>
       <c r="C546" s="28">
         <v>10</v>
       </c>
       <c r="D546" s="29">
         <v>27939820</v>
       </c>
     </row>
     <row r="547" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A547" s="189"/>
-      <c r="B547" s="188"/>
+      <c r="A547" s="193"/>
+      <c r="B547" s="194"/>
       <c r="C547" s="28">
         <v>20</v>
       </c>
       <c r="D547" s="29">
         <v>2893730</v>
       </c>
     </row>
     <row r="548" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A548" s="189"/>
-      <c r="B548" s="188"/>
+      <c r="A548" s="193"/>
+      <c r="B548" s="194"/>
       <c r="C548" s="28">
         <v>30</v>
       </c>
       <c r="D548" s="29">
         <v>3392534</v>
       </c>
     </row>
     <row r="549" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A549" s="189"/>
-      <c r="B549" s="188">
+      <c r="A549" s="193"/>
+      <c r="B549" s="194">
         <v>2</v>
       </c>
       <c r="C549" s="28">
         <v>10</v>
       </c>
       <c r="D549" s="29">
         <v>22401856</v>
       </c>
     </row>
     <row r="550" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A550" s="189"/>
-      <c r="B550" s="188"/>
+      <c r="A550" s="193"/>
+      <c r="B550" s="194"/>
       <c r="C550" s="28">
         <v>20</v>
       </c>
       <c r="D550" s="29">
         <v>2264794</v>
       </c>
     </row>
     <row r="551" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A551" s="189"/>
-      <c r="B551" s="188"/>
+      <c r="A551" s="193"/>
+      <c r="B551" s="194"/>
       <c r="C551" s="28">
         <v>30</v>
       </c>
       <c r="D551" s="29">
         <v>2666820</v>
       </c>
     </row>
     <row r="552" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A552" s="189"/>
-      <c r="B552" s="188">
+      <c r="A552" s="193"/>
+      <c r="B552" s="194">
         <v>3</v>
       </c>
       <c r="C552" s="28">
         <v>10</v>
       </c>
       <c r="D552" s="29">
         <v>27478409</v>
       </c>
     </row>
     <row r="553" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A553" s="189"/>
-      <c r="B553" s="188"/>
+      <c r="A553" s="193"/>
+      <c r="B553" s="194"/>
       <c r="C553" s="28">
         <v>20</v>
       </c>
       <c r="D553" s="29">
         <v>2842362</v>
       </c>
     </row>
     <row r="554" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A554" s="189"/>
-      <c r="B554" s="188"/>
+      <c r="A554" s="193"/>
+      <c r="B554" s="194"/>
       <c r="C554" s="28">
         <v>30</v>
       </c>
       <c r="D554" s="29">
         <v>3490636</v>
       </c>
     </row>
     <row r="555" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A555" s="189"/>
-      <c r="B555" s="188">
+      <c r="A555" s="193"/>
+      <c r="B555" s="194">
         <v>4</v>
       </c>
       <c r="C555" s="28">
         <v>10</v>
       </c>
       <c r="D555" s="29">
         <v>27154243</v>
       </c>
     </row>
     <row r="556" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A556" s="189"/>
-      <c r="B556" s="188"/>
+      <c r="A556" s="193"/>
+      <c r="B556" s="194"/>
       <c r="C556" s="28">
         <v>20</v>
       </c>
       <c r="D556" s="29">
         <v>2728823</v>
       </c>
     </row>
     <row r="557" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A557" s="189"/>
-      <c r="B557" s="188"/>
+      <c r="A557" s="193"/>
+      <c r="B557" s="194"/>
       <c r="C557" s="28">
         <v>30</v>
       </c>
       <c r="D557" s="29">
         <v>3444594</v>
       </c>
     </row>
     <row r="558" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A558" s="189"/>
-      <c r="B558" s="188">
+      <c r="A558" s="193"/>
+      <c r="B558" s="194">
         <v>5</v>
       </c>
       <c r="C558" s="28">
         <v>10</v>
       </c>
       <c r="D558" s="29">
         <v>26997598</v>
       </c>
     </row>
     <row r="559" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A559" s="189"/>
-      <c r="B559" s="188"/>
+      <c r="A559" s="193"/>
+      <c r="B559" s="194"/>
       <c r="C559" s="28">
         <v>20</v>
       </c>
       <c r="D559" s="29">
         <v>2847567</v>
       </c>
     </row>
     <row r="560" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A560" s="189"/>
-      <c r="B560" s="188"/>
+      <c r="A560" s="193"/>
+      <c r="B560" s="194"/>
       <c r="C560" s="28">
         <v>30</v>
       </c>
       <c r="D560" s="29">
         <v>3547911</v>
       </c>
     </row>
     <row r="561" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A561" s="189"/>
-      <c r="B561" s="188">
+      <c r="A561" s="193"/>
+      <c r="B561" s="194">
         <v>6</v>
       </c>
       <c r="C561" s="28">
         <v>10</v>
       </c>
       <c r="D561" s="29">
         <v>23980479</v>
       </c>
     </row>
     <row r="562" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A562" s="189"/>
-      <c r="B562" s="188"/>
+      <c r="A562" s="193"/>
+      <c r="B562" s="194"/>
       <c r="C562" s="28">
         <v>20</v>
       </c>
       <c r="D562" s="29">
         <v>2591541</v>
       </c>
     </row>
     <row r="563" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A563" s="189"/>
-      <c r="B563" s="188"/>
+      <c r="A563" s="193"/>
+      <c r="B563" s="194"/>
       <c r="C563" s="28">
         <v>30</v>
       </c>
       <c r="D563" s="29">
         <v>3229533</v>
       </c>
     </row>
     <row r="564" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A564" s="189"/>
-      <c r="B564" s="188">
+      <c r="A564" s="193"/>
+      <c r="B564" s="194">
         <v>7</v>
       </c>
       <c r="C564" s="28">
         <v>10</v>
       </c>
       <c r="D564" s="29">
         <v>25459145</v>
       </c>
     </row>
     <row r="565" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A565" s="189"/>
-      <c r="B565" s="188"/>
+      <c r="A565" s="193"/>
+      <c r="B565" s="194"/>
       <c r="C565" s="28">
         <v>20</v>
       </c>
       <c r="D565" s="29">
         <v>2904370</v>
       </c>
     </row>
     <row r="566" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A566" s="189"/>
-      <c r="B566" s="188"/>
+      <c r="A566" s="193"/>
+      <c r="B566" s="194"/>
       <c r="C566" s="28">
         <v>30</v>
       </c>
       <c r="D566" s="29">
         <v>3446424</v>
       </c>
     </row>
     <row r="567" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A567" s="189"/>
-      <c r="B567" s="188">
+      <c r="A567" s="193"/>
+      <c r="B567" s="194">
         <v>8</v>
       </c>
       <c r="C567" s="28">
         <v>10</v>
       </c>
       <c r="D567" s="29">
         <v>24622801</v>
       </c>
     </row>
     <row r="568" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A568" s="189"/>
-      <c r="B568" s="188"/>
+      <c r="A568" s="193"/>
+      <c r="B568" s="194"/>
       <c r="C568" s="28">
         <v>20</v>
       </c>
       <c r="D568" s="29">
         <v>2859230</v>
       </c>
     </row>
     <row r="569" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A569" s="189"/>
-      <c r="B569" s="188"/>
+      <c r="A569" s="193"/>
+      <c r="B569" s="194"/>
       <c r="C569" s="28">
         <v>30</v>
       </c>
       <c r="D569" s="29">
         <v>3371269</v>
       </c>
     </row>
     <row r="570" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A570" s="189"/>
-      <c r="B570" s="188">
+      <c r="A570" s="193"/>
+      <c r="B570" s="194">
         <v>9</v>
       </c>
       <c r="C570" s="28">
         <v>10</v>
       </c>
       <c r="D570" s="29">
         <v>24591228</v>
       </c>
     </row>
     <row r="571" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A571" s="189"/>
-      <c r="B571" s="188"/>
+      <c r="A571" s="193"/>
+      <c r="B571" s="194"/>
       <c r="C571" s="28">
         <v>20</v>
       </c>
       <c r="D571" s="29">
         <v>2650343</v>
       </c>
     </row>
     <row r="572" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A572" s="189"/>
-      <c r="B572" s="188"/>
+      <c r="A572" s="193"/>
+      <c r="B572" s="194"/>
       <c r="C572" s="28">
         <v>30</v>
       </c>
       <c r="D572" s="29">
         <v>3213181</v>
       </c>
     </row>
     <row r="573" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A573" s="189"/>
-      <c r="B573" s="188">
+      <c r="A573" s="193"/>
+      <c r="B573" s="194">
         <v>10</v>
       </c>
       <c r="C573" s="28">
         <v>10</v>
       </c>
       <c r="D573" s="29">
         <v>28330857</v>
       </c>
     </row>
     <row r="574" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A574" s="189"/>
-      <c r="B574" s="188"/>
+      <c r="A574" s="193"/>
+      <c r="B574" s="194"/>
       <c r="C574" s="28">
         <v>20</v>
       </c>
       <c r="D574" s="29">
         <v>2946648</v>
       </c>
     </row>
     <row r="575" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A575" s="189"/>
-      <c r="B575" s="188"/>
+      <c r="A575" s="193"/>
+      <c r="B575" s="194"/>
       <c r="C575" s="28">
         <v>30</v>
       </c>
       <c r="D575" s="29">
         <v>3537005</v>
       </c>
     </row>
     <row r="576" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A576" s="189"/>
-      <c r="B576" s="188">
+      <c r="A576" s="193"/>
+      <c r="B576" s="194">
         <v>11</v>
       </c>
       <c r="C576" s="28">
         <v>10</v>
       </c>
       <c r="D576" s="29">
         <v>26034681</v>
       </c>
     </row>
     <row r="577" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A577" s="189"/>
-      <c r="B577" s="188"/>
+      <c r="A577" s="193"/>
+      <c r="B577" s="194"/>
       <c r="C577" s="28">
         <v>20</v>
       </c>
       <c r="D577" s="29">
         <v>2842807</v>
       </c>
     </row>
     <row r="578" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A578" s="189"/>
-      <c r="B578" s="188"/>
+      <c r="A578" s="193"/>
+      <c r="B578" s="194"/>
       <c r="C578" s="28">
         <v>30</v>
       </c>
       <c r="D578" s="29">
         <v>3459247</v>
       </c>
     </row>
     <row r="579" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A579" s="189"/>
-      <c r="B579" s="188">
+      <c r="A579" s="193"/>
+      <c r="B579" s="194">
         <v>12</v>
       </c>
       <c r="C579" s="28">
         <v>10</v>
       </c>
       <c r="D579" s="29">
         <v>26815932</v>
       </c>
     </row>
     <row r="580" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A580" s="189"/>
-      <c r="B580" s="188"/>
+      <c r="A580" s="193"/>
+      <c r="B580" s="194"/>
       <c r="C580" s="28">
         <v>20</v>
       </c>
       <c r="D580" s="29">
         <v>2797111</v>
       </c>
     </row>
     <row r="581" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A581" s="189"/>
-      <c r="B581" s="188"/>
+      <c r="A581" s="193"/>
+      <c r="B581" s="194"/>
       <c r="C581" s="28">
         <v>30</v>
       </c>
       <c r="D581" s="29">
         <v>3345432</v>
       </c>
     </row>
     <row r="582" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A582" s="189">
+      <c r="A582" s="193">
         <v>103</v>
       </c>
-      <c r="B582" s="188">
+      <c r="B582" s="194">
         <v>1</v>
       </c>
       <c r="C582" s="28">
         <v>10</v>
       </c>
       <c r="D582" s="29">
         <v>29154955</v>
       </c>
     </row>
     <row r="583" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A583" s="189"/>
-      <c r="B583" s="188"/>
+      <c r="A583" s="193"/>
+      <c r="B583" s="194"/>
       <c r="C583" s="28">
         <v>20</v>
       </c>
       <c r="D583" s="29">
         <v>2745609</v>
       </c>
     </row>
     <row r="584" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A584" s="189"/>
-      <c r="B584" s="188"/>
+      <c r="A584" s="193"/>
+      <c r="B584" s="194"/>
       <c r="C584" s="28">
         <v>30</v>
       </c>
       <c r="D584" s="29">
         <v>3382758</v>
       </c>
     </row>
     <row r="585" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A585" s="189"/>
-      <c r="B585" s="188">
+      <c r="A585" s="193"/>
+      <c r="B585" s="194">
         <v>2</v>
       </c>
       <c r="C585" s="28">
         <v>10</v>
       </c>
       <c r="D585" s="29">
         <v>23843329</v>
       </c>
     </row>
     <row r="586" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A586" s="189"/>
-      <c r="B586" s="188"/>
+      <c r="A586" s="193"/>
+      <c r="B586" s="194"/>
       <c r="C586" s="28">
         <v>20</v>
       </c>
       <c r="D586" s="29">
         <v>2470998</v>
       </c>
     </row>
     <row r="587" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A587" s="189"/>
-      <c r="B587" s="188"/>
+      <c r="A587" s="193"/>
+      <c r="B587" s="194"/>
       <c r="C587" s="28">
         <v>30</v>
       </c>
       <c r="D587" s="29">
         <v>2678050</v>
       </c>
     </row>
     <row r="588" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A588" s="189"/>
-      <c r="B588" s="188">
+      <c r="A588" s="193"/>
+      <c r="B588" s="194">
         <v>3</v>
       </c>
       <c r="C588" s="28">
         <v>10</v>
       </c>
       <c r="D588" s="29">
         <v>28705787</v>
       </c>
     </row>
     <row r="589" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A589" s="189"/>
-      <c r="B589" s="188"/>
+      <c r="A589" s="193"/>
+      <c r="B589" s="194"/>
       <c r="C589" s="28">
         <v>20</v>
       </c>
       <c r="D589" s="29">
         <v>2861934</v>
       </c>
     </row>
     <row r="590" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A590" s="189"/>
-      <c r="B590" s="188"/>
+      <c r="A590" s="193"/>
+      <c r="B590" s="194"/>
       <c r="C590" s="28">
         <v>30</v>
       </c>
       <c r="D590" s="29">
         <v>3494240</v>
       </c>
     </row>
     <row r="591" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A591" s="189"/>
-      <c r="B591" s="188">
+      <c r="A591" s="193"/>
+      <c r="B591" s="194">
         <v>4</v>
       </c>
       <c r="C591" s="28">
         <v>10</v>
       </c>
       <c r="D591" s="29">
         <v>27508078</v>
       </c>
     </row>
     <row r="592" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A592" s="189"/>
-      <c r="B592" s="188"/>
+      <c r="A592" s="193"/>
+      <c r="B592" s="194"/>
       <c r="C592" s="28">
         <v>20</v>
       </c>
       <c r="D592" s="29">
         <v>2847407</v>
       </c>
     </row>
     <row r="593" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A593" s="189"/>
-      <c r="B593" s="188"/>
+      <c r="A593" s="193"/>
+      <c r="B593" s="194"/>
       <c r="C593" s="28">
         <v>30</v>
       </c>
       <c r="D593" s="29">
         <v>3522455</v>
       </c>
     </row>
     <row r="594" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A594" s="189"/>
-      <c r="B594" s="188">
+      <c r="A594" s="193"/>
+      <c r="B594" s="194">
         <v>5</v>
       </c>
       <c r="C594" s="28">
         <v>10</v>
       </c>
       <c r="D594" s="29">
         <v>27303090</v>
       </c>
     </row>
     <row r="595" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A595" s="189"/>
-      <c r="B595" s="188"/>
+      <c r="A595" s="193"/>
+      <c r="B595" s="194"/>
       <c r="C595" s="28">
         <v>20</v>
       </c>
       <c r="D595" s="29">
         <v>2877292</v>
       </c>
     </row>
     <row r="596" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A596" s="189"/>
-      <c r="B596" s="188"/>
+      <c r="A596" s="193"/>
+      <c r="B596" s="194"/>
       <c r="C596" s="28">
         <v>30</v>
       </c>
       <c r="D596" s="29">
         <v>3565002</v>
       </c>
     </row>
     <row r="597" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A597" s="189"/>
-      <c r="B597" s="188">
+      <c r="A597" s="193"/>
+      <c r="B597" s="194">
         <v>6</v>
       </c>
       <c r="C597" s="28">
         <v>10</v>
       </c>
       <c r="D597" s="29">
         <v>25257022</v>
       </c>
     </row>
     <row r="598" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A598" s="189"/>
-      <c r="B598" s="188"/>
+      <c r="A598" s="193"/>
+      <c r="B598" s="194"/>
       <c r="C598" s="28">
         <v>20</v>
       </c>
       <c r="D598" s="29">
         <v>2672408</v>
       </c>
     </row>
     <row r="599" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A599" s="189"/>
-      <c r="B599" s="188"/>
+      <c r="A599" s="193"/>
+      <c r="B599" s="194"/>
       <c r="C599" s="28">
         <v>30</v>
       </c>
       <c r="D599" s="29">
         <v>3316582</v>
       </c>
     </row>
     <row r="600" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A600" s="189"/>
-      <c r="B600" s="188">
+      <c r="A600" s="193"/>
+      <c r="B600" s="194">
         <v>7</v>
       </c>
       <c r="C600" s="28">
         <v>10</v>
       </c>
       <c r="D600" s="29">
         <v>25742055</v>
       </c>
     </row>
     <row r="601" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A601" s="189"/>
-      <c r="B601" s="188"/>
+      <c r="A601" s="193"/>
+      <c r="B601" s="194"/>
       <c r="C601" s="28">
         <v>20</v>
       </c>
       <c r="D601" s="29">
         <v>2921237</v>
       </c>
     </row>
     <row r="602" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A602" s="189"/>
-      <c r="B602" s="188"/>
+      <c r="A602" s="193"/>
+      <c r="B602" s="194"/>
       <c r="C602" s="28">
         <v>30</v>
       </c>
       <c r="D602" s="29">
         <v>3499211</v>
       </c>
     </row>
     <row r="603" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A603" s="189"/>
-      <c r="B603" s="188">
+      <c r="A603" s="193"/>
+      <c r="B603" s="194">
         <v>8</v>
       </c>
       <c r="C603" s="28">
         <v>10</v>
       </c>
       <c r="D603" s="29">
         <v>24754934</v>
       </c>
     </row>
     <row r="604" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A604" s="189"/>
-      <c r="B604" s="188"/>
+      <c r="A604" s="193"/>
+      <c r="B604" s="194"/>
       <c r="C604" s="28">
         <v>20</v>
       </c>
       <c r="D604" s="29">
         <v>2945066</v>
       </c>
     </row>
     <row r="605" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A605" s="189"/>
-      <c r="B605" s="188"/>
+      <c r="A605" s="193"/>
+      <c r="B605" s="194"/>
       <c r="C605" s="28">
         <v>30</v>
       </c>
       <c r="D605" s="29">
         <v>3432606</v>
       </c>
     </row>
     <row r="606" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A606" s="189"/>
-      <c r="B606" s="188">
+      <c r="A606" s="193"/>
+      <c r="B606" s="194">
         <v>9</v>
       </c>
       <c r="C606" s="28">
         <v>10</v>
       </c>
       <c r="D606" s="29">
         <v>25805904</v>
       </c>
     </row>
     <row r="607" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A607" s="189"/>
-      <c r="B607" s="188"/>
+      <c r="A607" s="193"/>
+      <c r="B607" s="194"/>
       <c r="C607" s="28">
         <v>20</v>
       </c>
       <c r="D607" s="29">
         <v>2842599</v>
       </c>
     </row>
     <row r="608" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A608" s="189"/>
-      <c r="B608" s="188"/>
+      <c r="A608" s="193"/>
+      <c r="B608" s="194"/>
       <c r="C608" s="28">
         <v>30</v>
       </c>
       <c r="D608" s="29">
         <v>3407020</v>
       </c>
     </row>
     <row r="609" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A609" s="189"/>
-      <c r="B609" s="188">
+      <c r="A609" s="193"/>
+      <c r="B609" s="194">
         <v>10</v>
       </c>
       <c r="C609" s="28">
         <v>10</v>
       </c>
       <c r="D609" s="29">
         <v>28232386</v>
       </c>
     </row>
     <row r="610" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A610" s="189"/>
-      <c r="B610" s="188"/>
+      <c r="A610" s="193"/>
+      <c r="B610" s="194"/>
       <c r="C610" s="28">
         <v>20</v>
       </c>
       <c r="D610" s="29">
         <v>2999358</v>
       </c>
     </row>
     <row r="611" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A611" s="189"/>
-      <c r="B611" s="188"/>
+      <c r="A611" s="193"/>
+      <c r="B611" s="194"/>
       <c r="C611" s="28">
         <v>30</v>
       </c>
       <c r="D611" s="29">
         <v>3591813</v>
       </c>
     </row>
     <row r="612" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A612" s="189"/>
-      <c r="B612" s="188">
+      <c r="A612" s="193"/>
+      <c r="B612" s="194">
         <v>11</v>
       </c>
       <c r="C612" s="28">
         <v>10</v>
       </c>
       <c r="D612" s="29">
         <v>24726478</v>
       </c>
     </row>
     <row r="613" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A613" s="189"/>
-      <c r="B613" s="188"/>
+      <c r="A613" s="193"/>
+      <c r="B613" s="194"/>
       <c r="C613" s="28">
         <v>20</v>
       </c>
       <c r="D613" s="29">
         <v>2817016</v>
       </c>
     </row>
     <row r="614" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A614" s="189"/>
-      <c r="B614" s="188"/>
+      <c r="A614" s="193"/>
+      <c r="B614" s="194"/>
       <c r="C614" s="28">
         <v>30</v>
       </c>
       <c r="D614" s="29">
         <v>3358813</v>
       </c>
     </row>
     <row r="615" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A615" s="189"/>
-      <c r="B615" s="188">
+      <c r="A615" s="193"/>
+      <c r="B615" s="194">
         <v>12</v>
       </c>
       <c r="C615" s="28">
         <v>10</v>
       </c>
       <c r="D615" s="29">
         <v>27272967</v>
       </c>
     </row>
     <row r="616" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A616" s="189"/>
-      <c r="B616" s="188"/>
+      <c r="A616" s="193"/>
+      <c r="B616" s="194"/>
       <c r="C616" s="28">
         <v>20</v>
       </c>
       <c r="D616" s="29">
         <v>2972215</v>
       </c>
     </row>
     <row r="617" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A617" s="189"/>
-      <c r="B617" s="188"/>
+      <c r="A617" s="193"/>
+      <c r="B617" s="194"/>
       <c r="C617" s="28">
         <v>30</v>
       </c>
       <c r="D617" s="29">
         <v>3438857</v>
       </c>
     </row>
     <row r="618" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A618" s="189">
+      <c r="A618" s="193">
         <v>104</v>
       </c>
-      <c r="B618" s="188">
+      <c r="B618" s="194">
         <v>1</v>
       </c>
       <c r="C618" s="28">
         <v>10</v>
       </c>
       <c r="D618" s="29">
         <v>27789832</v>
       </c>
     </row>
     <row r="619" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A619" s="189"/>
-      <c r="B619" s="188"/>
+      <c r="A619" s="193"/>
+      <c r="B619" s="194"/>
       <c r="C619" s="28">
         <v>20</v>
       </c>
       <c r="D619" s="29">
         <v>2831548</v>
       </c>
     </row>
     <row r="620" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A620" s="189"/>
-      <c r="B620" s="188"/>
+      <c r="A620" s="193"/>
+      <c r="B620" s="194"/>
       <c r="C620" s="28">
         <v>30</v>
       </c>
       <c r="D620" s="29">
         <v>3447077</v>
       </c>
     </row>
     <row r="621" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A621" s="189"/>
-      <c r="B621" s="188">
+      <c r="A621" s="193"/>
+      <c r="B621" s="194">
         <v>2</v>
       </c>
       <c r="C621" s="28">
         <v>10</v>
       </c>
       <c r="D621" s="29">
         <v>23320789</v>
       </c>
     </row>
     <row r="622" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A622" s="189"/>
-      <c r="B622" s="188"/>
+      <c r="A622" s="193"/>
+      <c r="B622" s="194"/>
       <c r="C622" s="28">
         <v>20</v>
       </c>
       <c r="D622" s="29">
         <v>2429101</v>
       </c>
     </row>
     <row r="623" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A623" s="189"/>
-      <c r="B623" s="188"/>
+      <c r="A623" s="193"/>
+      <c r="B623" s="194"/>
       <c r="C623" s="28">
         <v>30</v>
       </c>
       <c r="D623" s="29">
         <v>2725575</v>
       </c>
     </row>
     <row r="624" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A624" s="189"/>
-      <c r="B624" s="188">
+      <c r="A624" s="193"/>
+      <c r="B624" s="194">
         <v>3</v>
       </c>
       <c r="C624" s="28">
         <v>10</v>
       </c>
       <c r="D624" s="29">
         <v>28487657</v>
       </c>
     </row>
     <row r="625" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A625" s="189"/>
-      <c r="B625" s="188"/>
+      <c r="A625" s="193"/>
+      <c r="B625" s="194"/>
       <c r="C625" s="28">
         <v>20</v>
       </c>
       <c r="D625" s="29">
         <v>2994540</v>
       </c>
     </row>
     <row r="626" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A626" s="189"/>
-      <c r="B626" s="188"/>
+      <c r="A626" s="193"/>
+      <c r="B626" s="194"/>
       <c r="C626" s="28">
         <v>30</v>
       </c>
       <c r="D626" s="29">
         <v>3388844</v>
       </c>
     </row>
     <row r="627" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A627" s="189"/>
-      <c r="B627" s="188">
+      <c r="A627" s="193"/>
+      <c r="B627" s="194">
         <v>4</v>
       </c>
       <c r="C627" s="28">
         <v>10</v>
       </c>
       <c r="D627" s="29">
         <v>27529493</v>
       </c>
     </row>
     <row r="628" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A628" s="189"/>
-      <c r="B628" s="188"/>
+      <c r="A628" s="193"/>
+      <c r="B628" s="194"/>
       <c r="C628" s="28">
         <v>20</v>
       </c>
       <c r="D628" s="29">
         <v>2870011</v>
       </c>
     </row>
     <row r="629" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A629" s="189"/>
-      <c r="B629" s="188"/>
+      <c r="A629" s="193"/>
+      <c r="B629" s="194"/>
       <c r="C629" s="28">
         <v>30</v>
       </c>
       <c r="D629" s="29">
         <v>3422171</v>
       </c>
     </row>
     <row r="630" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A630" s="189"/>
-      <c r="B630" s="188">
+      <c r="A630" s="193"/>
+      <c r="B630" s="194">
         <v>5</v>
       </c>
       <c r="C630" s="28">
         <v>10</v>
       </c>
       <c r="D630" s="29">
         <v>26253758</v>
       </c>
     </row>
     <row r="631" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A631" s="189"/>
-      <c r="B631" s="188"/>
+      <c r="A631" s="193"/>
+      <c r="B631" s="194"/>
       <c r="C631" s="28">
         <v>20</v>
       </c>
       <c r="D631" s="29">
         <v>2820943</v>
       </c>
     </row>
     <row r="632" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A632" s="189"/>
-      <c r="B632" s="188"/>
+      <c r="A632" s="193"/>
+      <c r="B632" s="194"/>
       <c r="C632" s="28">
         <v>30</v>
       </c>
       <c r="D632" s="29">
         <v>3434105</v>
       </c>
     </row>
     <row r="633" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A633" s="189"/>
-      <c r="B633" s="188">
+      <c r="A633" s="193"/>
+      <c r="B633" s="194">
         <v>6</v>
       </c>
       <c r="C633" s="28">
         <v>10</v>
       </c>
       <c r="D633" s="29">
         <v>26407908</v>
       </c>
     </row>
     <row r="634" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A634" s="189"/>
-      <c r="B634" s="188"/>
+      <c r="A634" s="193"/>
+      <c r="B634" s="194"/>
       <c r="C634" s="28">
         <v>20</v>
       </c>
       <c r="D634" s="29">
         <v>2798757</v>
       </c>
     </row>
     <row r="635" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A635" s="189"/>
-      <c r="B635" s="188"/>
+      <c r="A635" s="193"/>
+      <c r="B635" s="194"/>
       <c r="C635" s="28">
         <v>30</v>
       </c>
       <c r="D635" s="29">
         <v>3423813</v>
       </c>
     </row>
     <row r="636" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A636" s="189"/>
-      <c r="B636" s="188">
+      <c r="A636" s="193"/>
+      <c r="B636" s="194">
         <v>7</v>
       </c>
       <c r="C636" s="28">
         <v>10</v>
       </c>
       <c r="D636" s="29">
         <v>25843659</v>
       </c>
     </row>
     <row r="637" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A637" s="189"/>
-      <c r="B637" s="188"/>
+      <c r="A637" s="193"/>
+      <c r="B637" s="194"/>
       <c r="C637" s="28">
         <v>20</v>
       </c>
       <c r="D637" s="29">
         <v>2978136</v>
       </c>
     </row>
     <row r="638" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A638" s="189"/>
-      <c r="B638" s="188"/>
+      <c r="A638" s="193"/>
+      <c r="B638" s="194"/>
       <c r="C638" s="28">
         <v>30</v>
       </c>
       <c r="D638" s="29">
         <v>3517479</v>
       </c>
     </row>
     <row r="639" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A639" s="189"/>
-      <c r="B639" s="188">
+      <c r="A639" s="193"/>
+      <c r="B639" s="194">
         <v>8</v>
       </c>
       <c r="C639" s="28">
         <v>10</v>
       </c>
       <c r="D639" s="29">
         <v>24358195</v>
       </c>
     </row>
     <row r="640" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A640" s="189"/>
-      <c r="B640" s="188"/>
+      <c r="A640" s="193"/>
+      <c r="B640" s="194"/>
       <c r="C640" s="28">
         <v>20</v>
       </c>
       <c r="D640" s="29">
         <v>2827116</v>
       </c>
     </row>
     <row r="641" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A641" s="189"/>
-      <c r="B641" s="188"/>
+      <c r="A641" s="193"/>
+      <c r="B641" s="194"/>
       <c r="C641" s="28">
         <v>30</v>
       </c>
       <c r="D641" s="29">
         <v>3317153</v>
       </c>
     </row>
     <row r="642" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A642" s="189"/>
-      <c r="B642" s="188">
+      <c r="A642" s="193"/>
+      <c r="B642" s="194">
         <v>9</v>
       </c>
       <c r="C642" s="28">
         <v>10</v>
       </c>
       <c r="D642" s="29">
         <v>25771304</v>
       </c>
     </row>
     <row r="643" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A643" s="189"/>
-      <c r="B643" s="188"/>
+      <c r="A643" s="193"/>
+      <c r="B643" s="194"/>
       <c r="C643" s="28">
         <v>20</v>
       </c>
       <c r="D643" s="29">
         <v>2764194</v>
       </c>
     </row>
     <row r="644" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A644" s="189"/>
-      <c r="B644" s="188"/>
+      <c r="A644" s="193"/>
+      <c r="B644" s="194"/>
       <c r="C644" s="28">
         <v>30</v>
       </c>
       <c r="D644" s="29">
         <v>3359208</v>
       </c>
     </row>
     <row r="645" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A645" s="189"/>
-      <c r="B645" s="188">
+      <c r="A645" s="193"/>
+      <c r="B645" s="194">
         <v>10</v>
       </c>
       <c r="C645" s="28">
         <v>10</v>
       </c>
       <c r="D645" s="29">
         <v>28258583</v>
       </c>
     </row>
     <row r="646" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A646" s="189"/>
-      <c r="B646" s="188"/>
+      <c r="A646" s="193"/>
+      <c r="B646" s="194"/>
       <c r="C646" s="28">
         <v>20</v>
       </c>
       <c r="D646" s="29">
         <v>3018976</v>
       </c>
     </row>
     <row r="647" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A647" s="189"/>
-      <c r="B647" s="188"/>
+      <c r="A647" s="193"/>
+      <c r="B647" s="194"/>
       <c r="C647" s="28">
         <v>30</v>
       </c>
       <c r="D647" s="29">
         <v>3586835</v>
       </c>
     </row>
     <row r="648" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A648" s="189"/>
-      <c r="B648" s="188">
+      <c r="A648" s="193"/>
+      <c r="B648" s="194">
         <v>11</v>
       </c>
       <c r="C648" s="28">
         <v>10</v>
       </c>
       <c r="D648" s="29">
         <v>26157435</v>
       </c>
     </row>
     <row r="649" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A649" s="189"/>
-      <c r="B649" s="188"/>
+      <c r="A649" s="193"/>
+      <c r="B649" s="194"/>
       <c r="C649" s="28">
         <v>20</v>
       </c>
       <c r="D649" s="29">
         <v>2937181</v>
       </c>
     </row>
     <row r="650" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A650" s="189"/>
-      <c r="B650" s="188"/>
+      <c r="A650" s="193"/>
+      <c r="B650" s="194"/>
       <c r="C650" s="28">
         <v>30</v>
       </c>
       <c r="D650" s="29">
         <v>3417409</v>
       </c>
     </row>
     <row r="651" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A651" s="189"/>
-      <c r="B651" s="188">
+      <c r="A651" s="193"/>
+      <c r="B651" s="194">
         <v>12</v>
       </c>
       <c r="C651" s="28">
         <v>10</v>
       </c>
       <c r="D651" s="29">
         <v>27524212</v>
       </c>
     </row>
     <row r="652" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A652" s="189"/>
-      <c r="B652" s="188"/>
+      <c r="A652" s="193"/>
+      <c r="B652" s="194"/>
       <c r="C652" s="28">
         <v>20</v>
       </c>
       <c r="D652" s="29">
         <v>3083342</v>
       </c>
     </row>
     <row r="653" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A653" s="189"/>
-      <c r="B653" s="188"/>
+      <c r="A653" s="193"/>
+      <c r="B653" s="194"/>
       <c r="C653" s="28">
         <v>30</v>
       </c>
       <c r="D653" s="29">
         <v>3528511</v>
       </c>
     </row>
     <row r="654" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A654" s="189">
+      <c r="A654" s="193">
         <v>105</v>
       </c>
-      <c r="B654" s="188">
+      <c r="B654" s="194">
         <v>1</v>
       </c>
       <c r="C654" s="28">
         <v>10</v>
       </c>
       <c r="D654" s="29">
         <v>26737985</v>
       </c>
     </row>
     <row r="655" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A655" s="189"/>
-      <c r="B655" s="188"/>
+      <c r="A655" s="193"/>
+      <c r="B655" s="194"/>
       <c r="C655" s="28">
         <v>20</v>
       </c>
       <c r="D655" s="29">
         <v>2743789</v>
       </c>
     </row>
     <row r="656" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A656" s="189"/>
-      <c r="B656" s="188"/>
+      <c r="A656" s="193"/>
+      <c r="B656" s="194"/>
       <c r="C656" s="28">
         <v>30</v>
       </c>
       <c r="D656" s="29">
         <v>3173251</v>
       </c>
     </row>
     <row r="657" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A657" s="189"/>
-      <c r="B657" s="188">
+      <c r="A657" s="193"/>
+      <c r="B657" s="194">
         <v>2</v>
       </c>
       <c r="C657" s="28">
         <v>10</v>
       </c>
       <c r="D657" s="29">
         <v>26591858</v>
       </c>
     </row>
     <row r="658" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A658" s="189"/>
-      <c r="B658" s="188"/>
+      <c r="A658" s="193"/>
+      <c r="B658" s="194"/>
       <c r="C658" s="28">
         <v>20</v>
       </c>
       <c r="D658" s="29">
         <v>2379999</v>
       </c>
     </row>
     <row r="659" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A659" s="189"/>
-      <c r="B659" s="188"/>
+      <c r="A659" s="193"/>
+      <c r="B659" s="194"/>
       <c r="C659" s="28">
         <v>30</v>
       </c>
       <c r="D659" s="29">
         <v>2730471</v>
       </c>
     </row>
     <row r="660" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A660" s="189"/>
-      <c r="B660" s="188">
+      <c r="A660" s="193"/>
+      <c r="B660" s="194">
         <v>3</v>
       </c>
       <c r="C660" s="28">
         <v>10</v>
       </c>
       <c r="D660" s="29">
         <v>31394450</v>
       </c>
     </row>
     <row r="661" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A661" s="189"/>
-      <c r="B661" s="188"/>
+      <c r="A661" s="193"/>
+      <c r="B661" s="194"/>
       <c r="C661" s="28">
         <v>20</v>
       </c>
       <c r="D661" s="29">
         <v>3033788</v>
       </c>
     </row>
     <row r="662" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A662" s="189"/>
-      <c r="B662" s="188"/>
+      <c r="A662" s="193"/>
+      <c r="B662" s="194"/>
       <c r="C662" s="28">
         <v>30</v>
       </c>
       <c r="D662" s="29">
         <v>3486638</v>
       </c>
     </row>
     <row r="663" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A663" s="189"/>
-      <c r="B663" s="188">
+      <c r="A663" s="193"/>
+      <c r="B663" s="194">
         <v>4</v>
       </c>
       <c r="C663" s="28">
         <v>10</v>
       </c>
       <c r="D663" s="29">
         <v>27880321</v>
       </c>
     </row>
     <row r="664" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A664" s="189"/>
-      <c r="B664" s="188"/>
+      <c r="A664" s="193"/>
+      <c r="B664" s="194"/>
       <c r="C664" s="28">
         <v>20</v>
       </c>
       <c r="D664" s="29">
         <v>2820535</v>
       </c>
     </row>
     <row r="665" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A665" s="189"/>
-      <c r="B665" s="188"/>
+      <c r="A665" s="193"/>
+      <c r="B665" s="194"/>
       <c r="C665" s="28">
         <v>30</v>
       </c>
       <c r="D665" s="29">
         <v>3452338</v>
       </c>
     </row>
     <row r="666" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A666" s="189"/>
-      <c r="B666" s="188">
+      <c r="A666" s="193"/>
+      <c r="B666" s="194">
         <v>5</v>
       </c>
       <c r="C666" s="28">
         <v>10</v>
       </c>
       <c r="D666" s="29">
         <v>27625789</v>
       </c>
     </row>
     <row r="667" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A667" s="189"/>
-      <c r="B667" s="188"/>
+      <c r="A667" s="193"/>
+      <c r="B667" s="194"/>
       <c r="C667" s="28">
         <v>20</v>
       </c>
       <c r="D667" s="29">
         <v>2973693</v>
       </c>
     </row>
     <row r="668" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A668" s="189"/>
-      <c r="B668" s="188"/>
+      <c r="A668" s="193"/>
+      <c r="B668" s="194"/>
       <c r="C668" s="28">
         <v>30</v>
       </c>
       <c r="D668" s="29">
         <v>3557258</v>
       </c>
     </row>
     <row r="669" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A669" s="189"/>
-      <c r="B669" s="188">
+      <c r="A669" s="193"/>
+      <c r="B669" s="194">
         <v>6</v>
       </c>
       <c r="C669" s="28">
         <v>10</v>
       </c>
       <c r="D669" s="29">
         <v>25482690</v>
       </c>
     </row>
     <row r="670" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A670" s="189"/>
-      <c r="B670" s="188"/>
+      <c r="A670" s="193"/>
+      <c r="B670" s="194"/>
       <c r="C670" s="28">
         <v>20</v>
       </c>
       <c r="D670" s="29">
         <v>2794783</v>
       </c>
     </row>
     <row r="671" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A671" s="189"/>
-      <c r="B671" s="188"/>
+      <c r="A671" s="193"/>
+      <c r="B671" s="194"/>
       <c r="C671" s="28">
         <v>30</v>
       </c>
       <c r="D671" s="29">
         <v>3360976</v>
       </c>
     </row>
     <row r="672" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A672" s="189"/>
-      <c r="B672" s="188">
+      <c r="A672" s="193"/>
+      <c r="B672" s="194">
         <v>7</v>
       </c>
       <c r="C672" s="28">
         <v>10</v>
       </c>
       <c r="D672" s="29">
         <v>25115347</v>
       </c>
     </row>
     <row r="673" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A673" s="189"/>
-      <c r="B673" s="188"/>
+      <c r="A673" s="193"/>
+      <c r="B673" s="194"/>
       <c r="C673" s="28">
         <v>20</v>
       </c>
       <c r="D673" s="29">
         <v>2853395</v>
       </c>
     </row>
     <row r="674" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A674" s="189"/>
-      <c r="B674" s="188"/>
+      <c r="A674" s="193"/>
+      <c r="B674" s="194"/>
       <c r="C674" s="28">
         <v>30</v>
       </c>
       <c r="D674" s="29">
         <v>3458680</v>
       </c>
     </row>
     <row r="675" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A675" s="189"/>
-      <c r="B675" s="188">
+      <c r="A675" s="193"/>
+      <c r="B675" s="194">
         <v>8</v>
       </c>
       <c r="C675" s="28">
         <v>10</v>
       </c>
       <c r="D675" s="29">
         <v>26720967</v>
       </c>
     </row>
     <row r="676" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A676" s="189"/>
-      <c r="B676" s="188"/>
+      <c r="A676" s="193"/>
+      <c r="B676" s="194"/>
       <c r="C676" s="28">
         <v>20</v>
       </c>
       <c r="D676" s="29">
         <v>3098956</v>
       </c>
     </row>
     <row r="677" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A677" s="189"/>
-      <c r="B677" s="188"/>
+      <c r="A677" s="193"/>
+      <c r="B677" s="194"/>
       <c r="C677" s="28">
         <v>30</v>
       </c>
       <c r="D677" s="29">
         <v>3688540</v>
       </c>
     </row>
     <row r="678" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A678" s="189"/>
-      <c r="B678" s="188">
+      <c r="A678" s="193"/>
+      <c r="B678" s="194">
         <v>9</v>
       </c>
       <c r="C678" s="28">
         <v>10</v>
       </c>
       <c r="D678" s="29">
         <v>24864237</v>
       </c>
     </row>
     <row r="679" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A679" s="189"/>
-      <c r="B679" s="188"/>
+      <c r="A679" s="193"/>
+      <c r="B679" s="194"/>
       <c r="C679" s="28">
         <v>20</v>
       </c>
       <c r="D679" s="29">
         <v>2622715</v>
       </c>
     </row>
     <row r="680" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A680" s="189"/>
-      <c r="B680" s="188"/>
+      <c r="A680" s="193"/>
+      <c r="B680" s="194"/>
       <c r="C680" s="28">
         <v>30</v>
       </c>
       <c r="D680" s="29">
         <v>3217130</v>
       </c>
     </row>
     <row r="681" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A681" s="189"/>
-      <c r="B681" s="188">
+      <c r="A681" s="193"/>
+      <c r="B681" s="194">
         <v>10</v>
       </c>
       <c r="C681" s="28">
         <v>10</v>
       </c>
       <c r="D681" s="29">
         <v>29547143</v>
       </c>
     </row>
     <row r="682" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A682" s="189"/>
-      <c r="B682" s="188"/>
+      <c r="A682" s="193"/>
+      <c r="B682" s="194"/>
       <c r="C682" s="28">
         <v>20</v>
       </c>
       <c r="D682" s="29">
         <v>2965995</v>
       </c>
     </row>
     <row r="683" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A683" s="189"/>
-      <c r="B683" s="188"/>
+      <c r="A683" s="193"/>
+      <c r="B683" s="194"/>
       <c r="C683" s="28">
         <v>30</v>
       </c>
       <c r="D683" s="29">
         <v>3523516</v>
       </c>
     </row>
     <row r="684" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A684" s="189"/>
-      <c r="B684" s="188">
+      <c r="A684" s="193"/>
+      <c r="B684" s="194">
         <v>11</v>
       </c>
       <c r="C684" s="28">
         <v>10</v>
       </c>
       <c r="D684" s="29">
         <v>27820076</v>
       </c>
     </row>
     <row r="685" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A685" s="189"/>
-      <c r="B685" s="188"/>
+      <c r="A685" s="193"/>
+      <c r="B685" s="194"/>
       <c r="C685" s="28">
         <v>20</v>
       </c>
       <c r="D685" s="29">
         <v>3057580</v>
       </c>
     </row>
     <row r="686" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A686" s="189"/>
-      <c r="B686" s="188"/>
+      <c r="A686" s="193"/>
+      <c r="B686" s="194"/>
       <c r="C686" s="28">
         <v>30</v>
       </c>
       <c r="D686" s="29">
         <v>3503888</v>
       </c>
     </row>
     <row r="687" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A687" s="189"/>
-      <c r="B687" s="188">
+      <c r="A687" s="193"/>
+      <c r="B687" s="194">
         <v>12</v>
       </c>
       <c r="C687" s="28">
         <v>10</v>
       </c>
       <c r="D687" s="29">
         <v>28153126</v>
       </c>
     </row>
     <row r="688" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A688" s="189"/>
-      <c r="B688" s="188"/>
+      <c r="A688" s="193"/>
+      <c r="B688" s="194"/>
       <c r="C688" s="28">
         <v>20</v>
       </c>
       <c r="D688" s="29">
         <v>3105440</v>
       </c>
     </row>
     <row r="689" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A689" s="189"/>
-      <c r="B689" s="188"/>
+      <c r="A689" s="193"/>
+      <c r="B689" s="194"/>
       <c r="C689" s="28">
         <v>30</v>
       </c>
       <c r="D689" s="29">
         <v>3583806</v>
       </c>
     </row>
     <row r="690" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A690" s="189">
+      <c r="A690" s="193">
         <v>106</v>
       </c>
-      <c r="B690" s="188">
+      <c r="B690" s="194">
         <v>1</v>
       </c>
       <c r="C690" s="28">
         <v>10</v>
       </c>
       <c r="D690" s="29">
         <v>25927441</v>
       </c>
     </row>
     <row r="691" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A691" s="189"/>
-      <c r="B691" s="188"/>
+      <c r="A691" s="193"/>
+      <c r="B691" s="194"/>
       <c r="C691" s="28">
         <v>20</v>
       </c>
       <c r="D691" s="29">
         <v>2664386</v>
       </c>
     </row>
     <row r="692" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A692" s="189"/>
-      <c r="B692" s="188"/>
+      <c r="A692" s="193"/>
+      <c r="B692" s="194"/>
       <c r="C692" s="28">
         <v>30</v>
       </c>
       <c r="D692" s="29">
         <v>3087626</v>
       </c>
     </row>
     <row r="693" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A693" s="189"/>
-      <c r="B693" s="188">
+      <c r="A693" s="193"/>
+      <c r="B693" s="194">
         <v>2</v>
       </c>
       <c r="C693" s="28">
         <v>10</v>
       </c>
       <c r="D693" s="29">
         <v>24844504</v>
       </c>
     </row>
     <row r="694" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A694" s="189"/>
-      <c r="B694" s="188"/>
+      <c r="A694" s="193"/>
+      <c r="B694" s="194"/>
       <c r="C694" s="28">
         <v>20</v>
       </c>
       <c r="D694" s="29">
         <v>2695671</v>
       </c>
     </row>
     <row r="695" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A695" s="189"/>
-      <c r="B695" s="188"/>
+      <c r="A695" s="193"/>
+      <c r="B695" s="194"/>
       <c r="C695" s="28">
         <v>30</v>
       </c>
       <c r="D695" s="29">
         <v>2922418</v>
       </c>
     </row>
     <row r="696" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A696" s="189"/>
-      <c r="B696" s="188">
+      <c r="A696" s="193"/>
+      <c r="B696" s="194">
         <v>3</v>
       </c>
       <c r="C696" s="28">
         <v>10</v>
       </c>
       <c r="D696" s="29">
         <v>29532360</v>
       </c>
     </row>
     <row r="697" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A697" s="189"/>
-      <c r="B697" s="188"/>
+      <c r="A697" s="193"/>
+      <c r="B697" s="194"/>
       <c r="C697" s="28">
         <v>20</v>
       </c>
       <c r="D697" s="29">
         <v>3138122</v>
       </c>
     </row>
     <row r="698" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A698" s="189"/>
-      <c r="B698" s="188"/>
+      <c r="A698" s="193"/>
+      <c r="B698" s="194"/>
       <c r="C698" s="28">
         <v>30</v>
       </c>
       <c r="D698" s="29">
         <v>3593242</v>
       </c>
     </row>
     <row r="699" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A699" s="189"/>
-      <c r="B699" s="188">
+      <c r="A699" s="193"/>
+      <c r="B699" s="194">
         <v>4</v>
       </c>
       <c r="C699" s="28">
         <v>10</v>
       </c>
       <c r="D699" s="29">
         <v>26109359</v>
       </c>
     </row>
     <row r="700" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A700" s="189"/>
-      <c r="B700" s="188"/>
+      <c r="A700" s="193"/>
+      <c r="B700" s="194"/>
       <c r="C700" s="28">
         <v>20</v>
       </c>
       <c r="D700" s="29">
         <v>2771896</v>
       </c>
     </row>
     <row r="701" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A701" s="189"/>
-      <c r="B701" s="188"/>
+      <c r="A701" s="193"/>
+      <c r="B701" s="194"/>
       <c r="C701" s="28">
         <v>30</v>
       </c>
       <c r="D701" s="29">
         <v>3322769</v>
       </c>
     </row>
     <row r="702" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A702" s="189"/>
-      <c r="B702" s="188">
+      <c r="A702" s="193"/>
+      <c r="B702" s="194">
         <v>5</v>
       </c>
       <c r="C702" s="28">
         <v>10</v>
       </c>
       <c r="D702" s="29">
         <v>27835653</v>
       </c>
     </row>
     <row r="703" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A703" s="189"/>
-      <c r="B703" s="188"/>
+      <c r="A703" s="193"/>
+      <c r="B703" s="194"/>
       <c r="C703" s="28">
         <v>20</v>
       </c>
       <c r="D703" s="29">
         <v>2985878</v>
       </c>
     </row>
     <row r="704" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A704" s="189"/>
-      <c r="B704" s="188"/>
+      <c r="A704" s="193"/>
+      <c r="B704" s="194"/>
       <c r="C704" s="28">
         <v>30</v>
       </c>
       <c r="D704" s="29">
         <v>3545047</v>
       </c>
     </row>
     <row r="705" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A705" s="189"/>
-      <c r="B705" s="188">
+      <c r="A705" s="193"/>
+      <c r="B705" s="194">
         <v>6</v>
       </c>
       <c r="C705" s="28">
         <v>10</v>
       </c>
       <c r="D705" s="29">
         <v>27020756</v>
       </c>
     </row>
     <row r="706" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A706" s="189"/>
-      <c r="B706" s="188"/>
+      <c r="A706" s="193"/>
+      <c r="B706" s="194"/>
       <c r="C706" s="28">
         <v>20</v>
       </c>
       <c r="D706" s="29">
         <v>2970663</v>
       </c>
     </row>
     <row r="707" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A707" s="189"/>
-      <c r="B707" s="188"/>
+      <c r="A707" s="193"/>
+      <c r="B707" s="194"/>
       <c r="C707" s="28">
         <v>30</v>
       </c>
       <c r="D707" s="29">
         <v>3375222</v>
       </c>
     </row>
     <row r="708" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A708" s="189"/>
-      <c r="B708" s="188">
+      <c r="A708" s="193"/>
+      <c r="B708" s="194">
         <v>7</v>
       </c>
       <c r="C708" s="28">
         <v>10</v>
       </c>
       <c r="D708" s="29">
         <v>26755638</v>
       </c>
     </row>
     <row r="709" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A709" s="189"/>
-      <c r="B709" s="188"/>
+      <c r="A709" s="193"/>
+      <c r="B709" s="194"/>
       <c r="C709" s="28">
         <v>20</v>
       </c>
       <c r="D709" s="29">
         <v>2997795</v>
       </c>
     </row>
     <row r="710" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A710" s="189"/>
-      <c r="B710" s="188"/>
+      <c r="A710" s="193"/>
+      <c r="B710" s="194"/>
       <c r="C710" s="28">
         <v>30</v>
       </c>
       <c r="D710" s="29">
         <v>3511455</v>
       </c>
     </row>
     <row r="711" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A711" s="189"/>
-      <c r="B711" s="188">
+      <c r="A711" s="193"/>
+      <c r="B711" s="194">
         <v>8</v>
       </c>
       <c r="C711" s="28">
         <v>10</v>
       </c>
       <c r="D711" s="29">
         <v>26881984</v>
       </c>
     </row>
     <row r="712" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A712" s="189"/>
-      <c r="B712" s="188"/>
+      <c r="A712" s="193"/>
+      <c r="B712" s="194"/>
       <c r="C712" s="28">
         <v>20</v>
       </c>
       <c r="D712" s="29">
         <v>3193856</v>
       </c>
     </row>
     <row r="713" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A713" s="189"/>
-      <c r="B713" s="188"/>
+      <c r="A713" s="193"/>
+      <c r="B713" s="194"/>
       <c r="C713" s="28">
         <v>30</v>
       </c>
       <c r="D713" s="29">
         <v>3617812</v>
       </c>
     </row>
     <row r="714" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A714" s="189"/>
-      <c r="B714" s="188">
+      <c r="A714" s="193"/>
+      <c r="B714" s="194">
         <v>9</v>
       </c>
       <c r="C714" s="28">
         <v>10</v>
       </c>
       <c r="D714" s="29">
         <v>26285227</v>
       </c>
     </row>
     <row r="715" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A715" s="189"/>
-      <c r="B715" s="188"/>
+      <c r="A715" s="193"/>
+      <c r="B715" s="194"/>
       <c r="C715" s="28">
         <v>20</v>
       </c>
       <c r="D715" s="29">
         <v>3042887</v>
       </c>
     </row>
     <row r="716" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A716" s="189"/>
-      <c r="B716" s="188"/>
+      <c r="A716" s="193"/>
+      <c r="B716" s="194"/>
       <c r="C716" s="28">
         <v>30</v>
       </c>
       <c r="D716" s="29">
         <v>3502867</v>
       </c>
     </row>
     <row r="717" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A717" s="189"/>
-      <c r="B717" s="188">
+      <c r="A717" s="193"/>
+      <c r="B717" s="194">
         <v>10</v>
       </c>
       <c r="C717" s="28">
         <v>10</v>
       </c>
       <c r="D717" s="29">
         <v>29665461</v>
       </c>
     </row>
     <row r="718" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A718" s="189"/>
-      <c r="B718" s="188"/>
+      <c r="A718" s="193"/>
+      <c r="B718" s="194"/>
       <c r="C718" s="28">
         <v>20</v>
       </c>
       <c r="D718" s="29">
         <v>2931521</v>
       </c>
     </row>
     <row r="719" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A719" s="189"/>
-      <c r="B719" s="188"/>
+      <c r="A719" s="193"/>
+      <c r="B719" s="194"/>
       <c r="C719" s="28">
         <v>30</v>
       </c>
       <c r="D719" s="29">
         <v>3360048</v>
       </c>
     </row>
     <row r="720" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A720" s="189"/>
-      <c r="B720" s="188">
+      <c r="A720" s="193"/>
+      <c r="B720" s="194">
         <v>11</v>
       </c>
       <c r="C720" s="28">
         <v>10</v>
       </c>
       <c r="D720" s="29">
         <v>27649553</v>
       </c>
     </row>
     <row r="721" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A721" s="189"/>
-      <c r="B721" s="188"/>
+      <c r="A721" s="193"/>
+      <c r="B721" s="194"/>
       <c r="C721" s="28">
         <v>20</v>
       </c>
       <c r="D721" s="29">
         <v>3126112</v>
       </c>
     </row>
     <row r="722" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A722" s="189"/>
-      <c r="B722" s="188"/>
+      <c r="A722" s="193"/>
+      <c r="B722" s="194"/>
       <c r="C722" s="28">
         <v>30</v>
       </c>
       <c r="D722" s="29">
         <v>3450257</v>
       </c>
     </row>
     <row r="723" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A723" s="189"/>
-      <c r="B723" s="188">
+      <c r="A723" s="193"/>
+      <c r="B723" s="194">
         <v>12</v>
       </c>
       <c r="C723" s="28">
         <v>10</v>
       </c>
       <c r="D723" s="29">
         <v>27931371</v>
       </c>
     </row>
     <row r="724" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A724" s="189"/>
-      <c r="B724" s="188"/>
+      <c r="A724" s="193"/>
+      <c r="B724" s="194"/>
       <c r="C724" s="28">
         <v>20</v>
       </c>
       <c r="D724" s="29">
         <v>3037520</v>
       </c>
     </row>
     <row r="725" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A725" s="189"/>
-      <c r="B725" s="188"/>
+      <c r="A725" s="193"/>
+      <c r="B725" s="194"/>
       <c r="C725" s="28">
         <v>30</v>
       </c>
       <c r="D725" s="29">
         <v>3435368</v>
       </c>
     </row>
     <row r="726" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A726" s="189">
+      <c r="A726" s="193">
         <v>107</v>
       </c>
-      <c r="B726" s="188">
+      <c r="B726" s="194">
         <v>1</v>
       </c>
       <c r="C726" s="28">
         <v>10</v>
       </c>
       <c r="D726" s="29">
         <v>29967885</v>
       </c>
     </row>
     <row r="727" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A727" s="189"/>
-      <c r="B727" s="188"/>
+      <c r="A727" s="193"/>
+      <c r="B727" s="194"/>
       <c r="C727" s="28">
         <v>20</v>
       </c>
       <c r="D727" s="29">
         <v>3070568</v>
       </c>
     </row>
     <row r="728" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A728" s="189"/>
-      <c r="B728" s="188"/>
+      <c r="A728" s="193"/>
+      <c r="B728" s="194"/>
       <c r="C728" s="28">
         <v>30</v>
       </c>
       <c r="D728" s="29">
         <v>3458641</v>
       </c>
     </row>
     <row r="729" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A729" s="189"/>
-      <c r="B729" s="188">
+      <c r="A729" s="193"/>
+      <c r="B729" s="194">
         <v>2</v>
       </c>
       <c r="C729" s="28">
         <v>10</v>
       </c>
       <c r="D729" s="29">
         <v>24292615</v>
       </c>
     </row>
     <row r="730" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A730" s="189"/>
-      <c r="B730" s="188"/>
+      <c r="A730" s="193"/>
+      <c r="B730" s="194"/>
       <c r="C730" s="28">
         <v>20</v>
       </c>
       <c r="D730" s="29">
         <v>2396624</v>
       </c>
     </row>
     <row r="731" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A731" s="189"/>
-      <c r="B731" s="188"/>
+      <c r="A731" s="193"/>
+      <c r="B731" s="194"/>
       <c r="C731" s="28">
         <v>30</v>
       </c>
       <c r="D731" s="29">
         <v>2653440</v>
       </c>
     </row>
     <row r="732" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A732" s="189"/>
-      <c r="B732" s="188">
+      <c r="A732" s="193"/>
+      <c r="B732" s="194">
         <v>3</v>
       </c>
       <c r="C732" s="28">
         <v>10</v>
       </c>
       <c r="D732" s="29">
         <v>31133287</v>
       </c>
     </row>
     <row r="733" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A733" s="189"/>
-      <c r="B733" s="188"/>
+      <c r="A733" s="193"/>
+      <c r="B733" s="194"/>
       <c r="C733" s="28">
         <v>20</v>
       </c>
       <c r="D733" s="29">
         <v>3254551</v>
       </c>
     </row>
     <row r="734" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A734" s="189"/>
-      <c r="B734" s="188"/>
+      <c r="A734" s="193"/>
+      <c r="B734" s="194"/>
       <c r="C734" s="28">
         <v>30</v>
       </c>
       <c r="D734" s="29">
         <v>3617093</v>
       </c>
     </row>
     <row r="735" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A735" s="189"/>
-      <c r="B735" s="188">
+      <c r="A735" s="193"/>
+      <c r="B735" s="194">
         <v>4</v>
       </c>
       <c r="C735" s="28">
         <v>10</v>
       </c>
       <c r="D735" s="29">
         <v>27598164</v>
       </c>
     </row>
     <row r="736" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A736" s="189"/>
-      <c r="B736" s="188"/>
+      <c r="A736" s="193"/>
+      <c r="B736" s="194"/>
       <c r="C736" s="28">
         <v>20</v>
       </c>
       <c r="D736" s="29">
         <v>2891865</v>
       </c>
     </row>
     <row r="737" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A737" s="189"/>
-      <c r="B737" s="188"/>
+      <c r="A737" s="193"/>
+      <c r="B737" s="194"/>
       <c r="C737" s="28">
         <v>30</v>
       </c>
       <c r="D737" s="29">
         <v>3391616</v>
       </c>
     </row>
     <row r="738" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A738" s="189"/>
-      <c r="B738" s="188">
+      <c r="A738" s="193"/>
+      <c r="B738" s="194">
         <v>5</v>
       </c>
       <c r="C738" s="28">
         <v>10</v>
       </c>
       <c r="D738" s="29">
         <v>28242966</v>
       </c>
     </row>
     <row r="739" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A739" s="189"/>
-      <c r="B739" s="188"/>
+      <c r="A739" s="193"/>
+      <c r="B739" s="194"/>
       <c r="C739" s="28">
         <v>20</v>
       </c>
       <c r="D739" s="29">
         <v>3205648</v>
       </c>
     </row>
     <row r="740" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A740" s="189"/>
-      <c r="B740" s="188"/>
+      <c r="A740" s="193"/>
+      <c r="B740" s="194"/>
       <c r="C740" s="28">
         <v>30</v>
       </c>
       <c r="D740" s="29">
         <v>3653835</v>
       </c>
     </row>
     <row r="741" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A741" s="189"/>
-      <c r="B741" s="188">
+      <c r="A741" s="193"/>
+      <c r="B741" s="194">
         <v>6</v>
       </c>
       <c r="C741" s="28">
         <v>10</v>
       </c>
       <c r="D741" s="29">
         <v>25799990</v>
       </c>
     </row>
     <row r="742" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A742" s="189"/>
-      <c r="B742" s="188"/>
+      <c r="A742" s="193"/>
+      <c r="B742" s="194"/>
       <c r="C742" s="28">
         <v>20</v>
       </c>
       <c r="D742" s="29">
         <v>2919168</v>
       </c>
     </row>
     <row r="743" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A743" s="189"/>
-      <c r="B743" s="188"/>
+      <c r="A743" s="193"/>
+      <c r="B743" s="194"/>
       <c r="C743" s="28">
         <v>30</v>
       </c>
       <c r="D743" s="29">
         <v>3448239</v>
       </c>
     </row>
     <row r="744" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A744" s="189"/>
-      <c r="B744" s="188">
+      <c r="A744" s="193"/>
+      <c r="B744" s="194">
         <v>7</v>
       </c>
       <c r="C744" s="28">
         <v>10</v>
       </c>
       <c r="D744" s="29">
         <v>26997273</v>
       </c>
     </row>
     <row r="745" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A745" s="189"/>
-      <c r="B745" s="188"/>
+      <c r="A745" s="193"/>
+      <c r="B745" s="194"/>
       <c r="C745" s="28">
         <v>20</v>
       </c>
       <c r="D745" s="29">
         <v>3078448</v>
       </c>
     </row>
     <row r="746" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A746" s="189"/>
-      <c r="B746" s="188"/>
+      <c r="A746" s="193"/>
+      <c r="B746" s="194"/>
       <c r="C746" s="28">
         <v>30</v>
       </c>
       <c r="D746" s="29">
         <v>3551112</v>
       </c>
     </row>
     <row r="747" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A747" s="189"/>
-      <c r="B747" s="188">
+      <c r="A747" s="193"/>
+      <c r="B747" s="194">
         <v>8</v>
       </c>
       <c r="C747" s="28">
         <v>10</v>
       </c>
       <c r="D747" s="29">
         <v>27122167</v>
       </c>
     </row>
     <row r="748" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A748" s="189"/>
-      <c r="B748" s="188"/>
+      <c r="A748" s="193"/>
+      <c r="B748" s="194"/>
       <c r="C748" s="28">
         <v>20</v>
       </c>
       <c r="D748" s="29">
         <v>3191831</v>
       </c>
     </row>
     <row r="749" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A749" s="189"/>
-      <c r="B749" s="188"/>
+      <c r="A749" s="193"/>
+      <c r="B749" s="194"/>
       <c r="C749" s="28">
         <v>30</v>
       </c>
       <c r="D749" s="29">
         <v>3603556</v>
       </c>
     </row>
     <row r="750" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A750" s="189"/>
-      <c r="B750" s="188">
+      <c r="A750" s="193"/>
+      <c r="B750" s="194">
         <v>9</v>
       </c>
       <c r="C750" s="28">
         <v>10</v>
       </c>
       <c r="D750" s="29">
         <v>26364711</v>
       </c>
     </row>
     <row r="751" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A751" s="189"/>
-      <c r="B751" s="188"/>
+      <c r="A751" s="193"/>
+      <c r="B751" s="194"/>
       <c r="C751" s="28">
         <v>20</v>
       </c>
       <c r="D751" s="29">
         <v>2857205</v>
       </c>
     </row>
     <row r="752" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A752" s="189"/>
-      <c r="B752" s="188"/>
+      <c r="A752" s="193"/>
+      <c r="B752" s="194"/>
       <c r="C752" s="28">
         <v>30</v>
       </c>
       <c r="D752" s="29">
         <v>3436542</v>
       </c>
     </row>
     <row r="753" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A753" s="189"/>
-      <c r="B753" s="188">
+      <c r="A753" s="193"/>
+      <c r="B753" s="194">
         <v>10</v>
       </c>
       <c r="C753" s="28">
         <v>10</v>
       </c>
       <c r="D753" s="29">
         <v>31399566</v>
       </c>
     </row>
     <row r="754" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A754" s="189"/>
-      <c r="B754" s="188"/>
+      <c r="A754" s="193"/>
+      <c r="B754" s="194"/>
       <c r="C754" s="28">
         <v>20</v>
       </c>
       <c r="D754" s="29">
         <v>3236253</v>
       </c>
     </row>
     <row r="755" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A755" s="189"/>
-      <c r="B755" s="188"/>
+      <c r="A755" s="193"/>
+      <c r="B755" s="194"/>
       <c r="C755" s="28">
         <v>30</v>
       </c>
       <c r="D755" s="29">
         <v>3697042</v>
       </c>
     </row>
     <row r="756" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A756" s="189"/>
-      <c r="B756" s="188">
+      <c r="A756" s="193"/>
+      <c r="B756" s="194">
         <v>11</v>
       </c>
       <c r="C756" s="28">
         <v>10</v>
       </c>
       <c r="D756" s="29">
         <v>28185001</v>
       </c>
     </row>
     <row r="757" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A757" s="189"/>
-      <c r="B757" s="188"/>
+      <c r="A757" s="193"/>
+      <c r="B757" s="194"/>
       <c r="C757" s="28">
         <v>20</v>
       </c>
       <c r="D757" s="29">
         <v>3142396</v>
       </c>
     </row>
     <row r="758" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A758" s="189"/>
-      <c r="B758" s="188"/>
+      <c r="A758" s="193"/>
+      <c r="B758" s="194"/>
       <c r="C758" s="28">
         <v>30</v>
       </c>
       <c r="D758" s="29">
         <v>3569437</v>
       </c>
     </row>
     <row r="759" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A759" s="189"/>
-      <c r="B759" s="188">
+      <c r="A759" s="193"/>
+      <c r="B759" s="194">
         <v>12</v>
       </c>
       <c r="C759" s="28">
         <v>10</v>
       </c>
       <c r="D759" s="29">
         <v>28348506</v>
       </c>
     </row>
     <row r="760" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A760" s="189"/>
-      <c r="B760" s="188"/>
+      <c r="A760" s="193"/>
+      <c r="B760" s="194"/>
       <c r="C760" s="28">
         <v>20</v>
       </c>
       <c r="D760" s="29">
         <v>3076989</v>
       </c>
     </row>
     <row r="761" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A761" s="189"/>
-      <c r="B761" s="188"/>
+      <c r="A761" s="193"/>
+      <c r="B761" s="194"/>
       <c r="C761" s="28">
         <v>30</v>
       </c>
       <c r="D761" s="29">
         <v>3599156</v>
       </c>
     </row>
     <row r="762" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A762" s="193">
+      <c r="A762" s="196">
         <v>108</v>
       </c>
-      <c r="B762" s="192">
+      <c r="B762" s="195">
         <v>1</v>
       </c>
       <c r="C762" s="57">
         <v>10</v>
       </c>
       <c r="D762" s="60">
         <v>31400834</v>
       </c>
     </row>
     <row r="763" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A763" s="193"/>
-      <c r="B763" s="192"/>
+      <c r="A763" s="196"/>
+      <c r="B763" s="195"/>
       <c r="C763" s="57">
         <v>20</v>
       </c>
       <c r="D763" s="60">
         <v>3319289</v>
       </c>
     </row>
     <row r="764" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A764" s="193"/>
-      <c r="B764" s="192"/>
+      <c r="A764" s="196"/>
+      <c r="B764" s="195"/>
       <c r="C764" s="57">
         <v>30</v>
       </c>
       <c r="D764" s="60">
         <v>3752084</v>
       </c>
     </row>
     <row r="765" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A765" s="193"/>
-      <c r="B765" s="192">
+      <c r="A765" s="196"/>
+      <c r="B765" s="195">
         <v>2</v>
       </c>
       <c r="C765" s="57">
         <v>10</v>
       </c>
       <c r="D765" s="60">
         <v>23890534</v>
       </c>
     </row>
     <row r="766" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A766" s="193"/>
-      <c r="B766" s="192"/>
+      <c r="A766" s="196"/>
+      <c r="B766" s="195"/>
       <c r="C766" s="57">
         <v>20</v>
       </c>
       <c r="D766" s="60">
         <v>2377758</v>
       </c>
     </row>
     <row r="767" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A767" s="193"/>
-      <c r="B767" s="192"/>
+      <c r="A767" s="196"/>
+      <c r="B767" s="195"/>
       <c r="C767" s="57">
         <v>30</v>
       </c>
       <c r="D767" s="60">
         <v>2726677</v>
       </c>
     </row>
     <row r="768" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A768" s="193"/>
-      <c r="B768" s="192">
+      <c r="A768" s="196"/>
+      <c r="B768" s="195">
         <v>3</v>
       </c>
       <c r="C768" s="57">
         <v>10</v>
       </c>
       <c r="D768" s="60">
         <v>29694879</v>
       </c>
     </row>
     <row r="769" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A769" s="193"/>
-      <c r="B769" s="192"/>
+      <c r="A769" s="196"/>
+      <c r="B769" s="195"/>
       <c r="C769" s="57">
         <v>20</v>
       </c>
       <c r="D769" s="60">
         <v>3147961</v>
       </c>
     </row>
     <row r="770" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A770" s="193"/>
-      <c r="B770" s="192"/>
+      <c r="A770" s="196"/>
+      <c r="B770" s="195"/>
       <c r="C770" s="57">
         <v>30</v>
       </c>
       <c r="D770" s="60">
         <v>3571309</v>
       </c>
     </row>
     <row r="771" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A771" s="193"/>
-      <c r="B771" s="192">
+      <c r="A771" s="196"/>
+      <c r="B771" s="195">
         <v>4</v>
       </c>
       <c r="C771" s="57">
         <v>10</v>
       </c>
       <c r="D771" s="60">
         <v>28841988</v>
       </c>
     </row>
     <row r="772" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A772" s="193"/>
-      <c r="B772" s="192"/>
+      <c r="A772" s="196"/>
+      <c r="B772" s="195"/>
       <c r="C772" s="57">
         <v>20</v>
       </c>
       <c r="D772" s="60">
         <v>3098354</v>
       </c>
     </row>
     <row r="773" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A773" s="193"/>
-      <c r="B773" s="192"/>
+      <c r="A773" s="196"/>
+      <c r="B773" s="195"/>
       <c r="C773" s="57">
         <v>30</v>
       </c>
       <c r="D773" s="60">
         <v>3563915</v>
       </c>
     </row>
     <row r="774" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A774" s="193"/>
-      <c r="B774" s="192">
+      <c r="A774" s="196"/>
+      <c r="B774" s="195">
         <v>5</v>
       </c>
       <c r="C774" s="57">
         <v>10</v>
       </c>
       <c r="D774" s="60">
         <v>29433527</v>
       </c>
     </row>
     <row r="775" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A775" s="193"/>
-      <c r="B775" s="192"/>
+      <c r="A775" s="196"/>
+      <c r="B775" s="195"/>
       <c r="C775" s="57">
         <v>20</v>
       </c>
       <c r="D775" s="60">
         <v>3242764</v>
       </c>
     </row>
     <row r="776" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A776" s="193"/>
-      <c r="B776" s="192"/>
+      <c r="A776" s="196"/>
+      <c r="B776" s="195"/>
       <c r="C776" s="57">
         <v>30</v>
       </c>
       <c r="D776" s="60">
         <v>3712904</v>
       </c>
     </row>
     <row r="777" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A777" s="193"/>
-      <c r="B777" s="192">
+      <c r="A777" s="196"/>
+      <c r="B777" s="195">
         <v>6</v>
       </c>
       <c r="C777" s="57">
         <v>10</v>
       </c>
       <c r="D777" s="60">
         <v>26543966</v>
       </c>
     </row>
     <row r="778" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A778" s="193"/>
-      <c r="B778" s="192"/>
+      <c r="A778" s="196"/>
+      <c r="B778" s="195"/>
       <c r="C778" s="57">
         <v>20</v>
       </c>
       <c r="D778" s="60">
         <v>2863086</v>
       </c>
     </row>
     <row r="779" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A779" s="193"/>
-      <c r="B779" s="192"/>
+      <c r="A779" s="196"/>
+      <c r="B779" s="195"/>
       <c r="C779" s="57">
         <v>30</v>
       </c>
       <c r="D779" s="60">
         <v>3424513</v>
       </c>
     </row>
     <row r="780" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A780" s="193"/>
-      <c r="B780" s="192">
+      <c r="A780" s="196"/>
+      <c r="B780" s="195">
         <v>7</v>
       </c>
       <c r="C780" s="57">
         <v>10</v>
       </c>
       <c r="D780" s="60">
         <v>28794972</v>
       </c>
     </row>
     <row r="781" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A781" s="193"/>
-      <c r="B781" s="192"/>
+      <c r="A781" s="196"/>
+      <c r="B781" s="195"/>
       <c r="C781" s="57">
         <v>20</v>
       </c>
       <c r="D781" s="60">
         <v>3284066</v>
       </c>
     </row>
     <row r="782" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A782" s="193"/>
-      <c r="B782" s="192"/>
+      <c r="A782" s="196"/>
+      <c r="B782" s="195"/>
       <c r="C782" s="57">
         <v>30</v>
       </c>
       <c r="D782" s="60">
         <v>3825457</v>
       </c>
     </row>
     <row r="783" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A783" s="193"/>
-      <c r="B783" s="192">
+      <c r="A783" s="196"/>
+      <c r="B783" s="195">
         <v>8</v>
       </c>
       <c r="C783" s="57">
         <v>10</v>
       </c>
       <c r="D783" s="60">
         <v>27574076</v>
       </c>
     </row>
     <row r="784" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A784" s="193"/>
-      <c r="B784" s="192"/>
+      <c r="A784" s="196"/>
+      <c r="B784" s="195"/>
       <c r="C784" s="57">
         <v>20</v>
       </c>
       <c r="D784" s="60">
         <v>3179030</v>
       </c>
     </row>
     <row r="785" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A785" s="193"/>
-      <c r="B785" s="192"/>
+      <c r="A785" s="196"/>
+      <c r="B785" s="195"/>
       <c r="C785" s="57">
         <v>30</v>
       </c>
       <c r="D785" s="60">
         <v>3735484</v>
       </c>
     </row>
     <row r="786" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A786" s="193"/>
-      <c r="B786" s="192">
+      <c r="A786" s="196"/>
+      <c r="B786" s="195">
         <v>9</v>
       </c>
       <c r="C786" s="57">
         <v>10</v>
       </c>
       <c r="D786" s="60">
         <v>27261272</v>
       </c>
     </row>
     <row r="787" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A787" s="193"/>
-      <c r="B787" s="192"/>
+      <c r="A787" s="196"/>
+      <c r="B787" s="195"/>
       <c r="C787" s="57">
         <v>20</v>
       </c>
       <c r="D787" s="60">
         <v>2900928</v>
       </c>
     </row>
     <row r="788" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A788" s="193"/>
-      <c r="B788" s="192"/>
+      <c r="A788" s="196"/>
+      <c r="B788" s="195"/>
       <c r="C788" s="57">
         <v>30</v>
       </c>
       <c r="D788" s="60">
         <v>3456237</v>
       </c>
     </row>
     <row r="789" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A789" s="193"/>
-      <c r="B789" s="192">
+      <c r="A789" s="196"/>
+      <c r="B789" s="195">
         <v>10</v>
       </c>
       <c r="C789" s="57">
         <v>10</v>
       </c>
       <c r="D789" s="60">
         <v>29638245</v>
       </c>
     </row>
     <row r="790" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A790" s="193"/>
-      <c r="B790" s="192"/>
+      <c r="A790" s="196"/>
+      <c r="B790" s="195"/>
       <c r="C790" s="57">
         <v>20</v>
       </c>
       <c r="D790" s="60">
         <v>3254805</v>
       </c>
     </row>
     <row r="791" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A791" s="193"/>
-      <c r="B791" s="192"/>
+      <c r="A791" s="196"/>
+      <c r="B791" s="195"/>
       <c r="C791" s="57">
         <v>30</v>
       </c>
       <c r="D791" s="60">
         <v>3786011</v>
       </c>
     </row>
     <row r="792" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A792" s="193"/>
-      <c r="B792" s="192">
+      <c r="A792" s="196"/>
+      <c r="B792" s="195">
         <v>11</v>
       </c>
       <c r="C792" s="57">
         <v>10</v>
       </c>
       <c r="D792" s="60">
         <v>28526991</v>
       </c>
     </row>
     <row r="793" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A793" s="193"/>
-      <c r="B793" s="192"/>
+      <c r="A793" s="196"/>
+      <c r="B793" s="195"/>
       <c r="C793" s="57">
         <v>20</v>
       </c>
       <c r="D793" s="60">
         <v>3196364</v>
       </c>
     </row>
     <row r="794" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A794" s="193"/>
-      <c r="B794" s="192"/>
+      <c r="A794" s="196"/>
+      <c r="B794" s="195"/>
       <c r="C794" s="57">
         <v>30</v>
       </c>
       <c r="D794" s="60">
         <v>3731303</v>
       </c>
     </row>
     <row r="795" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A795" s="193"/>
-      <c r="B795" s="192">
+      <c r="A795" s="196"/>
+      <c r="B795" s="195">
         <v>12</v>
       </c>
       <c r="C795" s="57">
         <v>10</v>
       </c>
       <c r="D795" s="60">
         <v>30977879</v>
       </c>
     </row>
     <row r="796" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A796" s="193"/>
-      <c r="B796" s="192"/>
+      <c r="A796" s="196"/>
+      <c r="B796" s="195"/>
       <c r="C796" s="57">
         <v>20</v>
       </c>
       <c r="D796" s="60">
         <v>3193434</v>
       </c>
     </row>
     <row r="797" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A797" s="193"/>
-      <c r="B797" s="192"/>
+      <c r="A797" s="196"/>
+      <c r="B797" s="195"/>
       <c r="C797" s="57">
         <v>30</v>
       </c>
       <c r="D797" s="60">
         <v>3639591</v>
       </c>
     </row>
     <row r="798" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A798" s="191">
+      <c r="A798" s="189">
         <v>109</v>
       </c>
       <c r="B798" s="190">
         <v>1</v>
       </c>
       <c r="C798" s="64">
         <v>10</v>
       </c>
       <c r="D798" s="65">
         <v>30467079</v>
       </c>
     </row>
     <row r="799" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A799" s="191"/>
+      <c r="A799" s="189"/>
       <c r="B799" s="190"/>
       <c r="C799" s="64">
         <v>20</v>
       </c>
       <c r="D799" s="65">
         <v>2745010</v>
       </c>
     </row>
     <row r="800" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A800" s="191"/>
+      <c r="A800" s="189"/>
       <c r="B800" s="190"/>
       <c r="C800" s="64">
         <v>30</v>
       </c>
       <c r="D800" s="65">
         <v>3260392</v>
       </c>
     </row>
     <row r="801" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A801" s="191"/>
+      <c r="A801" s="189"/>
       <c r="B801" s="190">
         <v>2</v>
       </c>
       <c r="C801" s="64">
         <v>10</v>
       </c>
       <c r="D801" s="65">
         <v>25642152</v>
       </c>
     </row>
     <row r="802" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A802" s="191"/>
+      <c r="A802" s="189"/>
       <c r="B802" s="190"/>
       <c r="C802" s="64">
         <v>20</v>
       </c>
       <c r="D802" s="65">
         <v>2858760</v>
       </c>
     </row>
     <row r="803" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A803" s="191"/>
+      <c r="A803" s="189"/>
       <c r="B803" s="190"/>
       <c r="C803" s="64">
         <v>30</v>
       </c>
       <c r="D803" s="65">
         <v>3206630</v>
       </c>
     </row>
     <row r="804" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A804" s="191"/>
+      <c r="A804" s="189"/>
       <c r="B804" s="190">
         <v>3</v>
       </c>
       <c r="C804" s="64">
         <v>10</v>
       </c>
       <c r="D804" s="65">
         <v>25421988</v>
       </c>
     </row>
     <row r="805" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A805" s="191"/>
+      <c r="A805" s="189"/>
       <c r="B805" s="190"/>
       <c r="C805" s="64">
         <v>20</v>
       </c>
       <c r="D805" s="65">
         <v>2892523</v>
       </c>
     </row>
     <row r="806" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A806" s="191"/>
+      <c r="A806" s="189"/>
       <c r="B806" s="190"/>
       <c r="C806" s="64">
         <v>30</v>
       </c>
       <c r="D806" s="65">
         <v>3494555</v>
       </c>
     </row>
     <row r="807" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A807" s="191"/>
+      <c r="A807" s="189"/>
       <c r="B807" s="190">
         <v>4</v>
       </c>
       <c r="C807" s="64">
         <v>10</v>
       </c>
       <c r="D807" s="65">
         <v>23724069</v>
       </c>
     </row>
     <row r="808" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A808" s="191"/>
+      <c r="A808" s="189"/>
       <c r="B808" s="190"/>
       <c r="C808" s="64">
         <v>20</v>
       </c>
       <c r="D808" s="65">
         <v>2719558</v>
       </c>
     </row>
     <row r="809" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A809" s="191"/>
+      <c r="A809" s="189"/>
       <c r="B809" s="190"/>
       <c r="C809" s="64">
         <v>30</v>
       </c>
       <c r="D809" s="65">
         <v>3431769</v>
       </c>
     </row>
     <row r="810" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A810" s="191"/>
+      <c r="A810" s="189"/>
       <c r="B810" s="190">
         <v>5</v>
       </c>
       <c r="C810" s="64">
         <v>10</v>
       </c>
       <c r="D810" s="65">
         <v>23794208</v>
       </c>
     </row>
     <row r="811" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A811" s="191"/>
+      <c r="A811" s="189"/>
       <c r="B811" s="190"/>
       <c r="C811" s="64">
         <v>20</v>
       </c>
       <c r="D811" s="65">
         <v>2939973</v>
       </c>
     </row>
     <row r="812" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A812" s="191"/>
+      <c r="A812" s="189"/>
       <c r="B812" s="190"/>
       <c r="C812" s="64">
         <v>30</v>
       </c>
       <c r="D812" s="65">
         <v>3560219</v>
       </c>
     </row>
     <row r="813" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A813" s="191"/>
+      <c r="A813" s="189"/>
       <c r="B813" s="190">
         <v>6</v>
       </c>
       <c r="C813" s="64">
         <v>10</v>
       </c>
       <c r="D813" s="65">
         <v>25424595</v>
       </c>
     </row>
     <row r="814" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A814" s="191"/>
+      <c r="A814" s="189"/>
       <c r="B814" s="190"/>
       <c r="C814" s="64">
         <v>20</v>
       </c>
       <c r="D814" s="65">
         <v>3037046</v>
       </c>
     </row>
     <row r="815" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A815" s="191"/>
+      <c r="A815" s="189"/>
       <c r="B815" s="190"/>
       <c r="C815" s="64">
         <v>30</v>
       </c>
       <c r="D815" s="65">
         <v>3600232</v>
       </c>
     </row>
     <row r="816" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A816" s="191"/>
+      <c r="A816" s="189"/>
       <c r="B816" s="190">
         <v>7</v>
       </c>
       <c r="C816" s="64">
         <v>10</v>
       </c>
       <c r="D816" s="65">
         <v>26535663</v>
       </c>
     </row>
     <row r="817" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A817" s="191"/>
+      <c r="A817" s="189"/>
       <c r="B817" s="190"/>
       <c r="C817" s="64">
         <v>20</v>
       </c>
       <c r="D817" s="65">
         <v>3294933</v>
       </c>
     </row>
     <row r="818" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A818" s="191"/>
+      <c r="A818" s="189"/>
       <c r="B818" s="190"/>
       <c r="C818" s="64">
         <v>30</v>
       </c>
       <c r="D818" s="65">
         <v>3814784</v>
       </c>
     </row>
     <row r="819" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A819" s="191"/>
+      <c r="A819" s="189"/>
       <c r="B819" s="190">
         <v>8</v>
       </c>
       <c r="C819" s="64">
         <v>10</v>
       </c>
       <c r="D819" s="65">
         <v>26168324</v>
       </c>
     </row>
     <row r="820" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A820" s="191"/>
+      <c r="A820" s="189"/>
       <c r="B820" s="190"/>
       <c r="C820" s="64">
         <v>20</v>
       </c>
       <c r="D820" s="65">
         <v>3157512</v>
       </c>
     </row>
     <row r="821" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A821" s="191"/>
+      <c r="A821" s="189"/>
       <c r="B821" s="190"/>
       <c r="C821" s="64">
         <v>30</v>
       </c>
       <c r="D821" s="65">
         <v>3463800</v>
       </c>
     </row>
     <row r="822" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A822" s="191"/>
+      <c r="A822" s="189"/>
       <c r="B822" s="190">
         <v>9</v>
       </c>
       <c r="C822" s="64">
         <v>10</v>
       </c>
       <c r="D822" s="65">
         <v>27061849</v>
       </c>
     </row>
     <row r="823" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A823" s="191"/>
+      <c r="A823" s="189"/>
       <c r="B823" s="190"/>
       <c r="C823" s="64">
         <v>20</v>
       </c>
       <c r="D823" s="65">
         <v>3159881</v>
       </c>
     </row>
     <row r="824" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A824" s="191"/>
+      <c r="A824" s="189"/>
       <c r="B824" s="190"/>
       <c r="C824" s="64">
         <v>30</v>
       </c>
       <c r="D824" s="65">
         <v>3476671</v>
       </c>
     </row>
     <row r="825" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A825" s="191"/>
+      <c r="A825" s="189"/>
       <c r="B825" s="190">
         <v>10</v>
       </c>
       <c r="C825" s="64">
         <v>10</v>
       </c>
       <c r="D825" s="65">
         <v>30575263</v>
       </c>
     </row>
     <row r="826" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A826" s="191"/>
+      <c r="A826" s="189"/>
       <c r="B826" s="190"/>
       <c r="C826" s="64">
         <v>20</v>
       </c>
       <c r="D826" s="65">
         <v>3048413</v>
       </c>
     </row>
     <row r="827" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A827" s="191"/>
+      <c r="A827" s="189"/>
       <c r="B827" s="190"/>
       <c r="C827" s="64">
         <v>30</v>
       </c>
       <c r="D827" s="65">
         <v>3428741</v>
       </c>
     </row>
     <row r="828" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A828" s="191"/>
+      <c r="A828" s="189"/>
       <c r="B828" s="190">
         <v>11</v>
       </c>
       <c r="C828" s="64">
         <v>10</v>
       </c>
       <c r="D828" s="65">
         <v>27030643</v>
       </c>
     </row>
     <row r="829" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A829" s="191"/>
+      <c r="A829" s="189"/>
       <c r="B829" s="190"/>
       <c r="C829" s="64">
         <v>20</v>
       </c>
       <c r="D829" s="65">
         <v>3106740</v>
       </c>
     </row>
     <row r="830" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A830" s="191"/>
+      <c r="A830" s="189"/>
       <c r="B830" s="190"/>
       <c r="C830" s="64">
         <v>30</v>
       </c>
       <c r="D830" s="65">
         <v>3392144</v>
       </c>
     </row>
     <row r="831" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A831" s="191"/>
+      <c r="A831" s="189"/>
       <c r="B831" s="190">
         <v>12</v>
       </c>
       <c r="C831" s="64">
         <v>10</v>
       </c>
       <c r="D831" s="65">
         <v>27684810</v>
       </c>
     </row>
     <row r="832" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A832" s="191"/>
+      <c r="A832" s="189"/>
       <c r="B832" s="190"/>
       <c r="C832" s="64">
         <v>20</v>
       </c>
       <c r="D832" s="65">
         <v>3266356</v>
       </c>
     </row>
     <row r="833" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A833" s="191"/>
+      <c r="A833" s="189"/>
       <c r="B833" s="190"/>
       <c r="C833" s="64">
         <v>30</v>
       </c>
       <c r="D833" s="65">
         <v>3467843</v>
       </c>
     </row>
     <row r="834" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A834" s="191">
+      <c r="A834" s="189">
         <v>110</v>
       </c>
       <c r="B834" s="190">
         <v>1</v>
       </c>
       <c r="C834" s="64">
         <v>10</v>
       </c>
       <c r="D834" s="65">
         <v>27030089</v>
       </c>
     </row>
     <row r="835" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A835" s="191"/>
+      <c r="A835" s="189"/>
       <c r="B835" s="190"/>
       <c r="C835" s="64">
         <v>20</v>
       </c>
       <c r="D835" s="65">
         <v>2933991</v>
       </c>
     </row>
     <row r="836" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A836" s="191"/>
+      <c r="A836" s="189"/>
       <c r="B836" s="190"/>
       <c r="C836" s="64">
         <v>30</v>
       </c>
       <c r="D836" s="65">
         <v>3197004</v>
       </c>
     </row>
     <row r="837" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A837" s="191"/>
+      <c r="A837" s="189"/>
       <c r="B837" s="190">
         <v>2</v>
       </c>
       <c r="C837" s="64">
         <v>10</v>
       </c>
       <c r="D837" s="65">
         <v>22846101</v>
       </c>
     </row>
     <row r="838" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A838" s="191"/>
+      <c r="A838" s="189"/>
       <c r="B838" s="190"/>
       <c r="C838" s="64">
         <v>20</v>
       </c>
       <c r="D838" s="65">
         <v>2526999</v>
       </c>
     </row>
     <row r="839" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A839" s="191"/>
+      <c r="A839" s="189"/>
       <c r="B839" s="190"/>
       <c r="C839" s="64">
         <v>30</v>
       </c>
       <c r="D839" s="65">
         <v>2714279</v>
       </c>
     </row>
     <row r="840" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A840" s="191"/>
+      <c r="A840" s="189"/>
       <c r="B840" s="190">
         <v>3</v>
       </c>
       <c r="C840" s="64">
         <v>10</v>
       </c>
       <c r="D840" s="65">
         <v>29072314</v>
       </c>
     </row>
     <row r="841" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A841" s="191"/>
+      <c r="A841" s="189"/>
       <c r="B841" s="190"/>
       <c r="C841" s="64">
         <v>20</v>
       </c>
       <c r="D841" s="65">
         <v>3361423</v>
       </c>
     </row>
     <row r="842" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A842" s="191"/>
+      <c r="A842" s="189"/>
       <c r="B842" s="190"/>
       <c r="C842" s="64">
         <v>30</v>
       </c>
       <c r="D842" s="65">
         <v>3526439</v>
       </c>
     </row>
     <row r="843" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A843" s="191"/>
+      <c r="A843" s="189"/>
       <c r="B843" s="190">
         <v>4</v>
       </c>
       <c r="C843" s="64">
         <v>10</v>
       </c>
       <c r="D843" s="65">
         <v>27148729</v>
       </c>
     </row>
     <row r="844" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A844" s="191"/>
+      <c r="A844" s="189"/>
       <c r="B844" s="190"/>
       <c r="C844" s="64">
         <v>20</v>
       </c>
       <c r="D844" s="65">
         <v>3059768</v>
       </c>
     </row>
     <row r="845" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A845" s="191"/>
+      <c r="A845" s="189"/>
       <c r="B845" s="190"/>
       <c r="C845" s="64">
         <v>30</v>
       </c>
       <c r="D845" s="65">
         <v>3420475</v>
       </c>
     </row>
     <row r="846" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A846" s="191"/>
+      <c r="A846" s="189"/>
       <c r="B846" s="190">
         <v>5</v>
       </c>
       <c r="C846" s="64">
         <v>10</v>
       </c>
       <c r="D846" s="65">
         <v>23280271</v>
       </c>
     </row>
     <row r="847" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A847" s="191"/>
+      <c r="A847" s="189"/>
       <c r="B847" s="190"/>
       <c r="C847" s="64">
         <v>20</v>
       </c>
       <c r="D847" s="65">
         <v>2272074</v>
       </c>
     </row>
     <row r="848" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A848" s="191"/>
+      <c r="A848" s="189"/>
       <c r="B848" s="190"/>
       <c r="C848" s="64">
         <v>30</v>
       </c>
       <c r="D848" s="65">
         <v>2899159</v>
       </c>
     </row>
     <row r="849" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A849" s="191"/>
+      <c r="A849" s="189"/>
       <c r="B849" s="190">
         <v>6</v>
       </c>
       <c r="C849" s="64">
         <v>10</v>
       </c>
       <c r="D849" s="65">
         <v>19338180</v>
       </c>
     </row>
     <row r="850" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A850" s="191"/>
+      <c r="A850" s="189"/>
       <c r="B850" s="190"/>
       <c r="C850" s="64">
         <v>20</v>
       </c>
       <c r="D850" s="65">
         <v>1759636</v>
       </c>
     </row>
     <row r="851" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A851" s="191"/>
+      <c r="A851" s="189"/>
       <c r="B851" s="190"/>
       <c r="C851" s="64">
         <v>30</v>
       </c>
       <c r="D851" s="65">
         <v>2379042</v>
       </c>
     </row>
     <row r="852" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A852" s="191"/>
+      <c r="A852" s="189"/>
       <c r="B852" s="190">
         <v>7</v>
       </c>
       <c r="C852" s="64">
         <v>10</v>
       </c>
       <c r="D852" s="65">
         <v>22571477</v>
       </c>
     </row>
     <row r="853" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A853" s="191"/>
+      <c r="A853" s="189"/>
       <c r="B853" s="190"/>
       <c r="C853" s="64">
         <v>20</v>
       </c>
       <c r="D853" s="65">
         <v>2576933</v>
       </c>
     </row>
     <row r="854" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A854" s="191"/>
+      <c r="A854" s="189"/>
       <c r="B854" s="190"/>
       <c r="C854" s="64">
         <v>30</v>
       </c>
       <c r="D854" s="65">
         <v>2943329</v>
       </c>
     </row>
     <row r="855" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A855" s="191"/>
+      <c r="A855" s="189"/>
       <c r="B855" s="190">
         <v>8</v>
       </c>
       <c r="C855" s="64">
         <v>10</v>
       </c>
       <c r="D855" s="65">
         <v>23695003</v>
       </c>
     </row>
     <row r="856" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A856" s="191"/>
+      <c r="A856" s="189"/>
       <c r="B856" s="190"/>
       <c r="C856" s="64">
         <v>20</v>
       </c>
       <c r="D856" s="65">
         <v>3043527</v>
       </c>
     </row>
     <row r="857" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A857" s="191"/>
+      <c r="A857" s="189"/>
       <c r="B857" s="190"/>
       <c r="C857" s="64">
         <v>30</v>
       </c>
       <c r="D857" s="65">
         <v>3122699</v>
       </c>
     </row>
     <row r="858" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A858" s="191"/>
+      <c r="A858" s="189"/>
       <c r="B858" s="190">
         <v>9</v>
       </c>
       <c r="C858" s="64">
         <v>10</v>
       </c>
       <c r="D858" s="65">
         <v>24260663</v>
       </c>
     </row>
     <row r="859" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A859" s="191"/>
+      <c r="A859" s="189"/>
       <c r="B859" s="190"/>
       <c r="C859" s="64">
         <v>20</v>
       </c>
       <c r="D859" s="65">
         <v>2990882</v>
       </c>
     </row>
     <row r="860" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A860" s="191"/>
+      <c r="A860" s="189"/>
       <c r="B860" s="190"/>
       <c r="C860" s="64">
         <v>30</v>
       </c>
       <c r="D860" s="65">
         <v>3173903</v>
       </c>
     </row>
     <row r="861" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A861" s="191"/>
+      <c r="A861" s="189"/>
       <c r="B861" s="190">
         <v>10</v>
       </c>
       <c r="C861" s="64">
         <v>10</v>
       </c>
       <c r="D861" s="65">
         <v>27073774</v>
       </c>
     </row>
     <row r="862" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A862" s="191"/>
+      <c r="A862" s="189"/>
       <c r="B862" s="190"/>
       <c r="C862" s="64">
         <v>20</v>
       </c>
       <c r="D862" s="65">
         <v>3122867</v>
       </c>
     </row>
     <row r="863" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A863" s="191"/>
+      <c r="A863" s="189"/>
       <c r="B863" s="190"/>
       <c r="C863" s="64">
         <v>30</v>
       </c>
       <c r="D863" s="65">
         <v>3273817</v>
       </c>
     </row>
     <row r="864" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A864" s="191"/>
+      <c r="A864" s="189"/>
       <c r="B864" s="190">
         <v>11</v>
       </c>
       <c r="C864" s="64">
         <v>10</v>
       </c>
       <c r="D864" s="65">
         <v>26926589</v>
       </c>
     </row>
     <row r="865" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A865" s="191"/>
+      <c r="A865" s="189"/>
       <c r="B865" s="190"/>
       <c r="C865" s="64">
         <v>20</v>
       </c>
       <c r="D865" s="65">
         <v>3248538</v>
       </c>
     </row>
     <row r="866" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A866" s="191"/>
+      <c r="A866" s="189"/>
       <c r="B866" s="190"/>
       <c r="C866" s="64">
         <v>30</v>
       </c>
       <c r="D866" s="65">
         <v>3300063</v>
       </c>
     </row>
     <row r="867" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A867" s="191"/>
+      <c r="A867" s="189"/>
       <c r="B867" s="190">
         <v>12</v>
       </c>
       <c r="C867" s="64">
         <v>10</v>
       </c>
       <c r="D867" s="65">
         <v>26886428</v>
       </c>
     </row>
     <row r="868" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A868" s="191"/>
+      <c r="A868" s="189"/>
       <c r="B868" s="190"/>
       <c r="C868" s="64">
         <v>20</v>
       </c>
       <c r="D868" s="65">
         <v>3148341</v>
       </c>
     </row>
     <row r="869" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A869" s="191"/>
+      <c r="A869" s="189"/>
       <c r="B869" s="190"/>
       <c r="C869" s="64">
         <v>30</v>
       </c>
       <c r="D869" s="65">
         <v>3389573</v>
       </c>
     </row>
     <row r="870" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A870" s="191">
+      <c r="A870" s="189">
         <v>111</v>
       </c>
       <c r="B870" s="190">
         <v>1</v>
       </c>
       <c r="C870" s="64">
         <v>10</v>
       </c>
       <c r="D870" s="65">
         <v>27831386</v>
       </c>
     </row>
     <row r="871" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A871" s="191"/>
+      <c r="A871" s="189"/>
       <c r="B871" s="190"/>
       <c r="C871" s="64">
         <v>20</v>
       </c>
       <c r="D871" s="65">
         <v>2926366</v>
       </c>
     </row>
     <row r="872" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A872" s="191"/>
+      <c r="A872" s="189"/>
       <c r="B872" s="190"/>
       <c r="C872" s="64">
         <v>30</v>
       </c>
       <c r="D872" s="65">
         <v>3208563</v>
       </c>
     </row>
     <row r="873" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A873" s="191"/>
+      <c r="A873" s="189"/>
       <c r="B873" s="190">
         <v>2</v>
       </c>
       <c r="C873" s="64">
         <v>10</v>
       </c>
       <c r="D873" s="65">
         <v>20669600</v>
       </c>
     </row>
     <row r="874" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A874" s="191"/>
+      <c r="A874" s="189"/>
       <c r="B874" s="190"/>
       <c r="C874" s="64">
         <v>20</v>
       </c>
       <c r="D874" s="65">
         <v>2404863</v>
       </c>
     </row>
     <row r="875" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A875" s="191"/>
+      <c r="A875" s="189"/>
       <c r="B875" s="190"/>
       <c r="C875" s="64">
         <v>30</v>
       </c>
       <c r="D875" s="65">
         <v>2361926</v>
       </c>
     </row>
     <row r="876" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A876" s="191"/>
+      <c r="A876" s="189"/>
       <c r="B876" s="190">
         <v>3</v>
       </c>
       <c r="C876" s="64">
         <v>10</v>
       </c>
       <c r="D876" s="65">
         <v>30100617</v>
       </c>
     </row>
     <row r="877" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A877" s="191"/>
+      <c r="A877" s="189"/>
       <c r="B877" s="190"/>
       <c r="C877" s="64">
         <v>20</v>
       </c>
       <c r="D877" s="65">
         <v>3401805</v>
       </c>
     </row>
     <row r="878" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A878" s="191"/>
+      <c r="A878" s="189"/>
       <c r="B878" s="190"/>
       <c r="C878" s="64">
         <v>30</v>
       </c>
       <c r="D878" s="65">
         <v>3497387</v>
       </c>
     </row>
     <row r="879" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A879" s="191"/>
+      <c r="A879" s="189"/>
       <c r="B879" s="190">
         <v>4</v>
       </c>
       <c r="C879" s="64">
         <v>10</v>
       </c>
       <c r="D879" s="65">
         <v>27277728</v>
       </c>
     </row>
     <row r="880" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A880" s="191"/>
+      <c r="A880" s="189"/>
       <c r="B880" s="190"/>
       <c r="C880" s="64">
         <v>20</v>
       </c>
       <c r="D880" s="65">
         <v>2892009</v>
       </c>
     </row>
     <row r="881" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A881" s="191"/>
+      <c r="A881" s="189"/>
       <c r="B881" s="190"/>
       <c r="C881" s="64">
         <v>30</v>
       </c>
       <c r="D881" s="65">
         <v>3351137</v>
       </c>
     </row>
     <row r="882" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A882" s="191"/>
+      <c r="A882" s="189"/>
       <c r="B882" s="190">
         <v>5</v>
       </c>
       <c r="C882" s="64">
         <v>10</v>
       </c>
       <c r="D882" s="65">
         <v>29787925</v>
       </c>
     </row>
     <row r="883" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A883" s="191"/>
+      <c r="A883" s="189"/>
       <c r="B883" s="190"/>
       <c r="C883" s="64">
         <v>20</v>
       </c>
       <c r="D883" s="65">
         <v>2505509</v>
       </c>
     </row>
     <row r="884" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A884" s="191"/>
+      <c r="A884" s="189"/>
       <c r="B884" s="190"/>
       <c r="C884" s="64">
         <v>30</v>
       </c>
       <c r="D884" s="65">
         <v>3668246</v>
       </c>
     </row>
     <row r="885" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A885" s="191"/>
+      <c r="A885" s="189"/>
       <c r="B885" s="190">
         <v>6</v>
       </c>
       <c r="C885" s="64">
         <v>10</v>
       </c>
       <c r="D885" s="65">
         <v>27654160</v>
       </c>
     </row>
     <row r="886" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A886" s="191"/>
+      <c r="A886" s="189"/>
       <c r="B886" s="190"/>
       <c r="C886" s="64">
         <v>20</v>
       </c>
       <c r="D886" s="65">
         <v>2565287</v>
       </c>
     </row>
     <row r="887" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A887" s="191"/>
+      <c r="A887" s="189"/>
       <c r="B887" s="190"/>
       <c r="C887" s="64">
         <v>30</v>
       </c>
       <c r="D887" s="65">
         <v>4299047</v>
       </c>
     </row>
     <row r="888" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A888" s="191"/>
+      <c r="A888" s="189"/>
       <c r="B888" s="190">
         <v>7</v>
       </c>
       <c r="C888" s="64">
         <v>10</v>
       </c>
       <c r="D888" s="65">
         <v>26434895</v>
       </c>
     </row>
     <row r="889" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A889" s="191"/>
+      <c r="A889" s="189"/>
       <c r="B889" s="190"/>
       <c r="C889" s="64">
         <v>20</v>
       </c>
       <c r="D889" s="65">
         <v>2950411</v>
       </c>
     </row>
     <row r="890" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A890" s="191"/>
+      <c r="A890" s="189"/>
       <c r="B890" s="190"/>
       <c r="C890" s="64">
         <v>30</v>
       </c>
       <c r="D890" s="65">
         <v>4443953</v>
       </c>
     </row>
     <row r="891" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A891" s="191"/>
+      <c r="A891" s="189"/>
       <c r="B891" s="190">
         <v>8</v>
       </c>
       <c r="C891" s="64">
         <v>10</v>
       </c>
       <c r="D891" s="65">
         <v>28756512</v>
       </c>
     </row>
     <row r="892" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A892" s="191"/>
+      <c r="A892" s="189"/>
       <c r="B892" s="190"/>
       <c r="C892" s="64">
         <v>20</v>
       </c>
       <c r="D892" s="65">
         <v>3227337</v>
       </c>
     </row>
     <row r="893" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A893" s="191"/>
+      <c r="A893" s="189"/>
       <c r="B893" s="190"/>
       <c r="C893" s="64">
         <v>30</v>
       </c>
       <c r="D893" s="65">
         <v>4521165</v>
       </c>
     </row>
     <row r="894" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A894" s="191"/>
+      <c r="A894" s="189"/>
       <c r="B894" s="190">
         <v>9</v>
       </c>
       <c r="C894" s="64">
         <v>10</v>
       </c>
       <c r="D894" s="65">
         <v>29513336</v>
       </c>
     </row>
     <row r="895" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A895" s="191"/>
+      <c r="A895" s="189"/>
       <c r="B895" s="190"/>
       <c r="C895" s="64">
         <v>20</v>
       </c>
       <c r="D895" s="65">
         <v>3030122</v>
       </c>
     </row>
     <row r="896" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A896" s="191"/>
+      <c r="A896" s="189"/>
       <c r="B896" s="190"/>
       <c r="C896" s="64">
         <v>30</v>
       </c>
       <c r="D896" s="65">
         <v>4497486</v>
       </c>
     </row>
     <row r="897" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A897" s="191"/>
+      <c r="A897" s="189"/>
       <c r="B897" s="190">
         <v>10</v>
       </c>
       <c r="C897" s="64">
         <v>10</v>
       </c>
       <c r="D897" s="65">
         <v>33120615</v>
       </c>
     </row>
     <row r="898" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A898" s="191"/>
+      <c r="A898" s="189"/>
       <c r="B898" s="190"/>
       <c r="C898" s="64">
         <v>20</v>
       </c>
       <c r="D898" s="65">
         <v>3040171</v>
       </c>
     </row>
     <row r="899" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A899" s="191"/>
+      <c r="A899" s="189"/>
       <c r="B899" s="190"/>
       <c r="C899" s="64">
         <v>30</v>
       </c>
       <c r="D899" s="65">
         <v>4712283</v>
       </c>
     </row>
     <row r="900" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A900" s="191"/>
+      <c r="A900" s="189"/>
       <c r="B900" s="190">
         <v>11</v>
       </c>
       <c r="C900" s="64">
         <v>10</v>
       </c>
       <c r="D900" s="65">
         <v>30496785</v>
       </c>
     </row>
     <row r="901" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A901" s="191"/>
+      <c r="A901" s="189"/>
       <c r="B901" s="190"/>
       <c r="C901" s="64">
         <v>20</v>
       </c>
       <c r="D901" s="65">
         <v>3212520</v>
       </c>
     </row>
     <row r="902" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A902" s="191"/>
+      <c r="A902" s="189"/>
       <c r="B902" s="190"/>
       <c r="C902" s="64">
         <v>30</v>
       </c>
       <c r="D902" s="65">
         <v>4490367</v>
       </c>
     </row>
     <row r="903" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A903" s="191"/>
+      <c r="A903" s="189"/>
       <c r="B903" s="190">
         <v>12</v>
       </c>
       <c r="C903" s="64">
         <v>10</v>
       </c>
       <c r="D903" s="65">
         <v>29689569</v>
       </c>
     </row>
     <row r="904" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A904" s="191"/>
+      <c r="A904" s="189"/>
       <c r="B904" s="190"/>
       <c r="C904" s="64">
         <v>20</v>
       </c>
       <c r="D904" s="65">
         <v>3191482</v>
       </c>
     </row>
     <row r="905" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A905" s="191"/>
+      <c r="A905" s="189"/>
       <c r="B905" s="190"/>
       <c r="C905" s="64">
         <v>30</v>
       </c>
       <c r="D905" s="65">
         <v>4254249</v>
       </c>
     </row>
     <row r="906" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A906" s="187">
+      <c r="A906" s="188">
         <v>112</v>
       </c>
-      <c r="B906" s="186">
+      <c r="B906" s="187">
         <v>1</v>
       </c>
       <c r="C906" s="76">
         <v>10</v>
       </c>
       <c r="D906" s="113">
         <v>27326060</v>
       </c>
     </row>
     <row r="907" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A907" s="187"/>
-      <c r="B907" s="186"/>
+      <c r="A907" s="188"/>
+      <c r="B907" s="187"/>
       <c r="C907" s="76">
         <v>20</v>
       </c>
       <c r="D907" s="113">
         <v>2554407</v>
       </c>
     </row>
     <row r="908" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A908" s="187"/>
-      <c r="B908" s="186"/>
+      <c r="A908" s="188"/>
+      <c r="B908" s="187"/>
       <c r="C908" s="76">
         <v>30</v>
       </c>
       <c r="D908" s="113">
         <v>3584921</v>
       </c>
     </row>
     <row r="909" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A909" s="187"/>
-      <c r="B909" s="186">
+      <c r="A909" s="188"/>
+      <c r="B909" s="187">
         <v>2</v>
       </c>
       <c r="C909" s="76">
         <v>10</v>
       </c>
       <c r="D909" s="113">
         <v>27239354</v>
       </c>
     </row>
     <row r="910" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A910" s="187"/>
-      <c r="B910" s="186"/>
+      <c r="A910" s="188"/>
+      <c r="B910" s="187"/>
       <c r="C910" s="76">
         <v>20</v>
       </c>
       <c r="D910" s="113">
         <v>2987051</v>
       </c>
     </row>
     <row r="911" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A911" s="187"/>
-      <c r="B911" s="186"/>
+      <c r="A911" s="188"/>
+      <c r="B911" s="187"/>
       <c r="C911" s="76">
         <v>30</v>
       </c>
       <c r="D911" s="113">
         <v>3673585</v>
       </c>
     </row>
     <row r="912" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A912" s="187"/>
-      <c r="B912" s="186">
+      <c r="A912" s="188"/>
+      <c r="B912" s="187">
         <v>3</v>
       </c>
       <c r="C912" s="76">
         <v>10</v>
       </c>
       <c r="D912" s="113">
         <v>32538748</v>
       </c>
     </row>
     <row r="913" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A913" s="187"/>
-      <c r="B913" s="186"/>
+      <c r="A913" s="188"/>
+      <c r="B913" s="187"/>
       <c r="C913" s="76">
         <v>20</v>
       </c>
       <c r="D913" s="113">
         <v>3511425</v>
       </c>
     </row>
     <row r="914" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A914" s="187"/>
-      <c r="B914" s="186"/>
+      <c r="A914" s="188"/>
+      <c r="B914" s="187"/>
       <c r="C914" s="76">
         <v>30</v>
       </c>
       <c r="D914" s="113">
         <v>4313208</v>
       </c>
     </row>
     <row r="915" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A915" s="187"/>
-      <c r="B915" s="186">
+      <c r="A915" s="188"/>
+      <c r="B915" s="187">
         <v>4</v>
       </c>
       <c r="C915" s="76">
         <v>10</v>
       </c>
       <c r="D915" s="113">
         <v>27717672</v>
       </c>
     </row>
     <row r="916" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A916" s="187"/>
-      <c r="B916" s="186"/>
+      <c r="A916" s="188"/>
+      <c r="B916" s="187"/>
       <c r="C916" s="76">
         <v>20</v>
       </c>
       <c r="D916" s="113">
         <v>2967002</v>
       </c>
     </row>
     <row r="917" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A917" s="187"/>
-      <c r="B917" s="186"/>
+      <c r="A917" s="188"/>
+      <c r="B917" s="187"/>
       <c r="C917" s="76">
         <v>30</v>
       </c>
       <c r="D917" s="113">
         <v>3789083</v>
       </c>
     </row>
     <row r="918" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A918" s="187"/>
-      <c r="B918" s="186">
+      <c r="A918" s="188"/>
+      <c r="B918" s="187">
         <v>5</v>
       </c>
       <c r="C918" s="76">
         <v>10</v>
       </c>
       <c r="D918" s="113">
         <v>32526441</v>
       </c>
     </row>
     <row r="919" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A919" s="187"/>
-      <c r="B919" s="186"/>
+      <c r="A919" s="188"/>
+      <c r="B919" s="187"/>
       <c r="C919" s="76">
         <v>20</v>
       </c>
       <c r="D919" s="113">
         <v>3389612</v>
       </c>
     </row>
     <row r="920" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A920" s="187"/>
-      <c r="B920" s="186"/>
+      <c r="A920" s="188"/>
+      <c r="B920" s="187"/>
       <c r="C920" s="76">
         <v>30</v>
       </c>
       <c r="D920" s="113">
         <v>4366116</v>
       </c>
     </row>
     <row r="921" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A921" s="187"/>
-      <c r="B921" s="186">
+      <c r="A921" s="188"/>
+      <c r="B921" s="187">
         <v>6</v>
       </c>
       <c r="C921" s="76">
         <v>10</v>
       </c>
       <c r="D921" s="113">
         <v>30314350</v>
       </c>
     </row>
     <row r="922" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A922" s="187"/>
-      <c r="B922" s="186"/>
+      <c r="A922" s="188"/>
+      <c r="B922" s="187"/>
       <c r="C922" s="76">
         <v>20</v>
       </c>
       <c r="D922" s="113">
         <v>3002935</v>
       </c>
     </row>
     <row r="923" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A923" s="187"/>
-      <c r="B923" s="186"/>
+      <c r="A923" s="188"/>
+      <c r="B923" s="187"/>
       <c r="C923" s="76">
         <v>30</v>
       </c>
       <c r="D923" s="113">
         <v>4298723</v>
       </c>
     </row>
     <row r="924" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A924" s="187"/>
-      <c r="B924" s="186">
+      <c r="A924" s="188"/>
+      <c r="B924" s="187">
         <v>7</v>
       </c>
       <c r="C924" s="76">
         <v>10</v>
       </c>
       <c r="D924" s="113">
         <v>28743213</v>
       </c>
     </row>
     <row r="925" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A925" s="187"/>
-      <c r="B925" s="186"/>
+      <c r="A925" s="188"/>
+      <c r="B925" s="187"/>
       <c r="C925" s="76">
         <v>20</v>
       </c>
       <c r="D925" s="113">
         <v>3135699</v>
       </c>
     </row>
     <row r="926" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A926" s="187"/>
-      <c r="B926" s="186"/>
+      <c r="A926" s="188"/>
+      <c r="B926" s="187"/>
       <c r="C926" s="76">
         <v>30</v>
       </c>
       <c r="D926" s="113">
         <v>4122082</v>
       </c>
     </row>
     <row r="927" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A927" s="187"/>
-      <c r="B927" s="186">
+      <c r="A927" s="188"/>
+      <c r="B927" s="187">
         <v>8</v>
       </c>
       <c r="C927" s="76">
         <v>10</v>
       </c>
       <c r="D927" s="113">
         <v>29701867</v>
       </c>
     </row>
     <row r="928" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A928" s="187"/>
-      <c r="B928" s="186"/>
+      <c r="A928" s="188"/>
+      <c r="B928" s="187"/>
       <c r="C928" s="76">
         <v>20</v>
       </c>
       <c r="D928" s="113">
         <v>3382258</v>
       </c>
     </row>
     <row r="929" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A929" s="187"/>
-      <c r="B929" s="186"/>
+      <c r="A929" s="188"/>
+      <c r="B929" s="187"/>
       <c r="C929" s="76">
         <v>30</v>
       </c>
       <c r="D929" s="113">
         <v>4065699</v>
       </c>
     </row>
     <row r="930" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A930" s="187"/>
-      <c r="B930" s="186">
+      <c r="A930" s="188"/>
+      <c r="B930" s="187">
         <v>9</v>
       </c>
       <c r="C930" s="76">
         <v>10</v>
       </c>
       <c r="D930" s="113">
         <v>29064286</v>
       </c>
     </row>
     <row r="931" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A931" s="187"/>
-      <c r="B931" s="186"/>
+      <c r="A931" s="188"/>
+      <c r="B931" s="187"/>
       <c r="C931" s="76">
         <v>20</v>
       </c>
       <c r="D931" s="113">
         <v>3035621</v>
       </c>
     </row>
     <row r="932" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A932" s="187"/>
-      <c r="B932" s="186"/>
+      <c r="A932" s="188"/>
+      <c r="B932" s="187"/>
       <c r="C932" s="76">
         <v>30</v>
       </c>
       <c r="D932" s="113">
         <v>3782104</v>
       </c>
     </row>
     <row r="933" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A933" s="187"/>
-      <c r="B933" s="186">
+      <c r="A933" s="188"/>
+      <c r="B933" s="187">
         <v>10</v>
       </c>
       <c r="C933" s="76">
         <v>10</v>
       </c>
       <c r="D933" s="113">
         <v>33334460</v>
       </c>
     </row>
     <row r="934" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A934" s="187"/>
-      <c r="B934" s="186"/>
+      <c r="A934" s="188"/>
+      <c r="B934" s="187"/>
       <c r="C934" s="76">
         <v>20</v>
       </c>
       <c r="D934" s="113">
         <v>3184731</v>
       </c>
     </row>
     <row r="935" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A935" s="187"/>
-      <c r="B935" s="186"/>
+      <c r="A935" s="188"/>
+      <c r="B935" s="187"/>
       <c r="C935" s="76">
         <v>30</v>
       </c>
       <c r="D935" s="113">
         <v>3864801</v>
       </c>
     </row>
     <row r="936" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A936" s="187"/>
-      <c r="B936" s="186">
+      <c r="A936" s="188"/>
+      <c r="B936" s="187">
         <v>11</v>
       </c>
       <c r="C936" s="76">
         <v>10</v>
       </c>
       <c r="D936" s="113">
         <v>32515535</v>
       </c>
     </row>
     <row r="937" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A937" s="187"/>
-      <c r="B937" s="186"/>
+      <c r="A937" s="188"/>
+      <c r="B937" s="187"/>
       <c r="C937" s="76">
         <v>20</v>
       </c>
       <c r="D937" s="113">
         <v>3338658</v>
       </c>
     </row>
     <row r="938" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A938" s="187"/>
-      <c r="B938" s="186"/>
+      <c r="A938" s="188"/>
+      <c r="B938" s="187"/>
       <c r="C938" s="76">
         <v>30</v>
       </c>
       <c r="D938" s="113">
         <v>3942408</v>
       </c>
     </row>
     <row r="939" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A939" s="187"/>
-      <c r="B939" s="186">
+      <c r="A939" s="188"/>
+      <c r="B939" s="187">
         <v>12</v>
       </c>
       <c r="C939" s="76">
         <v>10</v>
       </c>
       <c r="D939" s="113">
         <v>31349419</v>
       </c>
     </row>
     <row r="940" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A940" s="187"/>
-      <c r="B940" s="186"/>
+      <c r="A940" s="188"/>
+      <c r="B940" s="187"/>
       <c r="C940" s="76">
         <v>20</v>
       </c>
       <c r="D940" s="113">
         <v>3203090</v>
       </c>
     </row>
     <row r="941" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A941" s="187"/>
-      <c r="B941" s="186"/>
+      <c r="A941" s="188"/>
+      <c r="B941" s="187"/>
       <c r="C941" s="76">
         <v>30</v>
       </c>
       <c r="D941" s="113">
         <v>3869826</v>
       </c>
     </row>
     <row r="942" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A942" s="187">
+      <c r="A942" s="188">
         <v>113</v>
       </c>
-      <c r="B942" s="186">
+      <c r="B942" s="187">
         <v>1</v>
       </c>
       <c r="C942" s="76">
         <v>10</v>
       </c>
       <c r="D942" s="113">
         <v>34700446</v>
       </c>
     </row>
     <row r="943" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A943" s="187"/>
-      <c r="B943" s="186"/>
+      <c r="A943" s="188"/>
+      <c r="B943" s="187"/>
       <c r="C943" s="76">
         <v>20</v>
       </c>
       <c r="D943" s="113">
         <v>3300019</v>
       </c>
     </row>
     <row r="944" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A944" s="187"/>
-      <c r="B944" s="186"/>
+      <c r="A944" s="188"/>
+      <c r="B944" s="187"/>
       <c r="C944" s="76">
         <v>30</v>
       </c>
       <c r="D944" s="113">
         <v>3962283</v>
       </c>
     </row>
     <row r="945" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A945" s="187"/>
-      <c r="B945" s="186">
+      <c r="A945" s="188"/>
+      <c r="B945" s="187">
         <v>2</v>
       </c>
       <c r="C945" s="76">
         <v>10</v>
       </c>
       <c r="D945" s="113">
         <v>28113554</v>
       </c>
     </row>
     <row r="946" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A946" s="187"/>
-      <c r="B946" s="186"/>
+      <c r="A946" s="188"/>
+      <c r="B946" s="187"/>
       <c r="C946" s="76">
         <v>20</v>
       </c>
       <c r="D946" s="113">
         <v>2634511</v>
       </c>
     </row>
     <row r="947" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A947" s="187"/>
-      <c r="B947" s="186"/>
+      <c r="A947" s="188"/>
+      <c r="B947" s="187"/>
       <c r="C947" s="76">
         <v>30</v>
       </c>
       <c r="D947" s="113">
         <v>3200955</v>
       </c>
     </row>
     <row r="948" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A948" s="187"/>
-      <c r="B948" s="186">
+      <c r="A948" s="188"/>
+      <c r="B948" s="187">
         <v>3</v>
       </c>
       <c r="C948" s="76">
         <v>10</v>
       </c>
       <c r="D948" s="113">
         <v>32032167</v>
       </c>
     </row>
     <row r="949" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A949" s="187"/>
-      <c r="B949" s="186"/>
+      <c r="A949" s="188"/>
+      <c r="B949" s="187"/>
       <c r="C949" s="76">
         <v>20</v>
       </c>
       <c r="D949" s="113">
         <v>3303319</v>
       </c>
     </row>
     <row r="950" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A950" s="187"/>
-      <c r="B950" s="186"/>
+      <c r="A950" s="188"/>
+      <c r="B950" s="187"/>
       <c r="C950" s="76">
         <v>30</v>
       </c>
       <c r="D950" s="113">
         <v>3871085</v>
       </c>
     </row>
     <row r="951" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A951" s="187"/>
-      <c r="B951" s="186">
+      <c r="A951" s="188"/>
+      <c r="B951" s="187">
         <v>4</v>
       </c>
       <c r="C951" s="76">
         <v>10</v>
       </c>
       <c r="D951" s="113">
         <v>30188438</v>
       </c>
     </row>
     <row r="952" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A952" s="187"/>
-      <c r="B952" s="186"/>
+      <c r="A952" s="188"/>
+      <c r="B952" s="187"/>
       <c r="C952" s="76">
         <v>20</v>
       </c>
       <c r="D952" s="113">
         <v>3123775</v>
       </c>
     </row>
     <row r="953" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A953" s="187"/>
-      <c r="B953" s="186"/>
+      <c r="A953" s="188"/>
+      <c r="B953" s="187"/>
       <c r="C953" s="76">
         <v>30</v>
       </c>
       <c r="D953" s="113">
         <v>3730917</v>
       </c>
     </row>
     <row r="954" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A954" s="187"/>
-      <c r="B954" s="186">
+      <c r="A954" s="188"/>
+      <c r="B954" s="187">
         <v>5</v>
       </c>
       <c r="C954" s="76">
         <v>10</v>
       </c>
       <c r="D954" s="113">
         <v>31834117</v>
       </c>
     </row>
     <row r="955" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A955" s="187"/>
-      <c r="B955" s="186"/>
+      <c r="A955" s="188"/>
+      <c r="B955" s="187"/>
       <c r="C955" s="76">
         <v>20</v>
       </c>
       <c r="D955" s="113">
         <v>3373856</v>
       </c>
     </row>
     <row r="956" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A956" s="187"/>
-      <c r="B956" s="186"/>
+      <c r="A956" s="188"/>
+      <c r="B956" s="187"/>
       <c r="C956" s="76">
         <v>30</v>
       </c>
       <c r="D956" s="113">
         <v>4057700</v>
       </c>
     </row>
     <row r="957" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A957" s="187"/>
-      <c r="B957" s="186">
+      <c r="A957" s="188"/>
+      <c r="B957" s="187">
         <v>6</v>
       </c>
       <c r="C957" s="76">
         <v>10</v>
       </c>
       <c r="D957" s="113">
         <v>29355904</v>
       </c>
     </row>
     <row r="958" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A958" s="187"/>
-      <c r="B958" s="186"/>
+      <c r="A958" s="188"/>
+      <c r="B958" s="187"/>
       <c r="C958" s="76">
         <v>20</v>
       </c>
       <c r="D958" s="113">
         <v>2964276</v>
       </c>
     </row>
     <row r="959" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A959" s="187"/>
-      <c r="B959" s="186"/>
+      <c r="A959" s="188"/>
+      <c r="B959" s="187"/>
       <c r="C959" s="76">
         <v>30</v>
       </c>
       <c r="D959" s="113">
         <v>3762129</v>
       </c>
     </row>
     <row r="960" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A960" s="187"/>
-      <c r="B960" s="186">
+      <c r="A960" s="188"/>
+      <c r="B960" s="187">
         <v>7</v>
       </c>
       <c r="C960" s="76">
         <v>10</v>
       </c>
       <c r="D960" s="113">
         <v>30256401</v>
       </c>
     </row>
     <row r="961" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A961" s="187"/>
-      <c r="B961" s="186"/>
+      <c r="A961" s="188"/>
+      <c r="B961" s="187"/>
       <c r="C961" s="76">
         <v>20</v>
       </c>
       <c r="D961" s="113">
         <v>3157605</v>
       </c>
     </row>
     <row r="962" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A962" s="187"/>
-      <c r="B962" s="186"/>
+      <c r="A962" s="188"/>
+      <c r="B962" s="187"/>
       <c r="C962" s="76">
         <v>30</v>
       </c>
       <c r="D962" s="113">
         <v>3986964</v>
       </c>
     </row>
     <row r="963" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A963" s="187"/>
-      <c r="B963" s="186">
+      <c r="A963" s="188"/>
+      <c r="B963" s="187">
         <v>8</v>
       </c>
       <c r="C963" s="76">
         <v>10</v>
       </c>
       <c r="D963" s="113">
         <v>29817449</v>
       </c>
     </row>
     <row r="964" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A964" s="187"/>
-      <c r="B964" s="186"/>
+      <c r="A964" s="188"/>
+      <c r="B964" s="187"/>
       <c r="C964" s="76">
         <v>20</v>
       </c>
       <c r="D964" s="113">
         <v>3417928</v>
       </c>
     </row>
     <row r="965" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A965" s="187"/>
-      <c r="B965" s="186"/>
+      <c r="A965" s="188"/>
+      <c r="B965" s="187"/>
       <c r="C965" s="76">
         <v>30</v>
       </c>
       <c r="D965" s="113">
         <v>4054321</v>
       </c>
     </row>
     <row r="966" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A966" s="187"/>
-      <c r="B966" s="186">
+      <c r="A966" s="188"/>
+      <c r="B966" s="187">
         <v>9</v>
       </c>
       <c r="C966" s="76">
         <v>10</v>
       </c>
       <c r="D966" s="113">
         <v>29076750</v>
       </c>
     </row>
     <row r="967" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A967" s="187"/>
-      <c r="B967" s="186"/>
+      <c r="A967" s="188"/>
+      <c r="B967" s="187"/>
       <c r="C967" s="76">
         <v>20</v>
       </c>
       <c r="D967" s="113">
         <v>3064376</v>
       </c>
     </row>
     <row r="968" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A968" s="187"/>
-      <c r="B968" s="186"/>
+      <c r="A968" s="188"/>
+      <c r="B968" s="187"/>
       <c r="C968" s="76">
         <v>30</v>
       </c>
       <c r="D968" s="113">
         <v>3693315</v>
       </c>
     </row>
     <row r="969" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A969" s="187"/>
-      <c r="B969" s="186">
+      <c r="A969" s="188"/>
+      <c r="B969" s="187">
         <v>10</v>
       </c>
       <c r="C969" s="76">
         <v>10</v>
       </c>
       <c r="D969" s="113">
         <v>31961126</v>
       </c>
     </row>
     <row r="970" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A970" s="187"/>
-      <c r="B970" s="186"/>
+      <c r="A970" s="188"/>
+      <c r="B970" s="187"/>
       <c r="C970" s="76">
         <v>20</v>
       </c>
       <c r="D970" s="113">
         <v>3054477</v>
       </c>
     </row>
     <row r="971" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A971" s="187"/>
-      <c r="B971" s="186"/>
+      <c r="A971" s="188"/>
+      <c r="B971" s="187"/>
       <c r="C971" s="76">
         <v>30</v>
       </c>
       <c r="D971" s="113">
         <v>3713917</v>
       </c>
     </row>
     <row r="972" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A972" s="187"/>
-      <c r="B972" s="186">
+      <c r="A972" s="188"/>
+      <c r="B972" s="187">
         <v>11</v>
       </c>
       <c r="C972" s="76">
         <v>10</v>
       </c>
       <c r="D972" s="113">
         <v>31572792</v>
       </c>
     </row>
     <row r="973" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A973" s="187"/>
-      <c r="B973" s="186"/>
+      <c r="A973" s="188"/>
+      <c r="B973" s="187"/>
       <c r="C973" s="76">
         <v>20</v>
       </c>
       <c r="D973" s="113">
         <v>3300143</v>
       </c>
     </row>
     <row r="974" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A974" s="187"/>
-      <c r="B974" s="186"/>
+      <c r="A974" s="188"/>
+      <c r="B974" s="187"/>
       <c r="C974" s="76">
         <v>30</v>
       </c>
       <c r="D974" s="113">
         <v>3896852</v>
       </c>
     </row>
     <row r="975" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A975" s="187"/>
-      <c r="B975" s="186">
+      <c r="A975" s="188"/>
+      <c r="B975" s="187">
         <v>12</v>
       </c>
       <c r="C975" s="76">
         <v>10</v>
       </c>
       <c r="D975" s="113">
         <v>32240142</v>
       </c>
     </row>
     <row r="976" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A976" s="187"/>
-      <c r="B976" s="186"/>
+      <c r="A976" s="188"/>
+      <c r="B976" s="187"/>
       <c r="C976" s="76">
         <v>20</v>
       </c>
       <c r="D976" s="113">
         <v>3329204</v>
       </c>
     </row>
     <row r="977" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A977" s="187"/>
-      <c r="B977" s="186"/>
+      <c r="A977" s="188"/>
+      <c r="B977" s="187"/>
       <c r="C977" s="76">
         <v>30</v>
       </c>
       <c r="D977" s="113">
         <v>3877063</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:D653" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="380">
+    <mergeCell ref="L294:L305"/>
+    <mergeCell ref="A942:A977"/>
+    <mergeCell ref="B942:B944"/>
+    <mergeCell ref="B945:B947"/>
+    <mergeCell ref="B948:B950"/>
+    <mergeCell ref="B951:B953"/>
+    <mergeCell ref="B954:B956"/>
+    <mergeCell ref="B957:B959"/>
+    <mergeCell ref="B960:B962"/>
+    <mergeCell ref="B963:B965"/>
+    <mergeCell ref="B966:B968"/>
+    <mergeCell ref="B969:B971"/>
+    <mergeCell ref="B972:B974"/>
+    <mergeCell ref="B975:B977"/>
+    <mergeCell ref="B723:B725"/>
+    <mergeCell ref="A726:A761"/>
+    <mergeCell ref="B726:B728"/>
+    <mergeCell ref="B729:B731"/>
+    <mergeCell ref="B732:B734"/>
+    <mergeCell ref="B735:B737"/>
+    <mergeCell ref="B738:B740"/>
+    <mergeCell ref="B741:B743"/>
+    <mergeCell ref="B744:B746"/>
+    <mergeCell ref="A690:A725"/>
+    <mergeCell ref="L270:L281"/>
+    <mergeCell ref="A870:A905"/>
+    <mergeCell ref="B870:B872"/>
+    <mergeCell ref="B873:B875"/>
+    <mergeCell ref="B876:B878"/>
+    <mergeCell ref="B879:B881"/>
+    <mergeCell ref="B882:B884"/>
+    <mergeCell ref="B885:B887"/>
+    <mergeCell ref="B888:B890"/>
+    <mergeCell ref="B891:B893"/>
+    <mergeCell ref="B894:B896"/>
+    <mergeCell ref="B897:B899"/>
+    <mergeCell ref="B900:B902"/>
+    <mergeCell ref="B903:B905"/>
+    <mergeCell ref="B777:B779"/>
+    <mergeCell ref="B780:B782"/>
+    <mergeCell ref="B783:B785"/>
+    <mergeCell ref="B786:B788"/>
+    <mergeCell ref="B789:B791"/>
+    <mergeCell ref="B690:B692"/>
+    <mergeCell ref="B693:B695"/>
+    <mergeCell ref="B696:B698"/>
+    <mergeCell ref="B699:B701"/>
+    <mergeCell ref="B720:B722"/>
+    <mergeCell ref="L258:L269"/>
+    <mergeCell ref="A834:A869"/>
+    <mergeCell ref="B834:B836"/>
+    <mergeCell ref="B837:B839"/>
+    <mergeCell ref="B840:B842"/>
+    <mergeCell ref="B843:B845"/>
+    <mergeCell ref="B846:B848"/>
+    <mergeCell ref="B849:B851"/>
+    <mergeCell ref="B852:B854"/>
+    <mergeCell ref="B855:B857"/>
+    <mergeCell ref="B858:B860"/>
+    <mergeCell ref="B861:B863"/>
+    <mergeCell ref="B864:B866"/>
+    <mergeCell ref="B867:B869"/>
+    <mergeCell ref="B756:B758"/>
+    <mergeCell ref="B759:B761"/>
+    <mergeCell ref="A762:A797"/>
+    <mergeCell ref="B762:B764"/>
+    <mergeCell ref="B765:B767"/>
+    <mergeCell ref="B768:B770"/>
+    <mergeCell ref="B771:B773"/>
+    <mergeCell ref="B792:B794"/>
+    <mergeCell ref="B795:B797"/>
+    <mergeCell ref="B774:B776"/>
+    <mergeCell ref="B702:B704"/>
+    <mergeCell ref="B705:B707"/>
+    <mergeCell ref="B708:B710"/>
+    <mergeCell ref="B711:B713"/>
+    <mergeCell ref="B714:B716"/>
+    <mergeCell ref="B717:B719"/>
+    <mergeCell ref="B747:B749"/>
+    <mergeCell ref="B750:B752"/>
+    <mergeCell ref="B753:B755"/>
+    <mergeCell ref="B651:B653"/>
+    <mergeCell ref="A654:A689"/>
+    <mergeCell ref="B654:B656"/>
+    <mergeCell ref="B657:B659"/>
+    <mergeCell ref="B660:B662"/>
+    <mergeCell ref="B663:B665"/>
+    <mergeCell ref="B666:B668"/>
+    <mergeCell ref="B669:B671"/>
+    <mergeCell ref="B672:B674"/>
+    <mergeCell ref="A618:A653"/>
+    <mergeCell ref="B630:B632"/>
+    <mergeCell ref="B633:B635"/>
+    <mergeCell ref="B636:B638"/>
+    <mergeCell ref="B639:B641"/>
+    <mergeCell ref="B642:B644"/>
+    <mergeCell ref="B645:B647"/>
+    <mergeCell ref="B675:B677"/>
+    <mergeCell ref="B678:B680"/>
+    <mergeCell ref="B681:B683"/>
+    <mergeCell ref="B684:B686"/>
+    <mergeCell ref="B687:B689"/>
+    <mergeCell ref="B606:B608"/>
+    <mergeCell ref="B609:B611"/>
+    <mergeCell ref="B612:B614"/>
+    <mergeCell ref="B615:B617"/>
+    <mergeCell ref="B618:B620"/>
+    <mergeCell ref="B621:B623"/>
+    <mergeCell ref="B624:B626"/>
+    <mergeCell ref="B627:B629"/>
+    <mergeCell ref="B648:B650"/>
+    <mergeCell ref="B540:B542"/>
+    <mergeCell ref="B543:B545"/>
+    <mergeCell ref="B546:B548"/>
+    <mergeCell ref="B549:B551"/>
+    <mergeCell ref="B552:B554"/>
+    <mergeCell ref="B555:B557"/>
+    <mergeCell ref="B576:B578"/>
+    <mergeCell ref="B579:B581"/>
+    <mergeCell ref="A582:A617"/>
+    <mergeCell ref="B582:B584"/>
+    <mergeCell ref="B585:B587"/>
+    <mergeCell ref="B588:B590"/>
+    <mergeCell ref="B591:B593"/>
+    <mergeCell ref="B594:B596"/>
+    <mergeCell ref="B597:B599"/>
+    <mergeCell ref="B600:B602"/>
+    <mergeCell ref="A546:A581"/>
+    <mergeCell ref="B558:B560"/>
+    <mergeCell ref="B561:B563"/>
+    <mergeCell ref="B564:B566"/>
+    <mergeCell ref="B567:B569"/>
+    <mergeCell ref="B570:B572"/>
+    <mergeCell ref="B573:B575"/>
+    <mergeCell ref="B603:B605"/>
+    <mergeCell ref="B474:B476"/>
+    <mergeCell ref="B477:B479"/>
+    <mergeCell ref="B480:B482"/>
+    <mergeCell ref="B483:B485"/>
+    <mergeCell ref="B504:B506"/>
+    <mergeCell ref="B507:B509"/>
+    <mergeCell ref="A510:A545"/>
+    <mergeCell ref="B510:B512"/>
+    <mergeCell ref="B513:B515"/>
+    <mergeCell ref="B516:B518"/>
+    <mergeCell ref="B519:B521"/>
+    <mergeCell ref="B522:B524"/>
+    <mergeCell ref="B525:B527"/>
+    <mergeCell ref="B528:B530"/>
+    <mergeCell ref="A474:A509"/>
+    <mergeCell ref="B486:B488"/>
+    <mergeCell ref="B489:B491"/>
+    <mergeCell ref="B492:B494"/>
+    <mergeCell ref="B495:B497"/>
+    <mergeCell ref="B498:B500"/>
+    <mergeCell ref="B501:B503"/>
+    <mergeCell ref="B531:B533"/>
+    <mergeCell ref="B534:B536"/>
+    <mergeCell ref="B537:B539"/>
+    <mergeCell ref="B435:B437"/>
+    <mergeCell ref="A438:A473"/>
+    <mergeCell ref="B438:B440"/>
+    <mergeCell ref="B441:B443"/>
+    <mergeCell ref="B444:B446"/>
+    <mergeCell ref="B447:B449"/>
+    <mergeCell ref="B450:B452"/>
+    <mergeCell ref="B453:B455"/>
+    <mergeCell ref="B456:B458"/>
+    <mergeCell ref="A402:A437"/>
+    <mergeCell ref="B414:B416"/>
+    <mergeCell ref="B417:B419"/>
+    <mergeCell ref="B420:B422"/>
+    <mergeCell ref="B423:B425"/>
+    <mergeCell ref="B426:B428"/>
+    <mergeCell ref="B429:B431"/>
+    <mergeCell ref="B459:B461"/>
+    <mergeCell ref="B462:B464"/>
+    <mergeCell ref="B465:B467"/>
+    <mergeCell ref="B468:B470"/>
+    <mergeCell ref="B471:B473"/>
+    <mergeCell ref="B390:B392"/>
+    <mergeCell ref="B393:B395"/>
+    <mergeCell ref="B396:B398"/>
+    <mergeCell ref="B399:B401"/>
+    <mergeCell ref="B402:B404"/>
+    <mergeCell ref="B405:B407"/>
+    <mergeCell ref="B408:B410"/>
+    <mergeCell ref="B411:B413"/>
+    <mergeCell ref="B432:B434"/>
+    <mergeCell ref="B324:B326"/>
+    <mergeCell ref="B327:B329"/>
+    <mergeCell ref="B330:B332"/>
+    <mergeCell ref="B333:B335"/>
+    <mergeCell ref="B336:B338"/>
+    <mergeCell ref="B339:B341"/>
+    <mergeCell ref="B360:B362"/>
+    <mergeCell ref="B363:B365"/>
+    <mergeCell ref="A366:A401"/>
+    <mergeCell ref="B366:B368"/>
+    <mergeCell ref="B369:B371"/>
+    <mergeCell ref="B372:B374"/>
+    <mergeCell ref="B375:B377"/>
+    <mergeCell ref="B378:B380"/>
+    <mergeCell ref="B381:B383"/>
+    <mergeCell ref="B384:B386"/>
+    <mergeCell ref="A330:A365"/>
+    <mergeCell ref="B342:B344"/>
+    <mergeCell ref="B345:B347"/>
+    <mergeCell ref="B348:B350"/>
+    <mergeCell ref="B351:B353"/>
+    <mergeCell ref="B354:B356"/>
+    <mergeCell ref="B357:B359"/>
+    <mergeCell ref="B387:B389"/>
+    <mergeCell ref="B258:B260"/>
+    <mergeCell ref="B261:B263"/>
+    <mergeCell ref="B264:B266"/>
+    <mergeCell ref="B267:B269"/>
+    <mergeCell ref="B288:B290"/>
+    <mergeCell ref="B291:B293"/>
+    <mergeCell ref="A294:A329"/>
+    <mergeCell ref="B294:B296"/>
+    <mergeCell ref="B297:B299"/>
+    <mergeCell ref="B300:B302"/>
+    <mergeCell ref="B303:B305"/>
+    <mergeCell ref="B306:B308"/>
+    <mergeCell ref="B309:B311"/>
+    <mergeCell ref="B312:B314"/>
+    <mergeCell ref="A258:A293"/>
+    <mergeCell ref="B270:B272"/>
+    <mergeCell ref="B273:B275"/>
+    <mergeCell ref="B276:B278"/>
+    <mergeCell ref="B279:B281"/>
+    <mergeCell ref="B282:B284"/>
+    <mergeCell ref="B285:B287"/>
+    <mergeCell ref="B315:B317"/>
+    <mergeCell ref="B318:B320"/>
+    <mergeCell ref="B321:B323"/>
+    <mergeCell ref="A222:A257"/>
+    <mergeCell ref="B222:B224"/>
+    <mergeCell ref="L222:L233"/>
+    <mergeCell ref="B225:B227"/>
+    <mergeCell ref="B228:B230"/>
+    <mergeCell ref="B231:B233"/>
+    <mergeCell ref="B234:B236"/>
+    <mergeCell ref="L234:L245"/>
+    <mergeCell ref="B237:B239"/>
+    <mergeCell ref="B240:B242"/>
+    <mergeCell ref="B243:B245"/>
+    <mergeCell ref="B246:B248"/>
+    <mergeCell ref="B249:B251"/>
+    <mergeCell ref="B252:B254"/>
+    <mergeCell ref="B255:B257"/>
+    <mergeCell ref="L246:L257"/>
+    <mergeCell ref="B207:B209"/>
+    <mergeCell ref="B210:B212"/>
+    <mergeCell ref="L210:L221"/>
+    <mergeCell ref="B213:B215"/>
+    <mergeCell ref="B216:B218"/>
+    <mergeCell ref="B219:B221"/>
+    <mergeCell ref="A186:A221"/>
+    <mergeCell ref="B186:B188"/>
+    <mergeCell ref="L186:L197"/>
+    <mergeCell ref="B189:B191"/>
+    <mergeCell ref="B192:B194"/>
+    <mergeCell ref="B195:B197"/>
+    <mergeCell ref="B198:B200"/>
+    <mergeCell ref="L198:L209"/>
+    <mergeCell ref="B201:B203"/>
+    <mergeCell ref="B204:B206"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="B174:B176"/>
+    <mergeCell ref="L174:L185"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="B180:B182"/>
+    <mergeCell ref="B183:B185"/>
+    <mergeCell ref="A150:A185"/>
+    <mergeCell ref="B150:B152"/>
+    <mergeCell ref="L150:L161"/>
+    <mergeCell ref="B153:B155"/>
+    <mergeCell ref="B156:B158"/>
+    <mergeCell ref="B159:B161"/>
+    <mergeCell ref="B162:B164"/>
+    <mergeCell ref="L162:L173"/>
+    <mergeCell ref="B165:B167"/>
+    <mergeCell ref="B168:B170"/>
+    <mergeCell ref="B135:B137"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="L138:L149"/>
+    <mergeCell ref="B141:B143"/>
+    <mergeCell ref="B144:B146"/>
+    <mergeCell ref="B147:B149"/>
+    <mergeCell ref="A114:A149"/>
+    <mergeCell ref="B114:B116"/>
+    <mergeCell ref="L114:L125"/>
+    <mergeCell ref="B117:B119"/>
+    <mergeCell ref="B120:B122"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="B126:B128"/>
+    <mergeCell ref="L126:L137"/>
+    <mergeCell ref="B129:B131"/>
+    <mergeCell ref="B132:B134"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="B102:B104"/>
+    <mergeCell ref="L102:L113"/>
+    <mergeCell ref="B105:B107"/>
+    <mergeCell ref="B108:B110"/>
+    <mergeCell ref="B111:B113"/>
+    <mergeCell ref="A78:A113"/>
+    <mergeCell ref="B78:B80"/>
+    <mergeCell ref="L78:L89"/>
+    <mergeCell ref="B81:B83"/>
+    <mergeCell ref="B84:B86"/>
+    <mergeCell ref="B87:B89"/>
+    <mergeCell ref="B90:B92"/>
+    <mergeCell ref="L90:L101"/>
+    <mergeCell ref="B93:B95"/>
+    <mergeCell ref="B96:B98"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="L66:L77"/>
+    <mergeCell ref="B69:B71"/>
+    <mergeCell ref="B72:B74"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="A42:A77"/>
+    <mergeCell ref="B42:B44"/>
+    <mergeCell ref="L42:L53"/>
+    <mergeCell ref="B45:B47"/>
+    <mergeCell ref="B48:B50"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="L54:L65"/>
+    <mergeCell ref="B57:B59"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="B825:B827"/>
+    <mergeCell ref="B828:B830"/>
+    <mergeCell ref="B831:B833"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="L3:N3"/>
+    <mergeCell ref="A6:A41"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="L6:L17"/>
+    <mergeCell ref="B9:B11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="L18:L29"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="B30:B32"/>
+    <mergeCell ref="L30:L41"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="B63:B65"/>
     <mergeCell ref="L282:L293"/>
     <mergeCell ref="A906:A941"/>
     <mergeCell ref="B906:B908"/>
     <mergeCell ref="B909:B911"/>
     <mergeCell ref="B912:B914"/>
     <mergeCell ref="B915:B917"/>
     <mergeCell ref="B918:B920"/>
     <mergeCell ref="B921:B923"/>
     <mergeCell ref="B924:B926"/>
     <mergeCell ref="B927:B929"/>
     <mergeCell ref="B930:B932"/>
     <mergeCell ref="B933:B935"/>
     <mergeCell ref="B936:B938"/>
     <mergeCell ref="B939:B941"/>
     <mergeCell ref="A798:A833"/>
     <mergeCell ref="B798:B800"/>
     <mergeCell ref="B801:B803"/>
     <mergeCell ref="B804:B806"/>
     <mergeCell ref="B807:B809"/>
     <mergeCell ref="B810:B812"/>
     <mergeCell ref="B813:B815"/>
     <mergeCell ref="B816:B818"/>
     <mergeCell ref="B819:B821"/>
     <mergeCell ref="B822:B824"/>
-    <mergeCell ref="B825:B827"/>
-[...354 lines deleted...]
-    <mergeCell ref="A690:A725"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="F1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:M147"/>
   <sheetViews>
     <sheetView topLeftCell="A120" workbookViewId="0">
       <selection activeCell="O139" sqref="O139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5" customWidth="1"/>
     <col min="3" max="3" width="10.5" customWidth="1"/>
     <col min="4" max="4" width="4.875" customWidth="1"/>
     <col min="5" max="5" width="6.5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5" customWidth="1"/>
     <col min="7" max="7" width="8.5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.875" customWidth="1"/>
     <col min="9" max="9" width="6.5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.5" customWidth="1"/>
     <col min="11" max="11" width="8.5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="4.875" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>133</v>
       </c>
-      <c r="B1" s="194"/>
-[...1 lines deleted...]
-      <c r="E1" s="194" t="s">
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="E1" s="191" t="s">
         <v>135</v>
       </c>
-      <c r="F1" s="194"/>
-[...1 lines deleted...]
-      <c r="I1" s="194" t="s">
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
+      <c r="I1" s="191" t="s">
         <v>138</v>
       </c>
-      <c r="J1" s="194"/>
-      <c r="K1" s="194"/>
+      <c r="J1" s="191"/>
+      <c r="K1" s="191"/>
       <c r="M1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="22"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="22"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="22"/>
     </row>
     <row r="3" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
@@ -25503,2698 +25741,2698 @@
         <v>3</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="28">
         <v>89</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>501</v>
       </c>
       <c r="C4" s="31">
         <v>247548</v>
       </c>
-      <c r="E4" s="188">
+      <c r="E4" s="194">
         <v>102</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>502</v>
       </c>
       <c r="G4" s="31">
         <v>27196</v>
       </c>
-      <c r="I4" s="188">
+      <c r="I4" s="194">
         <v>102</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>503</v>
       </c>
       <c r="K4" s="31">
         <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="28">
         <v>90</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>504</v>
       </c>
       <c r="C5" s="31">
         <v>257266</v>
       </c>
-      <c r="E5" s="188"/>
+      <c r="E5" s="194"/>
       <c r="F5" s="28" t="s">
         <v>505</v>
       </c>
       <c r="G5" s="31">
         <v>27137</v>
       </c>
-      <c r="I5" s="188"/>
+      <c r="I5" s="194"/>
       <c r="J5" s="28" t="s">
         <v>506</v>
       </c>
       <c r="K5" s="31">
         <v>733</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="28">
         <v>91</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>507</v>
       </c>
       <c r="C6" s="31">
         <v>264587</v>
       </c>
-      <c r="E6" s="188"/>
+      <c r="E6" s="194"/>
       <c r="F6" s="28" t="s">
         <v>508</v>
       </c>
       <c r="G6" s="31">
         <v>27114</v>
       </c>
-      <c r="I6" s="188"/>
+      <c r="I6" s="194"/>
       <c r="J6" s="28" t="s">
         <v>509</v>
       </c>
       <c r="K6" s="31">
         <v>733</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="28">
         <v>92</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>510</v>
       </c>
       <c r="C7" s="31">
         <v>270684</v>
       </c>
-      <c r="E7" s="188"/>
+      <c r="E7" s="194"/>
       <c r="F7" s="28" t="s">
         <v>511</v>
       </c>
       <c r="G7" s="31">
         <v>27076</v>
       </c>
-      <c r="I7" s="188"/>
+      <c r="I7" s="194"/>
       <c r="J7" s="28" t="s">
         <v>512</v>
       </c>
       <c r="K7" s="31">
         <v>711</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="28">
         <v>93</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>513</v>
       </c>
       <c r="C8" s="31">
         <v>277707</v>
       </c>
-      <c r="E8" s="188"/>
+      <c r="E8" s="194"/>
       <c r="F8" s="28" t="s">
         <v>514</v>
       </c>
       <c r="G8" s="31">
         <v>27128</v>
       </c>
-      <c r="I8" s="188"/>
+      <c r="I8" s="194"/>
       <c r="J8" s="28" t="s">
         <v>515</v>
       </c>
       <c r="K8" s="31">
         <v>719</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="28">
         <v>94</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>516</v>
       </c>
       <c r="C9" s="31">
         <v>284519</v>
       </c>
-      <c r="E9" s="188"/>
+      <c r="E9" s="194"/>
       <c r="F9" s="28" t="s">
         <v>517</v>
       </c>
       <c r="G9" s="31">
         <v>27105</v>
       </c>
-      <c r="I9" s="188"/>
+      <c r="I9" s="194"/>
       <c r="J9" s="28" t="s">
         <v>518</v>
       </c>
       <c r="K9" s="31">
         <v>733</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="28">
         <v>95</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>519</v>
       </c>
       <c r="C10" s="31">
         <v>290404</v>
       </c>
-      <c r="E10" s="188"/>
+      <c r="E10" s="194"/>
       <c r="F10" s="28" t="s">
         <v>520</v>
       </c>
       <c r="G10" s="31">
         <v>27143</v>
       </c>
-      <c r="I10" s="188"/>
+      <c r="I10" s="194"/>
       <c r="J10" s="28" t="s">
         <v>521</v>
       </c>
       <c r="K10" s="31">
         <v>712</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="28">
         <v>96</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>522</v>
       </c>
       <c r="C11" s="31">
         <v>300319</v>
       </c>
-      <c r="E11" s="188"/>
+      <c r="E11" s="194"/>
       <c r="F11" s="28" t="s">
         <v>523</v>
       </c>
       <c r="G11" s="31">
         <v>27216</v>
       </c>
-      <c r="I11" s="188"/>
+      <c r="I11" s="194"/>
       <c r="J11" s="28" t="s">
         <v>524</v>
       </c>
       <c r="K11" s="31">
         <v>729</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="28">
         <v>97</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>525</v>
       </c>
       <c r="C12" s="31">
         <v>311541</v>
       </c>
-      <c r="E12" s="188"/>
+      <c r="E12" s="194"/>
       <c r="F12" s="28" t="s">
         <v>526</v>
       </c>
       <c r="G12" s="31">
         <v>27303</v>
       </c>
-      <c r="I12" s="188"/>
+      <c r="I12" s="194"/>
       <c r="J12" s="28" t="s">
         <v>527</v>
       </c>
       <c r="K12" s="31">
         <v>731</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="28">
         <v>98</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>528</v>
       </c>
       <c r="C13" s="31">
         <v>322439</v>
       </c>
-      <c r="E13" s="188"/>
+      <c r="E13" s="194"/>
       <c r="F13" s="28" t="s">
         <v>529</v>
       </c>
       <c r="G13" s="31">
         <v>27340</v>
       </c>
-      <c r="I13" s="188"/>
+      <c r="I13" s="194"/>
       <c r="J13" s="28" t="s">
         <v>530</v>
       </c>
       <c r="K13" s="31">
         <v>738</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="28">
         <v>99</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>531</v>
       </c>
       <c r="C14" s="31">
         <v>335567</v>
       </c>
-      <c r="E14" s="188"/>
+      <c r="E14" s="194"/>
       <c r="F14" s="28" t="s">
         <v>532</v>
       </c>
       <c r="G14" s="31">
         <v>27408</v>
       </c>
-      <c r="I14" s="188"/>
+      <c r="I14" s="194"/>
       <c r="J14" s="28" t="s">
         <v>533</v>
       </c>
       <c r="K14" s="31">
         <v>732</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="28">
         <v>100</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>534</v>
       </c>
       <c r="C15" s="31">
         <v>356963</v>
       </c>
-      <c r="E15" s="188"/>
+      <c r="E15" s="194"/>
       <c r="F15" s="28" t="s">
         <v>535</v>
       </c>
       <c r="G15" s="31">
         <v>27466</v>
       </c>
-      <c r="I15" s="188"/>
+      <c r="I15" s="194"/>
       <c r="J15" s="28" t="s">
         <v>536</v>
       </c>
       <c r="K15" s="31">
         <v>738</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="28">
         <v>101</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>537</v>
       </c>
       <c r="C16" s="31">
         <v>378547</v>
       </c>
-      <c r="E16" s="188">
+      <c r="E16" s="194">
         <v>103</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>538</v>
       </c>
       <c r="G16" s="31">
         <v>27500</v>
       </c>
-      <c r="I16" s="188">
+      <c r="I16" s="194">
         <v>103</v>
       </c>
       <c r="J16" s="28" t="s">
         <v>539</v>
       </c>
       <c r="K16" s="31">
         <v>945</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="28">
         <v>102</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>540</v>
       </c>
       <c r="C17" s="31">
         <v>394239</v>
       </c>
-      <c r="E17" s="188"/>
+      <c r="E17" s="194"/>
       <c r="F17" s="28" t="s">
         <v>541</v>
       </c>
       <c r="G17" s="31">
         <v>27508</v>
       </c>
-      <c r="I17" s="188"/>
+      <c r="I17" s="194"/>
       <c r="J17" s="28" t="s">
         <v>542</v>
       </c>
       <c r="K17" s="31">
         <v>933</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="28">
         <v>103</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>543</v>
       </c>
       <c r="C18" s="31">
         <v>417139</v>
       </c>
-      <c r="E18" s="188"/>
+      <c r="E18" s="194"/>
       <c r="F18" s="28" t="s">
         <v>544</v>
       </c>
       <c r="G18" s="31">
         <v>27579</v>
       </c>
-      <c r="I18" s="188"/>
+      <c r="I18" s="194"/>
       <c r="J18" s="28" t="s">
         <v>545</v>
       </c>
       <c r="K18" s="31">
         <v>958</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="28">
         <v>104</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>546</v>
       </c>
       <c r="C19" s="31">
         <v>487390</v>
       </c>
-      <c r="E19" s="188"/>
+      <c r="E19" s="194"/>
       <c r="F19" s="28" t="s">
         <v>547</v>
       </c>
       <c r="G19" s="31">
         <v>27594</v>
       </c>
-      <c r="I19" s="188"/>
+      <c r="I19" s="194"/>
       <c r="J19" s="28" t="s">
         <v>548</v>
       </c>
       <c r="K19" s="31">
         <v>947</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="28">
         <v>105</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>549</v>
       </c>
       <c r="C20" s="31">
         <v>508903</v>
       </c>
-      <c r="E20" s="188"/>
+      <c r="E20" s="194"/>
       <c r="F20" s="28" t="s">
         <v>550</v>
       </c>
       <c r="G20" s="31">
         <v>27758</v>
       </c>
-      <c r="I20" s="188"/>
+      <c r="I20" s="194"/>
       <c r="J20" s="28" t="s">
         <v>551</v>
       </c>
       <c r="K20" s="31">
         <v>946</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="28">
         <v>106</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>552</v>
       </c>
       <c r="C21" s="31">
         <v>519333</v>
       </c>
-      <c r="E21" s="188"/>
+      <c r="E21" s="194"/>
       <c r="F21" s="28" t="s">
         <v>553</v>
       </c>
       <c r="G21" s="31">
         <v>27728</v>
       </c>
-      <c r="I21" s="188"/>
+      <c r="I21" s="194"/>
       <c r="J21" s="28" t="s">
         <v>554</v>
       </c>
       <c r="K21" s="31">
         <v>751</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="28">
         <v>107</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>555</v>
       </c>
       <c r="C22" s="31">
         <v>527569</v>
       </c>
-      <c r="E22" s="188"/>
+      <c r="E22" s="194"/>
       <c r="F22" s="28" t="s">
         <v>556</v>
       </c>
       <c r="G22" s="31">
         <v>27818</v>
       </c>
-      <c r="I22" s="188"/>
+      <c r="I22" s="194"/>
       <c r="J22" s="28" t="s">
         <v>557</v>
       </c>
       <c r="K22" s="31">
         <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="28">
         <v>108</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>558</v>
       </c>
       <c r="C23" s="31">
         <v>533554</v>
       </c>
-      <c r="E23" s="188"/>
+      <c r="E23" s="194"/>
       <c r="F23" s="28" t="s">
         <v>559</v>
       </c>
       <c r="G23" s="31">
         <v>27771</v>
       </c>
-      <c r="I23" s="188"/>
+      <c r="I23" s="194"/>
       <c r="J23" s="28" t="s">
         <v>560</v>
       </c>
       <c r="K23" s="31">
         <v>706</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="28">
         <v>109</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>777</v>
       </c>
       <c r="C24" s="31">
         <v>538711</v>
       </c>
-      <c r="E24" s="188"/>
+      <c r="E24" s="194"/>
       <c r="F24" s="28" t="s">
         <v>561</v>
       </c>
       <c r="G24" s="31">
         <v>27843</v>
       </c>
-      <c r="I24" s="188"/>
+      <c r="I24" s="194"/>
       <c r="J24" s="28" t="s">
         <v>562</v>
       </c>
       <c r="K24" s="31">
         <v>713</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="28">
         <v>110</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>874</v>
       </c>
       <c r="C25" s="31">
         <v>543182</v>
       </c>
-      <c r="E25" s="188"/>
+      <c r="E25" s="194"/>
       <c r="F25" s="28" t="s">
         <v>563</v>
       </c>
       <c r="G25" s="31">
         <v>27843</v>
       </c>
-      <c r="I25" s="188"/>
+      <c r="I25" s="194"/>
       <c r="J25" s="28" t="s">
         <v>564</v>
       </c>
       <c r="K25" s="31">
         <v>697</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="28">
         <v>111</v>
       </c>
       <c r="B26" s="28" t="s">
         <v>875</v>
       </c>
       <c r="C26" s="31">
         <v>547062</v>
       </c>
-      <c r="E26" s="188"/>
+      <c r="E26" s="194"/>
       <c r="F26" s="28" t="s">
         <v>565</v>
       </c>
       <c r="G26" s="31">
         <v>27903</v>
       </c>
-      <c r="I26" s="188"/>
+      <c r="I26" s="194"/>
       <c r="J26" s="28" t="s">
         <v>566</v>
       </c>
       <c r="K26" s="31">
         <v>709</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="76">
         <v>112</v>
       </c>
       <c r="B27" s="76" t="s">
         <v>920</v>
       </c>
       <c r="C27" s="107">
         <v>550286</v>
       </c>
-      <c r="E27" s="188"/>
+      <c r="E27" s="194"/>
       <c r="F27" s="28" t="s">
         <v>567</v>
       </c>
       <c r="G27" s="31">
         <v>27952</v>
       </c>
-      <c r="I27" s="188"/>
+      <c r="I27" s="194"/>
       <c r="J27" s="28" t="s">
         <v>568</v>
       </c>
       <c r="K27" s="31">
         <v>718</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="76">
         <v>113</v>
       </c>
       <c r="B28" s="76" t="s">
         <v>1018</v>
       </c>
       <c r="C28" s="107">
         <v>553892</v>
       </c>
-      <c r="E28" s="188">
+      <c r="E28" s="194">
         <v>104</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>569</v>
       </c>
       <c r="G28" s="31">
         <v>28030</v>
       </c>
-      <c r="I28" s="188">
+      <c r="I28" s="194">
         <v>104</v>
       </c>
       <c r="J28" s="28" t="s">
         <v>570</v>
       </c>
       <c r="K28" s="31">
         <v>712</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="E29" s="188"/>
+      <c r="E29" s="194"/>
       <c r="F29" s="28" t="s">
         <v>571</v>
       </c>
       <c r="G29" s="31">
         <v>28028</v>
       </c>
-      <c r="I29" s="188"/>
+      <c r="I29" s="194"/>
       <c r="J29" s="28" t="s">
         <v>572</v>
       </c>
       <c r="K29" s="31">
         <v>697</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="E30" s="188"/>
+      <c r="E30" s="194"/>
       <c r="F30" s="28" t="s">
         <v>573</v>
       </c>
       <c r="G30" s="31">
         <v>28140</v>
       </c>
-      <c r="I30" s="188"/>
+      <c r="I30" s="194"/>
       <c r="J30" s="28" t="s">
         <v>574</v>
       </c>
       <c r="K30" s="31">
         <v>735</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="E31" s="188"/>
+      <c r="E31" s="194"/>
       <c r="F31" s="28" t="s">
         <v>575</v>
       </c>
       <c r="G31" s="31">
         <v>28126</v>
       </c>
-      <c r="I31" s="188"/>
+      <c r="I31" s="194"/>
       <c r="J31" s="28" t="s">
         <v>576</v>
       </c>
       <c r="K31" s="31">
         <v>705</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="E32" s="188"/>
+      <c r="E32" s="194"/>
       <c r="F32" s="28" t="s">
         <v>577</v>
       </c>
       <c r="G32" s="31">
         <v>28113</v>
       </c>
-      <c r="I32" s="188"/>
+      <c r="I32" s="194"/>
       <c r="J32" s="28" t="s">
         <v>578</v>
       </c>
       <c r="K32" s="31">
         <v>706</v>
       </c>
     </row>
     <row r="33" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E33" s="188"/>
+      <c r="E33" s="194"/>
       <c r="F33" s="28" t="s">
         <v>579</v>
       </c>
       <c r="G33" s="31">
         <v>28083</v>
       </c>
-      <c r="I33" s="188"/>
+      <c r="I33" s="194"/>
       <c r="J33" s="28" t="s">
         <v>580</v>
       </c>
       <c r="K33" s="31">
         <v>705</v>
       </c>
     </row>
     <row r="34" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E34" s="188"/>
+      <c r="E34" s="194"/>
       <c r="F34" s="28" t="s">
         <v>581</v>
       </c>
       <c r="G34" s="31">
         <v>28071</v>
       </c>
-      <c r="I34" s="188"/>
+      <c r="I34" s="194"/>
       <c r="J34" s="28" t="s">
         <v>582</v>
       </c>
       <c r="K34" s="31">
         <v>698</v>
       </c>
     </row>
     <row r="35" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E35" s="188"/>
+      <c r="E35" s="194"/>
       <c r="F35" s="28" t="s">
         <v>583</v>
       </c>
       <c r="G35" s="31">
         <v>28095</v>
       </c>
-      <c r="I35" s="188"/>
+      <c r="I35" s="194"/>
       <c r="J35" s="28" t="s">
         <v>584</v>
       </c>
       <c r="K35" s="31">
         <v>706</v>
       </c>
     </row>
     <row r="36" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E36" s="188"/>
+      <c r="E36" s="194"/>
       <c r="F36" s="28" t="s">
         <v>585</v>
       </c>
       <c r="G36" s="31">
         <v>28164</v>
       </c>
-      <c r="I36" s="188"/>
+      <c r="I36" s="194"/>
       <c r="J36" s="28" t="s">
         <v>586</v>
       </c>
       <c r="K36" s="31">
         <v>710</v>
       </c>
     </row>
     <row r="37" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E37" s="188"/>
+      <c r="E37" s="194"/>
       <c r="F37" s="28" t="s">
         <v>587</v>
       </c>
       <c r="G37" s="31">
         <v>28206</v>
       </c>
-      <c r="I37" s="188"/>
+      <c r="I37" s="194"/>
       <c r="J37" s="28" t="s">
         <v>588</v>
       </c>
       <c r="K37" s="31">
         <v>692</v>
       </c>
     </row>
     <row r="38" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E38" s="188"/>
+      <c r="E38" s="194"/>
       <c r="F38" s="28" t="s">
         <v>589</v>
       </c>
       <c r="G38" s="31">
         <v>28230</v>
       </c>
-      <c r="I38" s="188"/>
+      <c r="I38" s="194"/>
       <c r="J38" s="28" t="s">
         <v>590</v>
       </c>
       <c r="K38" s="31">
         <v>696</v>
       </c>
     </row>
     <row r="39" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E39" s="188"/>
+      <c r="E39" s="194"/>
       <c r="F39" s="28" t="s">
         <v>591</v>
       </c>
       <c r="G39" s="31">
         <v>28278</v>
       </c>
-      <c r="I39" s="188"/>
+      <c r="I39" s="194"/>
       <c r="J39" s="28" t="s">
         <v>592</v>
       </c>
       <c r="K39" s="31">
         <v>727</v>
       </c>
     </row>
     <row r="40" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E40" s="188">
+      <c r="E40" s="194">
         <v>105</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>593</v>
       </c>
       <c r="G40" s="31">
         <v>28463</v>
       </c>
-      <c r="I40" s="188">
+      <c r="I40" s="194">
         <v>105</v>
       </c>
       <c r="J40" s="28" t="s">
         <v>594</v>
       </c>
       <c r="K40" s="31">
         <v>806</v>
       </c>
     </row>
     <row r="41" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E41" s="188"/>
+      <c r="E41" s="194"/>
       <c r="F41" s="28" t="s">
         <v>595</v>
       </c>
       <c r="G41" s="31">
         <v>28405</v>
       </c>
-      <c r="I41" s="188"/>
+      <c r="I41" s="194"/>
       <c r="J41" s="28" t="s">
         <v>596</v>
       </c>
       <c r="K41" s="31">
         <v>791</v>
       </c>
     </row>
     <row r="42" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E42" s="188"/>
+      <c r="E42" s="194"/>
       <c r="F42" s="28" t="s">
         <v>597</v>
       </c>
       <c r="G42" s="31">
         <v>28555</v>
       </c>
-      <c r="I42" s="188"/>
+      <c r="I42" s="194"/>
       <c r="J42" s="28" t="s">
         <v>598</v>
       </c>
       <c r="K42" s="31">
         <v>775</v>
       </c>
     </row>
     <row r="43" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E43" s="188"/>
+      <c r="E43" s="194"/>
       <c r="F43" s="28" t="s">
         <v>599</v>
       </c>
       <c r="G43" s="31">
         <v>28537</v>
       </c>
-      <c r="I43" s="188"/>
+      <c r="I43" s="194"/>
       <c r="J43" s="28" t="s">
         <v>600</v>
       </c>
       <c r="K43" s="31">
         <v>773</v>
       </c>
     </row>
     <row r="44" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E44" s="188"/>
+      <c r="E44" s="194"/>
       <c r="F44" s="28" t="s">
         <v>601</v>
       </c>
       <c r="G44" s="31">
         <v>28598</v>
       </c>
-      <c r="I44" s="188"/>
+      <c r="I44" s="194"/>
       <c r="J44" s="28" t="s">
         <v>602</v>
       </c>
       <c r="K44" s="31">
         <v>765</v>
       </c>
     </row>
     <row r="45" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E45" s="188"/>
+      <c r="E45" s="194"/>
       <c r="F45" s="28" t="s">
         <v>603</v>
       </c>
       <c r="G45" s="31">
         <v>28523</v>
       </c>
-      <c r="I45" s="188"/>
+      <c r="I45" s="194"/>
       <c r="J45" s="28" t="s">
         <v>604</v>
       </c>
       <c r="K45" s="31">
         <v>758</v>
       </c>
     </row>
     <row r="46" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E46" s="188"/>
+      <c r="E46" s="194"/>
       <c r="F46" s="28" t="s">
         <v>605</v>
       </c>
       <c r="G46" s="31">
         <v>28601</v>
       </c>
-      <c r="I46" s="188"/>
+      <c r="I46" s="194"/>
       <c r="J46" s="28" t="s">
         <v>606</v>
       </c>
       <c r="K46" s="31">
         <v>758</v>
       </c>
     </row>
     <row r="47" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E47" s="188"/>
+      <c r="E47" s="194"/>
       <c r="F47" s="28" t="s">
         <v>607</v>
       </c>
       <c r="G47" s="31">
         <v>28600</v>
       </c>
-      <c r="I47" s="188"/>
+      <c r="I47" s="194"/>
       <c r="J47" s="28" t="s">
         <v>608</v>
       </c>
       <c r="K47" s="31">
         <v>752</v>
       </c>
     </row>
     <row r="48" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E48" s="188"/>
+      <c r="E48" s="194"/>
       <c r="F48" s="28" t="s">
         <v>609</v>
       </c>
       <c r="G48" s="31">
         <v>28675</v>
       </c>
-      <c r="I48" s="188"/>
+      <c r="I48" s="194"/>
       <c r="J48" s="28" t="s">
         <v>610</v>
       </c>
       <c r="K48" s="31">
         <v>746</v>
       </c>
     </row>
     <row r="49" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E49" s="188"/>
+      <c r="E49" s="194"/>
       <c r="F49" s="28" t="s">
         <v>611</v>
       </c>
       <c r="G49" s="31">
         <v>28749</v>
       </c>
-      <c r="I49" s="188"/>
+      <c r="I49" s="194"/>
       <c r="J49" s="28" t="s">
         <v>612</v>
       </c>
       <c r="K49" s="31">
         <v>745</v>
       </c>
     </row>
     <row r="50" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E50" s="188"/>
+      <c r="E50" s="194"/>
       <c r="F50" s="28" t="s">
         <v>613</v>
       </c>
       <c r="G50" s="31">
         <v>28734</v>
       </c>
-      <c r="I50" s="188"/>
+      <c r="I50" s="194"/>
       <c r="J50" s="28" t="s">
         <v>614</v>
       </c>
       <c r="K50" s="31">
         <v>735</v>
       </c>
     </row>
     <row r="51" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E51" s="188"/>
+      <c r="E51" s="194"/>
       <c r="F51" s="28" t="s">
         <v>615</v>
       </c>
       <c r="G51" s="31">
         <v>28762</v>
       </c>
-      <c r="I51" s="188"/>
+      <c r="I51" s="194"/>
       <c r="J51" s="28" t="s">
         <v>616</v>
       </c>
       <c r="K51" s="31">
         <v>740</v>
       </c>
     </row>
     <row r="52" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E52" s="188">
+      <c r="E52" s="194">
         <v>106</v>
       </c>
       <c r="F52" s="28" t="s">
         <v>617</v>
       </c>
       <c r="G52" s="31">
         <v>28880</v>
       </c>
-      <c r="I52" s="188">
+      <c r="I52" s="194">
         <v>106</v>
       </c>
       <c r="J52" s="28" t="s">
         <v>618</v>
       </c>
       <c r="K52" s="31">
         <v>749</v>
       </c>
     </row>
     <row r="53" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E53" s="188"/>
+      <c r="E53" s="194"/>
       <c r="F53" s="28" t="s">
         <v>619</v>
       </c>
       <c r="G53" s="31">
         <v>28833</v>
       </c>
-      <c r="I53" s="188"/>
+      <c r="I53" s="194"/>
       <c r="J53" s="28" t="s">
         <v>620</v>
       </c>
       <c r="K53" s="31">
         <v>738</v>
       </c>
     </row>
     <row r="54" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E54" s="188"/>
+      <c r="E54" s="194"/>
       <c r="F54" s="28" t="s">
         <v>621</v>
       </c>
       <c r="G54" s="31">
         <v>28945</v>
       </c>
-      <c r="I54" s="188"/>
+      <c r="I54" s="194"/>
       <c r="J54" s="28" t="s">
         <v>622</v>
       </c>
       <c r="K54" s="31">
         <v>737</v>
       </c>
     </row>
     <row r="55" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E55" s="188"/>
+      <c r="E55" s="194"/>
       <c r="F55" s="28" t="s">
         <v>623</v>
       </c>
       <c r="G55" s="31">
         <v>28964</v>
       </c>
-      <c r="I55" s="188"/>
+      <c r="I55" s="194"/>
       <c r="J55" s="28" t="s">
         <v>624</v>
       </c>
       <c r="K55" s="31">
         <v>747</v>
       </c>
     </row>
     <row r="56" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E56" s="188"/>
+      <c r="E56" s="194"/>
       <c r="F56" s="28" t="s">
         <v>625</v>
       </c>
       <c r="G56" s="31">
         <v>28995</v>
       </c>
-      <c r="I56" s="188"/>
+      <c r="I56" s="194"/>
       <c r="J56" s="28" t="s">
         <v>626</v>
       </c>
       <c r="K56" s="31">
         <v>743</v>
       </c>
     </row>
     <row r="57" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E57" s="188"/>
+      <c r="E57" s="194"/>
       <c r="F57" s="28" t="s">
         <v>627</v>
       </c>
       <c r="G57" s="31">
         <v>28996</v>
       </c>
-      <c r="I57" s="188"/>
+      <c r="I57" s="194"/>
       <c r="J57" s="28" t="s">
         <v>628</v>
       </c>
       <c r="K57" s="31">
         <v>735</v>
       </c>
     </row>
     <row r="58" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E58" s="188"/>
+      <c r="E58" s="194"/>
       <c r="F58" s="28" t="s">
         <v>629</v>
       </c>
       <c r="G58" s="31">
         <v>29017</v>
       </c>
-      <c r="I58" s="188"/>
+      <c r="I58" s="194"/>
       <c r="J58" s="28" t="s">
         <v>630</v>
       </c>
       <c r="K58" s="31">
         <v>757</v>
       </c>
     </row>
     <row r="59" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E59" s="188"/>
+      <c r="E59" s="194"/>
       <c r="F59" s="28" t="s">
         <v>631</v>
       </c>
       <c r="G59" s="31">
         <v>29020</v>
       </c>
-      <c r="I59" s="188"/>
+      <c r="I59" s="194"/>
       <c r="J59" s="28" t="s">
         <v>632</v>
       </c>
       <c r="K59" s="31">
         <v>738</v>
       </c>
     </row>
     <row r="60" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E60" s="188"/>
+      <c r="E60" s="194"/>
       <c r="F60" s="28" t="s">
         <v>633</v>
       </c>
       <c r="G60" s="31">
         <v>29116</v>
       </c>
-      <c r="I60" s="188"/>
+      <c r="I60" s="194"/>
       <c r="J60" s="28" t="s">
         <v>634</v>
       </c>
       <c r="K60" s="31">
         <v>737</v>
       </c>
     </row>
     <row r="61" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E61" s="188"/>
+      <c r="E61" s="194"/>
       <c r="F61" s="28" t="s">
         <v>635</v>
       </c>
       <c r="G61" s="31">
         <v>29137</v>
       </c>
-      <c r="I61" s="188"/>
+      <c r="I61" s="194"/>
       <c r="J61" s="28" t="s">
         <v>636</v>
       </c>
       <c r="K61" s="31">
         <v>743</v>
       </c>
     </row>
     <row r="62" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E62" s="188"/>
+      <c r="E62" s="194"/>
       <c r="F62" s="28" t="s">
         <v>637</v>
       </c>
       <c r="G62" s="31">
         <v>29171</v>
       </c>
-      <c r="I62" s="188"/>
+      <c r="I62" s="194"/>
       <c r="J62" s="28" t="s">
         <v>638</v>
       </c>
       <c r="K62" s="31">
         <v>711</v>
       </c>
     </row>
     <row r="63" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E63" s="188"/>
+      <c r="E63" s="194"/>
       <c r="F63" s="28" t="s">
         <v>639</v>
       </c>
       <c r="G63" s="31">
         <v>29229</v>
       </c>
-      <c r="I63" s="188"/>
+      <c r="I63" s="194"/>
       <c r="J63" s="28" t="s">
         <v>640</v>
       </c>
       <c r="K63" s="31">
         <v>732</v>
       </c>
     </row>
     <row r="64" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E64" s="188">
+      <c r="E64" s="194">
         <v>107</v>
       </c>
       <c r="F64" s="28" t="s">
         <v>641</v>
       </c>
       <c r="G64" s="31">
         <v>29317</v>
       </c>
-      <c r="I64" s="188">
+      <c r="I64" s="194">
         <v>107</v>
       </c>
       <c r="J64" s="28" t="s">
         <v>642</v>
       </c>
       <c r="K64" s="31">
         <v>743</v>
       </c>
     </row>
     <row r="65" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E65" s="188"/>
+      <c r="E65" s="194"/>
       <c r="F65" s="28" t="s">
         <v>643</v>
       </c>
       <c r="G65" s="31">
         <v>29258</v>
       </c>
-      <c r="I65" s="188"/>
+      <c r="I65" s="194"/>
       <c r="J65" s="28" t="s">
         <v>644</v>
       </c>
       <c r="K65" s="31">
         <v>714</v>
       </c>
     </row>
     <row r="66" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E66" s="188"/>
+      <c r="E66" s="194"/>
       <c r="F66" s="28" t="s">
         <v>645</v>
       </c>
       <c r="G66" s="31">
         <v>29366</v>
       </c>
-      <c r="I66" s="188"/>
+      <c r="I66" s="194"/>
       <c r="J66" s="28" t="s">
         <v>646</v>
       </c>
       <c r="K66" s="31">
         <v>718</v>
       </c>
     </row>
     <row r="67" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E67" s="188"/>
+      <c r="E67" s="194"/>
       <c r="F67" s="28" t="s">
         <v>647</v>
       </c>
       <c r="G67" s="31">
         <v>29338</v>
       </c>
-      <c r="I67" s="188"/>
+      <c r="I67" s="194"/>
       <c r="J67" s="28" t="s">
         <v>648</v>
       </c>
       <c r="K67" s="31">
         <v>725</v>
       </c>
     </row>
     <row r="68" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E68" s="188"/>
+      <c r="E68" s="194"/>
       <c r="F68" s="28" t="s">
         <v>649</v>
       </c>
       <c r="G68" s="31">
         <v>29432</v>
       </c>
-      <c r="I68" s="188"/>
+      <c r="I68" s="194"/>
       <c r="J68" s="28" t="s">
         <v>650</v>
       </c>
       <c r="K68" s="31">
         <v>714</v>
       </c>
     </row>
     <row r="69" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E69" s="188"/>
+      <c r="E69" s="194"/>
       <c r="F69" s="28" t="s">
         <v>651</v>
       </c>
       <c r="G69" s="31">
         <v>29436</v>
       </c>
-      <c r="I69" s="188"/>
+      <c r="I69" s="194"/>
       <c r="J69" s="28" t="s">
         <v>652</v>
       </c>
       <c r="K69" s="31">
         <v>710</v>
       </c>
     </row>
     <row r="70" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E70" s="188"/>
+      <c r="E70" s="194"/>
       <c r="F70" s="28" t="s">
         <v>653</v>
       </c>
       <c r="G70" s="31">
         <v>29437</v>
       </c>
-      <c r="I70" s="188"/>
+      <c r="I70" s="194"/>
       <c r="J70" s="28" t="s">
         <v>654</v>
       </c>
       <c r="K70" s="31">
         <v>710</v>
       </c>
     </row>
     <row r="71" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E71" s="188"/>
+      <c r="E71" s="194"/>
       <c r="F71" s="28" t="s">
         <v>655</v>
       </c>
       <c r="G71" s="31">
         <v>29491</v>
       </c>
-      <c r="I71" s="188"/>
+      <c r="I71" s="194"/>
       <c r="J71" s="28" t="s">
         <v>656</v>
       </c>
       <c r="K71" s="31">
         <v>724</v>
       </c>
     </row>
     <row r="72" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E72" s="188"/>
+      <c r="E72" s="194"/>
       <c r="F72" s="28" t="s">
         <v>657</v>
       </c>
       <c r="G72" s="31">
         <v>29517</v>
       </c>
-      <c r="I72" s="188"/>
+      <c r="I72" s="194"/>
       <c r="J72" s="28" t="s">
         <v>658</v>
       </c>
       <c r="K72" s="31">
         <v>691</v>
       </c>
     </row>
     <row r="73" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E73" s="188"/>
+      <c r="E73" s="194"/>
       <c r="F73" s="28" t="s">
         <v>659</v>
       </c>
       <c r="G73" s="31">
         <v>29579</v>
       </c>
-      <c r="I73" s="188"/>
+      <c r="I73" s="194"/>
       <c r="J73" s="28" t="s">
         <v>660</v>
       </c>
       <c r="K73" s="31">
         <v>716</v>
       </c>
     </row>
     <row r="74" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E74" s="188"/>
+      <c r="E74" s="194"/>
       <c r="F74" s="28" t="s">
         <v>661</v>
       </c>
       <c r="G74" s="31">
         <v>29631</v>
       </c>
-      <c r="I74" s="188"/>
+      <c r="I74" s="194"/>
       <c r="J74" s="28" t="s">
         <v>662</v>
       </c>
       <c r="K74" s="31">
         <v>683</v>
       </c>
     </row>
     <row r="75" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E75" s="188"/>
+      <c r="E75" s="194"/>
       <c r="F75" s="28" t="s">
         <v>663</v>
       </c>
       <c r="G75" s="31">
         <v>29696</v>
       </c>
-      <c r="I75" s="188"/>
+      <c r="I75" s="194"/>
       <c r="J75" s="28" t="s">
         <v>664</v>
       </c>
       <c r="K75" s="31">
         <v>692</v>
       </c>
     </row>
     <row r="76" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E76" s="188">
+      <c r="E76" s="194">
         <v>108</v>
       </c>
       <c r="F76" s="28" t="s">
         <v>665</v>
       </c>
       <c r="G76" s="31">
         <v>29796</v>
       </c>
-      <c r="I76" s="188">
+      <c r="I76" s="194">
         <v>108</v>
       </c>
       <c r="J76" s="28" t="s">
         <v>666</v>
       </c>
       <c r="K76" s="31">
         <v>733</v>
       </c>
     </row>
     <row r="77" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E77" s="188"/>
+      <c r="E77" s="194"/>
       <c r="F77" s="28" t="s">
         <v>667</v>
       </c>
       <c r="G77" s="31">
         <v>29696</v>
       </c>
-      <c r="I77" s="188"/>
+      <c r="I77" s="194"/>
       <c r="J77" s="28" t="s">
         <v>668</v>
       </c>
       <c r="K77" s="31">
         <v>714</v>
       </c>
     </row>
     <row r="78" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E78" s="188"/>
+      <c r="E78" s="194"/>
       <c r="F78" s="28" t="s">
         <v>669</v>
       </c>
       <c r="G78" s="31">
         <v>29789</v>
       </c>
-      <c r="I78" s="188"/>
+      <c r="I78" s="194"/>
       <c r="J78" s="28" t="s">
         <v>670</v>
       </c>
       <c r="K78" s="31">
         <v>742</v>
       </c>
     </row>
     <row r="79" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E79" s="188"/>
+      <c r="E79" s="194"/>
       <c r="F79" s="28" t="s">
         <v>671</v>
       </c>
       <c r="G79" s="31">
         <v>29805</v>
       </c>
-      <c r="I79" s="188"/>
+      <c r="I79" s="194"/>
       <c r="J79" s="28" t="s">
         <v>672</v>
       </c>
       <c r="K79" s="31">
         <v>759</v>
       </c>
     </row>
     <row r="80" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E80" s="188"/>
+      <c r="E80" s="194"/>
       <c r="F80" s="28" t="s">
         <v>673</v>
       </c>
       <c r="G80" s="31">
         <v>29831</v>
       </c>
-      <c r="I80" s="188"/>
+      <c r="I80" s="194"/>
       <c r="J80" s="28" t="s">
         <v>674</v>
       </c>
       <c r="K80" s="31">
         <v>732</v>
       </c>
     </row>
     <row r="81" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E81" s="188"/>
+      <c r="E81" s="194"/>
       <c r="F81" s="28" t="s">
         <v>675</v>
       </c>
       <c r="G81" s="31">
         <v>29841</v>
       </c>
-      <c r="I81" s="188"/>
+      <c r="I81" s="194"/>
       <c r="J81" s="28" t="s">
         <v>676</v>
       </c>
       <c r="K81" s="31">
         <v>724</v>
       </c>
     </row>
     <row r="82" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E82" s="188"/>
+      <c r="E82" s="194"/>
       <c r="F82" s="28" t="s">
         <v>677</v>
       </c>
       <c r="G82" s="31">
         <v>29957</v>
       </c>
-      <c r="I82" s="188"/>
+      <c r="I82" s="194"/>
       <c r="J82" s="28" t="s">
         <v>678</v>
       </c>
       <c r="K82" s="31">
         <v>730</v>
       </c>
     </row>
     <row r="83" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E83" s="188"/>
+      <c r="E83" s="194"/>
       <c r="F83" s="28" t="s">
         <v>679</v>
       </c>
       <c r="G83" s="31">
         <v>29930</v>
       </c>
-      <c r="I83" s="188"/>
+      <c r="I83" s="194"/>
       <c r="J83" s="28" t="s">
         <v>680</v>
       </c>
       <c r="K83" s="31">
         <v>724</v>
       </c>
     </row>
     <row r="84" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E84" s="188"/>
+      <c r="E84" s="194"/>
       <c r="F84" s="28" t="s">
         <v>681</v>
       </c>
       <c r="G84" s="31">
         <v>29978</v>
       </c>
-      <c r="I84" s="188"/>
+      <c r="I84" s="194"/>
       <c r="J84" s="28" t="s">
         <v>682</v>
       </c>
       <c r="K84" s="31">
         <v>686</v>
       </c>
     </row>
     <row r="85" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E85" s="188"/>
+      <c r="E85" s="194"/>
       <c r="F85" s="28" t="s">
         <v>683</v>
       </c>
       <c r="G85" s="31">
         <v>30095</v>
       </c>
-      <c r="I85" s="188"/>
+      <c r="I85" s="194"/>
       <c r="J85" s="28" t="s">
         <v>684</v>
       </c>
       <c r="K85" s="31">
         <v>712</v>
       </c>
     </row>
     <row r="86" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E86" s="188"/>
+      <c r="E86" s="194"/>
       <c r="F86" s="28" t="s">
         <v>685</v>
       </c>
       <c r="G86" s="31">
         <v>30091</v>
       </c>
-      <c r="I86" s="188"/>
+      <c r="I86" s="194"/>
       <c r="J86" s="28" t="s">
         <v>686</v>
       </c>
       <c r="K86" s="31">
         <v>704</v>
       </c>
     </row>
     <row r="87" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E87" s="188"/>
+      <c r="E87" s="194"/>
       <c r="F87" s="28" t="s">
         <v>687</v>
       </c>
       <c r="G87" s="31">
         <v>30143</v>
       </c>
-      <c r="I87" s="188"/>
+      <c r="I87" s="194"/>
       <c r="J87" s="28" t="s">
         <v>688</v>
       </c>
       <c r="K87" s="31">
         <v>700</v>
       </c>
     </row>
     <row r="88" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E88" s="208">
+      <c r="E88" s="213">
         <v>109</v>
       </c>
       <c r="F88" s="28" t="s">
         <v>702</v>
       </c>
       <c r="G88" s="31">
         <v>30092</v>
       </c>
-      <c r="I88" s="192">
+      <c r="I88" s="195">
         <v>109</v>
       </c>
       <c r="J88" s="57" t="s">
         <v>718</v>
       </c>
       <c r="K88" s="48">
         <v>733</v>
       </c>
     </row>
     <row r="89" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E89" s="209"/>
+      <c r="E89" s="214"/>
       <c r="F89" s="28" t="s">
         <v>703</v>
       </c>
       <c r="G89" s="31">
         <v>30131</v>
       </c>
-      <c r="I89" s="192"/>
+      <c r="I89" s="195"/>
       <c r="J89" s="57" t="s">
         <v>719</v>
       </c>
       <c r="K89" s="48">
         <v>738</v>
       </c>
     </row>
     <row r="90" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E90" s="209"/>
+      <c r="E90" s="214"/>
       <c r="F90" s="28" t="s">
         <v>704</v>
       </c>
       <c r="G90" s="31">
         <v>30211</v>
       </c>
-      <c r="I90" s="192"/>
+      <c r="I90" s="195"/>
       <c r="J90" s="57" t="s">
         <v>720</v>
       </c>
       <c r="K90" s="48">
         <v>723</v>
       </c>
     </row>
     <row r="91" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E91" s="209"/>
+      <c r="E91" s="214"/>
       <c r="F91" s="28" t="s">
         <v>705</v>
       </c>
       <c r="G91" s="31">
         <v>30199</v>
       </c>
-      <c r="I91" s="192"/>
+      <c r="I91" s="195"/>
       <c r="J91" s="57" t="s">
         <v>721</v>
       </c>
       <c r="K91" s="48">
         <v>712</v>
       </c>
     </row>
     <row r="92" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E92" s="209"/>
+      <c r="E92" s="214"/>
       <c r="F92" s="28" t="s">
         <v>706</v>
       </c>
       <c r="G92" s="31">
         <v>30194</v>
       </c>
-      <c r="I92" s="192"/>
+      <c r="I92" s="195"/>
       <c r="J92" s="57" t="s">
         <v>722</v>
       </c>
       <c r="K92" s="48">
         <v>709</v>
       </c>
     </row>
     <row r="93" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E93" s="209"/>
+      <c r="E93" s="214"/>
       <c r="F93" s="28" t="s">
         <v>707</v>
       </c>
       <c r="G93" s="31">
         <v>30204</v>
       </c>
-      <c r="I93" s="192"/>
+      <c r="I93" s="195"/>
       <c r="J93" s="57" t="s">
         <v>723</v>
       </c>
       <c r="K93" s="48">
         <v>705</v>
       </c>
     </row>
     <row r="94" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E94" s="209"/>
+      <c r="E94" s="214"/>
       <c r="F94" s="28" t="s">
         <v>708</v>
       </c>
       <c r="G94" s="31">
         <v>30260</v>
       </c>
-      <c r="I94" s="192"/>
+      <c r="I94" s="195"/>
       <c r="J94" s="57" t="s">
         <v>724</v>
       </c>
       <c r="K94" s="48">
         <v>701</v>
       </c>
     </row>
     <row r="95" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E95" s="209"/>
+      <c r="E95" s="214"/>
       <c r="F95" s="28" t="s">
         <v>709</v>
       </c>
       <c r="G95" s="31">
         <v>30299</v>
       </c>
-      <c r="I95" s="192"/>
+      <c r="I95" s="195"/>
       <c r="J95" s="57" t="s">
         <v>725</v>
       </c>
       <c r="K95" s="48">
         <v>702</v>
       </c>
     </row>
     <row r="96" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E96" s="209"/>
+      <c r="E96" s="214"/>
       <c r="F96" s="28" t="s">
         <v>710</v>
       </c>
       <c r="G96" s="31">
         <v>30429</v>
       </c>
-      <c r="I96" s="192"/>
+      <c r="I96" s="195"/>
       <c r="J96" s="57" t="s">
         <v>726</v>
       </c>
       <c r="K96" s="48">
         <v>701</v>
       </c>
     </row>
     <row r="97" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E97" s="209"/>
+      <c r="E97" s="214"/>
       <c r="F97" s="28" t="s">
         <v>711</v>
       </c>
       <c r="G97" s="31">
         <v>30412</v>
       </c>
-      <c r="I97" s="192"/>
+      <c r="I97" s="195"/>
       <c r="J97" s="57" t="s">
         <v>727</v>
       </c>
       <c r="K97" s="48">
         <v>707</v>
       </c>
     </row>
     <row r="98" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E98" s="209"/>
+      <c r="E98" s="214"/>
       <c r="F98" s="28" t="s">
         <v>712</v>
       </c>
       <c r="G98" s="31">
         <v>30458</v>
       </c>
-      <c r="I98" s="192"/>
+      <c r="I98" s="195"/>
       <c r="J98" s="57" t="s">
         <v>728</v>
       </c>
       <c r="K98" s="48">
         <v>696</v>
       </c>
     </row>
     <row r="99" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E99" s="210"/>
+      <c r="E99" s="215"/>
       <c r="F99" s="28" t="s">
         <v>713</v>
       </c>
       <c r="G99" s="31">
         <v>30473</v>
       </c>
-      <c r="I99" s="192"/>
+      <c r="I99" s="195"/>
       <c r="J99" s="57" t="s">
         <v>729</v>
       </c>
       <c r="K99" s="48">
         <v>701</v>
       </c>
     </row>
     <row r="100" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E100" s="245">
+      <c r="E100" s="246">
         <v>110</v>
       </c>
       <c r="F100" s="57" t="s">
         <v>847</v>
       </c>
       <c r="G100" s="48">
         <v>30568</v>
       </c>
       <c r="H100" s="59"/>
-      <c r="I100" s="192">
+      <c r="I100" s="195">
         <v>110</v>
       </c>
       <c r="J100" s="57" t="s">
         <v>788</v>
       </c>
       <c r="K100" s="48">
         <v>739</v>
       </c>
     </row>
     <row r="101" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E101" s="246"/>
+      <c r="E101" s="247"/>
       <c r="F101" s="57" t="s">
         <v>848</v>
       </c>
       <c r="G101" s="48">
         <v>30481</v>
       </c>
       <c r="H101" s="59"/>
-      <c r="I101" s="192"/>
+      <c r="I101" s="195"/>
       <c r="J101" s="57" t="s">
         <v>789</v>
       </c>
       <c r="K101" s="48">
         <v>699</v>
       </c>
     </row>
     <row r="102" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E102" s="246"/>
+      <c r="E102" s="247"/>
       <c r="F102" s="57" t="s">
         <v>849</v>
       </c>
       <c r="G102" s="48">
         <v>30631</v>
       </c>
       <c r="H102" s="59"/>
-      <c r="I102" s="192"/>
+      <c r="I102" s="195"/>
       <c r="J102" s="57" t="s">
         <v>790</v>
       </c>
       <c r="K102" s="48">
         <v>694</v>
       </c>
     </row>
     <row r="103" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E103" s="246"/>
+      <c r="E103" s="247"/>
       <c r="F103" s="57" t="s">
         <v>850</v>
       </c>
       <c r="G103" s="48">
         <v>30470</v>
       </c>
       <c r="H103" s="59"/>
-      <c r="I103" s="192"/>
+      <c r="I103" s="195"/>
       <c r="J103" s="57" t="s">
         <v>791</v>
       </c>
       <c r="K103" s="48">
         <v>706</v>
       </c>
     </row>
     <row r="104" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E104" s="246"/>
+      <c r="E104" s="247"/>
       <c r="F104" s="57" t="s">
         <v>851</v>
       </c>
       <c r="G104" s="48">
         <v>30833</v>
       </c>
       <c r="H104" s="59"/>
-      <c r="I104" s="192"/>
+      <c r="I104" s="195"/>
       <c r="J104" s="57" t="s">
         <v>792</v>
       </c>
       <c r="K104" s="48">
         <v>719</v>
       </c>
     </row>
     <row r="105" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E105" s="246"/>
+      <c r="E105" s="247"/>
       <c r="F105" s="57" t="s">
         <v>852</v>
       </c>
       <c r="G105" s="48">
         <v>30641</v>
       </c>
       <c r="H105" s="59"/>
-      <c r="I105" s="192"/>
+      <c r="I105" s="195"/>
       <c r="J105" s="57" t="s">
         <v>793</v>
       </c>
       <c r="K105" s="48">
         <v>672</v>
       </c>
     </row>
     <row r="106" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E106" s="246"/>
+      <c r="E106" s="247"/>
       <c r="F106" s="57" t="s">
         <v>853</v>
       </c>
       <c r="G106" s="48">
         <v>30580</v>
       </c>
       <c r="H106" s="59"/>
-      <c r="I106" s="192"/>
+      <c r="I106" s="195"/>
       <c r="J106" s="57" t="s">
         <v>794</v>
       </c>
       <c r="K106" s="48">
         <v>677</v>
       </c>
     </row>
     <row r="107" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E107" s="246"/>
+      <c r="E107" s="247"/>
       <c r="F107" s="57" t="s">
         <v>854</v>
       </c>
       <c r="G107" s="48">
         <v>30630</v>
       </c>
       <c r="H107" s="59"/>
-      <c r="I107" s="192"/>
+      <c r="I107" s="195"/>
       <c r="J107" s="57" t="s">
         <v>795</v>
       </c>
       <c r="K107" s="48">
         <v>670</v>
       </c>
     </row>
     <row r="108" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E108" s="246"/>
+      <c r="E108" s="247"/>
       <c r="F108" s="57" t="s">
         <v>855</v>
       </c>
       <c r="G108" s="48">
         <v>30663</v>
       </c>
       <c r="H108" s="59"/>
-      <c r="I108" s="192"/>
+      <c r="I108" s="195"/>
       <c r="J108" s="57" t="s">
         <v>796</v>
       </c>
       <c r="K108" s="48">
         <v>669</v>
       </c>
     </row>
     <row r="109" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E109" s="246"/>
+      <c r="E109" s="247"/>
       <c r="F109" s="57" t="s">
         <v>856</v>
       </c>
       <c r="G109" s="48">
         <v>30882</v>
       </c>
       <c r="H109" s="59"/>
-      <c r="I109" s="192"/>
+      <c r="I109" s="195"/>
       <c r="J109" s="57" t="s">
         <v>797</v>
       </c>
       <c r="K109" s="48">
         <v>686</v>
       </c>
     </row>
     <row r="110" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E110" s="246"/>
+      <c r="E110" s="247"/>
       <c r="F110" s="57" t="s">
         <v>857</v>
       </c>
       <c r="G110" s="48">
         <v>30922</v>
       </c>
       <c r="H110" s="59"/>
-      <c r="I110" s="192"/>
+      <c r="I110" s="195"/>
       <c r="J110" s="57" t="s">
         <v>798</v>
       </c>
       <c r="K110" s="48">
         <v>685</v>
       </c>
     </row>
     <row r="111" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E111" s="247"/>
+      <c r="E111" s="248"/>
       <c r="F111" s="57" t="s">
         <v>858</v>
       </c>
       <c r="G111" s="48">
         <v>30983</v>
       </c>
       <c r="H111" s="59"/>
-      <c r="I111" s="192"/>
+      <c r="I111" s="195"/>
       <c r="J111" s="57" t="s">
         <v>799</v>
       </c>
       <c r="K111" s="48">
         <v>708</v>
       </c>
     </row>
     <row r="112" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E112" s="245">
+      <c r="E112" s="246">
         <v>111</v>
       </c>
       <c r="F112" s="57" t="s">
         <v>835</v>
       </c>
       <c r="G112" s="48">
         <v>31020</v>
       </c>
-      <c r="I112" s="245">
+      <c r="I112" s="246">
         <v>111</v>
       </c>
       <c r="J112" s="57" t="s">
         <v>870</v>
       </c>
       <c r="K112" s="48">
         <v>730</v>
       </c>
     </row>
     <row r="113" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E113" s="246"/>
+      <c r="E113" s="247"/>
       <c r="F113" s="57" t="s">
         <v>836</v>
       </c>
       <c r="G113" s="48">
         <v>30880</v>
       </c>
-      <c r="I113" s="246"/>
+      <c r="I113" s="247"/>
       <c r="J113" s="57" t="s">
         <v>859</v>
       </c>
       <c r="K113" s="48">
         <v>678</v>
       </c>
     </row>
     <row r="114" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E114" s="246"/>
+      <c r="E114" s="247"/>
       <c r="F114" s="57" t="s">
         <v>837</v>
       </c>
       <c r="G114" s="48">
         <v>31139</v>
       </c>
-      <c r="I114" s="246"/>
+      <c r="I114" s="247"/>
       <c r="J114" s="57" t="s">
         <v>860</v>
       </c>
       <c r="K114" s="48">
         <v>677</v>
       </c>
     </row>
     <row r="115" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E115" s="246"/>
+      <c r="E115" s="247"/>
       <c r="F115" s="57" t="s">
         <v>838</v>
       </c>
       <c r="G115" s="48">
         <v>31076</v>
       </c>
-      <c r="I115" s="246"/>
+      <c r="I115" s="247"/>
       <c r="J115" s="57" t="s">
         <v>861</v>
       </c>
       <c r="K115" s="48">
         <v>687</v>
       </c>
     </row>
     <row r="116" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E116" s="246"/>
+      <c r="E116" s="247"/>
       <c r="F116" s="57" t="s">
         <v>839</v>
       </c>
       <c r="G116" s="48">
         <v>31253</v>
       </c>
-      <c r="I116" s="246"/>
+      <c r="I116" s="247"/>
       <c r="J116" s="57" t="s">
         <v>862</v>
       </c>
       <c r="K116" s="48">
         <v>709</v>
       </c>
     </row>
     <row r="117" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E117" s="246"/>
+      <c r="E117" s="247"/>
       <c r="F117" s="57" t="s">
         <v>840</v>
       </c>
       <c r="G117" s="48">
         <v>31235</v>
       </c>
-      <c r="I117" s="246"/>
+      <c r="I117" s="247"/>
       <c r="J117" s="57" t="s">
         <v>863</v>
       </c>
       <c r="K117" s="48">
         <v>703</v>
       </c>
     </row>
     <row r="118" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E118" s="246"/>
+      <c r="E118" s="247"/>
       <c r="F118" s="57" t="s">
         <v>841</v>
       </c>
       <c r="G118" s="48">
         <v>31183</v>
       </c>
-      <c r="I118" s="246"/>
+      <c r="I118" s="247"/>
       <c r="J118" s="57" t="s">
         <v>864</v>
       </c>
       <c r="K118" s="48">
         <v>695</v>
       </c>
     </row>
     <row r="119" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E119" s="246"/>
+      <c r="E119" s="247"/>
       <c r="F119" s="57" t="s">
         <v>842</v>
       </c>
       <c r="G119" s="48">
         <v>31321</v>
       </c>
-      <c r="I119" s="246"/>
+      <c r="I119" s="247"/>
       <c r="J119" s="57" t="s">
         <v>865</v>
       </c>
       <c r="K119" s="48">
         <v>702</v>
       </c>
     </row>
     <row r="120" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E120" s="246"/>
+      <c r="E120" s="247"/>
       <c r="F120" s="57" t="s">
         <v>843</v>
       </c>
       <c r="G120" s="48">
         <v>31374</v>
       </c>
-      <c r="I120" s="246"/>
+      <c r="I120" s="247"/>
       <c r="J120" s="57" t="s">
         <v>866</v>
       </c>
       <c r="K120" s="48">
         <v>688</v>
       </c>
     </row>
     <row r="121" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E121" s="246"/>
+      <c r="E121" s="247"/>
       <c r="F121" s="57" t="s">
         <v>844</v>
       </c>
       <c r="G121" s="48">
         <v>31424</v>
       </c>
-      <c r="I121" s="246"/>
+      <c r="I121" s="247"/>
       <c r="J121" s="57" t="s">
         <v>867</v>
       </c>
       <c r="K121" s="48">
         <v>691</v>
       </c>
     </row>
     <row r="122" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E122" s="246"/>
+      <c r="E122" s="247"/>
       <c r="F122" s="57" t="s">
         <v>845</v>
       </c>
       <c r="G122" s="48">
         <v>31477</v>
       </c>
-      <c r="I122" s="246"/>
+      <c r="I122" s="247"/>
       <c r="J122" s="57" t="s">
         <v>868</v>
       </c>
       <c r="K122" s="48">
         <v>693</v>
       </c>
     </row>
     <row r="123" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E123" s="247"/>
+      <c r="E123" s="248"/>
       <c r="F123" s="57" t="s">
         <v>846</v>
       </c>
       <c r="G123" s="48">
         <v>31499</v>
       </c>
-      <c r="I123" s="247"/>
+      <c r="I123" s="248"/>
       <c r="J123" s="57" t="s">
         <v>869</v>
       </c>
       <c r="K123" s="48">
         <v>668</v>
       </c>
     </row>
     <row r="124" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E124" s="242">
+      <c r="E124" s="243">
         <v>112</v>
       </c>
       <c r="F124" s="111" t="s">
         <v>921</v>
       </c>
       <c r="G124" s="98">
         <v>31549</v>
       </c>
-      <c r="I124" s="242">
+      <c r="I124" s="243">
         <v>112</v>
       </c>
       <c r="J124" s="111" t="s">
         <v>933</v>
       </c>
       <c r="K124" s="98">
         <v>705</v>
       </c>
     </row>
     <row r="125" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E125" s="243"/>
+      <c r="E125" s="244"/>
       <c r="F125" s="111" t="s">
         <v>922</v>
       </c>
       <c r="G125" s="98">
         <v>31586</v>
       </c>
-      <c r="I125" s="243"/>
+      <c r="I125" s="244"/>
       <c r="J125" s="111" t="s">
         <v>934</v>
       </c>
       <c r="K125" s="98">
         <v>680</v>
       </c>
     </row>
     <row r="126" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E126" s="243"/>
+      <c r="E126" s="244"/>
       <c r="F126" s="111" t="s">
         <v>923</v>
       </c>
       <c r="G126" s="98">
         <v>31784</v>
       </c>
-      <c r="I126" s="243"/>
+      <c r="I126" s="244"/>
       <c r="J126" s="111" t="s">
         <v>935</v>
       </c>
       <c r="K126" s="98">
         <v>690</v>
       </c>
     </row>
     <row r="127" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E127" s="243"/>
+      <c r="E127" s="244"/>
       <c r="F127" s="111" t="s">
         <v>924</v>
       </c>
       <c r="G127" s="98">
         <v>31699</v>
       </c>
-      <c r="I127" s="243"/>
+      <c r="I127" s="244"/>
       <c r="J127" s="111" t="s">
         <v>936</v>
       </c>
       <c r="K127" s="98">
         <v>680</v>
       </c>
     </row>
     <row r="128" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E128" s="243"/>
+      <c r="E128" s="244"/>
       <c r="F128" s="111" t="s">
         <v>925</v>
       </c>
       <c r="G128" s="98">
         <v>31737</v>
       </c>
-      <c r="I128" s="243"/>
+      <c r="I128" s="244"/>
       <c r="J128" s="111" t="s">
         <v>937</v>
       </c>
       <c r="K128" s="98">
         <v>704</v>
       </c>
     </row>
     <row r="129" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E129" s="243"/>
+      <c r="E129" s="244"/>
       <c r="F129" s="111" t="s">
         <v>926</v>
       </c>
       <c r="G129" s="98">
         <v>31774</v>
       </c>
-      <c r="I129" s="243"/>
+      <c r="I129" s="244"/>
       <c r="J129" s="111" t="s">
         <v>938</v>
       </c>
       <c r="K129" s="98">
         <v>678</v>
       </c>
     </row>
     <row r="130" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E130" s="243"/>
+      <c r="E130" s="244"/>
       <c r="F130" s="111" t="s">
         <v>927</v>
       </c>
       <c r="G130" s="98">
         <v>31821</v>
       </c>
-      <c r="I130" s="243"/>
+      <c r="I130" s="244"/>
       <c r="J130" s="111" t="s">
         <v>939</v>
       </c>
       <c r="K130" s="98">
         <v>688</v>
       </c>
     </row>
     <row r="131" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E131" s="243"/>
+      <c r="E131" s="244"/>
       <c r="F131" s="111" t="s">
         <v>928</v>
       </c>
       <c r="G131" s="98">
         <v>31902</v>
       </c>
-      <c r="I131" s="243"/>
+      <c r="I131" s="244"/>
       <c r="J131" s="111" t="s">
         <v>940</v>
       </c>
       <c r="K131" s="98">
         <v>690</v>
       </c>
     </row>
     <row r="132" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E132" s="243"/>
+      <c r="E132" s="244"/>
       <c r="F132" s="111" t="s">
         <v>929</v>
       </c>
       <c r="G132" s="98">
         <v>31961</v>
       </c>
-      <c r="I132" s="243"/>
+      <c r="I132" s="244"/>
       <c r="J132" s="111" t="s">
         <v>941</v>
       </c>
       <c r="K132" s="98">
         <v>677</v>
       </c>
     </row>
     <row r="133" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E133" s="243"/>
+      <c r="E133" s="244"/>
       <c r="F133" s="111" t="s">
         <v>930</v>
       </c>
       <c r="G133" s="98">
         <v>32021</v>
       </c>
-      <c r="I133" s="243"/>
+      <c r="I133" s="244"/>
       <c r="J133" s="111" t="s">
         <v>942</v>
       </c>
       <c r="K133" s="98">
         <v>691</v>
       </c>
     </row>
     <row r="134" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E134" s="243"/>
+      <c r="E134" s="244"/>
       <c r="F134" s="111" t="s">
         <v>931</v>
       </c>
       <c r="G134" s="98">
         <v>32025</v>
       </c>
-      <c r="I134" s="243"/>
+      <c r="I134" s="244"/>
       <c r="J134" s="111" t="s">
         <v>943</v>
       </c>
       <c r="K134" s="98">
         <v>685</v>
       </c>
     </row>
     <row r="135" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E135" s="244"/>
+      <c r="E135" s="245"/>
       <c r="F135" s="111" t="s">
         <v>932</v>
       </c>
       <c r="G135" s="98">
         <v>32077</v>
       </c>
-      <c r="I135" s="244"/>
+      <c r="I135" s="245"/>
       <c r="J135" s="111" t="s">
         <v>944</v>
       </c>
       <c r="K135" s="98">
         <v>686</v>
       </c>
     </row>
     <row r="136" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E136" s="242">
+      <c r="E136" s="243">
         <v>113</v>
       </c>
       <c r="F136" s="111" t="s">
         <v>1019</v>
       </c>
       <c r="G136" s="98">
         <v>32236</v>
       </c>
       <c r="H136" s="167"/>
-      <c r="I136" s="248">
+      <c r="I136" s="249">
         <v>113</v>
       </c>
       <c r="J136" s="76" t="s">
         <v>1031</v>
       </c>
       <c r="K136" s="107">
         <v>710</v>
       </c>
     </row>
     <row r="137" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E137" s="243"/>
+      <c r="E137" s="244"/>
       <c r="F137" s="111" t="s">
         <v>1020</v>
       </c>
       <c r="G137" s="98">
         <v>32184</v>
       </c>
       <c r="H137" s="167"/>
-      <c r="I137" s="249"/>
+      <c r="I137" s="250"/>
       <c r="J137" s="76" t="s">
         <v>1032</v>
       </c>
       <c r="K137" s="107">
         <v>675</v>
       </c>
     </row>
     <row r="138" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E138" s="243"/>
+      <c r="E138" s="244"/>
       <c r="F138" s="111" t="s">
         <v>1021</v>
       </c>
       <c r="G138" s="98">
         <v>32233</v>
       </c>
       <c r="H138" s="167"/>
-      <c r="I138" s="249"/>
+      <c r="I138" s="250"/>
       <c r="J138" s="76" t="s">
         <v>1033</v>
       </c>
       <c r="K138" s="107">
         <v>687</v>
       </c>
     </row>
     <row r="139" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E139" s="243"/>
+      <c r="E139" s="244"/>
       <c r="F139" s="111" t="s">
         <v>1022</v>
       </c>
       <c r="G139" s="98">
         <v>32270</v>
       </c>
       <c r="H139" s="167"/>
-      <c r="I139" s="249"/>
+      <c r="I139" s="250"/>
       <c r="J139" s="76" t="s">
         <v>1034</v>
       </c>
       <c r="K139" s="107">
         <v>694</v>
       </c>
     </row>
     <row r="140" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E140" s="243"/>
+      <c r="E140" s="244"/>
       <c r="F140" s="111" t="s">
         <v>1023</v>
       </c>
       <c r="G140" s="98">
         <v>32290</v>
       </c>
       <c r="H140" s="167"/>
-      <c r="I140" s="249"/>
+      <c r="I140" s="250"/>
       <c r="J140" s="76" t="s">
         <v>1035</v>
       </c>
       <c r="K140" s="107">
         <v>689</v>
       </c>
     </row>
     <row r="141" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E141" s="243"/>
+      <c r="E141" s="244"/>
       <c r="F141" s="111" t="s">
         <v>1024</v>
       </c>
       <c r="G141" s="98">
         <v>32331</v>
       </c>
       <c r="H141" s="167"/>
-      <c r="I141" s="249"/>
+      <c r="I141" s="250"/>
       <c r="J141" s="76" t="s">
         <v>1036</v>
       </c>
       <c r="K141" s="107">
         <v>672</v>
       </c>
     </row>
     <row r="142" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E142" s="243"/>
+      <c r="E142" s="244"/>
       <c r="F142" s="111" t="s">
         <v>1025</v>
       </c>
       <c r="G142" s="98">
         <v>32410</v>
       </c>
       <c r="H142" s="167"/>
-      <c r="I142" s="249"/>
+      <c r="I142" s="250"/>
       <c r="J142" s="76" t="s">
         <v>1037</v>
       </c>
       <c r="K142" s="107">
         <v>748</v>
       </c>
     </row>
     <row r="143" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E143" s="243"/>
+      <c r="E143" s="244"/>
       <c r="F143" s="111" t="s">
         <v>1026</v>
       </c>
       <c r="G143" s="98">
         <v>32501</v>
       </c>
       <c r="H143" s="167"/>
-      <c r="I143" s="249"/>
+      <c r="I143" s="250"/>
       <c r="J143" s="76" t="s">
         <v>1038</v>
       </c>
       <c r="K143" s="107">
         <v>760</v>
       </c>
     </row>
     <row r="144" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E144" s="243"/>
+      <c r="E144" s="244"/>
       <c r="F144" s="111" t="s">
         <v>1027</v>
       </c>
       <c r="G144" s="98">
         <v>32580</v>
       </c>
       <c r="H144" s="167"/>
-      <c r="I144" s="249"/>
+      <c r="I144" s="250"/>
       <c r="J144" s="76" t="s">
         <v>1039</v>
       </c>
       <c r="K144" s="107">
         <v>764</v>
       </c>
     </row>
     <row r="145" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E145" s="243"/>
+      <c r="E145" s="244"/>
       <c r="F145" s="111" t="s">
         <v>1028</v>
       </c>
       <c r="G145" s="98">
         <v>32593</v>
       </c>
       <c r="H145" s="167"/>
-      <c r="I145" s="249"/>
+      <c r="I145" s="250"/>
       <c r="J145" s="76" t="s">
         <v>1040</v>
       </c>
       <c r="K145" s="107">
         <v>725</v>
       </c>
     </row>
     <row r="146" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E146" s="243"/>
+      <c r="E146" s="244"/>
       <c r="F146" s="111" t="s">
         <v>1029</v>
       </c>
       <c r="G146" s="98">
         <v>32628</v>
       </c>
       <c r="H146" s="167"/>
-      <c r="I146" s="249"/>
+      <c r="I146" s="250"/>
       <c r="J146" s="76" t="s">
         <v>1041</v>
       </c>
       <c r="K146" s="107">
         <v>713</v>
       </c>
     </row>
     <row r="147" spans="5:11" x14ac:dyDescent="0.25">
-      <c r="E147" s="244"/>
+      <c r="E147" s="245"/>
       <c r="F147" s="111" t="s">
         <v>1030</v>
       </c>
       <c r="G147" s="98">
         <v>32677</v>
       </c>
       <c r="H147" s="167"/>
-      <c r="I147" s="250"/>
+      <c r="I147" s="251"/>
       <c r="J147" s="76" t="s">
         <v>1042</v>
       </c>
       <c r="K147" s="107">
         <v>719</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="E16:E27"/>
-[...9 lines deleted...]
-    <mergeCell ref="I4:I15"/>
     <mergeCell ref="E136:E147"/>
     <mergeCell ref="E124:E135"/>
     <mergeCell ref="E112:E123"/>
     <mergeCell ref="E28:E39"/>
     <mergeCell ref="I28:I39"/>
     <mergeCell ref="E40:E51"/>
     <mergeCell ref="I40:I51"/>
     <mergeCell ref="I88:I99"/>
     <mergeCell ref="I100:I111"/>
     <mergeCell ref="E100:E111"/>
     <mergeCell ref="E52:E63"/>
     <mergeCell ref="I52:I63"/>
     <mergeCell ref="E88:E99"/>
     <mergeCell ref="I112:I123"/>
     <mergeCell ref="I124:I135"/>
     <mergeCell ref="I136:I147"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="I1:K1"/>
+    <mergeCell ref="E4:E15"/>
+    <mergeCell ref="I4:I15"/>
+    <mergeCell ref="E16:E27"/>
+    <mergeCell ref="I16:I27"/>
+    <mergeCell ref="E64:E75"/>
+    <mergeCell ref="I64:I75"/>
+    <mergeCell ref="E76:E87"/>
+    <mergeCell ref="I76:I87"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-1900-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{004F79F1-2F6F-48AD-B5E5-DB0E1CA6A257}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P28" sqref="P28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>977</v>
       </c>
-      <c r="B1" s="194"/>
+      <c r="B1" s="191"/>
       <c r="D1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="44" t="s">
         <v>980</v>
       </c>
       <c r="B4" s="31">
         <v>123668</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
@@ -28223,17752 +28461,17752 @@
   <sheetViews>
     <sheetView topLeftCell="A873" workbookViewId="0">
       <selection activeCell="K901" sqref="K901"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.625" style="10" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="24" customWidth="1"/>
     <col min="5" max="5" width="3" customWidth="1"/>
     <col min="6" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="3" customWidth="1"/>
     <col min="9" max="9" width="14.75" style="20" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="20" customWidth="1"/>
     <col min="11" max="11" width="14.75" style="20" customWidth="1"/>
     <col min="12" max="12" width="3" style="20" customWidth="1"/>
     <col min="13" max="13" width="12.125" style="20" customWidth="1"/>
     <col min="14" max="14" width="9.375" style="20" customWidth="1"/>
     <col min="15" max="15" width="14.375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>151</v>
       </c>
-      <c r="B1" s="194"/>
-[...1 lines deleted...]
-      <c r="D1" s="194"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
       <c r="F1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="195" t="s">
+      <c r="A3" s="192" t="s">
         <v>142</v>
       </c>
-      <c r="B3" s="195"/>
-[...2 lines deleted...]
-      <c r="I3" s="195" t="s">
+      <c r="B3" s="192"/>
+      <c r="C3" s="192"/>
+      <c r="D3" s="192"/>
+      <c r="I3" s="192" t="s">
         <v>143</v>
       </c>
-      <c r="J3" s="195"/>
-[...1 lines deleted...]
-      <c r="M3" s="195" t="s">
+      <c r="J3" s="192"/>
+      <c r="K3" s="192"/>
+      <c r="M3" s="192" t="s">
         <v>144</v>
       </c>
-      <c r="N3" s="195"/>
-      <c r="O3" s="195"/>
+      <c r="N3" s="192"/>
+      <c r="O3" s="192"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="I4" s="23"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="10"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>145</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>146</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>147</v>
       </c>
       <c r="I5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>145</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>147</v>
       </c>
       <c r="M5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>145</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="189">
+      <c r="A6" s="193">
         <v>89</v>
       </c>
-      <c r="B6" s="188">
+      <c r="B6" s="194">
         <v>1</v>
       </c>
       <c r="C6" s="28">
         <v>10</v>
       </c>
       <c r="D6" s="29">
         <v>131390927</v>
       </c>
       <c r="F6" s="28">
         <v>10</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="I6" s="188">
+      <c r="I6" s="194">
         <v>89</v>
       </c>
       <c r="J6" s="28">
         <v>1</v>
       </c>
       <c r="K6" s="30">
         <v>12117519</v>
       </c>
-      <c r="M6" s="188">
+      <c r="M6" s="194">
         <v>89</v>
       </c>
       <c r="N6" s="28">
         <v>1</v>
       </c>
       <c r="O6" s="31">
         <v>4642542</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="189"/>
-      <c r="B7" s="188"/>
+      <c r="A7" s="193"/>
+      <c r="B7" s="194"/>
       <c r="C7" s="28">
         <v>20</v>
       </c>
       <c r="D7" s="29">
         <v>3173614</v>
       </c>
       <c r="F7" s="28">
         <v>20</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="I7" s="188"/>
+      <c r="I7" s="194"/>
       <c r="J7" s="28">
         <v>2</v>
       </c>
       <c r="K7" s="30">
         <v>10444829</v>
       </c>
-      <c r="M7" s="188"/>
+      <c r="M7" s="194"/>
       <c r="N7" s="28">
         <v>2</v>
       </c>
       <c r="O7" s="31">
         <v>3843838</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="189"/>
-      <c r="B8" s="188"/>
+      <c r="A8" s="193"/>
+      <c r="B8" s="194"/>
       <c r="C8" s="28">
         <v>30</v>
       </c>
       <c r="D8" s="29">
         <v>11314913</v>
       </c>
       <c r="F8" s="28">
         <v>30</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="I8" s="188"/>
+      <c r="I8" s="194"/>
       <c r="J8" s="28">
         <v>3</v>
       </c>
       <c r="K8" s="30">
         <v>12671157</v>
       </c>
-      <c r="M8" s="188"/>
+      <c r="M8" s="194"/>
       <c r="N8" s="28">
         <v>3</v>
       </c>
       <c r="O8" s="31">
         <v>4962385</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="189"/>
-      <c r="B9" s="188">
+      <c r="A9" s="193"/>
+      <c r="B9" s="194">
         <v>2</v>
       </c>
       <c r="C9" s="28">
         <v>10</v>
       </c>
       <c r="D9" s="29">
         <v>106046195</v>
       </c>
-      <c r="I9" s="188"/>
+      <c r="I9" s="194"/>
       <c r="J9" s="28">
         <v>4</v>
       </c>
       <c r="K9" s="30">
         <v>11980566</v>
       </c>
-      <c r="M9" s="188"/>
+      <c r="M9" s="194"/>
       <c r="N9" s="28">
         <v>4</v>
       </c>
       <c r="O9" s="31">
         <v>4348870</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="189"/>
-      <c r="B10" s="188"/>
+      <c r="A10" s="193"/>
+      <c r="B10" s="194"/>
       <c r="C10" s="28">
         <v>20</v>
       </c>
       <c r="D10" s="29">
         <v>2815010</v>
       </c>
-      <c r="I10" s="188"/>
+      <c r="I10" s="194"/>
       <c r="J10" s="28">
         <v>5</v>
       </c>
       <c r="K10" s="30">
         <v>12572606</v>
       </c>
-      <c r="M10" s="188"/>
+      <c r="M10" s="194"/>
       <c r="N10" s="28">
         <v>5</v>
       </c>
       <c r="O10" s="31">
         <v>4553942</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="189"/>
-      <c r="B11" s="188"/>
+      <c r="A11" s="193"/>
+      <c r="B11" s="194"/>
       <c r="C11" s="28">
         <v>30</v>
       </c>
       <c r="D11" s="29">
         <v>8968123</v>
       </c>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
-      <c r="I11" s="188"/>
+      <c r="I11" s="194"/>
       <c r="J11" s="28">
         <v>6</v>
       </c>
       <c r="K11" s="30">
         <v>11790016</v>
       </c>
-      <c r="M11" s="188"/>
+      <c r="M11" s="194"/>
       <c r="N11" s="28">
         <v>6</v>
       </c>
       <c r="O11" s="31">
         <v>3787979</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="189"/>
-      <c r="B12" s="188">
+      <c r="A12" s="193"/>
+      <c r="B12" s="194">
         <v>3</v>
       </c>
       <c r="C12" s="28">
         <v>10</v>
       </c>
       <c r="D12" s="29">
         <v>129447277</v>
       </c>
-      <c r="I12" s="188"/>
+      <c r="I12" s="194"/>
       <c r="J12" s="28">
         <v>7</v>
       </c>
       <c r="K12" s="30">
         <v>12612670</v>
       </c>
-      <c r="M12" s="188"/>
+      <c r="M12" s="194"/>
       <c r="N12" s="28">
         <v>7</v>
       </c>
       <c r="O12" s="31">
         <v>3921993</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="189"/>
-      <c r="B13" s="188"/>
+      <c r="A13" s="193"/>
+      <c r="B13" s="194"/>
       <c r="C13" s="28">
         <v>20</v>
       </c>
       <c r="D13" s="29">
         <v>3555958</v>
       </c>
-      <c r="I13" s="188"/>
+      <c r="I13" s="194"/>
       <c r="J13" s="28">
         <v>8</v>
       </c>
       <c r="K13" s="30">
         <v>12094920</v>
       </c>
-      <c r="M13" s="188"/>
+      <c r="M13" s="194"/>
       <c r="N13" s="28">
         <v>8</v>
       </c>
       <c r="O13" s="31">
         <v>4062526</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="189"/>
-      <c r="B14" s="188"/>
+      <c r="A14" s="193"/>
+      <c r="B14" s="194"/>
       <c r="C14" s="28">
         <v>30</v>
       </c>
       <c r="D14" s="29">
         <v>11861054</v>
       </c>
-      <c r="I14" s="188"/>
+      <c r="I14" s="194"/>
       <c r="J14" s="28">
         <v>9</v>
       </c>
       <c r="K14" s="30">
         <v>12003140</v>
       </c>
-      <c r="M14" s="188"/>
+      <c r="M14" s="194"/>
       <c r="N14" s="28">
         <v>9</v>
       </c>
       <c r="O14" s="31">
         <v>4339671</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="189"/>
-      <c r="B15" s="188">
+      <c r="A15" s="193"/>
+      <c r="B15" s="194">
         <v>4</v>
       </c>
       <c r="C15" s="28">
         <v>10</v>
       </c>
       <c r="D15" s="29">
         <v>112995691</v>
       </c>
-      <c r="I15" s="188"/>
+      <c r="I15" s="194"/>
       <c r="J15" s="28">
         <v>10</v>
       </c>
       <c r="K15" s="30">
         <v>12059605</v>
       </c>
-      <c r="M15" s="188"/>
+      <c r="M15" s="194"/>
       <c r="N15" s="28">
         <v>10</v>
       </c>
       <c r="O15" s="31">
         <v>4183075</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="189"/>
-      <c r="B16" s="188"/>
+      <c r="A16" s="193"/>
+      <c r="B16" s="194"/>
       <c r="C16" s="28">
         <v>20</v>
       </c>
       <c r="D16" s="29">
         <v>3197441</v>
       </c>
-      <c r="I16" s="188"/>
+      <c r="I16" s="194"/>
       <c r="J16" s="28">
         <v>11</v>
       </c>
       <c r="K16" s="30">
         <v>11776773</v>
       </c>
-      <c r="M16" s="188"/>
+      <c r="M16" s="194"/>
       <c r="N16" s="28">
         <v>11</v>
       </c>
       <c r="O16" s="31">
         <v>4388247</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="189"/>
-      <c r="B17" s="188"/>
+      <c r="A17" s="193"/>
+      <c r="B17" s="194"/>
       <c r="C17" s="28">
         <v>30</v>
       </c>
       <c r="D17" s="29">
         <v>10903618</v>
       </c>
-      <c r="I17" s="188"/>
+      <c r="I17" s="194"/>
       <c r="J17" s="28">
         <v>12</v>
       </c>
       <c r="K17" s="30">
         <v>12166291</v>
       </c>
-      <c r="M17" s="188"/>
+      <c r="M17" s="194"/>
       <c r="N17" s="28">
         <v>12</v>
       </c>
       <c r="O17" s="31">
         <v>5213397</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="189"/>
-      <c r="B18" s="188">
+      <c r="A18" s="193"/>
+      <c r="B18" s="194">
         <v>5</v>
       </c>
       <c r="C18" s="28">
         <v>10</v>
       </c>
       <c r="D18" s="29">
         <v>116237709</v>
       </c>
-      <c r="I18" s="188">
+      <c r="I18" s="194">
         <v>90</v>
       </c>
       <c r="J18" s="28">
         <v>1</v>
       </c>
       <c r="K18" s="30">
         <v>11336475</v>
       </c>
-      <c r="M18" s="188">
+      <c r="M18" s="194">
         <v>90</v>
       </c>
       <c r="N18" s="28">
         <v>1</v>
       </c>
       <c r="O18" s="31">
         <v>5018506</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="189"/>
-      <c r="B19" s="188"/>
+      <c r="A19" s="193"/>
+      <c r="B19" s="194"/>
       <c r="C19" s="28">
         <v>20</v>
       </c>
       <c r="D19" s="29">
         <v>3551135</v>
       </c>
-      <c r="I19" s="188"/>
+      <c r="I19" s="194"/>
       <c r="J19" s="28">
         <v>2</v>
       </c>
       <c r="K19" s="30">
         <v>11487247</v>
       </c>
-      <c r="M19" s="188"/>
+      <c r="M19" s="194"/>
       <c r="N19" s="28">
         <v>2</v>
       </c>
       <c r="O19" s="31">
         <v>4735345</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="189"/>
-      <c r="B20" s="188"/>
+      <c r="A20" s="193"/>
+      <c r="B20" s="194"/>
       <c r="C20" s="28">
         <v>30</v>
       </c>
       <c r="D20" s="29">
         <v>11546163</v>
       </c>
-      <c r="I20" s="188"/>
+      <c r="I20" s="194"/>
       <c r="J20" s="28">
         <v>3</v>
       </c>
       <c r="K20" s="30">
         <v>13146059</v>
       </c>
-      <c r="M20" s="188"/>
+      <c r="M20" s="194"/>
       <c r="N20" s="28">
         <v>3</v>
       </c>
       <c r="O20" s="31">
         <v>5456404</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="189"/>
-      <c r="B21" s="188">
+      <c r="A21" s="193"/>
+      <c r="B21" s="194">
         <v>6</v>
       </c>
       <c r="C21" s="28">
         <v>10</v>
       </c>
       <c r="D21" s="29">
         <v>97712270</v>
       </c>
-      <c r="I21" s="188"/>
+      <c r="I21" s="194"/>
       <c r="J21" s="28">
         <v>4</v>
       </c>
       <c r="K21" s="30">
         <v>12631143</v>
       </c>
-      <c r="M21" s="188"/>
+      <c r="M21" s="194"/>
       <c r="N21" s="28">
         <v>4</v>
       </c>
       <c r="O21" s="31">
         <v>4991050</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="189"/>
-      <c r="B22" s="188"/>
+      <c r="A22" s="193"/>
+      <c r="B22" s="194"/>
       <c r="C22" s="28">
         <v>20</v>
       </c>
       <c r="D22" s="29">
         <v>3286441</v>
       </c>
-      <c r="I22" s="188"/>
+      <c r="I22" s="194"/>
       <c r="J22" s="28">
         <v>5</v>
       </c>
       <c r="K22" s="30">
         <v>13394520</v>
       </c>
-      <c r="M22" s="188"/>
+      <c r="M22" s="194"/>
       <c r="N22" s="28">
         <v>5</v>
       </c>
       <c r="O22" s="31">
         <v>5067989</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="189"/>
-      <c r="B23" s="188"/>
+      <c r="A23" s="193"/>
+      <c r="B23" s="194"/>
       <c r="C23" s="28">
         <v>30</v>
       </c>
       <c r="D23" s="29">
         <v>9984846</v>
       </c>
-      <c r="I23" s="188"/>
+      <c r="I23" s="194"/>
       <c r="J23" s="28">
         <v>6</v>
       </c>
       <c r="K23" s="30">
         <v>12696005</v>
       </c>
-      <c r="M23" s="188"/>
+      <c r="M23" s="194"/>
       <c r="N23" s="28">
         <v>6</v>
       </c>
       <c r="O23" s="31">
         <v>4614432</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="189"/>
-      <c r="B24" s="188">
+      <c r="A24" s="193"/>
+      <c r="B24" s="194">
         <v>7</v>
       </c>
       <c r="C24" s="28">
         <v>10</v>
       </c>
       <c r="D24" s="29">
         <v>87172267</v>
       </c>
-      <c r="I24" s="188"/>
+      <c r="I24" s="194"/>
       <c r="J24" s="28">
         <v>7</v>
       </c>
       <c r="K24" s="30">
         <v>13192338</v>
       </c>
-      <c r="M24" s="188"/>
+      <c r="M24" s="194"/>
       <c r="N24" s="28">
         <v>7</v>
       </c>
       <c r="O24" s="31">
         <v>4593315</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="189"/>
-      <c r="B25" s="188"/>
+      <c r="A25" s="193"/>
+      <c r="B25" s="194"/>
       <c r="C25" s="28">
         <v>20</v>
       </c>
       <c r="D25" s="29">
         <v>3618971</v>
       </c>
-      <c r="I25" s="188"/>
+      <c r="I25" s="194"/>
       <c r="J25" s="28">
         <v>8</v>
       </c>
       <c r="K25" s="30">
         <v>13367288</v>
       </c>
-      <c r="M25" s="188"/>
+      <c r="M25" s="194"/>
       <c r="N25" s="28">
         <v>8</v>
       </c>
       <c r="O25" s="31">
         <v>4786424</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="189"/>
-      <c r="B26" s="188"/>
+      <c r="A26" s="193"/>
+      <c r="B26" s="194"/>
       <c r="C26" s="28">
         <v>30</v>
       </c>
       <c r="D26" s="29">
         <v>10494657</v>
       </c>
-      <c r="I26" s="188"/>
+      <c r="I26" s="194"/>
       <c r="J26" s="28">
         <v>9</v>
       </c>
       <c r="K26" s="30">
         <v>12123631</v>
       </c>
-      <c r="M26" s="188"/>
+      <c r="M26" s="194"/>
       <c r="N26" s="28">
         <v>9</v>
       </c>
       <c r="O26" s="31">
         <v>4664727</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="189"/>
-      <c r="B27" s="188">
+      <c r="A27" s="193"/>
+      <c r="B27" s="194">
         <v>8</v>
       </c>
       <c r="C27" s="28">
         <v>10</v>
       </c>
       <c r="D27" s="29">
         <v>101426308</v>
       </c>
-      <c r="I27" s="188"/>
+      <c r="I27" s="194"/>
       <c r="J27" s="28">
         <v>10</v>
       </c>
       <c r="K27" s="30">
         <v>12719658</v>
       </c>
-      <c r="M27" s="188"/>
+      <c r="M27" s="194"/>
       <c r="N27" s="28">
         <v>10</v>
       </c>
       <c r="O27" s="31">
         <v>5860689</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="189"/>
-      <c r="B28" s="188"/>
+      <c r="A28" s="193"/>
+      <c r="B28" s="194"/>
       <c r="C28" s="28">
         <v>20</v>
       </c>
       <c r="D28" s="29">
         <v>3667429</v>
       </c>
-      <c r="I28" s="188"/>
+      <c r="I28" s="194"/>
       <c r="J28" s="28">
         <v>11</v>
       </c>
       <c r="K28" s="30">
         <v>12710886</v>
       </c>
-      <c r="M28" s="188"/>
+      <c r="M28" s="194"/>
       <c r="N28" s="28">
         <v>11</v>
       </c>
       <c r="O28" s="31">
         <v>6114152</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="189"/>
-      <c r="B29" s="188"/>
+      <c r="A29" s="193"/>
+      <c r="B29" s="194"/>
       <c r="C29" s="28">
         <v>30</v>
       </c>
       <c r="D29" s="29">
         <v>10496423</v>
       </c>
-      <c r="I29" s="188"/>
+      <c r="I29" s="194"/>
       <c r="J29" s="28">
         <v>12</v>
       </c>
       <c r="K29" s="30">
         <v>13028618</v>
       </c>
-      <c r="M29" s="188"/>
+      <c r="M29" s="194"/>
       <c r="N29" s="28">
         <v>12</v>
       </c>
       <c r="O29" s="31">
         <v>6547759</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="189"/>
-      <c r="B30" s="188">
+      <c r="A30" s="193"/>
+      <c r="B30" s="194">
         <v>9</v>
       </c>
       <c r="C30" s="28">
         <v>10</v>
       </c>
       <c r="D30" s="29">
         <v>105348169</v>
       </c>
-      <c r="I30" s="188">
+      <c r="I30" s="194">
         <v>91</v>
       </c>
       <c r="J30" s="28">
         <v>1</v>
       </c>
       <c r="K30" s="30">
         <v>13521970</v>
       </c>
-      <c r="M30" s="188">
+      <c r="M30" s="194">
         <v>91</v>
       </c>
       <c r="N30" s="28">
         <v>1</v>
       </c>
       <c r="O30" s="31">
         <v>7306908</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="189"/>
-      <c r="B31" s="188"/>
+      <c r="A31" s="193"/>
+      <c r="B31" s="194"/>
       <c r="C31" s="28">
         <v>20</v>
       </c>
       <c r="D31" s="29">
         <v>3370276</v>
       </c>
-      <c r="I31" s="188"/>
+      <c r="I31" s="194"/>
       <c r="J31" s="28">
         <v>2</v>
       </c>
       <c r="K31" s="30">
         <v>11188629</v>
       </c>
-      <c r="M31" s="188"/>
+      <c r="M31" s="194"/>
       <c r="N31" s="28">
         <v>2</v>
       </c>
       <c r="O31" s="31">
         <v>5798838</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="189"/>
-      <c r="B32" s="188"/>
+      <c r="A32" s="193"/>
+      <c r="B32" s="194"/>
       <c r="C32" s="28">
         <v>30</v>
       </c>
       <c r="D32" s="29">
         <v>10629940</v>
       </c>
-      <c r="I32" s="188"/>
+      <c r="I32" s="194"/>
       <c r="J32" s="28">
         <v>3</v>
       </c>
       <c r="K32" s="30">
         <v>13465275</v>
       </c>
-      <c r="M32" s="188"/>
+      <c r="M32" s="194"/>
       <c r="N32" s="28">
         <v>3</v>
       </c>
       <c r="O32" s="31">
         <v>8171860</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="189"/>
-      <c r="B33" s="188">
+      <c r="A33" s="193"/>
+      <c r="B33" s="194">
         <v>10</v>
       </c>
       <c r="C33" s="28">
         <v>10</v>
       </c>
       <c r="D33" s="29">
         <v>102629180</v>
       </c>
-      <c r="I33" s="188"/>
+      <c r="I33" s="194"/>
       <c r="J33" s="28">
         <v>4</v>
       </c>
       <c r="K33" s="30">
         <v>13442057</v>
       </c>
-      <c r="M33" s="188"/>
+      <c r="M33" s="194"/>
       <c r="N33" s="28">
         <v>4</v>
       </c>
       <c r="O33" s="31">
         <v>9944683</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="189"/>
-      <c r="B34" s="188"/>
+      <c r="A34" s="193"/>
+      <c r="B34" s="194"/>
       <c r="C34" s="28">
         <v>20</v>
       </c>
       <c r="D34" s="29">
         <v>3334375</v>
       </c>
-      <c r="I34" s="188"/>
+      <c r="I34" s="194"/>
       <c r="J34" s="28">
         <v>5</v>
       </c>
       <c r="K34" s="30">
         <v>13771472</v>
       </c>
-      <c r="M34" s="188"/>
+      <c r="M34" s="194"/>
       <c r="N34" s="28">
         <v>5</v>
       </c>
       <c r="O34" s="31">
         <v>11456350</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="189"/>
-      <c r="B35" s="188"/>
+      <c r="A35" s="193"/>
+      <c r="B35" s="194"/>
       <c r="C35" s="28">
         <v>30</v>
       </c>
       <c r="D35" s="29">
         <v>10648962</v>
       </c>
-      <c r="I35" s="188"/>
+      <c r="I35" s="194"/>
       <c r="J35" s="28">
         <v>6</v>
       </c>
       <c r="K35" s="30">
         <v>13005679</v>
       </c>
-      <c r="M35" s="188"/>
+      <c r="M35" s="194"/>
       <c r="N35" s="28">
         <v>6</v>
       </c>
       <c r="O35" s="31">
         <v>11023723</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="189"/>
-      <c r="B36" s="188">
+      <c r="A36" s="193"/>
+      <c r="B36" s="194">
         <v>11</v>
       </c>
       <c r="C36" s="28">
         <v>10</v>
       </c>
       <c r="D36" s="29">
         <v>104147505</v>
       </c>
-      <c r="I36" s="188"/>
+      <c r="I36" s="194"/>
       <c r="J36" s="28">
         <v>7</v>
       </c>
       <c r="K36" s="30">
         <v>14277638</v>
       </c>
-      <c r="M36" s="188"/>
+      <c r="M36" s="194"/>
       <c r="N36" s="28">
         <v>7</v>
       </c>
       <c r="O36" s="31">
         <v>11944325</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="189"/>
-      <c r="B37" s="188"/>
+      <c r="A37" s="193"/>
+      <c r="B37" s="194"/>
       <c r="C37" s="28">
         <v>20</v>
       </c>
       <c r="D37" s="29">
         <v>3367861</v>
       </c>
-      <c r="I37" s="188"/>
+      <c r="I37" s="194"/>
       <c r="J37" s="28">
         <v>8</v>
       </c>
       <c r="K37" s="30">
         <v>14008068</v>
       </c>
-      <c r="M37" s="188"/>
+      <c r="M37" s="194"/>
       <c r="N37" s="28">
         <v>8</v>
       </c>
       <c r="O37" s="31">
         <v>11979059</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="189"/>
-      <c r="B38" s="188"/>
+      <c r="A38" s="193"/>
+      <c r="B38" s="194"/>
       <c r="C38" s="28">
         <v>30</v>
       </c>
       <c r="D38" s="29">
         <v>10996293</v>
       </c>
-      <c r="I38" s="188"/>
+      <c r="I38" s="194"/>
       <c r="J38" s="28">
         <v>9</v>
       </c>
       <c r="K38" s="30">
         <v>12868702</v>
       </c>
-      <c r="M38" s="188"/>
+      <c r="M38" s="194"/>
       <c r="N38" s="28">
         <v>9</v>
       </c>
       <c r="O38" s="31">
         <v>11750806</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="189"/>
-      <c r="B39" s="188">
+      <c r="A39" s="193"/>
+      <c r="B39" s="194">
         <v>12</v>
       </c>
       <c r="C39" s="28">
         <v>10</v>
       </c>
       <c r="D39" s="29">
         <v>116352680</v>
       </c>
-      <c r="I39" s="188"/>
+      <c r="I39" s="194"/>
       <c r="J39" s="28">
         <v>10</v>
       </c>
       <c r="K39" s="30">
         <v>13788388</v>
       </c>
-      <c r="M39" s="188"/>
+      <c r="M39" s="194"/>
       <c r="N39" s="28">
         <v>10</v>
       </c>
       <c r="O39" s="31">
         <v>13454679</v>
       </c>
     </row>
     <row r="40" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="189"/>
-      <c r="B40" s="188"/>
+      <c r="A40" s="193"/>
+      <c r="B40" s="194"/>
       <c r="C40" s="28">
         <v>20</v>
       </c>
       <c r="D40" s="29">
         <v>3514633</v>
       </c>
-      <c r="I40" s="188"/>
+      <c r="I40" s="194"/>
       <c r="J40" s="28">
         <v>11</v>
       </c>
       <c r="K40" s="30">
         <v>13090771</v>
       </c>
-      <c r="M40" s="188"/>
+      <c r="M40" s="194"/>
       <c r="N40" s="28">
         <v>11</v>
       </c>
       <c r="O40" s="31">
         <v>13440173</v>
       </c>
     </row>
     <row r="41" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="189"/>
-      <c r="B41" s="188"/>
+      <c r="A41" s="193"/>
+      <c r="B41" s="194"/>
       <c r="C41" s="28">
         <v>30</v>
       </c>
       <c r="D41" s="29">
         <v>12520973</v>
       </c>
-      <c r="I41" s="188"/>
+      <c r="I41" s="194"/>
       <c r="J41" s="28">
         <v>12</v>
       </c>
       <c r="K41" s="30">
         <v>13509737</v>
       </c>
-      <c r="M41" s="188"/>
+      <c r="M41" s="194"/>
       <c r="N41" s="28">
         <v>12</v>
       </c>
       <c r="O41" s="31">
         <v>14556176</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="189">
+      <c r="A42" s="193">
         <v>90</v>
       </c>
-      <c r="B42" s="188">
+      <c r="B42" s="194">
         <v>1</v>
       </c>
       <c r="C42" s="28">
         <v>10</v>
       </c>
       <c r="D42" s="29">
         <v>109370667</v>
       </c>
-      <c r="I42" s="188">
+      <c r="I42" s="194">
         <v>92</v>
       </c>
       <c r="J42" s="28">
         <v>1</v>
       </c>
       <c r="K42" s="30">
         <v>14531760</v>
       </c>
-      <c r="M42" s="188">
+      <c r="M42" s="194">
         <v>92</v>
       </c>
       <c r="N42" s="28">
         <v>1</v>
       </c>
       <c r="O42" s="31">
         <v>18008667</v>
       </c>
     </row>
     <row r="43" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="189"/>
-      <c r="B43" s="188"/>
+      <c r="A43" s="193"/>
+      <c r="B43" s="194"/>
       <c r="C43" s="28">
         <v>20</v>
       </c>
       <c r="D43" s="29">
         <v>2901848</v>
       </c>
-      <c r="I43" s="188"/>
+      <c r="I43" s="194"/>
       <c r="J43" s="28">
         <v>2</v>
       </c>
       <c r="K43" s="30">
         <v>11076617</v>
       </c>
-      <c r="M43" s="188"/>
+      <c r="M43" s="194"/>
       <c r="N43" s="28">
         <v>2</v>
       </c>
       <c r="O43" s="31">
         <v>13427052</v>
       </c>
     </row>
     <row r="44" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="189"/>
-      <c r="B44" s="188"/>
+      <c r="A44" s="193"/>
+      <c r="B44" s="194"/>
       <c r="C44" s="28">
         <v>30</v>
       </c>
       <c r="D44" s="29">
         <v>9482094</v>
       </c>
-      <c r="I44" s="188"/>
+      <c r="I44" s="194"/>
       <c r="J44" s="28">
         <v>3</v>
       </c>
       <c r="K44" s="30">
         <v>14512115</v>
       </c>
-      <c r="M44" s="188"/>
+      <c r="M44" s="194"/>
       <c r="N44" s="28">
         <v>3</v>
       </c>
       <c r="O44" s="31">
         <v>17816845</v>
       </c>
     </row>
     <row r="45" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="189"/>
-      <c r="B45" s="188">
+      <c r="A45" s="193"/>
+      <c r="B45" s="194">
         <v>2</v>
       </c>
       <c r="C45" s="28">
         <v>10</v>
       </c>
       <c r="D45" s="29">
         <v>102118476</v>
       </c>
-      <c r="I45" s="188"/>
+      <c r="I45" s="194"/>
       <c r="J45" s="28">
         <v>4</v>
       </c>
       <c r="K45" s="30">
         <v>13790299</v>
       </c>
-      <c r="M45" s="188"/>
+      <c r="M45" s="194"/>
       <c r="N45" s="28">
         <v>4</v>
       </c>
       <c r="O45" s="31">
         <v>16182113</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="189"/>
-      <c r="B46" s="188"/>
+      <c r="A46" s="193"/>
+      <c r="B46" s="194"/>
       <c r="C46" s="28">
         <v>20</v>
       </c>
       <c r="D46" s="29">
         <v>3497869</v>
       </c>
-      <c r="I46" s="188"/>
+      <c r="I46" s="194"/>
       <c r="J46" s="28">
         <v>5</v>
       </c>
       <c r="K46" s="30">
         <v>10622665</v>
       </c>
-      <c r="M46" s="188"/>
+      <c r="M46" s="194"/>
       <c r="N46" s="28">
         <v>5</v>
       </c>
       <c r="O46" s="31">
         <v>14469608</v>
       </c>
     </row>
     <row r="47" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="189"/>
-      <c r="B47" s="188"/>
+      <c r="A47" s="193"/>
+      <c r="B47" s="194"/>
       <c r="C47" s="28">
         <v>30</v>
       </c>
       <c r="D47" s="29">
         <v>10019797</v>
       </c>
-      <c r="I47" s="188"/>
+      <c r="I47" s="194"/>
       <c r="J47" s="28">
         <v>6</v>
       </c>
       <c r="K47" s="30">
         <v>9442130</v>
       </c>
-      <c r="M47" s="188"/>
+      <c r="M47" s="194"/>
       <c r="N47" s="28">
         <v>6</v>
       </c>
       <c r="O47" s="31">
         <v>11136624</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="189"/>
-      <c r="B48" s="188">
+      <c r="A48" s="193"/>
+      <c r="B48" s="194">
         <v>3</v>
       </c>
       <c r="C48" s="28">
         <v>10</v>
       </c>
       <c r="D48" s="29">
         <v>115059392</v>
       </c>
-      <c r="I48" s="188"/>
+      <c r="I48" s="194"/>
       <c r="J48" s="28">
         <v>7</v>
       </c>
       <c r="K48" s="30">
         <v>12664497</v>
       </c>
-      <c r="M48" s="188"/>
+      <c r="M48" s="194"/>
       <c r="N48" s="28">
         <v>7</v>
       </c>
       <c r="O48" s="31">
         <v>12620652</v>
       </c>
     </row>
     <row r="49" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="189"/>
-      <c r="B49" s="188"/>
+      <c r="A49" s="193"/>
+      <c r="B49" s="194"/>
       <c r="C49" s="28">
         <v>20</v>
       </c>
       <c r="D49" s="29">
         <v>3623542</v>
       </c>
-      <c r="I49" s="188"/>
+      <c r="I49" s="194"/>
       <c r="J49" s="28">
         <v>8</v>
       </c>
       <c r="K49" s="30">
         <v>12806636</v>
       </c>
-      <c r="M49" s="188"/>
+      <c r="M49" s="194"/>
       <c r="N49" s="28">
         <v>8</v>
       </c>
       <c r="O49" s="31">
         <v>13594488</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="189"/>
-      <c r="B50" s="188"/>
+      <c r="A50" s="193"/>
+      <c r="B50" s="194"/>
       <c r="C50" s="28">
         <v>30</v>
       </c>
       <c r="D50" s="29">
         <v>11882466</v>
       </c>
-      <c r="I50" s="188"/>
+      <c r="I50" s="194"/>
       <c r="J50" s="28">
         <v>9</v>
       </c>
       <c r="K50" s="30">
         <v>13308286</v>
       </c>
-      <c r="M50" s="188"/>
+      <c r="M50" s="194"/>
       <c r="N50" s="28">
         <v>9</v>
       </c>
       <c r="O50" s="31">
         <v>15769826</v>
       </c>
     </row>
     <row r="51" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="189"/>
-      <c r="B51" s="188">
+      <c r="A51" s="193"/>
+      <c r="B51" s="194">
         <v>4</v>
       </c>
       <c r="C51" s="28">
         <v>10</v>
       </c>
       <c r="D51" s="29">
         <v>104421056</v>
       </c>
-      <c r="I51" s="188"/>
+      <c r="I51" s="194"/>
       <c r="J51" s="28">
         <v>10</v>
       </c>
       <c r="K51" s="30">
         <v>14021077</v>
       </c>
-      <c r="M51" s="188"/>
+      <c r="M51" s="194"/>
       <c r="N51" s="28">
         <v>10</v>
       </c>
       <c r="O51" s="31">
         <v>18919326</v>
       </c>
     </row>
     <row r="52" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="189"/>
-      <c r="B52" s="188"/>
+      <c r="A52" s="193"/>
+      <c r="B52" s="194"/>
       <c r="C52" s="28">
         <v>20</v>
       </c>
       <c r="D52" s="29">
         <v>3431574</v>
       </c>
-      <c r="I52" s="188"/>
+      <c r="I52" s="194"/>
       <c r="J52" s="28">
         <v>11</v>
       </c>
       <c r="K52" s="30">
         <v>13476831</v>
       </c>
-      <c r="M52" s="188"/>
+      <c r="M52" s="194"/>
       <c r="N52" s="28">
         <v>11</v>
       </c>
       <c r="O52" s="31">
         <v>17474543</v>
       </c>
     </row>
     <row r="53" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="189"/>
-      <c r="B53" s="188"/>
+      <c r="A53" s="193"/>
+      <c r="B53" s="194"/>
       <c r="C53" s="28">
         <v>30</v>
       </c>
       <c r="D53" s="29">
         <v>10960525</v>
       </c>
-      <c r="I53" s="188"/>
+      <c r="I53" s="194"/>
       <c r="J53" s="28">
         <v>12</v>
       </c>
       <c r="K53" s="30">
         <v>14195655</v>
       </c>
-      <c r="M53" s="188"/>
+      <c r="M53" s="194"/>
       <c r="N53" s="28">
         <v>12</v>
       </c>
       <c r="O53" s="31">
         <v>22793361</v>
       </c>
     </row>
     <row r="54" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="189"/>
-      <c r="B54" s="188">
+      <c r="A54" s="193"/>
+      <c r="B54" s="194">
         <v>5</v>
       </c>
       <c r="C54" s="28">
         <v>10</v>
       </c>
       <c r="D54" s="29">
         <v>106148003</v>
       </c>
-      <c r="I54" s="188">
+      <c r="I54" s="194">
         <v>93</v>
       </c>
       <c r="J54" s="28">
         <v>1</v>
       </c>
       <c r="K54" s="30">
         <v>13453548</v>
       </c>
-      <c r="M54" s="188">
+      <c r="M54" s="194">
         <v>93</v>
       </c>
       <c r="N54" s="28">
         <v>1</v>
       </c>
       <c r="O54" s="31">
         <v>20042360</v>
       </c>
     </row>
     <row r="55" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="189"/>
-      <c r="B55" s="188"/>
+      <c r="A55" s="193"/>
+      <c r="B55" s="194"/>
       <c r="C55" s="28">
         <v>20</v>
       </c>
       <c r="D55" s="29">
         <v>3694128</v>
       </c>
-      <c r="I55" s="188"/>
+      <c r="I55" s="194"/>
       <c r="J55" s="28">
         <v>2</v>
       </c>
       <c r="K55" s="30">
         <v>14132691</v>
       </c>
-      <c r="M55" s="188"/>
+      <c r="M55" s="194"/>
       <c r="N55" s="28">
         <v>2</v>
       </c>
       <c r="O55" s="31">
         <v>19616960</v>
       </c>
     </row>
     <row r="56" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="189"/>
-      <c r="B56" s="188"/>
+      <c r="A56" s="193"/>
+      <c r="B56" s="194"/>
       <c r="C56" s="28">
         <v>30</v>
       </c>
       <c r="D56" s="29">
         <v>11184139</v>
       </c>
-      <c r="I56" s="188"/>
+      <c r="I56" s="194"/>
       <c r="J56" s="28">
         <v>3</v>
       </c>
       <c r="K56" s="30">
         <v>15614425</v>
       </c>
-      <c r="M56" s="188"/>
+      <c r="M56" s="194"/>
       <c r="N56" s="28">
         <v>3</v>
       </c>
       <c r="O56" s="31">
         <v>21450999</v>
       </c>
     </row>
     <row r="57" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="189"/>
-      <c r="B57" s="188">
+      <c r="A57" s="193"/>
+      <c r="B57" s="194">
         <v>6</v>
       </c>
       <c r="C57" s="28">
         <v>10</v>
       </c>
       <c r="D57" s="29">
         <v>97794614</v>
       </c>
-      <c r="I57" s="188"/>
+      <c r="I57" s="194"/>
       <c r="J57" s="28">
         <v>4</v>
       </c>
       <c r="K57" s="30">
         <v>15388038</v>
       </c>
-      <c r="M57" s="188"/>
+      <c r="M57" s="194"/>
       <c r="N57" s="28">
         <v>4</v>
       </c>
       <c r="O57" s="31">
         <v>20103556</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="189"/>
-      <c r="B58" s="188"/>
+      <c r="A58" s="193"/>
+      <c r="B58" s="194"/>
       <c r="C58" s="28">
         <v>20</v>
       </c>
       <c r="D58" s="29">
         <v>3405050</v>
       </c>
-      <c r="I58" s="188"/>
+      <c r="I58" s="194"/>
       <c r="J58" s="28">
         <v>5</v>
       </c>
       <c r="K58" s="30">
         <v>15481058</v>
       </c>
-      <c r="M58" s="188"/>
+      <c r="M58" s="194"/>
       <c r="N58" s="28">
         <v>5</v>
       </c>
       <c r="O58" s="31">
         <v>18725510</v>
       </c>
     </row>
     <row r="59" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="189"/>
-      <c r="B59" s="188"/>
+      <c r="A59" s="193"/>
+      <c r="B59" s="194"/>
       <c r="C59" s="28">
         <v>30</v>
       </c>
       <c r="D59" s="29">
         <v>10440239</v>
       </c>
-      <c r="I59" s="188"/>
+      <c r="I59" s="194"/>
       <c r="J59" s="28">
         <v>6</v>
       </c>
       <c r="K59" s="30">
         <v>15136338</v>
       </c>
-      <c r="M59" s="188"/>
+      <c r="M59" s="194"/>
       <c r="N59" s="28">
         <v>6</v>
       </c>
       <c r="O59" s="31">
         <v>18211769</v>
       </c>
     </row>
     <row r="60" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="189"/>
-      <c r="B60" s="188">
+      <c r="A60" s="193"/>
+      <c r="B60" s="194">
         <v>7</v>
       </c>
       <c r="C60" s="28">
         <v>10</v>
       </c>
       <c r="D60" s="29">
         <v>94893742</v>
       </c>
-      <c r="I60" s="188"/>
+      <c r="I60" s="194"/>
       <c r="J60" s="28">
         <v>7</v>
       </c>
       <c r="K60" s="30">
         <v>16195638</v>
       </c>
-      <c r="M60" s="188"/>
+      <c r="M60" s="194"/>
       <c r="N60" s="28">
         <v>7</v>
       </c>
       <c r="O60" s="31">
         <v>17819320</v>
       </c>
     </row>
     <row r="61" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="189"/>
-      <c r="B61" s="188"/>
+      <c r="A61" s="193"/>
+      <c r="B61" s="194"/>
       <c r="C61" s="28">
         <v>20</v>
       </c>
       <c r="D61" s="29">
         <v>3578952</v>
       </c>
-      <c r="I61" s="188"/>
+      <c r="I61" s="194"/>
       <c r="J61" s="28">
         <v>8</v>
       </c>
       <c r="K61" s="30">
         <v>16022009</v>
       </c>
-      <c r="M61" s="188"/>
+      <c r="M61" s="194"/>
       <c r="N61" s="28">
         <v>8</v>
       </c>
       <c r="O61" s="31">
         <v>18800270</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="189"/>
-      <c r="B62" s="188"/>
+      <c r="A62" s="193"/>
+      <c r="B62" s="194"/>
       <c r="C62" s="28">
         <v>30</v>
       </c>
       <c r="D62" s="29">
         <v>10193455</v>
       </c>
-      <c r="I62" s="188"/>
+      <c r="I62" s="194"/>
       <c r="J62" s="28">
         <v>9</v>
       </c>
       <c r="K62" s="30">
         <v>15181100</v>
       </c>
-      <c r="M62" s="188"/>
+      <c r="M62" s="194"/>
       <c r="N62" s="28">
         <v>9</v>
       </c>
       <c r="O62" s="31">
         <v>21062533</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="189"/>
-      <c r="B63" s="188">
+      <c r="A63" s="193"/>
+      <c r="B63" s="194">
         <v>8</v>
       </c>
       <c r="C63" s="28">
         <v>10</v>
       </c>
       <c r="D63" s="29">
         <v>96226318</v>
       </c>
-      <c r="I63" s="188"/>
+      <c r="I63" s="194"/>
       <c r="J63" s="28">
         <v>10</v>
       </c>
       <c r="K63" s="30">
         <v>15939448</v>
       </c>
-      <c r="M63" s="188"/>
+      <c r="M63" s="194"/>
       <c r="N63" s="28">
         <v>10</v>
       </c>
       <c r="O63" s="31">
         <v>24222001</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="189"/>
-      <c r="B64" s="188"/>
+      <c r="A64" s="193"/>
+      <c r="B64" s="194"/>
       <c r="C64" s="28">
         <v>20</v>
       </c>
       <c r="D64" s="29">
         <v>3766035</v>
       </c>
-      <c r="I64" s="188"/>
+      <c r="I64" s="194"/>
       <c r="J64" s="28">
         <v>11</v>
       </c>
       <c r="K64" s="30">
         <v>15484212</v>
       </c>
-      <c r="M64" s="188"/>
+      <c r="M64" s="194"/>
       <c r="N64" s="28">
         <v>11</v>
       </c>
       <c r="O64" s="31">
         <v>22238076</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="189"/>
-      <c r="B65" s="188"/>
+      <c r="A65" s="193"/>
+      <c r="B65" s="194"/>
       <c r="C65" s="28">
         <v>30</v>
       </c>
       <c r="D65" s="29">
         <v>10652647</v>
       </c>
-      <c r="I65" s="188"/>
+      <c r="I65" s="194"/>
       <c r="J65" s="28">
         <v>12</v>
       </c>
       <c r="K65" s="30">
         <v>15874460</v>
       </c>
-      <c r="M65" s="188"/>
+      <c r="M65" s="194"/>
       <c r="N65" s="28">
         <v>12</v>
       </c>
       <c r="O65" s="31">
         <v>23856104</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="189"/>
-      <c r="B66" s="188">
+      <c r="A66" s="193"/>
+      <c r="B66" s="194">
         <v>9</v>
       </c>
       <c r="C66" s="28">
         <v>10</v>
       </c>
       <c r="D66" s="29">
         <v>90217748</v>
       </c>
-      <c r="I66" s="188">
+      <c r="I66" s="194">
         <v>94</v>
       </c>
       <c r="J66" s="28">
         <v>1</v>
       </c>
       <c r="K66" s="30">
         <v>16191348</v>
       </c>
-      <c r="M66" s="188">
+      <c r="M66" s="194">
         <v>94</v>
       </c>
       <c r="N66" s="28">
         <v>1</v>
       </c>
       <c r="O66" s="31">
         <v>27781404</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="189"/>
-      <c r="B67" s="188"/>
+      <c r="A67" s="193"/>
+      <c r="B67" s="194"/>
       <c r="C67" s="28">
         <v>20</v>
       </c>
       <c r="D67" s="29">
         <v>3148685</v>
       </c>
-      <c r="I67" s="188"/>
+      <c r="I67" s="194"/>
       <c r="J67" s="28">
         <v>2</v>
       </c>
       <c r="K67" s="30">
         <v>13341148</v>
       </c>
-      <c r="M67" s="188"/>
+      <c r="M67" s="194"/>
       <c r="N67" s="28">
         <v>2</v>
       </c>
       <c r="O67" s="31">
         <v>21352975</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="189"/>
-      <c r="B68" s="188"/>
+      <c r="A68" s="193"/>
+      <c r="B68" s="194"/>
       <c r="C68" s="28">
         <v>30</v>
       </c>
       <c r="D68" s="29">
         <v>9784317</v>
       </c>
-      <c r="I68" s="188"/>
+      <c r="I68" s="194"/>
       <c r="J68" s="28">
         <v>3</v>
       </c>
       <c r="K68" s="30">
         <v>16529122</v>
       </c>
-      <c r="M68" s="188"/>
+      <c r="M68" s="194"/>
       <c r="N68" s="28">
         <v>3</v>
       </c>
       <c r="O68" s="31">
         <v>29012993</v>
       </c>
     </row>
     <row r="69" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="189"/>
-      <c r="B69" s="188">
+      <c r="A69" s="193"/>
+      <c r="B69" s="194">
         <v>10</v>
       </c>
       <c r="C69" s="28">
         <v>10</v>
       </c>
       <c r="D69" s="29">
         <v>108346397</v>
       </c>
-      <c r="I69" s="188"/>
+      <c r="I69" s="194"/>
       <c r="J69" s="28">
         <v>4</v>
       </c>
       <c r="K69" s="30">
         <v>16232669</v>
       </c>
-      <c r="M69" s="188"/>
+      <c r="M69" s="194"/>
       <c r="N69" s="28">
         <v>4</v>
       </c>
       <c r="O69" s="31">
         <v>24706691</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="189"/>
-      <c r="B70" s="188"/>
+      <c r="A70" s="193"/>
+      <c r="B70" s="194"/>
       <c r="C70" s="28">
         <v>20</v>
       </c>
       <c r="D70" s="29">
         <v>3494097</v>
       </c>
-      <c r="I70" s="188"/>
+      <c r="I70" s="194"/>
       <c r="J70" s="28">
         <v>5</v>
       </c>
       <c r="K70" s="30">
         <v>15938274</v>
       </c>
-      <c r="M70" s="188"/>
+      <c r="M70" s="194"/>
       <c r="N70" s="28">
         <v>5</v>
       </c>
       <c r="O70" s="31">
         <v>23326303</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="189"/>
-      <c r="B71" s="188"/>
+      <c r="A71" s="193"/>
+      <c r="B71" s="194"/>
       <c r="C71" s="28">
         <v>30</v>
       </c>
       <c r="D71" s="29">
         <v>11612027</v>
       </c>
-      <c r="I71" s="188"/>
+      <c r="I71" s="194"/>
       <c r="J71" s="28">
         <v>6</v>
       </c>
       <c r="K71" s="30">
         <v>15338337</v>
       </c>
-      <c r="M71" s="188"/>
+      <c r="M71" s="194"/>
       <c r="N71" s="28">
         <v>6</v>
       </c>
       <c r="O71" s="31">
         <v>22142020</v>
       </c>
     </row>
     <row r="72" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="189"/>
-      <c r="B72" s="188">
+      <c r="A72" s="193"/>
+      <c r="B72" s="194">
         <v>11</v>
       </c>
       <c r="C72" s="28">
         <v>10</v>
       </c>
       <c r="D72" s="29">
         <v>109167309</v>
       </c>
-      <c r="I72" s="188"/>
+      <c r="I72" s="194"/>
       <c r="J72" s="28">
         <v>7</v>
       </c>
       <c r="K72" s="30">
         <v>15710813</v>
       </c>
-      <c r="M72" s="188"/>
+      <c r="M72" s="194"/>
       <c r="N72" s="28">
         <v>7</v>
       </c>
       <c r="O72" s="31">
         <v>21092935</v>
       </c>
     </row>
     <row r="73" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="189"/>
-      <c r="B73" s="188"/>
+      <c r="A73" s="193"/>
+      <c r="B73" s="194"/>
       <c r="C73" s="28">
         <v>20</v>
       </c>
       <c r="D73" s="29">
         <v>3492272</v>
       </c>
-      <c r="I73" s="188"/>
+      <c r="I73" s="194"/>
       <c r="J73" s="28">
         <v>8</v>
       </c>
       <c r="K73" s="30">
         <v>15467112</v>
       </c>
-      <c r="M73" s="188"/>
+      <c r="M73" s="194"/>
       <c r="N73" s="28">
         <v>8</v>
       </c>
       <c r="O73" s="31">
         <v>20897581</v>
       </c>
     </row>
     <row r="74" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="189"/>
-      <c r="B74" s="188"/>
+      <c r="A74" s="193"/>
+      <c r="B74" s="194"/>
       <c r="C74" s="28">
         <v>30</v>
       </c>
       <c r="D74" s="29">
         <v>12068598</v>
       </c>
-      <c r="I74" s="188"/>
+      <c r="I74" s="194"/>
       <c r="J74" s="28">
         <v>9</v>
       </c>
       <c r="K74" s="30">
         <v>14742515</v>
       </c>
-      <c r="M74" s="188"/>
+      <c r="M74" s="194"/>
       <c r="N74" s="28">
         <v>9</v>
       </c>
       <c r="O74" s="31">
         <v>21475794</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="189"/>
-      <c r="B75" s="188">
+      <c r="A75" s="193"/>
+      <c r="B75" s="194">
         <v>12</v>
       </c>
       <c r="C75" s="28">
         <v>10</v>
       </c>
       <c r="D75" s="29">
         <v>113770173</v>
       </c>
-      <c r="I75" s="188"/>
+      <c r="I75" s="194"/>
       <c r="J75" s="28">
         <v>10</v>
       </c>
       <c r="K75" s="30">
         <v>15012427</v>
       </c>
-      <c r="M75" s="188"/>
+      <c r="M75" s="194"/>
       <c r="N75" s="28">
         <v>10</v>
       </c>
       <c r="O75" s="31">
         <v>22599143</v>
       </c>
     </row>
     <row r="76" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="189"/>
-      <c r="B76" s="188"/>
+      <c r="A76" s="193"/>
+      <c r="B76" s="194"/>
       <c r="C76" s="28">
         <v>20</v>
       </c>
       <c r="D76" s="29">
         <v>3700434</v>
       </c>
-      <c r="I76" s="188"/>
+      <c r="I76" s="194"/>
       <c r="J76" s="28">
         <v>11</v>
       </c>
       <c r="K76" s="30">
         <v>14842130</v>
       </c>
-      <c r="M76" s="188"/>
+      <c r="M76" s="194"/>
       <c r="N76" s="28">
         <v>11</v>
       </c>
       <c r="O76" s="31">
         <v>22192320</v>
       </c>
     </row>
     <row r="77" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="189"/>
-      <c r="B77" s="188"/>
+      <c r="A77" s="193"/>
+      <c r="B77" s="194"/>
       <c r="C77" s="28">
         <v>30</v>
       </c>
       <c r="D77" s="29">
         <v>13182059</v>
       </c>
-      <c r="I77" s="188"/>
+      <c r="I77" s="194"/>
       <c r="J77" s="28">
         <v>12</v>
       </c>
       <c r="K77" s="30">
         <v>15197444</v>
       </c>
-      <c r="M77" s="188"/>
+      <c r="M77" s="194"/>
       <c r="N77" s="28">
         <v>12</v>
       </c>
       <c r="O77" s="31">
         <v>24810408</v>
       </c>
     </row>
     <row r="78" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A78" s="189">
+      <c r="A78" s="193">
         <v>91</v>
       </c>
-      <c r="B78" s="188">
+      <c r="B78" s="194">
         <v>1</v>
       </c>
       <c r="C78" s="28">
         <v>10</v>
       </c>
       <c r="D78" s="29">
         <v>117398209</v>
       </c>
-      <c r="I78" s="188">
+      <c r="I78" s="194">
         <v>95</v>
       </c>
       <c r="J78" s="28">
         <v>1</v>
       </c>
       <c r="K78" s="30">
         <v>15416638</v>
       </c>
-      <c r="M78" s="188">
+      <c r="M78" s="194">
         <v>95</v>
       </c>
       <c r="N78" s="28">
         <v>1</v>
       </c>
       <c r="O78" s="31">
         <v>22036848</v>
       </c>
     </row>
     <row r="79" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A79" s="189"/>
-      <c r="B79" s="188"/>
+      <c r="A79" s="193"/>
+      <c r="B79" s="194"/>
       <c r="C79" s="28">
         <v>20</v>
       </c>
       <c r="D79" s="29">
         <v>3448056</v>
       </c>
-      <c r="I79" s="188"/>
+      <c r="I79" s="194"/>
       <c r="J79" s="28">
         <v>2</v>
       </c>
       <c r="K79" s="30">
         <v>12750168</v>
       </c>
-      <c r="M79" s="188"/>
+      <c r="M79" s="194"/>
       <c r="N79" s="28">
         <v>2</v>
       </c>
       <c r="O79" s="31">
         <v>19792832</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A80" s="189"/>
-      <c r="B80" s="188"/>
+      <c r="A80" s="193"/>
+      <c r="B80" s="194"/>
       <c r="C80" s="28">
         <v>30</v>
       </c>
       <c r="D80" s="29">
         <v>11512072</v>
       </c>
-      <c r="I80" s="188"/>
+      <c r="I80" s="194"/>
       <c r="J80" s="28">
         <v>3</v>
       </c>
       <c r="K80" s="30">
         <v>15733486</v>
       </c>
-      <c r="M80" s="188"/>
+      <c r="M80" s="194"/>
       <c r="N80" s="28">
         <v>3</v>
       </c>
       <c r="O80" s="31">
         <v>23827901</v>
       </c>
     </row>
     <row r="81" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A81" s="189"/>
-      <c r="B81" s="188">
+      <c r="A81" s="193"/>
+      <c r="B81" s="194">
         <v>2</v>
       </c>
       <c r="C81" s="28">
         <v>10</v>
       </c>
       <c r="D81" s="29">
         <v>91307350</v>
       </c>
-      <c r="I81" s="188"/>
+      <c r="I81" s="194"/>
       <c r="J81" s="28">
         <v>4</v>
       </c>
       <c r="K81" s="30">
         <v>15150719</v>
       </c>
-      <c r="M81" s="188"/>
+      <c r="M81" s="194"/>
       <c r="N81" s="28">
         <v>4</v>
       </c>
       <c r="O81" s="31">
         <v>20270102</v>
       </c>
     </row>
     <row r="82" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A82" s="189"/>
-      <c r="B82" s="188"/>
+      <c r="A82" s="193"/>
+      <c r="B82" s="194"/>
       <c r="C82" s="28">
         <v>20</v>
       </c>
       <c r="D82" s="29">
         <v>2806671</v>
       </c>
-      <c r="I82" s="188"/>
+      <c r="I82" s="194"/>
       <c r="J82" s="28">
         <v>5</v>
       </c>
       <c r="K82" s="30">
         <v>15558247</v>
       </c>
-      <c r="M82" s="188"/>
+      <c r="M82" s="194"/>
       <c r="N82" s="28">
         <v>5</v>
       </c>
       <c r="O82" s="31">
         <v>19485538</v>
       </c>
     </row>
     <row r="83" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A83" s="189"/>
-      <c r="B83" s="188"/>
+      <c r="A83" s="193"/>
+      <c r="B83" s="194"/>
       <c r="C83" s="28">
         <v>30</v>
       </c>
       <c r="D83" s="29">
         <v>8803168</v>
       </c>
-      <c r="I83" s="188"/>
+      <c r="I83" s="194"/>
       <c r="J83" s="28">
         <v>6</v>
       </c>
       <c r="K83" s="30">
         <v>14734189</v>
       </c>
-      <c r="M83" s="188"/>
+      <c r="M83" s="194"/>
       <c r="N83" s="28">
         <v>6</v>
       </c>
       <c r="O83" s="31">
         <v>17815641</v>
       </c>
     </row>
     <row r="84" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A84" s="189"/>
-      <c r="B84" s="188">
+      <c r="A84" s="193"/>
+      <c r="B84" s="194">
         <v>3</v>
       </c>
       <c r="C84" s="28">
         <v>10</v>
       </c>
       <c r="D84" s="29">
         <v>107690906</v>
       </c>
-      <c r="I84" s="188"/>
+      <c r="I84" s="194"/>
       <c r="J84" s="28">
         <v>7</v>
       </c>
       <c r="K84" s="30">
         <v>15596343</v>
       </c>
-      <c r="M84" s="188"/>
+      <c r="M84" s="194"/>
       <c r="N84" s="28">
         <v>7</v>
       </c>
       <c r="O84" s="31">
         <v>15948589</v>
       </c>
     </row>
     <row r="85" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A85" s="189"/>
-      <c r="B85" s="188"/>
+      <c r="A85" s="193"/>
+      <c r="B85" s="194"/>
       <c r="C85" s="28">
         <v>20</v>
       </c>
       <c r="D85" s="29">
         <v>3618527</v>
       </c>
-      <c r="I85" s="188"/>
+      <c r="I85" s="194"/>
       <c r="J85" s="28">
         <v>8</v>
       </c>
       <c r="K85" s="30">
         <v>15009875</v>
       </c>
-      <c r="M85" s="188"/>
+      <c r="M85" s="194"/>
       <c r="N85" s="28">
         <v>8</v>
       </c>
       <c r="O85" s="31">
         <v>16658443</v>
       </c>
     </row>
     <row r="86" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A86" s="189"/>
-      <c r="B86" s="188"/>
+      <c r="A86" s="193"/>
+      <c r="B86" s="194"/>
       <c r="C86" s="28">
         <v>30</v>
       </c>
       <c r="D86" s="29">
         <v>11728862</v>
       </c>
-      <c r="I86" s="188"/>
+      <c r="I86" s="194"/>
       <c r="J86" s="28">
         <v>9</v>
       </c>
       <c r="K86" s="30">
         <v>14619240</v>
       </c>
-      <c r="M86" s="188"/>
+      <c r="M86" s="194"/>
       <c r="N86" s="28">
         <v>9</v>
       </c>
       <c r="O86" s="31">
         <v>17947139</v>
       </c>
     </row>
     <row r="87" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A87" s="189"/>
-      <c r="B87" s="188">
+      <c r="A87" s="193"/>
+      <c r="B87" s="194">
         <v>4</v>
       </c>
       <c r="C87" s="28">
         <v>10</v>
       </c>
       <c r="D87" s="29">
         <v>104325937</v>
       </c>
-      <c r="I87" s="188"/>
+      <c r="I87" s="194"/>
       <c r="J87" s="28">
         <v>10</v>
       </c>
       <c r="K87" s="30">
         <v>15057795</v>
       </c>
-      <c r="M87" s="188"/>
+      <c r="M87" s="194"/>
       <c r="N87" s="28">
         <v>10</v>
       </c>
       <c r="O87" s="31">
         <v>18890611</v>
       </c>
     </row>
     <row r="88" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A88" s="189"/>
-      <c r="B88" s="188"/>
+      <c r="A88" s="193"/>
+      <c r="B88" s="194"/>
       <c r="C88" s="28">
         <v>20</v>
       </c>
       <c r="D88" s="29">
         <v>3536787</v>
       </c>
-      <c r="I88" s="188"/>
+      <c r="I88" s="194"/>
       <c r="J88" s="28">
         <v>11</v>
       </c>
       <c r="K88" s="30">
         <v>15319829</v>
       </c>
-      <c r="M88" s="188"/>
+      <c r="M88" s="194"/>
       <c r="N88" s="28">
         <v>11</v>
       </c>
       <c r="O88" s="31">
         <v>19309991</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A89" s="189"/>
-      <c r="B89" s="188"/>
+      <c r="A89" s="193"/>
+      <c r="B89" s="194"/>
       <c r="C89" s="28">
         <v>30</v>
       </c>
       <c r="D89" s="29">
         <v>11511067</v>
       </c>
-      <c r="I89" s="188"/>
+      <c r="I89" s="194"/>
       <c r="J89" s="28">
         <v>12</v>
       </c>
       <c r="K89" s="30">
         <v>15444881</v>
       </c>
-      <c r="M89" s="188"/>
+      <c r="M89" s="194"/>
       <c r="N89" s="28">
         <v>12</v>
       </c>
       <c r="O89" s="31">
         <v>20879330</v>
       </c>
     </row>
     <row r="90" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A90" s="189"/>
-      <c r="B90" s="188">
+      <c r="A90" s="193"/>
+      <c r="B90" s="194">
         <v>5</v>
       </c>
       <c r="C90" s="28">
         <v>10</v>
       </c>
       <c r="D90" s="29">
         <v>104510262</v>
       </c>
-      <c r="I90" s="188">
+      <c r="I90" s="194">
         <v>96</v>
       </c>
       <c r="J90" s="28">
         <v>1</v>
       </c>
       <c r="K90" s="30">
         <v>16137872</v>
       </c>
-      <c r="M90" s="188">
+      <c r="M90" s="194">
         <v>96</v>
       </c>
       <c r="N90" s="28">
         <v>1</v>
       </c>
       <c r="O90" s="31">
         <v>22704020</v>
       </c>
     </row>
     <row r="91" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A91" s="189"/>
-      <c r="B91" s="188"/>
+      <c r="A91" s="193"/>
+      <c r="B91" s="194"/>
       <c r="C91" s="28">
         <v>20</v>
       </c>
       <c r="D91" s="29">
         <v>3634362</v>
       </c>
-      <c r="I91" s="188"/>
+      <c r="I91" s="194"/>
       <c r="J91" s="28">
         <v>2</v>
       </c>
       <c r="K91" s="30">
         <v>13576799</v>
       </c>
-      <c r="M91" s="188"/>
+      <c r="M91" s="194"/>
       <c r="N91" s="28">
         <v>2</v>
       </c>
       <c r="O91" s="31">
         <v>17950477</v>
       </c>
     </row>
     <row r="92" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A92" s="189"/>
-      <c r="B92" s="188"/>
+      <c r="A92" s="193"/>
+      <c r="B92" s="194"/>
       <c r="C92" s="28">
         <v>30</v>
       </c>
       <c r="D92" s="29">
         <v>11763524</v>
       </c>
-      <c r="I92" s="188"/>
+      <c r="I92" s="194"/>
       <c r="J92" s="28">
         <v>3</v>
       </c>
       <c r="K92" s="30">
         <v>15984203</v>
       </c>
-      <c r="M92" s="188"/>
+      <c r="M92" s="194"/>
       <c r="N92" s="28">
         <v>3</v>
       </c>
       <c r="O92" s="31">
         <v>20019466</v>
       </c>
     </row>
     <row r="93" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A93" s="189"/>
-      <c r="B93" s="188">
+      <c r="A93" s="193"/>
+      <c r="B93" s="194">
         <v>6</v>
       </c>
       <c r="C93" s="28">
         <v>10</v>
       </c>
       <c r="D93" s="29">
         <v>95807002</v>
       </c>
-      <c r="I93" s="188"/>
+      <c r="I93" s="194"/>
       <c r="J93" s="28">
         <v>4</v>
       </c>
       <c r="K93" s="30">
         <v>16171719</v>
       </c>
-      <c r="M93" s="188"/>
+      <c r="M93" s="194"/>
       <c r="N93" s="28">
         <v>4</v>
       </c>
       <c r="O93" s="31">
         <v>19270691</v>
       </c>
     </row>
     <row r="94" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A94" s="189"/>
-      <c r="B94" s="188"/>
+      <c r="A94" s="193"/>
+      <c r="B94" s="194"/>
       <c r="C94" s="28">
         <v>20</v>
       </c>
       <c r="D94" s="29">
         <v>3325823</v>
       </c>
-      <c r="I94" s="188"/>
+      <c r="I94" s="194"/>
       <c r="J94" s="28">
         <v>5</v>
       </c>
       <c r="K94" s="30">
         <v>16967840</v>
       </c>
-      <c r="M94" s="188"/>
+      <c r="M94" s="194"/>
       <c r="N94" s="28">
         <v>5</v>
       </c>
       <c r="O94" s="31">
         <v>18190896</v>
       </c>
     </row>
     <row r="95" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A95" s="189"/>
-      <c r="B95" s="188"/>
+      <c r="A95" s="193"/>
+      <c r="B95" s="194"/>
       <c r="C95" s="28">
         <v>30</v>
       </c>
       <c r="D95" s="29">
         <v>10773112</v>
       </c>
-      <c r="I95" s="188"/>
+      <c r="I95" s="194"/>
       <c r="J95" s="28">
         <v>6</v>
       </c>
       <c r="K95" s="30">
         <v>15914790</v>
       </c>
-      <c r="M95" s="188"/>
+      <c r="M95" s="194"/>
       <c r="N95" s="28">
         <v>6</v>
       </c>
       <c r="O95" s="31">
         <v>16012739</v>
       </c>
     </row>
     <row r="96" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A96" s="189"/>
-      <c r="B96" s="188">
+      <c r="A96" s="193"/>
+      <c r="B96" s="194">
         <v>7</v>
       </c>
       <c r="C96" s="28">
         <v>10</v>
       </c>
       <c r="D96" s="29">
         <v>101030227</v>
       </c>
-      <c r="I96" s="188"/>
+      <c r="I96" s="194"/>
       <c r="J96" s="28">
         <v>7</v>
       </c>
       <c r="K96" s="30">
         <v>16345303</v>
       </c>
-      <c r="M96" s="188"/>
+      <c r="M96" s="194"/>
       <c r="N96" s="28">
         <v>7</v>
       </c>
       <c r="O96" s="31">
         <v>16573454</v>
       </c>
     </row>
     <row r="97" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A97" s="189"/>
-      <c r="B97" s="188"/>
+      <c r="A97" s="193"/>
+      <c r="B97" s="194"/>
       <c r="C97" s="28">
         <v>20</v>
       </c>
       <c r="D97" s="29">
         <v>3791877</v>
       </c>
-      <c r="I97" s="188"/>
+      <c r="I97" s="194"/>
       <c r="J97" s="28">
         <v>8</v>
       </c>
       <c r="K97" s="30">
         <v>15876724</v>
       </c>
-      <c r="M97" s="188"/>
+      <c r="M97" s="194"/>
       <c r="N97" s="28">
         <v>8</v>
       </c>
       <c r="O97" s="31">
         <v>16326658</v>
       </c>
     </row>
     <row r="98" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A98" s="189"/>
-      <c r="B98" s="188"/>
+      <c r="A98" s="193"/>
+      <c r="B98" s="194"/>
       <c r="C98" s="28">
         <v>30</v>
       </c>
       <c r="D98" s="29">
         <v>11261848</v>
       </c>
-      <c r="I98" s="188"/>
+      <c r="I98" s="194"/>
       <c r="J98" s="28">
         <v>9</v>
       </c>
       <c r="K98" s="30">
         <v>14907428</v>
       </c>
-      <c r="M98" s="188"/>
+      <c r="M98" s="194"/>
       <c r="N98" s="28">
         <v>9</v>
       </c>
       <c r="O98" s="31">
         <v>17103508</v>
       </c>
     </row>
     <row r="99" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A99" s="189"/>
-      <c r="B99" s="188">
+      <c r="A99" s="193"/>
+      <c r="B99" s="194">
         <v>8</v>
       </c>
       <c r="C99" s="28">
         <v>10</v>
       </c>
       <c r="D99" s="29">
         <v>97826066</v>
       </c>
-      <c r="I99" s="188"/>
+      <c r="I99" s="194"/>
       <c r="J99" s="28">
         <v>10</v>
       </c>
       <c r="K99" s="30">
         <v>16541942</v>
       </c>
-      <c r="M99" s="188"/>
+      <c r="M99" s="194"/>
       <c r="N99" s="28">
         <v>10</v>
       </c>
       <c r="O99" s="31">
         <v>19431190</v>
       </c>
     </row>
     <row r="100" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A100" s="189"/>
-      <c r="B100" s="188"/>
+      <c r="A100" s="193"/>
+      <c r="B100" s="194"/>
       <c r="C100" s="28">
         <v>20</v>
       </c>
       <c r="D100" s="29">
         <v>3870995</v>
       </c>
-      <c r="I100" s="188"/>
+      <c r="I100" s="194"/>
       <c r="J100" s="28">
         <v>11</v>
       </c>
       <c r="K100" s="30">
         <v>15865310</v>
       </c>
-      <c r="M100" s="188"/>
+      <c r="M100" s="194"/>
       <c r="N100" s="28">
         <v>11</v>
       </c>
       <c r="O100" s="31">
         <v>18261976</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A101" s="189"/>
-      <c r="B101" s="188"/>
+      <c r="A101" s="193"/>
+      <c r="B101" s="194"/>
       <c r="C101" s="28">
         <v>30</v>
       </c>
       <c r="D101" s="29">
         <v>11558741</v>
       </c>
-      <c r="I101" s="188"/>
+      <c r="I101" s="194"/>
       <c r="J101" s="28">
         <v>12</v>
       </c>
       <c r="K101" s="30">
         <v>16148020</v>
       </c>
-      <c r="M101" s="188"/>
+      <c r="M101" s="194"/>
       <c r="N101" s="28">
         <v>12</v>
       </c>
       <c r="O101" s="31">
         <v>20713067</v>
       </c>
     </row>
     <row r="102" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A102" s="189"/>
-      <c r="B102" s="188">
+      <c r="A102" s="193"/>
+      <c r="B102" s="194">
         <v>9</v>
       </c>
       <c r="C102" s="28">
         <v>10</v>
       </c>
       <c r="D102" s="29">
         <v>91527066</v>
       </c>
-      <c r="I102" s="188">
+      <c r="I102" s="194">
         <v>97</v>
       </c>
       <c r="J102" s="28">
         <v>1</v>
       </c>
       <c r="K102" s="30">
         <v>16742343</v>
       </c>
-      <c r="M102" s="188">
+      <c r="M102" s="194">
         <v>97</v>
       </c>
       <c r="N102" s="28">
         <v>1</v>
       </c>
       <c r="O102" s="31">
         <v>20632656</v>
       </c>
     </row>
     <row r="103" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A103" s="189"/>
-      <c r="B103" s="188"/>
+      <c r="A103" s="193"/>
+      <c r="B103" s="194"/>
       <c r="C103" s="28">
         <v>20</v>
       </c>
       <c r="D103" s="29">
         <v>3405899</v>
       </c>
-      <c r="I103" s="188"/>
+      <c r="I103" s="194"/>
       <c r="J103" s="28">
         <v>2</v>
       </c>
       <c r="K103" s="30">
         <v>14063882</v>
       </c>
-      <c r="M103" s="188"/>
+      <c r="M103" s="194"/>
       <c r="N103" s="28">
         <v>2</v>
       </c>
       <c r="O103" s="31">
         <v>18327757</v>
       </c>
     </row>
     <row r="104" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A104" s="189"/>
-      <c r="B104" s="188"/>
+      <c r="A104" s="193"/>
+      <c r="B104" s="194"/>
       <c r="C104" s="28">
         <v>30</v>
       </c>
       <c r="D104" s="29">
         <v>10643179</v>
       </c>
-      <c r="I104" s="188"/>
+      <c r="I104" s="194"/>
       <c r="J104" s="28">
         <v>3</v>
       </c>
       <c r="K104" s="30">
         <v>16829064</v>
       </c>
-      <c r="M104" s="188"/>
+      <c r="M104" s="194"/>
       <c r="N104" s="28">
         <v>3</v>
       </c>
       <c r="O104" s="31">
         <v>21366320</v>
       </c>
     </row>
     <row r="105" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A105" s="189"/>
-      <c r="B105" s="188">
+      <c r="A105" s="193"/>
+      <c r="B105" s="194">
         <v>10</v>
       </c>
       <c r="C105" s="28">
         <v>10</v>
       </c>
       <c r="D105" s="29">
         <v>102594407</v>
       </c>
-      <c r="I105" s="188"/>
+      <c r="I105" s="194"/>
       <c r="J105" s="28">
         <v>4</v>
       </c>
       <c r="K105" s="30">
         <v>16845085</v>
       </c>
-      <c r="M105" s="188"/>
+      <c r="M105" s="194"/>
       <c r="N105" s="28">
         <v>4</v>
       </c>
       <c r="O105" s="31">
         <v>18453562</v>
       </c>
     </row>
     <row r="106" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A106" s="189"/>
-      <c r="B106" s="188"/>
+      <c r="A106" s="193"/>
+      <c r="B106" s="194"/>
       <c r="C106" s="28">
         <v>20</v>
       </c>
       <c r="D106" s="29">
         <v>3660575</v>
       </c>
-      <c r="I106" s="188"/>
+      <c r="I106" s="194"/>
       <c r="J106" s="28">
         <v>5</v>
       </c>
       <c r="K106" s="30">
         <v>16998234</v>
       </c>
-      <c r="M106" s="188"/>
+      <c r="M106" s="194"/>
       <c r="N106" s="28">
         <v>5</v>
       </c>
       <c r="O106" s="31">
         <v>18027177</v>
       </c>
     </row>
     <row r="107" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A107" s="189"/>
-      <c r="B107" s="188"/>
+      <c r="A107" s="193"/>
+      <c r="B107" s="194"/>
       <c r="C107" s="28">
         <v>30</v>
       </c>
       <c r="D107" s="29">
         <v>12022813</v>
       </c>
-      <c r="I107" s="188"/>
+      <c r="I107" s="194"/>
       <c r="J107" s="28">
         <v>6</v>
       </c>
       <c r="K107" s="30">
         <v>16068766</v>
       </c>
-      <c r="M107" s="188"/>
+      <c r="M107" s="194"/>
       <c r="N107" s="28">
         <v>6</v>
       </c>
       <c r="O107" s="31">
         <v>15928349</v>
       </c>
     </row>
     <row r="108" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A108" s="189"/>
-      <c r="B108" s="188">
+      <c r="A108" s="193"/>
+      <c r="B108" s="194">
         <v>11</v>
       </c>
       <c r="C108" s="28">
         <v>10</v>
       </c>
       <c r="D108" s="29">
         <v>99227032</v>
       </c>
-      <c r="I108" s="188"/>
+      <c r="I108" s="194"/>
       <c r="J108" s="28">
         <v>7</v>
       </c>
       <c r="K108" s="30">
         <v>17098649</v>
       </c>
-      <c r="M108" s="188"/>
+      <c r="M108" s="194"/>
       <c r="N108" s="28">
         <v>7</v>
       </c>
       <c r="O108" s="31">
         <v>15459920</v>
       </c>
     </row>
     <row r="109" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A109" s="189"/>
-      <c r="B109" s="188"/>
+      <c r="A109" s="193"/>
+      <c r="B109" s="194"/>
       <c r="C109" s="28">
         <v>20</v>
       </c>
       <c r="D109" s="29">
         <v>3580363</v>
       </c>
-      <c r="I109" s="188"/>
+      <c r="I109" s="194"/>
       <c r="J109" s="28">
         <v>8</v>
       </c>
       <c r="K109" s="30">
         <v>16292962</v>
       </c>
-      <c r="M109" s="188"/>
+      <c r="M109" s="194"/>
       <c r="N109" s="28">
         <v>8</v>
       </c>
       <c r="O109" s="31">
         <v>15485988</v>
       </c>
     </row>
     <row r="110" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A110" s="189"/>
-      <c r="B110" s="188"/>
+      <c r="A110" s="193"/>
+      <c r="B110" s="194"/>
       <c r="C110" s="28">
         <v>30</v>
       </c>
       <c r="D110" s="29">
         <v>12124687</v>
       </c>
-      <c r="I110" s="188"/>
+      <c r="I110" s="194"/>
       <c r="J110" s="28">
         <v>9</v>
       </c>
       <c r="K110" s="30">
         <v>16460826</v>
       </c>
-      <c r="M110" s="188"/>
+      <c r="M110" s="194"/>
       <c r="N110" s="28">
         <v>9</v>
       </c>
       <c r="O110" s="31">
         <v>16563925</v>
       </c>
     </row>
     <row r="111" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A111" s="189"/>
-      <c r="B111" s="188">
+      <c r="A111" s="193"/>
+      <c r="B111" s="194">
         <v>12</v>
       </c>
       <c r="C111" s="28">
         <v>10</v>
       </c>
       <c r="D111" s="29">
         <v>104824193</v>
       </c>
-      <c r="I111" s="188"/>
+      <c r="I111" s="194"/>
       <c r="J111" s="28">
         <v>10</v>
       </c>
       <c r="K111" s="30">
         <v>17274206</v>
       </c>
-      <c r="M111" s="188"/>
+      <c r="M111" s="194"/>
       <c r="N111" s="28">
         <v>10</v>
       </c>
       <c r="O111" s="31">
         <v>18412208</v>
       </c>
     </row>
     <row r="112" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A112" s="189"/>
-      <c r="B112" s="188"/>
+      <c r="A112" s="193"/>
+      <c r="B112" s="194"/>
       <c r="C112" s="28">
         <v>20</v>
       </c>
       <c r="D112" s="29">
         <v>3648754</v>
       </c>
-      <c r="I112" s="188"/>
+      <c r="I112" s="194"/>
       <c r="J112" s="28">
         <v>11</v>
       </c>
       <c r="K112" s="30">
         <v>16212713</v>
       </c>
-      <c r="M112" s="188"/>
+      <c r="M112" s="194"/>
       <c r="N112" s="28">
         <v>11</v>
       </c>
       <c r="O112" s="31">
         <v>18565752</v>
       </c>
     </row>
     <row r="113" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A113" s="189"/>
-      <c r="B113" s="188"/>
+      <c r="A113" s="193"/>
+      <c r="B113" s="194"/>
       <c r="C113" s="28">
         <v>30</v>
       </c>
       <c r="D113" s="29">
         <v>12480139</v>
       </c>
-      <c r="I113" s="188"/>
+      <c r="I113" s="194"/>
       <c r="J113" s="28">
         <v>12</v>
       </c>
       <c r="K113" s="30">
         <v>17171376</v>
       </c>
-      <c r="M113" s="188"/>
+      <c r="M113" s="194"/>
       <c r="N113" s="28">
         <v>12</v>
       </c>
       <c r="O113" s="31">
         <v>22004754</v>
       </c>
     </row>
     <row r="114" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A114" s="189">
+      <c r="A114" s="193">
         <v>92</v>
       </c>
-      <c r="B114" s="188">
+      <c r="B114" s="194">
         <v>1</v>
       </c>
       <c r="C114" s="28">
         <v>10</v>
       </c>
       <c r="D114" s="29">
         <v>119583302</v>
       </c>
-      <c r="I114" s="188">
+      <c r="I114" s="194">
         <v>98</v>
       </c>
       <c r="J114" s="28">
         <v>1</v>
       </c>
       <c r="K114" s="30">
         <v>16533928</v>
       </c>
-      <c r="M114" s="188">
+      <c r="M114" s="194">
         <v>98</v>
       </c>
       <c r="N114" s="28">
         <v>1</v>
       </c>
       <c r="O114" s="31">
         <v>21367310</v>
       </c>
     </row>
     <row r="115" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A115" s="189"/>
-      <c r="B115" s="188"/>
+      <c r="A115" s="193"/>
+      <c r="B115" s="194"/>
       <c r="C115" s="28">
         <v>20</v>
       </c>
       <c r="D115" s="29">
         <v>3508994</v>
       </c>
-      <c r="I115" s="188"/>
+      <c r="I115" s="194"/>
       <c r="J115" s="28">
         <v>2</v>
       </c>
       <c r="K115" s="30">
         <v>15395684</v>
       </c>
-      <c r="M115" s="188"/>
+      <c r="M115" s="194"/>
       <c r="N115" s="28">
         <v>2</v>
       </c>
       <c r="O115" s="31">
         <v>19042986</v>
       </c>
     </row>
     <row r="116" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A116" s="189"/>
-      <c r="B116" s="188"/>
+      <c r="A116" s="193"/>
+      <c r="B116" s="194"/>
       <c r="C116" s="28">
         <v>30</v>
       </c>
       <c r="D116" s="29">
         <v>12872402</v>
       </c>
-      <c r="I116" s="188"/>
+      <c r="I116" s="194"/>
       <c r="J116" s="28">
         <v>3</v>
       </c>
       <c r="K116" s="30">
         <v>16673753</v>
       </c>
-      <c r="M116" s="188"/>
+      <c r="M116" s="194"/>
       <c r="N116" s="28">
         <v>3</v>
       </c>
       <c r="O116" s="31">
         <v>20267020</v>
       </c>
     </row>
     <row r="117" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A117" s="189"/>
-      <c r="B117" s="188">
+      <c r="A117" s="193"/>
+      <c r="B117" s="194">
         <v>2</v>
       </c>
       <c r="C117" s="28">
         <v>10</v>
       </c>
       <c r="D117" s="29">
         <v>94184639</v>
       </c>
-      <c r="I117" s="188"/>
+      <c r="I117" s="194"/>
       <c r="J117" s="28">
         <v>4</v>
       </c>
       <c r="K117" s="30">
         <v>17368652</v>
       </c>
-      <c r="M117" s="188"/>
+      <c r="M117" s="194"/>
       <c r="N117" s="28">
         <v>4</v>
       </c>
       <c r="O117" s="31">
         <v>20110297</v>
       </c>
     </row>
     <row r="118" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A118" s="189"/>
-      <c r="B118" s="188"/>
+      <c r="A118" s="193"/>
+      <c r="B118" s="194"/>
       <c r="C118" s="28">
         <v>20</v>
       </c>
       <c r="D118" s="29">
         <v>3131768</v>
       </c>
-      <c r="I118" s="188"/>
+      <c r="I118" s="194"/>
       <c r="J118" s="28">
         <v>5</v>
       </c>
       <c r="K118" s="30">
         <v>17048587</v>
       </c>
-      <c r="M118" s="188"/>
+      <c r="M118" s="194"/>
       <c r="N118" s="28">
         <v>5</v>
       </c>
       <c r="O118" s="31">
         <v>18286685</v>
       </c>
     </row>
     <row r="119" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A119" s="189"/>
-      <c r="B119" s="188"/>
+      <c r="A119" s="193"/>
+      <c r="B119" s="194"/>
       <c r="C119" s="28">
         <v>30</v>
       </c>
       <c r="D119" s="29">
         <v>9954592</v>
       </c>
-      <c r="I119" s="188"/>
+      <c r="I119" s="194"/>
       <c r="J119" s="28">
         <v>6</v>
       </c>
       <c r="K119" s="30">
         <v>16637971</v>
       </c>
-      <c r="M119" s="188"/>
+      <c r="M119" s="194"/>
       <c r="N119" s="28">
         <v>6</v>
       </c>
       <c r="O119" s="31">
         <v>16182082</v>
       </c>
     </row>
     <row r="120" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A120" s="189"/>
-      <c r="B120" s="188">
+      <c r="A120" s="193"/>
+      <c r="B120" s="194">
         <v>3</v>
       </c>
       <c r="C120" s="28">
         <v>10</v>
       </c>
       <c r="D120" s="29">
         <v>116055869</v>
       </c>
-      <c r="I120" s="188"/>
+      <c r="I120" s="194"/>
       <c r="J120" s="28">
         <v>7</v>
       </c>
       <c r="K120" s="30">
         <v>17625909</v>
       </c>
-      <c r="M120" s="188"/>
+      <c r="M120" s="194"/>
       <c r="N120" s="28">
         <v>7</v>
       </c>
       <c r="O120" s="31">
         <v>16807382</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A121" s="189"/>
-      <c r="B121" s="188"/>
+      <c r="A121" s="193"/>
+      <c r="B121" s="194"/>
       <c r="C121" s="28">
         <v>20</v>
       </c>
       <c r="D121" s="29">
         <v>3699928</v>
       </c>
-      <c r="I121" s="188"/>
+      <c r="I121" s="194"/>
       <c r="J121" s="28">
         <v>8</v>
       </c>
       <c r="K121" s="30">
         <v>17445678</v>
       </c>
-      <c r="M121" s="188"/>
+      <c r="M121" s="194"/>
       <c r="N121" s="28">
         <v>8</v>
       </c>
       <c r="O121" s="31">
         <v>17245688</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A122" s="189"/>
-      <c r="B122" s="188"/>
+      <c r="A122" s="193"/>
+      <c r="B122" s="194"/>
       <c r="C122" s="28">
         <v>30</v>
       </c>
       <c r="D122" s="29">
         <v>13404870</v>
       </c>
-      <c r="I122" s="188"/>
+      <c r="I122" s="194"/>
       <c r="J122" s="28">
         <v>9</v>
       </c>
       <c r="K122" s="30">
         <v>16098881</v>
       </c>
-      <c r="M122" s="188"/>
+      <c r="M122" s="194"/>
       <c r="N122" s="28">
         <v>9</v>
       </c>
       <c r="O122" s="31">
         <v>18473062</v>
       </c>
     </row>
     <row r="123" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A123" s="189"/>
-      <c r="B123" s="188">
+      <c r="A123" s="193"/>
+      <c r="B123" s="194">
         <v>4</v>
       </c>
       <c r="C123" s="28">
         <v>10</v>
       </c>
       <c r="D123" s="29">
         <v>103810493</v>
       </c>
-      <c r="I123" s="188"/>
+      <c r="I123" s="194"/>
       <c r="J123" s="28">
         <v>10</v>
       </c>
       <c r="K123" s="30">
         <v>17386944</v>
       </c>
-      <c r="M123" s="188"/>
+      <c r="M123" s="194"/>
       <c r="N123" s="28">
         <v>10</v>
       </c>
       <c r="O123" s="31">
         <v>20516239</v>
       </c>
     </row>
     <row r="124" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A124" s="189"/>
-      <c r="B124" s="188"/>
+      <c r="A124" s="193"/>
+      <c r="B124" s="194"/>
       <c r="C124" s="28">
         <v>20</v>
       </c>
       <c r="D124" s="29">
         <v>3504155</v>
       </c>
-      <c r="I124" s="188"/>
+      <c r="I124" s="194"/>
       <c r="J124" s="28">
         <v>11</v>
       </c>
       <c r="K124" s="30">
         <v>16446197</v>
       </c>
-      <c r="M124" s="188"/>
+      <c r="M124" s="194"/>
       <c r="N124" s="28">
         <v>11</v>
       </c>
       <c r="O124" s="31">
         <v>20512918</v>
       </c>
     </row>
     <row r="125" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A125" s="189"/>
-      <c r="B125" s="188"/>
+      <c r="A125" s="193"/>
+      <c r="B125" s="194"/>
       <c r="C125" s="28">
         <v>30</v>
       </c>
       <c r="D125" s="29">
         <v>12844028</v>
       </c>
-      <c r="I125" s="188"/>
+      <c r="I125" s="194"/>
       <c r="J125" s="28">
         <v>12</v>
       </c>
       <c r="K125" s="30">
         <v>17537230</v>
       </c>
-      <c r="M125" s="188"/>
+      <c r="M125" s="194"/>
       <c r="N125" s="28">
         <v>12</v>
       </c>
       <c r="O125" s="31">
         <v>20988809</v>
       </c>
     </row>
     <row r="126" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A126" s="189"/>
-      <c r="B126" s="188">
+      <c r="A126" s="193"/>
+      <c r="B126" s="194">
         <v>5</v>
       </c>
       <c r="C126" s="28">
         <v>10</v>
       </c>
       <c r="D126" s="29">
         <v>85199278</v>
       </c>
-      <c r="I126" s="188">
+      <c r="I126" s="194">
         <v>99</v>
       </c>
       <c r="J126" s="28">
         <v>1</v>
       </c>
       <c r="K126" s="30">
         <v>17581500</v>
       </c>
-      <c r="M126" s="188">
+      <c r="M126" s="194">
         <v>99</v>
       </c>
       <c r="N126" s="28">
         <v>1</v>
       </c>
       <c r="O126" s="31">
         <v>20512925</v>
       </c>
     </row>
     <row r="127" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A127" s="189"/>
-      <c r="B127" s="188"/>
+      <c r="A127" s="193"/>
+      <c r="B127" s="194"/>
       <c r="C127" s="28">
         <v>20</v>
       </c>
       <c r="D127" s="29">
         <v>2975321</v>
       </c>
-      <c r="I127" s="188"/>
+      <c r="I127" s="194"/>
       <c r="J127" s="28">
         <v>2</v>
       </c>
       <c r="K127" s="30">
         <v>14630251</v>
       </c>
-      <c r="M127" s="188"/>
+      <c r="M127" s="194"/>
       <c r="N127" s="28">
         <v>2</v>
       </c>
       <c r="O127" s="31">
         <v>16690135</v>
       </c>
     </row>
     <row r="128" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A128" s="189"/>
-      <c r="B128" s="188"/>
+      <c r="A128" s="193"/>
+      <c r="B128" s="194"/>
       <c r="C128" s="28">
         <v>30</v>
       </c>
       <c r="D128" s="29">
         <v>12263300</v>
       </c>
-      <c r="I128" s="188"/>
+      <c r="I128" s="194"/>
       <c r="J128" s="28">
         <v>3</v>
       </c>
       <c r="K128" s="30">
         <v>18101070</v>
       </c>
-      <c r="M128" s="188"/>
+      <c r="M128" s="194"/>
       <c r="N128" s="28">
         <v>3</v>
       </c>
       <c r="O128" s="31">
         <v>21999711</v>
       </c>
     </row>
     <row r="129" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A129" s="189"/>
-      <c r="B129" s="188">
+      <c r="A129" s="193"/>
+      <c r="B129" s="194">
         <v>6</v>
       </c>
       <c r="C129" s="28">
         <v>10</v>
       </c>
       <c r="D129" s="29">
         <v>70344915</v>
       </c>
-      <c r="I129" s="188"/>
+      <c r="I129" s="194"/>
       <c r="J129" s="28">
         <v>4</v>
       </c>
       <c r="K129" s="30">
         <v>17903841</v>
       </c>
-      <c r="M129" s="188"/>
+      <c r="M129" s="194"/>
       <c r="N129" s="28">
         <v>4</v>
       </c>
       <c r="O129" s="31">
         <v>21053562</v>
       </c>
     </row>
     <row r="130" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A130" s="189"/>
-      <c r="B130" s="188"/>
+      <c r="A130" s="193"/>
+      <c r="B130" s="194"/>
       <c r="C130" s="28">
         <v>20</v>
       </c>
       <c r="D130" s="29">
         <v>3199651</v>
       </c>
-      <c r="I130" s="188"/>
+      <c r="I130" s="194"/>
       <c r="J130" s="28">
         <v>5</v>
       </c>
       <c r="K130" s="30">
         <v>18178590</v>
       </c>
-      <c r="M130" s="188"/>
+      <c r="M130" s="194"/>
       <c r="N130" s="28">
         <v>5</v>
       </c>
       <c r="O130" s="31">
         <v>20758453</v>
       </c>
     </row>
     <row r="131" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A131" s="189"/>
-      <c r="B131" s="188"/>
+      <c r="A131" s="193"/>
+      <c r="B131" s="194"/>
       <c r="C131" s="28">
         <v>30</v>
       </c>
       <c r="D131" s="29">
         <v>11129366</v>
       </c>
-      <c r="I131" s="188"/>
+      <c r="I131" s="194"/>
       <c r="J131" s="28">
         <v>6</v>
       </c>
       <c r="K131" s="30">
         <v>17404996</v>
       </c>
-      <c r="M131" s="188"/>
+      <c r="M131" s="194"/>
       <c r="N131" s="28">
         <v>6</v>
       </c>
       <c r="O131" s="31">
         <v>18805495</v>
       </c>
     </row>
     <row r="132" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A132" s="189"/>
-      <c r="B132" s="188">
+      <c r="A132" s="193"/>
+      <c r="B132" s="194">
         <v>7</v>
       </c>
       <c r="C132" s="28">
         <v>10</v>
       </c>
       <c r="D132" s="29">
         <v>82093809</v>
       </c>
-      <c r="I132" s="188"/>
+      <c r="I132" s="194"/>
       <c r="J132" s="28">
         <v>7</v>
       </c>
       <c r="K132" s="30">
         <v>18820179</v>
       </c>
-      <c r="M132" s="188"/>
+      <c r="M132" s="194"/>
       <c r="N132" s="28">
         <v>7</v>
       </c>
       <c r="O132" s="31">
         <v>18844278</v>
       </c>
     </row>
     <row r="133" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A133" s="189"/>
-      <c r="B133" s="188"/>
+      <c r="A133" s="193"/>
+      <c r="B133" s="194"/>
       <c r="C133" s="28">
         <v>20</v>
       </c>
       <c r="D133" s="29">
         <v>3894152</v>
       </c>
-      <c r="I133" s="188"/>
+      <c r="I133" s="194"/>
       <c r="J133" s="28">
         <v>8</v>
       </c>
       <c r="K133" s="30">
         <v>18137896</v>
       </c>
-      <c r="M133" s="188"/>
+      <c r="M133" s="194"/>
       <c r="N133" s="28">
         <v>8</v>
       </c>
       <c r="O133" s="31">
         <v>19116422</v>
       </c>
     </row>
     <row r="134" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A134" s="189"/>
-      <c r="B134" s="188"/>
+      <c r="A134" s="193"/>
+      <c r="B134" s="194"/>
       <c r="C134" s="28">
         <v>30</v>
       </c>
       <c r="D134" s="29">
         <v>12169147</v>
       </c>
-      <c r="I134" s="188"/>
+      <c r="I134" s="194"/>
       <c r="J134" s="28">
         <v>9</v>
       </c>
       <c r="K134" s="30">
         <v>17304525</v>
       </c>
-      <c r="M134" s="188"/>
+      <c r="M134" s="194"/>
       <c r="N134" s="28">
         <v>9</v>
       </c>
       <c r="O134" s="31">
         <v>19694799</v>
       </c>
     </row>
     <row r="135" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A135" s="189"/>
-      <c r="B135" s="188">
+      <c r="A135" s="193"/>
+      <c r="B135" s="194">
         <v>8</v>
       </c>
       <c r="C135" s="28">
         <v>10</v>
       </c>
       <c r="D135" s="29">
         <v>84928455</v>
       </c>
-      <c r="I135" s="188"/>
+      <c r="I135" s="194"/>
       <c r="J135" s="28">
         <v>10</v>
       </c>
       <c r="K135" s="30">
         <v>18287185</v>
       </c>
-      <c r="M135" s="188"/>
+      <c r="M135" s="194"/>
       <c r="N135" s="28">
         <v>10</v>
       </c>
       <c r="O135" s="31">
         <v>20431860</v>
       </c>
     </row>
     <row r="136" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A136" s="189"/>
-      <c r="B136" s="188"/>
+      <c r="A136" s="193"/>
+      <c r="B136" s="194"/>
       <c r="C136" s="28">
         <v>20</v>
       </c>
       <c r="D136" s="29">
         <v>3846997</v>
       </c>
-      <c r="I136" s="188"/>
+      <c r="I136" s="194"/>
       <c r="J136" s="28">
         <v>11</v>
       </c>
       <c r="K136" s="30">
         <v>17533715</v>
       </c>
-      <c r="M136" s="188"/>
+      <c r="M136" s="194"/>
       <c r="N136" s="28">
         <v>11</v>
       </c>
       <c r="O136" s="31">
         <v>21450215</v>
       </c>
     </row>
     <row r="137" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A137" s="189"/>
-      <c r="B137" s="188"/>
+      <c r="A137" s="193"/>
+      <c r="B137" s="194"/>
       <c r="C137" s="28">
         <v>30</v>
       </c>
       <c r="D137" s="29">
         <v>12369457</v>
       </c>
-      <c r="I137" s="188"/>
+      <c r="I137" s="194"/>
       <c r="J137" s="28">
         <v>12</v>
       </c>
       <c r="K137" s="30">
         <v>18442888</v>
       </c>
-      <c r="M137" s="188"/>
+      <c r="M137" s="194"/>
       <c r="N137" s="28">
         <v>12</v>
       </c>
       <c r="O137" s="31">
         <v>23043953</v>
       </c>
     </row>
     <row r="138" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A138" s="189"/>
-      <c r="B138" s="188">
+      <c r="A138" s="193"/>
+      <c r="B138" s="194">
         <v>9</v>
       </c>
       <c r="C138" s="28">
         <v>10</v>
       </c>
       <c r="D138" s="29">
         <v>96030015</v>
       </c>
-      <c r="I138" s="188">
+      <c r="I138" s="194">
         <v>100</v>
       </c>
       <c r="J138" s="28">
         <v>1</v>
       </c>
       <c r="K138" s="30">
         <v>19139881</v>
       </c>
-      <c r="M138" s="188">
+      <c r="M138" s="194">
         <v>100</v>
       </c>
       <c r="N138" s="28">
         <v>1</v>
       </c>
       <c r="O138" s="31">
         <v>27449418</v>
       </c>
     </row>
     <row r="139" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A139" s="189"/>
-      <c r="B139" s="188"/>
+      <c r="A139" s="193"/>
+      <c r="B139" s="194"/>
       <c r="C139" s="28">
         <v>20</v>
       </c>
       <c r="D139" s="29">
         <v>3752427</v>
       </c>
-      <c r="I139" s="188"/>
+      <c r="I139" s="194"/>
       <c r="J139" s="28">
         <v>2</v>
       </c>
       <c r="K139" s="30">
         <v>15252795</v>
       </c>
-      <c r="M139" s="188"/>
+      <c r="M139" s="194"/>
       <c r="N139" s="28">
         <v>2</v>
       </c>
       <c r="O139" s="31">
         <v>22004384</v>
       </c>
     </row>
     <row r="140" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A140" s="189"/>
-      <c r="B140" s="188"/>
+      <c r="A140" s="193"/>
+      <c r="B140" s="194"/>
       <c r="C140" s="28">
         <v>30</v>
       </c>
       <c r="D140" s="29">
         <v>12769750</v>
       </c>
-      <c r="I140" s="188"/>
+      <c r="I140" s="194"/>
       <c r="J140" s="28">
         <v>3</v>
       </c>
       <c r="K140" s="30">
         <v>19346300</v>
       </c>
-      <c r="M140" s="188"/>
+      <c r="M140" s="194"/>
       <c r="N140" s="28">
         <v>3</v>
       </c>
       <c r="O140" s="31">
         <v>27149950</v>
       </c>
     </row>
     <row r="141" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A141" s="189"/>
-      <c r="B141" s="188">
+      <c r="A141" s="193"/>
+      <c r="B141" s="194">
         <v>10</v>
       </c>
       <c r="C141" s="28">
         <v>10</v>
       </c>
       <c r="D141" s="29">
         <v>107491938</v>
       </c>
-      <c r="I141" s="188"/>
+      <c r="I141" s="194"/>
       <c r="J141" s="28">
         <v>4</v>
       </c>
       <c r="K141" s="30">
         <v>18725518</v>
       </c>
-      <c r="M141" s="188"/>
+      <c r="M141" s="194"/>
       <c r="N141" s="28">
         <v>4</v>
       </c>
       <c r="O141" s="31">
         <v>23701708</v>
       </c>
     </row>
     <row r="142" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A142" s="189"/>
-      <c r="B142" s="188"/>
+      <c r="A142" s="193"/>
+      <c r="B142" s="194"/>
       <c r="C142" s="28">
         <v>20</v>
       </c>
       <c r="D142" s="29">
         <v>3843657</v>
       </c>
-      <c r="I142" s="188"/>
+      <c r="I142" s="194"/>
       <c r="J142" s="28">
         <v>5</v>
       </c>
       <c r="K142" s="30">
         <v>18596627</v>
       </c>
-      <c r="M142" s="188"/>
+      <c r="M142" s="194"/>
       <c r="N142" s="28">
         <v>5</v>
       </c>
       <c r="O142" s="31">
         <v>20698385</v>
       </c>
     </row>
     <row r="143" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A143" s="189"/>
-      <c r="B143" s="188"/>
+      <c r="A143" s="193"/>
+      <c r="B143" s="194"/>
       <c r="C143" s="28">
         <v>30</v>
       </c>
       <c r="D143" s="29">
         <v>14078427</v>
       </c>
-      <c r="I143" s="188"/>
+      <c r="I143" s="194"/>
       <c r="J143" s="28">
         <v>6</v>
       </c>
       <c r="K143" s="30">
         <v>17983218</v>
       </c>
-      <c r="M143" s="188"/>
+      <c r="M143" s="194"/>
       <c r="N143" s="28">
         <v>6</v>
       </c>
       <c r="O143" s="31">
         <v>18591435</v>
       </c>
     </row>
     <row r="144" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A144" s="189"/>
-      <c r="B144" s="188">
+      <c r="A144" s="193"/>
+      <c r="B144" s="194">
         <v>11</v>
       </c>
       <c r="C144" s="28">
         <v>10</v>
       </c>
       <c r="D144" s="29">
         <v>91397352</v>
       </c>
-      <c r="I144" s="188"/>
+      <c r="I144" s="194"/>
       <c r="J144" s="28">
         <v>7</v>
       </c>
       <c r="K144" s="30">
         <v>18681018</v>
       </c>
-      <c r="M144" s="188"/>
+      <c r="M144" s="194"/>
       <c r="N144" s="28">
         <v>7</v>
       </c>
       <c r="O144" s="31">
         <v>18771029</v>
       </c>
     </row>
     <row r="145" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A145" s="189"/>
-      <c r="B145" s="188"/>
+      <c r="A145" s="193"/>
+      <c r="B145" s="194"/>
       <c r="C145" s="28">
         <v>20</v>
       </c>
       <c r="D145" s="29">
         <v>3682505</v>
       </c>
-      <c r="I145" s="188"/>
+      <c r="I145" s="194"/>
       <c r="J145" s="28">
         <v>8</v>
       </c>
       <c r="K145" s="30">
         <v>18330295</v>
       </c>
-      <c r="M145" s="188"/>
+      <c r="M145" s="194"/>
       <c r="N145" s="28">
         <v>8</v>
       </c>
       <c r="O145" s="31">
         <v>19831356</v>
       </c>
     </row>
     <row r="146" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A146" s="189"/>
-      <c r="B146" s="188"/>
+      <c r="A146" s="193"/>
+      <c r="B146" s="194"/>
       <c r="C146" s="28">
         <v>30</v>
       </c>
       <c r="D146" s="29">
         <v>12648677</v>
       </c>
-      <c r="I146" s="188"/>
+      <c r="I146" s="194"/>
       <c r="J146" s="28">
         <v>9</v>
       </c>
       <c r="K146" s="30">
         <v>17851693</v>
       </c>
-      <c r="M146" s="188"/>
+      <c r="M146" s="194"/>
       <c r="N146" s="28">
         <v>9</v>
       </c>
       <c r="O146" s="31">
         <v>20071823</v>
       </c>
     </row>
     <row r="147" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A147" s="189"/>
-      <c r="B147" s="188">
+      <c r="A147" s="193"/>
+      <c r="B147" s="194">
         <v>12</v>
       </c>
       <c r="C147" s="28">
         <v>10</v>
       </c>
       <c r="D147" s="29">
         <v>119488692</v>
       </c>
-      <c r="I147" s="188"/>
+      <c r="I147" s="194"/>
       <c r="J147" s="28">
         <v>10</v>
       </c>
       <c r="K147" s="30">
         <v>18893708</v>
       </c>
-      <c r="M147" s="188"/>
+      <c r="M147" s="194"/>
       <c r="N147" s="28">
         <v>10</v>
       </c>
       <c r="O147" s="31">
         <v>21863924</v>
       </c>
     </row>
     <row r="148" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A148" s="189"/>
-      <c r="B148" s="188"/>
+      <c r="A148" s="193"/>
+      <c r="B148" s="194"/>
       <c r="C148" s="28">
         <v>20</v>
       </c>
       <c r="D148" s="29">
         <v>4006196</v>
       </c>
-      <c r="I148" s="188"/>
+      <c r="I148" s="194"/>
       <c r="J148" s="28">
         <v>11</v>
       </c>
       <c r="K148" s="30">
         <v>18534817</v>
       </c>
-      <c r="M148" s="188"/>
+      <c r="M148" s="194"/>
       <c r="N148" s="28">
         <v>11</v>
       </c>
       <c r="O148" s="31">
         <v>21556218</v>
       </c>
     </row>
     <row r="149" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A149" s="189"/>
-      <c r="B149" s="188"/>
+      <c r="A149" s="193"/>
+      <c r="B149" s="194"/>
       <c r="C149" s="28">
         <v>30</v>
       </c>
       <c r="D149" s="29">
         <v>14392734</v>
       </c>
-      <c r="I149" s="188"/>
+      <c r="I149" s="194"/>
       <c r="J149" s="28">
         <v>12</v>
       </c>
       <c r="K149" s="30">
         <v>19478979</v>
       </c>
-      <c r="M149" s="188"/>
+      <c r="M149" s="194"/>
       <c r="N149" s="28">
         <v>12</v>
       </c>
       <c r="O149" s="31">
         <v>24035850</v>
       </c>
     </row>
     <row r="150" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A150" s="189">
+      <c r="A150" s="193">
         <v>93</v>
       </c>
-      <c r="B150" s="188">
+      <c r="B150" s="194">
         <v>1</v>
       </c>
       <c r="C150" s="28">
         <v>10</v>
       </c>
       <c r="D150" s="29">
         <v>104168696</v>
       </c>
-      <c r="I150" s="188">
+      <c r="I150" s="194">
         <v>101</v>
       </c>
       <c r="J150" s="28">
         <v>1</v>
       </c>
       <c r="K150" s="30">
         <v>18295572</v>
       </c>
-      <c r="M150" s="188">
+      <c r="M150" s="194">
         <v>101</v>
       </c>
       <c r="N150" s="28">
         <v>1</v>
       </c>
       <c r="O150" s="31">
         <v>24850555</v>
       </c>
     </row>
     <row r="151" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A151" s="189"/>
-      <c r="B151" s="188"/>
+      <c r="A151" s="193"/>
+      <c r="B151" s="194"/>
       <c r="C151" s="28">
         <v>20</v>
       </c>
       <c r="D151" s="29">
         <v>3284577</v>
       </c>
-      <c r="I151" s="188"/>
+      <c r="I151" s="194"/>
       <c r="J151" s="28">
         <v>2</v>
       </c>
       <c r="K151" s="30">
         <v>18287593</v>
       </c>
-      <c r="M151" s="188"/>
+      <c r="M151" s="194"/>
       <c r="N151" s="28">
         <v>2</v>
       </c>
       <c r="O151" s="31">
         <v>21948949</v>
       </c>
     </row>
     <row r="152" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A152" s="189"/>
-      <c r="B152" s="188"/>
+      <c r="A152" s="193"/>
+      <c r="B152" s="194"/>
       <c r="C152" s="28">
         <v>30</v>
       </c>
       <c r="D152" s="29">
         <v>11123266</v>
       </c>
-      <c r="I152" s="188"/>
+      <c r="I152" s="194"/>
       <c r="J152" s="28">
         <v>3</v>
       </c>
       <c r="K152" s="30">
         <v>19705436</v>
       </c>
-      <c r="M152" s="188"/>
+      <c r="M152" s="194"/>
       <c r="N152" s="28">
         <v>3</v>
       </c>
       <c r="O152" s="31">
         <v>24558850</v>
       </c>
     </row>
     <row r="153" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A153" s="189"/>
-      <c r="B153" s="188">
+      <c r="A153" s="193"/>
+      <c r="B153" s="194">
         <v>2</v>
       </c>
       <c r="C153" s="28">
         <v>10</v>
       </c>
       <c r="D153" s="29">
         <v>103656973</v>
       </c>
-      <c r="I153" s="188"/>
+      <c r="I153" s="194"/>
       <c r="J153" s="28">
         <v>4</v>
       </c>
       <c r="K153" s="30">
         <v>19007377</v>
       </c>
-      <c r="M153" s="188"/>
+      <c r="M153" s="194"/>
       <c r="N153" s="28">
         <v>4</v>
       </c>
       <c r="O153" s="31">
         <v>21703412</v>
       </c>
     </row>
     <row r="154" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A154" s="189"/>
-      <c r="B154" s="188"/>
+      <c r="A154" s="193"/>
+      <c r="B154" s="194"/>
       <c r="C154" s="28">
         <v>20</v>
       </c>
       <c r="D154" s="29">
         <v>3740585</v>
       </c>
-      <c r="I154" s="188"/>
+      <c r="I154" s="194"/>
       <c r="J154" s="28">
         <v>5</v>
       </c>
       <c r="K154" s="30">
         <v>19428742</v>
       </c>
-      <c r="M154" s="188"/>
+      <c r="M154" s="194"/>
       <c r="N154" s="28">
         <v>5</v>
       </c>
       <c r="O154" s="31">
         <v>22041827</v>
       </c>
     </row>
     <row r="155" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A155" s="189"/>
-      <c r="B155" s="188"/>
+      <c r="A155" s="193"/>
+      <c r="B155" s="194"/>
       <c r="C155" s="28">
         <v>30</v>
       </c>
       <c r="D155" s="29">
         <v>11945201</v>
       </c>
-      <c r="I155" s="188"/>
+      <c r="I155" s="194"/>
       <c r="J155" s="28">
         <v>6</v>
       </c>
       <c r="K155" s="30">
         <v>18746254</v>
       </c>
-      <c r="M155" s="188"/>
+      <c r="M155" s="194"/>
       <c r="N155" s="28">
         <v>6</v>
       </c>
       <c r="O155" s="31">
         <v>20372832</v>
       </c>
     </row>
     <row r="156" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A156" s="189"/>
-      <c r="B156" s="188">
+      <c r="A156" s="193"/>
+      <c r="B156" s="194">
         <v>3</v>
       </c>
       <c r="C156" s="28">
         <v>10</v>
       </c>
       <c r="D156" s="29">
         <v>112463968</v>
       </c>
-      <c r="I156" s="188"/>
+      <c r="I156" s="194"/>
       <c r="J156" s="28">
         <v>7</v>
       </c>
       <c r="K156" s="30">
         <v>19580066</v>
       </c>
-      <c r="M156" s="188"/>
+      <c r="M156" s="194"/>
       <c r="N156" s="28">
         <v>7</v>
       </c>
       <c r="O156" s="31">
         <v>26961936</v>
       </c>
     </row>
     <row r="157" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A157" s="189"/>
-      <c r="B157" s="188"/>
+      <c r="A157" s="193"/>
+      <c r="B157" s="194"/>
       <c r="C157" s="28">
         <v>20</v>
       </c>
       <c r="D157" s="29">
         <v>4067742</v>
       </c>
-      <c r="I157" s="188"/>
+      <c r="I157" s="194"/>
       <c r="J157" s="28">
         <v>8</v>
       </c>
       <c r="K157" s="30">
         <v>19565265</v>
       </c>
-      <c r="M157" s="188"/>
+      <c r="M157" s="194"/>
       <c r="N157" s="28">
         <v>8</v>
       </c>
       <c r="O157" s="31">
         <v>26453454</v>
       </c>
     </row>
     <row r="158" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A158" s="189"/>
-      <c r="B158" s="188"/>
+      <c r="A158" s="193"/>
+      <c r="B158" s="194"/>
       <c r="C158" s="28">
         <v>30</v>
       </c>
       <c r="D158" s="29">
         <v>14251934</v>
       </c>
-      <c r="I158" s="188"/>
+      <c r="I158" s="194"/>
       <c r="J158" s="28">
         <v>9</v>
       </c>
       <c r="K158" s="30">
         <v>18193440</v>
       </c>
-      <c r="M158" s="188"/>
+      <c r="M158" s="194"/>
       <c r="N158" s="28">
         <v>9</v>
       </c>
       <c r="O158" s="31">
         <v>27619748</v>
       </c>
     </row>
     <row r="159" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A159" s="189"/>
-      <c r="B159" s="188">
+      <c r="A159" s="193"/>
+      <c r="B159" s="194">
         <v>4</v>
       </c>
       <c r="C159" s="28">
         <v>10</v>
       </c>
       <c r="D159" s="29">
         <v>103329542</v>
       </c>
-      <c r="I159" s="188"/>
+      <c r="I159" s="194"/>
       <c r="J159" s="28">
         <v>10</v>
       </c>
       <c r="K159" s="30">
         <v>19062123</v>
       </c>
-      <c r="M159" s="188"/>
+      <c r="M159" s="194"/>
       <c r="N159" s="28">
         <v>10</v>
       </c>
       <c r="O159" s="31">
         <v>30825966</v>
       </c>
     </row>
     <row r="160" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A160" s="189"/>
-      <c r="B160" s="188"/>
+      <c r="A160" s="193"/>
+      <c r="B160" s="194"/>
       <c r="C160" s="28">
         <v>20</v>
       </c>
       <c r="D160" s="29">
         <v>3986474</v>
       </c>
-      <c r="I160" s="188"/>
+      <c r="I160" s="194"/>
       <c r="J160" s="28">
         <v>11</v>
       </c>
       <c r="K160" s="30">
         <v>18571802</v>
       </c>
-      <c r="M160" s="188"/>
+      <c r="M160" s="194"/>
       <c r="N160" s="28">
         <v>11</v>
       </c>
       <c r="O160" s="31">
         <v>29188829</v>
       </c>
     </row>
     <row r="161" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A161" s="189"/>
-      <c r="B161" s="188"/>
+      <c r="A161" s="193"/>
+      <c r="B161" s="194"/>
       <c r="C161" s="28">
         <v>30</v>
       </c>
       <c r="D161" s="29">
         <v>14103514</v>
       </c>
-      <c r="I161" s="188"/>
+      <c r="I161" s="194"/>
       <c r="J161" s="28">
         <v>12</v>
       </c>
       <c r="K161" s="30">
         <v>18915766</v>
       </c>
-      <c r="M161" s="188"/>
+      <c r="M161" s="194"/>
       <c r="N161" s="28">
         <v>12</v>
       </c>
       <c r="O161" s="31">
         <v>31197011</v>
       </c>
     </row>
     <row r="162" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A162" s="189"/>
-      <c r="B162" s="188">
+      <c r="A162" s="193"/>
+      <c r="B162" s="194">
         <v>5</v>
       </c>
       <c r="C162" s="28">
         <v>10</v>
       </c>
       <c r="D162" s="29">
         <v>99149696</v>
       </c>
-      <c r="I162" s="188">
+      <c r="I162" s="194">
         <v>102</v>
       </c>
       <c r="J162" s="28">
         <v>1</v>
       </c>
       <c r="K162" s="30">
         <v>19137129</v>
       </c>
       <c r="L162" s="33"/>
-      <c r="M162" s="188">
+      <c r="M162" s="194">
         <v>102</v>
       </c>
       <c r="N162" s="28">
         <v>1</v>
       </c>
       <c r="O162" s="31">
         <v>32931247</v>
       </c>
     </row>
     <row r="163" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A163" s="189"/>
-      <c r="B163" s="188"/>
+      <c r="A163" s="193"/>
+      <c r="B163" s="194"/>
       <c r="C163" s="28">
         <v>20</v>
       </c>
       <c r="D163" s="29">
         <v>3952874</v>
       </c>
-      <c r="I163" s="188"/>
+      <c r="I163" s="194"/>
       <c r="J163" s="28">
         <v>2</v>
       </c>
       <c r="K163" s="30">
         <v>15842752</v>
       </c>
       <c r="L163" s="33"/>
-      <c r="M163" s="188"/>
+      <c r="M163" s="194"/>
       <c r="N163" s="28">
         <v>2</v>
       </c>
       <c r="O163" s="31">
         <v>26911529</v>
       </c>
     </row>
     <row r="164" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A164" s="189"/>
-      <c r="B164" s="188"/>
+      <c r="A164" s="193"/>
+      <c r="B164" s="194"/>
       <c r="C164" s="28">
         <v>30</v>
       </c>
       <c r="D164" s="29">
         <v>14041102</v>
       </c>
-      <c r="I164" s="188"/>
+      <c r="I164" s="194"/>
       <c r="J164" s="28">
         <v>3</v>
       </c>
       <c r="K164" s="30">
         <v>19114533</v>
       </c>
       <c r="L164" s="33"/>
-      <c r="M164" s="188"/>
+      <c r="M164" s="194"/>
       <c r="N164" s="28">
         <v>3</v>
       </c>
       <c r="O164" s="31">
         <v>31269292</v>
       </c>
     </row>
     <row r="165" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A165" s="189"/>
-      <c r="B165" s="188">
+      <c r="A165" s="193"/>
+      <c r="B165" s="194">
         <v>6</v>
       </c>
       <c r="C165" s="28">
         <v>10</v>
       </c>
       <c r="D165" s="29">
         <v>96039834</v>
       </c>
-      <c r="I165" s="188"/>
+      <c r="I165" s="194"/>
       <c r="J165" s="28">
         <v>4</v>
       </c>
       <c r="K165" s="30">
         <v>19050845</v>
       </c>
       <c r="L165" s="33"/>
-      <c r="M165" s="188"/>
+      <c r="M165" s="194"/>
       <c r="N165" s="28">
         <v>4</v>
       </c>
       <c r="O165" s="31">
         <v>30873185</v>
       </c>
     </row>
     <row r="166" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A166" s="189"/>
-      <c r="B166" s="188"/>
+      <c r="A166" s="193"/>
+      <c r="B166" s="194"/>
       <c r="C166" s="28">
         <v>20</v>
       </c>
       <c r="D166" s="29">
         <v>3950720</v>
       </c>
-      <c r="I166" s="188"/>
+      <c r="I166" s="194"/>
       <c r="J166" s="28">
         <v>5</v>
       </c>
       <c r="K166" s="30">
         <v>19844926</v>
       </c>
       <c r="L166" s="33"/>
-      <c r="M166" s="188"/>
+      <c r="M166" s="194"/>
       <c r="N166" s="28">
         <v>5</v>
       </c>
       <c r="O166" s="31">
         <v>29530002</v>
       </c>
     </row>
     <row r="167" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A167" s="189"/>
-      <c r="B167" s="188"/>
+      <c r="A167" s="193"/>
+      <c r="B167" s="194"/>
       <c r="C167" s="28">
         <v>30</v>
       </c>
       <c r="D167" s="29">
         <v>13995664</v>
       </c>
-      <c r="I167" s="188"/>
+      <c r="I167" s="194"/>
       <c r="J167" s="28">
         <v>6</v>
       </c>
       <c r="K167" s="30">
         <v>18549491</v>
       </c>
       <c r="L167" s="33"/>
-      <c r="M167" s="188"/>
+      <c r="M167" s="194"/>
       <c r="N167" s="28">
         <v>6</v>
       </c>
       <c r="O167" s="31">
         <v>26349639</v>
       </c>
     </row>
     <row r="168" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A168" s="189"/>
-      <c r="B168" s="188">
+      <c r="A168" s="193"/>
+      <c r="B168" s="194">
         <v>7</v>
       </c>
       <c r="C168" s="28">
         <v>10</v>
       </c>
       <c r="D168" s="29">
         <v>95627979</v>
       </c>
-      <c r="I168" s="188"/>
+      <c r="I168" s="194"/>
       <c r="J168" s="28">
         <v>7</v>
       </c>
       <c r="K168" s="30">
         <v>19874480</v>
       </c>
       <c r="L168" s="33"/>
-      <c r="M168" s="188"/>
+      <c r="M168" s="194"/>
       <c r="N168" s="28">
         <v>7</v>
       </c>
       <c r="O168" s="31">
         <v>27187583</v>
       </c>
     </row>
     <row r="169" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A169" s="189"/>
-      <c r="B169" s="188"/>
+      <c r="A169" s="193"/>
+      <c r="B169" s="194"/>
       <c r="C169" s="28">
         <v>20</v>
       </c>
       <c r="D169" s="29">
         <v>4075215</v>
       </c>
-      <c r="I169" s="188"/>
+      <c r="I169" s="194"/>
       <c r="J169" s="28">
         <v>8</v>
       </c>
       <c r="K169" s="30">
         <v>19244423</v>
       </c>
       <c r="L169" s="33"/>
-      <c r="M169" s="188"/>
+      <c r="M169" s="194"/>
       <c r="N169" s="28">
         <v>8</v>
       </c>
       <c r="O169" s="31">
         <v>26818568</v>
       </c>
     </row>
     <row r="170" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A170" s="189"/>
-      <c r="B170" s="188"/>
+      <c r="A170" s="193"/>
+      <c r="B170" s="194"/>
       <c r="C170" s="28">
         <v>30</v>
       </c>
       <c r="D170" s="29">
         <v>14198832</v>
       </c>
-      <c r="I170" s="188"/>
+      <c r="I170" s="194"/>
       <c r="J170" s="28">
         <v>9</v>
       </c>
       <c r="K170" s="30">
         <v>18244145</v>
       </c>
       <c r="L170" s="33"/>
-      <c r="M170" s="188"/>
+      <c r="M170" s="194"/>
       <c r="N170" s="28">
         <v>9</v>
       </c>
       <c r="O170" s="31">
         <v>27730507</v>
       </c>
     </row>
     <row r="171" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A171" s="189"/>
-      <c r="B171" s="188">
+      <c r="A171" s="193"/>
+      <c r="B171" s="194">
         <v>8</v>
       </c>
       <c r="C171" s="28">
         <v>10</v>
       </c>
       <c r="D171" s="29">
         <v>97607939</v>
       </c>
-      <c r="I171" s="188"/>
+      <c r="I171" s="194"/>
       <c r="J171" s="28">
         <v>10</v>
       </c>
       <c r="K171" s="30">
         <v>19545486</v>
       </c>
       <c r="L171" s="33"/>
-      <c r="M171" s="188"/>
+      <c r="M171" s="194"/>
       <c r="N171" s="28">
         <v>10</v>
       </c>
       <c r="O171" s="31">
         <v>30827466</v>
       </c>
     </row>
     <row r="172" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A172" s="189"/>
-      <c r="B172" s="188"/>
+      <c r="A172" s="193"/>
+      <c r="B172" s="194"/>
       <c r="C172" s="28">
         <v>20</v>
       </c>
       <c r="D172" s="29">
         <v>3992714</v>
       </c>
-      <c r="I172" s="188"/>
+      <c r="I172" s="194"/>
       <c r="J172" s="28">
         <v>11</v>
       </c>
       <c r="K172" s="30">
         <v>19090589</v>
       </c>
       <c r="L172" s="33"/>
-      <c r="M172" s="188"/>
+      <c r="M172" s="194"/>
       <c r="N172" s="28">
         <v>11</v>
       </c>
       <c r="O172" s="31">
         <v>29984885</v>
       </c>
     </row>
     <row r="173" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A173" s="189"/>
-      <c r="B173" s="188"/>
+      <c r="A173" s="193"/>
+      <c r="B173" s="194"/>
       <c r="C173" s="28">
         <v>30</v>
       </c>
       <c r="D173" s="29">
         <v>14466377</v>
       </c>
-      <c r="I173" s="188"/>
+      <c r="I173" s="194"/>
       <c r="J173" s="28">
         <v>12</v>
       </c>
       <c r="K173" s="30">
         <v>19617587</v>
       </c>
       <c r="L173" s="33"/>
-      <c r="M173" s="188"/>
+      <c r="M173" s="194"/>
       <c r="N173" s="28">
         <v>12</v>
       </c>
       <c r="O173" s="31">
         <v>32115351</v>
       </c>
     </row>
     <row r="174" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A174" s="189"/>
-      <c r="B174" s="188">
+      <c r="A174" s="193"/>
+      <c r="B174" s="194">
         <v>9</v>
       </c>
       <c r="C174" s="28">
         <v>10</v>
       </c>
       <c r="D174" s="29">
         <v>101727247</v>
       </c>
-      <c r="I174" s="188">
+      <c r="I174" s="194">
         <v>103</v>
       </c>
       <c r="J174" s="28">
         <v>1</v>
       </c>
       <c r="K174" s="30">
         <v>20684775</v>
       </c>
-      <c r="M174" s="188">
+      <c r="M174" s="194">
         <v>103</v>
       </c>
       <c r="N174" s="28">
         <v>1</v>
       </c>
       <c r="O174" s="31">
         <v>36246623</v>
       </c>
     </row>
     <row r="175" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A175" s="189"/>
-      <c r="B175" s="188"/>
+      <c r="A175" s="193"/>
+      <c r="B175" s="194"/>
       <c r="C175" s="28">
         <v>20</v>
       </c>
       <c r="D175" s="29">
         <v>3843595</v>
       </c>
-      <c r="I175" s="188"/>
+      <c r="I175" s="194"/>
       <c r="J175" s="28">
         <v>2</v>
       </c>
       <c r="K175" s="30">
         <v>16303442</v>
       </c>
-      <c r="M175" s="188"/>
+      <c r="M175" s="194"/>
       <c r="N175" s="28">
         <v>2</v>
       </c>
       <c r="O175" s="31">
         <v>28393781</v>
       </c>
     </row>
     <row r="176" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A176" s="189"/>
-      <c r="B176" s="188"/>
+      <c r="A176" s="193"/>
+      <c r="B176" s="194"/>
       <c r="C176" s="28">
         <v>30</v>
       </c>
       <c r="D176" s="29">
         <v>14583303</v>
       </c>
-      <c r="I176" s="188"/>
+      <c r="I176" s="194"/>
       <c r="J176" s="28">
         <v>3</v>
       </c>
       <c r="K176" s="30">
         <v>20277568</v>
       </c>
-      <c r="M176" s="188"/>
+      <c r="M176" s="194"/>
       <c r="N176" s="28">
         <v>3</v>
       </c>
       <c r="O176" s="31">
         <v>33840006</v>
       </c>
     </row>
     <row r="177" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A177" s="189"/>
-      <c r="B177" s="188">
+      <c r="A177" s="193"/>
+      <c r="B177" s="194">
         <v>10</v>
       </c>
       <c r="C177" s="28">
         <v>10</v>
       </c>
       <c r="D177" s="29">
         <v>111166798</v>
       </c>
-      <c r="I177" s="188"/>
+      <c r="I177" s="194"/>
       <c r="J177" s="28">
         <v>4</v>
       </c>
       <c r="K177" s="30">
         <v>20097428</v>
       </c>
-      <c r="M177" s="188"/>
+      <c r="M177" s="194"/>
       <c r="N177" s="28">
         <v>4</v>
       </c>
       <c r="O177" s="31">
         <v>31794644</v>
       </c>
     </row>
     <row r="178" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A178" s="189"/>
-      <c r="B178" s="188"/>
+      <c r="A178" s="193"/>
+      <c r="B178" s="194"/>
       <c r="C178" s="28">
         <v>20</v>
       </c>
       <c r="D178" s="29">
         <v>3526962</v>
       </c>
-      <c r="I178" s="188"/>
+      <c r="I178" s="194"/>
       <c r="J178" s="28">
         <v>5</v>
       </c>
       <c r="K178" s="30">
         <v>20638431</v>
       </c>
-      <c r="M178" s="188"/>
+      <c r="M178" s="194"/>
       <c r="N178" s="28">
         <v>5</v>
       </c>
       <c r="O178" s="31">
         <v>30877013</v>
       </c>
     </row>
     <row r="179" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A179" s="189"/>
-      <c r="B179" s="188"/>
+      <c r="A179" s="193"/>
+      <c r="B179" s="194"/>
       <c r="C179" s="28">
         <v>30</v>
       </c>
       <c r="D179" s="29">
         <v>15622772</v>
       </c>
-      <c r="I179" s="188"/>
+      <c r="I179" s="194"/>
       <c r="J179" s="28">
         <v>6</v>
       </c>
       <c r="K179" s="30">
         <v>18997433</v>
       </c>
-      <c r="M179" s="188"/>
+      <c r="M179" s="194"/>
       <c r="N179" s="28">
         <v>6</v>
       </c>
       <c r="O179" s="31">
         <v>28448162</v>
       </c>
     </row>
     <row r="180" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A180" s="189"/>
-      <c r="B180" s="188">
+      <c r="A180" s="193"/>
+      <c r="B180" s="194">
         <v>11</v>
       </c>
       <c r="C180" s="28">
         <v>10</v>
       </c>
       <c r="D180" s="29">
         <v>104657486</v>
       </c>
-      <c r="I180" s="188"/>
+      <c r="I180" s="194"/>
       <c r="J180" s="28">
         <v>7</v>
       </c>
       <c r="K180" s="30">
         <v>21214880</v>
       </c>
-      <c r="M180" s="188"/>
+      <c r="M180" s="194"/>
       <c r="N180" s="28">
         <v>7</v>
       </c>
       <c r="O180" s="31">
         <v>28164974</v>
       </c>
     </row>
     <row r="181" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A181" s="189"/>
-      <c r="B181" s="188"/>
+      <c r="A181" s="193"/>
+      <c r="B181" s="194"/>
       <c r="C181" s="28">
         <v>20</v>
       </c>
       <c r="D181" s="29">
         <v>4087224</v>
       </c>
-      <c r="I181" s="188"/>
+      <c r="I181" s="194"/>
       <c r="J181" s="28">
         <v>8</v>
       </c>
       <c r="K181" s="30">
         <v>19774230</v>
       </c>
-      <c r="M181" s="188"/>
+      <c r="M181" s="194"/>
       <c r="N181" s="28">
         <v>8</v>
       </c>
       <c r="O181" s="31">
         <v>27476091</v>
       </c>
     </row>
     <row r="182" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A182" s="189"/>
-      <c r="B182" s="188"/>
+      <c r="A182" s="193"/>
+      <c r="B182" s="194"/>
       <c r="C182" s="28">
         <v>30</v>
       </c>
       <c r="D182" s="29">
         <v>15484073</v>
       </c>
-      <c r="I182" s="188"/>
+      <c r="I182" s="194"/>
       <c r="J182" s="28">
         <v>9</v>
       </c>
       <c r="K182" s="30">
         <v>19896512</v>
       </c>
-      <c r="M182" s="188"/>
+      <c r="M182" s="194"/>
       <c r="N182" s="28">
         <v>9</v>
       </c>
       <c r="O182" s="31">
         <v>29099607</v>
       </c>
     </row>
     <row r="183" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A183" s="189"/>
-      <c r="B183" s="188">
+      <c r="A183" s="193"/>
+      <c r="B183" s="194">
         <v>12</v>
       </c>
       <c r="C183" s="28">
         <v>10</v>
       </c>
       <c r="D183" s="29">
         <v>108885320</v>
       </c>
-      <c r="I183" s="188"/>
+      <c r="I183" s="194"/>
       <c r="J183" s="28">
         <v>10</v>
       </c>
       <c r="K183" s="30">
         <v>20518855</v>
       </c>
-      <c r="M183" s="188"/>
+      <c r="M183" s="194"/>
       <c r="N183" s="28">
         <v>10</v>
       </c>
       <c r="O183" s="31">
         <v>31086811</v>
       </c>
     </row>
     <row r="184" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A184" s="189"/>
-      <c r="B184" s="188"/>
+      <c r="A184" s="193"/>
+      <c r="B184" s="194"/>
       <c r="C184" s="28">
         <v>20</v>
       </c>
       <c r="D184" s="29">
         <v>4092054</v>
       </c>
-      <c r="I184" s="188"/>
+      <c r="I184" s="194"/>
       <c r="J184" s="28">
         <v>11</v>
       </c>
       <c r="K184" s="30">
         <v>19342734</v>
       </c>
-      <c r="M184" s="188"/>
+      <c r="M184" s="194"/>
       <c r="N184" s="28">
         <v>11</v>
       </c>
       <c r="O184" s="31">
         <v>28730285</v>
       </c>
     </row>
     <row r="185" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A185" s="189"/>
-      <c r="B185" s="188"/>
+      <c r="A185" s="193"/>
+      <c r="B185" s="194"/>
       <c r="C185" s="28">
         <v>30</v>
       </c>
       <c r="D185" s="29">
         <v>15675099</v>
       </c>
-      <c r="I185" s="188"/>
+      <c r="I185" s="194"/>
       <c r="J185" s="28">
         <v>12</v>
       </c>
       <c r="K185" s="30">
         <v>20699637</v>
       </c>
-      <c r="M185" s="188"/>
+      <c r="M185" s="194"/>
       <c r="N185" s="28">
         <v>12</v>
       </c>
       <c r="O185" s="31">
         <v>32761596</v>
       </c>
     </row>
     <row r="186" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A186" s="189">
+      <c r="A186" s="193">
         <v>94</v>
       </c>
-      <c r="B186" s="188">
+      <c r="B186" s="194">
         <v>1</v>
       </c>
       <c r="C186" s="28">
         <v>10</v>
       </c>
       <c r="D186" s="29">
         <v>117593090</v>
       </c>
-      <c r="I186" s="188">
+      <c r="I186" s="194">
         <v>104</v>
       </c>
       <c r="J186" s="28">
         <v>1</v>
       </c>
       <c r="K186" s="30">
         <v>20658187</v>
       </c>
-      <c r="M186" s="188">
+      <c r="M186" s="194">
         <v>104</v>
       </c>
       <c r="N186" s="28">
         <v>1</v>
       </c>
       <c r="O186" s="31">
         <v>33409521</v>
       </c>
     </row>
     <row r="187" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A187" s="189"/>
-      <c r="B187" s="188"/>
+      <c r="A187" s="193"/>
+      <c r="B187" s="194"/>
       <c r="C187" s="28">
         <v>20</v>
       </c>
       <c r="D187" s="29">
         <v>3880291</v>
       </c>
-      <c r="I187" s="188"/>
+      <c r="I187" s="194"/>
       <c r="J187" s="28">
         <v>2</v>
       </c>
       <c r="K187" s="30">
         <v>17519672</v>
       </c>
-      <c r="M187" s="188"/>
+      <c r="M187" s="194"/>
       <c r="N187" s="28">
         <v>2</v>
       </c>
       <c r="O187" s="31">
         <v>28871576</v>
       </c>
     </row>
     <row r="188" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A188" s="189"/>
-      <c r="B188" s="188"/>
+      <c r="A188" s="193"/>
+      <c r="B188" s="194"/>
       <c r="C188" s="28">
         <v>30</v>
       </c>
       <c r="D188" s="29">
         <v>15108059</v>
       </c>
-      <c r="I188" s="188"/>
+      <c r="I188" s="194"/>
       <c r="J188" s="28">
         <v>3</v>
       </c>
       <c r="K188" s="30">
         <v>20661248</v>
       </c>
-      <c r="M188" s="188"/>
+      <c r="M188" s="194"/>
       <c r="N188" s="28">
         <v>3</v>
       </c>
       <c r="O188" s="31">
         <v>33490559</v>
       </c>
     </row>
     <row r="189" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A189" s="189"/>
-      <c r="B189" s="188">
+      <c r="A189" s="193"/>
+      <c r="B189" s="194">
         <v>2</v>
       </c>
       <c r="C189" s="28">
         <v>10</v>
       </c>
       <c r="D189" s="29">
         <v>89158127</v>
       </c>
-      <c r="I189" s="188"/>
+      <c r="I189" s="194"/>
       <c r="J189" s="28">
         <v>4</v>
       </c>
       <c r="K189" s="30">
         <v>20876643</v>
       </c>
-      <c r="M189" s="188"/>
+      <c r="M189" s="194"/>
       <c r="N189" s="28">
         <v>4</v>
       </c>
       <c r="O189" s="31">
         <v>31666084</v>
       </c>
     </row>
     <row r="190" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A190" s="189"/>
-      <c r="B190" s="188"/>
+      <c r="A190" s="193"/>
+      <c r="B190" s="194"/>
       <c r="C190" s="28">
         <v>20</v>
       </c>
       <c r="D190" s="29">
         <v>3087001</v>
       </c>
-      <c r="I190" s="188"/>
+      <c r="I190" s="194"/>
       <c r="J190" s="28">
         <v>5</v>
       </c>
       <c r="K190" s="30">
         <v>20944807</v>
       </c>
-      <c r="M190" s="188"/>
+      <c r="M190" s="194"/>
       <c r="N190" s="28">
         <v>5</v>
       </c>
       <c r="O190" s="31">
         <v>30261322</v>
       </c>
     </row>
     <row r="191" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A191" s="189"/>
-      <c r="B191" s="188"/>
+      <c r="A191" s="193"/>
+      <c r="B191" s="194"/>
       <c r="C191" s="28">
         <v>30</v>
       </c>
       <c r="D191" s="29">
         <v>11262838</v>
       </c>
-      <c r="I191" s="188"/>
+      <c r="I191" s="194"/>
       <c r="J191" s="28">
         <v>6</v>
       </c>
       <c r="K191" s="30">
         <v>20675421</v>
       </c>
-      <c r="M191" s="188"/>
+      <c r="M191" s="194"/>
       <c r="N191" s="28">
         <v>6</v>
       </c>
       <c r="O191" s="31">
         <v>29597197</v>
       </c>
     </row>
     <row r="192" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A192" s="189"/>
-      <c r="B192" s="188">
+      <c r="A192" s="193"/>
+      <c r="B192" s="194">
         <v>3</v>
       </c>
       <c r="C192" s="28">
         <v>10</v>
       </c>
       <c r="D192" s="29">
         <v>123244505</v>
       </c>
-      <c r="I192" s="188"/>
+      <c r="I192" s="194"/>
       <c r="J192" s="28">
         <v>7</v>
       </c>
       <c r="K192" s="30">
         <v>21620792</v>
       </c>
-      <c r="M192" s="188"/>
+      <c r="M192" s="194"/>
       <c r="N192" s="28">
         <v>7</v>
       </c>
       <c r="O192" s="31">
         <v>28329210</v>
       </c>
     </row>
     <row r="193" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A193" s="189"/>
-      <c r="B193" s="188"/>
+      <c r="A193" s="193"/>
+      <c r="B193" s="194"/>
       <c r="C193" s="28">
         <v>20</v>
       </c>
       <c r="D193" s="29">
         <v>4142556</v>
       </c>
-      <c r="I193" s="188"/>
+      <c r="I193" s="194"/>
       <c r="J193" s="28">
         <v>8</v>
       </c>
       <c r="K193" s="30">
         <v>20478960</v>
       </c>
-      <c r="M193" s="188"/>
+      <c r="M193" s="194"/>
       <c r="N193" s="28">
         <v>8</v>
       </c>
       <c r="O193" s="31">
         <v>27711897</v>
       </c>
     </row>
     <row r="194" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A194" s="189"/>
-      <c r="B194" s="188"/>
+      <c r="A194" s="193"/>
+      <c r="B194" s="194"/>
       <c r="C194" s="28">
         <v>30</v>
       </c>
       <c r="D194" s="29">
         <v>15655381</v>
       </c>
-      <c r="I194" s="188"/>
+      <c r="I194" s="194"/>
       <c r="J194" s="28">
         <v>9</v>
       </c>
       <c r="K194" s="30">
         <v>19980118</v>
       </c>
-      <c r="M194" s="188"/>
+      <c r="M194" s="194"/>
       <c r="N194" s="28">
         <v>9</v>
       </c>
       <c r="O194" s="31">
         <v>29955571</v>
       </c>
     </row>
     <row r="195" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A195" s="189"/>
-      <c r="B195" s="188">
+      <c r="A195" s="193"/>
+      <c r="B195" s="194">
         <v>4</v>
       </c>
       <c r="C195" s="28">
         <v>10</v>
       </c>
       <c r="D195" s="29">
         <v>107072144</v>
       </c>
-      <c r="I195" s="188"/>
+      <c r="I195" s="194"/>
       <c r="J195" s="28">
         <v>10</v>
       </c>
       <c r="K195" s="30">
         <v>21606753</v>
       </c>
-      <c r="M195" s="188"/>
+      <c r="M195" s="194"/>
       <c r="N195" s="28">
         <v>10</v>
       </c>
       <c r="O195" s="31">
         <v>31793520</v>
       </c>
     </row>
     <row r="196" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A196" s="189"/>
-      <c r="B196" s="188"/>
+      <c r="A196" s="193"/>
+      <c r="B196" s="194"/>
       <c r="C196" s="28">
         <v>20</v>
       </c>
       <c r="D196" s="29">
         <v>3929014</v>
       </c>
-      <c r="I196" s="188"/>
+      <c r="I196" s="194"/>
       <c r="J196" s="28">
         <v>11</v>
       </c>
       <c r="K196" s="30">
         <v>20743759</v>
       </c>
-      <c r="M196" s="188"/>
+      <c r="M196" s="194"/>
       <c r="N196" s="28">
         <v>11</v>
       </c>
       <c r="O196" s="31">
         <v>31073703</v>
       </c>
     </row>
     <row r="197" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A197" s="189"/>
-      <c r="B197" s="188"/>
+      <c r="A197" s="193"/>
+      <c r="B197" s="194"/>
       <c r="C197" s="28">
         <v>30</v>
       </c>
       <c r="D197" s="29">
         <v>15342697</v>
       </c>
-      <c r="I197" s="188"/>
+      <c r="I197" s="194"/>
       <c r="J197" s="28">
         <v>12</v>
       </c>
       <c r="K197" s="30">
         <v>21918602</v>
       </c>
-      <c r="M197" s="188"/>
+      <c r="M197" s="194"/>
       <c r="N197" s="28">
         <v>12</v>
       </c>
       <c r="O197" s="31">
         <v>33514889</v>
       </c>
     </row>
     <row r="198" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A198" s="189"/>
-      <c r="B198" s="188">
+      <c r="A198" s="193"/>
+      <c r="B198" s="194">
         <v>5</v>
       </c>
       <c r="C198" s="28">
         <v>10</v>
       </c>
       <c r="D198" s="29">
         <v>102860668</v>
       </c>
-      <c r="I198" s="188">
+      <c r="I198" s="194">
         <v>105</v>
       </c>
       <c r="J198" s="28">
         <v>1</v>
       </c>
       <c r="K198" s="31">
         <v>21337687</v>
       </c>
-      <c r="M198" s="188">
+      <c r="M198" s="194">
         <v>105</v>
       </c>
       <c r="N198" s="28">
         <v>1</v>
       </c>
       <c r="O198" s="31">
         <v>33568905</v>
       </c>
     </row>
     <row r="199" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A199" s="189"/>
-      <c r="B199" s="188"/>
+      <c r="A199" s="193"/>
+      <c r="B199" s="194"/>
       <c r="C199" s="28">
         <v>20</v>
       </c>
       <c r="D199" s="29">
         <v>3997496</v>
       </c>
-      <c r="I199" s="188"/>
+      <c r="I199" s="194"/>
       <c r="J199" s="28">
         <v>2</v>
       </c>
       <c r="K199" s="31">
         <v>18961445</v>
       </c>
-      <c r="M199" s="188"/>
+      <c r="M199" s="194"/>
       <c r="N199" s="28">
         <v>2</v>
       </c>
       <c r="O199" s="31">
         <v>35150808</v>
       </c>
     </row>
     <row r="200" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A200" s="189"/>
-      <c r="B200" s="188"/>
+      <c r="A200" s="193"/>
+      <c r="B200" s="194"/>
       <c r="C200" s="28">
         <v>30</v>
       </c>
       <c r="D200" s="29">
         <v>14801024</v>
       </c>
-      <c r="I200" s="188"/>
+      <c r="I200" s="194"/>
       <c r="J200" s="28">
         <v>3</v>
       </c>
       <c r="K200" s="31">
         <v>22734348</v>
       </c>
-      <c r="M200" s="188"/>
+      <c r="M200" s="194"/>
       <c r="N200" s="28">
         <v>3</v>
       </c>
       <c r="O200" s="31">
         <v>38749192</v>
       </c>
     </row>
     <row r="201" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A201" s="189"/>
-      <c r="B201" s="188">
+      <c r="A201" s="193"/>
+      <c r="B201" s="194">
         <v>6</v>
       </c>
       <c r="C201" s="28">
         <v>10</v>
       </c>
       <c r="D201" s="29">
         <v>97387783</v>
       </c>
-      <c r="I201" s="188"/>
+      <c r="I201" s="194"/>
       <c r="J201" s="28">
         <v>4</v>
       </c>
       <c r="K201" s="31">
         <v>22362055</v>
       </c>
-      <c r="M201" s="188"/>
+      <c r="M201" s="194"/>
       <c r="N201" s="28">
         <v>4</v>
       </c>
       <c r="O201" s="31">
         <v>33454296</v>
       </c>
     </row>
     <row r="202" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A202" s="189"/>
-      <c r="B202" s="188"/>
+      <c r="A202" s="193"/>
+      <c r="B202" s="194"/>
       <c r="C202" s="28">
         <v>20</v>
       </c>
       <c r="D202" s="29">
         <v>3848039</v>
       </c>
-      <c r="I202" s="188"/>
+      <c r="I202" s="194"/>
       <c r="J202" s="28">
         <v>5</v>
       </c>
       <c r="K202" s="31">
         <v>21783177</v>
       </c>
-      <c r="M202" s="188"/>
+      <c r="M202" s="194"/>
       <c r="N202" s="28">
         <v>5</v>
       </c>
       <c r="O202" s="31">
         <v>32249459</v>
       </c>
     </row>
     <row r="203" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A203" s="189"/>
-      <c r="B203" s="188"/>
+      <c r="A203" s="193"/>
+      <c r="B203" s="194"/>
       <c r="C203" s="28">
         <v>30</v>
       </c>
       <c r="D203" s="29">
         <v>13809751</v>
       </c>
-      <c r="I203" s="188"/>
+      <c r="I203" s="194"/>
       <c r="J203" s="28">
         <v>6</v>
       </c>
       <c r="K203" s="31">
         <v>21064166</v>
       </c>
-      <c r="M203" s="188"/>
+      <c r="M203" s="194"/>
       <c r="N203" s="28">
         <v>6</v>
       </c>
       <c r="O203" s="31">
         <v>29084876</v>
       </c>
     </row>
     <row r="204" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A204" s="189"/>
-      <c r="B204" s="188">
+      <c r="A204" s="193"/>
+      <c r="B204" s="194">
         <v>7</v>
       </c>
       <c r="C204" s="28">
         <v>10</v>
       </c>
       <c r="D204" s="29">
         <v>93303264</v>
       </c>
-      <c r="I204" s="188"/>
+      <c r="I204" s="194"/>
       <c r="J204" s="28">
         <v>7</v>
       </c>
       <c r="K204" s="31">
         <v>22221893</v>
       </c>
-      <c r="M204" s="188"/>
+      <c r="M204" s="194"/>
       <c r="N204" s="28">
         <v>7</v>
       </c>
       <c r="O204" s="31">
         <v>29057030</v>
       </c>
     </row>
     <row r="205" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A205" s="189"/>
-      <c r="B205" s="188"/>
+      <c r="A205" s="193"/>
+      <c r="B205" s="194"/>
       <c r="C205" s="28">
         <v>20</v>
       </c>
       <c r="D205" s="29">
         <v>3884750</v>
       </c>
-      <c r="I205" s="188"/>
+      <c r="I205" s="194"/>
       <c r="J205" s="28">
         <v>8</v>
       </c>
       <c r="K205" s="31">
         <v>21528151</v>
       </c>
-      <c r="M205" s="188"/>
+      <c r="M205" s="194"/>
       <c r="N205" s="28">
         <v>8</v>
       </c>
       <c r="O205" s="31">
         <v>31337778</v>
       </c>
     </row>
     <row r="206" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A206" s="189"/>
-      <c r="B206" s="188"/>
+      <c r="A206" s="193"/>
+      <c r="B206" s="194"/>
       <c r="C206" s="28">
         <v>30</v>
       </c>
       <c r="D206" s="29">
         <v>13906325</v>
       </c>
-      <c r="I206" s="188"/>
+      <c r="I206" s="194"/>
       <c r="J206" s="28">
         <v>9</v>
       </c>
       <c r="K206" s="31">
         <v>20753809</v>
       </c>
-      <c r="M206" s="188"/>
+      <c r="M206" s="194"/>
       <c r="N206" s="28">
         <v>9</v>
       </c>
       <c r="O206" s="31">
         <v>30151107</v>
       </c>
     </row>
     <row r="207" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A207" s="189"/>
-      <c r="B207" s="188">
+      <c r="A207" s="193"/>
+      <c r="B207" s="194">
         <v>8</v>
       </c>
       <c r="C207" s="28">
         <v>10</v>
       </c>
       <c r="D207" s="29">
         <v>91806053</v>
       </c>
-      <c r="I207" s="188"/>
+      <c r="I207" s="194"/>
       <c r="J207" s="28">
         <v>10</v>
       </c>
       <c r="K207" s="31">
         <v>21701577</v>
       </c>
-      <c r="M207" s="188"/>
+      <c r="M207" s="194"/>
       <c r="N207" s="28">
         <v>10</v>
       </c>
       <c r="O207" s="31">
         <v>32669758</v>
       </c>
     </row>
     <row r="208" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A208" s="189"/>
-      <c r="B208" s="188"/>
+      <c r="A208" s="193"/>
+      <c r="B208" s="194"/>
       <c r="C208" s="28">
         <v>20</v>
       </c>
       <c r="D208" s="29">
         <v>4189904</v>
       </c>
-      <c r="I208" s="188"/>
+      <c r="I208" s="194"/>
       <c r="J208" s="28">
         <v>11</v>
       </c>
       <c r="K208" s="31">
         <v>21575226</v>
       </c>
-      <c r="M208" s="188"/>
+      <c r="M208" s="194"/>
       <c r="N208" s="28">
         <v>11</v>
       </c>
       <c r="O208" s="31">
         <v>33541781</v>
       </c>
     </row>
     <row r="209" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A209" s="189"/>
-      <c r="B209" s="188"/>
+      <c r="A209" s="193"/>
+      <c r="B209" s="194"/>
       <c r="C209" s="28">
         <v>30</v>
       </c>
       <c r="D209" s="29">
         <v>14211568</v>
       </c>
-      <c r="I209" s="188"/>
+      <c r="I209" s="194"/>
       <c r="J209" s="28">
         <v>12</v>
       </c>
       <c r="K209" s="31">
         <v>22514250</v>
       </c>
-      <c r="M209" s="188"/>
+      <c r="M209" s="194"/>
       <c r="N209" s="28">
         <v>12</v>
       </c>
       <c r="O209" s="31">
         <v>34898140</v>
       </c>
     </row>
     <row r="210" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A210" s="189"/>
-      <c r="B210" s="188">
+      <c r="A210" s="193"/>
+      <c r="B210" s="194">
         <v>9</v>
       </c>
       <c r="C210" s="28">
         <v>10</v>
       </c>
       <c r="D210" s="29">
         <v>90799389</v>
       </c>
-      <c r="I210" s="188">
+      <c r="I210" s="194">
         <v>106</v>
       </c>
       <c r="J210" s="28">
         <v>1</v>
       </c>
       <c r="K210" s="31">
         <v>21372967</v>
       </c>
-      <c r="M210" s="188">
+      <c r="M210" s="194">
         <v>106</v>
       </c>
       <c r="N210" s="28">
         <v>1</v>
       </c>
       <c r="O210" s="31">
         <v>33428272</v>
       </c>
     </row>
     <row r="211" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A211" s="189"/>
-      <c r="B211" s="188"/>
+      <c r="A211" s="193"/>
+      <c r="B211" s="194"/>
       <c r="C211" s="28">
         <v>20</v>
       </c>
       <c r="D211" s="29">
         <v>3915293</v>
       </c>
-      <c r="I211" s="188"/>
+      <c r="I211" s="194"/>
       <c r="J211" s="28">
         <v>2</v>
       </c>
       <c r="K211" s="31">
         <v>18670270</v>
       </c>
-      <c r="M211" s="188"/>
+      <c r="M211" s="194"/>
       <c r="N211" s="28">
         <v>2</v>
       </c>
       <c r="O211" s="31">
         <v>31685442</v>
       </c>
     </row>
     <row r="212" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A212" s="189"/>
-      <c r="B212" s="188"/>
+      <c r="A212" s="193"/>
+      <c r="B212" s="194"/>
       <c r="C212" s="28">
         <v>30</v>
       </c>
       <c r="D212" s="29">
         <v>13495648</v>
       </c>
-      <c r="I212" s="188"/>
+      <c r="I212" s="194"/>
       <c r="J212" s="28">
         <v>3</v>
       </c>
       <c r="K212" s="31">
         <v>23038599</v>
       </c>
-      <c r="M212" s="188"/>
+      <c r="M212" s="194"/>
       <c r="N212" s="28">
         <v>3</v>
       </c>
       <c r="O212" s="31">
         <v>36554781</v>
       </c>
     </row>
     <row r="213" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A213" s="189"/>
-      <c r="B213" s="188">
+      <c r="A213" s="193"/>
+      <c r="B213" s="194">
         <v>10</v>
       </c>
       <c r="C213" s="28">
         <v>10</v>
       </c>
       <c r="D213" s="29">
         <v>94227574</v>
       </c>
-      <c r="I213" s="188"/>
+      <c r="I213" s="194"/>
       <c r="J213" s="28">
         <v>4</v>
       </c>
       <c r="K213" s="31">
         <v>21643433</v>
       </c>
-      <c r="M213" s="188"/>
+      <c r="M213" s="194"/>
       <c r="N213" s="28">
         <v>4</v>
       </c>
       <c r="O213" s="31">
         <v>32926828</v>
       </c>
     </row>
     <row r="214" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A214" s="189"/>
-      <c r="B214" s="188"/>
+      <c r="A214" s="193"/>
+      <c r="B214" s="194"/>
       <c r="C214" s="28">
         <v>20</v>
       </c>
       <c r="D214" s="29">
         <v>3779554</v>
       </c>
-      <c r="I214" s="188"/>
+      <c r="I214" s="194"/>
       <c r="J214" s="28">
         <v>5</v>
       </c>
       <c r="K214" s="31">
         <v>22792509</v>
       </c>
-      <c r="M214" s="188"/>
+      <c r="M214" s="194"/>
       <c r="N214" s="28">
         <v>5</v>
       </c>
       <c r="O214" s="31">
         <v>34471087</v>
       </c>
     </row>
     <row r="215" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A215" s="189"/>
-      <c r="B215" s="188"/>
+      <c r="A215" s="193"/>
+      <c r="B215" s="194"/>
       <c r="C215" s="28">
         <v>30</v>
       </c>
       <c r="D215" s="29">
         <v>14147920</v>
       </c>
-      <c r="I215" s="188"/>
+      <c r="I215" s="194"/>
       <c r="J215" s="28">
         <v>6</v>
       </c>
       <c r="K215" s="31">
         <v>22383896</v>
       </c>
-      <c r="M215" s="188"/>
+      <c r="M215" s="194"/>
       <c r="N215" s="28">
         <v>6</v>
       </c>
       <c r="O215" s="31">
         <v>32836266</v>
       </c>
     </row>
     <row r="216" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A216" s="189"/>
-      <c r="B216" s="188">
+      <c r="A216" s="193"/>
+      <c r="B216" s="194">
         <v>11</v>
       </c>
       <c r="C216" s="28">
         <v>10</v>
       </c>
       <c r="D216" s="29">
         <v>92193337</v>
       </c>
-      <c r="I216" s="188"/>
+      <c r="I216" s="194"/>
       <c r="J216" s="28">
         <v>7</v>
       </c>
       <c r="K216" s="31">
         <v>23921980</v>
       </c>
-      <c r="M216" s="188"/>
+      <c r="M216" s="194"/>
       <c r="N216" s="28">
         <v>7</v>
       </c>
       <c r="O216" s="31">
         <v>33185977</v>
       </c>
     </row>
     <row r="217" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A217" s="189"/>
-      <c r="B217" s="188"/>
+      <c r="A217" s="193"/>
+      <c r="B217" s="194"/>
       <c r="C217" s="28">
         <v>20</v>
       </c>
       <c r="D217" s="29">
         <v>3879241</v>
       </c>
-      <c r="I217" s="188"/>
+      <c r="I217" s="194"/>
       <c r="J217" s="28">
         <v>8</v>
       </c>
       <c r="K217" s="31">
         <v>23529501</v>
       </c>
-      <c r="M217" s="188"/>
+      <c r="M217" s="194"/>
       <c r="N217" s="28">
         <v>8</v>
       </c>
       <c r="O217" s="31">
         <v>32516896</v>
       </c>
     </row>
     <row r="218" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A218" s="189"/>
-      <c r="B218" s="188"/>
+      <c r="A218" s="193"/>
+      <c r="B218" s="194"/>
       <c r="C218" s="28">
         <v>30</v>
       </c>
       <c r="D218" s="29">
         <v>14211763</v>
       </c>
-      <c r="I218" s="188"/>
+      <c r="I218" s="194"/>
       <c r="J218" s="28">
         <v>9</v>
       </c>
       <c r="K218" s="31">
         <v>21911149</v>
       </c>
-      <c r="M218" s="188"/>
+      <c r="M218" s="194"/>
       <c r="N218" s="28">
         <v>9</v>
       </c>
       <c r="O218" s="31">
         <v>32752836</v>
       </c>
     </row>
     <row r="219" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A219" s="189"/>
-      <c r="B219" s="188">
+      <c r="A219" s="193"/>
+      <c r="B219" s="194">
         <v>12</v>
       </c>
       <c r="C219" s="28">
         <v>10</v>
       </c>
       <c r="D219" s="29">
         <v>98837191</v>
       </c>
-      <c r="I219" s="188"/>
+      <c r="I219" s="194"/>
       <c r="J219" s="28">
         <v>10</v>
       </c>
       <c r="K219" s="31">
         <v>22451803</v>
       </c>
-      <c r="M219" s="188"/>
+      <c r="M219" s="194"/>
       <c r="N219" s="28">
         <v>10</v>
       </c>
       <c r="O219" s="31">
         <v>34020662</v>
       </c>
     </row>
     <row r="220" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A220" s="189"/>
-      <c r="B220" s="188"/>
+      <c r="A220" s="193"/>
+      <c r="B220" s="194"/>
       <c r="C220" s="28">
         <v>20</v>
       </c>
       <c r="D220" s="29">
         <v>3804757</v>
       </c>
-      <c r="I220" s="188"/>
+      <c r="I220" s="194"/>
       <c r="J220" s="28">
         <v>11</v>
       </c>
       <c r="K220" s="31">
         <v>22467014</v>
       </c>
-      <c r="M220" s="188"/>
+      <c r="M220" s="194"/>
       <c r="N220" s="28">
         <v>11</v>
       </c>
       <c r="O220" s="31">
         <v>34308899</v>
       </c>
     </row>
     <row r="221" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A221" s="189"/>
-      <c r="B221" s="188"/>
+      <c r="A221" s="193"/>
+      <c r="B221" s="194"/>
       <c r="C221" s="28">
         <v>30</v>
       </c>
       <c r="D221" s="29">
         <v>14399546</v>
       </c>
-      <c r="I221" s="188"/>
+      <c r="I221" s="194"/>
       <c r="J221" s="28">
         <v>12</v>
       </c>
       <c r="K221" s="31">
         <v>23421129</v>
       </c>
-      <c r="M221" s="188"/>
+      <c r="M221" s="194"/>
       <c r="N221" s="28">
         <v>12</v>
       </c>
       <c r="O221" s="31">
         <v>37332039</v>
       </c>
     </row>
     <row r="222" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A222" s="189">
+      <c r="A222" s="193">
         <v>95</v>
       </c>
-      <c r="B222" s="188">
+      <c r="B222" s="194">
         <v>1</v>
       </c>
       <c r="C222" s="28">
         <v>10</v>
       </c>
       <c r="D222" s="29">
         <v>95899673</v>
       </c>
-      <c r="I222" s="188">
+      <c r="I222" s="194">
         <v>107</v>
       </c>
       <c r="J222" s="28">
         <v>1</v>
       </c>
       <c r="K222" s="31">
         <v>23644322</v>
       </c>
-      <c r="M222" s="188">
+      <c r="M222" s="194">
         <v>107</v>
       </c>
       <c r="N222" s="28">
         <v>1</v>
       </c>
       <c r="O222" s="31">
         <v>39114376</v>
       </c>
     </row>
     <row r="223" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A223" s="189"/>
-      <c r="B223" s="188"/>
+      <c r="A223" s="193"/>
+      <c r="B223" s="194"/>
       <c r="C223" s="28">
         <v>20</v>
       </c>
       <c r="D223" s="29">
         <v>3530115</v>
       </c>
-      <c r="I223" s="188"/>
+      <c r="I223" s="194"/>
       <c r="J223" s="28">
         <v>2</v>
       </c>
       <c r="K223" s="31">
         <v>19692698</v>
       </c>
-      <c r="M223" s="188"/>
+      <c r="M223" s="194"/>
       <c r="N223" s="28">
         <v>2</v>
       </c>
       <c r="O223" s="31">
         <v>33625860</v>
       </c>
     </row>
     <row r="224" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A224" s="189"/>
-      <c r="B224" s="188"/>
+      <c r="A224" s="193"/>
+      <c r="B224" s="194"/>
       <c r="C224" s="28">
         <v>30</v>
       </c>
       <c r="D224" s="29">
         <v>13907851</v>
       </c>
-      <c r="I224" s="188"/>
+      <c r="I224" s="194"/>
       <c r="J224" s="28">
         <v>3</v>
       </c>
       <c r="K224" s="31">
         <v>24108954</v>
       </c>
-      <c r="M224" s="188"/>
+      <c r="M224" s="194"/>
       <c r="N224" s="28">
         <v>3</v>
       </c>
       <c r="O224" s="31">
         <v>40364207</v>
       </c>
     </row>
     <row r="225" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A225" s="189"/>
-      <c r="B225" s="188">
+      <c r="A225" s="193"/>
+      <c r="B225" s="194">
         <v>2</v>
       </c>
       <c r="C225" s="28">
         <v>10</v>
       </c>
       <c r="D225" s="29">
         <v>87615927</v>
       </c>
-      <c r="I225" s="188"/>
+      <c r="I225" s="194"/>
       <c r="J225" s="28">
         <v>4</v>
       </c>
       <c r="K225" s="31">
         <v>22664961</v>
       </c>
-      <c r="M225" s="188"/>
+      <c r="M225" s="194"/>
       <c r="N225" s="28">
         <v>4</v>
       </c>
       <c r="O225" s="31">
         <v>35598085</v>
       </c>
     </row>
     <row r="226" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A226" s="189"/>
-      <c r="B226" s="188"/>
+      <c r="A226" s="193"/>
+      <c r="B226" s="194"/>
       <c r="C226" s="28">
         <v>20</v>
       </c>
       <c r="D226" s="29">
         <v>3543246</v>
       </c>
-      <c r="I226" s="188"/>
+      <c r="I226" s="194"/>
       <c r="J226" s="28">
         <v>5</v>
       </c>
       <c r="K226" s="31">
         <v>23830365</v>
       </c>
-      <c r="M226" s="188"/>
+      <c r="M226" s="194"/>
       <c r="N226" s="28">
         <v>5</v>
       </c>
       <c r="O226" s="31">
         <v>34945370</v>
       </c>
     </row>
     <row r="227" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A227" s="189"/>
-      <c r="B227" s="188"/>
+      <c r="A227" s="193"/>
+      <c r="B227" s="194"/>
       <c r="C227" s="28">
         <v>30</v>
       </c>
       <c r="D227" s="29">
         <v>12678554</v>
       </c>
-      <c r="I227" s="188"/>
+      <c r="I227" s="194"/>
       <c r="J227" s="28">
         <v>6</v>
       </c>
       <c r="K227" s="31">
         <v>22461344</v>
       </c>
-      <c r="M227" s="188"/>
+      <c r="M227" s="194"/>
       <c r="N227" s="28">
         <v>6</v>
       </c>
       <c r="O227" s="31">
         <v>32502184</v>
       </c>
     </row>
     <row r="228" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A228" s="189"/>
-      <c r="B228" s="188">
+      <c r="A228" s="193"/>
+      <c r="B228" s="194">
         <v>3</v>
       </c>
       <c r="C228" s="28">
         <v>10</v>
       </c>
       <c r="D228" s="29">
         <v>104489318</v>
       </c>
-      <c r="I228" s="188"/>
+      <c r="I228" s="194"/>
       <c r="J228" s="28">
         <v>7</v>
       </c>
       <c r="K228" s="31">
         <v>23463309</v>
       </c>
-      <c r="M228" s="188"/>
+      <c r="M228" s="194"/>
       <c r="N228" s="28">
         <v>7</v>
       </c>
       <c r="O228" s="31">
         <v>33685755</v>
       </c>
     </row>
     <row r="229" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A229" s="189"/>
-      <c r="B229" s="188"/>
+      <c r="A229" s="193"/>
+      <c r="B229" s="194"/>
       <c r="C229" s="28">
         <v>20</v>
       </c>
       <c r="D229" s="29">
         <v>4041240</v>
       </c>
-      <c r="I229" s="188"/>
+      <c r="I229" s="194"/>
       <c r="J229" s="28">
         <v>8</v>
       </c>
       <c r="K229" s="31">
         <v>23616666</v>
       </c>
-      <c r="M229" s="188"/>
+      <c r="M229" s="194"/>
       <c r="N229" s="28">
         <v>8</v>
       </c>
       <c r="O229" s="31">
         <v>34441560</v>
       </c>
     </row>
     <row r="230" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A230" s="189"/>
-      <c r="B230" s="188"/>
+      <c r="A230" s="193"/>
+      <c r="B230" s="194"/>
       <c r="C230" s="28">
         <v>30</v>
       </c>
       <c r="D230" s="29">
         <v>15835099</v>
       </c>
-      <c r="I230" s="188"/>
+      <c r="I230" s="194"/>
       <c r="J230" s="28">
         <v>9</v>
       </c>
       <c r="K230" s="31">
         <v>22208765</v>
       </c>
-      <c r="M230" s="188"/>
+      <c r="M230" s="194"/>
       <c r="N230" s="28">
         <v>9</v>
       </c>
       <c r="O230" s="31">
         <v>34632359</v>
       </c>
     </row>
     <row r="231" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A231" s="189"/>
-      <c r="B231" s="188">
+      <c r="A231" s="193"/>
+      <c r="B231" s="194">
         <v>4</v>
       </c>
       <c r="C231" s="28">
         <v>10</v>
       </c>
       <c r="D231" s="29">
         <v>92285195</v>
       </c>
-      <c r="I231" s="188"/>
+      <c r="I231" s="194"/>
       <c r="J231" s="28">
         <v>10</v>
       </c>
       <c r="K231" s="31">
         <v>23630451</v>
       </c>
-      <c r="M231" s="188"/>
+      <c r="M231" s="194"/>
       <c r="N231" s="28">
         <v>10</v>
       </c>
       <c r="O231" s="31">
         <v>37782839</v>
       </c>
     </row>
     <row r="232" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A232" s="189"/>
-      <c r="B232" s="188"/>
+      <c r="A232" s="193"/>
+      <c r="B232" s="194"/>
       <c r="C232" s="28">
         <v>20</v>
       </c>
       <c r="D232" s="29">
         <v>3695264</v>
       </c>
-      <c r="I232" s="188"/>
+      <c r="I232" s="194"/>
       <c r="J232" s="28">
         <v>11</v>
       </c>
       <c r="K232" s="31">
         <v>23103235</v>
       </c>
-      <c r="M232" s="188"/>
+      <c r="M232" s="194"/>
       <c r="N232" s="28">
         <v>11</v>
       </c>
       <c r="O232" s="31">
         <v>35589459</v>
       </c>
     </row>
     <row r="233" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A233" s="189"/>
-      <c r="B233" s="188"/>
+      <c r="A233" s="193"/>
+      <c r="B233" s="194"/>
       <c r="C233" s="28">
         <v>30</v>
       </c>
       <c r="D233" s="29">
         <v>14681394</v>
       </c>
-      <c r="I233" s="188"/>
+      <c r="I233" s="194"/>
       <c r="J233" s="28">
         <v>12</v>
       </c>
       <c r="K233" s="31">
         <v>23833053</v>
       </c>
-      <c r="M233" s="188"/>
+      <c r="M233" s="194"/>
       <c r="N233" s="28">
         <v>12</v>
       </c>
       <c r="O233" s="31">
         <v>38229579</v>
       </c>
     </row>
     <row r="234" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A234" s="189"/>
-      <c r="B234" s="188">
+      <c r="A234" s="193"/>
+      <c r="B234" s="194">
         <v>5</v>
       </c>
       <c r="C234" s="28">
         <v>10</v>
       </c>
       <c r="D234" s="29">
         <v>94219851</v>
       </c>
-      <c r="I234" s="188">
+      <c r="I234" s="194">
         <v>108</v>
       </c>
       <c r="J234" s="28">
         <v>1</v>
       </c>
       <c r="K234" s="31">
         <v>24418409</v>
       </c>
-      <c r="M234" s="188">
+      <c r="M234" s="194">
         <v>108</v>
       </c>
       <c r="N234" s="28">
         <v>1</v>
       </c>
       <c r="O234" s="31">
         <v>41903014</v>
       </c>
     </row>
     <row r="235" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A235" s="189"/>
-      <c r="B235" s="188"/>
+      <c r="A235" s="193"/>
+      <c r="B235" s="194"/>
       <c r="C235" s="28">
         <v>20</v>
       </c>
       <c r="D235" s="29">
         <v>3966386</v>
       </c>
-      <c r="I235" s="188"/>
+      <c r="I235" s="194"/>
       <c r="J235" s="28">
         <v>2</v>
       </c>
       <c r="K235" s="31">
         <v>19385731</v>
       </c>
-      <c r="M235" s="188"/>
+      <c r="M235" s="194"/>
       <c r="N235" s="28">
         <v>2</v>
       </c>
       <c r="O235" s="31">
         <v>32862841</v>
       </c>
     </row>
     <row r="236" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A236" s="189"/>
-      <c r="B236" s="188"/>
+      <c r="A236" s="193"/>
+      <c r="B236" s="194"/>
       <c r="C236" s="28">
         <v>30</v>
       </c>
       <c r="D236" s="29">
         <v>15350748</v>
       </c>
-      <c r="I236" s="188"/>
+      <c r="I236" s="194"/>
       <c r="J236" s="28">
         <v>3</v>
       </c>
       <c r="K236" s="31">
         <v>23999247</v>
       </c>
-      <c r="M236" s="188"/>
+      <c r="M236" s="194"/>
       <c r="N236" s="28">
         <v>3</v>
       </c>
       <c r="O236" s="31">
         <v>39260375</v>
       </c>
     </row>
     <row r="237" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A237" s="189"/>
-      <c r="B237" s="188">
+      <c r="A237" s="193"/>
+      <c r="B237" s="194">
         <v>6</v>
       </c>
       <c r="C237" s="28">
         <v>10</v>
       </c>
       <c r="D237" s="29">
         <v>90114702</v>
       </c>
-      <c r="I237" s="188"/>
+      <c r="I237" s="194"/>
       <c r="J237" s="28">
         <v>4</v>
       </c>
       <c r="K237" s="31">
         <v>23759670</v>
       </c>
-      <c r="M237" s="188"/>
+      <c r="M237" s="194"/>
       <c r="N237" s="28">
         <v>4</v>
       </c>
       <c r="O237" s="31">
         <v>37804258</v>
       </c>
     </row>
     <row r="238" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A238" s="189"/>
-      <c r="B238" s="188"/>
+      <c r="A238" s="193"/>
+      <c r="B238" s="194"/>
       <c r="C238" s="28">
         <v>20</v>
       </c>
       <c r="D238" s="29">
         <v>3891378</v>
       </c>
-      <c r="I238" s="188"/>
+      <c r="I238" s="194"/>
       <c r="J238" s="28">
         <v>5</v>
       </c>
       <c r="K238" s="31">
         <v>24681009</v>
       </c>
-      <c r="M238" s="188"/>
+      <c r="M238" s="194"/>
       <c r="N238" s="28">
         <v>5</v>
       </c>
       <c r="O238" s="31">
         <v>38305762</v>
       </c>
     </row>
     <row r="239" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A239" s="189"/>
-      <c r="B239" s="188"/>
+      <c r="A239" s="193"/>
+      <c r="B239" s="194"/>
       <c r="C239" s="28">
         <v>30</v>
       </c>
       <c r="D239" s="29">
         <v>14885735</v>
       </c>
-      <c r="I239" s="188"/>
+      <c r="I239" s="194"/>
       <c r="J239" s="28">
         <v>6</v>
       </c>
       <c r="K239" s="31">
         <v>23032678</v>
       </c>
-      <c r="M239" s="188"/>
+      <c r="M239" s="194"/>
       <c r="N239" s="28">
         <v>6</v>
       </c>
       <c r="O239" s="31">
         <v>34853324</v>
       </c>
     </row>
     <row r="240" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A240" s="189"/>
-      <c r="B240" s="188">
+      <c r="A240" s="193"/>
+      <c r="B240" s="194">
         <v>7</v>
       </c>
       <c r="C240" s="28">
         <v>10</v>
       </c>
       <c r="D240" s="29">
         <v>85588386</v>
       </c>
-      <c r="I240" s="188"/>
+      <c r="I240" s="194"/>
       <c r="J240" s="28">
         <v>7</v>
       </c>
       <c r="K240" s="31">
         <v>25549920</v>
       </c>
-      <c r="M240" s="188"/>
+      <c r="M240" s="194"/>
       <c r="N240" s="28">
         <v>7</v>
       </c>
       <c r="O240" s="31">
         <v>37098748</v>
       </c>
     </row>
     <row r="241" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A241" s="189"/>
-      <c r="B241" s="188"/>
+      <c r="A241" s="193"/>
+      <c r="B241" s="194"/>
       <c r="C241" s="28">
         <v>20</v>
       </c>
       <c r="D241" s="29">
         <v>3909609</v>
       </c>
-      <c r="I241" s="188"/>
+      <c r="I241" s="194"/>
       <c r="J241" s="28">
         <v>8</v>
       </c>
       <c r="K241" s="31">
         <v>24353694</v>
       </c>
-      <c r="M241" s="188"/>
+      <c r="M241" s="194"/>
       <c r="N241" s="28">
         <v>8</v>
       </c>
       <c r="O241" s="31">
         <v>36141649</v>
       </c>
     </row>
     <row r="242" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A242" s="189"/>
-      <c r="B242" s="188"/>
+      <c r="A242" s="193"/>
+      <c r="B242" s="194"/>
       <c r="C242" s="28">
         <v>30</v>
       </c>
       <c r="D242" s="29">
         <v>15049171</v>
       </c>
-      <c r="I242" s="188"/>
+      <c r="I242" s="194"/>
       <c r="J242" s="28">
         <v>9</v>
       </c>
       <c r="K242" s="31">
         <v>23341144</v>
       </c>
-      <c r="M242" s="188"/>
+      <c r="M242" s="194"/>
       <c r="N242" s="28">
         <v>9</v>
       </c>
       <c r="O242" s="31">
         <v>36773683</v>
       </c>
     </row>
     <row r="243" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A243" s="189"/>
-      <c r="B243" s="188">
+      <c r="A243" s="193"/>
+      <c r="B243" s="194">
         <v>8</v>
       </c>
       <c r="C243" s="28">
         <v>10</v>
       </c>
       <c r="D243" s="29">
         <v>90133510</v>
       </c>
-      <c r="I243" s="188"/>
+      <c r="I243" s="194"/>
       <c r="J243" s="28">
         <v>10</v>
       </c>
       <c r="K243" s="31">
         <v>24923191</v>
       </c>
-      <c r="M243" s="188"/>
+      <c r="M243" s="194"/>
       <c r="N243" s="28">
         <v>10</v>
       </c>
       <c r="O243" s="31">
         <v>39806839</v>
       </c>
     </row>
     <row r="244" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A244" s="189"/>
-      <c r="B244" s="188"/>
+      <c r="A244" s="193"/>
+      <c r="B244" s="194"/>
       <c r="C244" s="28">
         <v>20</v>
       </c>
       <c r="D244" s="29">
         <v>4220237</v>
       </c>
-      <c r="I244" s="188"/>
+      <c r="I244" s="194"/>
       <c r="J244" s="28">
         <v>11</v>
       </c>
       <c r="K244" s="31">
         <v>24066638</v>
       </c>
-      <c r="M244" s="188"/>
+      <c r="M244" s="194"/>
       <c r="N244" s="28">
         <v>11</v>
       </c>
       <c r="O244" s="31">
         <v>38843691</v>
       </c>
     </row>
     <row r="245" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A245" s="189"/>
-      <c r="B245" s="188"/>
+      <c r="A245" s="193"/>
+      <c r="B245" s="194"/>
       <c r="C245" s="28">
         <v>30</v>
       </c>
       <c r="D245" s="29">
         <v>16002940</v>
       </c>
-      <c r="I245" s="188"/>
+      <c r="I245" s="194"/>
       <c r="J245" s="28">
         <v>12</v>
       </c>
       <c r="K245" s="31">
         <v>24666488</v>
       </c>
-      <c r="M245" s="188"/>
+      <c r="M245" s="194"/>
       <c r="N245" s="28">
         <v>12</v>
       </c>
       <c r="O245" s="31">
         <v>41443372</v>
       </c>
     </row>
     <row r="246" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A246" s="189"/>
-      <c r="B246" s="188">
+      <c r="A246" s="193"/>
+      <c r="B246" s="194">
         <v>9</v>
       </c>
       <c r="C246" s="28">
         <v>10</v>
       </c>
       <c r="D246" s="29">
         <v>92549450</v>
       </c>
-      <c r="I246" s="188">
+      <c r="I246" s="194">
         <v>109</v>
       </c>
       <c r="J246" s="28">
         <v>1</v>
       </c>
       <c r="K246" s="31">
         <v>23158788</v>
       </c>
-      <c r="M246" s="188">
+      <c r="M246" s="194">
         <v>109</v>
       </c>
       <c r="N246" s="38">
         <v>1</v>
       </c>
       <c r="O246" s="62">
         <v>41535674</v>
       </c>
     </row>
     <row r="247" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A247" s="189"/>
-      <c r="B247" s="188"/>
+      <c r="A247" s="193"/>
+      <c r="B247" s="194"/>
       <c r="C247" s="28">
         <v>20</v>
       </c>
       <c r="D247" s="29">
         <v>3930040</v>
       </c>
-      <c r="I247" s="188"/>
+      <c r="I247" s="194"/>
       <c r="J247" s="28">
         <v>2</v>
       </c>
       <c r="K247" s="31">
         <v>21727654</v>
       </c>
-      <c r="M247" s="188"/>
+      <c r="M247" s="194"/>
       <c r="N247" s="38">
         <v>2</v>
       </c>
       <c r="O247" s="62">
         <v>35483879</v>
       </c>
     </row>
     <row r="248" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A248" s="189"/>
-      <c r="B248" s="188"/>
+      <c r="A248" s="193"/>
+      <c r="B248" s="194"/>
       <c r="C248" s="28">
         <v>30</v>
       </c>
       <c r="D248" s="29">
         <v>15935366</v>
       </c>
-      <c r="I248" s="188"/>
+      <c r="I248" s="194"/>
       <c r="J248" s="28">
         <v>3</v>
       </c>
       <c r="K248" s="31">
         <v>22052660</v>
       </c>
-      <c r="M248" s="188"/>
+      <c r="M248" s="194"/>
       <c r="N248" s="38">
         <v>3</v>
       </c>
       <c r="O248" s="62">
         <v>35825244</v>
       </c>
     </row>
     <row r="249" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A249" s="189"/>
-      <c r="B249" s="188">
+      <c r="A249" s="193"/>
+      <c r="B249" s="194">
         <v>10</v>
       </c>
       <c r="C249" s="28">
         <v>10</v>
       </c>
       <c r="D249" s="29">
         <v>97225396</v>
       </c>
-      <c r="I249" s="188"/>
+      <c r="I249" s="194"/>
       <c r="J249" s="28">
         <v>4</v>
       </c>
       <c r="K249" s="31">
         <v>20311431</v>
       </c>
-      <c r="M249" s="188"/>
+      <c r="M249" s="194"/>
       <c r="N249" s="38">
         <v>4</v>
       </c>
       <c r="O249" s="62">
         <v>33752030</v>
       </c>
     </row>
     <row r="250" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A250" s="189"/>
-      <c r="B250" s="188"/>
+      <c r="A250" s="193"/>
+      <c r="B250" s="194"/>
       <c r="C250" s="28">
         <v>20</v>
       </c>
       <c r="D250" s="29">
         <v>3831367</v>
       </c>
-      <c r="I250" s="188"/>
+      <c r="I250" s="194"/>
       <c r="J250" s="28">
         <v>5</v>
       </c>
       <c r="K250" s="31">
         <v>22253021</v>
       </c>
-      <c r="M250" s="188"/>
+      <c r="M250" s="194"/>
       <c r="N250" s="38">
         <v>5</v>
       </c>
       <c r="O250" s="62">
         <v>31758619</v>
       </c>
     </row>
     <row r="251" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A251" s="189"/>
-      <c r="B251" s="188"/>
+      <c r="A251" s="193"/>
+      <c r="B251" s="194"/>
       <c r="C251" s="28">
         <v>30</v>
       </c>
       <c r="D251" s="29">
         <v>15948131</v>
       </c>
-      <c r="I251" s="188"/>
+      <c r="I251" s="194"/>
       <c r="J251" s="28">
         <v>6</v>
       </c>
       <c r="K251" s="31">
         <v>23241901</v>
       </c>
-      <c r="M251" s="188"/>
+      <c r="M251" s="194"/>
       <c r="N251" s="38">
         <v>6</v>
       </c>
       <c r="O251" s="62">
         <v>33575238</v>
       </c>
     </row>
     <row r="252" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A252" s="189"/>
-      <c r="B252" s="188">
+      <c r="A252" s="193"/>
+      <c r="B252" s="194">
         <v>11</v>
       </c>
       <c r="C252" s="28">
         <v>10</v>
       </c>
       <c r="D252" s="29">
         <v>98143820</v>
       </c>
-      <c r="I252" s="188"/>
+      <c r="I252" s="194"/>
       <c r="J252" s="28">
         <v>7</v>
       </c>
       <c r="K252" s="31">
         <v>24984298</v>
       </c>
-      <c r="M252" s="188"/>
+      <c r="M252" s="194"/>
       <c r="N252" s="38">
         <v>7</v>
       </c>
       <c r="O252" s="62">
         <v>34717101</v>
       </c>
     </row>
     <row r="253" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A253" s="189"/>
-      <c r="B253" s="188"/>
+      <c r="A253" s="193"/>
+      <c r="B253" s="194"/>
       <c r="C253" s="28">
         <v>20</v>
       </c>
       <c r="D253" s="29">
         <v>4030621</v>
       </c>
-      <c r="I253" s="188"/>
+      <c r="I253" s="194"/>
       <c r="J253" s="28">
         <v>8</v>
       </c>
       <c r="K253" s="31">
         <v>24616567</v>
       </c>
-      <c r="M253" s="188"/>
+      <c r="M253" s="194"/>
       <c r="N253" s="38">
         <v>8</v>
       </c>
       <c r="O253" s="62">
         <v>35414357</v>
       </c>
     </row>
     <row r="254" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A254" s="189"/>
-      <c r="B254" s="188"/>
+      <c r="A254" s="193"/>
+      <c r="B254" s="194"/>
       <c r="C254" s="28">
         <v>30</v>
       </c>
       <c r="D254" s="29">
         <v>16291354</v>
       </c>
-      <c r="I254" s="188"/>
+      <c r="I254" s="194"/>
       <c r="J254" s="28">
         <v>9</v>
       </c>
       <c r="K254" s="31">
         <v>24437381</v>
       </c>
-      <c r="M254" s="188"/>
+      <c r="M254" s="194"/>
       <c r="N254" s="38">
         <v>9</v>
       </c>
       <c r="O254" s="62">
         <v>36975300</v>
       </c>
     </row>
     <row r="255" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A255" s="189"/>
-      <c r="B255" s="188">
+      <c r="A255" s="193"/>
+      <c r="B255" s="194">
         <v>12</v>
       </c>
       <c r="C255" s="28">
         <v>10</v>
       </c>
       <c r="D255" s="29">
         <v>101813214</v>
       </c>
-      <c r="I255" s="188"/>
+      <c r="I255" s="194"/>
       <c r="J255" s="28">
         <v>10</v>
       </c>
       <c r="K255" s="31">
         <v>24801915</v>
       </c>
-      <c r="M255" s="188"/>
+      <c r="M255" s="194"/>
       <c r="N255" s="38">
         <v>10</v>
       </c>
       <c r="O255" s="62">
         <v>37280976</v>
       </c>
     </row>
     <row r="256" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A256" s="189"/>
-      <c r="B256" s="188"/>
+      <c r="A256" s="193"/>
+      <c r="B256" s="194"/>
       <c r="C256" s="28">
         <v>20</v>
       </c>
       <c r="D256" s="29">
         <v>3908837</v>
       </c>
-      <c r="I256" s="188"/>
+      <c r="I256" s="194"/>
       <c r="J256" s="28">
         <v>11</v>
       </c>
       <c r="K256" s="31">
         <v>24461829</v>
       </c>
-      <c r="M256" s="188"/>
+      <c r="M256" s="194"/>
       <c r="N256" s="38">
         <v>11</v>
       </c>
       <c r="O256" s="62">
         <v>37069312</v>
       </c>
     </row>
     <row r="257" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A257" s="189"/>
-      <c r="B257" s="188"/>
+      <c r="A257" s="193"/>
+      <c r="B257" s="194"/>
       <c r="C257" s="28">
         <v>30</v>
       </c>
       <c r="D257" s="29">
         <v>16241355</v>
       </c>
-      <c r="I257" s="188"/>
+      <c r="I257" s="194"/>
       <c r="J257" s="28">
         <v>12</v>
       </c>
       <c r="K257" s="31">
         <v>26085160</v>
       </c>
-      <c r="M257" s="188"/>
+      <c r="M257" s="194"/>
       <c r="N257" s="38">
         <v>12</v>
       </c>
       <c r="O257" s="62">
         <v>38942414</v>
       </c>
     </row>
     <row r="258" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A258" s="189">
+      <c r="A258" s="193">
         <v>96</v>
       </c>
-      <c r="B258" s="188">
+      <c r="B258" s="194">
         <v>1</v>
       </c>
       <c r="C258" s="28">
         <v>10</v>
       </c>
       <c r="D258" s="29">
         <v>110952606</v>
       </c>
-      <c r="I258" s="188">
+      <c r="I258" s="194">
         <v>110</v>
       </c>
       <c r="J258" s="28">
         <v>1</v>
       </c>
       <c r="K258" s="31">
         <v>25128247</v>
       </c>
-      <c r="M258" s="188">
+      <c r="M258" s="194">
         <v>110</v>
       </c>
       <c r="N258" s="28">
         <v>1</v>
       </c>
       <c r="O258" s="31">
         <v>38958990</v>
       </c>
     </row>
     <row r="259" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A259" s="189"/>
-      <c r="B259" s="188"/>
+      <c r="A259" s="193"/>
+      <c r="B259" s="194"/>
       <c r="C259" s="28">
         <v>20</v>
       </c>
       <c r="D259" s="29">
         <v>4160194</v>
       </c>
-      <c r="I259" s="188"/>
+      <c r="I259" s="194"/>
       <c r="J259" s="28">
         <v>2</v>
       </c>
       <c r="K259" s="31">
         <v>20713469</v>
       </c>
-      <c r="M259" s="188"/>
+      <c r="M259" s="194"/>
       <c r="N259" s="28">
         <v>2</v>
       </c>
       <c r="O259" s="31">
         <v>33383581</v>
       </c>
     </row>
     <row r="260" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A260" s="189"/>
-      <c r="B260" s="188"/>
+      <c r="A260" s="193"/>
+      <c r="B260" s="194"/>
       <c r="C260" s="28">
         <v>30</v>
       </c>
       <c r="D260" s="29">
         <v>16712203</v>
       </c>
-      <c r="I260" s="188"/>
+      <c r="I260" s="194"/>
       <c r="J260" s="28">
         <v>3</v>
       </c>
       <c r="K260" s="31">
         <v>25741008</v>
       </c>
-      <c r="M260" s="188"/>
+      <c r="M260" s="194"/>
       <c r="N260" s="28">
         <v>3</v>
       </c>
       <c r="O260" s="31">
         <v>39212722</v>
       </c>
     </row>
     <row r="261" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A261" s="189"/>
-      <c r="B261" s="188">
+      <c r="A261" s="193"/>
+      <c r="B261" s="194">
         <v>2</v>
       </c>
       <c r="C261" s="28">
         <v>10</v>
       </c>
       <c r="D261" s="29">
         <v>87891735</v>
       </c>
-      <c r="I261" s="188"/>
+      <c r="I261" s="194"/>
       <c r="J261" s="28">
         <v>4</v>
       </c>
       <c r="K261" s="31">
         <v>25067834</v>
       </c>
-      <c r="M261" s="188"/>
+      <c r="M261" s="194"/>
       <c r="N261" s="28">
         <v>4</v>
       </c>
       <c r="O261" s="31">
         <v>37080535</v>
       </c>
     </row>
     <row r="262" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A262" s="189"/>
-      <c r="B262" s="188"/>
+      <c r="A262" s="193"/>
+      <c r="B262" s="194"/>
       <c r="C262" s="28">
         <v>20</v>
       </c>
       <c r="D262" s="29">
         <v>3353933</v>
       </c>
-      <c r="I262" s="188"/>
+      <c r="I262" s="194"/>
       <c r="J262" s="28">
         <v>5</v>
       </c>
       <c r="K262" s="31">
         <v>23206513</v>
       </c>
-      <c r="M262" s="188"/>
+      <c r="M262" s="194"/>
       <c r="N262" s="28">
         <v>5</v>
       </c>
       <c r="O262" s="31">
         <v>35279210</v>
       </c>
     </row>
     <row r="263" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A263" s="189"/>
-      <c r="B263" s="188"/>
+      <c r="A263" s="193"/>
+      <c r="B263" s="194"/>
       <c r="C263" s="28">
         <v>30</v>
       </c>
       <c r="D263" s="29">
         <v>12877840</v>
       </c>
-      <c r="I263" s="188"/>
+      <c r="I263" s="194"/>
       <c r="J263" s="28">
         <v>6</v>
       </c>
       <c r="K263" s="31">
         <v>17029290</v>
       </c>
-      <c r="M263" s="188"/>
+      <c r="M263" s="194"/>
       <c r="N263" s="28">
         <v>6</v>
       </c>
       <c r="O263" s="31">
         <v>30270741</v>
       </c>
     </row>
     <row r="264" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A264" s="189"/>
-      <c r="B264" s="188">
+      <c r="A264" s="193"/>
+      <c r="B264" s="194">
         <v>3</v>
       </c>
       <c r="C264" s="28">
         <v>10</v>
       </c>
       <c r="D264" s="29">
         <v>102475728</v>
       </c>
-      <c r="I264" s="188"/>
+      <c r="I264" s="194"/>
       <c r="J264" s="28">
         <v>7</v>
       </c>
       <c r="K264" s="31">
         <v>20758612</v>
       </c>
-      <c r="M264" s="188"/>
+      <c r="M264" s="194"/>
       <c r="N264" s="28">
         <v>7</v>
       </c>
       <c r="O264" s="31">
         <v>31261186</v>
       </c>
     </row>
     <row r="265" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A265" s="189"/>
-      <c r="B265" s="188"/>
+      <c r="A265" s="193"/>
+      <c r="B265" s="194"/>
       <c r="C265" s="28">
         <v>20</v>
       </c>
       <c r="D265" s="29">
         <v>4423581</v>
       </c>
-      <c r="I265" s="188"/>
+      <c r="I265" s="194"/>
       <c r="J265" s="28">
         <v>8</v>
       </c>
       <c r="K265" s="31">
         <v>22208614</v>
       </c>
-      <c r="M265" s="188"/>
+      <c r="M265" s="194"/>
       <c r="N265" s="28">
         <v>8</v>
       </c>
       <c r="O265" s="31">
         <v>32443280</v>
       </c>
     </row>
     <row r="266" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A266" s="189"/>
-      <c r="B266" s="188"/>
+      <c r="A266" s="193"/>
+      <c r="B266" s="194"/>
       <c r="C266" s="28">
         <v>30</v>
       </c>
       <c r="D266" s="29">
         <v>16773711</v>
       </c>
-      <c r="I266" s="188"/>
+      <c r="I266" s="194"/>
       <c r="J266" s="28">
         <v>9</v>
       </c>
       <c r="K266" s="31">
         <v>22925706</v>
       </c>
-      <c r="M266" s="188"/>
+      <c r="M266" s="194"/>
       <c r="N266" s="28">
         <v>9</v>
       </c>
       <c r="O266" s="31">
         <v>32330715</v>
       </c>
     </row>
     <row r="267" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A267" s="189"/>
-      <c r="B267" s="188">
+      <c r="A267" s="193"/>
+      <c r="B267" s="194">
         <v>4</v>
       </c>
       <c r="C267" s="28">
         <v>10</v>
       </c>
       <c r="D267" s="29">
         <v>98127174</v>
       </c>
-      <c r="I267" s="188"/>
+      <c r="I267" s="194"/>
       <c r="J267" s="28">
         <v>10</v>
       </c>
       <c r="K267" s="31">
         <v>23972903</v>
       </c>
-      <c r="M267" s="188"/>
+      <c r="M267" s="194"/>
       <c r="N267" s="28">
         <v>10</v>
       </c>
       <c r="O267" s="31">
         <v>33568905</v>
       </c>
     </row>
     <row r="268" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A268" s="189"/>
-      <c r="B268" s="188"/>
+      <c r="A268" s="193"/>
+      <c r="B268" s="194"/>
       <c r="C268" s="28">
         <v>20</v>
       </c>
       <c r="D268" s="29">
         <v>4029959</v>
       </c>
-      <c r="I268" s="188"/>
+      <c r="I268" s="194"/>
       <c r="J268" s="28">
         <v>11</v>
       </c>
       <c r="K268" s="31">
         <v>24248027</v>
       </c>
-      <c r="M268" s="188"/>
+      <c r="M268" s="194"/>
       <c r="N268" s="28">
         <v>11</v>
       </c>
       <c r="O268" s="31">
         <v>35485652</v>
       </c>
     </row>
     <row r="269" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A269" s="189"/>
-      <c r="B269" s="188"/>
+      <c r="A269" s="193"/>
+      <c r="B269" s="194"/>
       <c r="C269" s="28">
         <v>30</v>
       </c>
       <c r="D269" s="29">
         <v>15999691</v>
       </c>
-      <c r="I269" s="188"/>
+      <c r="I269" s="194"/>
       <c r="J269" s="28">
         <v>12</v>
       </c>
       <c r="K269" s="31">
         <v>25684318</v>
       </c>
-      <c r="M269" s="188"/>
+      <c r="M269" s="194"/>
       <c r="N269" s="28">
         <v>12</v>
       </c>
       <c r="O269" s="31">
         <v>37081563</v>
       </c>
     </row>
     <row r="270" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A270" s="189"/>
-      <c r="B270" s="188">
+      <c r="A270" s="193"/>
+      <c r="B270" s="194">
         <v>5</v>
       </c>
       <c r="C270" s="28">
         <v>10</v>
       </c>
       <c r="D270" s="29">
         <v>97978450</v>
       </c>
-      <c r="I270" s="188">
+      <c r="I270" s="194">
         <v>111</v>
       </c>
       <c r="J270" s="28">
         <v>1</v>
       </c>
       <c r="K270" s="31">
         <v>25690766</v>
       </c>
-      <c r="M270" s="192">
+      <c r="M270" s="195">
         <v>111</v>
       </c>
       <c r="N270" s="57">
         <v>1</v>
       </c>
       <c r="O270" s="48">
         <v>40299044</v>
       </c>
     </row>
     <row r="271" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A271" s="189"/>
-      <c r="B271" s="188"/>
+      <c r="A271" s="193"/>
+      <c r="B271" s="194"/>
       <c r="C271" s="28">
         <v>20</v>
       </c>
       <c r="D271" s="29">
         <v>4449377</v>
       </c>
-      <c r="I271" s="188"/>
+      <c r="I271" s="194"/>
       <c r="J271" s="28">
         <v>2</v>
       </c>
       <c r="K271" s="31">
         <v>18325684</v>
       </c>
-      <c r="M271" s="192"/>
+      <c r="M271" s="195"/>
       <c r="N271" s="57">
         <v>2</v>
       </c>
       <c r="O271" s="48">
         <v>28864755</v>
       </c>
     </row>
     <row r="272" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A272" s="189"/>
-      <c r="B272" s="188"/>
+      <c r="A272" s="193"/>
+      <c r="B272" s="194"/>
       <c r="C272" s="28">
         <v>30</v>
       </c>
       <c r="D272" s="29">
         <v>17017858</v>
       </c>
-      <c r="I272" s="188"/>
+      <c r="I272" s="194"/>
       <c r="J272" s="28">
         <v>3</v>
       </c>
       <c r="K272" s="31">
         <v>25479861</v>
       </c>
-      <c r="M272" s="192"/>
+      <c r="M272" s="195"/>
       <c r="N272" s="57">
         <v>3</v>
       </c>
       <c r="O272" s="48">
         <v>40292763</v>
       </c>
     </row>
     <row r="273" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A273" s="189"/>
-      <c r="B273" s="188">
+      <c r="A273" s="193"/>
+      <c r="B273" s="194">
         <v>6</v>
       </c>
       <c r="C273" s="28">
         <v>10</v>
       </c>
       <c r="D273" s="29">
         <v>87895443</v>
       </c>
-      <c r="I273" s="188"/>
+      <c r="I273" s="194"/>
       <c r="J273" s="28">
         <v>4</v>
       </c>
       <c r="K273" s="31">
         <v>23809427</v>
       </c>
-      <c r="M273" s="192"/>
+      <c r="M273" s="195"/>
       <c r="N273" s="57">
         <v>4</v>
       </c>
       <c r="O273" s="48">
         <v>37606807</v>
       </c>
     </row>
     <row r="274" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A274" s="189"/>
-      <c r="B274" s="188"/>
+      <c r="A274" s="193"/>
+      <c r="B274" s="194"/>
       <c r="C274" s="28">
         <v>20</v>
       </c>
       <c r="D274" s="29">
         <v>4041070</v>
       </c>
-      <c r="I274" s="188"/>
+      <c r="I274" s="194"/>
       <c r="J274" s="28">
         <v>5</v>
       </c>
       <c r="K274" s="31">
         <v>22199068</v>
       </c>
-      <c r="M274" s="192"/>
+      <c r="M274" s="195"/>
       <c r="N274" s="57">
         <v>5</v>
       </c>
       <c r="O274" s="48">
         <v>40874466</v>
       </c>
     </row>
     <row r="275" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A275" s="189"/>
-      <c r="B275" s="188"/>
+      <c r="A275" s="193"/>
+      <c r="B275" s="194"/>
       <c r="C275" s="28">
         <v>30</v>
       </c>
       <c r="D275" s="29">
         <v>15574997</v>
       </c>
-      <c r="I275" s="188"/>
+      <c r="I275" s="194"/>
       <c r="J275" s="28">
         <v>6</v>
       </c>
       <c r="K275" s="31">
         <v>21337605</v>
       </c>
-      <c r="M275" s="192"/>
+      <c r="M275" s="195"/>
       <c r="N275" s="57">
         <v>6</v>
       </c>
       <c r="O275" s="48">
         <v>40493450</v>
       </c>
     </row>
     <row r="276" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A276" s="189"/>
-      <c r="B276" s="188">
+      <c r="A276" s="193"/>
+      <c r="B276" s="194">
         <v>7</v>
       </c>
       <c r="C276" s="28">
         <v>10</v>
       </c>
       <c r="D276" s="29">
         <v>92407277</v>
       </c>
-      <c r="I276" s="188"/>
+      <c r="I276" s="194"/>
       <c r="J276" s="28">
         <v>7</v>
       </c>
       <c r="K276" s="31">
         <v>23994961</v>
       </c>
-      <c r="M276" s="192"/>
+      <c r="M276" s="195"/>
       <c r="N276" s="57">
         <v>7</v>
       </c>
       <c r="O276" s="48">
         <v>38601995</v>
       </c>
     </row>
     <row r="277" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A277" s="189"/>
-      <c r="B277" s="188"/>
+      <c r="A277" s="193"/>
+      <c r="B277" s="194"/>
       <c r="C277" s="28">
         <v>20</v>
       </c>
       <c r="D277" s="29">
         <v>4452399</v>
       </c>
-      <c r="I277" s="188"/>
+      <c r="I277" s="194"/>
       <c r="J277" s="28">
         <v>8</v>
       </c>
       <c r="K277" s="31">
         <v>24701133</v>
       </c>
-      <c r="M277" s="192"/>
+      <c r="M277" s="195"/>
       <c r="N277" s="57">
         <v>8</v>
       </c>
       <c r="O277" s="48">
         <v>42101204</v>
       </c>
     </row>
     <row r="278" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A278" s="189"/>
-      <c r="B278" s="188"/>
+      <c r="A278" s="193"/>
+      <c r="B278" s="194"/>
       <c r="C278" s="28">
         <v>30</v>
       </c>
       <c r="D278" s="29">
         <v>16708357</v>
       </c>
-      <c r="I278" s="188"/>
+      <c r="I278" s="194"/>
       <c r="J278" s="28">
         <v>9</v>
       </c>
       <c r="K278" s="31">
         <v>25066592</v>
       </c>
-      <c r="M278" s="192"/>
+      <c r="M278" s="195"/>
       <c r="N278" s="57">
         <v>9</v>
       </c>
       <c r="O278" s="48">
         <v>44594421</v>
       </c>
     </row>
     <row r="279" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A279" s="189"/>
-      <c r="B279" s="188">
+      <c r="A279" s="193"/>
+      <c r="B279" s="194">
         <v>8</v>
       </c>
       <c r="C279" s="28">
         <v>10</v>
       </c>
       <c r="D279" s="29">
         <v>90563419</v>
       </c>
-      <c r="I279" s="188"/>
+      <c r="I279" s="194"/>
       <c r="J279" s="28">
         <v>10</v>
       </c>
       <c r="K279" s="31">
         <v>25610708</v>
       </c>
-      <c r="M279" s="192"/>
+      <c r="M279" s="195"/>
       <c r="N279" s="57">
         <v>10</v>
       </c>
       <c r="O279" s="48">
         <v>48420368</v>
       </c>
     </row>
     <row r="280" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A280" s="189"/>
-      <c r="B280" s="188"/>
+      <c r="A280" s="193"/>
+      <c r="B280" s="194"/>
       <c r="C280" s="28">
         <v>20</v>
       </c>
       <c r="D280" s="29">
         <v>4448081</v>
       </c>
-      <c r="I280" s="188"/>
+      <c r="I280" s="194"/>
       <c r="J280" s="28">
         <v>11</v>
       </c>
       <c r="K280" s="31">
         <v>25829794</v>
       </c>
-      <c r="M280" s="192"/>
+      <c r="M280" s="195"/>
       <c r="N280" s="57">
         <v>11</v>
       </c>
       <c r="O280" s="48">
         <v>44370368</v>
       </c>
     </row>
     <row r="281" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A281" s="189"/>
-      <c r="B281" s="188"/>
+      <c r="A281" s="193"/>
+      <c r="B281" s="194"/>
       <c r="C281" s="28">
         <v>30</v>
       </c>
       <c r="D281" s="29">
         <v>16381946</v>
       </c>
-      <c r="I281" s="188"/>
+      <c r="I281" s="194"/>
       <c r="J281" s="28">
         <v>12</v>
       </c>
       <c r="K281" s="31">
         <v>27006175</v>
       </c>
-      <c r="M281" s="192"/>
+      <c r="M281" s="195"/>
       <c r="N281" s="57">
         <v>12</v>
       </c>
       <c r="O281" s="48">
         <v>46338864</v>
       </c>
     </row>
     <row r="282" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A282" s="189"/>
-      <c r="B282" s="188">
+      <c r="A282" s="193"/>
+      <c r="B282" s="194">
         <v>9</v>
       </c>
       <c r="C282" s="28">
         <v>10</v>
       </c>
       <c r="D282" s="29">
         <v>90176669</v>
       </c>
-      <c r="I282" s="196">
+      <c r="I282" s="200">
         <v>112</v>
       </c>
       <c r="J282" s="111">
         <v>1</v>
       </c>
       <c r="K282" s="98">
         <v>23828726</v>
       </c>
-      <c r="M282" s="196">
+      <c r="M282" s="200">
         <v>112</v>
       </c>
       <c r="N282" s="109">
         <v>1</v>
       </c>
       <c r="O282" s="110">
         <v>45921540</v>
       </c>
     </row>
     <row r="283" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A283" s="189"/>
-      <c r="B283" s="188"/>
+      <c r="A283" s="193"/>
+      <c r="B283" s="194"/>
       <c r="C283" s="28">
         <v>20</v>
       </c>
       <c r="D283" s="29">
         <v>3922807</v>
       </c>
-      <c r="I283" s="196"/>
+      <c r="I283" s="200"/>
       <c r="J283" s="111">
         <v>2</v>
       </c>
       <c r="K283" s="98">
         <v>24253157</v>
       </c>
-      <c r="M283" s="196"/>
+      <c r="M283" s="200"/>
       <c r="N283" s="109">
         <v>2</v>
       </c>
       <c r="O283" s="110">
         <v>42116457</v>
       </c>
     </row>
     <row r="284" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A284" s="189"/>
-      <c r="B284" s="188"/>
+      <c r="A284" s="193"/>
+      <c r="B284" s="194"/>
       <c r="C284" s="28">
         <v>30</v>
       </c>
       <c r="D284" s="29">
         <v>15857649</v>
       </c>
-      <c r="I284" s="196"/>
+      <c r="I284" s="200"/>
       <c r="J284" s="111">
         <v>3</v>
       </c>
       <c r="K284" s="98">
         <v>27724902</v>
       </c>
-      <c r="M284" s="196"/>
+      <c r="M284" s="200"/>
       <c r="N284" s="109">
         <v>3</v>
       </c>
       <c r="O284" s="110">
         <v>48793506</v>
       </c>
     </row>
     <row r="285" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A285" s="189"/>
-      <c r="B285" s="188">
+      <c r="A285" s="193"/>
+      <c r="B285" s="194">
         <v>10</v>
       </c>
       <c r="C285" s="28">
         <v>10</v>
       </c>
       <c r="D285" s="29">
         <v>103766347</v>
       </c>
-      <c r="I285" s="196"/>
+      <c r="I285" s="200"/>
       <c r="J285" s="111">
         <v>4</v>
       </c>
       <c r="K285" s="98">
         <v>25417216</v>
       </c>
-      <c r="M285" s="196"/>
+      <c r="M285" s="200"/>
       <c r="N285" s="109">
         <v>4</v>
       </c>
       <c r="O285" s="110">
         <v>43683075</v>
       </c>
     </row>
     <row r="286" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A286" s="189"/>
-      <c r="B286" s="188"/>
+      <c r="A286" s="193"/>
+      <c r="B286" s="194"/>
       <c r="C286" s="28">
         <v>20</v>
       </c>
       <c r="D286" s="29">
         <v>4435834</v>
       </c>
-      <c r="I286" s="196"/>
+      <c r="I286" s="200"/>
       <c r="J286" s="111">
         <v>5</v>
       </c>
       <c r="K286" s="98">
         <v>27473069</v>
       </c>
-      <c r="M286" s="196"/>
+      <c r="M286" s="200"/>
       <c r="N286" s="109">
         <v>5</v>
       </c>
       <c r="O286" s="110">
         <v>50717137</v>
       </c>
     </row>
     <row r="287" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A287" s="189"/>
-      <c r="B287" s="188"/>
+      <c r="A287" s="193"/>
+      <c r="B287" s="194"/>
       <c r="C287" s="28">
         <v>30</v>
       </c>
       <c r="D287" s="29">
         <v>17348016</v>
       </c>
-      <c r="I287" s="196"/>
+      <c r="I287" s="200"/>
       <c r="J287" s="111">
         <v>6</v>
       </c>
       <c r="K287" s="98">
         <v>26685181</v>
       </c>
-      <c r="M287" s="196"/>
+      <c r="M287" s="200"/>
       <c r="N287" s="109">
         <v>6</v>
       </c>
       <c r="O287" s="110">
         <v>48157725</v>
       </c>
     </row>
     <row r="288" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A288" s="189"/>
-      <c r="B288" s="188">
+      <c r="A288" s="193"/>
+      <c r="B288" s="194">
         <v>11</v>
       </c>
       <c r="C288" s="28">
         <v>10</v>
       </c>
       <c r="D288" s="29">
         <v>96450269</v>
       </c>
-      <c r="I288" s="196"/>
+      <c r="I288" s="200"/>
       <c r="J288" s="111">
         <v>7</v>
       </c>
       <c r="K288" s="98">
         <v>27470478</v>
       </c>
-      <c r="M288" s="196"/>
+      <c r="M288" s="200"/>
       <c r="N288" s="109">
         <v>7</v>
       </c>
       <c r="O288" s="110">
         <v>45517575</v>
       </c>
     </row>
     <row r="289" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A289" s="189"/>
-      <c r="B289" s="188"/>
+      <c r="A289" s="193"/>
+      <c r="B289" s="194"/>
       <c r="C289" s="28">
         <v>20</v>
       </c>
       <c r="D289" s="29">
         <v>4333296</v>
       </c>
-      <c r="I289" s="196"/>
+      <c r="I289" s="200"/>
       <c r="J289" s="111">
         <v>8</v>
       </c>
       <c r="K289" s="98">
         <v>27232919</v>
       </c>
-      <c r="M289" s="196"/>
+      <c r="M289" s="200"/>
       <c r="N289" s="109">
         <v>8</v>
       </c>
       <c r="O289" s="110">
         <v>45448709</v>
       </c>
     </row>
     <row r="290" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A290" s="189"/>
-      <c r="B290" s="188"/>
+      <c r="A290" s="193"/>
+      <c r="B290" s="194"/>
       <c r="C290" s="28">
         <v>30</v>
       </c>
       <c r="D290" s="29">
         <v>17014255</v>
       </c>
-      <c r="I290" s="196"/>
+      <c r="I290" s="200"/>
       <c r="J290" s="111">
         <v>9</v>
       </c>
       <c r="K290" s="98">
         <v>26069331</v>
       </c>
-      <c r="M290" s="196"/>
+      <c r="M290" s="200"/>
       <c r="N290" s="109">
         <v>9</v>
       </c>
       <c r="O290" s="110">
         <v>47162268</v>
       </c>
     </row>
     <row r="291" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A291" s="189"/>
-      <c r="B291" s="188">
+      <c r="A291" s="193"/>
+      <c r="B291" s="194">
         <v>12</v>
       </c>
       <c r="C291" s="28">
         <v>10</v>
       </c>
       <c r="D291" s="29">
         <v>103972123</v>
       </c>
-      <c r="I291" s="196"/>
+      <c r="I291" s="200"/>
       <c r="J291" s="111">
         <v>10</v>
       </c>
       <c r="K291" s="98">
         <v>26310637</v>
       </c>
-      <c r="M291" s="196"/>
+      <c r="M291" s="200"/>
       <c r="N291" s="109">
         <v>10</v>
       </c>
       <c r="O291" s="110">
         <v>50035209</v>
       </c>
     </row>
     <row r="292" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A292" s="189"/>
-      <c r="B292" s="188"/>
+      <c r="A292" s="193"/>
+      <c r="B292" s="194"/>
       <c r="C292" s="28">
         <v>20</v>
       </c>
       <c r="D292" s="29">
         <v>4354658</v>
       </c>
-      <c r="I292" s="196"/>
+      <c r="I292" s="200"/>
       <c r="J292" s="111">
         <v>11</v>
       </c>
       <c r="K292" s="98">
         <v>26555945</v>
       </c>
-      <c r="M292" s="196"/>
+      <c r="M292" s="200"/>
       <c r="N292" s="109">
         <v>11</v>
       </c>
       <c r="O292" s="110">
         <v>50698846</v>
       </c>
     </row>
     <row r="293" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A293" s="189"/>
-      <c r="B293" s="188"/>
+      <c r="A293" s="193"/>
+      <c r="B293" s="194"/>
       <c r="C293" s="28">
         <v>30</v>
       </c>
       <c r="D293" s="29">
         <v>18044011</v>
       </c>
-      <c r="I293" s="196"/>
+      <c r="I293" s="200"/>
       <c r="J293" s="111">
         <v>12</v>
       </c>
       <c r="K293" s="98">
         <v>27471849</v>
       </c>
-      <c r="M293" s="196"/>
+      <c r="M293" s="200"/>
       <c r="N293" s="109">
         <v>12</v>
       </c>
       <c r="O293" s="110">
         <v>52909292</v>
       </c>
     </row>
     <row r="294" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A294" s="189">
+      <c r="A294" s="193">
         <v>97</v>
       </c>
-      <c r="B294" s="188">
+      <c r="B294" s="194">
         <v>1</v>
       </c>
       <c r="C294" s="28">
         <v>10</v>
       </c>
       <c r="D294" s="29">
         <v>106201765</v>
       </c>
-      <c r="I294" s="196">
+      <c r="I294" s="200">
         <v>113</v>
       </c>
       <c r="J294" s="109">
         <v>1</v>
       </c>
       <c r="K294" s="162">
         <v>27597924</v>
       </c>
       <c r="L294" s="163"/>
-      <c r="M294" s="186">
+      <c r="M294" s="187">
         <v>113</v>
       </c>
       <c r="N294" s="121">
         <v>1</v>
       </c>
       <c r="O294" s="107">
         <v>58095822</v>
       </c>
     </row>
     <row r="295" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A295" s="189"/>
-      <c r="B295" s="188"/>
+      <c r="A295" s="193"/>
+      <c r="B295" s="194"/>
       <c r="C295" s="28">
         <v>20</v>
       </c>
       <c r="D295" s="29">
         <v>4436315</v>
       </c>
-      <c r="I295" s="196"/>
+      <c r="I295" s="200"/>
       <c r="J295" s="109">
         <v>2</v>
       </c>
       <c r="K295" s="162">
         <v>23541730</v>
       </c>
       <c r="L295" s="163"/>
-      <c r="M295" s="186"/>
+      <c r="M295" s="187"/>
       <c r="N295" s="121">
         <v>2</v>
       </c>
       <c r="O295" s="107">
         <v>48756946</v>
       </c>
     </row>
     <row r="296" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A296" s="189"/>
-      <c r="B296" s="188"/>
+      <c r="A296" s="193"/>
+      <c r="B296" s="194"/>
       <c r="C296" s="28">
         <v>30</v>
       </c>
       <c r="D296" s="29">
         <v>17319478</v>
       </c>
-      <c r="I296" s="196"/>
+      <c r="I296" s="200"/>
       <c r="J296" s="109">
         <v>3</v>
       </c>
       <c r="K296" s="162">
         <v>27378481</v>
       </c>
       <c r="L296" s="163"/>
-      <c r="M296" s="186"/>
+      <c r="M296" s="187"/>
       <c r="N296" s="121">
         <v>3</v>
       </c>
       <c r="O296" s="107">
         <v>52469825</v>
       </c>
     </row>
     <row r="297" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A297" s="189"/>
-      <c r="B297" s="188">
+      <c r="A297" s="193"/>
+      <c r="B297" s="194">
         <v>2</v>
       </c>
       <c r="C297" s="28">
         <v>10</v>
       </c>
       <c r="D297" s="29">
         <v>92190830</v>
       </c>
-      <c r="I297" s="196"/>
+      <c r="I297" s="200"/>
       <c r="J297" s="109">
         <v>4</v>
       </c>
       <c r="K297" s="162">
         <v>26461221</v>
       </c>
       <c r="L297" s="163"/>
-      <c r="M297" s="186"/>
+      <c r="M297" s="187"/>
       <c r="N297" s="121">
         <v>4</v>
       </c>
       <c r="O297" s="107">
         <v>48077264</v>
       </c>
     </row>
     <row r="298" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A298" s="189"/>
-      <c r="B298" s="188"/>
+      <c r="A298" s="193"/>
+      <c r="B298" s="194"/>
       <c r="C298" s="28">
         <v>20</v>
       </c>
       <c r="D298" s="29">
         <v>3651311</v>
       </c>
-      <c r="I298" s="196"/>
+      <c r="I298" s="200"/>
       <c r="J298" s="109">
         <v>5</v>
       </c>
       <c r="K298" s="162">
         <v>27667942</v>
       </c>
       <c r="L298" s="163"/>
-      <c r="M298" s="186"/>
+      <c r="M298" s="187"/>
       <c r="N298" s="121">
         <v>5</v>
       </c>
       <c r="O298" s="107">
         <v>51596460</v>
       </c>
     </row>
     <row r="299" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A299" s="189"/>
-      <c r="B299" s="188"/>
+      <c r="A299" s="193"/>
+      <c r="B299" s="194"/>
       <c r="C299" s="28">
         <v>30</v>
       </c>
       <c r="D299" s="29">
         <v>13640318</v>
       </c>
-      <c r="I299" s="196"/>
+      <c r="I299" s="200"/>
       <c r="J299" s="109">
         <v>6</v>
       </c>
       <c r="K299" s="162">
         <v>25773500</v>
       </c>
       <c r="L299" s="163"/>
-      <c r="M299" s="186"/>
+      <c r="M299" s="187"/>
       <c r="N299" s="121">
         <v>6</v>
       </c>
       <c r="O299" s="107">
         <v>49741053</v>
       </c>
     </row>
     <row r="300" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A300" s="189"/>
-      <c r="B300" s="188">
+      <c r="A300" s="193"/>
+      <c r="B300" s="194">
         <v>3</v>
       </c>
       <c r="C300" s="28">
         <v>10</v>
       </c>
       <c r="D300" s="29">
         <v>109003901</v>
       </c>
-      <c r="I300" s="196"/>
+      <c r="I300" s="200"/>
       <c r="J300" s="109">
         <v>7</v>
       </c>
       <c r="K300" s="162">
         <v>27901883</v>
       </c>
       <c r="L300" s="163"/>
-      <c r="M300" s="186"/>
+      <c r="M300" s="187"/>
       <c r="N300" s="121">
         <v>7</v>
       </c>
       <c r="O300" s="107">
         <v>50476395</v>
       </c>
     </row>
     <row r="301" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A301" s="189"/>
-      <c r="B301" s="188"/>
+      <c r="A301" s="193"/>
+      <c r="B301" s="194"/>
       <c r="C301" s="28">
         <v>20</v>
       </c>
       <c r="D301" s="29">
         <v>4464334</v>
       </c>
-      <c r="I301" s="196"/>
+      <c r="I301" s="200"/>
       <c r="J301" s="109">
         <v>8</v>
       </c>
       <c r="K301" s="162">
         <v>27079357</v>
       </c>
       <c r="L301" s="163"/>
-      <c r="M301" s="186"/>
+      <c r="M301" s="187"/>
       <c r="N301" s="121">
         <v>8</v>
       </c>
       <c r="O301" s="107">
         <v>48633939</v>
       </c>
     </row>
     <row r="302" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A302" s="189"/>
-      <c r="B302" s="188"/>
+      <c r="A302" s="193"/>
+      <c r="B302" s="194"/>
       <c r="C302" s="28">
         <v>30</v>
       </c>
       <c r="D302" s="29">
         <v>18016206</v>
       </c>
-      <c r="I302" s="196"/>
+      <c r="I302" s="200"/>
       <c r="J302" s="109">
         <v>9</v>
       </c>
       <c r="K302" s="162">
         <v>25847383</v>
       </c>
       <c r="L302" s="163"/>
-      <c r="M302" s="186"/>
+      <c r="M302" s="187"/>
       <c r="N302" s="121">
         <v>9</v>
       </c>
       <c r="O302" s="107">
         <v>48561727</v>
       </c>
     </row>
     <row r="303" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A303" s="189"/>
-      <c r="B303" s="188">
+      <c r="A303" s="193"/>
+      <c r="B303" s="194">
         <v>4</v>
       </c>
       <c r="C303" s="28">
         <v>10</v>
       </c>
       <c r="D303" s="29">
         <v>97973022</v>
       </c>
-      <c r="I303" s="196"/>
+      <c r="I303" s="200"/>
       <c r="J303" s="109">
         <v>10</v>
       </c>
       <c r="K303" s="162">
         <v>26808166</v>
       </c>
       <c r="L303" s="163"/>
-      <c r="M303" s="186"/>
+      <c r="M303" s="187"/>
       <c r="N303" s="121">
         <v>10</v>
       </c>
       <c r="O303" s="107">
         <v>49274738</v>
       </c>
     </row>
     <row r="304" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A304" s="189"/>
-      <c r="B304" s="188"/>
+      <c r="A304" s="193"/>
+      <c r="B304" s="194"/>
       <c r="C304" s="28">
         <v>20</v>
       </c>
       <c r="D304" s="29">
         <v>4415473</v>
       </c>
-      <c r="I304" s="196"/>
+      <c r="I304" s="200"/>
       <c r="J304" s="109">
         <v>11</v>
       </c>
       <c r="K304" s="162">
         <v>26683683</v>
       </c>
       <c r="L304" s="163"/>
-      <c r="M304" s="186"/>
+      <c r="M304" s="187"/>
       <c r="N304" s="121">
         <v>11</v>
       </c>
       <c r="O304" s="107">
         <v>51419796</v>
       </c>
     </row>
     <row r="305" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A305" s="189"/>
-      <c r="B305" s="188"/>
+      <c r="A305" s="193"/>
+      <c r="B305" s="194"/>
       <c r="C305" s="28">
         <v>30</v>
       </c>
       <c r="D305" s="29">
         <v>17451680</v>
       </c>
-      <c r="I305" s="196"/>
+      <c r="I305" s="200"/>
       <c r="J305" s="109">
         <v>12</v>
       </c>
       <c r="K305" s="162">
         <v>28135418</v>
       </c>
       <c r="L305" s="163"/>
-      <c r="M305" s="186"/>
+      <c r="M305" s="187"/>
       <c r="N305" s="121">
         <v>12</v>
       </c>
       <c r="O305" s="107">
         <v>56325454</v>
       </c>
     </row>
     <row r="306" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A306" s="189"/>
-      <c r="B306" s="188">
+      <c r="A306" s="193"/>
+      <c r="B306" s="194">
         <v>5</v>
       </c>
       <c r="C306" s="28">
         <v>10</v>
       </c>
       <c r="D306" s="29">
         <v>97487013</v>
       </c>
     </row>
     <row r="307" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A307" s="189"/>
-      <c r="B307" s="188"/>
+      <c r="A307" s="193"/>
+      <c r="B307" s="194"/>
       <c r="C307" s="28">
         <v>20</v>
       </c>
       <c r="D307" s="29">
         <v>4546151</v>
       </c>
     </row>
     <row r="308" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A308" s="189"/>
-      <c r="B308" s="188"/>
+      <c r="A308" s="193"/>
+      <c r="B308" s="194"/>
       <c r="C308" s="28">
         <v>30</v>
       </c>
       <c r="D308" s="29">
         <v>17994708</v>
       </c>
     </row>
     <row r="309" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A309" s="189"/>
-      <c r="B309" s="188">
+      <c r="A309" s="193"/>
+      <c r="B309" s="194">
         <v>6</v>
       </c>
       <c r="C309" s="28">
         <v>10</v>
       </c>
       <c r="D309" s="29">
         <v>89405997</v>
       </c>
     </row>
     <row r="310" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A310" s="189"/>
-      <c r="B310" s="188"/>
+      <c r="A310" s="193"/>
+      <c r="B310" s="194"/>
       <c r="C310" s="28">
         <v>20</v>
       </c>
       <c r="D310" s="29">
         <v>4278674</v>
       </c>
     </row>
     <row r="311" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A311" s="189"/>
-      <c r="B311" s="188"/>
+      <c r="A311" s="193"/>
+      <c r="B311" s="194"/>
       <c r="C311" s="28">
         <v>30</v>
       </c>
       <c r="D311" s="29">
         <v>16406615</v>
       </c>
     </row>
     <row r="312" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A312" s="189"/>
-      <c r="B312" s="188">
+      <c r="A312" s="193"/>
+      <c r="B312" s="194">
         <v>7</v>
       </c>
       <c r="C312" s="28">
         <v>10</v>
       </c>
       <c r="D312" s="29">
         <v>89619312</v>
       </c>
     </row>
     <row r="313" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A313" s="189"/>
-      <c r="B313" s="188"/>
+      <c r="A313" s="193"/>
+      <c r="B313" s="194"/>
       <c r="C313" s="28">
         <v>20</v>
       </c>
       <c r="D313" s="29">
         <v>4610461</v>
       </c>
     </row>
     <row r="314" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A314" s="189"/>
-      <c r="B314" s="188"/>
+      <c r="A314" s="193"/>
+      <c r="B314" s="194"/>
       <c r="C314" s="28">
         <v>30</v>
       </c>
       <c r="D314" s="29">
         <v>17507191</v>
       </c>
     </row>
     <row r="315" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A315" s="189"/>
-      <c r="B315" s="188">
+      <c r="A315" s="193"/>
+      <c r="B315" s="194">
         <v>8</v>
       </c>
       <c r="C315" s="28">
         <v>10</v>
       </c>
       <c r="D315" s="29">
         <v>88852391</v>
       </c>
     </row>
     <row r="316" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A316" s="189"/>
-      <c r="B316" s="188"/>
+      <c r="A316" s="193"/>
+      <c r="B316" s="194"/>
       <c r="C316" s="28">
         <v>20</v>
       </c>
       <c r="D316" s="29">
         <v>4622340</v>
       </c>
     </row>
     <row r="317" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A317" s="189"/>
-      <c r="B317" s="188"/>
+      <c r="A317" s="193"/>
+      <c r="B317" s="194"/>
       <c r="C317" s="28">
         <v>30</v>
       </c>
       <c r="D317" s="29">
         <v>17661109</v>
       </c>
     </row>
     <row r="318" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A318" s="189"/>
-      <c r="B318" s="188">
+      <c r="A318" s="193"/>
+      <c r="B318" s="194">
         <v>9</v>
       </c>
       <c r="C318" s="28">
         <v>10</v>
       </c>
       <c r="D318" s="29">
         <v>92264508</v>
       </c>
     </row>
     <row r="319" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A319" s="189"/>
-      <c r="B319" s="188"/>
+      <c r="A319" s="193"/>
+      <c r="B319" s="194"/>
       <c r="C319" s="28">
         <v>20</v>
       </c>
       <c r="D319" s="29">
         <v>4358739</v>
       </c>
     </row>
     <row r="320" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A320" s="189"/>
-      <c r="B320" s="188"/>
+      <c r="A320" s="193"/>
+      <c r="B320" s="194"/>
       <c r="C320" s="28">
         <v>30</v>
       </c>
       <c r="D320" s="29">
         <v>16751985</v>
       </c>
     </row>
     <row r="321" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A321" s="189"/>
-      <c r="B321" s="188">
+      <c r="A321" s="193"/>
+      <c r="B321" s="194">
         <v>10</v>
       </c>
       <c r="C321" s="28">
         <v>10</v>
       </c>
       <c r="D321" s="29">
         <v>102237209</v>
       </c>
     </row>
     <row r="322" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A322" s="189"/>
-      <c r="B322" s="188"/>
+      <c r="A322" s="193"/>
+      <c r="B322" s="194"/>
       <c r="C322" s="28">
         <v>20</v>
       </c>
       <c r="D322" s="29">
         <v>4603120</v>
       </c>
     </row>
     <row r="323" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A323" s="189"/>
-      <c r="B323" s="188"/>
+      <c r="A323" s="193"/>
+      <c r="B323" s="194"/>
       <c r="C323" s="28">
         <v>30</v>
       </c>
       <c r="D323" s="29">
         <v>18447787</v>
       </c>
     </row>
     <row r="324" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A324" s="189"/>
-      <c r="B324" s="188">
+      <c r="A324" s="193"/>
+      <c r="B324" s="194">
         <v>11</v>
       </c>
       <c r="C324" s="28">
         <v>10</v>
       </c>
       <c r="D324" s="29">
         <v>96946905</v>
       </c>
     </row>
     <row r="325" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A325" s="189"/>
-      <c r="B325" s="188"/>
+      <c r="A325" s="193"/>
+      <c r="B325" s="194"/>
       <c r="C325" s="28">
         <v>20</v>
       </c>
       <c r="D325" s="29">
         <v>4303010</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A326" s="189"/>
-      <c r="B326" s="188"/>
+      <c r="A326" s="193"/>
+      <c r="B326" s="194"/>
       <c r="C326" s="28">
         <v>30</v>
       </c>
       <c r="D326" s="29">
         <v>17479699</v>
       </c>
     </row>
     <row r="327" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A327" s="189"/>
-      <c r="B327" s="188">
+      <c r="A327" s="193"/>
+      <c r="B327" s="194">
         <v>12</v>
       </c>
       <c r="C327" s="28">
         <v>10</v>
       </c>
       <c r="D327" s="29">
         <v>112688310</v>
       </c>
     </row>
     <row r="328" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A328" s="189"/>
-      <c r="B328" s="188"/>
+      <c r="A328" s="193"/>
+      <c r="B328" s="194"/>
       <c r="C328" s="28">
         <v>20</v>
       </c>
       <c r="D328" s="29">
         <v>4696790</v>
       </c>
     </row>
     <row r="329" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A329" s="189"/>
-      <c r="B329" s="188"/>
+      <c r="A329" s="193"/>
+      <c r="B329" s="194"/>
       <c r="C329" s="28">
         <v>30</v>
       </c>
       <c r="D329" s="29">
         <v>19180732</v>
       </c>
     </row>
     <row r="330" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A330" s="189">
+      <c r="A330" s="193">
         <v>98</v>
       </c>
-      <c r="B330" s="188">
+      <c r="B330" s="194">
         <v>1</v>
       </c>
       <c r="C330" s="28">
         <v>10</v>
       </c>
       <c r="D330" s="29">
         <v>104734164</v>
       </c>
     </row>
     <row r="331" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A331" s="189"/>
-      <c r="B331" s="188"/>
+      <c r="A331" s="193"/>
+      <c r="B331" s="194"/>
       <c r="C331" s="28">
         <v>20</v>
       </c>
       <c r="D331" s="29">
         <v>3778619</v>
       </c>
     </row>
     <row r="332" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A332" s="189"/>
-      <c r="B332" s="188"/>
+      <c r="A332" s="193"/>
+      <c r="B332" s="194"/>
       <c r="C332" s="28">
         <v>30</v>
       </c>
       <c r="D332" s="29">
         <v>15866970</v>
       </c>
     </row>
     <row r="333" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A333" s="189"/>
-      <c r="B333" s="188">
+      <c r="A333" s="193"/>
+      <c r="B333" s="194">
         <v>2</v>
       </c>
       <c r="C333" s="28">
         <v>10</v>
       </c>
       <c r="D333" s="29">
         <v>100947818</v>
       </c>
     </row>
     <row r="334" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A334" s="189"/>
-      <c r="B334" s="188"/>
+      <c r="A334" s="193"/>
+      <c r="B334" s="194"/>
       <c r="C334" s="28">
         <v>20</v>
       </c>
       <c r="D334" s="29">
         <v>4653142</v>
       </c>
     </row>
     <row r="335" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A335" s="189"/>
-      <c r="B335" s="188"/>
+      <c r="A335" s="193"/>
+      <c r="B335" s="194"/>
       <c r="C335" s="28">
         <v>30</v>
       </c>
       <c r="D335" s="29">
         <v>17172164</v>
       </c>
     </row>
     <row r="336" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A336" s="189"/>
-      <c r="B336" s="188">
+      <c r="A336" s="193"/>
+      <c r="B336" s="194">
         <v>3</v>
       </c>
       <c r="C336" s="28">
         <v>10</v>
       </c>
       <c r="D336" s="29">
         <v>106858173</v>
       </c>
     </row>
     <row r="337" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A337" s="189"/>
-      <c r="B337" s="188"/>
+      <c r="A337" s="193"/>
+      <c r="B337" s="194"/>
       <c r="C337" s="28">
         <v>20</v>
       </c>
       <c r="D337" s="29">
         <v>4706154</v>
       </c>
     </row>
     <row r="338" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A338" s="189"/>
-      <c r="B338" s="188"/>
+      <c r="A338" s="193"/>
+      <c r="B338" s="194"/>
       <c r="C338" s="28">
         <v>30</v>
       </c>
       <c r="D338" s="29">
         <v>19367897</v>
       </c>
     </row>
     <row r="339" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A339" s="189"/>
-      <c r="B339" s="188">
+      <c r="A339" s="193"/>
+      <c r="B339" s="194">
         <v>4</v>
       </c>
       <c r="C339" s="28">
         <v>10</v>
       </c>
       <c r="D339" s="29">
         <v>105803889</v>
       </c>
     </row>
     <row r="340" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A340" s="189"/>
-      <c r="B340" s="188"/>
+      <c r="A340" s="193"/>
+      <c r="B340" s="194"/>
       <c r="C340" s="28">
         <v>20</v>
       </c>
       <c r="D340" s="29">
         <v>4841883</v>
       </c>
     </row>
     <row r="341" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A341" s="189"/>
-      <c r="B341" s="188"/>
+      <c r="A341" s="193"/>
+      <c r="B341" s="194"/>
       <c r="C341" s="28">
         <v>30</v>
       </c>
       <c r="D341" s="29">
         <v>19318075</v>
       </c>
     </row>
     <row r="342" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A342" s="189"/>
-      <c r="B342" s="188">
+      <c r="A342" s="193"/>
+      <c r="B342" s="194">
         <v>5</v>
       </c>
       <c r="C342" s="28">
         <v>10</v>
       </c>
       <c r="D342" s="29">
         <v>98548702</v>
       </c>
     </row>
     <row r="343" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A343" s="189"/>
-      <c r="B343" s="188"/>
+      <c r="A343" s="193"/>
+      <c r="B343" s="194"/>
       <c r="C343" s="28">
         <v>20</v>
       </c>
       <c r="D343" s="29">
         <v>4609648</v>
       </c>
     </row>
     <row r="344" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A344" s="189"/>
-      <c r="B344" s="188"/>
+      <c r="A344" s="193"/>
+      <c r="B344" s="194"/>
       <c r="C344" s="28">
         <v>30</v>
       </c>
       <c r="D344" s="29">
         <v>19150494</v>
       </c>
     </row>
     <row r="345" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A345" s="189"/>
-      <c r="B345" s="188">
+      <c r="A345" s="193"/>
+      <c r="B345" s="194">
         <v>6</v>
       </c>
       <c r="C345" s="28">
         <v>10</v>
       </c>
       <c r="D345" s="29">
         <v>93289369</v>
       </c>
     </row>
     <row r="346" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A346" s="189"/>
-      <c r="B346" s="188"/>
+      <c r="A346" s="193"/>
+      <c r="B346" s="194"/>
       <c r="C346" s="28">
         <v>20</v>
       </c>
       <c r="D346" s="29">
         <v>4756761</v>
       </c>
     </row>
     <row r="347" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A347" s="189"/>
-      <c r="B347" s="188"/>
+      <c r="A347" s="193"/>
+      <c r="B347" s="194"/>
       <c r="C347" s="28">
         <v>30</v>
       </c>
       <c r="D347" s="29">
         <v>18678929</v>
       </c>
     </row>
     <row r="348" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A348" s="189"/>
-      <c r="B348" s="188">
+      <c r="A348" s="193"/>
+      <c r="B348" s="194">
         <v>7</v>
       </c>
       <c r="C348" s="28">
         <v>10</v>
       </c>
       <c r="D348" s="29">
         <v>96254708</v>
       </c>
     </row>
     <row r="349" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A349" s="189"/>
-      <c r="B349" s="188"/>
+      <c r="A349" s="193"/>
+      <c r="B349" s="194"/>
       <c r="C349" s="28">
         <v>20</v>
       </c>
       <c r="D349" s="29">
         <v>4991768</v>
       </c>
     </row>
     <row r="350" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A350" s="189"/>
-      <c r="B350" s="188"/>
+      <c r="A350" s="193"/>
+      <c r="B350" s="194"/>
       <c r="C350" s="28">
         <v>30</v>
       </c>
       <c r="D350" s="29">
         <v>20151199</v>
       </c>
     </row>
     <row r="351" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A351" s="189"/>
-      <c r="B351" s="188">
+      <c r="A351" s="193"/>
+      <c r="B351" s="194">
         <v>8</v>
       </c>
       <c r="C351" s="28">
         <v>10</v>
       </c>
       <c r="D351" s="29">
         <v>96235195</v>
       </c>
     </row>
     <row r="352" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A352" s="189"/>
-      <c r="B352" s="188"/>
+      <c r="A352" s="193"/>
+      <c r="B352" s="194"/>
       <c r="C352" s="28">
         <v>20</v>
       </c>
       <c r="D352" s="29">
         <v>4593308</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A353" s="189"/>
-      <c r="B353" s="188"/>
+      <c r="A353" s="193"/>
+      <c r="B353" s="194"/>
       <c r="C353" s="28">
         <v>30</v>
       </c>
       <c r="D353" s="29">
         <v>18914057</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A354" s="189"/>
-      <c r="B354" s="188">
+      <c r="A354" s="193"/>
+      <c r="B354" s="194">
         <v>9</v>
       </c>
       <c r="C354" s="28">
         <v>10</v>
       </c>
       <c r="D354" s="29">
         <v>136255309</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A355" s="189"/>
-      <c r="B355" s="188"/>
+      <c r="A355" s="193"/>
+      <c r="B355" s="194"/>
       <c r="C355" s="28">
         <v>20</v>
       </c>
       <c r="D355" s="29">
         <v>7123239</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A356" s="189"/>
-      <c r="B356" s="188"/>
+      <c r="A356" s="193"/>
+      <c r="B356" s="194"/>
       <c r="C356" s="28">
         <v>30</v>
       </c>
       <c r="D356" s="29">
         <v>24922430</v>
       </c>
     </row>
     <row r="357" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A357" s="189"/>
-      <c r="B357" s="188">
+      <c r="A357" s="193"/>
+      <c r="B357" s="194">
         <v>10</v>
       </c>
       <c r="C357" s="28">
         <v>10</v>
       </c>
       <c r="D357" s="29">
         <v>148251774</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A358" s="189"/>
-      <c r="B358" s="188"/>
+      <c r="A358" s="193"/>
+      <c r="B358" s="194"/>
       <c r="C358" s="28">
         <v>20</v>
       </c>
       <c r="D358" s="29">
         <v>7199336</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A359" s="189"/>
-      <c r="B359" s="188"/>
+      <c r="A359" s="193"/>
+      <c r="B359" s="194"/>
       <c r="C359" s="28">
         <v>30</v>
       </c>
       <c r="D359" s="29">
         <v>25506451</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A360" s="189"/>
-      <c r="B360" s="188">
+      <c r="A360" s="193"/>
+      <c r="B360" s="194">
         <v>11</v>
       </c>
       <c r="C360" s="28">
         <v>10</v>
       </c>
       <c r="D360" s="29">
         <v>145497600</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A361" s="189"/>
-      <c r="B361" s="188"/>
+      <c r="A361" s="193"/>
+      <c r="B361" s="194"/>
       <c r="C361" s="28">
         <v>20</v>
       </c>
       <c r="D361" s="29">
         <v>6993293</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A362" s="189"/>
-      <c r="B362" s="188"/>
+      <c r="A362" s="193"/>
+      <c r="B362" s="194"/>
       <c r="C362" s="28">
         <v>30</v>
       </c>
       <c r="D362" s="29">
         <v>24314315</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A363" s="189"/>
-      <c r="B363" s="188">
+      <c r="A363" s="193"/>
+      <c r="B363" s="194">
         <v>12</v>
       </c>
       <c r="C363" s="28">
         <v>10</v>
       </c>
       <c r="D363" s="29">
         <v>151485557</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A364" s="189"/>
-      <c r="B364" s="188"/>
+      <c r="A364" s="193"/>
+      <c r="B364" s="194"/>
       <c r="C364" s="28">
         <v>20</v>
       </c>
       <c r="D364" s="29">
         <v>7369916</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A365" s="189"/>
-      <c r="B365" s="188"/>
+      <c r="A365" s="193"/>
+      <c r="B365" s="194"/>
       <c r="C365" s="28">
         <v>30</v>
       </c>
       <c r="D365" s="29">
         <v>24840945</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A366" s="189">
+      <c r="A366" s="193">
         <v>99</v>
       </c>
-      <c r="B366" s="188">
+      <c r="B366" s="194">
         <v>1</v>
       </c>
       <c r="C366" s="28">
         <v>10</v>
       </c>
       <c r="D366" s="29">
         <v>143689378</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A367" s="189"/>
-      <c r="B367" s="188"/>
+      <c r="A367" s="193"/>
+      <c r="B367" s="194"/>
       <c r="C367" s="28">
         <v>20</v>
       </c>
       <c r="D367" s="29">
         <v>6955071</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A368" s="189"/>
-      <c r="B368" s="188"/>
+      <c r="A368" s="193"/>
+      <c r="B368" s="194"/>
       <c r="C368" s="28">
         <v>30</v>
       </c>
       <c r="D368" s="29">
         <v>23519925</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A369" s="189"/>
-      <c r="B369" s="188">
+      <c r="A369" s="193"/>
+      <c r="B369" s="194">
         <v>2</v>
       </c>
       <c r="C369" s="28">
         <v>10</v>
       </c>
       <c r="D369" s="29">
         <v>16901025</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A370" s="189"/>
-      <c r="B370" s="188"/>
+      <c r="A370" s="193"/>
+      <c r="B370" s="194"/>
       <c r="C370" s="28">
         <v>20</v>
       </c>
       <c r="D370" s="29">
         <v>6064870</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A371" s="189"/>
-      <c r="B371" s="188"/>
+      <c r="A371" s="193"/>
+      <c r="B371" s="194"/>
       <c r="C371" s="28">
         <v>30</v>
       </c>
       <c r="D371" s="29">
         <v>18227454</v>
       </c>
     </row>
     <row r="372" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A372" s="189"/>
-      <c r="B372" s="188">
+      <c r="A372" s="193"/>
+      <c r="B372" s="194">
         <v>3</v>
       </c>
       <c r="C372" s="28">
         <v>10</v>
       </c>
       <c r="D372" s="29">
         <v>157676089</v>
       </c>
     </row>
     <row r="373" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A373" s="189"/>
-      <c r="B373" s="188"/>
+      <c r="A373" s="193"/>
+      <c r="B373" s="194"/>
       <c r="C373" s="28">
         <v>20</v>
       </c>
       <c r="D373" s="29">
         <v>7848122</v>
       </c>
     </row>
     <row r="374" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A374" s="189"/>
-      <c r="B374" s="188"/>
+      <c r="A374" s="193"/>
+      <c r="B374" s="194"/>
       <c r="C374" s="28">
         <v>30</v>
       </c>
       <c r="D374" s="29">
         <v>24256369</v>
       </c>
     </row>
     <row r="375" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A375" s="189"/>
-      <c r="B375" s="188">
+      <c r="A375" s="193"/>
+      <c r="B375" s="194">
         <v>4</v>
       </c>
       <c r="C375" s="28">
         <v>10</v>
       </c>
       <c r="D375" s="29">
         <v>149678726</v>
       </c>
     </row>
     <row r="376" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A376" s="189"/>
-      <c r="B376" s="188"/>
+      <c r="A376" s="193"/>
+      <c r="B376" s="194"/>
       <c r="C376" s="28">
         <v>20</v>
       </c>
       <c r="D376" s="29">
         <v>7174744</v>
       </c>
     </row>
     <row r="377" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A377" s="189"/>
-      <c r="B377" s="188"/>
+      <c r="A377" s="193"/>
+      <c r="B377" s="194"/>
       <c r="C377" s="28">
         <v>30</v>
       </c>
       <c r="D377" s="29">
         <v>22916050</v>
       </c>
     </row>
     <row r="378" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A378" s="189"/>
-      <c r="B378" s="188">
+      <c r="A378" s="193"/>
+      <c r="B378" s="194">
         <v>5</v>
       </c>
       <c r="C378" s="28">
         <v>10</v>
       </c>
       <c r="D378" s="29">
         <v>149173426</v>
       </c>
     </row>
     <row r="379" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A379" s="189"/>
-      <c r="B379" s="188"/>
+      <c r="A379" s="193"/>
+      <c r="B379" s="194"/>
       <c r="C379" s="28">
         <v>20</v>
       </c>
       <c r="D379" s="29">
         <v>7297577</v>
       </c>
     </row>
     <row r="380" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A380" s="189"/>
-      <c r="B380" s="188"/>
+      <c r="A380" s="193"/>
+      <c r="B380" s="194"/>
       <c r="C380" s="28">
         <v>30</v>
       </c>
       <c r="D380" s="29">
         <v>23316723</v>
       </c>
     </row>
     <row r="381" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A381" s="189"/>
-      <c r="B381" s="188">
+      <c r="A381" s="193"/>
+      <c r="B381" s="194">
         <v>6</v>
       </c>
       <c r="C381" s="28">
         <v>10</v>
       </c>
       <c r="D381" s="29">
         <v>139297668</v>
       </c>
     </row>
     <row r="382" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A382" s="189"/>
-      <c r="B382" s="188"/>
+      <c r="A382" s="193"/>
+      <c r="B382" s="194"/>
       <c r="C382" s="28">
         <v>20</v>
       </c>
       <c r="D382" s="29">
         <v>7050286</v>
       </c>
     </row>
     <row r="383" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A383" s="189"/>
-      <c r="B383" s="188"/>
+      <c r="A383" s="193"/>
+      <c r="B383" s="194"/>
       <c r="C383" s="28">
         <v>30</v>
       </c>
       <c r="D383" s="29">
         <v>21817157</v>
       </c>
     </row>
     <row r="384" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A384" s="189"/>
-      <c r="B384" s="188">
+      <c r="A384" s="193"/>
+      <c r="B384" s="194">
         <v>7</v>
       </c>
       <c r="C384" s="28">
         <v>10</v>
       </c>
       <c r="D384" s="29">
         <v>142045909</v>
       </c>
     </row>
     <row r="385" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A385" s="189"/>
-      <c r="B385" s="188"/>
+      <c r="A385" s="193"/>
+      <c r="B385" s="194"/>
       <c r="C385" s="28">
         <v>20</v>
       </c>
       <c r="D385" s="29">
         <v>7624307</v>
       </c>
     </row>
     <row r="386" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A386" s="189"/>
-      <c r="B386" s="188"/>
+      <c r="A386" s="193"/>
+      <c r="B386" s="194"/>
       <c r="C386" s="28">
         <v>30</v>
       </c>
       <c r="D386" s="29">
         <v>23202122</v>
       </c>
     </row>
     <row r="387" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A387" s="189"/>
-      <c r="B387" s="188">
+      <c r="A387" s="193"/>
+      <c r="B387" s="194">
         <v>8</v>
       </c>
       <c r="C387" s="28">
         <v>10</v>
       </c>
       <c r="D387" s="29">
         <v>143207910</v>
       </c>
     </row>
     <row r="388" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A388" s="189"/>
-      <c r="B388" s="188"/>
+      <c r="A388" s="193"/>
+      <c r="B388" s="194"/>
       <c r="C388" s="28">
         <v>20</v>
       </c>
       <c r="D388" s="29">
         <v>7679301</v>
       </c>
     </row>
     <row r="389" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A389" s="189"/>
-      <c r="B389" s="188"/>
+      <c r="A389" s="193"/>
+      <c r="B389" s="194"/>
       <c r="C389" s="28">
         <v>30</v>
       </c>
       <c r="D389" s="29">
         <v>22747569</v>
       </c>
     </row>
     <row r="390" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A390" s="189"/>
-      <c r="B390" s="188">
+      <c r="A390" s="193"/>
+      <c r="B390" s="194">
         <v>9</v>
       </c>
       <c r="C390" s="28">
         <v>10</v>
       </c>
       <c r="D390" s="29">
         <v>142519553</v>
       </c>
     </row>
     <row r="391" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A391" s="189"/>
-      <c r="B391" s="188"/>
+      <c r="A391" s="193"/>
+      <c r="B391" s="194"/>
       <c r="C391" s="28">
         <v>20</v>
       </c>
       <c r="D391" s="29">
         <v>7068194</v>
       </c>
     </row>
     <row r="392" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A392" s="189"/>
-      <c r="B392" s="188"/>
+      <c r="A392" s="193"/>
+      <c r="B392" s="194"/>
       <c r="C392" s="28">
         <v>30</v>
       </c>
       <c r="D392" s="29">
         <v>21869381</v>
       </c>
     </row>
     <row r="393" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A393" s="189"/>
-      <c r="B393" s="188">
+      <c r="A393" s="193"/>
+      <c r="B393" s="194">
         <v>10</v>
       </c>
       <c r="C393" s="28">
         <v>10</v>
       </c>
       <c r="D393" s="29">
         <v>147653040</v>
       </c>
     </row>
     <row r="394" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A394" s="189"/>
-      <c r="B394" s="188"/>
+      <c r="A394" s="193"/>
+      <c r="B394" s="194"/>
       <c r="C394" s="28">
         <v>20</v>
       </c>
       <c r="D394" s="29">
         <v>7220650</v>
       </c>
     </row>
     <row r="395" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A395" s="189"/>
-      <c r="B395" s="188"/>
+      <c r="A395" s="193"/>
+      <c r="B395" s="194"/>
       <c r="C395" s="28">
         <v>30</v>
       </c>
       <c r="D395" s="29">
         <v>22741437</v>
       </c>
     </row>
     <row r="396" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A396" s="189"/>
-      <c r="B396" s="188">
+      <c r="A396" s="193"/>
+      <c r="B396" s="194">
         <v>11</v>
       </c>
       <c r="C396" s="28">
         <v>10</v>
       </c>
       <c r="D396" s="29">
         <v>150592577</v>
       </c>
     </row>
     <row r="397" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A397" s="189"/>
-      <c r="B397" s="188"/>
+      <c r="A397" s="193"/>
+      <c r="B397" s="194"/>
       <c r="C397" s="28">
         <v>20</v>
       </c>
       <c r="D397" s="29">
         <v>7391917</v>
       </c>
     </row>
     <row r="398" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A398" s="189"/>
-      <c r="B398" s="188"/>
+      <c r="A398" s="193"/>
+      <c r="B398" s="194"/>
       <c r="C398" s="28">
         <v>30</v>
       </c>
       <c r="D398" s="29">
         <v>22931073</v>
       </c>
     </row>
     <row r="399" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A399" s="189"/>
-      <c r="B399" s="188">
+      <c r="A399" s="193"/>
+      <c r="B399" s="194">
         <v>12</v>
       </c>
       <c r="C399" s="28">
         <v>10</v>
       </c>
       <c r="D399" s="29">
         <v>159104179</v>
       </c>
     </row>
     <row r="400" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A400" s="189"/>
-      <c r="B400" s="188"/>
+      <c r="A400" s="193"/>
+      <c r="B400" s="194"/>
       <c r="C400" s="28">
         <v>20</v>
       </c>
       <c r="D400" s="29">
         <v>7544498</v>
       </c>
     </row>
     <row r="401" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A401" s="189"/>
-      <c r="B401" s="188"/>
+      <c r="A401" s="193"/>
+      <c r="B401" s="194"/>
       <c r="C401" s="28">
         <v>30</v>
       </c>
       <c r="D401" s="29">
         <v>23461530</v>
       </c>
     </row>
     <row r="402" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A402" s="189">
+      <c r="A402" s="193">
         <v>100</v>
       </c>
-      <c r="B402" s="188">
+      <c r="B402" s="194">
         <v>1</v>
       </c>
       <c r="C402" s="28">
         <v>10</v>
       </c>
       <c r="D402" s="29">
         <v>177380731</v>
       </c>
     </row>
     <row r="403" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A403" s="189"/>
-      <c r="B403" s="188"/>
+      <c r="A403" s="193"/>
+      <c r="B403" s="194"/>
       <c r="C403" s="28">
         <v>20</v>
       </c>
       <c r="D403" s="29">
         <v>7137709</v>
       </c>
     </row>
     <row r="404" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A404" s="189"/>
-      <c r="B404" s="188"/>
+      <c r="A404" s="193"/>
+      <c r="B404" s="194"/>
       <c r="C404" s="28">
         <v>30</v>
       </c>
       <c r="D404" s="29">
         <v>22954346</v>
       </c>
     </row>
     <row r="405" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A405" s="189"/>
-      <c r="B405" s="188">
+      <c r="A405" s="193"/>
+      <c r="B405" s="194">
         <v>2</v>
       </c>
       <c r="C405" s="28">
         <v>10</v>
       </c>
       <c r="D405" s="29">
         <v>144575923</v>
       </c>
     </row>
     <row r="406" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A406" s="189"/>
-      <c r="B406" s="188"/>
+      <c r="A406" s="193"/>
+      <c r="B406" s="194"/>
       <c r="C406" s="28">
         <v>20</v>
       </c>
       <c r="D406" s="29">
         <v>5858427</v>
       </c>
     </row>
     <row r="407" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A407" s="189"/>
-      <c r="B407" s="188"/>
+      <c r="A407" s="193"/>
+      <c r="B407" s="194"/>
       <c r="C407" s="28">
         <v>30</v>
       </c>
       <c r="D407" s="29">
         <v>17510063</v>
       </c>
     </row>
     <row r="408" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A408" s="189"/>
-      <c r="B408" s="188">
+      <c r="A408" s="193"/>
+      <c r="B408" s="194">
         <v>3</v>
       </c>
       <c r="C408" s="28">
         <v>10</v>
       </c>
       <c r="D408" s="29">
         <v>179859751</v>
       </c>
     </row>
     <row r="409" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A409" s="189"/>
-      <c r="B409" s="188"/>
+      <c r="A409" s="193"/>
+      <c r="B409" s="194"/>
       <c r="C409" s="28">
         <v>20</v>
       </c>
       <c r="D409" s="29">
         <v>7640064</v>
       </c>
     </row>
     <row r="410" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A410" s="189"/>
-      <c r="B410" s="188"/>
+      <c r="A410" s="193"/>
+      <c r="B410" s="194"/>
       <c r="C410" s="28">
         <v>30</v>
       </c>
       <c r="D410" s="29">
         <v>24304749</v>
       </c>
     </row>
     <row r="411" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A411" s="189"/>
-      <c r="B411" s="188">
+      <c r="A411" s="193"/>
+      <c r="B411" s="194">
         <v>4</v>
       </c>
       <c r="C411" s="28">
         <v>10</v>
       </c>
       <c r="D411" s="29">
         <v>159567334</v>
       </c>
     </row>
     <row r="412" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A412" s="189"/>
-      <c r="B412" s="188"/>
+      <c r="A412" s="193"/>
+      <c r="B412" s="194"/>
       <c r="C412" s="28">
         <v>20</v>
       </c>
       <c r="D412" s="29">
         <v>7017478</v>
       </c>
     </row>
     <row r="413" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A413" s="189"/>
-      <c r="B413" s="188"/>
+      <c r="A413" s="193"/>
+      <c r="B413" s="194"/>
       <c r="C413" s="28">
         <v>30</v>
       </c>
       <c r="D413" s="29">
         <v>23762670</v>
       </c>
     </row>
     <row r="414" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A414" s="189"/>
-      <c r="B414" s="188">
+      <c r="A414" s="193"/>
+      <c r="B414" s="194">
         <v>5</v>
       </c>
       <c r="C414" s="28">
         <v>10</v>
       </c>
       <c r="D414" s="29">
         <v>147788721</v>
       </c>
     </row>
     <row r="415" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A415" s="189"/>
-      <c r="B415" s="188"/>
+      <c r="A415" s="193"/>
+      <c r="B415" s="194"/>
       <c r="C415" s="28">
         <v>20</v>
       </c>
       <c r="D415" s="29">
         <v>7250062</v>
       </c>
     </row>
     <row r="416" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A416" s="189"/>
-      <c r="B416" s="188"/>
+      <c r="A416" s="193"/>
+      <c r="B416" s="194"/>
       <c r="C416" s="28">
         <v>30</v>
       </c>
       <c r="D416" s="29">
         <v>22936750</v>
       </c>
     </row>
     <row r="417" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A417" s="189"/>
-      <c r="B417" s="188">
+      <c r="A417" s="193"/>
+      <c r="B417" s="194">
         <v>6</v>
       </c>
       <c r="C417" s="28">
         <v>10</v>
       </c>
       <c r="D417" s="29">
         <v>137526007</v>
       </c>
     </row>
     <row r="418" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A418" s="189"/>
-      <c r="B418" s="188"/>
+      <c r="A418" s="193"/>
+      <c r="B418" s="194"/>
       <c r="C418" s="28">
         <v>20</v>
       </c>
       <c r="D418" s="29">
         <v>6995928</v>
       </c>
     </row>
     <row r="419" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A419" s="189"/>
-      <c r="B419" s="188"/>
+      <c r="A419" s="193"/>
+      <c r="B419" s="194"/>
       <c r="C419" s="28">
         <v>30</v>
       </c>
       <c r="D419" s="29">
         <v>21952803</v>
       </c>
     </row>
     <row r="420" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A420" s="189"/>
-      <c r="B420" s="188">
+      <c r="A420" s="193"/>
+      <c r="B420" s="194">
         <v>7</v>
       </c>
       <c r="C420" s="28">
         <v>10</v>
       </c>
       <c r="D420" s="29">
         <v>137513182</v>
       </c>
     </row>
     <row r="421" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A421" s="189"/>
-      <c r="B421" s="188"/>
+      <c r="A421" s="193"/>
+      <c r="B421" s="194"/>
       <c r="C421" s="28">
         <v>20</v>
       </c>
       <c r="D421" s="29">
         <v>7363134</v>
       </c>
     </row>
     <row r="422" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A422" s="189"/>
-      <c r="B422" s="188"/>
+      <c r="A422" s="193"/>
+      <c r="B422" s="194"/>
       <c r="C422" s="28">
         <v>30</v>
       </c>
       <c r="D422" s="29">
         <v>23277865</v>
       </c>
     </row>
     <row r="423" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A423" s="189"/>
-      <c r="B423" s="188">
+      <c r="A423" s="193"/>
+      <c r="B423" s="194">
         <v>8</v>
       </c>
       <c r="C423" s="28">
         <v>10</v>
       </c>
       <c r="D423" s="29">
         <v>144258051</v>
       </c>
     </row>
     <row r="424" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A424" s="189"/>
-      <c r="B424" s="188"/>
+      <c r="A424" s="193"/>
+      <c r="B424" s="194"/>
       <c r="C424" s="28">
         <v>20</v>
       </c>
       <c r="D424" s="29">
         <v>7903496</v>
       </c>
     </row>
     <row r="425" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A425" s="189"/>
-      <c r="B425" s="188"/>
+      <c r="A425" s="193"/>
+      <c r="B425" s="194"/>
       <c r="C425" s="28">
         <v>30</v>
       </c>
       <c r="D425" s="29">
         <v>24005572</v>
       </c>
     </row>
     <row r="426" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A426" s="189"/>
-      <c r="B426" s="188">
+      <c r="A426" s="193"/>
+      <c r="B426" s="194">
         <v>9</v>
       </c>
       <c r="C426" s="28">
         <v>10</v>
       </c>
       <c r="D426" s="29">
         <v>143104801</v>
       </c>
     </row>
     <row r="427" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A427" s="189"/>
-      <c r="B427" s="188"/>
+      <c r="A427" s="193"/>
+      <c r="B427" s="194"/>
       <c r="C427" s="28">
         <v>20</v>
       </c>
       <c r="D427" s="29">
         <v>7220192</v>
       </c>
     </row>
     <row r="428" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A428" s="189"/>
-      <c r="B428" s="188"/>
+      <c r="A428" s="193"/>
+      <c r="B428" s="194"/>
       <c r="C428" s="28">
         <v>30</v>
       </c>
       <c r="D428" s="29">
         <v>23146433</v>
       </c>
     </row>
     <row r="429" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A429" s="189"/>
-      <c r="B429" s="188">
+      <c r="A429" s="193"/>
+      <c r="B429" s="194">
         <v>10</v>
       </c>
       <c r="C429" s="28">
         <v>10</v>
       </c>
       <c r="D429" s="29">
         <v>152809966</v>
       </c>
     </row>
     <row r="430" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A430" s="189"/>
-      <c r="B430" s="188"/>
+      <c r="A430" s="193"/>
+      <c r="B430" s="194"/>
       <c r="C430" s="28">
         <v>20</v>
       </c>
       <c r="D430" s="29">
         <v>7212793</v>
       </c>
     </row>
     <row r="431" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A431" s="189"/>
-      <c r="B431" s="188"/>
+      <c r="A431" s="193"/>
+      <c r="B431" s="194"/>
       <c r="C431" s="28">
         <v>30</v>
       </c>
       <c r="D431" s="29">
         <v>23898853</v>
       </c>
     </row>
     <row r="432" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A432" s="189"/>
-      <c r="B432" s="188">
+      <c r="A432" s="193"/>
+      <c r="B432" s="194">
         <v>11</v>
       </c>
       <c r="C432" s="28">
         <v>10</v>
       </c>
       <c r="D432" s="29">
         <v>149393828</v>
       </c>
     </row>
     <row r="433" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A433" s="189"/>
-      <c r="B433" s="188"/>
+      <c r="A433" s="193"/>
+      <c r="B433" s="194"/>
       <c r="C433" s="28">
         <v>20</v>
       </c>
       <c r="D433" s="29">
         <v>7382155</v>
       </c>
     </row>
     <row r="434" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A434" s="189"/>
-      <c r="B434" s="188"/>
+      <c r="A434" s="193"/>
+      <c r="B434" s="194"/>
       <c r="C434" s="28">
         <v>30</v>
       </c>
       <c r="D434" s="29">
         <v>23667475</v>
       </c>
     </row>
     <row r="435" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A435" s="189"/>
-      <c r="B435" s="188">
+      <c r="A435" s="193"/>
+      <c r="B435" s="194">
         <v>12</v>
       </c>
       <c r="C435" s="28">
         <v>10</v>
       </c>
       <c r="D435" s="29">
         <v>161061981</v>
       </c>
     </row>
     <row r="436" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A436" s="189"/>
-      <c r="B436" s="188"/>
+      <c r="A436" s="193"/>
+      <c r="B436" s="194"/>
       <c r="C436" s="28">
         <v>20</v>
       </c>
       <c r="D436" s="29">
         <v>7480242</v>
       </c>
     </row>
     <row r="437" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A437" s="189"/>
-      <c r="B437" s="188"/>
+      <c r="A437" s="193"/>
+      <c r="B437" s="194"/>
       <c r="C437" s="28">
         <v>30</v>
       </c>
       <c r="D437" s="29">
         <v>24535987</v>
       </c>
     </row>
     <row r="438" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A438" s="189">
+      <c r="A438" s="193">
         <v>101</v>
       </c>
-      <c r="B438" s="188">
+      <c r="B438" s="194">
         <v>1</v>
       </c>
       <c r="C438" s="28">
         <v>10</v>
       </c>
       <c r="D438" s="29">
         <v>158954557</v>
       </c>
     </row>
     <row r="439" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A439" s="189"/>
-      <c r="B439" s="188"/>
+      <c r="A439" s="193"/>
+      <c r="B439" s="194"/>
       <c r="C439" s="28">
         <v>20</v>
       </c>
       <c r="D439" s="29">
         <v>6403224</v>
       </c>
     </row>
     <row r="440" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A440" s="189"/>
-      <c r="B440" s="188"/>
+      <c r="A440" s="193"/>
+      <c r="B440" s="194"/>
       <c r="C440" s="28">
         <v>30</v>
       </c>
       <c r="D440" s="29">
         <v>20834853</v>
       </c>
     </row>
     <row r="441" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A441" s="189"/>
-      <c r="B441" s="188">
+      <c r="A441" s="193"/>
+      <c r="B441" s="194">
         <v>2</v>
       </c>
       <c r="C441" s="28">
         <v>10</v>
       </c>
       <c r="D441" s="29">
         <v>149496765</v>
       </c>
     </row>
     <row r="442" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A442" s="189"/>
-      <c r="B442" s="188"/>
+      <c r="A442" s="193"/>
+      <c r="B442" s="194"/>
       <c r="C442" s="28">
         <v>20</v>
       </c>
       <c r="D442" s="29">
         <v>7369948</v>
       </c>
     </row>
     <row r="443" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A443" s="189"/>
-      <c r="B443" s="188"/>
+      <c r="A443" s="193"/>
+      <c r="B443" s="194"/>
       <c r="C443" s="28">
         <v>30</v>
       </c>
       <c r="D443" s="29">
         <v>21919279</v>
       </c>
     </row>
     <row r="444" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A444" s="189"/>
-      <c r="B444" s="188">
+      <c r="A444" s="193"/>
+      <c r="B444" s="194">
         <v>3</v>
       </c>
       <c r="C444" s="28">
         <v>10</v>
       </c>
       <c r="D444" s="29">
         <v>166281500</v>
       </c>
     </row>
     <row r="445" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A445" s="189"/>
-      <c r="B445" s="188"/>
+      <c r="A445" s="193"/>
+      <c r="B445" s="194"/>
       <c r="C445" s="28">
         <v>20</v>
       </c>
       <c r="D445" s="29">
         <v>7747122</v>
       </c>
     </row>
     <row r="446" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A446" s="189"/>
-      <c r="B446" s="188"/>
+      <c r="A446" s="193"/>
+      <c r="B446" s="194"/>
       <c r="C446" s="28">
         <v>30</v>
       </c>
       <c r="D446" s="29">
         <v>25642589</v>
       </c>
     </row>
     <row r="447" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A447" s="189"/>
-      <c r="B447" s="188">
+      <c r="A447" s="193"/>
+      <c r="B447" s="194">
         <v>4</v>
       </c>
       <c r="C447" s="28">
         <v>10</v>
       </c>
       <c r="D447" s="29">
         <v>148945490</v>
       </c>
     </row>
     <row r="448" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A448" s="189"/>
-      <c r="B448" s="188"/>
+      <c r="A448" s="193"/>
+      <c r="B448" s="194"/>
       <c r="C448" s="28">
         <v>20</v>
       </c>
       <c r="D448" s="29">
         <v>7153873</v>
       </c>
     </row>
     <row r="449" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A449" s="189"/>
-      <c r="B449" s="188"/>
+      <c r="A449" s="193"/>
+      <c r="B449" s="194"/>
       <c r="C449" s="28">
         <v>30</v>
       </c>
       <c r="D449" s="29">
         <v>23904743</v>
       </c>
     </row>
     <row r="450" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A450" s="189"/>
-      <c r="B450" s="188">
+      <c r="A450" s="193"/>
+      <c r="B450" s="194">
         <v>5</v>
       </c>
       <c r="C450" s="28">
         <v>10</v>
       </c>
       <c r="D450" s="29">
         <v>155634612</v>
       </c>
     </row>
     <row r="451" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A451" s="189"/>
-      <c r="B451" s="188"/>
+      <c r="A451" s="193"/>
+      <c r="B451" s="194"/>
       <c r="C451" s="28">
         <v>20</v>
       </c>
       <c r="D451" s="29">
         <v>7724535</v>
       </c>
     </row>
     <row r="452" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A452" s="189"/>
-      <c r="B452" s="188"/>
+      <c r="A452" s="193"/>
+      <c r="B452" s="194"/>
       <c r="C452" s="28">
         <v>30</v>
       </c>
       <c r="D452" s="29">
         <v>25270709</v>
       </c>
     </row>
     <row r="453" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A453" s="189"/>
-      <c r="B453" s="188">
+      <c r="A453" s="193"/>
+      <c r="B453" s="194">
         <v>6</v>
       </c>
       <c r="C453" s="28">
         <v>10</v>
       </c>
       <c r="D453" s="29">
         <v>143751141</v>
       </c>
     </row>
     <row r="454" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A454" s="189"/>
-      <c r="B454" s="188"/>
+      <c r="A454" s="193"/>
+      <c r="B454" s="194"/>
       <c r="C454" s="28">
         <v>20</v>
       </c>
       <c r="D454" s="29">
         <v>7021096</v>
       </c>
     </row>
     <row r="455" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A455" s="189"/>
-      <c r="B455" s="188"/>
+      <c r="A455" s="193"/>
+      <c r="B455" s="194"/>
       <c r="C455" s="28">
         <v>30</v>
       </c>
       <c r="D455" s="29">
         <v>23304979</v>
       </c>
     </row>
     <row r="456" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A456" s="189"/>
-      <c r="B456" s="188">
+      <c r="A456" s="193"/>
+      <c r="B456" s="194">
         <v>7</v>
       </c>
       <c r="C456" s="28">
         <v>10</v>
       </c>
       <c r="D456" s="29">
         <v>152730045</v>
       </c>
     </row>
     <row r="457" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A457" s="189"/>
-      <c r="B457" s="188"/>
+      <c r="A457" s="193"/>
+      <c r="B457" s="194"/>
       <c r="C457" s="28">
         <v>20</v>
       </c>
       <c r="D457" s="29">
         <v>7731265</v>
       </c>
     </row>
     <row r="458" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A458" s="189"/>
-      <c r="B458" s="188"/>
+      <c r="A458" s="193"/>
+      <c r="B458" s="194"/>
       <c r="C458" s="28">
         <v>30</v>
       </c>
       <c r="D458" s="29">
         <v>24616716</v>
       </c>
     </row>
     <row r="459" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A459" s="189"/>
-      <c r="B459" s="188">
+      <c r="A459" s="193"/>
+      <c r="B459" s="194">
         <v>8</v>
       </c>
       <c r="C459" s="28">
         <v>10</v>
       </c>
       <c r="D459" s="29">
         <v>149942537</v>
       </c>
     </row>
     <row r="460" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A460" s="189"/>
-      <c r="B460" s="188"/>
+      <c r="A460" s="193"/>
+      <c r="B460" s="194"/>
       <c r="C460" s="28">
         <v>20</v>
       </c>
       <c r="D460" s="29">
         <v>7811220</v>
       </c>
     </row>
     <row r="461" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A461" s="189"/>
-      <c r="B461" s="188"/>
+      <c r="A461" s="193"/>
+      <c r="B461" s="194"/>
       <c r="C461" s="28">
         <v>30</v>
       </c>
       <c r="D461" s="29">
         <v>24232917</v>
       </c>
     </row>
     <row r="462" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A462" s="189"/>
-      <c r="B462" s="188">
+      <c r="A462" s="193"/>
+      <c r="B462" s="194">
         <v>9</v>
       </c>
       <c r="C462" s="28">
         <v>10</v>
       </c>
       <c r="D462" s="29">
         <v>150358410</v>
       </c>
     </row>
     <row r="463" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A463" s="189"/>
-      <c r="B463" s="188"/>
+      <c r="A463" s="193"/>
+      <c r="B463" s="194"/>
       <c r="C463" s="28">
         <v>20</v>
       </c>
       <c r="D463" s="29">
         <v>7302436</v>
       </c>
     </row>
     <row r="464" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A464" s="189"/>
-      <c r="B464" s="188"/>
+      <c r="A464" s="193"/>
+      <c r="B464" s="194"/>
       <c r="C464" s="28">
         <v>30</v>
       </c>
       <c r="D464" s="29">
         <v>24010342</v>
       </c>
     </row>
     <row r="465" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A465" s="189"/>
-      <c r="B465" s="188">
+      <c r="A465" s="193"/>
+      <c r="B465" s="194">
         <v>10</v>
       </c>
       <c r="C465" s="28">
         <v>10</v>
       </c>
       <c r="D465" s="29">
         <v>168196307</v>
       </c>
     </row>
     <row r="466" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A466" s="189"/>
-      <c r="B466" s="188"/>
+      <c r="A466" s="193"/>
+      <c r="B466" s="194"/>
       <c r="C466" s="28">
         <v>20</v>
       </c>
       <c r="D466" s="29">
         <v>7917339</v>
       </c>
     </row>
     <row r="467" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A467" s="189"/>
-      <c r="B467" s="188"/>
+      <c r="A467" s="193"/>
+      <c r="B467" s="194"/>
       <c r="C467" s="28">
         <v>30</v>
       </c>
       <c r="D467" s="29">
         <v>25827131</v>
       </c>
     </row>
     <row r="468" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A468" s="189"/>
-      <c r="B468" s="188">
+      <c r="A468" s="193"/>
+      <c r="B468" s="194">
         <v>11</v>
       </c>
       <c r="C468" s="28">
         <v>10</v>
       </c>
       <c r="D468" s="29">
         <v>157350864</v>
       </c>
     </row>
     <row r="469" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A469" s="189"/>
-      <c r="B469" s="188"/>
+      <c r="A469" s="193"/>
+      <c r="B469" s="194"/>
       <c r="C469" s="28">
         <v>20</v>
       </c>
       <c r="D469" s="29">
         <v>7726411</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A470" s="189"/>
-      <c r="B470" s="188"/>
+      <c r="A470" s="193"/>
+      <c r="B470" s="194"/>
       <c r="C470" s="28">
         <v>30</v>
       </c>
       <c r="D470" s="29">
         <v>24600248</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A471" s="189"/>
-      <c r="B471" s="188">
+      <c r="A471" s="193"/>
+      <c r="B471" s="194">
         <v>12</v>
       </c>
       <c r="C471" s="28">
         <v>10</v>
       </c>
       <c r="D471" s="29">
         <v>161858600</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A472" s="189"/>
-      <c r="B472" s="188"/>
+      <c r="A472" s="193"/>
+      <c r="B472" s="194"/>
       <c r="C472" s="28">
         <v>20</v>
       </c>
       <c r="D472" s="29">
         <v>7523711</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A473" s="189"/>
-      <c r="B473" s="188"/>
+      <c r="A473" s="193"/>
+      <c r="B473" s="194"/>
       <c r="C473" s="28">
         <v>30</v>
       </c>
       <c r="D473" s="29">
         <v>24327506</v>
       </c>
     </row>
     <row r="474" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A474" s="189">
+      <c r="A474" s="193">
         <v>102</v>
       </c>
-      <c r="B474" s="188">
+      <c r="B474" s="194">
         <v>1</v>
       </c>
       <c r="C474" s="28">
         <v>10</v>
       </c>
       <c r="D474" s="29">
         <v>171542266</v>
       </c>
     </row>
     <row r="475" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A475" s="189"/>
-      <c r="B475" s="188"/>
+      <c r="A475" s="193"/>
+      <c r="B475" s="194"/>
       <c r="C475" s="28">
         <v>20</v>
       </c>
       <c r="D475" s="29">
         <v>8091896</v>
       </c>
     </row>
     <row r="476" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A476" s="189"/>
-      <c r="B476" s="188"/>
+      <c r="A476" s="193"/>
+      <c r="B476" s="194"/>
       <c r="C476" s="28">
         <v>30</v>
       </c>
       <c r="D476" s="29">
         <v>25026548</v>
       </c>
     </row>
     <row r="477" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A477" s="189"/>
-      <c r="B477" s="188">
+      <c r="A477" s="193"/>
+      <c r="B477" s="194">
         <v>2</v>
       </c>
       <c r="C477" s="28">
         <v>10</v>
       </c>
       <c r="D477" s="29">
         <v>136717805</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A478" s="189"/>
-      <c r="B478" s="188"/>
+      <c r="A478" s="193"/>
+      <c r="B478" s="194"/>
       <c r="C478" s="28">
         <v>20</v>
       </c>
       <c r="D478" s="29">
         <v>6328747</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A479" s="189"/>
-      <c r="B479" s="188"/>
+      <c r="A479" s="193"/>
+      <c r="B479" s="194"/>
       <c r="C479" s="28">
         <v>30</v>
       </c>
       <c r="D479" s="29">
         <v>19327432</v>
       </c>
     </row>
     <row r="480" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A480" s="189"/>
-      <c r="B480" s="188">
+      <c r="A480" s="193"/>
+      <c r="B480" s="194">
         <v>3</v>
       </c>
       <c r="C480" s="28">
         <v>10</v>
       </c>
       <c r="D480" s="29">
         <v>164793434</v>
       </c>
     </row>
     <row r="481" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A481" s="189"/>
-      <c r="B481" s="188"/>
+      <c r="A481" s="193"/>
+      <c r="B481" s="194"/>
       <c r="C481" s="28">
         <v>20</v>
       </c>
       <c r="D481" s="29">
         <v>7905011</v>
       </c>
     </row>
     <row r="482" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A482" s="189"/>
-      <c r="B482" s="188"/>
+      <c r="A482" s="193"/>
+      <c r="B482" s="194"/>
       <c r="C482" s="28">
         <v>30</v>
       </c>
       <c r="D482" s="29">
         <v>25481189</v>
       </c>
     </row>
     <row r="483" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A483" s="189"/>
-      <c r="B483" s="188">
+      <c r="A483" s="193"/>
+      <c r="B483" s="194">
         <v>4</v>
       </c>
       <c r="C483" s="28">
         <v>10</v>
       </c>
       <c r="D483" s="29">
         <v>162831961</v>
       </c>
     </row>
     <row r="484" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A484" s="189"/>
-      <c r="B484" s="188"/>
+      <c r="A484" s="193"/>
+      <c r="B484" s="194"/>
       <c r="C484" s="28">
         <v>20</v>
       </c>
       <c r="D484" s="29">
         <v>7614734</v>
       </c>
     </row>
     <row r="485" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A485" s="189"/>
-      <c r="B485" s="188"/>
+      <c r="A485" s="193"/>
+      <c r="B485" s="194"/>
       <c r="C485" s="28">
         <v>30</v>
       </c>
       <c r="D485" s="29">
         <v>25116744</v>
       </c>
     </row>
     <row r="486" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A486" s="189"/>
-      <c r="B486" s="188">
+      <c r="A486" s="193"/>
+      <c r="B486" s="194">
         <v>5</v>
       </c>
       <c r="C486" s="28">
         <v>10</v>
       </c>
       <c r="D486" s="29">
         <v>160952518</v>
       </c>
     </row>
     <row r="487" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A487" s="189"/>
-      <c r="B487" s="188"/>
+      <c r="A487" s="193"/>
+      <c r="B487" s="194"/>
       <c r="C487" s="28">
         <v>20</v>
       </c>
       <c r="D487" s="29">
         <v>7952694</v>
       </c>
     </row>
     <row r="488" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A488" s="189"/>
-      <c r="B488" s="188"/>
+      <c r="A488" s="193"/>
+      <c r="B488" s="194"/>
       <c r="C488" s="28">
         <v>30</v>
       </c>
       <c r="D488" s="29">
         <v>25754065</v>
       </c>
     </row>
     <row r="489" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A489" s="189"/>
-      <c r="B489" s="188">
+      <c r="A489" s="193"/>
+      <c r="B489" s="194">
         <v>6</v>
       </c>
       <c r="C489" s="28">
         <v>10</v>
       </c>
       <c r="D489" s="29">
         <v>142549705</v>
       </c>
     </row>
     <row r="490" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A490" s="189"/>
-      <c r="B490" s="188"/>
+      <c r="A490" s="193"/>
+      <c r="B490" s="194"/>
       <c r="C490" s="28">
         <v>20</v>
       </c>
       <c r="D490" s="29">
         <v>7219949</v>
       </c>
     </row>
     <row r="491" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A491" s="189"/>
-      <c r="B491" s="188"/>
+      <c r="A491" s="193"/>
+      <c r="B491" s="194"/>
       <c r="C491" s="28">
         <v>30</v>
       </c>
       <c r="D491" s="29">
         <v>23271346</v>
       </c>
     </row>
     <row r="492" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A492" s="189"/>
-      <c r="B492" s="188">
+      <c r="A492" s="193"/>
+      <c r="B492" s="194">
         <v>7</v>
       </c>
       <c r="C492" s="28">
         <v>10</v>
       </c>
       <c r="D492" s="29">
         <v>151954002</v>
       </c>
     </row>
     <row r="493" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A493" s="189"/>
-      <c r="B493" s="188"/>
+      <c r="A493" s="193"/>
+      <c r="B493" s="194"/>
       <c r="C493" s="28">
         <v>20</v>
       </c>
       <c r="D493" s="29">
         <v>8148510</v>
       </c>
     </row>
     <row r="494" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A494" s="189"/>
-      <c r="B494" s="188"/>
+      <c r="A494" s="193"/>
+      <c r="B494" s="194"/>
       <c r="C494" s="28">
         <v>30</v>
       </c>
       <c r="D494" s="29">
         <v>24927029</v>
       </c>
     </row>
     <row r="495" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A495" s="189"/>
-      <c r="B495" s="188">
+      <c r="A495" s="193"/>
+      <c r="B495" s="194">
         <v>8</v>
       </c>
       <c r="C495" s="28">
         <v>10</v>
       </c>
       <c r="D495" s="29">
         <v>147064653</v>
       </c>
     </row>
     <row r="496" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A496" s="189"/>
-      <c r="B496" s="188"/>
+      <c r="A496" s="193"/>
+      <c r="B496" s="194"/>
       <c r="C496" s="28">
         <v>20</v>
       </c>
       <c r="D496" s="29">
         <v>8004719</v>
       </c>
     </row>
     <row r="497" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A497" s="189"/>
-      <c r="B497" s="188"/>
+      <c r="A497" s="193"/>
+      <c r="B497" s="194"/>
       <c r="C497" s="28">
         <v>30</v>
       </c>
       <c r="D497" s="29">
         <v>24388304</v>
       </c>
     </row>
     <row r="498" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A498" s="189"/>
-      <c r="B498" s="188">
+      <c r="A498" s="193"/>
+      <c r="B498" s="194">
         <v>9</v>
       </c>
       <c r="C498" s="28">
         <v>10</v>
       </c>
       <c r="D498" s="29">
         <v>147067438</v>
       </c>
     </row>
     <row r="499" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A499" s="189"/>
-      <c r="B499" s="188"/>
+      <c r="A499" s="193"/>
+      <c r="B499" s="194"/>
       <c r="C499" s="28">
         <v>20</v>
       </c>
       <c r="D499" s="29">
         <v>7365989</v>
       </c>
     </row>
     <row r="500" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A500" s="189"/>
-      <c r="B500" s="188"/>
+      <c r="A500" s="193"/>
+      <c r="B500" s="194"/>
       <c r="C500" s="28">
         <v>30</v>
       </c>
       <c r="D500" s="29">
         <v>23248484</v>
       </c>
     </row>
     <row r="501" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A501" s="189"/>
-      <c r="B501" s="188">
+      <c r="A501" s="193"/>
+      <c r="B501" s="194">
         <v>10</v>
       </c>
       <c r="C501" s="28">
         <v>10</v>
       </c>
       <c r="D501" s="29">
         <v>165804441</v>
       </c>
     </row>
     <row r="502" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A502" s="189"/>
-      <c r="B502" s="188"/>
+      <c r="A502" s="193"/>
+      <c r="B502" s="194"/>
       <c r="C502" s="28">
         <v>20</v>
       </c>
       <c r="D502" s="29">
         <v>8133658</v>
       </c>
     </row>
     <row r="503" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A503" s="189"/>
-      <c r="B503" s="188"/>
+      <c r="A503" s="193"/>
+      <c r="B503" s="194"/>
       <c r="C503" s="28">
         <v>30</v>
       </c>
       <c r="D503" s="29">
         <v>25695729</v>
       </c>
     </row>
     <row r="504" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A504" s="189"/>
-      <c r="B504" s="188">
+      <c r="A504" s="193"/>
+      <c r="B504" s="194">
         <v>11</v>
       </c>
       <c r="C504" s="28">
         <v>10</v>
       </c>
       <c r="D504" s="29">
         <v>156805421</v>
       </c>
     </row>
     <row r="505" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A505" s="189"/>
-      <c r="B505" s="188"/>
+      <c r="A505" s="193"/>
+      <c r="B505" s="194"/>
       <c r="C505" s="28">
         <v>20</v>
       </c>
       <c r="D505" s="29">
         <v>7871488</v>
       </c>
     </row>
     <row r="506" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A506" s="189"/>
-      <c r="B506" s="188"/>
+      <c r="A506" s="193"/>
+      <c r="B506" s="194"/>
       <c r="C506" s="28">
         <v>30</v>
       </c>
       <c r="D506" s="29">
         <v>25209213</v>
       </c>
     </row>
     <row r="507" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A507" s="189"/>
-      <c r="B507" s="188">
+      <c r="A507" s="193"/>
+      <c r="B507" s="194">
         <v>12</v>
       </c>
       <c r="C507" s="28">
         <v>10</v>
       </c>
       <c r="D507" s="29">
         <v>163362213</v>
       </c>
     </row>
     <row r="508" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A508" s="189"/>
-      <c r="B508" s="188"/>
+      <c r="A508" s="193"/>
+      <c r="B508" s="194"/>
       <c r="C508" s="28">
         <v>20</v>
       </c>
       <c r="D508" s="29">
         <v>7798737</v>
       </c>
     </row>
     <row r="509" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A509" s="189"/>
-      <c r="B509" s="188"/>
+      <c r="A509" s="193"/>
+      <c r="B509" s="194"/>
       <c r="C509" s="28">
         <v>30</v>
       </c>
       <c r="D509" s="29">
         <v>24609830</v>
       </c>
     </row>
     <row r="510" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A510" s="189">
+      <c r="A510" s="193">
         <v>103</v>
       </c>
-      <c r="B510" s="188">
+      <c r="B510" s="194">
         <v>1</v>
       </c>
       <c r="C510" s="28">
         <v>10</v>
       </c>
       <c r="D510" s="29">
         <v>176147439</v>
       </c>
     </row>
     <row r="511" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A511" s="189"/>
-      <c r="B511" s="188"/>
+      <c r="A511" s="193"/>
+      <c r="B511" s="194"/>
       <c r="C511" s="28">
         <v>20</v>
       </c>
       <c r="D511" s="29">
         <v>7687456</v>
       </c>
     </row>
     <row r="512" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A512" s="189"/>
-      <c r="B512" s="188"/>
+      <c r="A512" s="193"/>
+      <c r="B512" s="194"/>
       <c r="C512" s="28">
         <v>30</v>
       </c>
       <c r="D512" s="29">
         <v>25090822</v>
       </c>
     </row>
     <row r="513" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A513" s="189"/>
-      <c r="B513" s="188">
+      <c r="A513" s="193"/>
+      <c r="B513" s="194">
         <v>2</v>
       </c>
       <c r="C513" s="28">
         <v>10</v>
       </c>
       <c r="D513" s="29">
         <v>144575327</v>
       </c>
     </row>
     <row r="514" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A514" s="189"/>
-      <c r="B514" s="188"/>
+      <c r="A514" s="193"/>
+      <c r="B514" s="194"/>
       <c r="C514" s="28">
         <v>20</v>
       </c>
       <c r="D514" s="29">
         <v>6935945</v>
       </c>
     </row>
     <row r="515" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A515" s="189"/>
-      <c r="B515" s="188"/>
+      <c r="A515" s="193"/>
+      <c r="B515" s="194"/>
       <c r="C515" s="28">
         <v>30</v>
       </c>
       <c r="D515" s="29">
         <v>19623988</v>
       </c>
     </row>
     <row r="516" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A516" s="189"/>
-      <c r="B516" s="188">
+      <c r="A516" s="193"/>
+      <c r="B516" s="194">
         <v>3</v>
       </c>
       <c r="C516" s="28">
         <v>10</v>
       </c>
       <c r="D516" s="29">
         <v>171533889</v>
       </c>
     </row>
     <row r="517" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A517" s="189"/>
-      <c r="B517" s="188"/>
+      <c r="A517" s="193"/>
+      <c r="B517" s="194"/>
       <c r="C517" s="28">
         <v>20</v>
       </c>
       <c r="D517" s="29">
         <v>7978806</v>
       </c>
     </row>
     <row r="518" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A518" s="189"/>
-      <c r="B518" s="188"/>
+      <c r="A518" s="193"/>
+      <c r="B518" s="194"/>
       <c r="C518" s="28">
         <v>30</v>
       </c>
       <c r="D518" s="29">
         <v>25646731</v>
       </c>
     </row>
     <row r="519" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A519" s="189"/>
-      <c r="B519" s="188">
+      <c r="A519" s="193"/>
+      <c r="B519" s="194">
         <v>4</v>
       </c>
       <c r="C519" s="28">
         <v>10</v>
       </c>
       <c r="D519" s="29">
         <v>164261237</v>
       </c>
     </row>
     <row r="520" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A520" s="189"/>
-      <c r="B520" s="188"/>
+      <c r="A520" s="193"/>
+      <c r="B520" s="194"/>
       <c r="C520" s="28">
         <v>20</v>
       </c>
       <c r="D520" s="29">
         <v>7892860</v>
       </c>
     </row>
     <row r="521" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A521" s="189"/>
-      <c r="B521" s="188"/>
+      <c r="A521" s="193"/>
+      <c r="B521" s="194"/>
       <c r="C521" s="28">
         <v>30</v>
       </c>
       <c r="D521" s="29">
         <v>25686999</v>
       </c>
     </row>
     <row r="522" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A522" s="189"/>
-      <c r="B522" s="188">
+      <c r="A522" s="193"/>
+      <c r="B522" s="194">
         <v>5</v>
       </c>
       <c r="C522" s="28">
         <v>10</v>
       </c>
       <c r="D522" s="29">
         <v>162729823</v>
       </c>
     </row>
     <row r="523" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A523" s="189"/>
-      <c r="B523" s="188"/>
+      <c r="A523" s="193"/>
+      <c r="B523" s="194"/>
       <c r="C523" s="28">
         <v>20</v>
       </c>
       <c r="D523" s="29">
         <v>8004536</v>
       </c>
     </row>
     <row r="524" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A524" s="189"/>
-      <c r="B524" s="188"/>
+      <c r="A524" s="193"/>
+      <c r="B524" s="194"/>
       <c r="C524" s="28">
         <v>30</v>
       </c>
       <c r="D524" s="29">
         <v>26034297</v>
       </c>
     </row>
     <row r="525" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A525" s="189"/>
-      <c r="B525" s="188">
+      <c r="A525" s="193"/>
+      <c r="B525" s="194">
         <v>6</v>
       </c>
       <c r="C525" s="28">
         <v>10</v>
       </c>
       <c r="D525" s="29">
         <v>151059306</v>
       </c>
     </row>
     <row r="526" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A526" s="189"/>
-      <c r="B526" s="188"/>
+      <c r="A526" s="193"/>
+      <c r="B526" s="194"/>
       <c r="C526" s="28">
         <v>20</v>
       </c>
       <c r="D526" s="29">
         <v>7485699</v>
       </c>
     </row>
     <row r="527" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A527" s="189"/>
-      <c r="B527" s="188"/>
+      <c r="A527" s="193"/>
+      <c r="B527" s="194"/>
       <c r="C527" s="28">
         <v>30</v>
       </c>
       <c r="D527" s="29">
         <v>24117126</v>
       </c>
     </row>
     <row r="528" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A528" s="189"/>
-      <c r="B528" s="188">
+      <c r="A528" s="193"/>
+      <c r="B528" s="194">
         <v>7</v>
       </c>
       <c r="C528" s="28">
         <v>10</v>
       </c>
       <c r="D528" s="29">
         <v>154254911</v>
       </c>
     </row>
     <row r="529" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A529" s="189"/>
-      <c r="B529" s="188"/>
+      <c r="A529" s="193"/>
+      <c r="B529" s="194"/>
       <c r="C529" s="28">
         <v>20</v>
       </c>
       <c r="D529" s="29">
         <v>8233592</v>
       </c>
     </row>
     <row r="530" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A530" s="189"/>
-      <c r="B530" s="188"/>
+      <c r="A530" s="193"/>
+      <c r="B530" s="194"/>
       <c r="C530" s="28">
         <v>30</v>
       </c>
       <c r="D530" s="29">
         <v>25417047</v>
       </c>
     </row>
     <row r="531" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A531" s="189"/>
-      <c r="B531" s="188">
+      <c r="A531" s="193"/>
+      <c r="B531" s="194">
         <v>8</v>
       </c>
       <c r="C531" s="28">
         <v>10</v>
       </c>
       <c r="D531" s="29">
         <v>148752670</v>
       </c>
     </row>
     <row r="532" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A532" s="189"/>
-      <c r="B532" s="188"/>
+      <c r="A532" s="193"/>
+      <c r="B532" s="194"/>
       <c r="C532" s="28">
         <v>20</v>
       </c>
       <c r="D532" s="29">
         <v>8240863</v>
       </c>
     </row>
     <row r="533" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A533" s="189"/>
-      <c r="B533" s="188"/>
+      <c r="A533" s="193"/>
+      <c r="B533" s="194"/>
       <c r="C533" s="28">
         <v>30</v>
       </c>
       <c r="D533" s="29">
         <v>24976143</v>
       </c>
     </row>
     <row r="534" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A534" s="189"/>
-      <c r="B534" s="188">
+      <c r="A534" s="193"/>
+      <c r="B534" s="194">
         <v>9</v>
       </c>
       <c r="C534" s="28">
         <v>10</v>
       </c>
       <c r="D534" s="29">
         <v>155344860</v>
       </c>
     </row>
     <row r="535" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A535" s="189"/>
-      <c r="B535" s="188"/>
+      <c r="A535" s="193"/>
+      <c r="B535" s="194"/>
       <c r="C535" s="28">
         <v>20</v>
       </c>
       <c r="D535" s="29">
         <v>7934502</v>
       </c>
     </row>
     <row r="536" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A536" s="189"/>
-      <c r="B536" s="188"/>
+      <c r="A536" s="193"/>
+      <c r="B536" s="194"/>
       <c r="C536" s="28">
         <v>30</v>
       </c>
       <c r="D536" s="29">
         <v>24817904</v>
       </c>
     </row>
     <row r="537" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A537" s="189"/>
-      <c r="B537" s="188">
+      <c r="A537" s="193"/>
+      <c r="B537" s="194">
         <v>10</v>
       </c>
       <c r="C537" s="28">
         <v>10</v>
       </c>
       <c r="D537" s="29">
         <v>165544535</v>
       </c>
     </row>
     <row r="538" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A538" s="189"/>
-      <c r="B538" s="188"/>
+      <c r="A538" s="193"/>
+      <c r="B538" s="194"/>
       <c r="C538" s="28">
         <v>20</v>
       </c>
       <c r="D538" s="29">
         <v>8231758</v>
       </c>
     </row>
     <row r="539" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A539" s="189"/>
-      <c r="B539" s="188"/>
+      <c r="A539" s="193"/>
+      <c r="B539" s="194"/>
       <c r="C539" s="28">
         <v>30</v>
       </c>
       <c r="D539" s="29">
         <v>26302662</v>
       </c>
     </row>
     <row r="540" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A540" s="189"/>
-      <c r="B540" s="188">
+      <c r="A540" s="193"/>
+      <c r="B540" s="194">
         <v>11</v>
       </c>
       <c r="C540" s="28">
         <v>10</v>
       </c>
       <c r="D540" s="29">
         <v>148993740</v>
       </c>
     </row>
     <row r="541" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A541" s="189"/>
-      <c r="B541" s="188"/>
+      <c r="A541" s="193"/>
+      <c r="B541" s="194"/>
       <c r="C541" s="28">
         <v>20</v>
       </c>
       <c r="D541" s="29">
         <v>7736397</v>
       </c>
     </row>
     <row r="542" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A542" s="189"/>
-      <c r="B542" s="188"/>
+      <c r="A542" s="193"/>
+      <c r="B542" s="194"/>
       <c r="C542" s="28">
         <v>30</v>
       </c>
       <c r="D542" s="29">
         <v>24626213</v>
       </c>
     </row>
     <row r="543" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A543" s="189"/>
-      <c r="B543" s="188">
+      <c r="A543" s="193"/>
+      <c r="B543" s="194">
         <v>12</v>
       </c>
       <c r="C543" s="28">
         <v>10</v>
       </c>
       <c r="D543" s="29">
         <v>165832256</v>
       </c>
     </row>
     <row r="544" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A544" s="189"/>
-      <c r="B544" s="188"/>
+      <c r="A544" s="193"/>
+      <c r="B544" s="194"/>
       <c r="C544" s="28">
         <v>20</v>
       </c>
       <c r="D544" s="29">
         <v>8230761</v>
       </c>
     </row>
     <row r="545" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A545" s="189"/>
-      <c r="B545" s="188"/>
+      <c r="A545" s="193"/>
+      <c r="B545" s="194"/>
       <c r="C545" s="28">
         <v>30</v>
       </c>
       <c r="D545" s="29">
         <v>25598889</v>
       </c>
     </row>
     <row r="546" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A546" s="189">
+      <c r="A546" s="193">
         <v>104</v>
       </c>
-      <c r="B546" s="188">
+      <c r="B546" s="194">
         <v>1</v>
       </c>
       <c r="C546" s="28">
         <v>10</v>
       </c>
       <c r="D546" s="29">
         <v>167538270</v>
       </c>
     </row>
     <row r="547" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A547" s="189"/>
-      <c r="B547" s="188"/>
+      <c r="A547" s="193"/>
+      <c r="B547" s="194"/>
       <c r="C547" s="28">
         <v>20</v>
       </c>
       <c r="D547" s="29">
         <v>7951824</v>
       </c>
     </row>
     <row r="548" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A548" s="189"/>
-      <c r="B548" s="188"/>
+      <c r="A548" s="193"/>
+      <c r="B548" s="194"/>
       <c r="C548" s="28">
         <v>30</v>
       </c>
       <c r="D548" s="29">
         <v>25588145</v>
       </c>
     </row>
     <row r="549" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A549" s="189"/>
-      <c r="B549" s="188">
+      <c r="A549" s="193"/>
+      <c r="B549" s="194">
         <v>2</v>
       </c>
       <c r="C549" s="28">
         <v>10</v>
       </c>
       <c r="D549" s="29">
         <v>140359233</v>
       </c>
     </row>
     <row r="550" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A550" s="189"/>
-      <c r="B550" s="188"/>
+      <c r="A550" s="193"/>
+      <c r="B550" s="194"/>
       <c r="C550" s="28">
         <v>20</v>
       </c>
       <c r="D550" s="29">
         <v>6769800</v>
       </c>
     </row>
     <row r="551" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A551" s="189"/>
-      <c r="B551" s="188"/>
+      <c r="A551" s="193"/>
+      <c r="B551" s="194"/>
       <c r="C551" s="28">
         <v>30</v>
       </c>
       <c r="D551" s="29">
         <v>20014307</v>
       </c>
     </row>
     <row r="552" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A552" s="189"/>
-      <c r="B552" s="188">
+      <c r="A552" s="193"/>
+      <c r="B552" s="194">
         <v>3</v>
       </c>
       <c r="C552" s="28">
         <v>10</v>
       </c>
       <c r="D552" s="29">
         <v>169631987</v>
       </c>
     </row>
     <row r="553" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A553" s="189"/>
-      <c r="B553" s="188"/>
+      <c r="A553" s="193"/>
+      <c r="B553" s="194"/>
       <c r="C553" s="28">
         <v>20</v>
       </c>
       <c r="D553" s="29">
         <v>8373863</v>
       </c>
     </row>
     <row r="554" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A554" s="189"/>
-      <c r="B554" s="188"/>
+      <c r="A554" s="193"/>
+      <c r="B554" s="194"/>
       <c r="C554" s="28">
         <v>30</v>
       </c>
       <c r="D554" s="29">
         <v>25061622</v>
       </c>
     </row>
     <row r="555" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A555" s="189"/>
-      <c r="B555" s="188">
+      <c r="A555" s="193"/>
+      <c r="B555" s="194">
         <v>4</v>
       </c>
       <c r="C555" s="28">
         <v>10</v>
       </c>
       <c r="D555" s="29">
         <v>163783414</v>
       </c>
     </row>
     <row r="556" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A556" s="189"/>
-      <c r="B556" s="188"/>
+      <c r="A556" s="193"/>
+      <c r="B556" s="194"/>
       <c r="C556" s="28">
         <v>20</v>
       </c>
       <c r="D556" s="29">
         <v>7971427</v>
       </c>
     </row>
     <row r="557" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A557" s="189"/>
-      <c r="B557" s="188"/>
+      <c r="A557" s="193"/>
+      <c r="B557" s="194"/>
       <c r="C557" s="28">
         <v>30</v>
       </c>
       <c r="D557" s="29">
         <v>25150827</v>
       </c>
     </row>
     <row r="558" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A558" s="189"/>
-      <c r="B558" s="188">
+      <c r="A558" s="193"/>
+      <c r="B558" s="194">
         <v>5</v>
       </c>
       <c r="C558" s="28">
         <v>10</v>
       </c>
       <c r="D558" s="29">
         <v>156267903</v>
       </c>
     </row>
     <row r="559" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A559" s="189"/>
-      <c r="B559" s="188"/>
+      <c r="A559" s="193"/>
+      <c r="B559" s="194"/>
       <c r="C559" s="28">
         <v>20</v>
       </c>
       <c r="D559" s="29">
         <v>7852106</v>
       </c>
     </row>
     <row r="560" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A560" s="189"/>
-      <c r="B560" s="188"/>
+      <c r="A560" s="193"/>
+      <c r="B560" s="194"/>
       <c r="C560" s="28">
         <v>30</v>
       </c>
       <c r="D560" s="29">
         <v>25158842</v>
       </c>
     </row>
     <row r="561" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A561" s="189"/>
-      <c r="B561" s="188">
+      <c r="A561" s="193"/>
+      <c r="B561" s="194">
         <v>6</v>
       </c>
       <c r="C561" s="28">
         <v>10</v>
       </c>
       <c r="D561" s="29">
         <v>157877580</v>
       </c>
     </row>
     <row r="562" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A562" s="189"/>
-      <c r="B562" s="188"/>
+      <c r="A562" s="193"/>
+      <c r="B562" s="194"/>
       <c r="C562" s="28">
         <v>20</v>
       </c>
       <c r="D562" s="29">
         <v>7816778</v>
       </c>
     </row>
     <row r="563" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A563" s="189"/>
-      <c r="B563" s="188"/>
+      <c r="A563" s="193"/>
+      <c r="B563" s="194"/>
       <c r="C563" s="28">
         <v>30</v>
       </c>
       <c r="D563" s="29">
         <v>25085719</v>
       </c>
     </row>
     <row r="564" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A564" s="189"/>
-      <c r="B564" s="188">
+      <c r="A564" s="193"/>
+      <c r="B564" s="194">
         <v>7</v>
       </c>
       <c r="C564" s="28">
         <v>10</v>
       </c>
       <c r="D564" s="29">
         <v>154519524</v>
       </c>
     </row>
     <row r="565" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A565" s="189"/>
-      <c r="B565" s="188"/>
+      <c r="A565" s="193"/>
+      <c r="B565" s="194"/>
       <c r="C565" s="28">
         <v>20</v>
       </c>
       <c r="D565" s="29">
         <v>8380504</v>
       </c>
     </row>
     <row r="566" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A566" s="189"/>
-      <c r="B566" s="188"/>
+      <c r="A566" s="193"/>
+      <c r="B566" s="194"/>
       <c r="C566" s="28">
         <v>30</v>
       </c>
       <c r="D566" s="29">
         <v>25796764</v>
       </c>
     </row>
     <row r="567" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A567" s="189"/>
-      <c r="B567" s="188">
+      <c r="A567" s="193"/>
+      <c r="B567" s="194">
         <v>8</v>
       </c>
       <c r="C567" s="28">
         <v>10</v>
       </c>
       <c r="D567" s="29">
         <v>145959535</v>
       </c>
     </row>
     <row r="568" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A568" s="189"/>
-      <c r="B568" s="188"/>
+      <c r="A568" s="193"/>
+      <c r="B568" s="194"/>
       <c r="C568" s="28">
         <v>20</v>
       </c>
       <c r="D568" s="29">
         <v>7968558</v>
       </c>
     </row>
     <row r="569" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A569" s="189"/>
-      <c r="B569" s="188"/>
+      <c r="A569" s="193"/>
+      <c r="B569" s="194"/>
       <c r="C569" s="28">
         <v>30</v>
       </c>
       <c r="D569" s="29">
         <v>24326850</v>
       </c>
     </row>
     <row r="570" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A570" s="189"/>
-      <c r="B570" s="188">
+      <c r="A570" s="193"/>
+      <c r="B570" s="194">
         <v>9</v>
       </c>
       <c r="C570" s="28">
         <v>10</v>
       </c>
       <c r="D570" s="29">
         <v>154717129</v>
       </c>
     </row>
     <row r="571" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A571" s="189"/>
-      <c r="B571" s="188"/>
+      <c r="A571" s="193"/>
+      <c r="B571" s="194"/>
       <c r="C571" s="28">
         <v>20</v>
       </c>
       <c r="D571" s="29">
         <v>7714813</v>
       </c>
     </row>
     <row r="572" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A572" s="189"/>
-      <c r="B572" s="188"/>
+      <c r="A572" s="193"/>
+      <c r="B572" s="194"/>
       <c r="C572" s="28">
         <v>30</v>
       </c>
       <c r="D572" s="29">
         <v>24678386</v>
       </c>
     </row>
     <row r="573" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A573" s="189"/>
-      <c r="B573" s="188">
+      <c r="A573" s="193"/>
+      <c r="B573" s="194">
         <v>10</v>
       </c>
       <c r="C573" s="28">
         <v>10</v>
       </c>
       <c r="D573" s="29">
         <v>165006612</v>
       </c>
     </row>
     <row r="574" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A574" s="189"/>
-      <c r="B574" s="188"/>
+      <c r="A574" s="193"/>
+      <c r="B574" s="194"/>
       <c r="C574" s="28">
         <v>20</v>
       </c>
       <c r="D574" s="29">
         <v>8292771</v>
       </c>
     </row>
     <row r="575" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A575" s="189"/>
-      <c r="B575" s="188"/>
+      <c r="A575" s="193"/>
+      <c r="B575" s="194"/>
       <c r="C575" s="28">
         <v>30</v>
       </c>
       <c r="D575" s="29">
         <v>26382435</v>
       </c>
     </row>
     <row r="576" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A576" s="189"/>
-      <c r="B576" s="188">
+      <c r="A576" s="193"/>
+      <c r="B576" s="194">
         <v>11</v>
       </c>
       <c r="C576" s="28">
         <v>10</v>
       </c>
       <c r="D576" s="29">
         <v>157547905</v>
       </c>
     </row>
     <row r="577" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A577" s="189"/>
-      <c r="B577" s="188"/>
+      <c r="A577" s="193"/>
+      <c r="B577" s="194"/>
       <c r="C577" s="28">
         <v>20</v>
       </c>
       <c r="D577" s="29">
         <v>8086644</v>
       </c>
     </row>
     <row r="578" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A578" s="189"/>
-      <c r="B578" s="188"/>
+      <c r="A578" s="193"/>
+      <c r="B578" s="194"/>
       <c r="C578" s="28">
         <v>30</v>
       </c>
       <c r="D578" s="29">
         <v>25115758</v>
       </c>
     </row>
     <row r="579" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A579" s="189"/>
-      <c r="B579" s="188">
+      <c r="A579" s="193"/>
+      <c r="B579" s="194">
         <v>12</v>
       </c>
       <c r="C579" s="28">
         <v>10</v>
       </c>
       <c r="D579" s="29">
         <v>167138722</v>
       </c>
     </row>
     <row r="580" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A580" s="189"/>
-      <c r="B580" s="188"/>
+      <c r="A580" s="193"/>
+      <c r="B580" s="194"/>
       <c r="C580" s="28">
         <v>20</v>
       </c>
       <c r="D580" s="29">
         <v>8485187</v>
       </c>
     </row>
     <row r="581" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A581" s="189"/>
-      <c r="B581" s="188"/>
+      <c r="A581" s="193"/>
+      <c r="B581" s="194"/>
       <c r="C581" s="28">
         <v>30</v>
       </c>
       <c r="D581" s="29">
         <v>26217270</v>
       </c>
     </row>
     <row r="582" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A582" s="189">
+      <c r="A582" s="193">
         <v>105</v>
       </c>
-      <c r="B582" s="188">
+      <c r="B582" s="194">
         <v>1</v>
       </c>
       <c r="C582" s="28">
         <v>10</v>
       </c>
       <c r="D582" s="29">
         <v>160560723</v>
       </c>
     </row>
     <row r="583" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A583" s="189"/>
-      <c r="B583" s="188"/>
+      <c r="A583" s="193"/>
+      <c r="B583" s="194"/>
       <c r="C583" s="28">
         <v>20</v>
       </c>
       <c r="D583" s="29">
         <v>7662377</v>
       </c>
     </row>
     <row r="584" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A584" s="189"/>
-      <c r="B584" s="188"/>
+      <c r="A584" s="193"/>
+      <c r="B584" s="194"/>
       <c r="C584" s="28">
         <v>30</v>
       </c>
       <c r="D584" s="29">
         <v>23704802</v>
       </c>
     </row>
     <row r="585" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A585" s="189"/>
-      <c r="B585" s="188">
+      <c r="A585" s="193"/>
+      <c r="B585" s="194">
         <v>2</v>
       </c>
       <c r="C585" s="28">
         <v>10</v>
       </c>
       <c r="D585" s="29">
         <v>161723356</v>
       </c>
     </row>
     <row r="586" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A586" s="189"/>
-      <c r="B586" s="188"/>
+      <c r="A586" s="193"/>
+      <c r="B586" s="194"/>
       <c r="C586" s="28">
         <v>20</v>
       </c>
       <c r="D586" s="29">
         <v>6660815</v>
       </c>
     </row>
     <row r="587" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A587" s="189"/>
-      <c r="B587" s="188"/>
+      <c r="A587" s="193"/>
+      <c r="B587" s="194"/>
       <c r="C587" s="28">
         <v>30</v>
       </c>
       <c r="D587" s="29">
         <v>20317319</v>
       </c>
     </row>
     <row r="588" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A588" s="189"/>
-      <c r="B588" s="188">
+      <c r="A588" s="193"/>
+      <c r="B588" s="194">
         <v>3</v>
       </c>
       <c r="C588" s="28">
         <v>10</v>
       </c>
       <c r="D588" s="29">
         <v>188349101</v>
       </c>
     </row>
     <row r="589" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A589" s="189"/>
-      <c r="B589" s="188"/>
+      <c r="A589" s="193"/>
+      <c r="B589" s="194"/>
       <c r="C589" s="28">
         <v>20</v>
       </c>
       <c r="D589" s="29">
         <v>8443169</v>
       </c>
     </row>
     <row r="590" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A590" s="189"/>
-      <c r="B590" s="188"/>
+      <c r="A590" s="193"/>
+      <c r="B590" s="194"/>
       <c r="C590" s="28">
         <v>30</v>
       </c>
       <c r="D590" s="29">
         <v>26129187</v>
       </c>
     </row>
     <row r="591" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A591" s="189"/>
-      <c r="B591" s="188">
+      <c r="A591" s="193"/>
+      <c r="B591" s="194">
         <v>4</v>
       </c>
       <c r="C591" s="28">
         <v>10</v>
       </c>
       <c r="D591" s="29">
         <v>165297025</v>
       </c>
     </row>
     <row r="592" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A592" s="189"/>
-      <c r="B592" s="188"/>
+      <c r="A592" s="193"/>
+      <c r="B592" s="194"/>
       <c r="C592" s="28">
         <v>20</v>
       </c>
       <c r="D592" s="29">
         <v>7784582</v>
       </c>
     </row>
     <row r="593" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A593" s="189"/>
-      <c r="B593" s="188"/>
+      <c r="A593" s="193"/>
+      <c r="B593" s="194"/>
       <c r="C593" s="28">
         <v>30</v>
       </c>
       <c r="D593" s="29">
         <v>25584364</v>
       </c>
     </row>
     <row r="594" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A594" s="189"/>
-      <c r="B594" s="188">
+      <c r="A594" s="193"/>
+      <c r="B594" s="194">
         <v>5</v>
       </c>
       <c r="C594" s="28">
         <v>10</v>
       </c>
       <c r="D594" s="29">
         <v>163772081</v>
       </c>
     </row>
     <row r="595" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A595" s="189"/>
-      <c r="B595" s="188"/>
+      <c r="A595" s="193"/>
+      <c r="B595" s="194"/>
       <c r="C595" s="28">
         <v>20</v>
       </c>
       <c r="D595" s="29">
         <v>8225861</v>
       </c>
     </row>
     <row r="596" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A596" s="189"/>
-      <c r="B596" s="188"/>
+      <c r="A596" s="193"/>
+      <c r="B596" s="194"/>
       <c r="C596" s="28">
         <v>30</v>
       </c>
       <c r="D596" s="29">
         <v>26244388</v>
       </c>
     </row>
     <row r="597" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A597" s="189"/>
-      <c r="B597" s="188">
+      <c r="A597" s="193"/>
+      <c r="B597" s="194">
         <v>6</v>
       </c>
       <c r="C597" s="28">
         <v>10</v>
       </c>
       <c r="D597" s="29">
         <v>151515374</v>
       </c>
     </row>
     <row r="598" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A598" s="189"/>
-      <c r="B598" s="188"/>
+      <c r="A598" s="193"/>
+      <c r="B598" s="194"/>
       <c r="C598" s="28">
         <v>20</v>
       </c>
       <c r="D598" s="29">
         <v>7755225</v>
       </c>
     </row>
     <row r="599" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A599" s="189"/>
-      <c r="B599" s="188"/>
+      <c r="A599" s="193"/>
+      <c r="B599" s="194"/>
       <c r="C599" s="28">
         <v>30</v>
       </c>
       <c r="D599" s="29">
         <v>24737694</v>
       </c>
     </row>
     <row r="600" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A600" s="189"/>
-      <c r="B600" s="188">
+      <c r="A600" s="193"/>
+      <c r="B600" s="194">
         <v>7</v>
       </c>
       <c r="C600" s="28">
         <v>10</v>
       </c>
       <c r="D600" s="29">
         <v>149800576</v>
       </c>
     </row>
     <row r="601" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A601" s="189"/>
-      <c r="B601" s="188"/>
+      <c r="A601" s="193"/>
+      <c r="B601" s="194"/>
       <c r="C601" s="28">
         <v>20</v>
       </c>
       <c r="D601" s="29">
         <v>7998536</v>
       </c>
     </row>
     <row r="602" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A602" s="189"/>
-      <c r="B602" s="188"/>
+      <c r="A602" s="193"/>
+      <c r="B602" s="194"/>
       <c r="C602" s="28">
         <v>30</v>
       </c>
       <c r="D602" s="29">
         <v>25477835</v>
       </c>
     </row>
     <row r="603" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A603" s="189"/>
-      <c r="B603" s="188">
+      <c r="A603" s="193"/>
+      <c r="B603" s="194">
         <v>8</v>
       </c>
       <c r="C603" s="28">
         <v>10</v>
       </c>
       <c r="D603" s="29">
         <v>161050498</v>
       </c>
     </row>
     <row r="604" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A604" s="189"/>
-      <c r="B604" s="188"/>
+      <c r="A604" s="193"/>
+      <c r="B604" s="194"/>
       <c r="C604" s="28">
         <v>20</v>
       </c>
       <c r="D604" s="29">
         <v>8710969</v>
       </c>
     </row>
     <row r="605" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A605" s="189"/>
-      <c r="B605" s="188"/>
+      <c r="A605" s="193"/>
+      <c r="B605" s="194"/>
       <c r="C605" s="28">
         <v>30</v>
       </c>
       <c r="D605" s="29">
         <v>27212102</v>
       </c>
     </row>
     <row r="606" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A606" s="189"/>
-      <c r="B606" s="188">
+      <c r="A606" s="193"/>
+      <c r="B606" s="194">
         <v>9</v>
       </c>
       <c r="C606" s="28">
         <v>10</v>
       </c>
       <c r="D606" s="29">
         <v>149095924</v>
       </c>
     </row>
     <row r="607" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A607" s="189"/>
-      <c r="B607" s="188"/>
+      <c r="A607" s="193"/>
+      <c r="B607" s="194"/>
       <c r="C607" s="28">
         <v>20</v>
       </c>
       <c r="D607" s="29">
         <v>7322304</v>
       </c>
     </row>
     <row r="608" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A608" s="189"/>
-      <c r="B608" s="188"/>
+      <c r="A608" s="193"/>
+      <c r="B608" s="194"/>
       <c r="C608" s="28">
         <v>30</v>
       </c>
       <c r="D608" s="29">
         <v>23640406</v>
       </c>
     </row>
     <row r="609" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A609" s="189"/>
-      <c r="B609" s="188">
+      <c r="A609" s="193"/>
+      <c r="B609" s="194">
         <v>10</v>
       </c>
       <c r="C609" s="28">
         <v>10</v>
       </c>
       <c r="D609" s="29">
         <v>166900585</v>
       </c>
     </row>
     <row r="610" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A610" s="189"/>
-      <c r="B610" s="188"/>
+      <c r="A610" s="193"/>
+      <c r="B610" s="194"/>
       <c r="C610" s="28">
         <v>20</v>
       </c>
       <c r="D610" s="29">
         <v>8145110</v>
       </c>
     </row>
     <row r="611" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A611" s="189"/>
-      <c r="B611" s="188"/>
+      <c r="A611" s="193"/>
+      <c r="B611" s="194"/>
       <c r="C611" s="28">
         <v>30</v>
       </c>
       <c r="D611" s="29">
         <v>26035760</v>
       </c>
     </row>
     <row r="612" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A612" s="189"/>
-      <c r="B612" s="188">
+      <c r="A612" s="193"/>
+      <c r="B612" s="194">
         <v>11</v>
       </c>
       <c r="C612" s="28">
         <v>10</v>
       </c>
       <c r="D612" s="29">
         <v>166010928</v>
       </c>
     </row>
     <row r="613" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A613" s="189"/>
-      <c r="B613" s="188"/>
+      <c r="A613" s="193"/>
+      <c r="B613" s="194"/>
       <c r="C613" s="28">
         <v>20</v>
       </c>
       <c r="D613" s="29">
         <v>8407283</v>
       </c>
     </row>
     <row r="614" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A614" s="189"/>
-      <c r="B614" s="188"/>
+      <c r="A614" s="193"/>
+      <c r="B614" s="194"/>
       <c r="C614" s="28">
         <v>30</v>
       </c>
       <c r="D614" s="29">
         <v>25969508</v>
       </c>
     </row>
     <row r="615" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A615" s="189"/>
-      <c r="B615" s="188">
+      <c r="A615" s="193"/>
+      <c r="B615" s="194">
         <v>12</v>
       </c>
       <c r="C615" s="28">
         <v>10</v>
       </c>
       <c r="D615" s="29">
         <v>169099881</v>
       </c>
     </row>
     <row r="616" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A616" s="189"/>
-      <c r="B616" s="188"/>
+      <c r="A616" s="193"/>
+      <c r="B616" s="194"/>
       <c r="C616" s="28">
         <v>20</v>
       </c>
       <c r="D616" s="29">
         <v>8536963</v>
       </c>
     </row>
     <row r="617" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A617" s="189"/>
-      <c r="B617" s="188"/>
+      <c r="A617" s="193"/>
+      <c r="B617" s="194"/>
       <c r="C617" s="28">
         <v>30</v>
       </c>
       <c r="D617" s="29">
         <v>26723389</v>
       </c>
     </row>
     <row r="618" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A618" s="189">
+      <c r="A618" s="193">
         <v>106</v>
       </c>
-      <c r="B618" s="188">
+      <c r="B618" s="194">
         <v>1</v>
       </c>
       <c r="C618" s="28">
         <v>10</v>
       </c>
       <c r="D618" s="29">
         <v>156211469</v>
       </c>
     </row>
     <row r="619" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A619" s="189"/>
-      <c r="B619" s="188"/>
+      <c r="A619" s="193"/>
+      <c r="B619" s="194"/>
       <c r="C619" s="28">
         <v>20</v>
       </c>
       <c r="D619" s="29">
         <v>7456098</v>
       </c>
     </row>
     <row r="620" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A620" s="189"/>
-      <c r="B620" s="188"/>
+      <c r="A620" s="193"/>
+      <c r="B620" s="194"/>
       <c r="C620" s="28">
         <v>30</v>
       </c>
       <c r="D620" s="29">
         <v>23085747</v>
       </c>
     </row>
     <row r="621" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A621" s="189"/>
-      <c r="B621" s="188">
+      <c r="A621" s="193"/>
+      <c r="B621" s="194">
         <v>2</v>
       </c>
       <c r="C621" s="28">
         <v>10</v>
       </c>
       <c r="D621" s="29">
         <v>149665232</v>
       </c>
     </row>
     <row r="622" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A622" s="189"/>
-      <c r="B622" s="188"/>
+      <c r="A622" s="193"/>
+      <c r="B622" s="194"/>
       <c r="C622" s="28">
         <v>20</v>
       </c>
       <c r="D622" s="29">
         <v>7602513</v>
       </c>
     </row>
     <row r="623" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A623" s="189"/>
-      <c r="B623" s="188"/>
+      <c r="A623" s="193"/>
+      <c r="B623" s="194"/>
       <c r="C623" s="28">
         <v>30</v>
       </c>
       <c r="D623" s="29">
         <v>21776612</v>
       </c>
     </row>
     <row r="624" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A624" s="189"/>
-      <c r="B624" s="188">
+      <c r="A624" s="193"/>
+      <c r="B624" s="194">
         <v>3</v>
       </c>
       <c r="C624" s="28">
         <v>10</v>
       </c>
       <c r="D624" s="29">
         <v>176476315</v>
       </c>
     </row>
     <row r="625" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A625" s="189"/>
-      <c r="B625" s="188"/>
+      <c r="A625" s="193"/>
+      <c r="B625" s="194"/>
       <c r="C625" s="28">
         <v>20</v>
       </c>
       <c r="D625" s="29">
         <v>8848996</v>
       </c>
     </row>
     <row r="626" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A626" s="189"/>
-      <c r="B626" s="188"/>
+      <c r="A626" s="193"/>
+      <c r="B626" s="194"/>
       <c r="C626" s="28">
         <v>30</v>
       </c>
       <c r="D626" s="29">
         <v>26854499</v>
       </c>
     </row>
     <row r="627" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A627" s="189"/>
-      <c r="B627" s="188">
+      <c r="A627" s="193"/>
+      <c r="B627" s="194">
         <v>4</v>
       </c>
       <c r="C627" s="28">
         <v>10</v>
       </c>
       <c r="D627" s="29">
         <v>156395870</v>
       </c>
     </row>
     <row r="628" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A628" s="189"/>
-      <c r="B628" s="188"/>
+      <c r="A628" s="193"/>
+      <c r="B628" s="194"/>
       <c r="C628" s="28">
         <v>20</v>
       </c>
       <c r="D628" s="29">
         <v>7795040</v>
       </c>
     </row>
     <row r="629" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A629" s="189"/>
-      <c r="B629" s="188"/>
+      <c r="A629" s="193"/>
+      <c r="B629" s="194"/>
       <c r="C629" s="28">
         <v>30</v>
       </c>
       <c r="D629" s="29">
         <v>24594096</v>
       </c>
     </row>
     <row r="630" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A630" s="189"/>
-      <c r="B630" s="188">
+      <c r="A630" s="193"/>
+      <c r="B630" s="194">
         <v>5</v>
       </c>
       <c r="C630" s="28">
         <v>10</v>
       </c>
       <c r="D630" s="29">
         <v>168071701</v>
       </c>
     </row>
     <row r="631" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A631" s="189"/>
-      <c r="B631" s="188"/>
+      <c r="A631" s="193"/>
+      <c r="B631" s="194"/>
       <c r="C631" s="28">
         <v>20</v>
       </c>
       <c r="D631" s="29">
         <v>8431925</v>
       </c>
     </row>
     <row r="632" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A632" s="189"/>
-      <c r="B632" s="188"/>
+      <c r="A632" s="193"/>
+      <c r="B632" s="194"/>
       <c r="C632" s="28">
         <v>30</v>
       </c>
       <c r="D632" s="29">
         <v>26260722</v>
       </c>
     </row>
     <row r="633" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A633" s="189"/>
-      <c r="B633" s="188">
+      <c r="A633" s="193"/>
+      <c r="B633" s="194">
         <v>6</v>
       </c>
       <c r="C633" s="28">
         <v>10</v>
       </c>
       <c r="D633" s="29">
         <v>163880684</v>
       </c>
     </row>
     <row r="634" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A634" s="189"/>
-      <c r="B634" s="188"/>
+      <c r="A634" s="193"/>
+      <c r="B634" s="194"/>
       <c r="C634" s="28">
         <v>20</v>
       </c>
       <c r="D634" s="29">
         <v>8397008</v>
       </c>
     </row>
     <row r="635" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A635" s="189"/>
-      <c r="B635" s="188"/>
+      <c r="A635" s="193"/>
+      <c r="B635" s="194"/>
       <c r="C635" s="28">
         <v>30</v>
       </c>
       <c r="D635" s="29">
         <v>25073895</v>
       </c>
     </row>
     <row r="636" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A636" s="189"/>
-      <c r="B636" s="188">
+      <c r="A636" s="193"/>
+      <c r="B636" s="194">
         <v>7</v>
       </c>
       <c r="C636" s="28">
         <v>10</v>
       </c>
       <c r="D636" s="29">
         <v>163178853</v>
       </c>
     </row>
     <row r="637" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A637" s="189"/>
-      <c r="B637" s="188"/>
+      <c r="A637" s="193"/>
+      <c r="B637" s="194"/>
       <c r="C637" s="28">
         <v>20</v>
       </c>
       <c r="D637" s="29">
         <v>8498730</v>
       </c>
     </row>
     <row r="638" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A638" s="189"/>
-      <c r="B638" s="188"/>
+      <c r="A638" s="193"/>
+      <c r="B638" s="194"/>
       <c r="C638" s="28">
         <v>30</v>
       </c>
       <c r="D638" s="29">
         <v>25999323</v>
       </c>
     </row>
     <row r="639" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A639" s="189"/>
-      <c r="B639" s="188">
+      <c r="A639" s="193"/>
+      <c r="B639" s="194">
         <v>8</v>
       </c>
       <c r="C639" s="28">
         <v>10</v>
       </c>
       <c r="D639" s="29">
         <v>164287229</v>
       </c>
     </row>
     <row r="640" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A640" s="189"/>
-      <c r="B640" s="188"/>
+      <c r="A640" s="193"/>
+      <c r="B640" s="194"/>
       <c r="C640" s="28">
         <v>20</v>
       </c>
       <c r="D640" s="29">
         <v>9035220</v>
       </c>
     </row>
     <row r="641" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A641" s="189"/>
-      <c r="B641" s="188"/>
+      <c r="A641" s="193"/>
+      <c r="B641" s="194"/>
       <c r="C641" s="28">
         <v>30</v>
       </c>
       <c r="D641" s="29">
         <v>26844782</v>
       </c>
     </row>
     <row r="642" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A642" s="189"/>
-      <c r="B642" s="188">
+      <c r="A642" s="193"/>
+      <c r="B642" s="194">
         <v>9</v>
       </c>
       <c r="C642" s="28">
         <v>10</v>
       </c>
       <c r="D642" s="29">
         <v>159599233</v>
       </c>
     </row>
     <row r="643" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A643" s="189"/>
-      <c r="B643" s="188"/>
+      <c r="A643" s="193"/>
+      <c r="B643" s="194"/>
       <c r="C643" s="28">
         <v>20</v>
       </c>
       <c r="D643" s="29">
         <v>8505201</v>
       </c>
     </row>
     <row r="644" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A644" s="189"/>
-      <c r="B644" s="188"/>
+      <c r="A644" s="193"/>
+      <c r="B644" s="194"/>
       <c r="C644" s="28">
         <v>30</v>
       </c>
       <c r="D644" s="29">
         <v>25953555</v>
       </c>
     </row>
     <row r="645" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A645" s="189"/>
-      <c r="B645" s="188">
+      <c r="A645" s="193"/>
+      <c r="B645" s="194">
         <v>10</v>
       </c>
       <c r="C645" s="28">
         <v>10</v>
       </c>
       <c r="D645" s="29">
         <v>167841125</v>
       </c>
     </row>
     <row r="646" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A646" s="189"/>
-      <c r="B646" s="188"/>
+      <c r="A646" s="193"/>
+      <c r="B646" s="194"/>
       <c r="C646" s="28">
         <v>20</v>
       </c>
       <c r="D646" s="29">
         <v>8184560</v>
       </c>
     </row>
     <row r="647" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A647" s="189"/>
-      <c r="B647" s="188"/>
+      <c r="A647" s="193"/>
+      <c r="B647" s="194"/>
       <c r="C647" s="28">
         <v>30</v>
       </c>
       <c r="D647" s="29">
         <v>24921126</v>
       </c>
     </row>
     <row r="648" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A648" s="189"/>
-      <c r="B648" s="188">
+      <c r="A648" s="193"/>
+      <c r="B648" s="194">
         <v>11</v>
       </c>
       <c r="C648" s="28">
         <v>10</v>
       </c>
       <c r="D648" s="29">
         <v>166553228</v>
       </c>
     </row>
     <row r="649" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A649" s="189"/>
-      <c r="B649" s="188"/>
+      <c r="A649" s="193"/>
+      <c r="B649" s="194"/>
       <c r="C649" s="28">
         <v>20</v>
       </c>
       <c r="D649" s="29">
         <v>8727278</v>
       </c>
     </row>
     <row r="650" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A650" s="189"/>
-      <c r="B650" s="188"/>
+      <c r="A650" s="193"/>
+      <c r="B650" s="194"/>
       <c r="C650" s="28">
         <v>30</v>
       </c>
       <c r="D650" s="29">
         <v>25712096</v>
       </c>
     </row>
     <row r="651" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A651" s="189"/>
-      <c r="B651" s="188">
+      <c r="A651" s="193"/>
+      <c r="B651" s="194">
         <v>12</v>
       </c>
       <c r="C651" s="28">
         <v>10</v>
       </c>
       <c r="D651" s="29">
         <v>170609216</v>
       </c>
     </row>
     <row r="652" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A652" s="189"/>
-      <c r="B652" s="188"/>
+      <c r="A652" s="193"/>
+      <c r="B652" s="194"/>
       <c r="C652" s="28">
         <v>20</v>
       </c>
       <c r="D652" s="29">
         <v>8516107</v>
       </c>
     </row>
     <row r="653" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A653" s="189"/>
-      <c r="B653" s="188"/>
+      <c r="A653" s="193"/>
+      <c r="B653" s="194"/>
       <c r="C653" s="28">
         <v>30</v>
       </c>
       <c r="D653" s="29">
         <v>25797484</v>
       </c>
     </row>
     <row r="654" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A654" s="189">
+      <c r="A654" s="193">
         <v>107</v>
       </c>
-      <c r="B654" s="188">
+      <c r="B654" s="194">
         <v>1</v>
       </c>
       <c r="C654" s="28">
         <v>10</v>
       </c>
       <c r="D654" s="29">
         <v>182250194</v>
       </c>
     </row>
     <row r="655" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A655" s="189"/>
-      <c r="B655" s="188"/>
+      <c r="A655" s="193"/>
+      <c r="B655" s="194"/>
       <c r="C655" s="28">
         <v>20</v>
       </c>
       <c r="D655" s="29">
         <v>8720282</v>
       </c>
     </row>
     <row r="656" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A656" s="189"/>
-      <c r="B656" s="188"/>
+      <c r="A656" s="193"/>
+      <c r="B656" s="194"/>
       <c r="C656" s="28">
         <v>30</v>
       </c>
       <c r="D656" s="29">
         <v>26115434</v>
       </c>
     </row>
     <row r="657" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A657" s="189"/>
-      <c r="B657" s="188">
+      <c r="A657" s="193"/>
+      <c r="B657" s="194">
         <v>2</v>
       </c>
       <c r="C657" s="28">
         <v>10</v>
       </c>
       <c r="D657" s="29">
         <v>147678039</v>
       </c>
     </row>
     <row r="658" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A658" s="189"/>
-      <c r="B658" s="188"/>
+      <c r="A658" s="193"/>
+      <c r="B658" s="194"/>
       <c r="C658" s="28">
         <v>20</v>
       </c>
       <c r="D658" s="29">
         <v>6778821</v>
       </c>
     </row>
     <row r="659" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A659" s="189"/>
-      <c r="B659" s="188"/>
+      <c r="A659" s="193"/>
+      <c r="B659" s="194"/>
       <c r="C659" s="28">
         <v>30</v>
       </c>
       <c r="D659" s="29">
         <v>19838654</v>
       </c>
     </row>
     <row r="660" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A660" s="189"/>
-      <c r="B660" s="188">
+      <c r="A660" s="193"/>
+      <c r="B660" s="194">
         <v>3</v>
       </c>
       <c r="C660" s="28">
         <v>10</v>
       </c>
       <c r="D660" s="29">
         <v>188117735</v>
       </c>
     </row>
     <row r="661" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A661" s="189"/>
-      <c r="B661" s="188"/>
+      <c r="A661" s="193"/>
+      <c r="B661" s="194"/>
       <c r="C661" s="28">
         <v>20</v>
       </c>
       <c r="D661" s="29">
         <v>9118191</v>
       </c>
     </row>
     <row r="662" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A662" s="189"/>
-      <c r="B662" s="188"/>
+      <c r="A662" s="193"/>
+      <c r="B662" s="194"/>
       <c r="C662" s="28">
         <v>30</v>
       </c>
       <c r="D662" s="29">
         <v>27196016</v>
       </c>
     </row>
     <row r="663" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A663" s="189"/>
-      <c r="B663" s="188">
+      <c r="A663" s="193"/>
+      <c r="B663" s="194">
         <v>4</v>
       </c>
       <c r="C663" s="28">
         <v>10</v>
       </c>
       <c r="D663" s="29">
         <v>166258508</v>
       </c>
     </row>
     <row r="664" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A664" s="189"/>
-      <c r="B664" s="188"/>
+      <c r="A664" s="193"/>
+      <c r="B664" s="194"/>
       <c r="C664" s="28">
         <v>20</v>
       </c>
       <c r="D664" s="29">
         <v>8093763</v>
       </c>
     </row>
     <row r="665" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A665" s="189"/>
-      <c r="B665" s="188"/>
+      <c r="A665" s="193"/>
+      <c r="B665" s="194"/>
       <c r="C665" s="28">
         <v>30</v>
       </c>
       <c r="D665" s="29">
         <v>25226539</v>
       </c>
     </row>
     <row r="666" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A666" s="189"/>
-      <c r="B666" s="188">
+      <c r="A666" s="193"/>
+      <c r="B666" s="194">
         <v>5</v>
       </c>
       <c r="C666" s="28">
         <v>10</v>
       </c>
       <c r="D666" s="29">
         <v>170844630</v>
       </c>
     </row>
     <row r="667" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A667" s="189"/>
-      <c r="B667" s="188"/>
+      <c r="A667" s="193"/>
+      <c r="B667" s="194"/>
       <c r="C667" s="28">
         <v>20</v>
       </c>
       <c r="D667" s="29">
         <v>8985552</v>
       </c>
     </row>
     <row r="668" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A668" s="189"/>
-      <c r="B668" s="188"/>
+      <c r="A668" s="193"/>
+      <c r="B668" s="194"/>
       <c r="C668" s="28">
         <v>30</v>
       </c>
       <c r="D668" s="29">
         <v>27170780</v>
       </c>
     </row>
     <row r="669" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A669" s="189"/>
-      <c r="B669" s="188">
+      <c r="A669" s="193"/>
+      <c r="B669" s="194">
         <v>6</v>
       </c>
       <c r="C669" s="28">
         <v>10</v>
       </c>
       <c r="D669" s="29">
         <v>156422483</v>
       </c>
     </row>
     <row r="670" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A670" s="189"/>
-      <c r="B670" s="188"/>
+      <c r="A670" s="193"/>
+      <c r="B670" s="194"/>
       <c r="C670" s="28">
         <v>20</v>
       </c>
       <c r="D670" s="29">
         <v>8225207</v>
       </c>
     </row>
     <row r="671" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A671" s="189"/>
-      <c r="B671" s="188"/>
+      <c r="A671" s="193"/>
+      <c r="B671" s="194"/>
       <c r="C671" s="28">
         <v>30</v>
       </c>
       <c r="D671" s="29">
         <v>25602277</v>
       </c>
     </row>
     <row r="672" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A672" s="189"/>
-      <c r="B672" s="188">
+      <c r="A672" s="193"/>
+      <c r="B672" s="194">
         <v>7</v>
       </c>
       <c r="C672" s="28">
         <v>10</v>
       </c>
       <c r="D672" s="29">
         <v>165142827</v>
       </c>
     </row>
     <row r="673" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A673" s="189"/>
-      <c r="B673" s="188"/>
+      <c r="A673" s="193"/>
+      <c r="B673" s="194"/>
       <c r="C673" s="28">
         <v>20</v>
       </c>
       <c r="D673" s="29">
         <v>8753287</v>
       </c>
     </row>
     <row r="674" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A674" s="189"/>
-      <c r="B674" s="188"/>
+      <c r="A674" s="193"/>
+      <c r="B674" s="194"/>
       <c r="C674" s="28">
         <v>30</v>
       </c>
       <c r="D674" s="29">
         <v>26469756</v>
       </c>
     </row>
     <row r="675" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A675" s="189"/>
-      <c r="B675" s="188">
+      <c r="A675" s="193"/>
+      <c r="B675" s="194">
         <v>8</v>
       </c>
       <c r="C675" s="28">
         <v>10</v>
       </c>
       <c r="D675" s="29">
         <v>166745647</v>
       </c>
     </row>
     <row r="676" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A676" s="189"/>
-      <c r="B676" s="188"/>
+      <c r="A676" s="193"/>
+      <c r="B676" s="194"/>
       <c r="C676" s="28">
         <v>20</v>
       </c>
       <c r="D676" s="29">
         <v>9055736</v>
       </c>
     </row>
     <row r="677" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A677" s="189"/>
-      <c r="B677" s="188"/>
+      <c r="A677" s="193"/>
+      <c r="B677" s="194"/>
       <c r="C677" s="28">
         <v>30</v>
       </c>
       <c r="D677" s="29">
         <v>26912076</v>
       </c>
     </row>
     <row r="678" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A678" s="189"/>
-      <c r="B678" s="188">
+      <c r="A678" s="193"/>
+      <c r="B678" s="194">
         <v>9</v>
       </c>
       <c r="C678" s="28">
         <v>10</v>
       </c>
       <c r="D678" s="29">
         <v>160979143</v>
       </c>
     </row>
     <row r="679" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A679" s="189"/>
-      <c r="B679" s="188"/>
+      <c r="A679" s="193"/>
+      <c r="B679" s="194"/>
       <c r="C679" s="28">
         <v>20</v>
       </c>
       <c r="D679" s="29">
         <v>7980615</v>
       </c>
     </row>
     <row r="680" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A680" s="189"/>
-      <c r="B680" s="188"/>
+      <c r="A680" s="193"/>
+      <c r="B680" s="194"/>
       <c r="C680" s="28">
         <v>30</v>
       </c>
       <c r="D680" s="29">
         <v>25682817</v>
       </c>
     </row>
     <row r="681" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A681" s="189"/>
-      <c r="B681" s="188">
+      <c r="A681" s="193"/>
+      <c r="B681" s="194">
         <v>10</v>
       </c>
       <c r="C681" s="28">
         <v>10</v>
       </c>
       <c r="D681" s="29">
         <v>182670945</v>
       </c>
     </row>
     <row r="682" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A682" s="189"/>
-      <c r="B682" s="188"/>
+      <c r="A682" s="193"/>
+      <c r="B682" s="194"/>
       <c r="C682" s="28">
         <v>20</v>
       </c>
       <c r="D682" s="29">
         <v>8995084</v>
       </c>
     </row>
     <row r="683" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A683" s="189"/>
-      <c r="B683" s="188"/>
+      <c r="A683" s="193"/>
+      <c r="B683" s="194"/>
       <c r="C683" s="28">
         <v>30</v>
       </c>
       <c r="D683" s="29">
         <v>27787944</v>
       </c>
     </row>
     <row r="684" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A684" s="189"/>
-      <c r="B684" s="188">
+      <c r="A684" s="193"/>
+      <c r="B684" s="194">
         <v>11</v>
       </c>
       <c r="C684" s="28">
         <v>10</v>
       </c>
       <c r="D684" s="29">
         <v>170001738</v>
       </c>
     </row>
     <row r="685" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A685" s="189"/>
-      <c r="B685" s="188"/>
+      <c r="A685" s="193"/>
+      <c r="B685" s="194"/>
       <c r="C685" s="28">
         <v>20</v>
       </c>
       <c r="D685" s="29">
         <v>8746209</v>
       </c>
     </row>
     <row r="686" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A686" s="189"/>
-      <c r="B686" s="188"/>
+      <c r="A686" s="193"/>
+      <c r="B686" s="194"/>
       <c r="C686" s="28">
         <v>30</v>
       </c>
       <c r="D686" s="29">
         <v>26840712</v>
       </c>
     </row>
     <row r="687" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A687" s="189"/>
-      <c r="B687" s="188">
+      <c r="A687" s="193"/>
+      <c r="B687" s="194">
         <v>12</v>
       </c>
       <c r="C687" s="28">
         <v>10</v>
       </c>
       <c r="D687" s="29">
         <v>174340667</v>
       </c>
     </row>
     <row r="688" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A688" s="189"/>
-      <c r="B688" s="188"/>
+      <c r="A688" s="193"/>
+      <c r="B688" s="194"/>
       <c r="C688" s="28">
         <v>20</v>
       </c>
       <c r="D688" s="29">
         <v>8622832</v>
       </c>
     </row>
     <row r="689" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A689" s="189"/>
-      <c r="B689" s="188"/>
+      <c r="A689" s="193"/>
+      <c r="B689" s="194"/>
       <c r="C689" s="28">
         <v>30</v>
       </c>
       <c r="D689" s="29">
         <v>27194383</v>
       </c>
     </row>
     <row r="690" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A690" s="189">
+      <c r="A690" s="193">
         <v>108</v>
       </c>
-      <c r="B690" s="188">
+      <c r="B690" s="194">
         <v>1</v>
       </c>
       <c r="C690" s="28">
         <v>10</v>
       </c>
       <c r="D690" s="29">
         <v>190320605</v>
       </c>
     </row>
     <row r="691" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A691" s="189"/>
-      <c r="B691" s="188"/>
+      <c r="A691" s="193"/>
+      <c r="B691" s="194"/>
       <c r="C691" s="28">
         <v>20</v>
       </c>
       <c r="D691" s="29">
         <v>9398615</v>
       </c>
     </row>
     <row r="692" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A692" s="189"/>
-      <c r="B692" s="188"/>
+      <c r="A692" s="193"/>
+      <c r="B692" s="194"/>
       <c r="C692" s="28">
         <v>30</v>
       </c>
       <c r="D692" s="29">
         <v>28607798</v>
       </c>
     </row>
     <row r="693" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A693" s="189"/>
-      <c r="B693" s="188">
+      <c r="A693" s="193"/>
+      <c r="B693" s="194">
         <v>2</v>
       </c>
       <c r="C693" s="28">
         <v>10</v>
       </c>
       <c r="D693" s="29">
         <v>145698013</v>
       </c>
     </row>
     <row r="694" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A694" s="189"/>
-      <c r="B694" s="188"/>
+      <c r="A694" s="193"/>
+      <c r="B694" s="194"/>
       <c r="C694" s="28">
         <v>20</v>
       </c>
       <c r="D694" s="29">
         <v>6752646</v>
       </c>
     </row>
     <row r="695" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A695" s="189"/>
-      <c r="B695" s="188"/>
+      <c r="A695" s="193"/>
+      <c r="B695" s="194"/>
       <c r="C695" s="28">
         <v>30</v>
       </c>
       <c r="D695" s="29">
         <v>20303560</v>
       </c>
     </row>
     <row r="696" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A696" s="189"/>
-      <c r="B696" s="188">
+      <c r="A696" s="193"/>
+      <c r="B696" s="194">
         <v>3</v>
       </c>
       <c r="C696" s="28">
         <v>10</v>
       </c>
       <c r="D696" s="29">
         <v>179995797</v>
       </c>
     </row>
     <row r="697" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A697" s="189"/>
-      <c r="B697" s="188"/>
+      <c r="A697" s="193"/>
+      <c r="B697" s="194"/>
       <c r="C697" s="28">
         <v>20</v>
       </c>
       <c r="D697" s="29">
         <v>8851869</v>
       </c>
     </row>
     <row r="698" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A698" s="189"/>
-      <c r="B698" s="188"/>
+      <c r="A698" s="193"/>
+      <c r="B698" s="194"/>
       <c r="C698" s="28">
         <v>30</v>
       </c>
       <c r="D698" s="29">
         <v>26963772</v>
       </c>
     </row>
     <row r="699" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A699" s="189"/>
-      <c r="B699" s="188">
+      <c r="A699" s="193"/>
+      <c r="B699" s="194">
         <v>4</v>
       </c>
       <c r="C699" s="28">
         <v>10</v>
       </c>
       <c r="D699" s="29">
         <v>175356744</v>
       </c>
     </row>
     <row r="700" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A700" s="189"/>
-      <c r="B700" s="188"/>
+      <c r="A700" s="193"/>
+      <c r="B700" s="194"/>
       <c r="C700" s="28">
         <v>20</v>
       </c>
       <c r="D700" s="29">
         <v>8691191</v>
       </c>
     </row>
     <row r="701" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A701" s="189"/>
-      <c r="B701" s="188"/>
+      <c r="A701" s="193"/>
+      <c r="B701" s="194"/>
       <c r="C701" s="28">
         <v>30</v>
       </c>
       <c r="D701" s="29">
         <v>26795744</v>
       </c>
     </row>
     <row r="702" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A702" s="189"/>
-      <c r="B702" s="188">
+      <c r="A702" s="193"/>
+      <c r="B702" s="194">
         <v>5</v>
       </c>
       <c r="C702" s="28">
         <v>10</v>
       </c>
       <c r="D702" s="29">
         <v>180356076</v>
       </c>
     </row>
     <row r="703" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A703" s="189"/>
-      <c r="B703" s="188"/>
+      <c r="A703" s="193"/>
+      <c r="B703" s="194"/>
       <c r="C703" s="28">
         <v>20</v>
       </c>
       <c r="D703" s="29">
         <v>9103177</v>
       </c>
     </row>
     <row r="704" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A704" s="189"/>
-      <c r="B704" s="188"/>
+      <c r="A704" s="193"/>
+      <c r="B704" s="194"/>
       <c r="C704" s="28">
         <v>30</v>
       </c>
       <c r="D704" s="29">
         <v>27987539</v>
       </c>
     </row>
     <row r="705" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A705" s="189"/>
-      <c r="B705" s="188">
+      <c r="A705" s="193"/>
+      <c r="B705" s="194">
         <v>6</v>
       </c>
       <c r="C705" s="28">
         <v>10</v>
       </c>
       <c r="D705" s="29">
         <v>163123519</v>
       </c>
     </row>
     <row r="706" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A706" s="189"/>
-      <c r="B706" s="188"/>
+      <c r="A706" s="193"/>
+      <c r="B706" s="194"/>
       <c r="C706" s="28">
         <v>20</v>
       </c>
       <c r="D706" s="29">
         <v>8059070</v>
       </c>
     </row>
     <row r="707" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A707" s="189"/>
-      <c r="B707" s="188"/>
+      <c r="A707" s="193"/>
+      <c r="B707" s="194"/>
       <c r="C707" s="28">
         <v>30</v>
       </c>
       <c r="D707" s="29">
         <v>25702150</v>
       </c>
     </row>
     <row r="708" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A708" s="189"/>
-      <c r="B708" s="188">
+      <c r="A708" s="193"/>
+      <c r="B708" s="194">
         <v>7</v>
       </c>
       <c r="C708" s="28">
         <v>10</v>
       </c>
       <c r="D708" s="29">
         <v>177841561</v>
       </c>
     </row>
     <row r="709" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A709" s="189"/>
-      <c r="B709" s="188"/>
+      <c r="A709" s="193"/>
+      <c r="B709" s="194"/>
       <c r="C709" s="28">
         <v>20</v>
       </c>
       <c r="D709" s="29">
         <v>9346302</v>
       </c>
     </row>
     <row r="710" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A710" s="189"/>
-      <c r="B710" s="188"/>
+      <c r="A710" s="193"/>
+      <c r="B710" s="194"/>
       <c r="C710" s="28">
         <v>30</v>
       </c>
       <c r="D710" s="29">
         <v>28833595</v>
       </c>
     </row>
     <row r="711" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A711" s="189"/>
-      <c r="B711" s="188">
+      <c r="A711" s="193"/>
+      <c r="B711" s="194">
         <v>8</v>
       </c>
       <c r="C711" s="28">
         <v>10</v>
       </c>
       <c r="D711" s="29">
         <v>170739725</v>
       </c>
     </row>
     <row r="712" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A712" s="189"/>
-      <c r="B712" s="188"/>
+      <c r="A712" s="193"/>
+      <c r="B712" s="194"/>
       <c r="C712" s="28">
         <v>20</v>
       </c>
       <c r="D712" s="29">
         <v>9046830</v>
       </c>
     </row>
     <row r="713" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A713" s="189"/>
-      <c r="B713" s="188"/>
+      <c r="A713" s="193"/>
+      <c r="B713" s="194"/>
       <c r="C713" s="28">
         <v>30</v>
       </c>
       <c r="D713" s="29">
         <v>28168003</v>
       </c>
     </row>
     <row r="714" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A714" s="189"/>
-      <c r="B714" s="188">
+      <c r="A714" s="193"/>
+      <c r="B714" s="194">
         <v>9</v>
       </c>
       <c r="C714" s="28">
         <v>10</v>
       </c>
       <c r="D714" s="29">
         <v>168490754</v>
       </c>
     </row>
     <row r="715" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A715" s="189"/>
-      <c r="B715" s="188"/>
+      <c r="A715" s="193"/>
+      <c r="B715" s="194"/>
       <c r="C715" s="28">
         <v>20</v>
       </c>
       <c r="D715" s="29">
         <v>8168551</v>
       </c>
     </row>
     <row r="716" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A716" s="189"/>
-      <c r="B716" s="188"/>
+      <c r="A716" s="193"/>
+      <c r="B716" s="194"/>
       <c r="C716" s="28">
         <v>30</v>
       </c>
       <c r="D716" s="29">
         <v>26039419</v>
       </c>
     </row>
     <row r="717" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A717" s="189"/>
-      <c r="B717" s="188">
+      <c r="A717" s="193"/>
+      <c r="B717" s="194">
         <v>10</v>
       </c>
       <c r="C717" s="28">
         <v>10</v>
       </c>
       <c r="D717" s="29">
         <v>183360399</v>
       </c>
     </row>
     <row r="718" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A718" s="189"/>
-      <c r="B718" s="188"/>
+      <c r="A718" s="193"/>
+      <c r="B718" s="194"/>
       <c r="C718" s="28">
         <v>20</v>
       </c>
       <c r="D718" s="29">
         <v>9096432</v>
       </c>
     </row>
     <row r="719" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A719" s="189"/>
-      <c r="B719" s="188"/>
+      <c r="A719" s="193"/>
+      <c r="B719" s="194"/>
       <c r="C719" s="28">
         <v>30</v>
       </c>
       <c r="D719" s="29">
         <v>28680032</v>
       </c>
     </row>
     <row r="720" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A720" s="189"/>
-      <c r="B720" s="188">
+      <c r="A720" s="193"/>
+      <c r="B720" s="194">
         <v>11</v>
       </c>
       <c r="C720" s="28">
         <v>10</v>
       </c>
       <c r="D720" s="29">
         <v>176854377</v>
       </c>
     </row>
     <row r="721" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A721" s="189"/>
-      <c r="B721" s="188"/>
+      <c r="A721" s="193"/>
+      <c r="B721" s="194"/>
       <c r="C721" s="28">
         <v>20</v>
       </c>
       <c r="D721" s="29">
         <v>8930606</v>
       </c>
     </row>
     <row r="722" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A722" s="189"/>
-      <c r="B722" s="188"/>
+      <c r="A722" s="193"/>
+      <c r="B722" s="194"/>
       <c r="C722" s="28">
         <v>30</v>
       </c>
       <c r="D722" s="29">
         <v>28310773</v>
       </c>
     </row>
     <row r="723" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A723" s="189"/>
-      <c r="B723" s="188">
+      <c r="A723" s="193"/>
+      <c r="B723" s="194">
         <v>12</v>
       </c>
       <c r="C723" s="28">
         <v>10</v>
       </c>
       <c r="D723" s="29">
         <v>187080948</v>
       </c>
     </row>
     <row r="724" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A724" s="189"/>
-      <c r="B724" s="188"/>
+      <c r="A724" s="193"/>
+      <c r="B724" s="194"/>
       <c r="C724" s="28">
         <v>20</v>
       </c>
       <c r="D724" s="29">
         <v>8967589</v>
       </c>
     </row>
     <row r="725" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A725" s="189"/>
-      <c r="B725" s="188"/>
+      <c r="A725" s="193"/>
+      <c r="B725" s="194"/>
       <c r="C725" s="28">
         <v>30</v>
       </c>
       <c r="D725" s="29">
         <v>27836158</v>
       </c>
     </row>
     <row r="726" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A726" s="193">
+      <c r="A726" s="196">
         <v>109</v>
       </c>
-      <c r="B726" s="192">
+      <c r="B726" s="195">
         <v>1</v>
       </c>
       <c r="C726" s="57">
         <v>10</v>
       </c>
       <c r="D726" s="60">
         <v>178604383</v>
       </c>
     </row>
     <row r="727" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A727" s="193"/>
-      <c r="B727" s="192"/>
+      <c r="A727" s="196"/>
+      <c r="B727" s="195"/>
       <c r="C727" s="57">
         <v>20</v>
       </c>
       <c r="D727" s="60">
         <v>7810876</v>
       </c>
     </row>
     <row r="728" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A728" s="193"/>
-      <c r="B728" s="192"/>
+      <c r="A728" s="196"/>
+      <c r="B728" s="195"/>
       <c r="C728" s="57">
         <v>30</v>
       </c>
       <c r="D728" s="60">
         <v>24853948</v>
       </c>
     </row>
     <row r="729" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A729" s="193"/>
-      <c r="B729" s="192">
+      <c r="A729" s="196"/>
+      <c r="B729" s="195">
         <v>2</v>
       </c>
       <c r="C729" s="57">
         <v>10</v>
       </c>
       <c r="D729" s="60">
         <v>152832348</v>
       </c>
     </row>
     <row r="730" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A730" s="193"/>
-      <c r="B730" s="192"/>
+      <c r="A730" s="196"/>
+      <c r="B730" s="195"/>
       <c r="C730" s="57">
         <v>20</v>
       </c>
       <c r="D730" s="60">
         <v>8198350</v>
       </c>
     </row>
     <row r="731" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A731" s="193"/>
-      <c r="B731" s="192"/>
+      <c r="A731" s="196"/>
+      <c r="B731" s="195"/>
       <c r="C731" s="57">
         <v>30</v>
       </c>
       <c r="D731" s="60">
         <v>24563978</v>
       </c>
     </row>
     <row r="732" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A732" s="193"/>
-      <c r="B732" s="192">
+      <c r="A732" s="196"/>
+      <c r="B732" s="195">
         <v>3</v>
       </c>
       <c r="C732" s="57">
         <v>10</v>
       </c>
       <c r="D732" s="60">
         <v>151792410</v>
       </c>
     </row>
     <row r="733" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A733" s="193"/>
-      <c r="B733" s="192"/>
+      <c r="A733" s="196"/>
+      <c r="B733" s="195"/>
       <c r="C733" s="57">
         <v>20</v>
       </c>
       <c r="D733" s="60">
         <v>8312674</v>
       </c>
     </row>
     <row r="734" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A734" s="193"/>
-      <c r="B734" s="192"/>
+      <c r="A734" s="196"/>
+      <c r="B734" s="195"/>
       <c r="C734" s="57">
         <v>30</v>
       </c>
       <c r="D734" s="60">
         <v>26736737</v>
       </c>
     </row>
     <row r="735" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A735" s="193"/>
-      <c r="B735" s="192">
+      <c r="A735" s="196"/>
+      <c r="B735" s="195">
         <v>4</v>
       </c>
       <c r="C735" s="57">
         <v>10</v>
       </c>
       <c r="D735" s="60">
         <v>142646062</v>
       </c>
     </row>
     <row r="736" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A736" s="193"/>
-      <c r="B736" s="192"/>
+      <c r="A736" s="196"/>
+      <c r="B736" s="195"/>
       <c r="C736" s="57">
         <v>20</v>
       </c>
       <c r="D736" s="60">
         <v>7793738</v>
       </c>
     </row>
     <row r="737" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A737" s="193"/>
-      <c r="B737" s="192"/>
+      <c r="A737" s="196"/>
+      <c r="B737" s="195"/>
       <c r="C737" s="57">
         <v>30</v>
       </c>
       <c r="D737" s="60">
         <v>26234527</v>
       </c>
     </row>
     <row r="738" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A738" s="193"/>
-      <c r="B738" s="192">
+      <c r="A738" s="196"/>
+      <c r="B738" s="195">
         <v>5</v>
       </c>
       <c r="C738" s="57">
         <v>10</v>
       </c>
       <c r="D738" s="60">
         <v>144210837</v>
       </c>
     </row>
     <row r="739" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A739" s="193"/>
-      <c r="B739" s="192"/>
+      <c r="A739" s="196"/>
+      <c r="B739" s="195"/>
       <c r="C739" s="57">
         <v>20</v>
       </c>
       <c r="D739" s="60">
         <v>8364005</v>
       </c>
     </row>
     <row r="740" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A740" s="193"/>
-      <c r="B740" s="192"/>
+      <c r="A740" s="196"/>
+      <c r="B740" s="195"/>
       <c r="C740" s="57">
         <v>30</v>
       </c>
       <c r="D740" s="60">
         <v>27088479</v>
       </c>
     </row>
     <row r="741" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A741" s="193"/>
-      <c r="B741" s="192">
+      <c r="A741" s="196"/>
+      <c r="B741" s="195">
         <v>6</v>
       </c>
       <c r="C741" s="57">
         <v>10</v>
       </c>
       <c r="D741" s="60">
         <v>155176885</v>
       </c>
     </row>
     <row r="742" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A742" s="193"/>
-      <c r="B742" s="192"/>
+      <c r="A742" s="196"/>
+      <c r="B742" s="195"/>
       <c r="C742" s="57">
         <v>20</v>
       </c>
       <c r="D742" s="60">
         <v>8615559</v>
       </c>
     </row>
     <row r="743" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A743" s="193"/>
-      <c r="B743" s="192"/>
+      <c r="A743" s="196"/>
+      <c r="B743" s="195"/>
       <c r="C743" s="57">
         <v>30</v>
       </c>
       <c r="D743" s="60">
         <v>27402302</v>
       </c>
     </row>
     <row r="744" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A744" s="193"/>
-      <c r="B744" s="192">
+      <c r="A744" s="196"/>
+      <c r="B744" s="195">
         <v>7</v>
       </c>
       <c r="C744" s="57">
         <v>10</v>
       </c>
       <c r="D744" s="60">
         <v>162455832</v>
       </c>
     </row>
     <row r="745" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A745" s="193"/>
-      <c r="B745" s="192"/>
+      <c r="A745" s="196"/>
+      <c r="B745" s="195"/>
       <c r="C745" s="57">
         <v>20</v>
       </c>
       <c r="D745" s="60">
         <v>9411880</v>
       </c>
     </row>
     <row r="746" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A746" s="193"/>
-      <c r="B746" s="192"/>
+      <c r="A746" s="196"/>
+      <c r="B746" s="195"/>
       <c r="C746" s="57">
         <v>30</v>
       </c>
       <c r="D746" s="60">
         <v>29097216</v>
       </c>
     </row>
     <row r="747" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A747" s="193"/>
-      <c r="B747" s="192">
+      <c r="A747" s="196"/>
+      <c r="B747" s="195">
         <v>8</v>
       </c>
       <c r="C747" s="57">
         <v>10</v>
       </c>
       <c r="D747" s="60">
         <v>160356273</v>
       </c>
     </row>
     <row r="748" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A748" s="193"/>
-      <c r="B748" s="192"/>
+      <c r="A748" s="196"/>
+      <c r="B748" s="195"/>
       <c r="C748" s="57">
         <v>20</v>
       </c>
       <c r="D748" s="60">
         <v>9010834</v>
       </c>
     </row>
     <row r="749" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A749" s="193"/>
-      <c r="B749" s="192"/>
+      <c r="A749" s="196"/>
+      <c r="B749" s="195"/>
       <c r="C749" s="57">
         <v>30</v>
       </c>
       <c r="D749" s="60">
         <v>26336220</v>
       </c>
     </row>
     <row r="750" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A750" s="193"/>
-      <c r="B750" s="192">
+      <c r="A750" s="196"/>
+      <c r="B750" s="195">
         <v>9</v>
       </c>
       <c r="C750" s="57">
         <v>10</v>
       </c>
       <c r="D750" s="60">
         <v>166424558</v>
       </c>
     </row>
     <row r="751" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A751" s="193"/>
-      <c r="B751" s="192"/>
+      <c r="A751" s="196"/>
+      <c r="B751" s="195"/>
       <c r="C751" s="57">
         <v>20</v>
       </c>
       <c r="D751" s="60">
         <v>8933989</v>
       </c>
     </row>
     <row r="752" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A752" s="193"/>
-      <c r="B752" s="192"/>
+      <c r="A752" s="196"/>
+      <c r="B752" s="195"/>
       <c r="C752" s="57">
         <v>30</v>
       </c>
       <c r="D752" s="60">
         <v>26564985</v>
       </c>
     </row>
     <row r="753" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A753" s="193"/>
-      <c r="B753" s="192">
+      <c r="A753" s="196"/>
+      <c r="B753" s="195">
         <v>10</v>
       </c>
       <c r="C753" s="57">
         <v>10</v>
       </c>
       <c r="D753" s="60">
         <v>173374514</v>
       </c>
     </row>
     <row r="754" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A754" s="193"/>
-      <c r="B754" s="192"/>
+      <c r="A754" s="196"/>
+      <c r="B754" s="195"/>
       <c r="C754" s="57">
         <v>20</v>
       </c>
       <c r="D754" s="60">
         <v>8583377</v>
       </c>
     </row>
     <row r="755" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A755" s="193"/>
-      <c r="B755" s="192"/>
+      <c r="A755" s="196"/>
+      <c r="B755" s="195"/>
       <c r="C755" s="57">
         <v>30</v>
       </c>
       <c r="D755" s="60">
         <v>26183693</v>
       </c>
     </row>
     <row r="756" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A756" s="193"/>
-      <c r="B756" s="192">
+      <c r="A756" s="196"/>
+      <c r="B756" s="195">
         <v>11</v>
       </c>
       <c r="C756" s="57">
         <v>10</v>
       </c>
       <c r="D756" s="60">
         <v>166661276</v>
       </c>
     </row>
     <row r="757" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A757" s="193"/>
-      <c r="B757" s="192"/>
+      <c r="A757" s="196"/>
+      <c r="B757" s="195"/>
       <c r="C757" s="57">
         <v>20</v>
       </c>
       <c r="D757" s="60">
         <v>8749901</v>
       </c>
     </row>
     <row r="758" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A758" s="193"/>
-      <c r="B758" s="192"/>
+      <c r="A758" s="196"/>
+      <c r="B758" s="195"/>
       <c r="C758" s="57">
         <v>30</v>
       </c>
       <c r="D758" s="60">
         <v>25919440</v>
       </c>
     </row>
     <row r="759" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A759" s="193"/>
-      <c r="B759" s="192">
+      <c r="A759" s="196"/>
+      <c r="B759" s="195">
         <v>12</v>
       </c>
       <c r="C759" s="57">
         <v>10</v>
       </c>
       <c r="D759" s="60">
         <v>171786409</v>
       </c>
     </row>
     <row r="760" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A760" s="193"/>
-      <c r="B760" s="192"/>
+      <c r="A760" s="196"/>
+      <c r="B760" s="195"/>
       <c r="C760" s="57">
         <v>20</v>
       </c>
       <c r="D760" s="60">
         <v>9189292</v>
       </c>
     </row>
     <row r="761" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A761" s="193"/>
-      <c r="B761" s="192"/>
+      <c r="A761" s="196"/>
+      <c r="B761" s="195"/>
       <c r="C761" s="57">
         <v>30</v>
       </c>
       <c r="D761" s="60">
         <v>26860090</v>
       </c>
     </row>
     <row r="762" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A762" s="200">
+      <c r="A762" s="201">
         <v>110</v>
       </c>
-      <c r="B762" s="192">
+      <c r="B762" s="195">
         <v>1</v>
       </c>
       <c r="C762" s="57">
         <v>10</v>
       </c>
       <c r="D762" s="60">
         <v>165074183</v>
       </c>
     </row>
     <row r="763" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A763" s="201"/>
-      <c r="B763" s="192"/>
+      <c r="A763" s="202"/>
+      <c r="B763" s="195"/>
       <c r="C763" s="57">
         <v>20</v>
       </c>
       <c r="D763" s="60">
         <v>8340944</v>
       </c>
     </row>
     <row r="764" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A764" s="201"/>
-      <c r="B764" s="192"/>
+      <c r="A764" s="202"/>
+      <c r="B764" s="195"/>
       <c r="C764" s="57">
         <v>30</v>
       </c>
       <c r="D764" s="60">
         <v>24789920</v>
       </c>
     </row>
     <row r="765" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A765" s="201"/>
-      <c r="B765" s="192">
+      <c r="A765" s="202"/>
+      <c r="B765" s="195">
         <v>2</v>
       </c>
       <c r="C765" s="57">
         <v>10</v>
       </c>
       <c r="D765" s="60">
         <v>138435414</v>
       </c>
     </row>
     <row r="766" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A766" s="201"/>
-      <c r="B766" s="192"/>
+      <c r="A766" s="202"/>
+      <c r="B766" s="195"/>
       <c r="C766" s="57">
         <v>20</v>
       </c>
       <c r="D766" s="60">
         <v>7189249</v>
       </c>
     </row>
     <row r="767" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A767" s="201"/>
-      <c r="B767" s="192"/>
+      <c r="A767" s="202"/>
+      <c r="B767" s="195"/>
       <c r="C767" s="57">
         <v>30</v>
       </c>
       <c r="D767" s="60">
         <v>20687573</v>
       </c>
     </row>
     <row r="768" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A768" s="201"/>
-      <c r="B768" s="192">
+      <c r="A768" s="202"/>
+      <c r="B768" s="195">
         <v>3</v>
       </c>
       <c r="C768" s="57">
         <v>10</v>
       </c>
       <c r="D768" s="60">
         <v>176447601</v>
       </c>
     </row>
     <row r="769" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A769" s="201"/>
-      <c r="B769" s="192"/>
+      <c r="A769" s="202"/>
+      <c r="B769" s="195"/>
       <c r="C769" s="57">
         <v>20</v>
       </c>
       <c r="D769" s="60">
         <v>9484879</v>
       </c>
     </row>
     <row r="770" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A770" s="201"/>
-      <c r="B770" s="192"/>
+      <c r="A770" s="202"/>
+      <c r="B770" s="195"/>
       <c r="C770" s="57">
         <v>30</v>
       </c>
       <c r="D770" s="60">
         <v>27274700</v>
       </c>
     </row>
     <row r="771" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A771" s="201"/>
-      <c r="B771" s="192">
+      <c r="A771" s="202"/>
+      <c r="B771" s="195">
         <v>4</v>
       </c>
       <c r="C771" s="57">
         <v>10</v>
       </c>
       <c r="D771" s="60">
         <v>165843021</v>
       </c>
     </row>
     <row r="772" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A772" s="201"/>
-      <c r="B772" s="192"/>
+      <c r="A772" s="202"/>
+      <c r="B772" s="195"/>
       <c r="C772" s="57">
         <v>20</v>
       </c>
       <c r="D772" s="60">
         <v>8608541</v>
       </c>
     </row>
     <row r="773" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A773" s="201"/>
-      <c r="B773" s="192"/>
+      <c r="A773" s="202"/>
+      <c r="B773" s="195"/>
       <c r="C773" s="57">
         <v>30</v>
       </c>
       <c r="D773" s="60">
         <v>26230499</v>
       </c>
     </row>
     <row r="774" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A774" s="201"/>
-      <c r="B774" s="192">
+      <c r="A774" s="202"/>
+      <c r="B774" s="195">
         <v>5</v>
       </c>
       <c r="C774" s="57">
         <v>10</v>
       </c>
       <c r="D774" s="60">
         <v>139399489</v>
       </c>
     </row>
     <row r="775" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A775" s="201"/>
-      <c r="B775" s="192"/>
+      <c r="A775" s="202"/>
+      <c r="B775" s="195"/>
       <c r="C775" s="57">
         <v>20</v>
       </c>
       <c r="D775" s="60">
         <v>6562528</v>
       </c>
     </row>
     <row r="776" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A776" s="201"/>
-      <c r="B776" s="192"/>
+      <c r="A776" s="202"/>
+      <c r="B776" s="195"/>
       <c r="C776" s="57">
         <v>30</v>
       </c>
       <c r="D776" s="60">
         <v>22225372</v>
       </c>
     </row>
     <row r="777" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A777" s="201"/>
-      <c r="B777" s="192">
+      <c r="A777" s="202"/>
+      <c r="B777" s="195">
         <v>6</v>
       </c>
       <c r="C777" s="57">
         <v>10</v>
       </c>
       <c r="D777" s="60">
         <v>112600521</v>
       </c>
     </row>
     <row r="778" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A778" s="201"/>
-      <c r="B778" s="192"/>
+      <c r="A778" s="202"/>
+      <c r="B778" s="195"/>
       <c r="C778" s="57">
         <v>20</v>
       </c>
       <c r="D778" s="60">
         <v>5302785</v>
       </c>
     </row>
     <row r="779" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A779" s="201"/>
-      <c r="B779" s="192"/>
+      <c r="A779" s="202"/>
+      <c r="B779" s="195"/>
       <c r="C779" s="57">
         <v>30</v>
       </c>
       <c r="D779" s="60">
         <v>19033357</v>
       </c>
     </row>
     <row r="780" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A780" s="201"/>
-      <c r="B780" s="192">
+      <c r="A780" s="202"/>
+      <c r="B780" s="195">
         <v>7</v>
       </c>
       <c r="C780" s="57">
         <v>10</v>
       </c>
       <c r="D780" s="60">
         <v>133254851</v>
       </c>
     </row>
     <row r="781" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A781" s="201"/>
-      <c r="B781" s="192"/>
+      <c r="A781" s="202"/>
+      <c r="B781" s="195"/>
       <c r="C781" s="57">
         <v>20</v>
       </c>
       <c r="D781" s="60">
         <v>7551494</v>
       </c>
     </row>
     <row r="782" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A782" s="201"/>
-      <c r="B782" s="192"/>
+      <c r="A782" s="202"/>
+      <c r="B782" s="195"/>
       <c r="C782" s="57">
         <v>30</v>
       </c>
       <c r="D782" s="60">
         <v>23401363</v>
       </c>
     </row>
     <row r="783" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A783" s="201"/>
-      <c r="B783" s="192">
+      <c r="A783" s="202"/>
+      <c r="B783" s="195">
         <v>8</v>
       </c>
       <c r="C783" s="57">
         <v>10</v>
       </c>
       <c r="D783" s="60">
         <v>141982778</v>
       </c>
     </row>
     <row r="784" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A784" s="201"/>
-      <c r="B784" s="192"/>
+      <c r="A784" s="202"/>
+      <c r="B784" s="195"/>
       <c r="C784" s="57">
         <v>20</v>
       </c>
       <c r="D784" s="60">
         <v>8768517</v>
       </c>
     </row>
     <row r="785" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A785" s="201"/>
-      <c r="B785" s="192"/>
+      <c r="A785" s="202"/>
+      <c r="B785" s="195"/>
       <c r="C785" s="57">
         <v>30</v>
       </c>
       <c r="D785" s="60">
         <v>24601560</v>
       </c>
     </row>
     <row r="786" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A786" s="201"/>
-      <c r="B786" s="192">
+      <c r="A786" s="202"/>
+      <c r="B786" s="195">
         <v>9</v>
       </c>
       <c r="C786" s="57">
         <v>10</v>
       </c>
       <c r="D786" s="60">
         <v>145899380</v>
       </c>
     </row>
     <row r="787" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A787" s="201"/>
-      <c r="B787" s="192"/>
+      <c r="A787" s="202"/>
+      <c r="B787" s="195"/>
       <c r="C787" s="57">
         <v>20</v>
       </c>
       <c r="D787" s="60">
         <v>8496176</v>
       </c>
     </row>
     <row r="788" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A788" s="201"/>
-      <c r="B788" s="192"/>
+      <c r="A788" s="202"/>
+      <c r="B788" s="195"/>
       <c r="C788" s="57">
         <v>30</v>
       </c>
       <c r="D788" s="60">
         <v>24761815</v>
       </c>
     </row>
     <row r="789" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A789" s="201"/>
-      <c r="B789" s="192">
+      <c r="A789" s="202"/>
+      <c r="B789" s="195">
         <v>10</v>
       </c>
       <c r="C789" s="57">
         <v>10</v>
       </c>
       <c r="D789" s="60">
         <v>155453137</v>
       </c>
     </row>
     <row r="790" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A790" s="201"/>
-      <c r="B790" s="192"/>
+      <c r="A790" s="202"/>
+      <c r="B790" s="195"/>
       <c r="C790" s="57">
         <v>20</v>
       </c>
       <c r="D790" s="60">
         <v>8757621</v>
       </c>
     </row>
     <row r="791" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A791" s="201"/>
-      <c r="B791" s="192"/>
+      <c r="A791" s="202"/>
+      <c r="B791" s="195"/>
       <c r="C791" s="57">
         <v>30</v>
       </c>
       <c r="D791" s="60">
         <v>25544996</v>
       </c>
     </row>
     <row r="792" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A792" s="201"/>
-      <c r="B792" s="192">
+      <c r="A792" s="202"/>
+      <c r="B792" s="195">
         <v>11</v>
       </c>
       <c r="C792" s="57">
         <v>10</v>
       </c>
       <c r="D792" s="60">
         <v>160015449</v>
       </c>
     </row>
     <row r="793" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A793" s="201"/>
-      <c r="B793" s="192"/>
+      <c r="A793" s="202"/>
+      <c r="B793" s="195"/>
       <c r="C793" s="57">
         <v>20</v>
       </c>
       <c r="D793" s="60">
         <v>9157394</v>
       </c>
     </row>
     <row r="794" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A794" s="201"/>
-      <c r="B794" s="192"/>
+      <c r="A794" s="202"/>
+      <c r="B794" s="195"/>
       <c r="C794" s="57">
         <v>30</v>
       </c>
       <c r="D794" s="60">
         <v>25812514</v>
       </c>
     </row>
     <row r="795" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A795" s="201"/>
-      <c r="B795" s="192">
+      <c r="A795" s="202"/>
+      <c r="B795" s="195">
         <v>12</v>
       </c>
       <c r="C795" s="57">
         <v>10</v>
       </c>
       <c r="D795" s="60">
         <v>164032610</v>
       </c>
     </row>
     <row r="796" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A796" s="201"/>
-      <c r="B796" s="192"/>
+      <c r="A796" s="202"/>
+      <c r="B796" s="195"/>
       <c r="C796" s="57">
         <v>20</v>
       </c>
       <c r="D796" s="60">
         <v>8974828</v>
       </c>
     </row>
     <row r="797" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A797" s="201"/>
-      <c r="B797" s="192"/>
+      <c r="A797" s="202"/>
+      <c r="B797" s="195"/>
       <c r="C797" s="57">
         <v>30</v>
       </c>
       <c r="D797" s="60">
         <v>26691680</v>
       </c>
     </row>
     <row r="798" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A798" s="200">
+      <c r="A798" s="201">
         <v>111</v>
       </c>
-      <c r="B798" s="192">
+      <c r="B798" s="195">
         <v>1</v>
       </c>
       <c r="C798" s="57">
         <v>10</v>
       </c>
       <c r="D798" s="60">
         <v>164245262</v>
       </c>
     </row>
     <row r="799" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A799" s="201"/>
-      <c r="B799" s="192"/>
+      <c r="A799" s="202"/>
+      <c r="B799" s="195"/>
       <c r="C799" s="57">
         <v>20</v>
       </c>
       <c r="D799" s="60">
         <v>8423099</v>
       </c>
     </row>
     <row r="800" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A800" s="201"/>
-      <c r="B800" s="192"/>
+      <c r="A800" s="202"/>
+      <c r="B800" s="195"/>
       <c r="C800" s="57">
         <v>30</v>
       </c>
       <c r="D800" s="60">
         <v>25341315</v>
       </c>
     </row>
     <row r="801" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A801" s="201"/>
-      <c r="B801" s="192">
+      <c r="A801" s="202"/>
+      <c r="B801" s="195">
         <v>2</v>
       </c>
       <c r="C801" s="57">
         <v>10</v>
       </c>
       <c r="D801" s="60">
         <v>122404546</v>
       </c>
     </row>
     <row r="802" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A802" s="201"/>
-      <c r="B802" s="192"/>
+      <c r="A802" s="202"/>
+      <c r="B802" s="195"/>
       <c r="C802" s="57">
         <v>20</v>
       </c>
       <c r="D802" s="60">
         <v>6872527</v>
       </c>
     </row>
     <row r="803" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A803" s="201"/>
-      <c r="B803" s="192"/>
+      <c r="A803" s="202"/>
+      <c r="B803" s="195"/>
       <c r="C803" s="57">
         <v>30</v>
       </c>
       <c r="D803" s="60">
         <v>18384010</v>
       </c>
     </row>
     <row r="804" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A804" s="201"/>
-      <c r="B804" s="192">
+      <c r="A804" s="202"/>
+      <c r="B804" s="195">
         <v>3</v>
       </c>
       <c r="C804" s="57">
         <v>10</v>
       </c>
       <c r="D804" s="60">
         <v>179028376</v>
       </c>
     </row>
     <row r="805" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A805" s="201"/>
-      <c r="B805" s="192"/>
+      <c r="A805" s="202"/>
+      <c r="B805" s="195"/>
       <c r="C805" s="57">
         <v>20</v>
       </c>
       <c r="D805" s="60">
         <v>9631585</v>
       </c>
     </row>
     <row r="806" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A806" s="201"/>
-      <c r="B806" s="192"/>
+      <c r="A806" s="202"/>
+      <c r="B806" s="195"/>
       <c r="C806" s="57">
         <v>30</v>
       </c>
       <c r="D806" s="60">
         <v>27412640</v>
       </c>
     </row>
     <row r="807" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A807" s="201"/>
-      <c r="B807" s="192">
+      <c r="A807" s="202"/>
+      <c r="B807" s="195">
         <v>4</v>
       </c>
       <c r="C807" s="57">
         <v>10</v>
       </c>
       <c r="D807" s="60">
         <v>156563392</v>
       </c>
     </row>
     <row r="808" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A808" s="201"/>
-      <c r="B808" s="192"/>
+      <c r="A808" s="202"/>
+      <c r="B808" s="195"/>
       <c r="C808" s="57">
         <v>20</v>
       </c>
       <c r="D808" s="60">
         <v>8200980</v>
       </c>
     </row>
     <row r="809" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A809" s="201"/>
-      <c r="B809" s="192"/>
+      <c r="A809" s="202"/>
+      <c r="B809" s="195"/>
       <c r="C809" s="57">
         <v>30</v>
       </c>
       <c r="D809" s="60">
         <v>26090927</v>
       </c>
     </row>
     <row r="810" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A810" s="201"/>
-      <c r="B810" s="192">
+      <c r="A810" s="202"/>
+      <c r="B810" s="195">
         <v>5</v>
       </c>
       <c r="C810" s="57">
         <v>10</v>
       </c>
       <c r="D810" s="60">
         <v>168590612</v>
       </c>
     </row>
     <row r="811" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A811" s="201"/>
-      <c r="B811" s="192"/>
+      <c r="A811" s="202"/>
+      <c r="B811" s="195"/>
       <c r="C811" s="57">
         <v>20</v>
       </c>
       <c r="D811" s="60">
         <v>7317532</v>
       </c>
     </row>
     <row r="812" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A812" s="201"/>
-      <c r="B812" s="192"/>
+      <c r="A812" s="202"/>
+      <c r="B812" s="195"/>
       <c r="C812" s="57">
         <v>30</v>
       </c>
       <c r="D812" s="60">
         <v>27946778</v>
       </c>
     </row>
     <row r="813" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A813" s="201"/>
-      <c r="B813" s="192">
+      <c r="A813" s="202"/>
+      <c r="B813" s="195">
         <v>6</v>
       </c>
       <c r="C813" s="57">
         <v>10</v>
       </c>
       <c r="D813" s="60">
         <v>171011835</v>
       </c>
     </row>
     <row r="814" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A814" s="201"/>
-      <c r="B814" s="192"/>
+      <c r="A814" s="202"/>
+      <c r="B814" s="195"/>
       <c r="C814" s="57">
         <v>20</v>
       </c>
       <c r="D814" s="60">
         <v>7506945</v>
       </c>
     </row>
     <row r="815" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A815" s="201"/>
-      <c r="B815" s="192"/>
+      <c r="A815" s="202"/>
+      <c r="B815" s="195"/>
       <c r="C815" s="57">
         <v>30</v>
       </c>
       <c r="D815" s="60">
         <v>32088372</v>
       </c>
     </row>
     <row r="816" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A816" s="201"/>
-      <c r="B816" s="192">
+      <c r="A816" s="202"/>
+      <c r="B816" s="195">
         <v>7</v>
       </c>
       <c r="C816" s="57">
         <v>10</v>
       </c>
       <c r="D816" s="60">
         <v>163162977</v>
       </c>
     </row>
     <row r="817" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A817" s="201"/>
-      <c r="B817" s="192"/>
+      <c r="A817" s="202"/>
+      <c r="B817" s="195"/>
       <c r="C817" s="57">
         <v>20</v>
       </c>
       <c r="D817" s="60">
         <v>8534187</v>
       </c>
     </row>
     <row r="818" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A818" s="201"/>
-      <c r="B818" s="192"/>
+      <c r="A818" s="202"/>
+      <c r="B818" s="195"/>
       <c r="C818" s="57">
         <v>30</v>
       </c>
       <c r="D818" s="60">
         <v>33541939</v>
       </c>
     </row>
     <row r="819" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A819" s="201"/>
-      <c r="B819" s="192">
+      <c r="A819" s="202"/>
+      <c r="B819" s="195">
         <v>8</v>
       </c>
       <c r="C819" s="57">
         <v>10</v>
       </c>
       <c r="D819" s="60">
         <v>178148561</v>
       </c>
     </row>
     <row r="820" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A820" s="201"/>
-      <c r="B820" s="192"/>
+      <c r="A820" s="202"/>
+      <c r="B820" s="195"/>
       <c r="C820" s="57">
         <v>20</v>
       </c>
       <c r="D820" s="60">
         <v>9313999</v>
       </c>
     </row>
     <row r="821" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A821" s="201"/>
-      <c r="B821" s="192"/>
+      <c r="A821" s="202"/>
+      <c r="B821" s="195"/>
       <c r="C821" s="57">
         <v>30</v>
       </c>
       <c r="D821" s="60">
         <v>34317447</v>
       </c>
     </row>
     <row r="822" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A822" s="201"/>
-      <c r="B822" s="192">
+      <c r="A822" s="202"/>
+      <c r="B822" s="195">
         <v>9</v>
       </c>
       <c r="C822" s="57">
         <v>10</v>
       </c>
       <c r="D822" s="60">
         <v>185378650</v>
       </c>
     </row>
     <row r="823" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A823" s="201"/>
-      <c r="B823" s="192"/>
+      <c r="A823" s="202"/>
+      <c r="B823" s="195"/>
       <c r="C823" s="57">
         <v>20</v>
       </c>
       <c r="D823" s="60">
         <v>8565388</v>
       </c>
     </row>
     <row r="824" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A824" s="201"/>
-      <c r="B824" s="192"/>
+      <c r="A824" s="202"/>
+      <c r="B824" s="195"/>
       <c r="C824" s="57">
         <v>30</v>
       </c>
       <c r="D824" s="60">
         <v>33613415</v>
       </c>
     </row>
     <row r="825" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A825" s="201"/>
-      <c r="B825" s="192">
+      <c r="A825" s="202"/>
+      <c r="B825" s="195">
         <v>10</v>
       </c>
       <c r="C825" s="57">
         <v>10</v>
       </c>
       <c r="D825" s="60">
         <v>198074409</v>
       </c>
     </row>
     <row r="826" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A826" s="201"/>
-      <c r="B826" s="192"/>
+      <c r="A826" s="202"/>
+      <c r="B826" s="195"/>
       <c r="C826" s="57">
         <v>20</v>
       </c>
       <c r="D826" s="60">
         <v>8532263</v>
       </c>
     </row>
     <row r="827" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A827" s="201"/>
-      <c r="B827" s="192"/>
+      <c r="A827" s="202"/>
+      <c r="B827" s="195"/>
       <c r="C827" s="57">
         <v>30</v>
       </c>
       <c r="D827" s="60">
         <v>35513523</v>
       </c>
     </row>
     <row r="828" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A828" s="201"/>
-      <c r="B828" s="192">
+      <c r="A828" s="202"/>
+      <c r="B828" s="195">
         <v>11</v>
       </c>
       <c r="C828" s="57">
         <v>10</v>
       </c>
       <c r="D828" s="60">
         <v>187257412</v>
       </c>
     </row>
     <row r="829" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A829" s="201"/>
-      <c r="B829" s="192"/>
+      <c r="A829" s="202"/>
+      <c r="B829" s="195"/>
       <c r="C829" s="57">
         <v>20</v>
       </c>
       <c r="D829" s="60">
         <v>9047514</v>
       </c>
     </row>
     <row r="830" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A830" s="201"/>
-      <c r="B830" s="192"/>
+      <c r="A830" s="202"/>
+      <c r="B830" s="195"/>
       <c r="C830" s="57">
         <v>30</v>
       </c>
       <c r="D830" s="60">
         <v>34896457</v>
       </c>
     </row>
     <row r="831" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A831" s="201"/>
-      <c r="B831" s="192">
+      <c r="A831" s="202"/>
+      <c r="B831" s="195">
         <v>12</v>
       </c>
       <c r="C831" s="57">
         <v>10</v>
       </c>
       <c r="D831" s="60">
         <v>187935011</v>
       </c>
     </row>
     <row r="832" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A832" s="201"/>
-      <c r="B832" s="192"/>
+      <c r="A832" s="202"/>
+      <c r="B832" s="195"/>
       <c r="C832" s="57">
         <v>20</v>
       </c>
       <c r="D832" s="60">
         <v>9048132</v>
       </c>
     </row>
     <row r="833" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A833" s="202"/>
-      <c r="B833" s="192"/>
+      <c r="A833" s="203"/>
+      <c r="B833" s="195"/>
       <c r="C833" s="57">
         <v>30</v>
       </c>
       <c r="D833" s="60">
         <v>33516950</v>
       </c>
     </row>
     <row r="834" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A834" s="197">
         <v>112</v>
       </c>
-      <c r="B834" s="196">
+      <c r="B834" s="200">
         <v>1</v>
       </c>
       <c r="C834" s="111">
         <v>10</v>
       </c>
       <c r="D834" s="114">
         <v>171776487</v>
       </c>
     </row>
     <row r="835" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A835" s="198"/>
-      <c r="B835" s="196"/>
+      <c r="B835" s="200"/>
       <c r="C835" s="111">
         <v>20</v>
       </c>
       <c r="D835" s="114">
         <v>7357108</v>
       </c>
     </row>
     <row r="836" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A836" s="198"/>
-      <c r="B836" s="196"/>
+      <c r="B836" s="200"/>
       <c r="C836" s="111">
         <v>30</v>
       </c>
       <c r="D836" s="114">
         <v>27806254</v>
       </c>
     </row>
     <row r="837" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A837" s="198"/>
-      <c r="B837" s="196">
+      <c r="B837" s="200">
         <v>2</v>
       </c>
       <c r="C837" s="111">
         <v>10</v>
       </c>
       <c r="D837" s="114">
         <v>170694507</v>
       </c>
     </row>
     <row r="838" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A838" s="198"/>
-      <c r="B838" s="196"/>
+      <c r="B838" s="200"/>
       <c r="C838" s="111">
         <v>20</v>
       </c>
       <c r="D838" s="114">
         <v>8490701</v>
       </c>
     </row>
     <row r="839" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A839" s="198"/>
-      <c r="B839" s="196"/>
+      <c r="B839" s="200"/>
       <c r="C839" s="111">
         <v>30</v>
       </c>
       <c r="D839" s="114">
         <v>28910121</v>
       </c>
     </row>
     <row r="840" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A840" s="198"/>
-      <c r="B840" s="196">
+      <c r="B840" s="200">
         <v>3</v>
       </c>
       <c r="C840" s="111">
         <v>10</v>
       </c>
       <c r="D840" s="114">
         <v>202161364</v>
       </c>
     </row>
     <row r="841" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A841" s="198"/>
-      <c r="B841" s="196"/>
+      <c r="B841" s="200"/>
       <c r="C841" s="111">
         <v>20</v>
       </c>
       <c r="D841" s="114">
         <v>9991412</v>
       </c>
     </row>
     <row r="842" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A842" s="198"/>
-      <c r="B842" s="196"/>
+      <c r="B842" s="200"/>
       <c r="C842" s="111">
         <v>30</v>
       </c>
       <c r="D842" s="114">
         <v>34450992</v>
       </c>
     </row>
     <row r="843" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A843" s="198"/>
-      <c r="B843" s="196">
+      <c r="B843" s="200">
         <v>4</v>
       </c>
       <c r="C843" s="111">
         <v>10</v>
       </c>
       <c r="D843" s="114">
         <v>172262671</v>
       </c>
     </row>
     <row r="844" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A844" s="198"/>
-      <c r="B844" s="196"/>
+      <c r="B844" s="200"/>
       <c r="C844" s="111">
         <v>20</v>
       </c>
       <c r="D844" s="114">
         <v>8409276</v>
       </c>
     </row>
     <row r="845" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A845" s="198"/>
-      <c r="B845" s="196"/>
+      <c r="B845" s="200"/>
       <c r="C845" s="111">
         <v>30</v>
       </c>
       <c r="D845" s="114">
         <v>29869110</v>
       </c>
     </row>
     <row r="846" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A846" s="198"/>
-      <c r="B846" s="196">
+      <c r="B846" s="200">
         <v>5</v>
       </c>
       <c r="C846" s="111">
         <v>10</v>
       </c>
       <c r="D846" s="114">
         <v>205315305</v>
       </c>
     </row>
     <row r="847" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A847" s="198"/>
-      <c r="B847" s="196"/>
+      <c r="B847" s="200"/>
       <c r="C847" s="111">
         <v>20</v>
       </c>
       <c r="D847" s="114">
         <v>9695248</v>
       </c>
     </row>
     <row r="848" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A848" s="198"/>
-      <c r="B848" s="196"/>
+      <c r="B848" s="200"/>
       <c r="C848" s="111">
         <v>30</v>
       </c>
       <c r="D848" s="114">
         <v>34049609</v>
       </c>
     </row>
     <row r="849" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A849" s="198"/>
-      <c r="B849" s="196">
+      <c r="B849" s="200">
         <v>6</v>
       </c>
       <c r="C849" s="111">
         <v>10</v>
       </c>
       <c r="D849" s="114">
         <v>192138936</v>
       </c>
     </row>
     <row r="850" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A850" s="198"/>
-      <c r="B850" s="196"/>
+      <c r="B850" s="200"/>
       <c r="C850" s="111">
         <v>20</v>
       </c>
       <c r="D850" s="114">
         <v>8661638</v>
       </c>
     </row>
     <row r="851" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A851" s="198"/>
-      <c r="B851" s="196"/>
+      <c r="B851" s="200"/>
       <c r="C851" s="111">
         <v>30</v>
       </c>
       <c r="D851" s="114">
         <v>32957253</v>
       </c>
     </row>
     <row r="852" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A852" s="198"/>
-      <c r="B852" s="196">
+      <c r="B852" s="200">
         <v>7</v>
       </c>
       <c r="C852" s="111">
         <v>10</v>
       </c>
       <c r="D852" s="114">
         <v>190137518</v>
       </c>
     </row>
     <row r="853" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A853" s="198"/>
-      <c r="B853" s="196"/>
+      <c r="B853" s="200"/>
       <c r="C853" s="111">
         <v>20</v>
       </c>
       <c r="D853" s="114">
         <v>9103553</v>
       </c>
     </row>
     <row r="854" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A854" s="198"/>
-      <c r="B854" s="196"/>
+      <c r="B854" s="200"/>
       <c r="C854" s="111">
         <v>30</v>
       </c>
       <c r="D854" s="114">
         <v>32831599</v>
       </c>
     </row>
     <row r="855" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A855" s="198"/>
-      <c r="B855" s="196">
+      <c r="B855" s="200">
         <v>8</v>
       </c>
       <c r="C855" s="111">
         <v>10</v>
       </c>
       <c r="D855" s="114">
         <v>197054740</v>
       </c>
     </row>
     <row r="856" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A856" s="198"/>
-      <c r="B856" s="196"/>
+      <c r="B856" s="200"/>
       <c r="C856" s="111">
         <v>20</v>
       </c>
       <c r="D856" s="114">
         <v>9765641</v>
       </c>
     </row>
     <row r="857" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A857" s="198"/>
-      <c r="B857" s="196"/>
+      <c r="B857" s="200"/>
       <c r="C857" s="111">
         <v>30</v>
       </c>
       <c r="D857" s="114">
         <v>32496414</v>
       </c>
     </row>
     <row r="858" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A858" s="198"/>
-      <c r="B858" s="196">
+      <c r="B858" s="200">
         <v>9</v>
       </c>
       <c r="C858" s="111">
         <v>10</v>
       </c>
       <c r="D858" s="114">
         <v>193174518</v>
       </c>
     </row>
     <row r="859" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A859" s="198"/>
-      <c r="B859" s="196"/>
+      <c r="B859" s="200"/>
       <c r="C859" s="111">
         <v>20</v>
       </c>
       <c r="D859" s="114">
         <v>8706121</v>
       </c>
     </row>
     <row r="860" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A860" s="198"/>
-      <c r="B860" s="196"/>
+      <c r="B860" s="200"/>
       <c r="C860" s="111">
         <v>30</v>
       </c>
       <c r="D860" s="114">
         <v>30118311</v>
       </c>
     </row>
     <row r="861" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A861" s="198"/>
-      <c r="B861" s="196">
+      <c r="B861" s="200">
         <v>10</v>
       </c>
       <c r="C861" s="111">
         <v>10</v>
       </c>
       <c r="D861" s="114">
         <v>209226459</v>
       </c>
     </row>
     <row r="862" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A862" s="198"/>
-      <c r="B862" s="196"/>
+      <c r="B862" s="200"/>
       <c r="C862" s="111">
         <v>20</v>
       </c>
       <c r="D862" s="114">
         <v>9096649</v>
       </c>
     </row>
     <row r="863" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A863" s="198"/>
-      <c r="B863" s="196"/>
+      <c r="B863" s="200"/>
       <c r="C863" s="111">
         <v>30</v>
       </c>
       <c r="D863" s="114">
         <v>30828891</v>
       </c>
     </row>
     <row r="864" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A864" s="198"/>
-      <c r="B864" s="196">
+      <c r="B864" s="200">
         <v>11</v>
       </c>
       <c r="C864" s="111">
         <v>10</v>
       </c>
       <c r="D864" s="114">
         <v>210986888</v>
       </c>
     </row>
     <row r="865" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A865" s="198"/>
-      <c r="B865" s="196"/>
+      <c r="B865" s="200"/>
       <c r="C865" s="111">
         <v>20</v>
       </c>
       <c r="D865" s="114">
         <v>9535461</v>
       </c>
     </row>
     <row r="866" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A866" s="198"/>
-      <c r="B866" s="196"/>
+      <c r="B866" s="200"/>
       <c r="C866" s="111">
         <v>30</v>
       </c>
       <c r="D866" s="114">
         <v>31517867</v>
       </c>
     </row>
     <row r="867" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A867" s="198"/>
-      <c r="B867" s="196">
+      <c r="B867" s="200">
         <v>12</v>
       </c>
       <c r="C867" s="111">
         <v>10</v>
       </c>
       <c r="D867" s="114">
         <v>207236339</v>
       </c>
     </row>
     <row r="868" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A868" s="198"/>
-      <c r="B868" s="196"/>
+      <c r="B868" s="200"/>
       <c r="C868" s="111">
         <v>20</v>
       </c>
       <c r="D868" s="114">
         <v>9199564</v>
       </c>
     </row>
     <row r="869" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A869" s="199"/>
-      <c r="B869" s="196"/>
+      <c r="B869" s="200"/>
       <c r="C869" s="111">
         <v>30</v>
       </c>
       <c r="D869" s="114">
         <v>31150708</v>
       </c>
     </row>
     <row r="870" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A870" s="197">
         <v>113</v>
       </c>
-      <c r="B870" s="196">
+      <c r="B870" s="200">
         <v>1</v>
       </c>
       <c r="C870" s="111">
         <v>10</v>
       </c>
       <c r="D870" s="114">
         <v>226917304</v>
       </c>
     </row>
     <row r="871" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A871" s="198"/>
-      <c r="B871" s="196"/>
+      <c r="B871" s="200"/>
       <c r="C871" s="111">
         <v>20</v>
       </c>
       <c r="D871" s="114">
         <v>9632959</v>
       </c>
     </row>
     <row r="872" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A872" s="198"/>
-      <c r="B872" s="196"/>
+      <c r="B872" s="200"/>
       <c r="C872" s="111">
         <v>30</v>
       </c>
       <c r="D872" s="114">
         <v>32102090</v>
       </c>
     </row>
     <row r="873" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A873" s="198"/>
-      <c r="B873" s="196">
+      <c r="B873" s="200">
         <v>2</v>
       </c>
       <c r="C873" s="111">
         <v>10</v>
       </c>
       <c r="D873" s="114">
         <v>184469124</v>
       </c>
     </row>
     <row r="874" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A874" s="198"/>
-      <c r="B874" s="196"/>
+      <c r="B874" s="200"/>
       <c r="C874" s="111">
         <v>20</v>
       </c>
       <c r="D874" s="114">
         <v>7653134</v>
       </c>
     </row>
     <row r="875" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A875" s="198"/>
-      <c r="B875" s="196"/>
+      <c r="B875" s="200"/>
       <c r="C875" s="111">
         <v>30</v>
       </c>
       <c r="D875" s="114">
         <v>25552481</v>
       </c>
     </row>
     <row r="876" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A876" s="198"/>
-      <c r="B876" s="196">
+      <c r="B876" s="200">
         <v>3</v>
       </c>
       <c r="C876" s="111">
         <v>10</v>
       </c>
       <c r="D876" s="114">
         <v>209428012</v>
       </c>
     </row>
     <row r="877" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A877" s="198"/>
-      <c r="B877" s="196"/>
+      <c r="B877" s="200"/>
       <c r="C877" s="111">
         <v>20</v>
       </c>
       <c r="D877" s="114">
         <v>9534334</v>
       </c>
     </row>
     <row r="878" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A878" s="198"/>
-      <c r="B878" s="196"/>
+      <c r="B878" s="200"/>
       <c r="C878" s="111">
         <v>30</v>
       </c>
       <c r="D878" s="114">
         <v>31318965</v>
       </c>
     </row>
     <row r="879" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A879" s="198"/>
-      <c r="B879" s="196">
+      <c r="B879" s="200">
         <v>4</v>
       </c>
       <c r="C879" s="111">
         <v>10</v>
       </c>
       <c r="D879" s="114">
         <v>193368140</v>
       </c>
     </row>
     <row r="880" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A880" s="198"/>
-      <c r="B880" s="196"/>
+      <c r="B880" s="200"/>
       <c r="C880" s="111">
         <v>20</v>
       </c>
       <c r="D880" s="114">
         <v>9100612</v>
       </c>
     </row>
     <row r="881" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A881" s="198"/>
-      <c r="B881" s="196"/>
+      <c r="B881" s="200"/>
       <c r="C881" s="111">
         <v>30</v>
       </c>
       <c r="D881" s="114">
         <v>30107621</v>
       </c>
     </row>
     <row r="882" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A882" s="198"/>
-      <c r="B882" s="196">
+      <c r="B882" s="200">
         <v>5</v>
       </c>
       <c r="C882" s="111">
         <v>10</v>
       </c>
       <c r="D882" s="114">
         <v>205079676</v>
       </c>
     </row>
     <row r="883" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A883" s="198"/>
-      <c r="B883" s="196"/>
+      <c r="B883" s="200"/>
       <c r="C883" s="111">
         <v>20</v>
       </c>
       <c r="D883" s="114">
         <v>9877713</v>
       </c>
     </row>
     <row r="884" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A884" s="198"/>
-      <c r="B884" s="196"/>
+      <c r="B884" s="200"/>
       <c r="C884" s="111">
         <v>30</v>
       </c>
       <c r="D884" s="114">
         <v>32776339</v>
       </c>
     </row>
     <row r="885" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A885" s="198"/>
-      <c r="B885" s="196">
+      <c r="B885" s="200">
         <v>6</v>
       </c>
       <c r="C885" s="111">
         <v>10</v>
       </c>
       <c r="D885" s="114">
         <v>190397660</v>
       </c>
     </row>
     <row r="886" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A886" s="198"/>
-      <c r="B886" s="196"/>
+      <c r="B886" s="200"/>
       <c r="C886" s="111">
         <v>20</v>
       </c>
       <c r="D886" s="114">
         <v>8752352</v>
       </c>
     </row>
     <row r="887" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A887" s="198"/>
-      <c r="B887" s="196"/>
+      <c r="B887" s="200"/>
       <c r="C887" s="111">
         <v>30</v>
       </c>
       <c r="D887" s="114">
         <v>30243192</v>
       </c>
     </row>
     <row r="888" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A888" s="198"/>
-      <c r="B888" s="196">
+      <c r="B888" s="200">
         <v>7</v>
       </c>
       <c r="C888" s="111">
         <v>10</v>
       </c>
       <c r="D888" s="114">
         <v>197237249</v>
       </c>
     </row>
     <row r="889" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A889" s="198"/>
-      <c r="B889" s="196"/>
+      <c r="B889" s="200"/>
       <c r="C889" s="111">
         <v>20</v>
       </c>
       <c r="D889" s="114">
         <v>9423509</v>
       </c>
     </row>
     <row r="890" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A890" s="198"/>
-      <c r="B890" s="196"/>
+      <c r="B890" s="200"/>
       <c r="C890" s="111">
         <v>30</v>
       </c>
       <c r="D890" s="114">
         <v>32117874</v>
       </c>
     </row>
     <row r="891" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A891" s="198"/>
-      <c r="B891" s="196">
+      <c r="B891" s="200">
         <v>8</v>
       </c>
       <c r="C891" s="111">
         <v>10</v>
       </c>
       <c r="D891" s="114">
         <v>194038817</v>
       </c>
     </row>
     <row r="892" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A892" s="198"/>
-      <c r="B892" s="196"/>
+      <c r="B892" s="200"/>
       <c r="C892" s="111">
         <v>20</v>
       </c>
       <c r="D892" s="114">
         <v>10149985</v>
       </c>
     </row>
     <row r="893" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A893" s="198"/>
-      <c r="B893" s="196"/>
+      <c r="B893" s="200"/>
       <c r="C893" s="111">
         <v>30</v>
       </c>
       <c r="D893" s="114">
         <v>32806873</v>
       </c>
     </row>
     <row r="894" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A894" s="198"/>
-      <c r="B894" s="196">
+      <c r="B894" s="200">
         <v>9</v>
       </c>
       <c r="C894" s="111">
         <v>10</v>
       </c>
       <c r="D894" s="114">
         <v>189328787</v>
       </c>
     </row>
     <row r="895" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A895" s="198"/>
-      <c r="B895" s="196"/>
+      <c r="B895" s="200"/>
       <c r="C895" s="111">
         <v>20</v>
       </c>
       <c r="D895" s="114">
         <v>9073110</v>
       </c>
     </row>
     <row r="896" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A896" s="198"/>
-      <c r="B896" s="196"/>
+      <c r="B896" s="200"/>
       <c r="C896" s="111">
         <v>30</v>
       </c>
       <c r="D896" s="114">
         <v>29820015</v>
       </c>
     </row>
     <row r="897" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A897" s="198"/>
-      <c r="B897" s="196">
+      <c r="B897" s="200">
         <v>10</v>
       </c>
       <c r="C897" s="111">
         <v>10</v>
       </c>
       <c r="D897" s="114">
         <v>196311100</v>
       </c>
     </row>
     <row r="898" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A898" s="198"/>
-      <c r="B898" s="196"/>
+      <c r="B898" s="200"/>
       <c r="C898" s="111">
         <v>20</v>
       </c>
       <c r="D898" s="114">
         <v>9028787</v>
       </c>
     </row>
     <row r="899" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A899" s="198"/>
-      <c r="B899" s="196"/>
+      <c r="B899" s="200"/>
       <c r="C899" s="111">
         <v>30</v>
       </c>
       <c r="D899" s="114">
         <v>30115607</v>
       </c>
     </row>
     <row r="900" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A900" s="198"/>
-      <c r="B900" s="196">
+      <c r="B900" s="200">
         <v>11</v>
       </c>
       <c r="C900" s="111">
         <v>10</v>
       </c>
       <c r="D900" s="114">
         <v>199980741</v>
       </c>
     </row>
     <row r="901" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A901" s="198"/>
-      <c r="B901" s="196"/>
+      <c r="B901" s="200"/>
       <c r="C901" s="111">
         <v>20</v>
       </c>
       <c r="D901" s="114">
         <v>9734363</v>
       </c>
     </row>
     <row r="902" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A902" s="198"/>
-      <c r="B902" s="196"/>
+      <c r="B902" s="200"/>
       <c r="C902" s="111">
         <v>30</v>
       </c>
       <c r="D902" s="114">
         <v>31763178</v>
       </c>
     </row>
     <row r="903" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A903" s="198"/>
-      <c r="B903" s="196">
+      <c r="B903" s="200">
         <v>12</v>
       </c>
       <c r="C903" s="111">
         <v>10</v>
       </c>
       <c r="D903" s="114">
         <v>210623732</v>
       </c>
     </row>
     <row r="904" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A904" s="198"/>
-      <c r="B904" s="196"/>
+      <c r="B904" s="200"/>
       <c r="C904" s="111">
         <v>20</v>
       </c>
       <c r="D904" s="114">
         <v>9877811</v>
       </c>
     </row>
     <row r="905" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A905" s="199"/>
-      <c r="B905" s="196"/>
+      <c r="B905" s="200"/>
       <c r="C905" s="111">
         <v>30</v>
       </c>
       <c r="D905" s="114">
         <v>31731199</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:D581" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <mergeCells count="379">
+    <mergeCell ref="B684:B686"/>
+    <mergeCell ref="B708:B710"/>
+    <mergeCell ref="B711:B713"/>
+    <mergeCell ref="B615:B617"/>
+    <mergeCell ref="A618:A653"/>
+    <mergeCell ref="B618:B620"/>
+    <mergeCell ref="B621:B623"/>
+    <mergeCell ref="B690:B692"/>
+    <mergeCell ref="B693:B695"/>
+    <mergeCell ref="B696:B698"/>
+    <mergeCell ref="B699:B701"/>
+    <mergeCell ref="A654:A689"/>
+    <mergeCell ref="B669:B671"/>
+    <mergeCell ref="B672:B674"/>
+    <mergeCell ref="B633:B635"/>
+    <mergeCell ref="B636:B638"/>
+    <mergeCell ref="B639:B641"/>
+    <mergeCell ref="I294:I305"/>
+    <mergeCell ref="A834:A869"/>
+    <mergeCell ref="B834:B836"/>
+    <mergeCell ref="B837:B839"/>
+    <mergeCell ref="B840:B842"/>
+    <mergeCell ref="B843:B845"/>
+    <mergeCell ref="B846:B848"/>
+    <mergeCell ref="B849:B851"/>
+    <mergeCell ref="B852:B854"/>
+    <mergeCell ref="B855:B857"/>
+    <mergeCell ref="B858:B860"/>
+    <mergeCell ref="B861:B863"/>
+    <mergeCell ref="B864:B866"/>
+    <mergeCell ref="B867:B869"/>
+    <mergeCell ref="B675:B677"/>
+    <mergeCell ref="B678:B680"/>
+    <mergeCell ref="B681:B683"/>
+    <mergeCell ref="B654:B656"/>
+    <mergeCell ref="B657:B659"/>
+    <mergeCell ref="B660:B662"/>
+    <mergeCell ref="B663:B665"/>
+    <mergeCell ref="B666:B668"/>
+    <mergeCell ref="B702:B704"/>
+    <mergeCell ref="B705:B707"/>
+    <mergeCell ref="M270:M281"/>
+    <mergeCell ref="A798:A833"/>
+    <mergeCell ref="B798:B800"/>
+    <mergeCell ref="B801:B803"/>
+    <mergeCell ref="B804:B806"/>
+    <mergeCell ref="B807:B809"/>
+    <mergeCell ref="B810:B812"/>
+    <mergeCell ref="B813:B815"/>
+    <mergeCell ref="B816:B818"/>
+    <mergeCell ref="B819:B821"/>
+    <mergeCell ref="B822:B824"/>
+    <mergeCell ref="B825:B827"/>
+    <mergeCell ref="B828:B830"/>
+    <mergeCell ref="B831:B833"/>
+    <mergeCell ref="B723:B725"/>
+    <mergeCell ref="B687:B689"/>
+    <mergeCell ref="A690:A725"/>
+    <mergeCell ref="A582:A617"/>
+    <mergeCell ref="B597:B599"/>
+    <mergeCell ref="B600:B602"/>
+    <mergeCell ref="B603:B605"/>
+    <mergeCell ref="B606:B608"/>
+    <mergeCell ref="B609:B611"/>
+    <mergeCell ref="B612:B614"/>
+    <mergeCell ref="M246:M257"/>
+    <mergeCell ref="A726:A761"/>
+    <mergeCell ref="B726:B728"/>
+    <mergeCell ref="B729:B731"/>
+    <mergeCell ref="B732:B734"/>
+    <mergeCell ref="B735:B737"/>
+    <mergeCell ref="B738:B740"/>
+    <mergeCell ref="B741:B743"/>
+    <mergeCell ref="B744:B746"/>
+    <mergeCell ref="B747:B749"/>
+    <mergeCell ref="B750:B752"/>
+    <mergeCell ref="B753:B755"/>
+    <mergeCell ref="B756:B758"/>
+    <mergeCell ref="B759:B761"/>
+    <mergeCell ref="B714:B716"/>
+    <mergeCell ref="B717:B719"/>
+    <mergeCell ref="B720:B722"/>
+    <mergeCell ref="B642:B644"/>
+    <mergeCell ref="B645:B647"/>
+    <mergeCell ref="B648:B650"/>
+    <mergeCell ref="B651:B653"/>
+    <mergeCell ref="B570:B572"/>
+    <mergeCell ref="B573:B575"/>
+    <mergeCell ref="B576:B578"/>
+    <mergeCell ref="B579:B581"/>
+    <mergeCell ref="B582:B584"/>
+    <mergeCell ref="B585:B587"/>
+    <mergeCell ref="B588:B590"/>
+    <mergeCell ref="B591:B593"/>
+    <mergeCell ref="B594:B596"/>
+    <mergeCell ref="B624:B626"/>
+    <mergeCell ref="B627:B629"/>
+    <mergeCell ref="B630:B632"/>
+    <mergeCell ref="B504:B506"/>
+    <mergeCell ref="B507:B509"/>
+    <mergeCell ref="B510:B512"/>
+    <mergeCell ref="B513:B515"/>
+    <mergeCell ref="B516:B518"/>
+    <mergeCell ref="B519:B521"/>
+    <mergeCell ref="B522:B524"/>
+    <mergeCell ref="B543:B545"/>
+    <mergeCell ref="A546:A581"/>
+    <mergeCell ref="B546:B548"/>
+    <mergeCell ref="B549:B551"/>
+    <mergeCell ref="B552:B554"/>
+    <mergeCell ref="B555:B557"/>
+    <mergeCell ref="B558:B560"/>
+    <mergeCell ref="B561:B563"/>
+    <mergeCell ref="B564:B566"/>
+    <mergeCell ref="B567:B569"/>
+    <mergeCell ref="A510:A545"/>
+    <mergeCell ref="B525:B527"/>
+    <mergeCell ref="B528:B530"/>
+    <mergeCell ref="B531:B533"/>
+    <mergeCell ref="B534:B536"/>
+    <mergeCell ref="B537:B539"/>
+    <mergeCell ref="B540:B542"/>
+    <mergeCell ref="B438:B440"/>
+    <mergeCell ref="B441:B443"/>
+    <mergeCell ref="B444:B446"/>
+    <mergeCell ref="B447:B449"/>
+    <mergeCell ref="B450:B452"/>
+    <mergeCell ref="B471:B473"/>
+    <mergeCell ref="A474:A509"/>
+    <mergeCell ref="B474:B476"/>
+    <mergeCell ref="B477:B479"/>
+    <mergeCell ref="B480:B482"/>
+    <mergeCell ref="B483:B485"/>
+    <mergeCell ref="B486:B488"/>
+    <mergeCell ref="B489:B491"/>
+    <mergeCell ref="B492:B494"/>
+    <mergeCell ref="B495:B497"/>
+    <mergeCell ref="A438:A473"/>
+    <mergeCell ref="B453:B455"/>
+    <mergeCell ref="B456:B458"/>
+    <mergeCell ref="B459:B461"/>
+    <mergeCell ref="B462:B464"/>
+    <mergeCell ref="B465:B467"/>
+    <mergeCell ref="B468:B470"/>
+    <mergeCell ref="B498:B500"/>
+    <mergeCell ref="B501:B503"/>
+    <mergeCell ref="B372:B374"/>
+    <mergeCell ref="B375:B377"/>
+    <mergeCell ref="B378:B380"/>
+    <mergeCell ref="B399:B401"/>
+    <mergeCell ref="A402:A437"/>
+    <mergeCell ref="B402:B404"/>
+    <mergeCell ref="B405:B407"/>
+    <mergeCell ref="B408:B410"/>
+    <mergeCell ref="B411:B413"/>
+    <mergeCell ref="B414:B416"/>
+    <mergeCell ref="B417:B419"/>
+    <mergeCell ref="B420:B422"/>
+    <mergeCell ref="B423:B425"/>
+    <mergeCell ref="A366:A401"/>
+    <mergeCell ref="B381:B383"/>
+    <mergeCell ref="B384:B386"/>
+    <mergeCell ref="B387:B389"/>
+    <mergeCell ref="B390:B392"/>
+    <mergeCell ref="B393:B395"/>
+    <mergeCell ref="B396:B398"/>
+    <mergeCell ref="B426:B428"/>
+    <mergeCell ref="B429:B431"/>
+    <mergeCell ref="B432:B434"/>
+    <mergeCell ref="B435:B437"/>
+    <mergeCell ref="B321:B323"/>
+    <mergeCell ref="B324:B326"/>
+    <mergeCell ref="B336:B338"/>
+    <mergeCell ref="B354:B356"/>
+    <mergeCell ref="B357:B359"/>
+    <mergeCell ref="B360:B362"/>
+    <mergeCell ref="B363:B365"/>
+    <mergeCell ref="B366:B368"/>
+    <mergeCell ref="B369:B371"/>
+    <mergeCell ref="B246:B248"/>
+    <mergeCell ref="B249:B251"/>
+    <mergeCell ref="B252:B254"/>
+    <mergeCell ref="A222:A257"/>
+    <mergeCell ref="B222:B224"/>
+    <mergeCell ref="I222:I233"/>
+    <mergeCell ref="B255:B257"/>
+    <mergeCell ref="A258:A293"/>
+    <mergeCell ref="B258:B260"/>
+    <mergeCell ref="B261:B263"/>
+    <mergeCell ref="B264:B266"/>
+    <mergeCell ref="B267:B269"/>
+    <mergeCell ref="B270:B272"/>
+    <mergeCell ref="B273:B275"/>
+    <mergeCell ref="B276:B278"/>
+    <mergeCell ref="B279:B281"/>
+    <mergeCell ref="B282:B284"/>
+    <mergeCell ref="B285:B287"/>
+    <mergeCell ref="B288:B290"/>
+    <mergeCell ref="B291:B293"/>
+    <mergeCell ref="I246:I257"/>
+    <mergeCell ref="I258:I269"/>
+    <mergeCell ref="I270:I281"/>
+    <mergeCell ref="I282:I293"/>
+    <mergeCell ref="M222:M233"/>
+    <mergeCell ref="B225:B227"/>
+    <mergeCell ref="B228:B230"/>
+    <mergeCell ref="B231:B233"/>
+    <mergeCell ref="B234:B236"/>
+    <mergeCell ref="I234:I245"/>
+    <mergeCell ref="M234:M245"/>
+    <mergeCell ref="B201:B203"/>
+    <mergeCell ref="B204:B206"/>
+    <mergeCell ref="B207:B209"/>
+    <mergeCell ref="B210:B212"/>
+    <mergeCell ref="I210:I221"/>
+    <mergeCell ref="M210:M221"/>
+    <mergeCell ref="B213:B215"/>
+    <mergeCell ref="B216:B218"/>
+    <mergeCell ref="B219:B221"/>
+    <mergeCell ref="B237:B239"/>
+    <mergeCell ref="B240:B242"/>
+    <mergeCell ref="B243:B245"/>
+    <mergeCell ref="A186:A221"/>
+    <mergeCell ref="B186:B188"/>
+    <mergeCell ref="I186:I197"/>
+    <mergeCell ref="M186:M197"/>
+    <mergeCell ref="B189:B191"/>
+    <mergeCell ref="B192:B194"/>
+    <mergeCell ref="B195:B197"/>
+    <mergeCell ref="B198:B200"/>
+    <mergeCell ref="I198:I209"/>
+    <mergeCell ref="M198:M209"/>
+    <mergeCell ref="A150:A185"/>
+    <mergeCell ref="B150:B152"/>
+    <mergeCell ref="I150:I161"/>
+    <mergeCell ref="M150:M161"/>
+    <mergeCell ref="B153:B155"/>
+    <mergeCell ref="B156:B158"/>
+    <mergeCell ref="B159:B161"/>
+    <mergeCell ref="B162:B164"/>
+    <mergeCell ref="I162:I173"/>
+    <mergeCell ref="M162:M173"/>
+    <mergeCell ref="B165:B167"/>
+    <mergeCell ref="B168:B170"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="B174:B176"/>
+    <mergeCell ref="I174:I185"/>
+    <mergeCell ref="M174:M185"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="B180:B182"/>
+    <mergeCell ref="B183:B185"/>
+    <mergeCell ref="A114:A149"/>
+    <mergeCell ref="B114:B116"/>
+    <mergeCell ref="I114:I125"/>
+    <mergeCell ref="M114:M125"/>
+    <mergeCell ref="B117:B119"/>
+    <mergeCell ref="B120:B122"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="B126:B128"/>
+    <mergeCell ref="I126:I137"/>
+    <mergeCell ref="M126:M137"/>
+    <mergeCell ref="B129:B131"/>
+    <mergeCell ref="B132:B134"/>
+    <mergeCell ref="B135:B137"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="I138:I149"/>
+    <mergeCell ref="M138:M149"/>
+    <mergeCell ref="B141:B143"/>
+    <mergeCell ref="B144:B146"/>
+    <mergeCell ref="B147:B149"/>
+    <mergeCell ref="A78:A113"/>
+    <mergeCell ref="B78:B80"/>
+    <mergeCell ref="I78:I89"/>
+    <mergeCell ref="M78:M89"/>
+    <mergeCell ref="B81:B83"/>
+    <mergeCell ref="B84:B86"/>
+    <mergeCell ref="B87:B89"/>
+    <mergeCell ref="B90:B92"/>
+    <mergeCell ref="I90:I101"/>
+    <mergeCell ref="M90:M101"/>
+    <mergeCell ref="B93:B95"/>
+    <mergeCell ref="B96:B98"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="B102:B104"/>
+    <mergeCell ref="I102:I113"/>
+    <mergeCell ref="M102:M113"/>
+    <mergeCell ref="B105:B107"/>
+    <mergeCell ref="B108:B110"/>
+    <mergeCell ref="B111:B113"/>
+    <mergeCell ref="A42:A77"/>
+    <mergeCell ref="B42:B44"/>
+    <mergeCell ref="I42:I53"/>
+    <mergeCell ref="M42:M53"/>
+    <mergeCell ref="B45:B47"/>
+    <mergeCell ref="B48:B50"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="I54:I65"/>
+    <mergeCell ref="M54:M65"/>
+    <mergeCell ref="B57:B59"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="I66:I77"/>
+    <mergeCell ref="M66:M77"/>
+    <mergeCell ref="B69:B71"/>
+    <mergeCell ref="B72:B74"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="M3:O3"/>
+    <mergeCell ref="A6:A41"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="I6:I17"/>
+    <mergeCell ref="M6:M17"/>
+    <mergeCell ref="B9:B11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="B30:B32"/>
+    <mergeCell ref="I30:I41"/>
+    <mergeCell ref="M30:M41"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="I18:I29"/>
+    <mergeCell ref="M18:M29"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="M282:M293"/>
+    <mergeCell ref="B786:B788"/>
+    <mergeCell ref="B789:B791"/>
+    <mergeCell ref="B792:B794"/>
+    <mergeCell ref="B795:B797"/>
+    <mergeCell ref="A762:A797"/>
+    <mergeCell ref="M258:M269"/>
+    <mergeCell ref="B762:B764"/>
+    <mergeCell ref="B765:B767"/>
+    <mergeCell ref="B768:B770"/>
+    <mergeCell ref="B771:B773"/>
+    <mergeCell ref="B774:B776"/>
+    <mergeCell ref="B777:B779"/>
+    <mergeCell ref="B780:B782"/>
+    <mergeCell ref="B783:B785"/>
+    <mergeCell ref="B294:B296"/>
+    <mergeCell ref="B297:B299"/>
+    <mergeCell ref="B300:B302"/>
+    <mergeCell ref="B303:B305"/>
+    <mergeCell ref="B306:B308"/>
+    <mergeCell ref="B327:B329"/>
+    <mergeCell ref="A330:A365"/>
+    <mergeCell ref="B330:B332"/>
+    <mergeCell ref="B333:B335"/>
     <mergeCell ref="M294:M305"/>
     <mergeCell ref="A870:A905"/>
     <mergeCell ref="B870:B872"/>
     <mergeCell ref="B873:B875"/>
     <mergeCell ref="B876:B878"/>
     <mergeCell ref="B879:B881"/>
     <mergeCell ref="B882:B884"/>
     <mergeCell ref="B885:B887"/>
     <mergeCell ref="B888:B890"/>
     <mergeCell ref="B891:B893"/>
     <mergeCell ref="B894:B896"/>
     <mergeCell ref="B897:B899"/>
     <mergeCell ref="B900:B902"/>
     <mergeCell ref="B903:B905"/>
     <mergeCell ref="B339:B341"/>
     <mergeCell ref="B342:B344"/>
     <mergeCell ref="B345:B347"/>
     <mergeCell ref="B348:B350"/>
     <mergeCell ref="B351:B353"/>
     <mergeCell ref="A294:A329"/>
     <mergeCell ref="B309:B311"/>
     <mergeCell ref="B312:B314"/>
     <mergeCell ref="B315:B317"/>
     <mergeCell ref="B318:B320"/>
-    <mergeCell ref="M282:M293"/>
-[...353 lines deleted...]
-    <mergeCell ref="B639:B641"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="F1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:L303"/>
   <sheetViews>
     <sheetView topLeftCell="A271" workbookViewId="0">
       <selection activeCell="J283" sqref="J283"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="14.375" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="8.625" customWidth="1"/>
     <col min="7" max="7" width="20.375" style="22" customWidth="1"/>
     <col min="8" max="8" width="5.375" customWidth="1"/>
     <col min="9" max="9" width="18.375" customWidth="1"/>
     <col min="10" max="10" width="22.125" customWidth="1"/>
     <col min="11" max="11" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="194"/>
-[...1 lines deleted...]
-      <c r="E1" s="205" t="s">
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="E1" s="206" t="s">
         <v>25</v>
       </c>
-      <c r="F1" s="205"/>
-[...1 lines deleted...]
-      <c r="I1" s="194" t="s">
+      <c r="F1" s="206"/>
+      <c r="G1" s="206"/>
+      <c r="I1" s="191" t="s">
         <v>152</v>
       </c>
-      <c r="J1" s="194"/>
+      <c r="J1" s="191"/>
       <c r="L1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="34"/>
       <c r="B2" s="10"/>
       <c r="E2" s="23"/>
       <c r="F2" s="22"/>
       <c r="G2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="22"/>
     </row>
     <row r="3" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="206" t="s">
+      <c r="A3" s="207" t="s">
         <v>153</v>
       </c>
-      <c r="B3" s="206"/>
+      <c r="B3" s="207"/>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="E3" s="207" t="s">
+      <c r="E3" s="208" t="s">
         <v>917</v>
       </c>
-      <c r="F3" s="207"/>
+      <c r="F3" s="208"/>
       <c r="G3" s="108" t="s">
         <v>918</v>
       </c>
       <c r="I3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="188">
+      <c r="A4" s="194">
         <v>89</v>
       </c>
       <c r="B4" s="28">
         <v>1</v>
       </c>
       <c r="C4" s="31">
         <v>21514541</v>
       </c>
-      <c r="E4" s="203">
+      <c r="E4" s="204">
         <v>89</v>
       </c>
-      <c r="F4" s="204"/>
+      <c r="F4" s="205"/>
       <c r="G4" s="31">
         <f>SUM(C4:C15)</f>
         <v>260017142</v>
       </c>
       <c r="I4" s="38">
         <v>90</v>
       </c>
       <c r="J4" s="31">
         <v>1205059</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="188"/>
+      <c r="A5" s="194"/>
       <c r="B5" s="28">
         <v>2</v>
       </c>
       <c r="C5" s="31">
         <v>21534320</v>
       </c>
-      <c r="E5" s="203">
+      <c r="E5" s="204">
         <v>90</v>
       </c>
-      <c r="F5" s="204"/>
+      <c r="F5" s="205"/>
       <c r="G5" s="31">
         <f>SUM(C16:C27)</f>
         <v>262741258</v>
       </c>
       <c r="I5" s="38">
         <v>91</v>
       </c>
       <c r="J5" s="31">
         <v>1455554</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="188"/>
+      <c r="A6" s="194"/>
       <c r="B6" s="28">
         <v>3</v>
       </c>
       <c r="C6" s="31">
         <v>21567884</v>
       </c>
-      <c r="E6" s="203">
+      <c r="E6" s="204">
         <v>91</v>
       </c>
-      <c r="F6" s="204"/>
+      <c r="F6" s="205"/>
       <c r="G6" s="31">
         <f>SUM(C28:C39)</f>
         <v>264107150</v>
       </c>
       <c r="I6" s="38">
         <v>92</v>
       </c>
       <c r="J6" s="31">
         <v>1799931</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A7" s="188"/>
+      <c r="A7" s="194"/>
       <c r="B7" s="28">
         <v>4</v>
       </c>
       <c r="C7" s="31">
         <v>21587913</v>
       </c>
-      <c r="E7" s="203">
+      <c r="E7" s="204">
         <v>92</v>
       </c>
-      <c r="F7" s="204"/>
+      <c r="F7" s="205"/>
       <c r="G7" s="31">
         <f>SUM(C40:C51)</f>
         <v>262109813</v>
       </c>
       <c r="I7" s="38">
         <v>93</v>
       </c>
       <c r="J7" s="31">
         <v>1406455</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A8" s="188"/>
+      <c r="A8" s="194"/>
       <c r="B8" s="28">
         <v>5</v>
       </c>
       <c r="C8" s="31">
         <v>21641504</v>
       </c>
-      <c r="E8" s="203">
+      <c r="E8" s="204">
         <v>93</v>
       </c>
-      <c r="F8" s="204"/>
+      <c r="F8" s="205"/>
       <c r="G8" s="31">
         <f>SUM(C52:C63)</f>
         <v>263996668</v>
       </c>
       <c r="I8" s="38">
         <v>94</v>
       </c>
       <c r="J8" s="31">
         <v>2160623</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A9" s="188"/>
+      <c r="A9" s="194"/>
       <c r="B9" s="28">
         <v>6</v>
       </c>
       <c r="C9" s="31">
         <v>21666862</v>
       </c>
-      <c r="E9" s="203">
+      <c r="E9" s="204">
         <v>94</v>
       </c>
-      <c r="F9" s="204"/>
+      <c r="F9" s="205"/>
       <c r="G9" s="31">
         <f>SUM(C64:C75)</f>
         <v>264085756</v>
       </c>
       <c r="I9" s="38">
         <v>95</v>
       </c>
       <c r="J9" s="31">
         <v>1466699</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A10" s="188"/>
+      <c r="A10" s="194"/>
       <c r="B10" s="28">
         <v>7</v>
       </c>
       <c r="C10" s="31">
         <v>21697417</v>
       </c>
-      <c r="E10" s="203">
+      <c r="E10" s="204">
         <v>95</v>
       </c>
-      <c r="F10" s="204"/>
+      <c r="F10" s="205"/>
       <c r="G10" s="31">
         <f>SUM(C76:C87)</f>
         <v>264734248</v>
       </c>
       <c r="I10" s="38">
         <v>96</v>
       </c>
       <c r="J10" s="31">
         <v>1478074</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A11" s="188"/>
+      <c r="A11" s="194"/>
       <c r="B11" s="28">
         <v>8</v>
       </c>
       <c r="C11" s="31">
         <v>21723096</v>
       </c>
-      <c r="E11" s="203">
+      <c r="E11" s="204">
         <v>96</v>
       </c>
-      <c r="F11" s="204"/>
+      <c r="F11" s="205"/>
       <c r="G11" s="31">
         <f>SUM(C88:C99)</f>
         <v>318023166</v>
       </c>
       <c r="I11" s="38">
         <v>97</v>
       </c>
       <c r="J11" s="31">
         <v>1434597</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A12" s="188"/>
+      <c r="A12" s="194"/>
       <c r="B12" s="28">
         <v>9</v>
       </c>
       <c r="C12" s="31">
         <v>21740710</v>
       </c>
-      <c r="E12" s="203">
+      <c r="E12" s="204">
         <v>97</v>
       </c>
-      <c r="F12" s="204"/>
+      <c r="F12" s="205"/>
       <c r="G12" s="31">
         <f>SUM(C100:C111)</f>
         <v>322598748</v>
       </c>
       <c r="I12" s="38">
         <v>98</v>
       </c>
       <c r="J12" s="31">
         <v>1635177</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A13" s="188"/>
+      <c r="A13" s="194"/>
       <c r="B13" s="28">
         <v>10</v>
       </c>
       <c r="C13" s="31">
         <v>21759711</v>
       </c>
-      <c r="E13" s="203">
+      <c r="E13" s="204">
         <v>98</v>
       </c>
-      <c r="F13" s="204"/>
+      <c r="F13" s="205"/>
       <c r="G13" s="31">
         <f>SUM(C112:C123)</f>
         <v>326202205</v>
       </c>
       <c r="I13" s="38">
         <v>99</v>
       </c>
       <c r="J13" s="31">
         <v>1815183</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A14" s="188"/>
+      <c r="A14" s="194"/>
       <c r="B14" s="28">
         <v>11</v>
       </c>
       <c r="C14" s="31">
         <v>21778600</v>
       </c>
-      <c r="E14" s="203">
+      <c r="E14" s="204">
         <v>99</v>
       </c>
-      <c r="F14" s="204"/>
+      <c r="F14" s="205"/>
       <c r="G14" s="31">
         <f>SUM(C124:C135)</f>
         <v>329762820</v>
       </c>
       <c r="I14" s="38">
         <v>100</v>
       </c>
       <c r="J14" s="31">
         <v>3351203</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="188"/>
+      <c r="A15" s="194"/>
       <c r="B15" s="28">
         <v>12</v>
       </c>
       <c r="C15" s="31">
         <v>21804584</v>
       </c>
-      <c r="E15" s="196">
+      <c r="E15" s="200">
         <v>100</v>
       </c>
-      <c r="F15" s="196"/>
+      <c r="F15" s="200"/>
       <c r="G15" s="98">
         <f>SUM(C136:C147)</f>
         <v>333641405</v>
       </c>
       <c r="I15" s="38">
         <v>101</v>
       </c>
       <c r="J15" s="31">
         <v>3635019</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="188">
+      <c r="A16" s="194">
         <v>90</v>
       </c>
       <c r="B16" s="28">
         <v>1</v>
       </c>
       <c r="C16" s="31">
         <v>21832019</v>
       </c>
-      <c r="E16" s="196">
+      <c r="E16" s="200">
         <v>101</v>
       </c>
-      <c r="F16" s="196"/>
+      <c r="F16" s="200"/>
       <c r="G16" s="98">
         <f>SUM(C148:C159)</f>
         <v>338130596</v>
       </c>
       <c r="I16" s="38">
         <v>102</v>
       </c>
       <c r="J16" s="31">
         <v>3774285</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="188"/>
+      <c r="A17" s="194"/>
       <c r="B17" s="28">
         <v>2</v>
       </c>
       <c r="C17" s="31">
         <v>21828294</v>
       </c>
-      <c r="E17" s="196">
+      <c r="E17" s="200">
         <v>102</v>
       </c>
-      <c r="F17" s="196"/>
+      <c r="F17" s="200"/>
       <c r="G17" s="98">
         <f>SUM(C160:C171)</f>
         <v>341785401</v>
       </c>
       <c r="I17" s="38">
         <v>103</v>
       </c>
       <c r="J17" s="31">
         <v>4037854</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="188"/>
+      <c r="A18" s="194"/>
       <c r="B18" s="28">
         <v>3</v>
       </c>
       <c r="C18" s="31">
         <v>21854516</v>
       </c>
-      <c r="E18" s="196">
+      <c r="E18" s="200">
         <v>103</v>
       </c>
-      <c r="F18" s="196"/>
+      <c r="F18" s="200"/>
       <c r="G18" s="98">
         <f>SUM(C172:C183)</f>
         <v>346358337</v>
       </c>
       <c r="I18" s="38">
         <v>104</v>
       </c>
       <c r="J18" s="31">
         <v>4284225</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="188"/>
+      <c r="A19" s="194"/>
       <c r="B19" s="28">
         <v>4</v>
       </c>
       <c r="C19" s="31">
         <v>21875130</v>
       </c>
-      <c r="E19" s="196">
+      <c r="E19" s="200">
         <v>104</v>
       </c>
-      <c r="F19" s="196"/>
+      <c r="F19" s="200"/>
       <c r="G19" s="98">
         <f>SUM(C184:C195)</f>
         <v>350958253</v>
       </c>
       <c r="I19" s="38">
         <v>105</v>
       </c>
       <c r="J19" s="31">
         <v>4551752</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="188"/>
+      <c r="A20" s="194"/>
       <c r="B20" s="28">
         <v>5</v>
       </c>
       <c r="C20" s="31">
         <v>21892088</v>
       </c>
-      <c r="E20" s="196">
+      <c r="E20" s="200">
         <v>105</v>
       </c>
-      <c r="F20" s="196"/>
+      <c r="F20" s="200"/>
       <c r="G20" s="98">
         <f>SUM(C196:C207)</f>
         <v>355212272</v>
       </c>
       <c r="I20" s="38">
         <v>106</v>
       </c>
       <c r="J20" s="31">
         <v>4795498</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="188"/>
+      <c r="A21" s="194"/>
       <c r="B21" s="28">
         <v>6</v>
       </c>
       <c r="C21" s="31">
         <v>21907889</v>
       </c>
-      <c r="E21" s="196">
+      <c r="E21" s="200">
         <v>106</v>
       </c>
-      <c r="F21" s="196"/>
+      <c r="F21" s="200"/>
       <c r="G21" s="98">
         <f>SUM(C208:C219)</f>
         <v>360487799</v>
       </c>
       <c r="I21" s="28">
         <v>108</v>
       </c>
       <c r="J21" s="31">
         <v>5006208</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="188"/>
+      <c r="A22" s="194"/>
       <c r="B22" s="28">
         <v>7</v>
       </c>
       <c r="C22" s="31">
         <v>21915371</v>
       </c>
-      <c r="E22" s="196">
+      <c r="E22" s="200">
         <v>107</v>
       </c>
-      <c r="F22" s="196"/>
+      <c r="F22" s="200"/>
       <c r="G22" s="98">
         <f>SUM(C220:C231)</f>
         <v>364903181</v>
       </c>
       <c r="I22" s="28">
         <v>109</v>
       </c>
       <c r="J22" s="31">
         <v>5316954</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="188"/>
+      <c r="A23" s="194"/>
       <c r="B23" s="28">
         <v>8</v>
       </c>
       <c r="C23" s="31">
         <v>21918283</v>
       </c>
-      <c r="E23" s="196">
+      <c r="E23" s="200">
         <v>108</v>
       </c>
-      <c r="F23" s="196"/>
+      <c r="F23" s="200"/>
       <c r="G23" s="98">
         <f>SUM(C232:C243)</f>
         <v>369029445</v>
       </c>
       <c r="I23" s="70">
         <v>110</v>
       </c>
       <c r="J23" s="71">
         <v>5573802</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="188"/>
+      <c r="A24" s="194"/>
       <c r="B24" s="28">
         <v>9</v>
       </c>
       <c r="C24" s="31">
         <v>21919940</v>
       </c>
-      <c r="E24" s="196">
+      <c r="E24" s="200">
         <v>109</v>
       </c>
-      <c r="F24" s="196"/>
+      <c r="F24" s="200"/>
       <c r="G24" s="98">
         <f>SUM(C244:C255)</f>
         <v>372684777</v>
       </c>
       <c r="I24" s="70">
         <v>111</v>
       </c>
       <c r="J24" s="71">
         <v>5824140</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="188"/>
+      <c r="A25" s="194"/>
       <c r="B25" s="28">
         <v>10</v>
       </c>
       <c r="C25" s="31">
         <v>21924542</v>
       </c>
-      <c r="E25" s="196">
+      <c r="E25" s="200">
         <v>110</v>
       </c>
-      <c r="F25" s="196"/>
+      <c r="F25" s="200"/>
       <c r="G25" s="98">
         <f>SUM(C256:C267)</f>
         <v>375623126</v>
       </c>
       <c r="I25" s="105">
         <v>112</v>
       </c>
       <c r="J25" s="106">
         <v>6086955</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="188"/>
+      <c r="A26" s="194"/>
       <c r="B26" s="28">
         <v>11</v>
       </c>
       <c r="C26" s="31">
         <v>21929266</v>
       </c>
-      <c r="E26" s="196">
+      <c r="E26" s="200">
         <v>111</v>
       </c>
-      <c r="F26" s="196"/>
+      <c r="F26" s="200"/>
       <c r="G26" s="98">
         <f>SUM(C268:C279)</f>
         <v>378491511</v>
       </c>
       <c r="I26" s="105">
         <v>113</v>
       </c>
       <c r="J26" s="106">
         <v>6349182</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A27" s="188"/>
+      <c r="A27" s="194"/>
       <c r="B27" s="28">
         <v>12</v>
       </c>
       <c r="C27" s="31">
         <v>21943920</v>
       </c>
-      <c r="E27" s="196">
+      <c r="E27" s="200">
         <v>112</v>
       </c>
-      <c r="F27" s="196"/>
+      <c r="F27" s="200"/>
       <c r="G27" s="98">
         <f>SUM(C280:C291)</f>
         <v>382470594</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A28" s="188">
+      <c r="A28" s="194">
         <v>91</v>
       </c>
       <c r="B28" s="28">
         <v>1</v>
       </c>
       <c r="C28" s="31">
         <v>21959579</v>
       </c>
-      <c r="E28" s="196">
+      <c r="E28" s="200">
         <v>113</v>
       </c>
-      <c r="F28" s="196"/>
+      <c r="F28" s="200"/>
       <c r="G28" s="98">
         <f>SUM(C292:C303)</f>
         <v>386151718</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A29" s="188"/>
+      <c r="A29" s="194"/>
       <c r="B29" s="28">
         <v>2</v>
       </c>
       <c r="C29" s="31">
         <v>21959085</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A30" s="188"/>
+      <c r="A30" s="194"/>
       <c r="B30" s="28">
         <v>3</v>
       </c>
       <c r="C30" s="31">
         <v>21979018</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A31" s="188"/>
+      <c r="A31" s="194"/>
       <c r="B31" s="28">
         <v>4</v>
       </c>
       <c r="C31" s="31">
         <v>21988759</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A32" s="188"/>
+      <c r="A32" s="194"/>
       <c r="B32" s="28">
         <v>5</v>
       </c>
       <c r="C32" s="31">
         <v>22007828</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="188"/>
+      <c r="A33" s="194"/>
       <c r="B33" s="28">
         <v>6</v>
       </c>
       <c r="C33" s="31">
         <v>22027116</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" s="188"/>
+      <c r="A34" s="194"/>
       <c r="B34" s="28">
         <v>7</v>
       </c>
       <c r="C34" s="31">
         <v>22037491</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="188"/>
+      <c r="A35" s="194"/>
       <c r="B35" s="28">
         <v>8</v>
       </c>
       <c r="C35" s="31">
         <v>22035253</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="188"/>
+      <c r="A36" s="194"/>
       <c r="B36" s="28">
         <v>9</v>
       </c>
       <c r="C36" s="31">
         <v>22034754</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="188"/>
+      <c r="A37" s="194"/>
       <c r="B37" s="28">
         <v>10</v>
       </c>
       <c r="C37" s="31">
         <v>22032566</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" s="188"/>
+      <c r="A38" s="194"/>
       <c r="B38" s="28">
         <v>11</v>
       </c>
       <c r="C38" s="31">
         <v>22031552</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" s="188"/>
+      <c r="A39" s="194"/>
       <c r="B39" s="28">
         <v>12</v>
       </c>
       <c r="C39" s="31">
         <v>22014149</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="188">
+      <c r="A40" s="194">
         <v>92</v>
       </c>
       <c r="B40" s="28">
         <v>1</v>
       </c>
       <c r="C40" s="31">
         <v>21870738</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="188"/>
+      <c r="A41" s="194"/>
       <c r="B41" s="28">
         <v>2</v>
       </c>
       <c r="C41" s="31">
         <v>21780359</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" s="188"/>
+      <c r="A42" s="194"/>
       <c r="B42" s="28">
         <v>3</v>
       </c>
       <c r="C42" s="31">
         <v>21767395</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="188"/>
+      <c r="A43" s="194"/>
       <c r="B43" s="28">
         <v>4</v>
       </c>
       <c r="C43" s="31">
         <v>21791599</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" s="188"/>
+      <c r="A44" s="194"/>
       <c r="B44" s="28">
         <v>5</v>
       </c>
       <c r="C44" s="31">
         <v>21809775</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A45" s="188"/>
+      <c r="A45" s="194"/>
       <c r="B45" s="28">
         <v>6</v>
       </c>
       <c r="C45" s="31">
         <v>21827019</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A46" s="188"/>
+      <c r="A46" s="194"/>
       <c r="B46" s="28">
         <v>7</v>
       </c>
       <c r="C46" s="31">
         <v>21845962</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A47" s="188"/>
+      <c r="A47" s="194"/>
       <c r="B47" s="28">
         <v>8</v>
       </c>
       <c r="C47" s="31">
         <v>21861271</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A48" s="188"/>
+      <c r="A48" s="194"/>
       <c r="B48" s="28">
         <v>9</v>
       </c>
       <c r="C48" s="31">
         <v>21870873</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" s="188"/>
+      <c r="A49" s="194"/>
       <c r="B49" s="28">
         <v>10</v>
       </c>
       <c r="C49" s="31">
         <v>21880099</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" s="188"/>
+      <c r="A50" s="194"/>
       <c r="B50" s="28">
         <v>11</v>
       </c>
       <c r="C50" s="31">
         <v>21892706</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" s="188"/>
+      <c r="A51" s="194"/>
       <c r="B51" s="28">
         <v>12</v>
       </c>
       <c r="C51" s="31">
         <v>21912017</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" s="188">
+      <c r="A52" s="194">
         <v>93</v>
       </c>
       <c r="B52" s="28">
         <v>1</v>
       </c>
       <c r="C52" s="31">
         <v>21945843</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" s="188"/>
+      <c r="A53" s="194"/>
       <c r="B53" s="28">
         <v>2</v>
       </c>
       <c r="C53" s="31">
         <v>21952917</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="188"/>
+      <c r="A54" s="194"/>
       <c r="B54" s="28">
         <v>3</v>
       </c>
       <c r="C54" s="31">
         <v>21964825</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="188"/>
+      <c r="A55" s="194"/>
       <c r="B55" s="28">
         <v>4</v>
       </c>
       <c r="C55" s="31">
         <v>21971822</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" s="188"/>
+      <c r="A56" s="194"/>
       <c r="B56" s="28">
         <v>5</v>
       </c>
       <c r="C56" s="31">
         <v>21983148</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" s="188"/>
+      <c r="A57" s="194"/>
       <c r="B57" s="28">
         <v>6</v>
       </c>
       <c r="C57" s="31">
         <v>22001180</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" s="188"/>
+      <c r="A58" s="194"/>
       <c r="B58" s="28">
         <v>7</v>
       </c>
       <c r="C58" s="31">
         <v>22010198</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="188"/>
+      <c r="A59" s="194"/>
       <c r="B59" s="28">
         <v>8</v>
       </c>
       <c r="C59" s="31">
         <v>22015901</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="188"/>
+      <c r="A60" s="194"/>
       <c r="B60" s="28">
         <v>9</v>
       </c>
       <c r="C60" s="31">
         <v>22022417</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" s="188"/>
+      <c r="A61" s="194"/>
       <c r="B61" s="28">
         <v>10</v>
       </c>
       <c r="C61" s="31">
         <v>22032268</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="188"/>
+      <c r="A62" s="194"/>
       <c r="B62" s="28">
         <v>11</v>
       </c>
       <c r="C62" s="31">
         <v>22040826</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="188"/>
+      <c r="A63" s="194"/>
       <c r="B63" s="28">
         <v>12</v>
       </c>
       <c r="C63" s="31">
         <v>22055323</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="188">
+      <c r="A64" s="194">
         <v>94</v>
       </c>
       <c r="B64" s="28">
         <v>1</v>
       </c>
       <c r="C64" s="31">
         <v>22063542</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="188"/>
+      <c r="A65" s="194"/>
       <c r="B65" s="28">
         <v>2</v>
       </c>
       <c r="C65" s="31">
         <v>22054432</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" s="188"/>
+      <c r="A66" s="194"/>
       <c r="B66" s="28">
         <v>3</v>
       </c>
       <c r="C66" s="31">
         <v>22066736</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" s="188"/>
+      <c r="A67" s="194"/>
       <c r="B67" s="28">
         <v>4</v>
       </c>
       <c r="C67" s="31">
         <v>22051318</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" s="188"/>
+      <c r="A68" s="194"/>
       <c r="B68" s="28">
         <v>5</v>
       </c>
       <c r="C68" s="31">
         <v>22042124</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" s="188"/>
+      <c r="A69" s="194"/>
       <c r="B69" s="28">
         <v>6</v>
       </c>
       <c r="C69" s="31">
         <v>22039339</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" s="188"/>
+      <c r="A70" s="194"/>
       <c r="B70" s="28">
         <v>7</v>
       </c>
       <c r="C70" s="31">
         <v>22023030</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A71" s="188"/>
+      <c r="A71" s="194"/>
       <c r="B71" s="28">
         <v>8</v>
       </c>
       <c r="C71" s="31">
         <v>21973036</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A72" s="188"/>
+      <c r="A72" s="194"/>
       <c r="B72" s="28">
         <v>9</v>
       </c>
       <c r="C72" s="31">
         <v>21969731</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A73" s="188"/>
+      <c r="A73" s="194"/>
       <c r="B73" s="28">
         <v>10</v>
       </c>
       <c r="C73" s="31">
         <v>21960547</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A74" s="188"/>
+      <c r="A74" s="194"/>
       <c r="B74" s="28">
         <v>11</v>
       </c>
       <c r="C74" s="31">
         <v>21935726</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A75" s="188"/>
+      <c r="A75" s="194"/>
       <c r="B75" s="28">
         <v>12</v>
       </c>
       <c r="C75" s="31">
         <v>21906195</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A76" s="188">
+      <c r="A76" s="194">
         <v>95</v>
       </c>
       <c r="B76" s="28">
         <v>1</v>
       </c>
       <c r="C76" s="31">
         <v>22008082</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A77" s="188"/>
+      <c r="A77" s="194"/>
       <c r="B77" s="28">
         <v>2</v>
       </c>
       <c r="C77" s="31">
         <v>22008985</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A78" s="188"/>
+      <c r="A78" s="194"/>
       <c r="B78" s="28">
         <v>3</v>
       </c>
       <c r="C78" s="31">
         <v>21879237</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A79" s="188"/>
+      <c r="A79" s="194"/>
       <c r="B79" s="28">
         <v>4</v>
       </c>
       <c r="C79" s="31">
         <v>22044004</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A80" s="188"/>
+      <c r="A80" s="194"/>
       <c r="B80" s="28">
         <v>5</v>
       </c>
       <c r="C80" s="31">
         <v>22068195</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A81" s="188"/>
+      <c r="A81" s="194"/>
       <c r="B81" s="28">
         <v>6</v>
       </c>
       <c r="C81" s="31">
         <v>22077092</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A82" s="188"/>
+      <c r="A82" s="194"/>
       <c r="B82" s="28">
         <v>7</v>
       </c>
       <c r="C82" s="31">
         <v>22082854</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A83" s="188"/>
+      <c r="A83" s="194"/>
       <c r="B83" s="28">
         <v>8</v>
       </c>
       <c r="C83" s="31">
         <v>22074065</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A84" s="188"/>
+      <c r="A84" s="194"/>
       <c r="B84" s="28">
         <v>9</v>
       </c>
       <c r="C84" s="31">
         <v>22065904</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A85" s="188"/>
+      <c r="A85" s="194"/>
       <c r="B85" s="28">
         <v>10</v>
       </c>
       <c r="C85" s="31">
         <v>22100836</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A86" s="188"/>
+      <c r="A86" s="194"/>
       <c r="B86" s="28">
         <v>11</v>
       </c>
       <c r="C86" s="31">
         <v>22136158</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A87" s="188"/>
+      <c r="A87" s="194"/>
       <c r="B87" s="28">
         <v>12</v>
       </c>
       <c r="C87" s="31">
         <v>22188836</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A88" s="188">
+      <c r="A88" s="194">
         <v>96</v>
       </c>
       <c r="B88" s="28">
         <v>1</v>
       </c>
       <c r="C88" s="31">
         <v>26320685</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A89" s="188"/>
+      <c r="A89" s="194"/>
       <c r="B89" s="28">
         <v>2</v>
       </c>
       <c r="C89" s="31">
         <v>26359090</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A90" s="188"/>
+      <c r="A90" s="194"/>
       <c r="B90" s="28">
         <v>3</v>
       </c>
       <c r="C90" s="31">
         <v>26394189</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A91" s="188"/>
+      <c r="A91" s="194"/>
       <c r="B91" s="28">
         <v>4</v>
       </c>
       <c r="C91" s="31">
         <v>26423566</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A92" s="188"/>
+      <c r="A92" s="194"/>
       <c r="B92" s="28">
         <v>5</v>
       </c>
       <c r="C92" s="31">
         <v>26447093</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A93" s="188"/>
+      <c r="A93" s="194"/>
       <c r="B93" s="28">
         <v>6</v>
       </c>
       <c r="C93" s="31">
         <v>26493422</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A94" s="188"/>
+      <c r="A94" s="194"/>
       <c r="B94" s="28">
         <v>7</v>
       </c>
       <c r="C94" s="31">
         <v>26525839</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A95" s="188"/>
+      <c r="A95" s="194"/>
       <c r="B95" s="28">
         <v>8</v>
       </c>
       <c r="C95" s="31">
         <v>26549365</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A96" s="188"/>
+      <c r="A96" s="194"/>
       <c r="B96" s="28">
         <v>9</v>
       </c>
       <c r="C96" s="31">
         <v>26578233</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A97" s="188"/>
+      <c r="A97" s="194"/>
       <c r="B97" s="28">
         <v>10</v>
       </c>
       <c r="C97" s="31">
         <v>26615114</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A98" s="188"/>
+      <c r="A98" s="194"/>
       <c r="B98" s="28">
         <v>11</v>
       </c>
       <c r="C98" s="31">
         <v>26644528</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A99" s="188"/>
+      <c r="A99" s="194"/>
       <c r="B99" s="28">
         <v>12</v>
       </c>
       <c r="C99" s="31">
         <v>26672042</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A100" s="188">
+      <c r="A100" s="194">
         <v>97</v>
       </c>
       <c r="B100" s="28">
         <v>1</v>
       </c>
       <c r="C100" s="31">
         <v>26709675</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A101" s="188"/>
+      <c r="A101" s="194"/>
       <c r="B101" s="28">
         <v>2</v>
       </c>
       <c r="C101" s="31">
         <v>26749127</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A102" s="188"/>
+      <c r="A102" s="194"/>
       <c r="B102" s="28">
         <v>3</v>
       </c>
       <c r="C102" s="31">
         <v>26788767</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A103" s="188"/>
+      <c r="A103" s="194"/>
       <c r="B103" s="28">
         <v>4</v>
       </c>
       <c r="C103" s="31">
         <v>26815128</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A104" s="188"/>
+      <c r="A104" s="194"/>
       <c r="B104" s="28">
         <v>5</v>
       </c>
       <c r="C104" s="31">
         <v>26843515</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A105" s="188"/>
+      <c r="A105" s="194"/>
       <c r="B105" s="28">
         <v>6</v>
       </c>
       <c r="C105" s="31">
         <v>26870838</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A106" s="188"/>
+      <c r="A106" s="194"/>
       <c r="B106" s="28">
         <v>7</v>
       </c>
       <c r="C106" s="31">
         <v>26902825</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A107" s="188"/>
+      <c r="A107" s="194"/>
       <c r="B107" s="28">
         <v>8</v>
       </c>
       <c r="C107" s="31">
         <v>26933102</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A108" s="188"/>
+      <c r="A108" s="194"/>
       <c r="B108" s="28">
         <v>9</v>
       </c>
       <c r="C108" s="31">
         <v>26960509</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A109" s="188"/>
+      <c r="A109" s="194"/>
       <c r="B109" s="28">
         <v>10</v>
       </c>
       <c r="C109" s="31">
         <v>26984484</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A110" s="188"/>
+      <c r="A110" s="194"/>
       <c r="B110" s="28">
         <v>11</v>
       </c>
       <c r="C110" s="31">
         <v>27014322</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A111" s="188"/>
+      <c r="A111" s="194"/>
       <c r="B111" s="28">
         <v>12</v>
       </c>
       <c r="C111" s="31">
         <v>27026456</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A112" s="188">
+      <c r="A112" s="194">
         <v>98</v>
       </c>
       <c r="B112" s="28">
         <v>1</v>
       </c>
       <c r="C112" s="31">
         <v>27049577</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A113" s="188"/>
+      <c r="A113" s="194"/>
       <c r="B113" s="28">
         <v>2</v>
       </c>
       <c r="C113" s="31">
         <v>27073184</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A114" s="188"/>
+      <c r="A114" s="194"/>
       <c r="B114" s="28">
         <v>3</v>
       </c>
       <c r="C114" s="31">
         <v>27104227</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A115" s="188"/>
+      <c r="A115" s="194"/>
       <c r="B115" s="28">
         <v>4</v>
       </c>
       <c r="C115" s="31">
         <v>27125142</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A116" s="188"/>
+      <c r="A116" s="194"/>
       <c r="B116" s="28">
         <v>5</v>
       </c>
       <c r="C116" s="31">
         <v>27152349</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A117" s="188"/>
+      <c r="A117" s="194"/>
       <c r="B117" s="28">
         <v>6</v>
       </c>
       <c r="C117" s="31">
         <v>27178139</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A118" s="188"/>
+      <c r="A118" s="194"/>
       <c r="B118" s="28">
         <v>7</v>
       </c>
       <c r="C118" s="31">
         <v>27194655</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A119" s="188"/>
+      <c r="A119" s="194"/>
       <c r="B119" s="28">
         <v>8</v>
       </c>
       <c r="C119" s="31">
         <v>27221194</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A120" s="188"/>
+      <c r="A120" s="194"/>
       <c r="B120" s="28">
         <v>9</v>
       </c>
       <c r="C120" s="31">
         <v>27238137</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A121" s="188"/>
+      <c r="A121" s="194"/>
       <c r="B121" s="28">
         <v>10</v>
       </c>
       <c r="C121" s="31">
         <v>27259045</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A122" s="188"/>
+      <c r="A122" s="194"/>
       <c r="B122" s="28">
         <v>11</v>
       </c>
       <c r="C122" s="31">
         <v>27289986</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A123" s="188"/>
+      <c r="A123" s="194"/>
       <c r="B123" s="28">
         <v>12</v>
       </c>
       <c r="C123" s="31">
         <v>27316570</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A124" s="188">
+      <c r="A124" s="194">
         <v>99</v>
       </c>
       <c r="B124" s="28">
         <v>1</v>
       </c>
       <c r="C124" s="31">
         <v>27339359</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A125" s="188"/>
+      <c r="A125" s="194"/>
       <c r="B125" s="28">
         <v>2</v>
       </c>
       <c r="C125" s="31">
         <v>27374841</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A126" s="188"/>
+      <c r="A126" s="194"/>
       <c r="B126" s="28">
         <v>3</v>
       </c>
       <c r="C126" s="31">
         <v>27399270</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A127" s="188"/>
+      <c r="A127" s="194"/>
       <c r="B127" s="28">
         <v>4</v>
       </c>
       <c r="C127" s="31">
         <v>27426812</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A128" s="188"/>
+      <c r="A128" s="194"/>
       <c r="B128" s="28">
         <v>5</v>
       </c>
       <c r="C128" s="31">
         <v>27446238</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A129" s="188"/>
+      <c r="A129" s="194"/>
       <c r="B129" s="28">
         <v>6</v>
       </c>
       <c r="C129" s="31">
         <v>27471353</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A130" s="188"/>
+      <c r="A130" s="194"/>
       <c r="B130" s="28">
         <v>7</v>
       </c>
       <c r="C130" s="31">
         <v>27496848</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A131" s="188"/>
+      <c r="A131" s="194"/>
       <c r="B131" s="28">
         <v>8</v>
       </c>
       <c r="C131" s="31">
         <v>27511500</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A132" s="188"/>
+      <c r="A132" s="194"/>
       <c r="B132" s="28">
         <v>9</v>
       </c>
       <c r="C132" s="31">
         <v>27535193</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A133" s="188"/>
+      <c r="A133" s="194"/>
       <c r="B133" s="28">
         <v>10</v>
       </c>
       <c r="C133" s="31">
         <v>27563734</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A134" s="188"/>
+      <c r="A134" s="194"/>
       <c r="B134" s="28">
         <v>11</v>
       </c>
       <c r="C134" s="31">
         <v>27585325</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A135" s="188"/>
+      <c r="A135" s="194"/>
       <c r="B135" s="28">
         <v>12</v>
       </c>
       <c r="C135" s="31">
         <v>27612347</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A136" s="188">
+      <c r="A136" s="194">
         <v>100</v>
       </c>
       <c r="B136" s="28">
         <v>1</v>
       </c>
       <c r="C136" s="31">
         <v>27640059</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A137" s="188"/>
+      <c r="A137" s="194"/>
       <c r="B137" s="28">
         <v>2</v>
       </c>
       <c r="C137" s="31">
         <v>27667253</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A138" s="188"/>
+      <c r="A138" s="194"/>
       <c r="B138" s="28">
         <v>3</v>
       </c>
       <c r="C138" s="31">
         <v>27694158</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A139" s="188"/>
+      <c r="A139" s="194"/>
       <c r="B139" s="28">
         <v>4</v>
       </c>
       <c r="C139" s="31">
         <v>27724089</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A140" s="188"/>
+      <c r="A140" s="194"/>
       <c r="B140" s="28">
         <v>5</v>
       </c>
       <c r="C140" s="31">
         <v>27748433</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A141" s="188"/>
+      <c r="A141" s="194"/>
       <c r="B141" s="28">
         <v>6</v>
       </c>
       <c r="C141" s="31">
         <v>27780256</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A142" s="188"/>
+      <c r="A142" s="194"/>
       <c r="B142" s="28">
         <v>7</v>
       </c>
       <c r="C142" s="31">
         <v>27820705</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A143" s="188"/>
+      <c r="A143" s="194"/>
       <c r="B143" s="28">
         <v>8</v>
       </c>
       <c r="C143" s="31">
         <v>27849204</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A144" s="188"/>
+      <c r="A144" s="194"/>
       <c r="B144" s="28">
         <v>9</v>
       </c>
       <c r="C144" s="31">
         <v>27883665</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A145" s="188"/>
+      <c r="A145" s="194"/>
       <c r="B145" s="28">
         <v>10</v>
       </c>
       <c r="C145" s="31">
         <v>27919690</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A146" s="188"/>
+      <c r="A146" s="194"/>
       <c r="B146" s="28">
         <v>11</v>
       </c>
       <c r="C146" s="31">
         <v>27944079</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A147" s="188"/>
+      <c r="A147" s="194"/>
       <c r="B147" s="28">
         <v>12</v>
       </c>
       <c r="C147" s="31">
         <v>27969814</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A148" s="188">
+      <c r="A148" s="194">
         <v>101</v>
       </c>
       <c r="B148" s="28">
         <v>1</v>
       </c>
       <c r="C148" s="31">
         <v>28001516</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A149" s="188"/>
+      <c r="A149" s="194"/>
       <c r="B149" s="28">
         <v>2</v>
       </c>
       <c r="C149" s="31">
         <v>28039614</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A150" s="188"/>
+      <c r="A150" s="194"/>
       <c r="B150" s="28">
         <v>3</v>
       </c>
       <c r="C150" s="31">
         <v>28065461</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A151" s="188"/>
+      <c r="A151" s="194"/>
       <c r="B151" s="28">
         <v>4</v>
       </c>
       <c r="C151" s="31">
         <v>28096053</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A152" s="188"/>
+      <c r="A152" s="194"/>
       <c r="B152" s="28">
         <v>5</v>
       </c>
       <c r="C152" s="31">
         <v>28126882</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A153" s="188"/>
+      <c r="A153" s="194"/>
       <c r="B153" s="28">
         <v>6</v>
       </c>
       <c r="C153" s="31">
         <v>28153583</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A154" s="188"/>
+      <c r="A154" s="194"/>
       <c r="B154" s="28">
         <v>7</v>
       </c>
       <c r="C154" s="31">
         <v>28189109</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A155" s="188"/>
+      <c r="A155" s="194"/>
       <c r="B155" s="28">
         <v>8</v>
       </c>
       <c r="C155" s="31">
         <v>28227713</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A156" s="188"/>
+      <c r="A156" s="194"/>
       <c r="B156" s="28">
         <v>9</v>
       </c>
       <c r="C156" s="31">
         <v>28259124</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A157" s="188"/>
+      <c r="A157" s="194"/>
       <c r="B157" s="28">
         <v>10</v>
       </c>
       <c r="C157" s="31">
         <v>28297330</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A158" s="188"/>
+      <c r="A158" s="194"/>
       <c r="B158" s="28">
         <v>11</v>
       </c>
       <c r="C158" s="31">
         <v>28321877</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A159" s="188"/>
+      <c r="A159" s="194"/>
       <c r="B159" s="28">
         <v>12</v>
       </c>
       <c r="C159" s="31">
         <v>28352334</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A160" s="188">
+      <c r="A160" s="194">
         <v>102</v>
       </c>
       <c r="B160" s="76">
         <v>1</v>
       </c>
       <c r="C160" s="77">
         <v>28308035</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A161" s="188"/>
+      <c r="A161" s="194"/>
       <c r="B161" s="76">
         <v>2</v>
       </c>
       <c r="C161" s="77">
         <v>28346290</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A162" s="188"/>
+      <c r="A162" s="194"/>
       <c r="B162" s="76">
         <v>3</v>
       </c>
       <c r="C162" s="77">
         <v>28371975</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A163" s="188"/>
+      <c r="A163" s="194"/>
       <c r="B163" s="76">
         <v>4</v>
       </c>
       <c r="C163" s="77">
         <v>28402961</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A164" s="188"/>
+      <c r="A164" s="194"/>
       <c r="B164" s="76">
         <v>5</v>
       </c>
       <c r="C164" s="77">
         <v>28434921</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A165" s="188"/>
+      <c r="A165" s="194"/>
       <c r="B165" s="76">
         <v>6</v>
       </c>
       <c r="C165" s="77">
         <v>28466159</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A166" s="188"/>
+      <c r="A166" s="194"/>
       <c r="B166" s="76">
         <v>7</v>
       </c>
       <c r="C166" s="77">
         <v>28503110</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A167" s="188"/>
+      <c r="A167" s="194"/>
       <c r="B167" s="76">
         <v>8</v>
       </c>
       <c r="C167" s="77">
         <v>28534051</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A168" s="188"/>
+      <c r="A168" s="194"/>
       <c r="B168" s="76">
         <v>9</v>
       </c>
       <c r="C168" s="77">
         <v>28557075</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A169" s="188"/>
+      <c r="A169" s="194"/>
       <c r="B169" s="76">
         <v>10</v>
       </c>
       <c r="C169" s="77">
         <v>28590346</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A170" s="188"/>
+      <c r="A170" s="194"/>
       <c r="B170" s="76">
         <v>11</v>
       </c>
       <c r="C170" s="77">
         <v>28618676</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A171" s="188"/>
+      <c r="A171" s="194"/>
       <c r="B171" s="76">
         <v>12</v>
       </c>
       <c r="C171" s="77">
         <v>28651802</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A172" s="188">
+      <c r="A172" s="194">
         <v>103</v>
       </c>
       <c r="B172" s="76">
         <v>1</v>
       </c>
       <c r="C172" s="77">
         <v>28641392</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A173" s="188"/>
+      <c r="A173" s="194"/>
       <c r="B173" s="76">
         <v>2</v>
       </c>
       <c r="C173" s="77">
         <v>28711461</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A174" s="188"/>
+      <c r="A174" s="194"/>
       <c r="B174" s="76">
         <v>3</v>
       </c>
       <c r="C174" s="77">
         <v>28708830</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A175" s="188"/>
+      <c r="A175" s="194"/>
       <c r="B175" s="76">
         <v>4</v>
       </c>
       <c r="C175" s="77">
         <v>28782070</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A176" s="188"/>
+      <c r="A176" s="194"/>
       <c r="B176" s="76">
         <v>5</v>
       </c>
       <c r="C176" s="77">
         <v>28817563</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A177" s="188"/>
+      <c r="A177" s="194"/>
       <c r="B177" s="76">
         <v>6</v>
       </c>
       <c r="C177" s="77">
         <v>28857080</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A178" s="188"/>
+      <c r="A178" s="194"/>
       <c r="B178" s="76">
         <v>7</v>
       </c>
       <c r="C178" s="77">
         <v>28894191</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A179" s="188"/>
+      <c r="A179" s="194"/>
       <c r="B179" s="76">
         <v>8</v>
       </c>
       <c r="C179" s="77">
         <v>28923227</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A180" s="188"/>
+      <c r="A180" s="194"/>
       <c r="B180" s="76">
         <v>9</v>
       </c>
       <c r="C180" s="77">
         <v>28957722</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A181" s="188"/>
+      <c r="A181" s="194"/>
       <c r="B181" s="76">
         <v>10</v>
       </c>
       <c r="C181" s="77">
         <v>28993426</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A182" s="188"/>
+      <c r="A182" s="194"/>
       <c r="B182" s="76">
         <v>11</v>
       </c>
       <c r="C182" s="77">
         <v>29022210</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A183" s="188"/>
+      <c r="A183" s="194"/>
       <c r="B183" s="76">
         <v>12</v>
       </c>
       <c r="C183" s="77">
         <v>29049165</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A184" s="188">
+      <c r="A184" s="194">
         <v>104</v>
       </c>
       <c r="B184" s="28">
         <v>1</v>
       </c>
       <c r="C184" s="31">
         <v>29072304</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A185" s="188"/>
+      <c r="A185" s="194"/>
       <c r="B185" s="28">
         <v>2</v>
       </c>
       <c r="C185" s="31">
         <v>29095163</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A186" s="188"/>
+      <c r="A186" s="194"/>
       <c r="B186" s="28">
         <v>3</v>
       </c>
       <c r="C186" s="31">
         <v>29136657</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A187" s="188"/>
+      <c r="A187" s="194"/>
       <c r="B187" s="28">
         <v>4</v>
       </c>
       <c r="C187" s="31">
         <v>29176251</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A188" s="188"/>
+      <c r="A188" s="194"/>
       <c r="B188" s="28">
         <v>5</v>
       </c>
       <c r="C188" s="31">
         <v>29210574</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A189" s="188"/>
+      <c r="A189" s="194"/>
       <c r="B189" s="28">
         <v>6</v>
       </c>
       <c r="C189" s="31">
         <v>29242925</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A190" s="188"/>
+      <c r="A190" s="194"/>
       <c r="B190" s="28">
         <v>7</v>
       </c>
       <c r="C190" s="31">
         <v>29249904</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A191" s="188"/>
+      <c r="A191" s="194"/>
       <c r="B191" s="28">
         <v>8</v>
       </c>
       <c r="C191" s="31">
         <v>29296977</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A192" s="188"/>
+      <c r="A192" s="194"/>
       <c r="B192" s="28">
         <v>9</v>
       </c>
       <c r="C192" s="31">
         <v>29302352</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A193" s="188"/>
+      <c r="A193" s="194"/>
       <c r="B193" s="28">
         <v>10</v>
       </c>
       <c r="C193" s="31">
         <v>29363384</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A194" s="188"/>
+      <c r="A194" s="194"/>
       <c r="B194" s="28">
         <v>11</v>
       </c>
       <c r="C194" s="31">
         <v>29389695</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A195" s="188"/>
+      <c r="A195" s="194"/>
       <c r="B195" s="28">
         <v>12</v>
       </c>
       <c r="C195" s="31">
         <v>29422067</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A196" s="188">
+      <c r="A196" s="194">
         <v>105</v>
       </c>
       <c r="B196" s="28">
         <v>1</v>
       </c>
       <c r="C196" s="31">
         <v>29151167</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A197" s="188"/>
+      <c r="A197" s="194"/>
       <c r="B197" s="28">
         <v>2</v>
       </c>
       <c r="C197" s="31">
         <v>29477878</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A198" s="188"/>
+      <c r="A198" s="194"/>
       <c r="B198" s="28">
         <v>3</v>
       </c>
       <c r="C198" s="31">
         <v>29508829</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A199" s="188"/>
+      <c r="A199" s="194"/>
       <c r="B199" s="28">
         <v>4</v>
       </c>
       <c r="C199" s="31">
         <v>29546322</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A200" s="188"/>
+      <c r="A200" s="194"/>
       <c r="B200" s="28">
         <v>5</v>
       </c>
       <c r="C200" s="31">
         <v>29574939</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A201" s="188"/>
+      <c r="A201" s="194"/>
       <c r="B201" s="28">
         <v>6</v>
       </c>
       <c r="C201" s="31">
         <v>29612918</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A202" s="188"/>
+      <c r="A202" s="194"/>
       <c r="B202" s="28">
         <v>7</v>
       </c>
       <c r="C202" s="31">
         <v>29641141</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A203" s="188"/>
+      <c r="A203" s="194"/>
       <c r="B203" s="28">
         <v>8</v>
       </c>
       <c r="C203" s="31">
         <v>29675430</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A204" s="188"/>
+      <c r="A204" s="194"/>
       <c r="B204" s="28">
         <v>9</v>
       </c>
       <c r="C204" s="31">
         <v>29703125</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A205" s="188"/>
+      <c r="A205" s="194"/>
       <c r="B205" s="28">
         <v>10</v>
       </c>
       <c r="C205" s="31">
         <v>29745550</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A206" s="188"/>
+      <c r="A206" s="194"/>
       <c r="B206" s="28">
         <v>11</v>
       </c>
       <c r="C206" s="31">
         <v>29771286</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A207" s="188"/>
+      <c r="A207" s="194"/>
       <c r="B207" s="28">
         <v>12</v>
       </c>
       <c r="C207" s="31">
         <v>29803687</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A208" s="188">
+      <c r="A208" s="194">
         <v>106</v>
       </c>
       <c r="B208" s="28">
         <v>1</v>
       </c>
       <c r="C208" s="31">
         <v>29862485</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A209" s="188"/>
+      <c r="A209" s="194"/>
       <c r="B209" s="28">
         <v>2</v>
       </c>
       <c r="C209" s="31">
         <v>29891833</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A210" s="188"/>
+      <c r="A210" s="194"/>
       <c r="B210" s="28">
         <v>3</v>
       </c>
       <c r="C210" s="31">
         <v>29926052</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A211" s="188"/>
+      <c r="A211" s="194"/>
       <c r="B211" s="28">
         <v>4</v>
       </c>
       <c r="C211" s="31">
         <v>29967836</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A212" s="188"/>
+      <c r="A212" s="194"/>
       <c r="B212" s="28">
         <v>5</v>
       </c>
       <c r="C212" s="31">
         <v>29999301</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A213" s="188"/>
+      <c r="A213" s="194"/>
       <c r="B213" s="28">
         <v>6</v>
       </c>
       <c r="C213" s="31">
         <v>30034880</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A214" s="188"/>
+      <c r="A214" s="194"/>
       <c r="B214" s="28">
         <v>7</v>
       </c>
       <c r="C214" s="31">
         <v>30055941</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A215" s="188"/>
+      <c r="A215" s="194"/>
       <c r="B215" s="28">
         <v>8</v>
       </c>
       <c r="C215" s="31">
         <v>30082439</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A216" s="188"/>
+      <c r="A216" s="194"/>
       <c r="B216" s="28">
         <v>9</v>
       </c>
       <c r="C216" s="31">
         <v>30119455</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A217" s="188"/>
+      <c r="A217" s="194"/>
       <c r="B217" s="28">
         <v>10</v>
       </c>
       <c r="C217" s="31">
         <v>30155526</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A218" s="188"/>
+      <c r="A218" s="194"/>
       <c r="B218" s="28">
         <v>11</v>
       </c>
       <c r="C218" s="31">
         <v>30183540</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A219" s="188"/>
+      <c r="A219" s="194"/>
       <c r="B219" s="28">
         <v>12</v>
       </c>
       <c r="C219" s="31">
         <v>30208511</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A220" s="188">
+      <c r="A220" s="194">
         <v>107</v>
       </c>
       <c r="B220" s="28">
         <v>1</v>
       </c>
       <c r="C220" s="31">
         <v>30242539</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A221" s="188"/>
+      <c r="A221" s="194"/>
       <c r="B221" s="28">
         <v>2</v>
       </c>
       <c r="C221" s="31">
         <v>30269168</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A222" s="188"/>
+      <c r="A222" s="194"/>
       <c r="B222" s="28">
         <v>3</v>
       </c>
       <c r="C222" s="31">
         <v>30301284</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A223" s="188"/>
+      <c r="A223" s="194"/>
       <c r="B223" s="28">
         <v>4</v>
       </c>
       <c r="C223" s="31">
         <v>30340985</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A224" s="188"/>
+      <c r="A224" s="194"/>
       <c r="B224" s="28">
         <v>5</v>
       </c>
       <c r="C224" s="31">
         <v>30374607</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A225" s="188"/>
+      <c r="A225" s="194"/>
       <c r="B225" s="28">
         <v>6</v>
       </c>
       <c r="C225" s="31">
         <v>30407444</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A226" s="188"/>
+      <c r="A226" s="194"/>
       <c r="B226" s="28">
         <v>7</v>
       </c>
       <c r="C226" s="31">
         <v>30423085</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A227" s="188"/>
+      <c r="A227" s="194"/>
       <c r="B227" s="28">
         <v>8</v>
       </c>
       <c r="C227" s="31">
         <v>30454070</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A228" s="188"/>
+      <c r="A228" s="194"/>
       <c r="B228" s="28">
         <v>9</v>
       </c>
       <c r="C228" s="31">
         <v>30477848</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A229" s="188"/>
+      <c r="A229" s="194"/>
       <c r="B229" s="28">
         <v>10</v>
       </c>
       <c r="C229" s="31">
         <v>30511420</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A230" s="188"/>
+      <c r="A230" s="194"/>
       <c r="B230" s="28">
         <v>11</v>
       </c>
       <c r="C230" s="31">
         <v>30534693</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A231" s="188"/>
+      <c r="A231" s="194"/>
       <c r="B231" s="28">
         <v>12</v>
       </c>
       <c r="C231" s="31">
         <v>30566038</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A232" s="188">
+      <c r="A232" s="194">
         <v>108</v>
       </c>
       <c r="B232" s="28">
         <v>1</v>
       </c>
       <c r="C232" s="31">
         <v>30589023</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A233" s="188"/>
+      <c r="A233" s="194"/>
       <c r="B233" s="28">
         <v>2</v>
       </c>
       <c r="C233" s="31">
         <v>30616896</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A234" s="188"/>
+      <c r="A234" s="194"/>
       <c r="B234" s="28">
         <v>3</v>
       </c>
       <c r="C234" s="31">
         <v>30653482</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A235" s="188"/>
+      <c r="A235" s="194"/>
       <c r="B235" s="28">
         <v>4</v>
       </c>
       <c r="C235" s="31">
         <v>30693292</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A236" s="188"/>
+      <c r="A236" s="194"/>
       <c r="B236" s="28">
         <v>5</v>
       </c>
       <c r="C236" s="31">
         <v>30714991</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A237" s="188"/>
+      <c r="A237" s="194"/>
       <c r="B237" s="28">
         <v>6</v>
       </c>
       <c r="C237" s="31">
         <v>30748386</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A238" s="188"/>
+      <c r="A238" s="194"/>
       <c r="B238" s="28">
         <v>7</v>
       </c>
       <c r="C238" s="31">
         <v>30764499</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A239" s="188"/>
+      <c r="A239" s="194"/>
       <c r="B239" s="28">
         <v>8</v>
       </c>
       <c r="C239" s="31">
         <v>30797168</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A240" s="188"/>
+      <c r="A240" s="194"/>
       <c r="B240" s="28">
         <v>9</v>
       </c>
       <c r="C240" s="31">
         <v>30819253</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A241" s="188"/>
+      <c r="A241" s="194"/>
       <c r="B241" s="28">
         <v>10</v>
       </c>
       <c r="C241" s="31">
         <v>30850005</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A242" s="188"/>
+      <c r="A242" s="194"/>
       <c r="B242" s="28">
         <v>11</v>
       </c>
       <c r="C242" s="31">
         <v>30875571</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A243" s="188"/>
+      <c r="A243" s="194"/>
       <c r="B243" s="28">
         <v>12</v>
       </c>
       <c r="C243" s="46">
         <v>30906879</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A244" s="188">
+      <c r="A244" s="194">
         <v>109</v>
       </c>
       <c r="B244" s="38">
         <v>1</v>
       </c>
       <c r="C244" s="55">
         <v>30929766</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A245" s="188"/>
+      <c r="A245" s="194"/>
       <c r="B245" s="38">
         <v>2</v>
       </c>
       <c r="C245" s="55">
         <v>30959646</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A246" s="188"/>
+      <c r="A246" s="194"/>
       <c r="B246" s="38">
         <v>3</v>
       </c>
       <c r="C246" s="55">
         <v>30988987</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A247" s="188"/>
+      <c r="A247" s="194"/>
       <c r="B247" s="38">
         <v>4</v>
       </c>
       <c r="C247" s="55">
         <v>31018217</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A248" s="188"/>
+      <c r="A248" s="194"/>
       <c r="B248" s="38">
         <v>5</v>
       </c>
       <c r="C248" s="55">
         <v>31036507</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A249" s="188"/>
+      <c r="A249" s="194"/>
       <c r="B249" s="38">
         <v>6</v>
       </c>
       <c r="C249" s="55">
         <v>31058791</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A250" s="188"/>
+      <c r="A250" s="194"/>
       <c r="B250" s="38">
         <v>7</v>
       </c>
       <c r="C250" s="55">
         <v>31067487</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A251" s="188"/>
+      <c r="A251" s="194"/>
       <c r="B251" s="38">
         <v>8</v>
       </c>
       <c r="C251" s="55">
         <v>31092144</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A252" s="188"/>
+      <c r="A252" s="194"/>
       <c r="B252" s="38">
         <v>9</v>
       </c>
       <c r="C252" s="55">
         <v>31102974</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A253" s="188"/>
+      <c r="A253" s="194"/>
       <c r="B253" s="38">
         <v>10</v>
       </c>
       <c r="C253" s="55">
         <v>31122229</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A254" s="188"/>
+      <c r="A254" s="194"/>
       <c r="B254" s="38">
         <v>11</v>
       </c>
       <c r="C254" s="55">
         <v>31141186</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A255" s="188"/>
+      <c r="A255" s="194"/>
       <c r="B255" s="38">
         <v>12</v>
       </c>
       <c r="C255" s="55">
         <v>31166843</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A256" s="188">
+      <c r="A256" s="194">
         <v>110</v>
       </c>
       <c r="B256" s="38">
         <v>1</v>
       </c>
       <c r="C256" s="55">
         <v>31183479</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A257" s="188"/>
+      <c r="A257" s="194"/>
       <c r="B257" s="38">
         <v>2</v>
       </c>
       <c r="C257" s="55">
         <v>31200485</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A258" s="188"/>
+      <c r="A258" s="194"/>
       <c r="B258" s="38">
         <v>3</v>
       </c>
       <c r="C258" s="55">
         <v>31225212</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A259" s="188"/>
+      <c r="A259" s="194"/>
       <c r="B259" s="38">
         <v>4</v>
       </c>
       <c r="C259" s="55">
         <v>31255389</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A260" s="188"/>
+      <c r="A260" s="194"/>
       <c r="B260" s="38">
         <v>5</v>
       </c>
       <c r="C260" s="55">
         <v>31282492</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A261" s="188"/>
+      <c r="A261" s="194"/>
       <c r="B261" s="38">
         <v>6</v>
       </c>
       <c r="C261" s="55">
         <v>31311153</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A262" s="188"/>
+      <c r="A262" s="194"/>
       <c r="B262" s="38">
         <v>7</v>
       </c>
       <c r="C262" s="55">
         <v>31331592</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A263" s="188"/>
+      <c r="A263" s="194"/>
       <c r="B263" s="38">
         <v>8</v>
       </c>
       <c r="C263" s="55">
         <v>31347674</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A264" s="188"/>
+      <c r="A264" s="194"/>
       <c r="B264" s="38">
         <v>9</v>
       </c>
       <c r="C264" s="55">
         <v>31355285</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A265" s="188"/>
+      <c r="A265" s="194"/>
       <c r="B265" s="38">
         <v>10</v>
       </c>
       <c r="C265" s="55">
         <v>31367610</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A266" s="188"/>
+      <c r="A266" s="194"/>
       <c r="B266" s="38">
         <v>11</v>
       </c>
       <c r="C266" s="55">
         <v>31376149</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A267" s="188"/>
+      <c r="A267" s="194"/>
       <c r="B267" s="38">
         <v>12</v>
       </c>
       <c r="C267" s="55">
         <v>31386606</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A268" s="188">
+      <c r="A268" s="194">
         <v>111</v>
       </c>
       <c r="B268" s="38">
         <v>1</v>
       </c>
       <c r="C268" s="55">
         <v>31401060</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A269" s="188"/>
+      <c r="A269" s="194"/>
       <c r="B269" s="38">
         <v>2</v>
       </c>
       <c r="C269" s="55">
         <v>31414776</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A270" s="188"/>
+      <c r="A270" s="194"/>
       <c r="B270" s="38">
         <v>3</v>
       </c>
       <c r="C270" s="55">
         <v>31434739</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A271" s="188"/>
+      <c r="A271" s="194"/>
       <c r="B271" s="38">
         <v>4</v>
       </c>
       <c r="C271" s="55">
         <v>31459237</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A272" s="188"/>
+      <c r="A272" s="194"/>
       <c r="B272" s="38">
         <v>5</v>
       </c>
       <c r="C272" s="55">
         <v>31488174</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A273" s="188"/>
+      <c r="A273" s="194"/>
       <c r="B273" s="38">
         <v>6</v>
       </c>
       <c r="C273" s="55">
         <v>31524852</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A274" s="188"/>
+      <c r="A274" s="194"/>
       <c r="B274" s="38">
         <v>7</v>
       </c>
       <c r="C274" s="55">
         <v>31553169</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A275" s="188"/>
+      <c r="A275" s="194"/>
       <c r="B275" s="38">
         <v>8</v>
       </c>
       <c r="C275" s="55">
         <v>31589032</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A276" s="188"/>
+      <c r="A276" s="194"/>
       <c r="B276" s="38">
         <v>9</v>
       </c>
       <c r="C276" s="55">
         <v>31616648</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A277" s="188"/>
+      <c r="A277" s="194"/>
       <c r="B277" s="38">
         <v>10</v>
       </c>
       <c r="C277" s="55">
         <v>31644983</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A278" s="188"/>
+      <c r="A278" s="194"/>
       <c r="B278" s="38">
         <v>11</v>
       </c>
       <c r="C278" s="55">
         <v>31670542</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A279" s="188"/>
+      <c r="A279" s="194"/>
       <c r="B279" s="38">
         <v>12</v>
       </c>
       <c r="C279" s="55">
         <v>31694299</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A280" s="186">
+      <c r="A280" s="187">
         <v>112</v>
       </c>
       <c r="B280" s="76">
         <v>1</v>
       </c>
       <c r="C280" s="107">
         <v>31721636</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A281" s="186"/>
+      <c r="A281" s="187"/>
       <c r="B281" s="76">
         <v>2</v>
       </c>
       <c r="C281" s="107">
         <v>31749750</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A282" s="186"/>
+      <c r="A282" s="187"/>
       <c r="B282" s="76">
         <v>3</v>
       </c>
       <c r="C282" s="107">
         <v>31779008</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A283" s="186"/>
+      <c r="A283" s="187"/>
       <c r="B283" s="76">
         <v>4</v>
       </c>
       <c r="C283" s="107">
         <v>31809153</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A284" s="186"/>
+      <c r="A284" s="187"/>
       <c r="B284" s="76">
         <v>5</v>
       </c>
       <c r="C284" s="107">
         <v>31836291</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A285" s="186"/>
+      <c r="A285" s="187"/>
       <c r="B285" s="76">
         <v>6</v>
       </c>
       <c r="C285" s="107">
         <v>31864276</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A286" s="186"/>
+      <c r="A286" s="187"/>
       <c r="B286" s="76">
         <v>7</v>
       </c>
       <c r="C286" s="107">
         <v>31889788</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A287" s="186"/>
+      <c r="A287" s="187"/>
       <c r="B287" s="76">
         <v>8</v>
       </c>
       <c r="C287" s="107">
         <v>31919976</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A288" s="186"/>
+      <c r="A288" s="187"/>
       <c r="B288" s="76">
         <v>9</v>
       </c>
       <c r="C288" s="107">
         <v>31937997</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A289" s="186"/>
+      <c r="A289" s="187"/>
       <c r="B289" s="76">
         <v>10</v>
       </c>
       <c r="C289" s="107">
         <v>31963848</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A290" s="186"/>
+      <c r="A290" s="187"/>
       <c r="B290" s="76">
         <v>11</v>
       </c>
       <c r="C290" s="107">
         <v>31983092</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A291" s="186"/>
+      <c r="A291" s="187"/>
       <c r="B291" s="76">
         <v>12</v>
       </c>
       <c r="C291" s="107">
         <v>32015779</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A292" s="186">
+      <c r="A292" s="187">
         <v>113</v>
       </c>
       <c r="B292" s="76">
         <v>1</v>
       </c>
       <c r="C292" s="107">
         <v>32032113</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A293" s="186"/>
+      <c r="A293" s="187"/>
       <c r="B293" s="76">
         <v>2</v>
       </c>
       <c r="C293" s="107">
         <v>31868892</v>
       </c>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A294" s="186"/>
+      <c r="A294" s="187"/>
       <c r="B294" s="76">
         <v>3</v>
       </c>
       <c r="C294" s="107">
         <v>32092307</v>
       </c>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A295" s="186"/>
+      <c r="A295" s="187"/>
       <c r="B295" s="76">
         <v>4</v>
       </c>
       <c r="C295" s="107">
         <v>32127240</v>
       </c>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A296" s="186"/>
+      <c r="A296" s="187"/>
       <c r="B296" s="76">
         <v>5</v>
       </c>
       <c r="C296" s="107">
         <v>32155365</v>
       </c>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A297" s="186"/>
+      <c r="A297" s="187"/>
       <c r="B297" s="76">
         <v>6</v>
       </c>
       <c r="C297" s="107">
         <v>32191147</v>
       </c>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A298" s="186"/>
+      <c r="A298" s="187"/>
       <c r="B298" s="76">
         <v>7</v>
       </c>
       <c r="C298" s="107">
         <v>32215248</v>
       </c>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A299" s="186"/>
+      <c r="A299" s="187"/>
       <c r="B299" s="76">
         <v>8</v>
       </c>
       <c r="C299" s="107">
         <v>32247287</v>
       </c>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A300" s="186"/>
+      <c r="A300" s="187"/>
       <c r="B300" s="76">
         <v>9</v>
       </c>
       <c r="C300" s="107">
         <v>32268579</v>
       </c>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A301" s="186"/>
+      <c r="A301" s="187"/>
       <c r="B301" s="76">
         <v>10</v>
       </c>
       <c r="C301" s="107">
         <v>32294338</v>
       </c>
     </row>
     <row r="302" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A302" s="186"/>
+      <c r="A302" s="187"/>
       <c r="B302" s="76">
         <v>11</v>
       </c>
       <c r="C302" s="107">
         <v>32316636</v>
       </c>
     </row>
     <row r="303" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A303" s="186"/>
+      <c r="A303" s="187"/>
       <c r="B303" s="76">
         <v>12</v>
       </c>
       <c r="C303" s="107">
         <v>32342566</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="55">
-    <mergeCell ref="E10:F10"/>
-[...9 lines deleted...]
-    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A292:A303"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="A280:A291"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="A268:A279"/>
+    <mergeCell ref="A196:A207"/>
+    <mergeCell ref="A208:A219"/>
+    <mergeCell ref="A220:A231"/>
+    <mergeCell ref="A232:A243"/>
+    <mergeCell ref="A256:A267"/>
+    <mergeCell ref="A244:A255"/>
+    <mergeCell ref="A124:A135"/>
+    <mergeCell ref="A136:A147"/>
+    <mergeCell ref="A148:A159"/>
+    <mergeCell ref="A160:A171"/>
+    <mergeCell ref="A172:A183"/>
     <mergeCell ref="A184:A195"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="A112:A123"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="A16:A27"/>
     <mergeCell ref="A28:A39"/>
     <mergeCell ref="A40:A51"/>
     <mergeCell ref="A52:A63"/>
     <mergeCell ref="A64:A75"/>
     <mergeCell ref="A76:A87"/>
     <mergeCell ref="A88:A99"/>
     <mergeCell ref="A100:A111"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="A4:A15"/>
     <mergeCell ref="E4:F4"/>
-    <mergeCell ref="A124:A135"/>
-[...26 lines deleted...]
-    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="I1:J1"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.25" customWidth="1"/>
     <col min="2" max="2" width="12.25" customWidth="1"/>
     <col min="3" max="3" width="7.25" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="194"/>
+      <c r="B1" s="191"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="38">
         <v>90</v>
       </c>
       <c r="B4" s="31">
         <v>250169</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
@@ -46169,66 +46407,66 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:N57"/>
   <sheetViews>
     <sheetView topLeftCell="A30" workbookViewId="0">
       <selection activeCell="J34" sqref="J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.75" customWidth="1"/>
     <col min="3" max="3" width="3.625" customWidth="1"/>
     <col min="4" max="5" width="13.875" customWidth="1"/>
     <col min="6" max="6" width="3" customWidth="1"/>
     <col min="7" max="8" width="14.375" customWidth="1"/>
     <col min="9" max="9" width="3" customWidth="1"/>
     <col min="10" max="11" width="14.375" customWidth="1"/>
     <col min="12" max="12" width="3" customWidth="1"/>
     <col min="13" max="13" width="2.25" customWidth="1"/>
     <col min="14" max="14" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="D1" s="194" t="s">
+      <c r="B1" s="191"/>
+      <c r="D1" s="191" t="s">
         <v>35</v>
       </c>
-      <c r="E1" s="194"/>
-      <c r="G1" s="194" t="s">
+      <c r="E1" s="191"/>
+      <c r="G1" s="191" t="s">
         <v>154</v>
       </c>
-      <c r="H1" s="194"/>
-      <c r="J1" s="194" t="s">
+      <c r="H1" s="191"/>
+      <c r="J1" s="191" t="s">
         <v>41</v>
       </c>
-      <c r="K1" s="194"/>
+      <c r="K1" s="191"/>
       <c r="N1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="22"/>
       <c r="D2" s="23"/>
       <c r="E2" s="22"/>
       <c r="G2" s="23"/>
       <c r="H2" s="22"/>
       <c r="J2" s="23"/>
       <c r="K2" s="22"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
@@ -47050,58 +47288,58 @@
   <hyperlinks>
     <hyperlink ref="N1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView topLeftCell="A24" workbookViewId="0">
       <selection activeCell="H51" sqref="H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="2.5" customWidth="1"/>
     <col min="4" max="5" width="12.75" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="D1" s="194" t="s">
+      <c r="B1" s="191"/>
+      <c r="D1" s="191" t="s">
         <v>824</v>
       </c>
-      <c r="E1" s="194"/>
+      <c r="E1" s="191"/>
       <c r="G1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="22"/>
       <c r="D2" s="23"/>
       <c r="E2" s="22"/>
     </row>
     <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
@@ -47555,713 +47793,713 @@
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView topLeftCell="A46" workbookViewId="0">
       <selection activeCell="H73" sqref="H73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="12.125" customWidth="1"/>
     <col min="4" max="4" width="3.625" customWidth="1"/>
     <col min="5" max="5" width="16.5" customWidth="1"/>
     <col min="6" max="6" width="13.5" customWidth="1"/>
     <col min="7" max="7" width="3.625" customWidth="1"/>
     <col min="8" max="8" width="16.5" customWidth="1"/>
     <col min="9" max="9" width="13.5" customWidth="1"/>
     <col min="10" max="10" width="3.625" customWidth="1"/>
     <col min="11" max="11" width="16.5" customWidth="1"/>
     <col min="12" max="12" width="13.5" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>155</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
       <c r="E1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="214">
+      <c r="A4" s="209">
         <v>103</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>156</v>
       </c>
       <c r="C4" s="37">
         <v>329107</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="214"/>
+      <c r="A5" s="209"/>
       <c r="B5" s="36" t="s">
         <v>157</v>
       </c>
       <c r="C5" s="37">
         <v>487860</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="214"/>
+      <c r="A6" s="209"/>
       <c r="B6" s="36" t="s">
         <v>158</v>
       </c>
       <c r="C6" s="37">
         <v>183087</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="214"/>
+      <c r="A7" s="209"/>
       <c r="B7" s="36" t="s">
         <v>159</v>
       </c>
       <c r="C7" s="37">
         <v>118300</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="214"/>
+      <c r="A8" s="209"/>
       <c r="B8" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="37">
         <v>161978</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="214"/>
+      <c r="A9" s="209"/>
       <c r="B9" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="37">
         <v>1934198</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="211">
+      <c r="A10" s="210">
         <v>104</v>
       </c>
       <c r="B10" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C10" s="93">
         <v>329103</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="212"/>
+      <c r="A11" s="211"/>
       <c r="B11" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C11" s="93">
         <v>626157</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="212"/>
+      <c r="A12" s="211"/>
       <c r="B12" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C12" s="93">
         <v>183086</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="212"/>
+      <c r="A13" s="211"/>
       <c r="B13" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C13" s="93">
         <v>141304</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="212"/>
+      <c r="A14" s="211"/>
       <c r="B14" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="93">
         <v>161976</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="213"/>
+      <c r="A15" s="212"/>
       <c r="B15" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="93">
         <v>2053171</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="211">
+      <c r="A16" s="210">
         <v>105</v>
       </c>
       <c r="B16" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C16" s="93">
         <v>329101</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="212"/>
+      <c r="A17" s="211"/>
       <c r="B17" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C17" s="93">
         <v>770338</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="212"/>
+      <c r="A18" s="211"/>
       <c r="B18" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C18" s="93">
         <v>196875</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="212"/>
+      <c r="A19" s="211"/>
       <c r="B19" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C19" s="93">
         <v>174807</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="212"/>
+      <c r="A20" s="211"/>
       <c r="B20" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="93">
         <v>161275</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="213"/>
+      <c r="A21" s="212"/>
       <c r="B21" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="93">
         <v>2173579</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="211">
+      <c r="A22" s="210">
         <v>106</v>
       </c>
       <c r="B22" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C22" s="93">
         <v>329101</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="212"/>
+      <c r="A23" s="211"/>
       <c r="B23" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C23" s="93">
         <v>908921</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="212"/>
+      <c r="A24" s="211"/>
       <c r="B24" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C24" s="93">
         <v>196875</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="212"/>
+      <c r="A25" s="211"/>
       <c r="B25" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C25" s="93">
         <v>196171</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" s="212"/>
+      <c r="A26" s="211"/>
       <c r="B26" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="93">
         <v>161275</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" s="213"/>
+      <c r="A27" s="212"/>
       <c r="B27" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="93">
         <v>2301941</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="211">
+      <c r="A28" s="210">
         <v>107</v>
       </c>
       <c r="B28" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C28" s="93">
         <v>329099</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="212"/>
+      <c r="A29" s="211"/>
       <c r="B29" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C29" s="93">
         <v>924433</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" s="212"/>
+      <c r="A30" s="211"/>
       <c r="B30" s="92" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="93">
         <v>144325</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="212"/>
+      <c r="A31" s="211"/>
       <c r="B31" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="93">
         <v>196875</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" s="212"/>
+      <c r="A32" s="211"/>
       <c r="B32" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="93">
         <v>199194</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="212"/>
+      <c r="A33" s="211"/>
       <c r="B33" s="92" t="s">
         <v>161</v>
       </c>
       <c r="C33" s="93">
         <v>22654</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" s="212"/>
+      <c r="A34" s="211"/>
       <c r="B34" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="93">
         <v>161275</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="213"/>
+      <c r="A35" s="212"/>
       <c r="B35" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="94">
         <v>2436315</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="211">
+      <c r="A36" s="210">
         <v>108</v>
       </c>
       <c r="B36" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C36" s="93">
         <v>329095</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="212"/>
+      <c r="A37" s="211"/>
       <c r="B37" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C37" s="93">
         <v>924355</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" s="212"/>
+      <c r="A38" s="211"/>
       <c r="B38" s="92" t="s">
         <v>160</v>
       </c>
       <c r="C38" s="93">
         <v>313083</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" s="212"/>
+      <c r="A39" s="211"/>
       <c r="B39" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C39" s="93">
         <v>196870</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="212"/>
+      <c r="A40" s="211"/>
       <c r="B40" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C40" s="93">
         <v>199190</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="212"/>
+      <c r="A41" s="211"/>
       <c r="B41" s="92" t="s">
         <v>161</v>
       </c>
       <c r="C41" s="93">
         <v>47773</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" s="212"/>
+      <c r="A42" s="211"/>
       <c r="B42" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="94">
         <v>161272</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="213"/>
+      <c r="A43" s="212"/>
       <c r="B43" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="94">
         <v>2577010</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" s="211">
+      <c r="A44" s="210">
         <v>109</v>
       </c>
       <c r="B44" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="94">
         <v>329094</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A45" s="212"/>
+      <c r="A45" s="211"/>
       <c r="B45" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="94">
         <v>924328</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A46" s="212"/>
+      <c r="A46" s="211"/>
       <c r="B46" s="92" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="94">
         <v>483666</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A47" s="212"/>
+      <c r="A47" s="211"/>
       <c r="B47" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C47" s="94">
         <v>196870</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A48" s="212"/>
+      <c r="A48" s="211"/>
       <c r="B48" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C48" s="94">
         <v>199181</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" s="212"/>
+      <c r="A49" s="211"/>
       <c r="B49" s="92" t="s">
         <v>161</v>
       </c>
       <c r="C49" s="94">
         <v>73004</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" s="212"/>
+      <c r="A50" s="211"/>
       <c r="B50" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="94">
         <v>161272</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" s="213"/>
+      <c r="A51" s="212"/>
       <c r="B51" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="94">
         <v>2716531</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" s="211">
+      <c r="A52" s="210">
         <v>110</v>
       </c>
       <c r="B52" s="92" t="s">
         <v>156</v>
       </c>
       <c r="C52" s="94">
         <v>329094</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" s="212"/>
+      <c r="A53" s="211"/>
       <c r="B53" s="92" t="s">
         <v>157</v>
       </c>
       <c r="C53" s="94">
         <v>924304</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="212"/>
+      <c r="A54" s="211"/>
       <c r="B54" s="92" t="s">
         <v>160</v>
       </c>
       <c r="C54" s="94">
         <v>650038</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="212"/>
+      <c r="A55" s="211"/>
       <c r="B55" s="92" t="s">
         <v>158</v>
       </c>
       <c r="C55" s="94">
         <v>196870</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" s="212"/>
+      <c r="A56" s="211"/>
       <c r="B56" s="92" t="s">
         <v>159</v>
       </c>
       <c r="C56" s="94">
         <v>199175</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" s="212"/>
+      <c r="A57" s="211"/>
       <c r="B57" s="92" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="94">
         <v>95840</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" s="212"/>
+      <c r="A58" s="211"/>
       <c r="B58" s="92" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="94">
         <v>161272</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="213"/>
+      <c r="A59" s="212"/>
       <c r="B59" s="92" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="94">
         <v>2853411</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="208">
+      <c r="A60" s="213">
         <v>111</v>
       </c>
       <c r="B60" s="38" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="118">
         <v>329094</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" s="209"/>
+      <c r="A61" s="214"/>
       <c r="B61" s="38" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="118">
         <v>924298</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="209"/>
+      <c r="A62" s="214"/>
       <c r="B62" s="38" t="s">
         <v>160</v>
       </c>
       <c r="C62" s="118">
         <v>832459</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="209"/>
+      <c r="A63" s="214"/>
       <c r="B63" s="38" t="s">
         <v>158</v>
       </c>
       <c r="C63" s="98">
         <v>196869</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="209"/>
+      <c r="A64" s="214"/>
       <c r="B64" s="38" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="98">
         <v>199175</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="209"/>
+      <c r="A65" s="214"/>
       <c r="B65" s="38" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="98">
         <v>117314</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" s="209"/>
+      <c r="A66" s="214"/>
       <c r="B66" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="48">
         <v>161272</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" s="210"/>
+      <c r="A67" s="215"/>
       <c r="B67" s="38" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="48">
         <v>3001679</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A60:A67"/>
+    <mergeCell ref="A52:A59"/>
+    <mergeCell ref="A44:A51"/>
+    <mergeCell ref="A36:A43"/>
+    <mergeCell ref="A28:A35"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="A22:A27"/>
-    <mergeCell ref="A60:A67"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:A35"/>
   </mergeCells>
   <phoneticPr fontId="24" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目錄!A1" display="回目錄" xr:uid="{00000000-0004-0000-0700-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="3.625" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="21.875" customWidth="1"/>
     <col min="6" max="6" width="3" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="194" t="s">
+      <c r="A1" s="191" t="s">
         <v>60</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="D1" s="194" t="s">
+      <c r="B1" s="191"/>
+      <c r="D1" s="191" t="s">
         <v>63</v>
       </c>
-      <c r="E1" s="194"/>
+      <c r="E1" s="191"/>
       <c r="G1" s="21" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="54">
         <v>105</v>
@@ -48361,46 +48599,46 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>目錄</vt:lpstr>
       <vt:lpstr>健保明細</vt:lpstr>
       <vt:lpstr>健保醫令</vt:lpstr>
       <vt:lpstr>承保檔、重大傷病</vt:lpstr>
       <vt:lpstr>出生通報</vt:lpstr>
       <vt:lpstr>死因</vt:lpstr>
       <vt:lpstr>服務量、現況</vt:lpstr>
       <vt:lpstr>癌登</vt:lpstr>
       <vt:lpstr>醫事基本資料、醫師人員基本資料</vt:lpstr>
       <vt:lpstr>台灣出生世代調查</vt:lpstr>
       <vt:lpstr>家庭與生育調查</vt:lpstr>
       <vt:lpstr>罕見疾病通報</vt:lpstr>
       <vt:lpstr>人工生殖</vt:lpstr>
       <vt:lpstr>癌篩</vt:lpstr>
       <vt:lpstr>遺傳疾病</vt:lpstr>
       <vt:lpstr>國民健康調查</vt:lpstr>
       <vt:lpstr>中老年</vt:lpstr>
-      <vt:lpstr>Welfare4-6、8、10-12、14-15、19</vt:lpstr>
+      <vt:lpstr>Welfare4-6、8、10-12、14-15、19、20</vt:lpstr>
       <vt:lpstr>特約醫事機構</vt:lpstr>
       <vt:lpstr>藥品價格、費用申請主檔</vt:lpstr>
       <vt:lpstr>結核病</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處陳郁雰</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>