--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -1,95 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1140620\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150622\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46D19BD4-1B2F-4C7E-953A-9F7A6BE35F77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F177E279-7997-4FCA-928F-E08559793266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年保險費率" sheetId="7" r:id="rId1"/>
     <sheet name="歷年" sheetId="5" r:id="rId2"/>
-    <sheet name="113" sheetId="15" r:id="rId3"/>
-[...11 lines deleted...]
-    <sheet name="101" sheetId="1" r:id="rId15"/>
+    <sheet name="114" sheetId="16" r:id="rId3"/>
+    <sheet name="113" sheetId="15" r:id="rId4"/>
+    <sheet name="112" sheetId="14" r:id="rId5"/>
+    <sheet name="111" sheetId="13" r:id="rId6"/>
+    <sheet name="110" sheetId="12" r:id="rId7"/>
+    <sheet name="109" sheetId="11" r:id="rId8"/>
+    <sheet name="108" sheetId="10" r:id="rId9"/>
+    <sheet name="107" sheetId="9" r:id="rId10"/>
+    <sheet name="106" sheetId="8" r:id="rId11"/>
+    <sheet name="105" sheetId="6" r:id="rId12"/>
+    <sheet name="104" sheetId="4" r:id="rId13"/>
+    <sheet name="103" sheetId="3" r:id="rId14"/>
+    <sheet name="102" sheetId="2" r:id="rId15"/>
+    <sheet name="101" sheetId="1" r:id="rId16"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="187">
   <si>
     <t>Grand Total</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Central 
 Government</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Local
 Government</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Insured Person
 Themselves</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Total</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Insured
@@ -1625,66 +1640,50 @@
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>地方政府</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>總　　　　　計</t>
-[...14 lines deleted...]
-      </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -3222,3798 +3221,3259 @@
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>縣</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Lienchiang County</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">     </t>
-[...17 lines deleted...]
-      </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　計</t>
+      <t>應計保險費</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Premium Receivable</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>104</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>105</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>106</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>107</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>108</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>109</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國民年金被保險人數及應計保險費－按年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> National Pension insured and accrued insurance premiums - by year</t>
     </r>
     <phoneticPr fontId="14" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">  </t>
-[...18 lines deleted...]
-      <t>Premium Receivable</t>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國民年金被保險人數及應計保險費－按年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  National Pension Insurance and Premium Receivable by year</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歷年保險費率</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Annual premium rate</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>104</t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>105</t>
+      <t>111</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>106</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>107</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>108</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>109</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Year</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　新</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>北</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　臺</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>北</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　桃</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>園</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　臺</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　臺</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>南</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　高</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>雄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　宜</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>蘭</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　新</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>竹</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　苗</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>栗</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　彰</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>化</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　南</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>投</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　雲</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>林</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　嘉</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>義</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　屏</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>東</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　臺</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>東</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　花</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>蓮</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　澎</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>湖</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　基</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>隆</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　新</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>竹</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　嘉</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>義</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　金</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>門</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　連</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>江</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2021</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="29" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年度</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月投保金額</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>17,280</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>18,282</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>years</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>費率</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Rate</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2008</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>~2014</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2008</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2011</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2011</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2012</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2013</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2015</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2016</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2019</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2020</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="25" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：勞動部勞工保險局。</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>106</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月到</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2024</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="58" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月迄今</t>
+    </r>
+    <phoneticPr fontId="58" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>備</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">本表被保險人數係指當月納保人數，本表「縣市別」係依被保險人戶籍地址統計。
+</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>備</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>本表被保險人數係指當年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">月納保人數，本表「縣市別」係依被保險人戶籍地址統計。
+</t>
+    </r>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">                       2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中央政府含上年度</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至當年度</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>11</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月替代役男、受災被保險人之自付保險費補助及</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月疫後補助被保險人應負擔保險費</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>50%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>之金額。</t>
+    </r>
+    <phoneticPr fontId="58" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>107</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
-[...23 lines deleted...]
-        <color indexed="8"/>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>備</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國民年金於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>日開辦；被保險人數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>係指當年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月納保人數。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
-[...76 lines deleted...]
-      <t xml:space="preserve">  National Pension Insurance and Premium Receivable by year</t>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/6/22</t>
     </r>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...17 lines deleted...]
-      <t>Annual premium rate</t>
+      <t>19,761</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
     </r>
     <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
-[...30 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+      <t>21,103</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
-[...18 lines deleted...]
-      <t>111</t>
+      <t>2015</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>~</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>111</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>~2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">~      </t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1468 lines deleted...]
-    </r>
+    <t>歷年月投保金額</t>
     <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...79 lines deleted...]
-  <si>
+      <t xml:space="preserve">     </t>
+    </r>
     <r>
       <rPr>
         <b/>
-        <sz val="14"/>
-[...9 lines deleted...]
-  <si>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總</t>
+    </r>
     <r>
       <rPr>
         <b/>
-        <sz val="14"/>
-[...5 lines deleted...]
-      <t>調整各項給付金額</t>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="14"/>
-[...1757 lines deleted...]
-    <phoneticPr fontId="13" type="noConversion"/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　計</t>
+    </r>
+    <phoneticPr fontId="14" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="179" formatCode="###\ ###\ ##0"/>
     <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="181" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="67" x14ac:knownFonts="1">
+  <fonts count="66" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -7123,100 +6583,81 @@
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="8.25"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="63"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
-    </font>
-[...5 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -7418,64 +6859,81 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...3 lines deleted...]
-      <sz val="10"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="12"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8.25"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
@@ -7935,479 +7393,473 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="22" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="42" fillId="30" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="43" fillId="22" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="44" fillId="31" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="45" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="30" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="48" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="48" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="48" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="48" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="49" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="48" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="48" fillId="0" borderId="4" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="49" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="33" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-    <xf numFmtId="10" fontId="51" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="10" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="9" fillId="0" borderId="7" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="9" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="181" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="9" fillId="0" borderId="11" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="29" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="48" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="20" applyFont="1">
+    <xf numFmtId="180" fontId="48" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="52" fillId="33" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="33" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="52" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="49" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="11" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="49" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="11" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="64" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="64" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="65" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般_3.2.1國民年金被保險人數及應計保險費" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般_Sheet1" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -8428,51 +7880,51 @@
     <cellStyle name="標題" xfId="36" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="37" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="38" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="39" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="40" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="41" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="42" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="43" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="44" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="45" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8721,10802 +8173,11498 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="28.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1"/>
     <col min="4" max="4" width="31" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.5" style="1" customWidth="1"/>
-    <col min="6" max="6" width="9" style="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="9" style="1"/>
+    <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="85" t="s">
+        <v>185</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1" s="58"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2" s="35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D2" s="82" t="s">
+        <v>157</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D3" s="81" t="s">
+        <v>160</v>
+      </c>
+      <c r="E3" s="36">
+        <v>6.5000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="80" t="s">
+        <v>181</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="81" t="s">
+        <v>161</v>
+      </c>
+      <c r="E4" s="36">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="80" t="s">
+        <v>182</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="D5" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="E5" s="36">
+        <v>7.4999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="D6" s="81" t="s">
+        <v>163</v>
+      </c>
+      <c r="E6" s="36">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D7" s="81" t="s">
+        <v>164</v>
+      </c>
+      <c r="E7" s="40">
+        <v>8.5000000000000006E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="81" t="s">
         <v>165</v>
       </c>
-      <c r="B1" s="71"/>
-[...52 lines deleted...]
-      <c r="G3" s="74" t="s">
+      <c r="E8" s="40">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D9" s="81" t="s">
+        <v>152</v>
+      </c>
+      <c r="E9" s="40">
+        <v>9.5000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="81" t="s">
         <v>171</v>
       </c>
-      <c r="H3" s="45" t="s">
+      <c r="E10" s="40">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="81" t="s">
         <v>172</v>
       </c>
-      <c r="I3" s="46" t="s">
-[...120 lines deleted...]
-      <c r="E11" s="44">
+      <c r="E11" s="40">
         <v>0.105</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-    <mergeCell ref="J7:J8"/>
+  <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="G1:J1"/>
-[...3 lines deleted...]
-    <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:8" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
+      <c r="H3" s="61"/>
     </row>
     <row r="4" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...2 lines deleted...]
-      <c r="H4" s="83"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
     </row>
     <row r="5" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="94"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="94"/>
-[...1 lines deleted...]
-      <c r="C6" s="88" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
+      <c r="H6" s="70"/>
     </row>
     <row r="7" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-        <v>33683158.421999998</v>
+    <row r="8" spans="1:8" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="91">
+        <v>3286664</v>
+      </c>
+      <c r="D8" s="91">
+        <v>51895695</v>
+      </c>
+      <c r="E8" s="91">
+        <v>18971769</v>
+      </c>
+      <c r="F8" s="91">
+        <v>16216524</v>
+      </c>
+      <c r="G8" s="91">
+        <v>2755245</v>
+      </c>
+      <c r="H8" s="91">
+        <v>32923925</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...18 lines deleted...]
-        <v>6185025.8509999998</v>
+      <c r="C9" s="37">
+        <v>590620</v>
+      </c>
+      <c r="D9" s="37">
+        <v>9418129</v>
+      </c>
+      <c r="E9" s="37">
+        <v>3395495</v>
+      </c>
+      <c r="F9" s="37">
+        <v>2922403</v>
+      </c>
+      <c r="G9" s="37">
+        <v>473091</v>
+      </c>
+      <c r="H9" s="37">
+        <v>6022634</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...18 lines deleted...]
-        <v>4353387.2860000003</v>
+      <c r="C10" s="37">
+        <v>415036</v>
+      </c>
+      <c r="D10" s="37">
+        <v>6850380</v>
+      </c>
+      <c r="E10" s="37">
+        <v>2617674</v>
+      </c>
+      <c r="F10" s="37">
+        <v>2236065</v>
+      </c>
+      <c r="G10" s="37">
+        <v>381609</v>
+      </c>
+      <c r="H10" s="37">
+        <v>4232706</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...18 lines deleted...]
-        <v>3310259.1439999999</v>
+      <c r="C11" s="37">
+        <v>324075</v>
+      </c>
+      <c r="D11" s="37">
+        <v>5080633</v>
+      </c>
+      <c r="E11" s="37">
+        <v>1801984</v>
+      </c>
+      <c r="F11" s="37">
+        <v>1554625</v>
+      </c>
+      <c r="G11" s="37">
+        <v>247359</v>
+      </c>
+      <c r="H11" s="37">
+        <v>3278649</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...18 lines deleted...]
-        <v>4389654.8779999996</v>
+      <c r="C12" s="37">
+        <v>429251</v>
+      </c>
+      <c r="D12" s="37">
+        <v>6801610</v>
+      </c>
+      <c r="E12" s="37">
+        <v>2498630</v>
+      </c>
+      <c r="F12" s="37">
+        <v>2031616</v>
+      </c>
+      <c r="G12" s="37">
+        <v>467013</v>
+      </c>
+      <c r="H12" s="37">
+        <v>4302980</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...18 lines deleted...]
-        <v>2521662.8080000002</v>
+      <c r="C13" s="37">
+        <v>244049</v>
+      </c>
+      <c r="D13" s="37">
+        <v>3866249</v>
+      </c>
+      <c r="E13" s="37">
+        <v>1409394</v>
+      </c>
+      <c r="F13" s="37">
+        <v>1195407</v>
+      </c>
+      <c r="G13" s="37">
+        <v>213988</v>
+      </c>
+      <c r="H13" s="37">
+        <v>2456855</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...18 lines deleted...]
-        <v>3869598.7749999999</v>
+      <c r="C14" s="37">
+        <v>381199</v>
+      </c>
+      <c r="D14" s="37">
+        <v>6013864</v>
+      </c>
+      <c r="E14" s="37">
+        <v>2249390</v>
+      </c>
+      <c r="F14" s="37">
+        <v>1811870</v>
+      </c>
+      <c r="G14" s="37">
+        <v>437520</v>
+      </c>
+      <c r="H14" s="37">
+        <v>3764474</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...18 lines deleted...]
-        <v>474945.93599999999</v>
+      <c r="C15" s="37">
+        <v>46784</v>
+      </c>
+      <c r="D15" s="37">
+        <v>725701</v>
+      </c>
+      <c r="E15" s="37">
+        <v>260941</v>
+      </c>
+      <c r="F15" s="37">
+        <v>241066</v>
+      </c>
+      <c r="G15" s="37">
+        <v>19875</v>
+      </c>
+      <c r="H15" s="37">
+        <v>464760</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...18 lines deleted...]
-        <v>683451.43299999996</v>
+      <c r="C16" s="37">
+        <v>67275</v>
+      </c>
+      <c r="D16" s="37">
+        <v>1049237</v>
+      </c>
+      <c r="E16" s="37">
+        <v>371147</v>
+      </c>
+      <c r="F16" s="37">
+        <v>347897</v>
+      </c>
+      <c r="G16" s="37">
+        <v>23250</v>
+      </c>
+      <c r="H16" s="37">
+        <v>678090</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...18 lines deleted...]
-        <v>677412.27500000002</v>
+      <c r="C17" s="37">
+        <v>67165</v>
+      </c>
+      <c r="D17" s="37">
+        <v>1033096</v>
+      </c>
+      <c r="E17" s="37">
+        <v>372094</v>
+      </c>
+      <c r="F17" s="37">
+        <v>341424</v>
+      </c>
+      <c r="G17" s="37">
+        <v>30670</v>
+      </c>
+      <c r="H17" s="37">
+        <v>661002</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...18 lines deleted...]
-        <v>1561838.0260000001</v>
+      <c r="C18" s="37">
+        <v>156034</v>
+      </c>
+      <c r="D18" s="37">
+        <v>2453080</v>
+      </c>
+      <c r="E18" s="37">
+        <v>925968</v>
+      </c>
+      <c r="F18" s="37">
+        <v>817131</v>
+      </c>
+      <c r="G18" s="37">
+        <v>108836</v>
+      </c>
+      <c r="H18" s="37">
+        <v>1527112</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...18 lines deleted...]
-        <v>693256.06200000003</v>
+      <c r="C19" s="37">
+        <v>68206</v>
+      </c>
+      <c r="D19" s="37">
+        <v>1020494</v>
+      </c>
+      <c r="E19" s="37">
+        <v>338859</v>
+      </c>
+      <c r="F19" s="37">
+        <v>308017</v>
+      </c>
+      <c r="G19" s="37">
+        <v>30841</v>
+      </c>
+      <c r="H19" s="37">
+        <v>681635</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...18 lines deleted...]
-        <v>682453.56099999999</v>
+      <c r="C20" s="37">
+        <v>70030</v>
+      </c>
+      <c r="D20" s="37">
+        <v>1057570</v>
+      </c>
+      <c r="E20" s="37">
+        <v>385796</v>
+      </c>
+      <c r="F20" s="37">
+        <v>335614</v>
+      </c>
+      <c r="G20" s="37">
+        <v>50183</v>
+      </c>
+      <c r="H20" s="37">
+        <v>671774</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...18 lines deleted...]
-        <v>592859.00899999996</v>
+      <c r="C21" s="37">
+        <v>58979</v>
+      </c>
+      <c r="D21" s="37">
+        <v>888097</v>
+      </c>
+      <c r="E21" s="37">
+        <v>307079</v>
+      </c>
+      <c r="F21" s="37">
+        <v>279611</v>
+      </c>
+      <c r="G21" s="37">
+        <v>27469</v>
+      </c>
+      <c r="H21" s="37">
+        <v>581017</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...18 lines deleted...]
-        <v>1119467.2150000001</v>
+      <c r="C22" s="37">
+        <v>113960</v>
+      </c>
+      <c r="D22" s="37">
+        <v>1715731</v>
+      </c>
+      <c r="E22" s="37">
+        <v>625187</v>
+      </c>
+      <c r="F22" s="37">
+        <v>535118</v>
+      </c>
+      <c r="G22" s="37">
+        <v>90069</v>
+      </c>
+      <c r="H22" s="37">
+        <v>1090544</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...18 lines deleted...]
-        <v>375314.77600000001</v>
+      <c r="C23" s="37">
+        <v>39597</v>
+      </c>
+      <c r="D23" s="37">
+        <v>583486</v>
+      </c>
+      <c r="E23" s="37">
+        <v>213626</v>
+      </c>
+      <c r="F23" s="37">
+        <v>170365</v>
+      </c>
+      <c r="G23" s="37">
+        <v>43261</v>
+      </c>
+      <c r="H23" s="37">
+        <v>369860</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...18 lines deleted...]
-        <v>495704.288</v>
+      <c r="C24" s="37">
+        <v>51046</v>
+      </c>
+      <c r="D24" s="37">
+        <v>754127</v>
+      </c>
+      <c r="E24" s="37">
+        <v>267291</v>
+      </c>
+      <c r="F24" s="37">
+        <v>232442</v>
+      </c>
+      <c r="G24" s="37">
+        <v>34849</v>
+      </c>
+      <c r="H24" s="37">
+        <v>486836</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...18 lines deleted...]
-        <v>92011.229000000007</v>
+      <c r="C25" s="37">
+        <v>9232</v>
+      </c>
+      <c r="D25" s="37">
+        <v>147494</v>
+      </c>
+      <c r="E25" s="37">
+        <v>57319</v>
+      </c>
+      <c r="F25" s="37">
+        <v>50378</v>
+      </c>
+      <c r="G25" s="37">
+        <v>6941</v>
+      </c>
+      <c r="H25" s="37">
+        <v>90175</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...18 lines deleted...]
-        <v>498711.05900000001</v>
+      <c r="C26" s="37">
+        <v>47488</v>
+      </c>
+      <c r="D26" s="37">
+        <v>752103</v>
+      </c>
+      <c r="E26" s="37">
+        <v>274612</v>
+      </c>
+      <c r="F26" s="37">
+        <v>248470</v>
+      </c>
+      <c r="G26" s="37">
+        <v>26142</v>
+      </c>
+      <c r="H26" s="37">
+        <v>477490</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...18 lines deleted...]
-        <v>544566.29</v>
+      <c r="C27" s="37">
+        <v>52548</v>
+      </c>
+      <c r="D27" s="37">
+        <v>844521</v>
+      </c>
+      <c r="E27" s="37">
+        <v>309348</v>
+      </c>
+      <c r="F27" s="37">
+        <v>288568</v>
+      </c>
+      <c r="G27" s="37">
+        <v>20780</v>
+      </c>
+      <c r="H27" s="37">
+        <v>535173</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="11" t="s">
-[...18 lines deleted...]
-        <v>367217.97200000001</v>
+      <c r="C28" s="37">
+        <v>35251</v>
+      </c>
+      <c r="D28" s="37">
+        <v>547977</v>
+      </c>
+      <c r="E28" s="37">
+        <v>192019</v>
+      </c>
+      <c r="F28" s="37">
+        <v>176253</v>
+      </c>
+      <c r="G28" s="37">
+        <v>15766</v>
+      </c>
+      <c r="H28" s="37">
+        <v>355958</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="37">
+        <v>17276</v>
+      </c>
+      <c r="D29" s="37">
+        <v>268154</v>
+      </c>
+      <c r="E29" s="37">
+        <v>90120</v>
+      </c>
+      <c r="F29" s="37">
+        <v>84884</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5236</v>
+      </c>
+      <c r="H29" s="37">
+        <v>178034</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="10">
+      <c r="B30" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="38">
+        <v>1563</v>
+      </c>
+      <c r="D30" s="39">
+        <v>23963</v>
+      </c>
+      <c r="E30" s="39">
+        <v>7796</v>
+      </c>
+      <c r="F30" s="39">
+        <v>7301</v>
+      </c>
+      <c r="G30" s="39">
+        <v>495</v>
+      </c>
+      <c r="H30" s="39">
+        <v>16167</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+    </row>
+    <row r="33" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:H33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G3" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="61"/>
+    </row>
+    <row r="4" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="70"/>
+    </row>
+    <row r="7" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="21">
+        <v>3349164</v>
+      </c>
+      <c r="D8" s="26">
+        <v>52126239.512999997</v>
+      </c>
+      <c r="E8" s="26">
+        <v>18443081.090999998</v>
+      </c>
+      <c r="F8" s="26">
+        <v>15736639.535</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2706441.5559999999</v>
+      </c>
+      <c r="H8" s="26">
+        <v>33683158.421999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="9">
+        <v>603493</v>
+      </c>
+      <c r="D9" s="25">
+        <v>9514523</v>
+      </c>
+      <c r="E9" s="25">
+        <v>3329497.1489999997</v>
+      </c>
+      <c r="F9" s="25">
+        <v>2859098.0019999999</v>
+      </c>
+      <c r="G9" s="25">
+        <v>470399.147</v>
+      </c>
+      <c r="H9" s="25">
+        <v>6185025.8509999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="9">
+        <v>425085</v>
+      </c>
+      <c r="D10" s="25">
+        <v>6918982.1189999999</v>
+      </c>
+      <c r="E10" s="25">
+        <v>2565594.8330000001</v>
+      </c>
+      <c r="F10" s="25">
+        <v>2185570.7570000002</v>
+      </c>
+      <c r="G10" s="25">
+        <v>380024.076</v>
+      </c>
+      <c r="H10" s="25">
+        <v>4353387.2860000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="9">
+        <v>325822</v>
+      </c>
+      <c r="D11" s="25">
+        <v>5053434.4979999997</v>
+      </c>
+      <c r="E11" s="25">
+        <v>1743175.3540000001</v>
+      </c>
+      <c r="F11" s="25">
+        <v>1507392.497</v>
+      </c>
+      <c r="G11" s="25">
+        <v>235782.85699999999</v>
+      </c>
+      <c r="H11" s="25">
+        <v>3310259.1439999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="9">
+        <v>436116</v>
+      </c>
+      <c r="D12" s="25">
+        <v>6784688.4019999998</v>
+      </c>
+      <c r="E12" s="25">
+        <v>2395033.5240000002</v>
+      </c>
+      <c r="F12" s="25">
+        <v>1945780.7790000001</v>
+      </c>
+      <c r="G12" s="25">
+        <v>449252.745</v>
+      </c>
+      <c r="H12" s="25">
+        <v>4389654.8779999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="9">
+        <v>250473</v>
+      </c>
+      <c r="D13" s="25">
+        <v>3883810.9580000001</v>
+      </c>
+      <c r="E13" s="25">
+        <v>1362148.15</v>
+      </c>
+      <c r="F13" s="25">
+        <v>1151514.352</v>
+      </c>
+      <c r="G13" s="25">
+        <v>210633.79800000001</v>
+      </c>
+      <c r="H13" s="25">
+        <v>2521662.8080000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="9">
+        <v>391022</v>
+      </c>
+      <c r="D14" s="25">
+        <v>6073921.5140000004</v>
+      </c>
+      <c r="E14" s="25">
+        <v>2204322.7390000001</v>
+      </c>
+      <c r="F14" s="25">
+        <v>1758862.85</v>
+      </c>
+      <c r="G14" s="25">
+        <v>445459.88900000002</v>
+      </c>
+      <c r="H14" s="25">
+        <v>3869598.7749999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="9">
+        <v>47675</v>
+      </c>
+      <c r="D15" s="25">
+        <v>730247.75199999998</v>
+      </c>
+      <c r="E15" s="25">
+        <v>255301.81599999999</v>
+      </c>
+      <c r="F15" s="25">
+        <v>236081.628</v>
+      </c>
+      <c r="G15" s="25">
+        <v>19220.187999999998</v>
+      </c>
+      <c r="H15" s="25">
+        <v>474945.93599999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="9">
+        <v>67591</v>
+      </c>
+      <c r="D16" s="25">
+        <v>1043727.138</v>
+      </c>
+      <c r="E16" s="25">
+        <v>360275.70499999996</v>
+      </c>
+      <c r="F16" s="25">
+        <v>336917.86599999998</v>
+      </c>
+      <c r="G16" s="25">
+        <v>23357.839</v>
+      </c>
+      <c r="H16" s="25">
+        <v>683451.43299999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="9">
+        <v>67687</v>
+      </c>
+      <c r="D17" s="25">
+        <v>1042634.376</v>
+      </c>
+      <c r="E17" s="25">
+        <v>365222.10100000002</v>
+      </c>
+      <c r="F17" s="25">
+        <v>335006.734</v>
+      </c>
+      <c r="G17" s="25">
+        <v>30215.366999999998</v>
+      </c>
+      <c r="H17" s="25">
+        <v>677412.27500000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="9">
+        <v>159397</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2445218.8029999998</v>
+      </c>
+      <c r="E18" s="25">
+        <v>883380.777</v>
+      </c>
+      <c r="F18" s="25">
+        <v>780589.71799999999</v>
+      </c>
+      <c r="G18" s="25">
+        <v>102791.05899999999</v>
+      </c>
+      <c r="H18" s="25">
+        <v>1561838.0260000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="9">
+        <v>69244</v>
+      </c>
+      <c r="D19" s="25">
+        <v>1021063.574</v>
+      </c>
+      <c r="E19" s="25">
+        <v>327807.51199999999</v>
+      </c>
+      <c r="F19" s="25">
+        <v>296832.45600000001</v>
+      </c>
+      <c r="G19" s="25">
+        <v>30975.056</v>
+      </c>
+      <c r="H19" s="25">
+        <v>693256.06200000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="9">
+        <v>70882</v>
+      </c>
+      <c r="D20" s="25">
+        <v>1054177.9040000001</v>
+      </c>
+      <c r="E20" s="25">
+        <v>371724.34299999999</v>
+      </c>
+      <c r="F20" s="25">
+        <v>323597.75699999998</v>
+      </c>
+      <c r="G20" s="25">
+        <v>48126.586000000003</v>
+      </c>
+      <c r="H20" s="25">
+        <v>682453.56099999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" s="9">
+        <v>59906</v>
+      </c>
+      <c r="D21" s="25">
+        <v>883988.71200000006</v>
+      </c>
+      <c r="E21" s="25">
+        <v>291129.70300000004</v>
+      </c>
+      <c r="F21" s="25">
+        <v>266048.59100000001</v>
+      </c>
+      <c r="G21" s="25">
+        <v>25081.112000000001</v>
+      </c>
+      <c r="H21" s="25">
+        <v>592859.00899999996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="9">
+        <v>116262</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1722291.0859999999</v>
+      </c>
+      <c r="E22" s="25">
+        <v>602823.87100000004</v>
+      </c>
+      <c r="F22" s="25">
+        <v>516726.36800000002</v>
+      </c>
+      <c r="G22" s="25">
+        <v>86097.502999999997</v>
+      </c>
+      <c r="H22" s="25">
+        <v>1119467.2150000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="9">
+        <v>39841</v>
+      </c>
+      <c r="D23" s="25">
+        <v>590136.34600000002</v>
+      </c>
+      <c r="E23" s="25">
+        <v>214821.57</v>
+      </c>
+      <c r="F23" s="25">
+        <v>171756.117</v>
+      </c>
+      <c r="G23" s="25">
+        <v>43065.453000000001</v>
+      </c>
+      <c r="H23" s="25">
+        <v>375314.77600000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" s="9">
+        <v>51450</v>
+      </c>
+      <c r="D24" s="25">
+        <v>757112.34499999997</v>
+      </c>
+      <c r="E24" s="25">
+        <v>261408.057</v>
+      </c>
+      <c r="F24" s="25">
+        <v>229466.196</v>
+      </c>
+      <c r="G24" s="25">
+        <v>31941.861000000001</v>
+      </c>
+      <c r="H24" s="25">
+        <v>495704.288</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" s="9">
+        <v>9474</v>
+      </c>
+      <c r="D25" s="25">
+        <v>148676.27900000001</v>
+      </c>
+      <c r="E25" s="25">
+        <v>56665.05</v>
+      </c>
+      <c r="F25" s="25">
+        <v>49830.589</v>
+      </c>
+      <c r="G25" s="25">
+        <v>6834.4610000000002</v>
+      </c>
+      <c r="H25" s="25">
+        <v>92011.229000000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="9">
+        <v>49529</v>
+      </c>
+      <c r="D26" s="25">
+        <v>771779.25199999998</v>
+      </c>
+      <c r="E26" s="25">
+        <v>273068.19299999997</v>
+      </c>
+      <c r="F26" s="25">
+        <v>246700.42199999999</v>
+      </c>
+      <c r="G26" s="25">
+        <v>26367.771000000001</v>
+      </c>
+      <c r="H26" s="25">
+        <v>498711.05900000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="9">
+        <v>53330</v>
+      </c>
+      <c r="D27" s="25">
+        <v>844404.60199999996</v>
+      </c>
+      <c r="E27" s="25">
+        <v>299838.31199999998</v>
+      </c>
+      <c r="F27" s="25">
+        <v>280130.95299999998</v>
+      </c>
+      <c r="G27" s="25">
+        <v>19707.359</v>
+      </c>
+      <c r="H27" s="25">
+        <v>544566.29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="9">
+        <v>36131</v>
+      </c>
+      <c r="D28" s="25">
+        <v>552132.75600000005</v>
+      </c>
+      <c r="E28" s="25">
+        <v>184914.78400000001</v>
+      </c>
+      <c r="F28" s="25">
+        <v>169523.32800000001</v>
+      </c>
+      <c r="G28" s="25">
+        <v>15391.456</v>
+      </c>
+      <c r="H28" s="25">
+        <v>367217.97200000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="9">
         <v>17172</v>
       </c>
-      <c r="D29" s="28">
+      <c r="D29" s="25">
         <v>264900.07799999998</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="25">
         <v>87041.16399999999</v>
       </c>
-      <c r="F29" s="28">
+      <c r="F29" s="25">
         <v>81881.608999999997</v>
       </c>
-      <c r="G29" s="28">
+      <c r="G29" s="25">
         <v>5159.5550000000003</v>
       </c>
-      <c r="H29" s="28">
+      <c r="H29" s="25">
         <v>177858.91399999999</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="35" t="s">
+      <c r="A30" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="13">
+      <c r="C30" s="12">
         <v>1582</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="28">
         <v>24388.019</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="28">
         <v>7886.384</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F30" s="28">
         <v>7329.9660000000003</v>
       </c>
-      <c r="G30" s="31">
+      <c r="G30" s="28">
         <v>556.41800000000001</v>
       </c>
-      <c r="H30" s="31">
+      <c r="H30" s="28">
         <v>16501.634999999998</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
     <row r="33" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C33" s="10"/>
-      <c r="D33" s="10"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.75" style="1" customWidth="1"/>
     <col min="10" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:12" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:12" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="H3" s="61"/>
+    </row>
+    <row r="4" spans="1:12" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="78"/>
-[...15 lines deleted...]
-      <c r="H4" s="83"/>
+      <c r="D4" s="65" t="s">
+        <v>111</v>
+      </c>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
     </row>
     <row r="5" spans="1:12" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="94"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="E5" s="84" t="s">
-[...4 lines deleted...]
-      <c r="H5" s="83" t="s">
+    </row>
+    <row r="6" spans="1:12" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>57</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E6" s="3" t="s">
+      <c r="F6" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="G6" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="G6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="87"/>
+      <c r="H6" s="70"/>
     </row>
     <row r="7" spans="1:12" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:12" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="23">
+    <row r="8" spans="1:12" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="21">
         <v>3425214</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="26">
         <v>50814482.582000002</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="26">
         <v>18236252.024</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="26">
         <v>15558860.521</v>
       </c>
-      <c r="G8" s="29">
+      <c r="G8" s="26">
         <v>2677391.503</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="26">
         <v>32578230.557999998</v>
       </c>
-      <c r="I8" s="24"/>
-[...2 lines deleted...]
-      <c r="L8" s="24"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>621241</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="25">
         <v>9329193.5789999999</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="25">
         <v>3331435.4049999998</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="25">
         <v>2850585.44</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="25">
         <v>480849.96500000003</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="25">
         <v>5997758.1739999996</v>
       </c>
-      <c r="I9" s="8"/>
-[...2 lines deleted...]
-      <c r="L9" s="8"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>438573</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="25">
         <v>6805543.1900000004</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="25">
         <v>2565632.4389999998</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="25">
         <v>2189512.5469999998</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="25">
         <v>376119.89199999999</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="25">
         <v>4239910.7510000002</v>
       </c>
-      <c r="I10" s="8"/>
-[...2 lines deleted...]
-      <c r="L10" s="8"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>329074</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="25">
         <v>4866670.0149999997</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="25">
         <v>1694771.5079999999</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="25">
         <v>1476817.2749999999</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="25">
         <v>217954.23300000001</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="25">
         <v>3171898.5070000002</v>
       </c>
-      <c r="I11" s="8"/>
-[...2 lines deleted...]
-      <c r="L11" s="8"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>444013</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="25">
         <v>6574081.1950000003</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="25">
         <v>2347545.3080000002</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="25">
         <v>1916423.726</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="25">
         <v>431121.58199999999</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="25">
         <v>4226535.8870000001</v>
       </c>
-      <c r="I12" s="8"/>
-[...2 lines deleted...]
-      <c r="L12" s="8"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>256010</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="25">
         <v>3771841.2170000002</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="25">
         <v>1328640.1780000001</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="25">
         <v>1119384.929</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="25">
         <v>209255.24900000001</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="25">
         <v>2443201.0389999999</v>
       </c>
-      <c r="I13" s="8"/>
-[...2 lines deleted...]
-      <c r="L13" s="8"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>402269</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="25">
         <v>5954297.3550000004</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>2196225.267</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="25">
         <v>1735557.621</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="25">
         <v>460667.64600000001</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="25">
         <v>3758072.088</v>
       </c>
-      <c r="I14" s="8"/>
-[...2 lines deleted...]
-      <c r="L14" s="8"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>48783</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="25">
         <v>715897.67599999998</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="25">
         <v>255382.228</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="25">
         <v>235462.63500000001</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="25">
         <v>19919.593000000001</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="25">
         <v>460515.44799999997</v>
       </c>
-      <c r="I15" s="8"/>
-[...2 lines deleted...]
-      <c r="L15" s="8"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>68431</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="25">
         <v>1016790.4080000001</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="25">
         <v>359386</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="25">
         <v>335670.783</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="25">
         <v>23715.217000000001</v>
       </c>
-      <c r="H16" s="28">
+      <c r="H16" s="25">
         <v>657404.40800000005</v>
       </c>
-      <c r="I16" s="8"/>
-[...2 lines deleted...]
-      <c r="L16" s="8"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>69469</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="25">
         <v>1020199.199</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="25">
         <v>364639.24099999998</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="25">
         <v>333984.91100000002</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="25">
         <v>30654.33</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="25">
         <v>655559.95799999998</v>
       </c>
-      <c r="I17" s="8"/>
-[...2 lines deleted...]
-      <c r="L17" s="8"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>161981</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="25">
         <v>2378160.6359999999</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="25">
         <v>869832.64199999999</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="25">
         <v>770244.96799999999</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="25">
         <v>99587.673999999999</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="25">
         <v>1508327.9939999999</v>
       </c>
-      <c r="I18" s="8"/>
-[...2 lines deleted...]
-      <c r="L18" s="8"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>70279</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="25">
         <v>985660.84199999995</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="25">
         <v>321623.59999999998</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="25">
         <v>290862.48800000001</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="25">
         <v>30761.112000000001</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="25">
         <v>664037.24199999997</v>
       </c>
-      <c r="I19" s="8"/>
-[...2 lines deleted...]
-      <c r="L19" s="8"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
     </row>
     <row r="20" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>71794</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="25">
         <v>1025227.196</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="25">
         <v>365806.864</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="25">
         <v>318577.87</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="25">
         <v>47228.993999999999</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="25">
         <v>659420.33200000005</v>
       </c>
-      <c r="I20" s="8"/>
-[...2 lines deleted...]
-      <c r="L20" s="8"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
     </row>
     <row r="21" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>60735</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="25">
         <v>857710.32200000004</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="25">
         <v>285940.74</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="25">
         <v>261218.11300000001</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="25">
         <v>24722.627</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="25">
         <v>571769.58200000005</v>
       </c>
-      <c r="I21" s="8"/>
-[...2 lines deleted...]
-      <c r="L21" s="8"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>118648</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="25">
         <v>1675944.6459999999</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="25">
         <v>588596.23499999999</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="25">
         <v>507921.18900000001</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="25">
         <v>80675.046000000002</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="25">
         <v>1087348.4110000001</v>
       </c>
-      <c r="I22" s="8"/>
-[...2 lines deleted...]
-      <c r="L22" s="8"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
     </row>
     <row r="23" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>40425</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="25">
         <v>556560.82700000005</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="25">
         <v>199984.016</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="25">
         <v>158606.64199999999</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="25">
         <v>41377.374000000003</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="25">
         <v>356576.81099999999</v>
       </c>
-      <c r="I23" s="8"/>
-[...2 lines deleted...]
-      <c r="L23" s="8"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
     </row>
     <row r="24" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>52451</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="25">
         <v>733073.51100000006</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="25">
         <v>255749.693</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="25">
         <v>225906.63500000001</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="25">
         <v>29843.058000000001</v>
       </c>
-      <c r="H24" s="28">
+      <c r="H24" s="25">
         <v>477323.81800000003</v>
       </c>
-      <c r="I24" s="8"/>
-[...2 lines deleted...]
-      <c r="L24" s="8"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
     </row>
     <row r="25" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>9691</v>
       </c>
-      <c r="D25" s="28">
+      <c r="D25" s="25">
         <v>145235.15</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="25">
         <v>56234.423999999999</v>
       </c>
-      <c r="F25" s="28">
+      <c r="F25" s="25">
         <v>49479.091999999997</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="25">
         <v>6755.3320000000003</v>
       </c>
-      <c r="H25" s="28">
+      <c r="H25" s="25">
         <v>89000.725999999995</v>
       </c>
-      <c r="I25" s="8"/>
-[...2 lines deleted...]
-      <c r="L25" s="8"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
     </row>
     <row r="26" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>51302</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="25">
         <v>761739.39</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="25">
         <v>274520.20199999999</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="25">
         <v>248499.58199999999</v>
       </c>
-      <c r="G26" s="28">
+      <c r="G26" s="25">
         <v>26020.62</v>
       </c>
-      <c r="H26" s="28">
+      <c r="H26" s="25">
         <v>487219.18800000002</v>
       </c>
-      <c r="I26" s="8"/>
-[...2 lines deleted...]
-      <c r="L26" s="8"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
     </row>
     <row r="27" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>54198</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="25">
         <v>823639.08100000001</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="25">
         <v>297074.66200000001</v>
       </c>
-      <c r="F27" s="28">
+      <c r="F27" s="25">
         <v>278400.99699999997</v>
       </c>
-      <c r="G27" s="28">
+      <c r="G27" s="25">
         <v>18673.665000000001</v>
       </c>
-      <c r="H27" s="28">
+      <c r="H27" s="25">
         <v>526564.41899999999</v>
       </c>
-      <c r="I27" s="8"/>
-[...2 lines deleted...]
-      <c r="L27" s="8"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
     </row>
     <row r="28" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>37017</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="25">
         <v>539509.26500000001</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="25">
         <v>184056.095</v>
       </c>
-      <c r="F28" s="28">
+      <c r="F28" s="25">
         <v>168351.21900000001</v>
       </c>
-      <c r="G28" s="28">
+      <c r="G28" s="25">
         <v>15704.876</v>
       </c>
-      <c r="H28" s="28">
+      <c r="H28" s="25">
         <v>355453.17</v>
       </c>
-      <c r="I28" s="8"/>
-[...2 lines deleted...]
-      <c r="L28" s="8"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
     </row>
     <row r="29" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="9">
+        <v>17232</v>
+      </c>
+      <c r="D29" s="25">
+        <v>253948.01</v>
+      </c>
+      <c r="E29" s="25">
+        <v>85517.900999999998</v>
+      </c>
+      <c r="F29" s="25">
+        <v>80273.437999999995</v>
+      </c>
+      <c r="G29" s="25">
+        <v>5244.4629999999997</v>
+      </c>
+      <c r="H29" s="25">
+        <v>168430.109</v>
+      </c>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+    </row>
+    <row r="30" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="10">
-[...23 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="30">
+      <c r="C30" s="27">
         <v>1598</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="28">
         <v>23559.871999999999</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="28">
         <v>7657.3760000000002</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F30" s="28">
         <v>7118.4210000000003</v>
       </c>
-      <c r="G30" s="31">
+      <c r="G30" s="28">
         <v>538.95500000000004</v>
       </c>
-      <c r="H30" s="31">
+      <c r="H30" s="28">
         <v>15902.495999999999</v>
       </c>
-      <c r="I30" s="8"/>
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+    </row>
+    <row r="31" spans="1:12" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="B8" sqref="B8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:11" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="F3" s="78" t="s">
+      <c r="F3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="78"/>
+      <c r="G3" s="61"/>
     </row>
     <row r="4" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="82" t="s">
+      <c r="C4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="82"/>
-[...2 lines deleted...]
-      <c r="G4" s="83"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="66"/>
     </row>
     <row r="5" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="80"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="85"/>
-[...1 lines deleted...]
-      <c r="G5" s="83" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
-      <c r="B6" s="88" t="s">
+      <c r="A6" s="63"/>
+      <c r="B6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="90" t="s">
+      <c r="C6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="87"/>
+      <c r="G6" s="70"/>
     </row>
     <row r="7" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
-[...1 lines deleted...]
-      <c r="C7" s="89"/>
+      <c r="A7" s="64"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
       <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="23">
+    <row r="8" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="21">
         <v>3509970</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="21">
         <v>51044259.192000002</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="21">
         <v>17664559.493000001</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="21">
         <v>15063169.312000001</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="21">
         <v>2601390.1809999999</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="21">
         <v>33379699.699000001</v>
       </c>
-      <c r="H8" s="24"/>
-[...2 lines deleted...]
-      <c r="K8" s="24"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>637370</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>9430490.6439999994</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>3258643.5449999999</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>2776110.213</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>482533.33199999999</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>6171847.0990000004</v>
       </c>
-      <c r="H9" s="8"/>
-[...2 lines deleted...]
-      <c r="K9" s="8"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="9">
         <v>452504</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>6905322.4800000004</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>2519329.9890000001</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>2147402.8689999999</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>371927.12</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>4385992.4910000004</v>
       </c>
-      <c r="H10" s="8"/>
-[...2 lines deleted...]
-      <c r="K10" s="8"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="10">
+      <c r="A11" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="9">
         <v>333214</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>4833230.6909999996</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>1622714.227</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>1420583.632</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="9">
         <v>202130.595</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>3210516.4640000002</v>
       </c>
-      <c r="H11" s="8"/>
-[...2 lines deleted...]
-      <c r="K11" s="8"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="11" t="s">
+      <c r="A12" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="9">
         <v>453207</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>6571004.7489999998</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>2248150.9950000001</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>1847825.942</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>400325.05300000001</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>4322853.7539999997</v>
       </c>
-      <c r="H12" s="8"/>
-[...2 lines deleted...]
-      <c r="K12" s="8"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="9">
         <v>263613</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>3783591.898</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>1280012.28</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>1074865.8500000001</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>205146.43</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>2503579.6179999998</v>
       </c>
-      <c r="H13" s="8"/>
-[...2 lines deleted...]
-      <c r="K13" s="8"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="9">
         <v>414614</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>6018094.341</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>2146373.7760000001</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>1682887.2860000001</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>463486.49</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>3871720.5649999999</v>
       </c>
-      <c r="H14" s="8"/>
-[...2 lines deleted...]
-      <c r="K14" s="8"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="9">
         <v>49891</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>721790.15300000005</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>250429.00099999999</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>230210.024</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>20218.976999999999</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>471361.152</v>
       </c>
-      <c r="H15" s="8"/>
-[...2 lines deleted...]
-      <c r="K15" s="8"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="9">
         <v>69576</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>1004234.0209999999</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>343683.76899999997</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>320470.59000000003</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>23213.179</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>660550.25199999998</v>
       </c>
-      <c r="H16" s="8"/>
-[...2 lines deleted...]
-      <c r="K16" s="8"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="9">
         <v>70996</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>1016812.954</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>352555.80300000001</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>322783.99200000003</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>29771.811000000002</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>664257.15099999995</v>
       </c>
-      <c r="H17" s="8"/>
-[...2 lines deleted...]
-      <c r="K17" s="8"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="9">
         <v>165641</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>2368448.6529999999</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>830443.84100000001</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="9">
         <v>737915.85499999998</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>92527.986000000004</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="9">
         <v>1538004.8119999999</v>
       </c>
-      <c r="H18" s="8"/>
-[...2 lines deleted...]
-      <c r="K18" s="8"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="9">
         <v>71538</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>982895.52099999995</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="9">
         <v>309757.46500000003</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="9">
         <v>279082.495</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>30674.97</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="9">
         <v>673138.05599999998</v>
       </c>
-      <c r="H19" s="8"/>
-[...2 lines deleted...]
-      <c r="K19" s="8"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="9">
         <v>73478</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>1013754.03</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>345635.01</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>301609.66800000001</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>44025.341999999997</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>668119.02</v>
       </c>
-      <c r="H20" s="8"/>
-[...2 lines deleted...]
-      <c r="K20" s="8"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="9">
         <v>62284</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>852802.68799999997</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="9">
         <v>272155.56400000001</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="9">
         <v>250078.83799999999</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="9">
         <v>22076.725999999999</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="9">
         <v>580647.12399999995</v>
       </c>
-      <c r="H21" s="8"/>
-[...2 lines deleted...]
-      <c r="K21" s="8"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
     </row>
     <row r="22" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="9">
         <v>122288</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>1677559.6359999999</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="9">
         <v>561062.36300000001</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="9">
         <v>487039.484</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="9">
         <v>74022.879000000001</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="9">
         <v>1116497.273</v>
       </c>
-      <c r="H22" s="8"/>
-[...2 lines deleted...]
-      <c r="K22" s="8"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
     </row>
     <row r="23" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="9">
         <v>40973</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>563823.30299999996</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="9">
         <v>200836.342</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="9">
         <v>158689.291</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="9">
         <v>42147.050999999999</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="9">
         <v>362986.96100000001</v>
       </c>
-      <c r="H23" s="8"/>
-[...2 lines deleted...]
-      <c r="K23" s="8"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="9" t="s">
+      <c r="A24" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="9">
         <v>53288</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>732921.38399999996</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="9">
         <v>245915.788</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="9">
         <v>218157.804</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="9">
         <v>27757.984</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="9">
         <v>487005.59600000002</v>
       </c>
-      <c r="H24" s="8"/>
-[...2 lines deleted...]
-      <c r="K24" s="8"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
     </row>
     <row r="25" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="9" t="s">
+      <c r="A25" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="9">
         <v>9973</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>148945.304</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="9">
         <v>56093.915000000001</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="9">
         <v>49284.688999999998</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="9">
         <v>6809.2259999999997</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="9">
         <v>92851.388999999996</v>
       </c>
-      <c r="H25" s="8"/>
-[...2 lines deleted...]
-      <c r="K25" s="8"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
     </row>
     <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="9">
         <v>52860</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>778881.61300000001</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="9">
         <v>271016.31699999998</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="9">
         <v>246081.171</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="9">
         <v>24935.146000000001</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="9">
         <v>507865.29599999997</v>
       </c>
-      <c r="H26" s="8"/>
-[...2 lines deleted...]
-      <c r="K26" s="8"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="9">
         <v>55403</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>824044.84199999995</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="9">
         <v>286058.84399999998</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="9">
         <v>268520.90100000001</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="9">
         <v>17537.942999999999</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="9">
         <v>537985.99800000002</v>
       </c>
-      <c r="H27" s="8"/>
-[...2 lines deleted...]
-      <c r="K27" s="8"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
     </row>
     <row r="28" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="9">
         <v>38189</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>543469.50399999996</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="9">
         <v>176572.255</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>161792.20000000001</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="9">
         <v>14780.055</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="9">
         <v>366897.24900000001</v>
       </c>
-      <c r="H28" s="8"/>
-[...2 lines deleted...]
-      <c r="K28" s="8"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
     </row>
     <row r="29" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B29" s="9">
         <v>17443</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="9">
         <v>247989.49</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="9">
         <v>79338.993000000002</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="9">
         <v>74507.877999999997</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="9">
         <v>4831.1149999999998</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="9">
         <v>168650.497</v>
       </c>
-      <c r="H29" s="8"/>
-[...2 lines deleted...]
-      <c r="K29" s="8"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="12" t="s">
+      <c r="A30" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="12">
         <v>1627</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="12">
         <v>24151.293000000001</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="12">
         <v>7779.4110000000001</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="12">
         <v>7268.64</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="12">
         <v>510.77100000000002</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="12">
         <v>16371.882</v>
       </c>
-      <c r="H30" s="8"/>
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+    </row>
+    <row r="31" spans="1:11" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="B8" sqref="B8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="15.375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:11" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="F3" s="78" t="s">
+      <c r="F3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="78"/>
+      <c r="G3" s="61"/>
     </row>
     <row r="4" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="82" t="s">
+      <c r="C4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="82"/>
-[...2 lines deleted...]
-      <c r="G4" s="83"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="66"/>
     </row>
     <row r="5" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="80"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="85"/>
-[...1 lines deleted...]
-      <c r="G5" s="83" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
-      <c r="B6" s="88" t="s">
+      <c r="A6" s="63"/>
+      <c r="B6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="90" t="s">
+      <c r="C6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="87"/>
+      <c r="G6" s="70"/>
     </row>
     <row r="7" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
-[...1 lines deleted...]
-      <c r="C7" s="89"/>
+      <c r="A7" s="64"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
       <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="23">
+    <row r="8" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="21">
         <v>3584020</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="21">
         <v>47168321.033</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="21">
         <v>16869802.528000001</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="21">
         <v>14421769.346999999</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="21">
         <v>2448033.1809999999</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="21">
         <v>30298518.504999999</v>
       </c>
-      <c r="H8" s="24"/>
-[...2 lines deleted...]
-      <c r="K8" s="24"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>656164</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>8788362.7630000003</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>3148764.1669999999</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>2683289.9079999998</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>465474.25900000002</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>5639598.5959999999</v>
       </c>
-      <c r="H9" s="8"/>
-[...2 lines deleted...]
-      <c r="K9" s="8"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="9">
         <v>467507</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>6453811.5669999998</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>2438058.781</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>2089576.368</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>348482.413</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>4015752.7859999998</v>
       </c>
-      <c r="H10" s="8"/>
-[...2 lines deleted...]
-      <c r="K10" s="8"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="11" t="s">
+      <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="9">
         <v>461316</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>6017280.5109999999</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>2121051.7239999999</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>1754373.2749999999</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="9">
         <v>366678.44900000002</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>3896228.787</v>
       </c>
-      <c r="H11" s="8"/>
-[...2 lines deleted...]
-      <c r="K11" s="8"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="9">
         <v>268052</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>3508494.6519999998</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>1229024.243</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>1026803.434</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>202220.80900000001</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>2279470.409</v>
       </c>
-      <c r="H12" s="8"/>
-[...2 lines deleted...]
-      <c r="K12" s="8"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="9">
         <v>426671</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>5599867.0300000003</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>2054542.11</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>1613594.612</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>440947.49800000002</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>3545324.92</v>
       </c>
-      <c r="H13" s="8"/>
-[...2 lines deleted...]
-      <c r="K13" s="8"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="9">
         <v>51034</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>668878.64599999995</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>242582.82800000001</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>221638.258</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>20944.57</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>426295.81800000003</v>
       </c>
-      <c r="H14" s="8"/>
-[...2 lines deleted...]
-      <c r="K14" s="8"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="9">
         <v>335040</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>4413136.6289999997</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>1537433.909</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>1354968.368</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>182465.541</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>2875702.72</v>
       </c>
-      <c r="H15" s="8"/>
-[...2 lines deleted...]
-      <c r="K15" s="8"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="9">
         <v>69689</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>913114.14899999998</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>324976.065</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>302571.69300000003</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>22404.371999999999</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>588138.08400000003</v>
       </c>
-      <c r="H16" s="8"/>
-[...2 lines deleted...]
-      <c r="K16" s="8"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="9">
         <v>71795</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>930572.99600000004</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>333140.516</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>304889.21999999997</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>28251.295999999998</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>597432.48</v>
       </c>
-      <c r="H17" s="8"/>
-[...2 lines deleted...]
-      <c r="K17" s="8"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="9">
         <v>168066</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>2177373.0090000001</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>784336.39500000002</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="9">
         <v>699327.56900000002</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>85008.826000000001</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="9">
         <v>1393036.6140000001</v>
       </c>
-      <c r="H18" s="8"/>
-[...2 lines deleted...]
-      <c r="K18" s="8"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="9">
         <v>72229</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>894280.82299999997</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="9">
         <v>292864.60700000002</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="9">
         <v>263917.95600000001</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>28946.651000000002</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="9">
         <v>601416.21600000001</v>
       </c>
-      <c r="H19" s="8"/>
-[...2 lines deleted...]
-      <c r="K19" s="8"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="9">
         <v>74134</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>923941.49</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>322293.33399999997</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>283291.02100000001</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>39002.313000000002</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>601648.15599999996</v>
       </c>
-      <c r="H20" s="8"/>
-[...2 lines deleted...]
-      <c r="K20" s="8"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="9">
         <v>62851</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>778293.85800000001</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="9">
         <v>254380.56700000001</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="9">
         <v>234190.378</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="9">
         <v>20190.188999999998</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="9">
         <v>523913.29100000003</v>
       </c>
-      <c r="H21" s="8"/>
-[...2 lines deleted...]
-      <c r="K21" s="8"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
     </row>
     <row r="22" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="9">
         <v>123839</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>1538102.2790000001</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="9">
         <v>524556.41799999995</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="9">
         <v>458479.92200000002</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="9">
         <v>66076.495999999999</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="9">
         <v>1013545.861</v>
       </c>
-      <c r="H22" s="8"/>
-[...2 lines deleted...]
-      <c r="K22" s="8"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
     </row>
     <row r="23" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="9">
         <v>41615</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>510403.96299999999</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="9">
         <v>189314.54699999999</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="9">
         <v>147779.481</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="9">
         <v>41535.065999999999</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="9">
         <v>321089.41600000003</v>
       </c>
-      <c r="H23" s="8"/>
-[...2 lines deleted...]
-      <c r="K23" s="8"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="9" t="s">
+      <c r="A24" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="9">
         <v>54331</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>672271.20700000005</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="9">
         <v>231277.49600000001</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="9">
         <v>206855.101</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="9">
         <v>24422.395</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="9">
         <v>440993.71100000001</v>
       </c>
-      <c r="H24" s="8"/>
-[...2 lines deleted...]
-      <c r="K24" s="8"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
     </row>
     <row r="25" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="9" t="s">
+      <c r="A25" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="9">
         <v>10358</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>137576.87899999999</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="9">
         <v>53103.743000000002</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="9">
         <v>46491.695</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="9">
         <v>6612.0479999999998</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="9">
         <v>84473.135999999999</v>
       </c>
-      <c r="H25" s="8"/>
-[...2 lines deleted...]
-      <c r="K25" s="8"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
     </row>
     <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="9">
         <v>55081</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>732062.48300000001</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="9">
         <v>262971.14899999998</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="9">
         <v>238889.67600000001</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="9">
         <v>24081.473000000002</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="9">
         <v>469091.33399999997</v>
       </c>
-      <c r="H26" s="8"/>
-[...2 lines deleted...]
-      <c r="K26" s="8"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="9">
         <v>56454</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>764168.58900000004</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="9">
         <v>275375.99</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="9">
         <v>259277.109</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="9">
         <v>16098.880999999999</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="9">
         <v>488792.59899999999</v>
       </c>
-      <c r="H27" s="8"/>
-[...2 lines deleted...]
-      <c r="K27" s="8"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
     </row>
     <row r="28" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="9">
         <v>39194</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>506499.71600000001</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="9">
         <v>169522.508</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>156105.516</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="9">
         <v>13416.992</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="9">
         <v>336977.20799999998</v>
       </c>
-      <c r="H28" s="8"/>
-[...2 lines deleted...]
-      <c r="K28" s="8"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
     </row>
     <row r="29" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B29" s="9">
         <v>16895</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="9">
         <v>217297.152</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="9">
         <v>72918.697</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="9">
         <v>68517.774000000005</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="9">
         <v>4400.9229999999998</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="9">
         <v>144378.45499999999</v>
       </c>
-      <c r="H29" s="8"/>
-[...2 lines deleted...]
-      <c r="K29" s="8"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="12" t="s">
+      <c r="A30" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="12">
         <v>1705</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="12">
         <v>22530.642</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="12">
         <v>7312.7340000000004</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="12">
         <v>6941.0129999999999</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="12">
         <v>371.721</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="12">
         <v>15217.907999999999</v>
       </c>
-      <c r="H30" s="8"/>
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+    </row>
+    <row r="31" spans="1:11" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A31" sqref="A31"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B8" sqref="B8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="15.375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:11" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="F3" s="78" t="s">
+      <c r="F3" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="78"/>
+      <c r="G3" s="61"/>
     </row>
     <row r="4" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="93"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="76"/>
+      <c r="B4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="82" t="s">
+      <c r="C4" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="82"/>
-[...2 lines deleted...]
-      <c r="G4" s="83"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="66"/>
     </row>
     <row r="5" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="80"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="85"/>
-[...1 lines deleted...]
-      <c r="G5" s="83" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="66" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
-      <c r="B6" s="88" t="s">
+      <c r="A6" s="63"/>
+      <c r="B6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="90" t="s">
+      <c r="C6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G6" s="87"/>
+      <c r="G6" s="70"/>
     </row>
     <row r="7" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
-[...1 lines deleted...]
-      <c r="C7" s="89"/>
+      <c r="A7" s="64"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
       <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="23">
+    <row r="8" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="21">
         <v>3677601</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="21">
         <v>47443118</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="21">
         <v>16508156</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="21">
         <v>14146589</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="21">
         <v>2361567</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="21">
         <v>30934962</v>
       </c>
-      <c r="H8" s="8"/>
-[...2 lines deleted...]
-      <c r="K8" s="8"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>678226</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>8879805</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>3100407</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>2643740</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>456667</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>5779398</v>
       </c>
-      <c r="H9" s="8"/>
-[...2 lines deleted...]
-      <c r="K9" s="8"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="9">
         <v>483339</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>6544668</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>2414684</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>2070293</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>344391</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>4129984</v>
       </c>
-      <c r="H10" s="8"/>
-[...2 lines deleted...]
-      <c r="K10" s="8"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="11" t="s">
+      <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="9">
         <v>468676</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>6006659</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>2049941</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>1708564</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="9">
         <v>341377</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>3956718</v>
       </c>
-      <c r="H11" s="8"/>
-[...2 lines deleted...]
-      <c r="K11" s="8"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="9">
         <v>277891</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>3548357</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>1204252</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>1004297</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>199956</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>2344104</v>
       </c>
-      <c r="H12" s="8"/>
-[...2 lines deleted...]
-      <c r="K12" s="8"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="9">
         <v>442312</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>5666777</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>2012488</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>1592044</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>420444</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>3654289</v>
       </c>
-      <c r="H13" s="8"/>
-[...2 lines deleted...]
-      <c r="K13" s="8"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="9">
         <v>52395</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>672719</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>238963</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>218105</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>20859</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>433756</v>
       </c>
-      <c r="H14" s="8"/>
-[...2 lines deleted...]
-      <c r="K14" s="8"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="9">
         <v>341271</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>4415362</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>1496299</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>1322928</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>173370</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>2919063</v>
       </c>
-      <c r="H15" s="8"/>
-[...2 lines deleted...]
-      <c r="K15" s="8"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="9">
         <v>69940</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>902858</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>316029</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>293089</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>22940</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>586830</v>
       </c>
-      <c r="H16" s="8"/>
-[...2 lines deleted...]
-      <c r="K16" s="8"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="9">
         <v>72824</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>931562</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>327066</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>299978</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>27088</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>604495</v>
       </c>
-      <c r="H17" s="8"/>
-[...2 lines deleted...]
-      <c r="K17" s="8"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="9">
         <v>171937</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>2188382</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>766964</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="9">
         <v>684061</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>82903</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="9">
         <v>1421418</v>
       </c>
-      <c r="H18" s="8"/>
-[...2 lines deleted...]
-      <c r="K18" s="8"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="9">
         <v>72647</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>889017</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="9">
         <v>285035</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="9">
         <v>256478</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>28556</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="9">
         <v>603982</v>
       </c>
-      <c r="H19" s="8"/>
-[...2 lines deleted...]
-      <c r="K19" s="8"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="9">
         <v>74841</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>914239</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>309792</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>273330</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>36462</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>604447</v>
       </c>
-      <c r="H20" s="8"/>
-[...2 lines deleted...]
-      <c r="K20" s="8"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="9">
         <v>63745</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>776650</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="9">
         <v>247930</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="9">
         <v>228440</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="9">
         <v>19491</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="9">
         <v>528719</v>
       </c>
-      <c r="H21" s="8"/>
-[...2 lines deleted...]
-      <c r="K21" s="8"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
     </row>
     <row r="22" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="9">
         <v>125866</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>1539322</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="9">
         <v>510537</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="9">
         <v>447013</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="9">
         <v>63524</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="9">
         <v>1028786</v>
       </c>
-      <c r="H22" s="8"/>
-[...2 lines deleted...]
-      <c r="K22" s="8"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
     </row>
     <row r="23" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="9">
         <v>41569</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>500097</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="9">
         <v>179103</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="9">
         <v>140542</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="9">
         <v>38561</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="9">
         <v>320994</v>
       </c>
-      <c r="H23" s="8"/>
-[...2 lines deleted...]
-      <c r="K23" s="8"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="9" t="s">
+      <c r="A24" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="9">
         <v>55174</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>672932</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="9">
         <v>223072</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="9">
         <v>201301</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="9">
         <v>21771</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="9">
         <v>449860</v>
       </c>
-      <c r="H24" s="8"/>
-[...2 lines deleted...]
-      <c r="K24" s="8"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
     </row>
     <row r="25" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="9" t="s">
+      <c r="A25" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="9">
         <v>10472</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>136964</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="9">
         <v>52845</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="9">
         <v>46174</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="9">
         <v>6671</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="9">
         <v>84119</v>
       </c>
-      <c r="H25" s="8"/>
-[...2 lines deleted...]
-      <c r="K25" s="8"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
     </row>
     <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="9">
         <v>57775</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>750471</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="9">
         <v>261496</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="9">
         <v>238315</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="9">
         <v>23182</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="9">
         <v>488975</v>
       </c>
-      <c r="H26" s="8"/>
-[...2 lines deleted...]
-      <c r="K26" s="8"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="9">
         <v>58037</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>767746</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="9">
         <v>270010</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="9">
         <v>254034</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="9">
         <v>15976</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="9">
         <v>497736</v>
       </c>
-      <c r="H27" s="8"/>
-[...2 lines deleted...]
-      <c r="K27" s="8"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
     </row>
     <row r="28" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="9">
         <v>40658</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>512753</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="9">
         <v>166994</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>154048</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="9">
         <v>12946</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="9">
         <v>345758</v>
       </c>
-      <c r="H28" s="8"/>
-[...2 lines deleted...]
-      <c r="K28" s="8"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
     </row>
     <row r="29" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B29" s="9">
         <v>16283</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="9">
         <v>204540</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="9">
         <v>67542</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="9">
         <v>63448</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="9">
         <v>4094</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="9">
         <v>136998</v>
       </c>
-      <c r="H29" s="8"/>
-[...2 lines deleted...]
-      <c r="K29" s="8"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="12" t="s">
+      <c r="A30" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="12">
         <v>1723</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="12">
         <v>21238</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="12">
         <v>6706</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="12">
         <v>6368</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="12">
         <v>338</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="12">
         <v>14532</v>
       </c>
-      <c r="H30" s="8"/>
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+    </row>
+    <row r="31" spans="1:11" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A31" sqref="A31"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B8" sqref="B8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="15.375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:11" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="F3" s="78" t="s">
+      <c r="F3" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="78"/>
+      <c r="G3" s="61"/>
     </row>
     <row r="4" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="93"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="76"/>
+      <c r="B4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="82" t="s">
+      <c r="C4" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="82"/>
-[...2 lines deleted...]
-      <c r="G4" s="83"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="66"/>
     </row>
     <row r="5" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="80"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="85"/>
-[...1 lines deleted...]
-      <c r="G5" s="83" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="66" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
-      <c r="B6" s="88" t="s">
+      <c r="A6" s="63"/>
+      <c r="B6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="90" t="s">
+      <c r="C6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G6" s="87"/>
+      <c r="G6" s="70"/>
     </row>
     <row r="7" spans="1:11" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
-[...1 lines deleted...]
-      <c r="C7" s="89"/>
+      <c r="A7" s="64"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
       <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="32">
+    <row r="8" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="29">
         <v>3725626</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="30">
         <v>46283655</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="30">
         <v>16977261</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="30">
         <v>14694282</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="30">
         <v>2282979</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="30">
         <v>29306395</v>
       </c>
-      <c r="H8" s="18"/>
-[...2 lines deleted...]
-      <c r="K8" s="18"/>
+      <c r="H8" s="90"/>
+      <c r="I8" s="90"/>
+      <c r="J8" s="90"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="11" t="s">
+      <c r="A9" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="14">
         <v>689064</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="15">
         <v>8694127</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="15">
         <v>3199536</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="15">
         <v>2757977</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="15">
         <v>441559</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="15">
         <v>5494591</v>
       </c>
-      <c r="H9" s="18"/>
-[...2 lines deleted...]
-      <c r="K9" s="18"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="11" t="s">
+      <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="14">
         <v>495456</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="15">
         <v>6442680</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="15">
         <v>2489109</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="15">
         <v>2151516</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="15">
         <v>337593</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="15">
         <v>3953572</v>
       </c>
-      <c r="H10" s="18"/>
-[...2 lines deleted...]
-      <c r="K10" s="18"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="11" t="s">
+      <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>472630</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="15">
         <v>5829312</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="15">
         <v>2089684</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="15">
         <v>1776470</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="15">
         <v>313214</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="15">
         <v>3739629</v>
       </c>
-      <c r="H11" s="18"/>
-[...2 lines deleted...]
-      <c r="K11" s="18"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="11" t="s">
+      <c r="A12" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="14">
         <v>282625</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="15">
         <v>3464617</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="15">
         <v>1243969</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="15">
         <v>1038945</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="15">
         <v>205024</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="15">
         <v>2220648</v>
       </c>
-      <c r="H12" s="18"/>
-[...2 lines deleted...]
-      <c r="K12" s="18"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
     </row>
     <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>450114</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="15">
         <v>5539897</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="15">
         <v>2047890</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="15">
         <v>1664791</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="15">
         <v>383099</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="15">
         <v>3492007</v>
       </c>
-      <c r="H13" s="18"/>
-[...2 lines deleted...]
-      <c r="K13" s="18"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
     </row>
     <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>52900</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="15">
         <v>649431</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="15">
         <v>243021</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="15">
         <v>222775</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="15">
         <v>20246</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="15">
         <v>406410</v>
       </c>
-      <c r="H14" s="18"/>
-[...2 lines deleted...]
-      <c r="K14" s="18"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
     </row>
     <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="14">
         <v>343087</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="15">
         <v>4285065</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="15">
         <v>1545295</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="15">
         <v>1371103</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="15">
         <v>174193</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="15">
         <v>2739769</v>
       </c>
-      <c r="H15" s="18"/>
-[...2 lines deleted...]
-      <c r="K15" s="18"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="11" t="s">
+      <c r="A16" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="14">
         <v>69750</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="15">
         <v>872574</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="15">
         <v>325835</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="15">
         <v>302907</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="15">
         <v>22929</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="15">
         <v>546739</v>
       </c>
-      <c r="H16" s="18"/>
-[...2 lines deleted...]
-      <c r="K16" s="18"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
     </row>
     <row r="17" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="11" t="s">
+      <c r="A17" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="14">
         <v>73563</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="15">
         <v>905775</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="15">
         <v>337691</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="15">
         <v>310487</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="15">
         <v>27204</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="15">
         <v>568085</v>
       </c>
-      <c r="H17" s="18"/>
-[...2 lines deleted...]
-      <c r="K17" s="18"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
     </row>
     <row r="18" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="11" t="s">
+      <c r="A18" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="14">
         <v>173454</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="15">
         <v>2134233</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="15">
         <v>797807</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="15">
         <v>709404</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="15">
         <v>88403</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="15">
         <v>1336426</v>
       </c>
-      <c r="H18" s="18"/>
-[...2 lines deleted...]
-      <c r="K18" s="18"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="11" t="s">
+      <c r="A19" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="14">
         <v>72941</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="15">
         <v>860123</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="15">
         <v>294350</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="15">
         <v>264880</v>
       </c>
-      <c r="F19" s="17">
+      <c r="F19" s="15">
         <v>29469</v>
       </c>
-      <c r="G19" s="17">
+      <c r="G19" s="15">
         <v>565774</v>
       </c>
-      <c r="H19" s="18"/>
-[...2 lines deleted...]
-      <c r="K19" s="18"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="11" t="s">
+      <c r="A20" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="14">
         <v>74797</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="15">
         <v>885857</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="15">
         <v>320003</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="15">
         <v>283860</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="15">
         <v>36143</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="15">
         <v>565855</v>
       </c>
-      <c r="H20" s="18"/>
-[...2 lines deleted...]
-      <c r="K20" s="18"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="11" t="s">
+      <c r="A21" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="16">
+      <c r="B21" s="14">
         <v>63893</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="15">
         <v>749910</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="15">
         <v>254881</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="15">
         <v>234294</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="15">
         <v>20587</v>
       </c>
-      <c r="G21" s="17">
+      <c r="G21" s="15">
         <v>495029</v>
       </c>
-      <c r="H21" s="18"/>
-[...2 lines deleted...]
-      <c r="K21" s="18"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
     </row>
     <row r="22" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="11" t="s">
+      <c r="A22" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B22" s="14">
         <v>126908</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C22" s="15">
         <v>1498694</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D22" s="15">
         <v>528753</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="15">
         <v>463295</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="15">
         <v>65458</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G22" s="15">
         <v>969941</v>
       </c>
-      <c r="H22" s="18"/>
-[...2 lines deleted...]
-      <c r="K22" s="18"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
     </row>
     <row r="23" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="11" t="s">
+      <c r="A23" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="14">
         <v>41753</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="15">
         <v>482601</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="15">
         <v>176165</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="15">
         <v>143045</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="15">
         <v>33120</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G23" s="15">
         <v>306436</v>
       </c>
-      <c r="H23" s="18"/>
-[...2 lines deleted...]
-      <c r="K23" s="18"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
     </row>
     <row r="24" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="11" t="s">
+      <c r="A24" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="16">
+      <c r="B24" s="14">
         <v>56031</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="15">
         <v>653506</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="15">
         <v>227905</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="15">
         <v>206643</v>
       </c>
-      <c r="F24" s="17">
+      <c r="F24" s="15">
         <v>21262</v>
       </c>
-      <c r="G24" s="17">
+      <c r="G24" s="15">
         <v>425602</v>
       </c>
-      <c r="H24" s="18"/>
-[...2 lines deleted...]
-      <c r="K24" s="18"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
     </row>
     <row r="25" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="11" t="s">
+      <c r="A25" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="14">
         <v>10437</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C25" s="15">
         <v>132782</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="15">
         <v>53791</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="15">
         <v>47182</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F25" s="15">
         <v>6609</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G25" s="15">
         <v>78991</v>
       </c>
-      <c r="H25" s="18"/>
-[...2 lines deleted...]
-      <c r="K25" s="18"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
     </row>
     <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="11" t="s">
+      <c r="A26" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="16">
+      <c r="B26" s="14">
         <v>59414</v>
       </c>
-      <c r="C26" s="17">
+      <c r="C26" s="15">
         <v>743036</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="15">
         <v>272808</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="15">
         <v>250183</v>
       </c>
-      <c r="F26" s="17">
+      <c r="F26" s="15">
         <v>22625</v>
       </c>
-      <c r="G26" s="17">
+      <c r="G26" s="15">
         <v>470228</v>
       </c>
-      <c r="H26" s="18"/>
-[...2 lines deleted...]
-      <c r="K26" s="18"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
     </row>
     <row r="27" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="11" t="s">
+      <c r="A27" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="14">
         <v>58678</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C27" s="15">
         <v>749924</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="15">
         <v>280014</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="15">
         <v>263654</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="15">
         <v>16361</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G27" s="15">
         <v>469910</v>
       </c>
-      <c r="H27" s="18"/>
-[...2 lines deleted...]
-      <c r="K27" s="18"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
     </row>
     <row r="28" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="11" t="s">
+      <c r="A28" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="16">
+      <c r="B28" s="14">
         <v>41201</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="15">
         <v>504637</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="15">
         <v>174530</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="15">
         <v>161351</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="15">
         <v>13179</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="15">
         <v>330107</v>
       </c>
-      <c r="H28" s="18"/>
-[...2 lines deleted...]
-      <c r="K28" s="18"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
     </row>
     <row r="29" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="11" t="s">
+      <c r="A29" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B29" s="14">
         <v>15337</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C29" s="15">
         <v>186160</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="15">
         <v>67369</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="15">
         <v>63040</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="15">
         <v>4329</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="15">
         <v>118790</v>
       </c>
-      <c r="H29" s="18"/>
-[...2 lines deleted...]
-      <c r="K29" s="18"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
     </row>
     <row r="30" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B30" s="18">
         <v>1593</v>
       </c>
-      <c r="C30" s="21">
+      <c r="C30" s="19">
         <v>18713</v>
       </c>
-      <c r="D30" s="21">
+      <c r="D30" s="19">
         <v>6854</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E30" s="19">
         <v>6483</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="19">
         <v>371</v>
       </c>
-      <c r="G30" s="21">
+      <c r="G30" s="19">
         <v>11859</v>
       </c>
-      <c r="H30" s="18"/>
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+    </row>
+    <row r="31" spans="1:11" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="B6:B7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="C32" sqref="C32"/>
+      <selection pane="bottomRight" activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="18.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:10" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="F2" s="78" t="s">
+      <c r="F2" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="78"/>
+      <c r="G2" s="61"/>
     </row>
     <row r="3" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="62" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="82" t="s">
+      <c r="C3" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="82"/>
-[...2 lines deleted...]
-      <c r="G3" s="83"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="66"/>
     </row>
     <row r="4" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="80"/>
+      <c r="A4" s="63"/>
       <c r="B4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="84" t="s">
+      <c r="D4" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="85"/>
-[...1 lines deleted...]
-      <c r="G4" s="83" t="s">
+      <c r="E4" s="68"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="80"/>
-      <c r="B5" s="88" t="s">
+      <c r="A5" s="63"/>
+      <c r="B5" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="90" t="s">
+      <c r="C5" s="73" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="87"/>
+      <c r="G5" s="70"/>
     </row>
     <row r="6" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="81"/>
-[...1 lines deleted...]
-      <c r="C6" s="89"/>
+      <c r="A6" s="64"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
       <c r="D6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="63" t="s">
+      <c r="A7" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="48">
+        <v>3725626</v>
+      </c>
+      <c r="C7" s="56">
+        <v>46283655</v>
+      </c>
+      <c r="D7" s="56">
+        <v>16977261</v>
+      </c>
+      <c r="E7" s="56">
+        <v>14694282</v>
+      </c>
+      <c r="F7" s="56">
+        <v>2282979</v>
+      </c>
+      <c r="G7" s="56">
+        <v>29306395</v>
+      </c>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="16">
-[...22 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B8" s="48">
+        <v>3677601</v>
+      </c>
+      <c r="C8" s="48">
+        <v>47443118</v>
+      </c>
+      <c r="D8" s="48">
+        <v>16508156</v>
+      </c>
+      <c r="E8" s="48">
+        <v>14146589</v>
+      </c>
+      <c r="F8" s="48">
+        <v>2361567</v>
+      </c>
+      <c r="G8" s="48">
+        <v>30934962</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+    </row>
+    <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="10">
-[...25 lines deleted...]
-      <c r="B9" s="10">
+      <c r="B9" s="57">
         <v>3584020</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="48">
         <v>47168321.033</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="48">
         <v>16869802.528000001</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="48">
         <v>14421769.346999999</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="48">
         <v>2448033.1809999999</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="48">
         <v>30298518.504999999</v>
       </c>
-      <c r="H9" s="8"/>
-[...7 lines deleted...]
-      <c r="B10" s="10">
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="B10" s="9">
         <v>3509970</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>51044259.192000002</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>17664559.493000001</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>15063169.312000001</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>2601390.1809999999</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>33379699.699000001</v>
       </c>
-      <c r="H10" s="24"/>
-[...1 lines deleted...]
-      <c r="J10" s="24"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="10">
+      <c r="A11" s="54" t="s">
+        <v>113</v>
+      </c>
+      <c r="B11" s="48">
         <v>3425214</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="48">
         <v>50814482.582000002</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="48">
         <v>18236252.024</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="48">
         <v>15558860.521</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="48">
         <v>2677391.503</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="48">
         <v>32578230.557999998</v>
       </c>
-      <c r="H11" s="8"/>
-[...1 lines deleted...]
-      <c r="J11" s="8"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="48">
+        <v>3349164</v>
+      </c>
+      <c r="C12" s="48">
+        <v>52126239.512999997</v>
+      </c>
+      <c r="D12" s="48">
+        <v>18443081.090999998</v>
+      </c>
+      <c r="E12" s="48">
+        <v>15736639.535</v>
+      </c>
+      <c r="F12" s="48">
+        <v>2706441.5559999999</v>
+      </c>
+      <c r="G12" s="48">
+        <v>33683158.421999998</v>
+      </c>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+    </row>
+    <row r="13" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="54" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="48">
+        <v>3286664</v>
+      </c>
+      <c r="C13" s="48">
+        <v>51895695</v>
+      </c>
+      <c r="D13" s="48">
+        <v>18971769</v>
+      </c>
+      <c r="E13" s="48">
+        <v>16216524</v>
+      </c>
+      <c r="F13" s="48">
+        <v>2755245</v>
+      </c>
+      <c r="G13" s="48">
+        <v>32923925</v>
+      </c>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+    </row>
+    <row r="14" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="54" t="s">
         <v>126</v>
       </c>
-      <c r="B12" s="10">
-[...22 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="B14" s="48">
+        <v>3230918</v>
+      </c>
+      <c r="C14" s="48">
+        <v>53850441</v>
+      </c>
+      <c r="D14" s="48">
+        <v>19571334</v>
+      </c>
+      <c r="E14" s="48">
+        <v>16744826</v>
+      </c>
+      <c r="F14" s="48">
+        <v>2826508</v>
+      </c>
+      <c r="G14" s="48">
+        <v>34279107</v>
+      </c>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+    </row>
+    <row r="15" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="54" t="s">
         <v>127</v>
       </c>
-      <c r="B13" s="10">
-[...22 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="B15" s="48">
+        <v>3105983</v>
+      </c>
+      <c r="C15" s="48">
+        <v>51623391</v>
+      </c>
+      <c r="D15" s="48">
+        <v>18386321</v>
+      </c>
+      <c r="E15" s="48">
+        <v>15560813</v>
+      </c>
+      <c r="F15" s="48">
+        <v>2825508</v>
+      </c>
+      <c r="G15" s="48">
+        <v>33237070</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
         <v>128</v>
       </c>
-      <c r="B14" s="10">
-[...51 lines deleted...]
-      <c r="B16" s="10">
+      <c r="B16" s="48">
         <v>2911028</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="48">
         <v>51407748</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="48">
         <v>18266356.094000001</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="48">
         <v>15349479.282</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="48">
         <v>2916876.8119999999</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="48">
         <v>33141391.519000001</v>
       </c>
-      <c r="H16" s="8"/>
-[...1 lines deleted...]
-      <c r="J16" s="8"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="10">
+      <c r="A17" s="54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="45">
         <v>2810844</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="37">
         <v>47912831.887000002</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="37">
         <v>17167805.495999999</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="37">
         <v>14337448.689999999</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="37">
         <v>2830356.8059999999</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="37">
         <v>30745026.390999999</v>
       </c>
-      <c r="H17" s="8"/>
-[...1 lines deleted...]
-      <c r="J17" s="8"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="10">
+      <c r="A18" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="48">
         <v>2899073</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="48">
         <v>53369929.920999996</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="48">
         <v>30775717.048</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="48">
         <v>27771110.949000001</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="48">
         <v>3004606.0989999999</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="48">
         <v>22594212.873</v>
       </c>
-      <c r="H18" s="8"/>
-[...1 lines deleted...]
-      <c r="J18" s="8"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="97" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="98">
+      <c r="A19" s="54" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="48">
         <v>2881238</v>
       </c>
-      <c r="C19" s="98">
+      <c r="C19" s="48">
         <v>57716668.901000001</v>
       </c>
-      <c r="D19" s="98">
+      <c r="D19" s="48">
         <v>21383894.096999999</v>
       </c>
-      <c r="E19" s="98">
+      <c r="E19" s="48">
         <v>18360110.065000001</v>
       </c>
-      <c r="F19" s="98">
+      <c r="F19" s="48">
         <v>3023784.0320000001</v>
       </c>
-      <c r="G19" s="98">
+      <c r="G19" s="48">
         <v>36332774.803999998</v>
       </c>
-      <c r="H19" s="8"/>
-[...45 lines deleted...]
-      <c r="J23" s="8"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+    </row>
+    <row r="20" spans="1:10" s="23" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20" s="84">
+        <v>2847720</v>
+      </c>
+      <c r="C20" s="84">
+        <v>58111188.289999999</v>
+      </c>
+      <c r="D20" s="84">
+        <v>21780799.997000001</v>
+      </c>
+      <c r="E20" s="84">
+        <v>18802012.140000001</v>
+      </c>
+      <c r="F20" s="84">
+        <v>2978787.8569999998</v>
+      </c>
+      <c r="G20" s="84">
+        <v>36330388.292999998</v>
+      </c>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+    </row>
+    <row r="21" spans="1:10" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="46" t="s">
+        <v>168</v>
+      </c>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+    </row>
+    <row r="22" spans="1:10" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="52" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+    </row>
+    <row r="23" spans="1:10" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="60" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="H24" s="8"/>
-[...1 lines deleted...]
-      <c r="J24" s="8"/>
+      <c r="A24" s="50" t="s">
+        <v>178</v>
+      </c>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A25" s="66"/>
-[...12 lines deleted...]
-      <c r="E26" s="76"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="52"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+    </row>
+    <row r="27" spans="1:10" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="59"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A26:E26"/>
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A23:G23"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AAAD818-2C65-4F9D-BCBF-21948BDC9648}">
+  <dimension ref="A1:H34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="D16" sqref="D16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G3" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="61"/>
+    </row>
+    <row r="4" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="70"/>
+    </row>
+    <row r="7" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="29">
+        <v>2847720</v>
+      </c>
+      <c r="D8" s="87">
+        <v>58111188.289999999</v>
+      </c>
+      <c r="E8" s="87">
+        <v>21780799.997000001</v>
+      </c>
+      <c r="F8" s="87">
+        <v>18802012.140000001</v>
+      </c>
+      <c r="G8" s="87">
+        <v>2978787.8569999998</v>
+      </c>
+      <c r="H8" s="88">
+        <v>36330388.292999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="14">
+        <v>510319</v>
+      </c>
+      <c r="D9" s="37">
+        <v>10508135.448999999</v>
+      </c>
+      <c r="E9" s="37">
+        <v>3854237.5329999998</v>
+      </c>
+      <c r="F9" s="37">
+        <v>3376945.2140000002</v>
+      </c>
+      <c r="G9" s="37">
+        <v>477292.31900000002</v>
+      </c>
+      <c r="H9" s="37">
+        <v>6653897.9160000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="14">
+        <v>339303</v>
+      </c>
+      <c r="D10" s="37">
+        <v>7323606.9390000002</v>
+      </c>
+      <c r="E10" s="37">
+        <v>2861247.1630000002</v>
+      </c>
+      <c r="F10" s="37">
+        <v>2476980.4640000002</v>
+      </c>
+      <c r="G10" s="37">
+        <v>384266.69900000002</v>
+      </c>
+      <c r="H10" s="37">
+        <v>4462359.7759999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="14">
+        <v>299988</v>
+      </c>
+      <c r="D11" s="37">
+        <v>6063851.2750000004</v>
+      </c>
+      <c r="E11" s="37">
+        <v>2202654.5079999999</v>
+      </c>
+      <c r="F11" s="37">
+        <v>1888462.5260000001</v>
+      </c>
+      <c r="G11" s="37">
+        <v>314191.98200000002</v>
+      </c>
+      <c r="H11" s="37">
+        <v>3861196.767</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="14">
+        <v>389101</v>
+      </c>
+      <c r="D12" s="37">
+        <v>7945423.6859999998</v>
+      </c>
+      <c r="E12" s="37">
+        <v>2992372.0950000002</v>
+      </c>
+      <c r="F12" s="37">
+        <v>2442356.2740000002</v>
+      </c>
+      <c r="G12" s="37">
+        <v>550015.821</v>
+      </c>
+      <c r="H12" s="37">
+        <v>4953051.591</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="14">
+        <v>204498</v>
+      </c>
+      <c r="D13" s="37">
+        <v>4183834.6069999998</v>
+      </c>
+      <c r="E13" s="37">
+        <v>1570551.128</v>
+      </c>
+      <c r="F13" s="37">
+        <v>1351492.6569999999</v>
+      </c>
+      <c r="G13" s="37">
+        <v>219058.47099999999</v>
+      </c>
+      <c r="H13" s="37">
+        <v>2613283.4789999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="14">
+        <v>316177</v>
+      </c>
+      <c r="D14" s="37">
+        <v>6426583.6440000003</v>
+      </c>
+      <c r="E14" s="37">
+        <v>2433979.517</v>
+      </c>
+      <c r="F14" s="37">
+        <v>2039376.878</v>
+      </c>
+      <c r="G14" s="37">
+        <v>394602.63900000002</v>
+      </c>
+      <c r="H14" s="37">
+        <v>3992604.1269999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="14">
+        <v>42663</v>
+      </c>
+      <c r="D15" s="37">
+        <v>837584.40899999999</v>
+      </c>
+      <c r="E15" s="37">
+        <v>308237.06599999999</v>
+      </c>
+      <c r="F15" s="37">
+        <v>279297.902</v>
+      </c>
+      <c r="G15" s="37">
+        <v>28939.164000000001</v>
+      </c>
+      <c r="H15" s="37">
+        <v>529347.34299999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="14">
+        <v>64746</v>
+      </c>
+      <c r="D16" s="37">
+        <v>1306362.429</v>
+      </c>
+      <c r="E16" s="37">
+        <v>469568.38199999998</v>
+      </c>
+      <c r="F16" s="37">
+        <v>443302.29599999997</v>
+      </c>
+      <c r="G16" s="37">
+        <v>26266.085999999999</v>
+      </c>
+      <c r="H16" s="37">
+        <v>836794.04700000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="14">
+        <v>58034</v>
+      </c>
+      <c r="D17" s="37">
+        <v>1161844.7749999999</v>
+      </c>
+      <c r="E17" s="37">
+        <v>432835.48100000003</v>
+      </c>
+      <c r="F17" s="37">
+        <v>395702.52899999998</v>
+      </c>
+      <c r="G17" s="37">
+        <v>37132.951999999997</v>
+      </c>
+      <c r="H17" s="37">
+        <v>729009.29399999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="14">
+        <v>135752</v>
+      </c>
+      <c r="D18" s="37">
+        <v>2737736.3670000001</v>
+      </c>
+      <c r="E18" s="37">
+        <v>1085164.611</v>
+      </c>
+      <c r="F18" s="37">
+        <v>942978.125</v>
+      </c>
+      <c r="G18" s="37">
+        <v>142186.486</v>
+      </c>
+      <c r="H18" s="37">
+        <v>1652571.7560000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="14">
+        <v>59505</v>
+      </c>
+      <c r="D19" s="37">
+        <v>1162849.5490000001</v>
+      </c>
+      <c r="E19" s="37">
+        <v>408905.34</v>
+      </c>
+      <c r="F19" s="37">
+        <v>373220.761</v>
+      </c>
+      <c r="G19" s="37">
+        <v>35684.578999999998</v>
+      </c>
+      <c r="H19" s="37">
+        <v>753944.20900000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="14">
+        <v>62388</v>
+      </c>
+      <c r="D20" s="37">
+        <v>1231238.1189999999</v>
+      </c>
+      <c r="E20" s="37">
+        <v>476632.4</v>
+      </c>
+      <c r="F20" s="37">
+        <v>409507.36900000001</v>
+      </c>
+      <c r="G20" s="37">
+        <v>67125.031000000003</v>
+      </c>
+      <c r="H20" s="37">
+        <v>754605.71900000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" s="14">
+        <v>49948</v>
+      </c>
+      <c r="D21" s="37">
+        <v>978668.21400000004</v>
+      </c>
+      <c r="E21" s="37">
+        <v>353093.48</v>
+      </c>
+      <c r="F21" s="37">
+        <v>321336.462</v>
+      </c>
+      <c r="G21" s="37">
+        <v>31757.018</v>
+      </c>
+      <c r="H21" s="37">
+        <v>625574.73400000005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="14">
+        <v>97717</v>
+      </c>
+      <c r="D22" s="37">
+        <v>1905910.0919999999</v>
+      </c>
+      <c r="E22" s="37">
+        <v>735771.25199999998</v>
+      </c>
+      <c r="F22" s="37">
+        <v>625914.38</v>
+      </c>
+      <c r="G22" s="37">
+        <v>109856.872</v>
+      </c>
+      <c r="H22" s="37">
+        <v>1170138.8400000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="14">
+        <v>34041</v>
+      </c>
+      <c r="D23" s="37">
+        <v>659867.47100000002</v>
+      </c>
+      <c r="E23" s="37">
+        <v>248498.747</v>
+      </c>
+      <c r="F23" s="37">
+        <v>205563.791</v>
+      </c>
+      <c r="G23" s="37">
+        <v>42934.955999999998</v>
+      </c>
+      <c r="H23" s="37">
+        <v>411368.72399999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" s="14">
+        <v>42731</v>
+      </c>
+      <c r="D24" s="37">
+        <v>827333.06400000001</v>
+      </c>
+      <c r="E24" s="37">
+        <v>311833.80599999998</v>
+      </c>
+      <c r="F24" s="37">
+        <v>268093.45500000002</v>
+      </c>
+      <c r="G24" s="37">
+        <v>43740.351000000002</v>
+      </c>
+      <c r="H24" s="37">
+        <v>515499.25799999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" s="14">
+        <v>7903</v>
+      </c>
+      <c r="D25" s="37">
+        <v>158065.76500000001</v>
+      </c>
+      <c r="E25" s="37">
+        <v>58966.491999999998</v>
+      </c>
+      <c r="F25" s="37">
+        <v>53592.368000000002</v>
+      </c>
+      <c r="G25" s="37">
+        <v>5374.1239999999998</v>
+      </c>
+      <c r="H25" s="37">
+        <v>99099.273000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="14">
+        <v>38692</v>
+      </c>
+      <c r="D26" s="37">
+        <v>772907.54299999995</v>
+      </c>
+      <c r="E26" s="37">
+        <v>278272.64799999999</v>
+      </c>
+      <c r="F26" s="37">
+        <v>254939.52799999999</v>
+      </c>
+      <c r="G26" s="37">
+        <v>23333.119999999999</v>
+      </c>
+      <c r="H26" s="37">
+        <v>494634.89500000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="14">
+        <v>48014</v>
+      </c>
+      <c r="D27" s="37">
+        <v>988831.68500000006</v>
+      </c>
+      <c r="E27" s="37">
+        <v>367182.016</v>
+      </c>
+      <c r="F27" s="37">
+        <v>343955.98599999998</v>
+      </c>
+      <c r="G27" s="37">
+        <v>23226.03</v>
+      </c>
+      <c r="H27" s="37">
+        <v>621649.66899999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="14">
+        <v>30406</v>
+      </c>
+      <c r="D28" s="37">
+        <v>605508.32700000005</v>
+      </c>
+      <c r="E28" s="37">
+        <v>216652.04800000001</v>
+      </c>
+      <c r="F28" s="37">
+        <v>200797.41800000001</v>
+      </c>
+      <c r="G28" s="37">
+        <v>15854.63</v>
+      </c>
+      <c r="H28" s="37">
+        <v>388856.27899999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="14">
+        <v>14536</v>
+      </c>
+      <c r="D29" s="37">
+        <v>299816.908</v>
+      </c>
+      <c r="E29" s="37">
+        <v>105902.61599999999</v>
+      </c>
+      <c r="F29" s="37">
+        <v>100466.97</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5435.6459999999997</v>
+      </c>
+      <c r="H29" s="37">
+        <v>193914.29199999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="49">
+        <v>1258</v>
+      </c>
+      <c r="D30" s="39">
+        <v>25227.973000000002</v>
+      </c>
+      <c r="E30" s="39">
+        <v>8241.6679999999997</v>
+      </c>
+      <c r="F30" s="39">
+        <v>7728.7870000000003</v>
+      </c>
+      <c r="G30" s="39">
+        <v>512.88099999999997</v>
+      </c>
+      <c r="H30" s="38">
+        <v>16986.305</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+    </row>
+    <row r="34" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C34" s="14"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="54" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64A77D65-85ED-4C1B-B7BB-C803E4C29560}">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B36" sqref="B36"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1"/>
     <col min="10" max="10" width="15.125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:10" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
+      <c r="H3" s="61"/>
     </row>
     <row r="4" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...2 lines deleted...]
-      <c r="H4" s="83"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
     </row>
     <row r="5" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="94"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="94"/>
-[...1 lines deleted...]
-      <c r="C6" s="88" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
+      <c r="H6" s="70"/>
     </row>
     <row r="7" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="16">
+    <row r="8" spans="1:10" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="29">
         <v>2881238</v>
       </c>
-      <c r="D8" s="60">
+      <c r="D8" s="87">
         <v>57716668.901000001</v>
       </c>
-      <c r="E8" s="60">
+      <c r="E8" s="87">
         <v>21383894.096999999</v>
       </c>
-      <c r="F8" s="60">
+      <c r="F8" s="87">
         <v>18360110.065000001</v>
       </c>
-      <c r="G8" s="60">
+      <c r="G8" s="87">
         <v>3023784.0320000001</v>
       </c>
-      <c r="H8" s="61">
+      <c r="H8" s="88">
         <v>36332774.803999998</v>
       </c>
-      <c r="I8" s="1"/>
-      <c r="J8" s="58"/>
+      <c r="J8" s="89"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="16">
+      <c r="C9" s="14">
         <v>516636</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="37">
         <v>10409292.710000001</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="37">
         <v>3775691.6349999998</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="37">
         <v>3282265.0210000002</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="37">
         <v>493426.614</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="37">
         <v>6633601.0750000002</v>
       </c>
-      <c r="J9" s="16"/>
+      <c r="J9" s="14"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="16">
+      <c r="C10" s="14">
         <v>350298</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="37">
         <v>7357061.5219999999</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="37">
         <v>2827111.3319999999</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="37">
         <v>2435774.6850000001</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="37">
         <v>391336.647</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="37">
         <v>4529950.1900000004</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="16">
+      <c r="C11" s="14">
         <v>299879</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="37">
         <v>5986450.6529999999</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="37">
         <v>2162491.3569999998</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="37">
         <v>1842305.577</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="37">
         <v>320185.78000000003</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="37">
         <v>3823959.2960000001</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="16">
+      <c r="C12" s="14">
         <v>391354</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="37">
         <v>7851702.3799999999</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="37">
         <v>2931142.9479999999</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="37">
         <v>2369604.27</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="37">
         <v>561538.67799999996</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="37">
         <v>4920559.432</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="16">
+      <c r="C13" s="14">
         <v>206908</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="37">
         <v>4191338.2620000001</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="37">
         <v>1560504.3659999999</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="37">
         <v>1335408.274</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="37">
         <v>225096.092</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="37">
         <v>2630833.8960000002</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="16">
+      <c r="C14" s="14">
         <v>322045</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="37">
         <v>6404205.9759999998</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="37">
         <v>2386078.7510000002</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="37">
         <v>1986891.375</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="37">
         <v>399187.37599999999</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="37">
         <v>4018127.2250000001</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="16">
+      <c r="C15" s="14">
         <v>42113</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="37">
         <v>811409.52800000005</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="37">
         <v>295601.228</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="37">
         <v>267535.967</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="37">
         <v>28065.260999999999</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="37">
         <v>515808.3</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="16">
+      <c r="C16" s="14">
         <v>64403</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="37">
         <v>1278138.5149999999</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="37">
         <v>453302.47399999999</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="37">
         <v>427430.47100000002</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="37">
         <v>25872.003000000001</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="37">
         <v>824836.04099999997</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="16">
+      <c r="C17" s="14">
         <v>58128</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="37">
         <v>1141686.25</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="37">
         <v>419095.24800000002</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="37">
         <v>382355.74699999997</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="37">
         <v>36739.500999999997</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="37">
         <v>722591.00199999998</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="16">
+      <c r="C18" s="14">
         <v>136879</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="37">
         <v>2727322.773</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="37">
         <v>1073098.051</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="37">
         <v>930022.85199999996</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="37">
         <v>143075.19899999999</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="37">
         <v>1654224.7220000001</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="16">
+      <c r="C19" s="14">
         <v>60422</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="37">
         <v>1150386.1429999999</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="37">
         <v>395711.83600000001</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="37">
         <v>360714.33399999997</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="37">
         <v>34997.502</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="37">
         <v>754674.30700000003</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="16">
+      <c r="C20" s="14">
         <v>62513</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="37">
         <v>1205281.169</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="37">
         <v>456542.32199999999</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="37">
         <v>392392.05200000003</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="37">
         <v>64150.27</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="37">
         <v>748738.84699999995</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="16">
+      <c r="C21" s="14">
         <v>50411</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="37">
         <v>979587.89599999995</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="37">
         <v>350752.45400000003</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="37">
         <v>318783.7</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="37">
         <v>31968.754000000001</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="37">
         <v>628835.44200000004</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="16">
+      <c r="C22" s="14">
         <v>98883</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="37">
         <v>1897252.0279999999</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="37">
         <v>723188.2</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="37">
         <v>614873.29</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="37">
         <v>108314.91</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="37">
         <v>1174063.828</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="16">
+      <c r="C23" s="14">
         <v>34639</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="37">
         <v>660505.36199999996</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="37">
         <v>245663.60800000001</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="37">
         <v>203269.66399999999</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="37">
         <v>42393.944000000003</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="37">
         <v>414841.75400000002</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="16">
+      <c r="C24" s="14">
         <v>43349</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="37">
         <v>828306.05500000005</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="37">
         <v>308887.348</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="37">
         <v>266810.67599999998</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="37">
         <v>42076.671999999999</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="37">
         <v>519418.70699999999</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="16">
+      <c r="C25" s="14">
         <v>8044</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="37">
         <v>159740.72700000001</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="37">
         <v>59119.656999999999</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="37">
         <v>53649.934000000001</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="37">
         <v>5469.723</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="37">
         <v>100621.07</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="16">
+      <c r="C26" s="14">
         <v>39326</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="37">
         <v>769373.9</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="37">
         <v>275015.09399999998</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="37">
         <v>251095.98499999999</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="37">
         <v>23919.109</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="37">
         <v>494358.80599999998</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="16">
+      <c r="C27" s="14">
         <v>48058</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>969344.24800000002</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>354788.408</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="37">
         <v>331379.47600000002</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="37">
         <v>23408.932000000001</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="37">
         <v>614555.84</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="16">
+      <c r="C28" s="14">
         <v>30619</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="37">
         <v>607190.76399999997</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="37">
         <v>216312.16</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="37">
         <v>199740.432</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="37">
         <v>16571.727999999999</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="37">
         <v>390878.60399999999</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="14">
+        <v>15005</v>
+      </c>
+      <c r="D29" s="37">
+        <v>304306.36800000002</v>
+      </c>
+      <c r="E29" s="37">
+        <v>104591.798</v>
+      </c>
+      <c r="F29" s="37">
+        <v>99171.938999999998</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5419.8590000000004</v>
+      </c>
+      <c r="H29" s="37">
+        <v>199714.57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="16">
-[...19 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="62">
+      <c r="C30" s="49">
         <v>1326</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="39">
         <v>26785.671999999999</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>9203.8220000000001</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>8634.3439999999991</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="39">
         <v>569.47799999999995</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="38">
         <v>17581.849999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="57" type="noConversion"/>
+  <phoneticPr fontId="54" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50C33AE5-71D8-4A51-96F4-FF344FD5E40B}">
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-    <row r="2" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="G3" s="78" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
-[...2 lines deleted...]
-      <c r="A4" s="92" t="s">
+      <c r="H3" s="61"/>
+    </row>
+    <row r="4" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...6 lines deleted...]
-      <c r="B5" s="80"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C6" s="88" t="s">
+    <row r="6" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
-[...5 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="H6" s="70"/>
+    </row>
+    <row r="7" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="15" t="s">
+    <row r="8" spans="1:8" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="96">
+        <v>2899073</v>
+      </c>
+      <c r="D8" s="91">
+        <v>53369929.920999996</v>
+      </c>
+      <c r="E8" s="91">
+        <v>30775717.048</v>
+      </c>
+      <c r="F8" s="91">
+        <v>27771110.949000001</v>
+      </c>
+      <c r="G8" s="91">
+        <v>3004606.0989999999</v>
+      </c>
+      <c r="H8" s="91">
+        <v>22594212.873</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C8" s="54">
-[...21 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B9" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="C9" s="37">
+        <v>518883</v>
+      </c>
+      <c r="D9" s="37">
+        <v>9592228.6559999995</v>
+      </c>
+      <c r="E9" s="37">
+        <v>5492149.9230000004</v>
+      </c>
+      <c r="F9" s="37">
+        <v>4993440.7319999998</v>
+      </c>
+      <c r="G9" s="37">
+        <v>498709.19099999999</v>
+      </c>
+      <c r="H9" s="37">
+        <v>4100078.733</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="41">
-[...19 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="B10" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="C10" s="37">
+        <v>353155</v>
+      </c>
+      <c r="D10" s="37">
+        <v>6717866.0489999996</v>
+      </c>
+      <c r="E10" s="37">
+        <v>3949120.3730000001</v>
+      </c>
+      <c r="F10" s="37">
+        <v>3553840.3640000001</v>
+      </c>
+      <c r="G10" s="37">
+        <v>395280.00900000002</v>
+      </c>
+      <c r="H10" s="37">
+        <v>2768745.676</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C10" s="41">
-[...19 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B11" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="C11" s="37">
+        <v>299577</v>
+      </c>
+      <c r="D11" s="37">
+        <v>5499417.0820000004</v>
+      </c>
+      <c r="E11" s="37">
+        <v>3139689.8670000001</v>
+      </c>
+      <c r="F11" s="37">
+        <v>2826388.8590000002</v>
+      </c>
+      <c r="G11" s="37">
+        <v>313301.00799999997</v>
+      </c>
+      <c r="H11" s="37">
+        <v>2359727.2149999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="41">
-[...19 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B12" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="11" t="s">
+      <c r="C12" s="37">
+        <v>392467</v>
+      </c>
+      <c r="D12" s="37">
+        <v>7249112.4060000004</v>
+      </c>
+      <c r="E12" s="37">
+        <v>4208020.6490000002</v>
+      </c>
+      <c r="F12" s="37">
+        <v>3653029.213</v>
+      </c>
+      <c r="G12" s="37">
+        <v>554991.43599999999</v>
+      </c>
+      <c r="H12" s="37">
+        <v>3041091.7570000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="41">
-[...19 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B13" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="C13" s="37">
+        <v>210084</v>
+      </c>
+      <c r="D13" s="37">
+        <v>3917332.6639999999</v>
+      </c>
+      <c r="E13" s="37">
+        <v>2242272.835</v>
+      </c>
+      <c r="F13" s="37">
+        <v>2017487.4550000001</v>
+      </c>
+      <c r="G13" s="37">
+        <v>224785.38</v>
+      </c>
+      <c r="H13" s="37">
+        <v>1675059.8289999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C13" s="41">
-[...19 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="B14" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="C14" s="37">
+        <v>325158</v>
+      </c>
+      <c r="D14" s="37">
+        <v>5947499.818</v>
+      </c>
+      <c r="E14" s="37">
+        <v>3446398.47</v>
+      </c>
+      <c r="F14" s="37">
+        <v>3044122.247</v>
+      </c>
+      <c r="G14" s="37">
+        <v>402276.223</v>
+      </c>
+      <c r="H14" s="37">
+        <v>2501101.3480000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="41">
-[...19 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="B15" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="C15" s="37">
+        <v>41537</v>
+      </c>
+      <c r="D15" s="37">
+        <v>745339.45400000003</v>
+      </c>
+      <c r="E15" s="37">
+        <v>429213.05200000003</v>
+      </c>
+      <c r="F15" s="37">
+        <v>401866.19099999999</v>
+      </c>
+      <c r="G15" s="37">
+        <v>27346.861000000001</v>
+      </c>
+      <c r="H15" s="37">
+        <v>316126.402</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="41">
-[...19 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="B16" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="41">
+      <c r="C16" s="37">
         <v>63945</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="37">
         <v>1164699.6540000001</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="37">
         <v>659990.603</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="37">
         <v>634784.60600000003</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="37">
         <v>25205.996999999999</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="37">
         <v>504709.05099999998</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="41">
+      <c r="C17" s="37">
         <v>58231</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="37">
         <v>1055515.753</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="37">
         <v>607721.47100000002</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="37">
         <v>571424.72400000005</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="37">
         <v>36296.747000000003</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="37">
         <v>447794.28200000001</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="41">
+      <c r="C18" s="37">
         <v>138893</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="37">
         <v>2564544.1310000001</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="37">
         <v>1503085.885</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="37">
         <v>1366883.7749999999</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="37">
         <v>136202.10999999999</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="37">
         <v>1061458.246</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="41">
+      <c r="C19" s="37">
         <v>60858</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="37">
         <v>1065415.2420000001</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="37">
         <v>595789.15700000001</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="37">
         <v>561519.56499999994</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="37">
         <v>34269.591999999997</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="37">
         <v>469626.08500000002</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="41">
+      <c r="C20" s="37">
         <v>62312</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="37">
         <v>1118638.9480000001</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="37">
         <v>650183.728</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="37">
         <v>588589.75</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="37">
         <v>61593.978000000003</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="37">
         <v>468455.22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="41">
+      <c r="C21" s="37">
         <v>51165</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="37">
         <v>924005.46900000004</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="37">
         <v>516112.783</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="37">
         <v>485228.32</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="37">
         <v>30884.463</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="37">
         <v>407892.68599999999</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="41">
+      <c r="C22" s="37">
         <v>100441</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="37">
         <v>1786421.8</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="37">
         <v>1040535.294</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="37">
         <v>935900.96299999999</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="37">
         <v>104634.33100000001</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="37">
         <v>745886.50600000005</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="41">
+      <c r="C23" s="37">
         <v>35136</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="37">
         <v>625732.32299999997</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="37">
         <v>358707.65100000001</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="37">
         <v>316815.304</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="37">
         <v>41892.347000000002</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="37">
         <v>267024.67200000002</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="41">
+      <c r="C24" s="37">
         <v>44331</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="37">
         <v>784260.41</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="37">
         <v>447032.01</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="37">
         <v>406237.37599999999</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="37">
         <v>40794.633999999998</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="37">
         <v>337228.4</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="41">
+      <c r="C25" s="37">
         <v>8148</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="37">
         <v>149728.64499999999</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="37">
         <v>86366.578999999998</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="37">
         <v>80825.622000000003</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="37">
         <v>5540.9570000000003</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="37">
         <v>63362.065999999999</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="41">
+      <c r="C26" s="37">
         <v>39502</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="37">
         <v>710838.75800000003</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="37">
         <v>404352.65100000001</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="37">
         <v>379485.20600000001</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="37">
         <v>24867.445</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="37">
         <v>306486.10700000002</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="41">
+      <c r="C27" s="37">
         <v>47541</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>887007.43299999996</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>511746.685</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="37">
         <v>488208.08399999997</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="37">
         <v>23538.600999999999</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="37">
         <v>375260.74800000002</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="41">
+      <c r="C28" s="37">
         <v>31085</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="37">
         <v>562880.63600000006</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="37">
         <v>319021.32299999997</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="37">
         <v>302365.96799999999</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="37">
         <v>16655.355</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="37">
         <v>243859.31299999999</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="37">
+        <v>15257</v>
+      </c>
+      <c r="D29" s="37">
+        <v>277138.74</v>
+      </c>
+      <c r="E29" s="37">
+        <v>155082.033</v>
+      </c>
+      <c r="F29" s="37">
+        <v>150002.18700000001</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5079.8459999999995</v>
+      </c>
+      <c r="H29" s="37">
+        <v>122056.70699999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="41">
-[...19 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="42">
+      <c r="C30" s="38">
         <v>1367</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="39">
         <v>24305.85</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>13124.026</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>12664.438</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="39">
         <v>459.58800000000002</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="39">
         <v>11181.824000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="57" type="noConversion"/>
+  <phoneticPr fontId="54" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="D41" sqref="D41"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="18.875" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-    <row r="2" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G3" s="78" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
-[...2 lines deleted...]
-      <c r="A4" s="92" t="s">
+      <c r="H3" s="61"/>
+    </row>
+    <row r="4" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...6 lines deleted...]
-      <c r="B5" s="80"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C6" s="88" t="s">
+    <row r="6" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
-[...5 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="H6" s="70"/>
+    </row>
+    <row r="7" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="1" t="s">
+    <row r="8" spans="1:8" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="96">
+        <v>2810844</v>
+      </c>
+      <c r="D8" s="91">
+        <v>47912831.887000002</v>
+      </c>
+      <c r="E8" s="91">
+        <v>17167805.495999999</v>
+      </c>
+      <c r="F8" s="91">
+        <v>14337448.689999999</v>
+      </c>
+      <c r="G8" s="91">
+        <v>2830356.8059999999</v>
+      </c>
+      <c r="H8" s="91">
+        <v>30745026.390999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="37">
+        <v>501779</v>
+      </c>
+      <c r="D9" s="37">
+        <v>8625388.1280000005</v>
+      </c>
+      <c r="E9" s="37">
+        <v>3024156.9010000001</v>
+      </c>
+      <c r="F9" s="37">
+        <v>2549878.17</v>
+      </c>
+      <c r="G9" s="37">
+        <v>474278.73100000003</v>
+      </c>
+      <c r="H9" s="37">
+        <v>5601231.227</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="37">
+        <v>332688</v>
+      </c>
+      <c r="D10" s="37">
+        <v>5898200.4479999999</v>
+      </c>
+      <c r="E10" s="37">
+        <v>2235442.477</v>
+      </c>
+      <c r="F10" s="37">
+        <v>1859474.3729999999</v>
+      </c>
+      <c r="G10" s="37">
+        <v>375968.10399999999</v>
+      </c>
+      <c r="H10" s="37">
+        <v>3662757.9709999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B8" s="15" t="s">
-[...30 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B11" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="37">
+        <v>289528</v>
+      </c>
+      <c r="D11" s="37">
+        <v>4939023.1169999996</v>
+      </c>
+      <c r="E11" s="37">
+        <v>1719299.8089999999</v>
+      </c>
+      <c r="F11" s="37">
+        <v>1427148.0190000001</v>
+      </c>
+      <c r="G11" s="37">
+        <v>292151.78999999998</v>
+      </c>
+      <c r="H11" s="37">
+        <v>3219723.3080000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="B12" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="37">
+        <v>381302</v>
+      </c>
+      <c r="D12" s="37">
+        <v>6519705.9680000003</v>
+      </c>
+      <c r="E12" s="37">
+        <v>2350452.4610000001</v>
+      </c>
+      <c r="F12" s="37">
+        <v>1837894.74</v>
+      </c>
+      <c r="G12" s="37">
+        <v>512557.72100000002</v>
+      </c>
+      <c r="H12" s="37">
+        <v>4169253.5070000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B13" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="37">
+        <v>204714</v>
+      </c>
+      <c r="D13" s="37">
+        <v>3521082.7340000002</v>
+      </c>
+      <c r="E13" s="37">
+        <v>1267332.51</v>
+      </c>
+      <c r="F13" s="37">
+        <v>1050681.949</v>
+      </c>
+      <c r="G13" s="37">
+        <v>216650.56099999999</v>
+      </c>
+      <c r="H13" s="37">
+        <v>2253750.2239999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B14" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="37">
+        <v>317361</v>
+      </c>
+      <c r="D14" s="37">
+        <v>5405084.8499999996</v>
+      </c>
+      <c r="E14" s="37">
+        <v>1958727.89</v>
+      </c>
+      <c r="F14" s="37">
+        <v>1570276.371</v>
+      </c>
+      <c r="G14" s="37">
+        <v>388451.51899999997</v>
+      </c>
+      <c r="H14" s="37">
+        <v>3446356.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B15" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="37">
+        <v>40169</v>
+      </c>
+      <c r="D15" s="37">
+        <v>661933.60800000001</v>
+      </c>
+      <c r="E15" s="37">
+        <v>232618.894</v>
+      </c>
+      <c r="F15" s="37">
+        <v>208777.15100000001</v>
+      </c>
+      <c r="G15" s="37">
+        <v>23841.742999999999</v>
+      </c>
+      <c r="H15" s="37">
+        <v>429314.71399999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...80 lines deleted...]
-      <c r="C16" s="41">
+      <c r="B16" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="37">
         <v>61341</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="37">
         <v>1038455.633</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="37">
         <v>354080.00400000002</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="37">
         <v>329662.15899999999</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="37">
         <v>24417.845000000001</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="37">
         <v>684375.62899999996</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      <c r="C17" s="41">
+        <v>138</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="37">
         <v>56853</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="37">
         <v>954135.87399999995</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="37">
         <v>337612.08899999998</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="37">
         <v>304271.65100000001</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="37">
         <v>33340.438000000002</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="37">
         <v>616523.78500000003</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="C18" s="41">
+        <v>139</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="37">
         <v>136789</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="37">
         <v>2300661.0460000001</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="37">
         <v>864579.85199999996</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="37">
         <v>740824.41399999999</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="37">
         <v>123755.43799999999</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="37">
         <v>1436081.1939999999</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-      <c r="C19" s="41">
+        <v>140</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="37">
         <v>59690</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="37">
         <v>965472.66599999997</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="37">
         <v>315709.87900000002</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="37">
         <v>283539.66399999999</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="37">
         <v>32170.215</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="37">
         <v>649762.78700000001</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="C20" s="41">
+        <v>141</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="37">
         <v>61497</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="37">
         <v>1008040.03</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="37">
         <v>364584.78499999997</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="37">
         <v>309023.06300000002</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="37">
         <v>55561.722000000002</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="37">
         <v>643455.245</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="C21" s="41">
+        <v>142</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" s="37">
         <v>50703</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="37">
         <v>830050.16700000002</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="37">
         <v>280208.84399999998</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="37">
         <v>251325.128</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="37">
         <v>28883.716</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="37">
         <v>549841.32299999997</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="C22" s="41">
+        <v>143</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="37">
         <v>99083</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="37">
         <v>1615772.358</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="37">
         <v>592907.45299999998</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="37">
         <v>495806.60100000002</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="37">
         <v>97100.851999999999</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="37">
         <v>1022864.905</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="C23" s="41">
+        <v>144</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="37">
         <v>35084</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="37">
         <v>569398.37899999996</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="37">
         <v>202247.09599999999</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="37">
         <v>162204.56899999999</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="37">
         <v>40042.527000000002</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="37">
         <v>367151.283</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="C24" s="41">
+        <v>145</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" s="37">
         <v>44090</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="37">
         <v>709371.76</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="37">
         <v>249855.519</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="37">
         <v>211505.76300000001</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="37">
         <v>38349.756000000001</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="37">
         <v>459516.24099999998</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="C25" s="41">
+        <v>146</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" s="37">
         <v>8062</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="37">
         <v>135192.51500000001</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="37">
         <v>49004.982000000004</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="37">
         <v>43318.375</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="37">
         <v>5686.607</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="37">
         <v>86187.532999999996</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="C26" s="41">
+        <v>147</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="37">
         <v>38539</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="37">
         <v>647763.71799999999</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="37">
         <v>225944.67199999999</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="37">
         <v>202284.946</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="37">
         <v>23659.725999999999</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="37">
         <v>421819.04599999997</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="C27" s="41">
+        <v>148</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="37">
         <v>45800</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>792261.64099999995</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>281988.88199999998</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="37">
         <v>259977.57500000001</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="37">
         <v>22011.307000000001</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="37">
         <v>510272.75900000002</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      <c r="C28" s="41">
+        <v>149</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="37">
         <v>30319</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="37">
         <v>507401.36599999998</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="37">
         <v>172643.56899999999</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="37">
         <v>156518.10399999999</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="37">
         <v>16125.465</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="37">
         <v>334757.79700000002</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-      <c r="C29" s="41">
+        <v>150</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="37">
         <v>14122</v>
       </c>
-      <c r="D29" s="41">
+      <c r="D29" s="37">
         <v>246059.95300000001</v>
       </c>
-      <c r="E29" s="41">
+      <c r="E29" s="37">
         <v>81515.941000000006</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="37">
         <v>76604.486000000004</v>
       </c>
-      <c r="G29" s="41">
+      <c r="G29" s="37">
         <v>4911.4549999999999</v>
       </c>
-      <c r="H29" s="41">
+      <c r="H29" s="37">
         <v>164544.01199999999</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="42">
+      <c r="A30" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="38">
         <v>1331</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="39">
         <v>22375.928</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>6890.9870000000001</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>6451.4189999999999</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="39">
         <v>439.56799999999998</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="39">
         <v>15484.941000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
     <row r="33" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C33" s="10"/>
-      <c r="D33" s="10"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="30" type="noConversion"/>
+  <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="10" width="8.875" style="1"/>
     <col min="11" max="12" width="16.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="18.875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:18" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
+      <c r="H3" s="61"/>
     </row>
     <row r="4" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...2 lines deleted...]
-      <c r="H4" s="83"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
     </row>
     <row r="5" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="94"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="94"/>
-[...1 lines deleted...]
-      <c r="C6" s="88" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
+      <c r="H6" s="70"/>
     </row>
     <row r="7" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="41">
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="91">
         <v>2911028</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="91">
         <v>51407748</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="91">
         <v>18266356.094000001</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="91">
         <v>15349479.282</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="91">
         <v>2916876.8119999999</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="91">
         <v>33141391.519000001</v>
       </c>
-      <c r="I8"/>
-[...8 lines deleted...]
-      <c r="R8"/>
+      <c r="I8" s="92"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="92"/>
+      <c r="L8" s="92"/>
+      <c r="M8" s="92"/>
+      <c r="N8" s="92"/>
+      <c r="O8" s="92"/>
+      <c r="P8" s="92"/>
+      <c r="Q8" s="92"/>
+      <c r="R8" s="92"/>
     </row>
     <row r="9" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="41">
+      <c r="C9" s="37">
         <v>523831</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="37">
         <v>9340077</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="37">
         <v>3240086.7089999998</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="37">
         <v>2751707.4580000001</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="37">
         <v>488379.25099999999</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="37">
         <v>6099989.9529999997</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="41">
+      <c r="C10" s="37">
         <v>351255</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="37">
         <v>6551934</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="37">
         <v>2426234.4369999999</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="37">
         <v>2036741.2690000001</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="37">
         <v>389493.16800000001</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="37">
         <v>4125699.0920000002</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="41">
+      <c r="C11" s="37">
         <v>297378</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="37">
         <v>5218030</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="37">
         <v>1798223.1910000001</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="37">
         <v>1503095.7169999999</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="37">
         <v>295127.47399999999</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="37">
         <v>3419807.0109999999</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="41">
+      <c r="C12" s="37">
         <v>391097</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="37">
         <v>6902405</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="37">
         <v>2473451.844</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="37">
         <v>1951918.04</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="37">
         <v>521533.804</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="37">
         <v>4428953.0439999998</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="41">
+      <c r="C13" s="37">
         <v>212249</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="37">
         <v>3787454</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="37">
         <v>1364259.0460000001</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="37">
         <v>1140193.328</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="37">
         <v>224065.71799999999</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="37">
         <v>2423195.452</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="41">
+      <c r="C14" s="37">
         <v>331800</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="37">
         <v>5830048</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="37">
         <v>2098023.3390000002</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="37">
         <v>1682248.9539999999</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="37">
         <v>415774.38500000001</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="37">
         <v>3732024.5010000002</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="41">
+      <c r="C15" s="37">
         <v>40846</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="37">
         <v>707135</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="37">
         <v>247568.274</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="37">
         <v>224489.424</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="37">
         <v>23078.85</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="37">
         <v>459566.80499999999</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="41">
+      <c r="C16" s="37">
         <v>62783</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="37">
         <v>1092378</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="37">
         <v>372622.71600000001</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="37">
         <v>347143.91800000001</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="37">
         <v>25478.797999999999</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="37">
         <v>719755.53</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="41">
+      <c r="C17" s="37">
         <v>58528</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="37">
         <v>1017748</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="37">
         <v>359823.08500000002</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="37">
         <v>325855.603</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="37">
         <v>33967.482000000004</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="37">
         <v>657924.78899999999</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="41">
+      <c r="C18" s="37">
         <v>139786</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="37">
         <v>2426054</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="37">
         <v>910428.77500000002</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="37">
         <v>783118.83499999996</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="37">
         <v>127309.94</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="37">
         <v>1515624.7549999999</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="41">
+      <c r="C19" s="37">
         <v>61292</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="37">
         <v>1021636</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="37">
         <v>332866.837</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="37">
         <v>299580.35700000002</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="37">
         <v>33286.480000000003</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="37">
         <v>688769.40300000005</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="41">
+      <c r="C20" s="37">
         <v>62536</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="37">
         <v>1065663</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="37">
         <v>383188.272</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="37">
         <v>327719.84499999997</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="37">
         <v>55468.427000000003</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="37">
         <v>682474.60699999996</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="41">
+      <c r="C21" s="37">
         <v>51833</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="37">
         <v>877906</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="37">
         <v>296145.62</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="37">
         <v>266093.66100000002</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="37">
         <v>30051.958999999999</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="37">
         <v>581760.08700000006</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="41">
+      <c r="C22" s="37">
         <v>101362</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="37">
         <v>1698509</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="37">
         <v>614686.65099999995</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="37">
         <v>517007.36700000003</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="37">
         <v>97679.284</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="37">
         <v>1083822.622</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="41">
+      <c r="C23" s="37">
         <v>35845</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="37">
         <v>594899</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="37">
         <v>212408.38399999999</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="37">
         <v>170590.935</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="37">
         <v>41817.449000000001</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="37">
         <v>382490.42499999999</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="41">
+      <c r="C24" s="37">
         <v>45136</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="37">
         <v>748028</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="37">
         <v>262102.46100000001</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="37">
         <v>224030.36300000001</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="37">
         <v>38072.097999999998</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="37">
         <v>485925.64199999999</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="41">
+      <c r="C25" s="37">
         <v>8106</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="37">
         <v>143239</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="37">
         <v>52617.807999999997</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="37">
         <v>46718.858999999997</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="37">
         <v>5898.9489999999996</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="37">
         <v>90621.315000000002</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="41">
+      <c r="C26" s="37">
         <v>40416</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="37">
         <v>706433</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="37">
         <v>243519.073</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="37">
         <v>218504.07800000001</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="37">
         <v>25014.994999999999</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="37">
         <v>462913.908</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="41">
+      <c r="C27" s="37">
         <v>47401</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>848353</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>299251.35700000002</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="37">
         <v>276603.25900000002</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="37">
         <v>22648.098000000002</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="37">
         <v>549101.57999999996</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="41">
+      <c r="C28" s="37">
         <v>31121</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="37">
         <v>538636</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="37">
         <v>183415.07699999999</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="37">
         <v>166377.53400000001</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="37">
         <v>17037.543000000001</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="37">
         <v>355221.33500000002</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="37">
+        <v>15037</v>
+      </c>
+      <c r="D29" s="37">
+        <v>268063</v>
+      </c>
+      <c r="E29" s="37">
+        <v>88151.154999999999</v>
+      </c>
+      <c r="F29" s="37">
+        <v>82914.989000000001</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5236.1660000000002</v>
+      </c>
+      <c r="H29" s="37">
+        <v>179912.08199999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="41">
-[...19 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="42">
+      <c r="C30" s="38">
         <v>1390</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="39">
         <v>23120</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>7281.9830000000002</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>6825.4889999999996</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="39">
         <v>456.49400000000003</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="39">
         <v>15837.581</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
     <row r="33" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C33" s="10"/>
-      <c r="D33" s="10"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="28" type="noConversion"/>
+  <phoneticPr fontId="27" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1"/>
     <col min="10" max="10" width="10.875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="16.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="18.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:18" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
+      <c r="H3" s="61"/>
     </row>
     <row r="4" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...2 lines deleted...]
-      <c r="H4" s="83"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
     </row>
     <row r="5" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="94"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="94"/>
-[...1 lines deleted...]
-      <c r="C6" s="88" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
+      <c r="H6" s="70"/>
     </row>
     <row r="7" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="41">
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="91">
         <v>3105983</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="91">
         <v>51623391</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="91">
         <v>18386321</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="91">
         <v>15560813</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="91">
         <v>2825508</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="91">
         <v>33237070</v>
       </c>
-      <c r="I8" s="48"/>
-[...8 lines deleted...]
-      <c r="R8"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="94"/>
+      <c r="N8" s="94"/>
+      <c r="O8" s="95"/>
+      <c r="P8" s="92"/>
+      <c r="Q8" s="92"/>
+      <c r="R8" s="92"/>
     </row>
     <row r="9" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="41">
+      <c r="C9" s="37">
         <v>559637</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="37">
         <v>9352657</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="37">
         <v>3253703</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="37">
         <v>2774065</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="37">
         <v>479639</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="37">
         <v>6098954</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="41">
+      <c r="C10" s="37">
         <v>384642</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="37">
         <v>6706184</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="37">
         <v>2482118</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="37">
         <v>2101801</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="37">
         <v>380317</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="37">
         <v>4224066</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="41">
+      <c r="C11" s="37">
         <v>313943</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="37">
         <v>5180379</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="37">
         <v>1789941</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="37">
         <v>1513152</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="37">
         <v>276789</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="37">
         <v>3390438</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="41">
+      <c r="C12" s="37">
         <v>412716</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="37">
         <v>6853867</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="37">
         <v>2451436</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="37">
         <v>1955641</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="37">
         <v>495796</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="37">
         <v>4402431</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="41">
+      <c r="C13" s="37">
         <v>227740</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="37">
         <v>3832875</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="37">
         <v>1385601</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="37">
         <v>1169691</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="37">
         <v>215910</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="37">
         <v>2447274</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="41">
+      <c r="C14" s="37">
         <v>356531</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="37">
         <v>5910353</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="37">
         <v>2140686</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="37">
         <v>1723948</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="37">
         <v>416738</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="37">
         <v>3769667</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="41">
+      <c r="C15" s="37">
         <v>43466</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="37">
         <v>711273</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="37">
         <v>249578</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="37">
         <v>227882</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="37">
         <v>21696</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="37">
         <v>461695</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="41">
+      <c r="C16" s="37">
         <v>65469</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="37">
         <v>1076731</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="37">
         <v>368732</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="37">
         <v>344331</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="37">
         <v>24402</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="37">
         <v>707999</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="41">
+      <c r="C17" s="37">
         <v>62523</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="37">
         <v>1021160</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="37">
         <v>359463</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="37">
         <v>327422</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="37">
         <v>32041</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="37">
         <v>661697</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="41">
+      <c r="C18" s="37">
         <v>147715</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="37">
         <v>2425186</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="37">
         <v>906302</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="37">
         <v>785474</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="37">
         <v>120827</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="37">
         <v>1518884</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="41">
+      <c r="C19" s="37">
         <v>64466</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="37">
         <v>1022072</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="37">
         <v>336426</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="37">
         <v>304834</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="37">
         <v>31593</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="37">
         <v>685646</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="41">
+      <c r="C20" s="37">
         <v>66108</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="37">
         <v>1061750</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="37">
         <v>384330</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="37">
         <v>331133</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="37">
         <v>53197</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="37">
         <v>677421</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="41">
+      <c r="C21" s="37">
         <v>55312</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="37">
         <v>881574</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="37">
         <v>298625</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="37">
         <v>269042</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="37">
         <v>29583</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="37">
         <v>582950</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="41">
+      <c r="C22" s="37">
         <v>107178</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="37">
         <v>1706593</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="37">
         <v>619580</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="37">
         <v>524409</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="37">
         <v>95171</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="37">
         <v>1087014</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="41">
+      <c r="C23" s="37">
         <v>37617</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="37">
         <v>588595</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="37">
         <v>211489</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="37">
         <v>171047</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="37">
         <v>40442</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="37">
         <v>377106</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="41">
+      <c r="C24" s="37">
         <v>47798</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="37">
         <v>748405</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="37">
         <v>263848</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="37">
         <v>227236</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="37">
         <v>36612</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="37">
         <v>484557</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="41">
+      <c r="C25" s="37">
         <v>8639</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="37">
         <v>142754</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="37">
         <v>52711</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="37">
         <v>46641</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="37">
         <v>6070</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="37">
         <v>90043</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="41">
+      <c r="C26" s="37">
         <v>43727</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="37">
         <v>720521</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="37">
         <v>250068</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="37">
         <v>225482</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="37">
         <v>24587</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="37">
         <v>470453</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="41">
+      <c r="C27" s="37">
         <v>50199</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>844197</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>297790</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="37">
         <v>276211</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="37">
         <v>21579</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="37">
         <v>546407</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="41">
+      <c r="C28" s="37">
         <v>33044</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="37">
         <v>544122</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="37">
         <v>187592</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="37">
         <v>170744</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="37">
         <v>16848</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="37">
         <v>356530</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="37">
+        <v>16083</v>
+      </c>
+      <c r="D29" s="37">
+        <v>268859</v>
+      </c>
+      <c r="E29" s="37">
+        <v>88822</v>
+      </c>
+      <c r="F29" s="37">
+        <v>83691</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5131</v>
+      </c>
+      <c r="H29" s="37">
+        <v>180036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="41">
-[...19 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="42">
+      <c r="C30" s="38">
         <v>1430</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="39">
         <v>23283</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>7478</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>6936</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="39">
         <v>542</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="39">
         <v>15805</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
     <row r="33" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C33" s="10"/>
-      <c r="D33" s="10"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.625" style="1" customWidth="1"/>
     <col min="9" max="10" width="8.875" style="1"/>
     <col min="11" max="12" width="16.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="18.875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="36"/>
+    <row r="1" spans="1:18" s="34" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="78"/>
+      <c r="H3" s="61"/>
     </row>
     <row r="4" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="92" t="s">
+      <c r="A4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="27" t="s">
+      <c r="B4" s="76"/>
+      <c r="C4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="82" t="s">
+      <c r="D4" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="82"/>
-[...2 lines deleted...]
-      <c r="H4" s="83"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
     </row>
     <row r="5" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="94"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="85"/>
-[...1 lines deleted...]
-      <c r="H5" s="83" t="s">
+      <c r="F5" s="68"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="94"/>
-[...1 lines deleted...]
-      <c r="C6" s="88" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="90" t="s">
+      <c r="D6" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="87"/>
+      <c r="H6" s="70"/>
     </row>
     <row r="7" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="78"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="41">
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="91">
         <v>3230918</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="91">
         <v>53850441</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="91">
         <v>19571334</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="91">
         <v>16744826</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="91">
         <v>2826508</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="91">
         <v>34279107</v>
       </c>
-      <c r="I8"/>
-[...8 lines deleted...]
-      <c r="R8"/>
+      <c r="I8" s="92"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="94"/>
+      <c r="N8" s="94"/>
+      <c r="O8" s="94"/>
+      <c r="P8" s="92"/>
+      <c r="Q8" s="92"/>
+      <c r="R8" s="92"/>
     </row>
     <row r="9" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="41">
+      <c r="C9" s="37">
         <v>579654</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="37">
         <v>9749106</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="37">
         <v>3494309</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="37">
         <v>3007655</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="37">
         <v>486655</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="37">
         <v>6254797</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="41">
+      <c r="C10" s="37">
         <v>404720</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="37">
         <v>7050504</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="37">
         <v>2675665</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="37">
         <v>2285806</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="37">
         <v>389859</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="37">
         <v>4374840</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="41">
+      <c r="C11" s="37">
         <v>322981</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="37">
         <v>5329050</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="37">
         <v>1873421</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="37">
         <v>1609607</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="37">
         <v>263814</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="37">
         <v>3455629</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="41">
+      <c r="C12" s="37">
         <v>425405</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="37">
         <v>7106376</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="37">
         <v>2599053</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="37">
         <v>2114542</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="37">
         <v>484511</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="37">
         <v>4507324</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="41">
+      <c r="C13" s="37">
         <v>238485</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="37">
         <v>4000512</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="37">
         <v>1459536</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="37">
         <v>1244653</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="37">
         <v>214883</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="37">
         <v>2540976</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="41">
+      <c r="C14" s="37">
         <v>373465</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="37">
         <v>6210160</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="37">
         <v>2296031</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="37">
         <v>1864577</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="37">
         <v>431454</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="37">
         <v>3914129</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="41">
+      <c r="C15" s="37">
         <v>45635</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="37">
         <v>747796</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="37">
         <v>267655</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="37">
         <v>246895</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="37">
         <v>20760</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="37">
         <v>480141</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="41">
+      <c r="C16" s="37">
         <v>67441</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="37">
         <v>1102407</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="37">
         <v>383839</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="37">
         <v>359719</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="37">
         <v>24120</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="37">
         <v>718568</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="41">
+      <c r="C17" s="37">
         <v>65297</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="37">
         <v>1074599</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="37">
         <v>385911</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="37">
         <v>353521</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="37">
         <v>32390</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="37">
         <v>688688</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="41">
+      <c r="C18" s="37">
         <v>153413</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="37">
         <v>2541884</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="37">
         <v>959383</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="37">
         <v>842801</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="37">
         <v>116582</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="37">
         <v>1582502</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="41">
+      <c r="C19" s="37">
         <v>66895</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="37">
         <v>1065242</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="37">
         <v>353875</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="37">
         <v>322612</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="37">
         <v>31263</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="37">
         <v>711367</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="41">
+      <c r="C20" s="37">
         <v>68901</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="37">
         <v>1106025</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="37">
         <v>406382</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="37">
         <v>353708</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="37">
         <v>52675</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="37">
         <v>699643</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="41">
+      <c r="C21" s="37">
         <v>57649</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="37">
         <v>921217</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="37">
         <v>317886</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="37">
         <v>289050</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="37">
         <v>28836</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="37">
         <v>603331</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="41">
+      <c r="C22" s="37">
         <v>112266</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="37">
         <v>1777824</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="37">
         <v>643319</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="37">
         <v>550589</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="37">
         <v>92730</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="37">
         <v>1134504</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="41">
+      <c r="C23" s="37">
         <v>38904</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="37">
         <v>612629</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="37">
         <v>222580</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="37">
         <v>179875</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="37">
         <v>42705</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="37">
         <v>390049</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="41">
+      <c r="C24" s="37">
         <v>49699</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="37">
         <v>786603</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="37">
         <v>282361</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="37">
         <v>245460</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="37">
         <v>36901</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="37">
         <v>504242</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="41">
+      <c r="C25" s="37">
         <v>8975</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="37">
         <v>150725</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="37">
         <v>56861</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="37">
         <v>50118</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="37">
         <v>6743</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="37">
         <v>93864</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="41">
+      <c r="C26" s="37">
         <v>46128</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="37">
         <v>767430</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="37">
         <v>277716</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="37">
         <v>251582</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="37">
         <v>26134</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="37">
         <v>489714</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="41">
+      <c r="C27" s="37">
         <v>52082</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>876982</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>316040</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="37">
         <v>294944</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="37">
         <v>21095</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="37">
         <v>560942</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="41">
+      <c r="C28" s="37">
         <v>34522</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="37">
         <v>567205</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="37">
         <v>197987</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="37">
         <v>181528</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="37">
         <v>16459</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="37">
         <v>369218</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="41">
+        <v>16894</v>
+      </c>
+      <c r="D29" s="37">
+        <v>280935</v>
+      </c>
+      <c r="E29" s="37">
+        <v>93251</v>
+      </c>
+      <c r="F29" s="37">
+        <v>87811</v>
+      </c>
+      <c r="G29" s="37">
+        <v>5440</v>
+      </c>
+      <c r="H29" s="37">
+        <v>187684</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="47">
-[...19 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B30" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="42">
+      <c r="C30" s="38">
         <v>1507</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="39">
         <v>25227</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="39">
         <v>8272</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="39">
         <v>7773</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="39">
         <v>499</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="39">
         <v>16956</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="56" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="31" spans="1:8" s="46" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="96" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="91"/>
+      <c r="A32" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
     </row>
     <row r="33" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C33" s="10"/>
-      <c r="D33" s="10"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...746 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>歷年保險費率</vt:lpstr>
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>