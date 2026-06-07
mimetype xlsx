--- v0 (2026-05-15)
+++ v1 (2026-06-07)
@@ -1,99 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04.性別統計業務\1.本部_性別統計專區\上傳資料\114\0508\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\性別統計指標\亭禎交接_1150102\性別統計業務_亭禎1150102\1.本部_性別統計專區\2.上傳資料\115\1150523\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31A674DA-4074-4FD2-A6C5-E0AD458F6F23}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A99FF59D-35E1-4CE8-80D7-7DFE7A4B4893}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="839" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="20" r:id="rId1"/>
-[...12 lines deleted...]
-    <sheet name="96-100" sheetId="6" r:id="rId14"/>
+    <sheet name="114" sheetId="21" r:id="rId1"/>
+    <sheet name="113" sheetId="20" r:id="rId2"/>
+    <sheet name="112" sheetId="19" r:id="rId3"/>
+    <sheet name="111" sheetId="18" r:id="rId4"/>
+    <sheet name="110" sheetId="16" r:id="rId5"/>
+    <sheet name="109" sheetId="13" r:id="rId6"/>
+    <sheet name="108" sheetId="12" r:id="rId7"/>
+    <sheet name="107" sheetId="11" r:id="rId8"/>
+    <sheet name="106" sheetId="10" r:id="rId9"/>
+    <sheet name="105" sheetId="9" r:id="rId10"/>
+    <sheet name="104" sheetId="8" r:id="rId11"/>
+    <sheet name="103" sheetId="7" r:id="rId12"/>
+    <sheet name="102" sheetId="2" r:id="rId13"/>
+    <sheet name="101" sheetId="4" r:id="rId14"/>
+    <sheet name="96-100" sheetId="6" r:id="rId15"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="12">'101'!$A$1:$J$23</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'96-100'!$A$1:$P$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'101'!$A$1:$J$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'96-100'!$A$1:$P$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C11" i="20" l="1"/>
+  <c r="D10" i="21" l="1"/>
+  <c r="D4" i="21"/>
+  <c r="D3" i="21"/>
+  <c r="C10" i="21"/>
+  <c r="B10" i="21"/>
+  <c r="D9" i="21"/>
+  <c r="D8" i="21"/>
+  <c r="D7" i="21"/>
+  <c r="D6" i="21"/>
+  <c r="D5" i="21"/>
+  <c r="C11" i="20"/>
   <c r="B11" i="20"/>
   <c r="D10" i="20"/>
   <c r="D9" i="20"/>
   <c r="D8" i="20"/>
   <c r="D7" i="20"/>
   <c r="D6" i="20"/>
   <c r="D5" i="20"/>
   <c r="D4" i="20"/>
   <c r="D3" i="20"/>
   <c r="D11" i="20" l="1"/>
   <c r="C11" i="19"/>
   <c r="B11" i="19"/>
   <c r="D10" i="19"/>
   <c r="D9" i="19"/>
   <c r="D8" i="19"/>
   <c r="D7" i="19"/>
   <c r="D6" i="19"/>
   <c r="D5" i="19"/>
   <c r="D4" i="19"/>
   <c r="D3" i="19"/>
   <c r="D11" i="19" l="1"/>
   <c r="C11" i="18" l="1"/>
   <c r="B11" i="18"/>
   <c r="D10" i="18"/>
   <c r="D9" i="18"/>
@@ -148,53 +173,52 @@
   <c r="C12" i="11"/>
   <c r="B12" i="11"/>
   <c r="D11" i="11"/>
   <c r="D10" i="11"/>
   <c r="D9" i="11"/>
   <c r="D8" i="11"/>
   <c r="D7" i="11"/>
   <c r="D6" i="11"/>
   <c r="D5" i="11"/>
   <c r="D4" i="11"/>
   <c r="D3" i="11"/>
   <c r="B15" i="10"/>
   <c r="C15" i="10"/>
   <c r="D15" i="10" s="1"/>
   <c r="C15" i="9"/>
   <c r="B15" i="9"/>
   <c r="C16" i="8"/>
   <c r="B16" i="8"/>
   <c r="C18" i="7"/>
   <c r="B18" i="7"/>
   <c r="M2" i="6"/>
   <c r="B14" i="6"/>
   <c r="D14" i="6" s="1"/>
   <c r="C14" i="6"/>
   <c r="E14" i="6"/>
-  <c r="E23" i="6" s="1"/>
   <c r="F14" i="6"/>
-  <c r="G14" i="6"/>
+  <c r="G14" i="6" s="1"/>
   <c r="H14" i="6"/>
   <c r="I14" i="6"/>
   <c r="I23" i="6" s="1"/>
   <c r="K14" i="6"/>
   <c r="L14" i="6"/>
   <c r="N14" i="6"/>
   <c r="O14" i="6"/>
   <c r="P14" i="6" s="1"/>
   <c r="B21" i="6"/>
   <c r="C21" i="6"/>
   <c r="D21" i="6" s="1"/>
   <c r="E21" i="6"/>
   <c r="F21" i="6"/>
   <c r="G21" i="6" s="1"/>
   <c r="H21" i="6"/>
   <c r="I21" i="6"/>
   <c r="K21" i="6"/>
   <c r="L21" i="6"/>
   <c r="N21" i="6"/>
   <c r="P21" i="6" s="1"/>
   <c r="O21" i="6"/>
   <c r="N23" i="6"/>
   <c r="O23" i="6"/>
   <c r="C13" i="4"/>
   <c r="D12" i="4"/>
@@ -211,84 +235,85 @@
   <c r="D11" i="2"/>
   <c r="B12" i="2"/>
   <c r="D12" i="2" s="1"/>
   <c r="C12" i="2"/>
   <c r="D13" i="2"/>
   <c r="D14" i="2"/>
   <c r="D15" i="2"/>
   <c r="D16" i="2"/>
   <c r="B17" i="2"/>
   <c r="C17" i="2"/>
   <c r="D18" i="2"/>
   <c r="C19" i="2"/>
   <c r="D3" i="4"/>
   <c r="D4" i="4"/>
   <c r="D5" i="4"/>
   <c r="D6" i="4"/>
   <c r="D8" i="4"/>
   <c r="D9" i="4"/>
   <c r="D10" i="4"/>
   <c r="D14" i="4"/>
   <c r="D15" i="4"/>
   <c r="D16" i="4"/>
   <c r="D17" i="4"/>
   <c r="D18" i="4"/>
   <c r="B19" i="4"/>
-  <c r="B21" i="4" s="1"/>
   <c r="C19" i="4"/>
-  <c r="C21" i="4" s="1"/>
-  <c r="D19" i="4"/>
   <c r="D20" i="4"/>
   <c r="D17" i="2"/>
   <c r="J14" i="6"/>
   <c r="D11" i="18"/>
-  <c r="D13" i="4" l="1"/>
+  <c r="B21" i="4" l="1"/>
+  <c r="E23" i="6"/>
+  <c r="C21" i="4"/>
+  <c r="D19" i="4"/>
+  <c r="D13" i="4"/>
   <c r="D21" i="4"/>
   <c r="K23" i="6"/>
   <c r="H23" i="6"/>
   <c r="F23" i="6"/>
   <c r="G23" i="6" s="1"/>
   <c r="C23" i="6"/>
   <c r="J21" i="6"/>
   <c r="D12" i="11"/>
   <c r="B23" i="6"/>
   <c r="M21" i="6"/>
   <c r="D16" i="12"/>
   <c r="J23" i="6"/>
   <c r="P23" i="6"/>
   <c r="M14" i="6"/>
   <c r="D15" i="9"/>
   <c r="B19" i="2"/>
   <c r="D19" i="2" s="1"/>
   <c r="L23" i="6"/>
   <c r="D23" i="6" l="1"/>
   <c r="M23" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="206">
   <si>
     <t>-</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>百分比</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>保護服務司</t>
@@ -2850,65 +2875,294 @@
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>註：以人為對象之科技研究計畫總件數為111年已結案之以人為對象之科技研究計畫，並排除單一性別及檢體去連結無法進行性別分析之研究件數。</t>
     <phoneticPr fontId="43" type="noConversion"/>
   </si>
   <si>
     <t>註：以人為對象之科技研究計畫總件數為110年已結案之以人為對象之科技研究計畫，並排除單一性別及檢體去連結無法進行性別分析之研究件數。</t>
     <phoneticPr fontId="43" type="noConversion"/>
   </si>
   <si>
     <t>衛生福利部暨所屬機關112年度「以人為對象之科技研究計畫性別統計」一覽表</t>
     <phoneticPr fontId="43" type="noConversion"/>
   </si>
   <si>
     <t>註：以人為對象之科技研究計畫總件數為112年已結案之以人為對象之科技研究計畫，並排除單一性別及檢體去連結無法進行性別分析之研究件數。</t>
     <phoneticPr fontId="43" type="noConversion"/>
   </si>
   <si>
     <t>衛生福利部暨所屬機關113年度「以人為對象之科技研究計畫性別統計」一覽表</t>
     <phoneticPr fontId="43" type="noConversion"/>
   </si>
   <si>
     <t>註：以人為對象之科技研究計畫總件數為113年已結案之以人為對象之科技研究計畫，並排除單一性別及檢體去連結無法進行性別分析之研究件數。</t>
     <phoneticPr fontId="43" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>以人為對象之科技研究計畫
+總件數</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>以人為對象之科技研究計畫
+含性別分析總件數</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>科技發展組</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>疾病管制署</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>食品藥物管理署</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中央健康保險署</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中醫藥研究所</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>社會及家庭署</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國家衛生研究院</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>合計</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>衛生福利部暨所屬機關</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年度「以人為對象之科技研究計畫性別統計」一覽表</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>百分比</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(%)</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註：以人為對象之科技研究計畫總件數為</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年已結案之以人為對象之科技研究計畫，並排除單一性別及檢體去連結無法進行性別分析之研究件數。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="0_ "/>
     <numFmt numFmtId="178" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="51">
+  <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -3953,349 +4207,328 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="228">
+  <cellXfs count="217">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="33" fillId="0" borderId="16" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="18" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="32" fillId="24" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="24" borderId="20" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="21" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="32" fillId="24" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="24" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="33" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="33" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="33" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="33" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="32" fillId="25" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="25" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="33" fillId="0" borderId="15" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="24" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="24" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="33" fillId="0" borderId="24" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="33" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="32" fillId="24" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="24" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="32" fillId="24" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="24" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="32" fillId="25" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="32" fillId="25" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="18" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="21" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="29" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="29" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="30" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="30" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="26" borderId="12" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="27" borderId="12" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="28" borderId="12" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="29" borderId="12" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4482,204 +4715,192 @@
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="12" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="36" fillId="25" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="36" fillId="25" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="44" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="10" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="10" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="31" fillId="0" borderId="10" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="44" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="44" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="50" fillId="0" borderId="10" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="44" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="44" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="48" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -4704,201 +4925,167 @@
     <cellStyle name="標題" xfId="39" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="40" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="41" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="42" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="43" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="44" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="45" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="46" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="47" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="48" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5030,4897 +5217,5057 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C38817DA-E8F5-415B-81B5-44584F74CC25}">
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-[...31 lines deleted...]
-      <c r="D3" s="181">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="196" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="198"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="185" t="s">
+        <v>192</v>
+      </c>
+      <c r="B2" s="190" t="s">
+        <v>193</v>
+      </c>
+      <c r="C2" s="190" t="s">
+        <v>194</v>
+      </c>
+      <c r="D2" s="185" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="189" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3" s="189">
+        <v>12</v>
+      </c>
+      <c r="C3" s="189">
+        <v>9</v>
+      </c>
+      <c r="D3" s="172">
         <f>C3/B3*100</f>
-        <v>89.473684210526315</v>
-[...27 lines deleted...]
-      <c r="D5" s="181">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="189" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4" s="189">
+        <v>15</v>
+      </c>
+      <c r="C4" s="189">
+        <v>10</v>
+      </c>
+      <c r="D4" s="172">
+        <f>C4/B4*100</f>
+        <v>66.666666666666657</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="189" t="s">
+        <v>197</v>
+      </c>
+      <c r="B5" s="189">
+        <v>3</v>
+      </c>
+      <c r="C5" s="189">
+        <v>2</v>
+      </c>
+      <c r="D5" s="172">
+        <f t="shared" ref="D5:D9" si="0">C5/B5*100</f>
+        <v>66.666666666666657</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="189" t="s">
+        <v>198</v>
+      </c>
+      <c r="B6" s="189">
+        <v>7</v>
+      </c>
+      <c r="C6" s="189">
+        <v>5</v>
+      </c>
+      <c r="D6" s="172">
         <f t="shared" si="0"/>
-        <v>88.888888888888886</v>
-[...9 lines deleted...]
-      <c r="C6" s="199">
+        <v>71.428571428571431</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="189" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7" s="189">
         <v>5</v>
       </c>
-      <c r="D6" s="181">
+      <c r="C7" s="189">
+        <v>4</v>
+      </c>
+      <c r="D7" s="172">
         <f t="shared" si="0"/>
-        <v>83.333333333333343</v>
-[...12 lines deleted...]
-      <c r="D7" s="181">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="189" t="s">
+        <v>200</v>
+      </c>
+      <c r="B8" s="189">
+        <v>1</v>
+      </c>
+      <c r="C8" s="189">
+        <v>1</v>
+      </c>
+      <c r="D8" s="172">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1">
-[...3 lines deleted...]
-      <c r="B8" s="199">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="189" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9" s="189">
+        <v>20</v>
+      </c>
+      <c r="C9" s="189">
         <v>3</v>
       </c>
-      <c r="C8" s="199">
-[...2 lines deleted...]
-      <c r="D8" s="181">
+      <c r="D9" s="172">
         <f t="shared" si="0"/>
-        <v>100</v>
-[...77 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="189" t="s">
+        <v>202</v>
+      </c>
+      <c r="B10" s="189">
+        <f>SUM(B3:B9)</f>
+        <v>63</v>
+      </c>
+      <c r="C10" s="189">
+        <f>SUM(C3:C9)</f>
+        <v>34</v>
+      </c>
+      <c r="D10" s="172">
+        <f>C10/B10*100</f>
+        <v>53.968253968253968</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="199" t="s">
+        <v>205</v>
+      </c>
+      <c r="B12" s="200"/>
+      <c r="C12" s="200"/>
+      <c r="D12" s="200"/>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="200"/>
+      <c r="B13" s="200"/>
+      <c r="C13" s="200"/>
+      <c r="D13" s="200"/>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A13:D14"/>
+    <mergeCell ref="A12:D13"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:M28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="31.21875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="39.950000000000003" customHeight="1">
-[...8 lines deleted...]
-      <c r="A2" s="172" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="206" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1" s="206"/>
+      <c r="C1" s="206"/>
+      <c r="D1" s="206"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="165" t="s">
         <v>180</v>
       </c>
-      <c r="B2" s="172" t="s">
+      <c r="B2" s="165" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="172" t="s">
+      <c r="C2" s="165" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="182" t="s">
-[...6 lines deleted...]
-      <c r="A3" s="186" t="s">
+      <c r="D2" s="173" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="177" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="187">
-[...14 lines deleted...]
-      <c r="A4" s="186" t="s">
+      <c r="B3" s="177">
+        <v>1</v>
+      </c>
+      <c r="C3" s="177">
+        <v>1</v>
+      </c>
+      <c r="D3" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="177" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="187">
+      <c r="B4" s="177">
+        <v>11</v>
+      </c>
+      <c r="C4" s="177">
+        <v>11</v>
+      </c>
+      <c r="D4" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="180" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="180">
+        <v>1</v>
+      </c>
+      <c r="C5" s="180">
+        <v>1</v>
+      </c>
+      <c r="D5" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="177" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="177">
+        <v>3</v>
+      </c>
+      <c r="C6" s="177">
+        <v>3</v>
+      </c>
+      <c r="D6" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="180" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="180">
+        <v>6</v>
+      </c>
+      <c r="C7" s="180">
+        <v>6</v>
+      </c>
+      <c r="D7" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="180" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="187">
+      <c r="B8" s="180">
         <v>7</v>
       </c>
-      <c r="D4" s="188">
-[...8 lines deleted...]
-      <c r="B5" s="190">
+      <c r="C8" s="180">
+        <v>7</v>
+      </c>
+      <c r="D8" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="177" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="177">
+        <v>15</v>
+      </c>
+      <c r="C9" s="177">
+        <v>15</v>
+      </c>
+      <c r="D9" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="177" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="177">
+        <v>40</v>
+      </c>
+      <c r="C10" s="177">
+        <v>40</v>
+      </c>
+      <c r="D10" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="177">
         <v>3</v>
       </c>
-      <c r="C5" s="190">
+      <c r="C11" s="177">
         <v>3</v>
       </c>
-      <c r="D5" s="188">
-[...118 lines deleted...]
-      <c r="A13" s="186" t="s">
+      <c r="D11" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="177" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="187">
-[...10 lines deleted...]
-      <c r="A14" s="189" t="s">
+      <c r="B12" s="177">
+        <v>1</v>
+      </c>
+      <c r="C12" s="177">
+        <v>1</v>
+      </c>
+      <c r="D12" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="180" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="190">
-[...10 lines deleted...]
-      <c r="A15" s="189" t="s">
+      <c r="B13" s="180">
+        <v>1</v>
+      </c>
+      <c r="C13" s="180">
+        <v>1</v>
+      </c>
+      <c r="D13" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="180" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="190">
-[...10 lines deleted...]
-      <c r="A16" s="189" t="s">
+      <c r="B14" s="180">
+        <v>3</v>
+      </c>
+      <c r="C14" s="180">
+        <v>3</v>
+      </c>
+      <c r="D14" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="190">
-[...22 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+      <c r="B15" s="180">
+        <f>SUM(B3:B14)</f>
+        <v>92</v>
+      </c>
+      <c r="C15" s="180">
+        <f>SUM(C3:C14)</f>
+        <v>92</v>
+      </c>
+      <c r="D15" s="179">
+        <f>C15/B15</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:D28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="31.21875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="1" customWidth="1"/>
+    <col min="5" max="9" width="8.77734375" style="1"/>
+    <col min="10" max="10" width="21.88671875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-[...8 lines deleted...]
-      <c r="A2" s="172" t="s">
+    <row r="1" spans="1:13" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="206" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="206"/>
+      <c r="C1" s="206"/>
+      <c r="D1" s="206"/>
+    </row>
+    <row r="2" spans="1:13" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="165" t="s">
         <v>180</v>
       </c>
-      <c r="B2" s="173" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="172" t="s">
+      <c r="B2" s="165" t="s">
+        <v>184</v>
+      </c>
+      <c r="C2" s="165" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="182" t="s">
-[...18 lines deleted...]
-      <c r="A4" s="173" t="s">
+      <c r="D2" s="173" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="177" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="178">
+        <v>1</v>
+      </c>
+      <c r="C3" s="178">
+        <v>1</v>
+      </c>
+      <c r="D3" s="179">
+        <v>1</v>
+      </c>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="177" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="178">
+        <v>7</v>
+      </c>
+      <c r="C4" s="178">
+        <v>7</v>
+      </c>
+      <c r="D4" s="179">
+        <v>1</v>
+      </c>
+      <c r="M4" s="4"/>
+    </row>
+    <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="180" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="181">
+        <v>3</v>
+      </c>
+      <c r="C5" s="181">
+        <v>3</v>
+      </c>
+      <c r="D5" s="179">
+        <v>1</v>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="177" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="178">
+        <v>4</v>
+      </c>
+      <c r="C6" s="178">
+        <v>4</v>
+      </c>
+      <c r="D6" s="179">
+        <v>1</v>
+      </c>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="180" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="181">
+        <v>22</v>
+      </c>
+      <c r="C7" s="181">
+        <v>22</v>
+      </c>
+      <c r="D7" s="179">
+        <v>1</v>
+      </c>
+      <c r="M7" s="4"/>
+    </row>
+    <row r="8" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="180" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="181">
+        <v>1</v>
+      </c>
+      <c r="C8" s="181">
+        <v>1</v>
+      </c>
+      <c r="D8" s="179">
+        <v>1</v>
+      </c>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="4"/>
+    </row>
+    <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="180" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="181">
+        <v>22</v>
+      </c>
+      <c r="C9" s="181">
+        <v>22</v>
+      </c>
+      <c r="D9" s="179">
+        <v>1</v>
+      </c>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="4"/>
+    </row>
+    <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="177" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="178">
         <v>18</v>
       </c>
-      <c r="B4" s="183">
-[...38 lines deleted...]
-      <c r="A7" s="173" t="s">
+      <c r="C10" s="178">
+        <v>18</v>
+      </c>
+      <c r="D10" s="179">
+        <v>1</v>
+      </c>
+      <c r="M10" s="4"/>
+    </row>
+    <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="177" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="178">
+        <v>6</v>
+      </c>
+      <c r="C11" s="178">
+        <v>6</v>
+      </c>
+      <c r="D11" s="179">
+        <v>1</v>
+      </c>
+      <c r="M11" s="4"/>
+    </row>
+    <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="177" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="178">
+        <v>6</v>
+      </c>
+      <c r="C12" s="178">
+        <v>6</v>
+      </c>
+      <c r="D12" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="177" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="178">
+        <v>1</v>
+      </c>
+      <c r="C13" s="178">
+        <v>1</v>
+      </c>
+      <c r="D13" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="180" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="181">
+        <v>0</v>
+      </c>
+      <c r="C14" s="181">
+        <v>0</v>
+      </c>
+      <c r="D14" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="180" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="181">
         <v>21</v>
       </c>
-      <c r="B7" s="183">
-[...174 lines deleted...]
-    <row r="28" spans="1:4" ht="20.100000000000001" customHeight="1"/>
+      <c r="C15" s="181">
+        <v>21</v>
+      </c>
+      <c r="D15" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="180" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="181">
+        <f>SUM(B3:B15)</f>
+        <v>112</v>
+      </c>
+      <c r="C16" s="181">
+        <f>SUM(C3:C15)</f>
+        <v>112</v>
+      </c>
+      <c r="D16" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:D28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="31.21875" style="6" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="7" customWidth="1"/>
+    <col min="5" max="16384" width="8.77734375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="207" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+    </row>
+    <row r="2" spans="1:4" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="165" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2" s="166" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="165" t="s">
+        <v>183</v>
+      </c>
+      <c r="D2" s="173" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="166" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="174">
+        <v>1</v>
+      </c>
+      <c r="C3" s="174">
+        <v>0</v>
+      </c>
+      <c r="D3" s="175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="166" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="174">
+        <v>2</v>
+      </c>
+      <c r="C4" s="174">
+        <v>0</v>
+      </c>
+      <c r="D4" s="175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="166" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="174">
+        <v>1</v>
+      </c>
+      <c r="C5" s="174">
+        <v>1</v>
+      </c>
+      <c r="D5" s="176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="166" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="174">
+        <v>5</v>
+      </c>
+      <c r="C6" s="174">
+        <v>1</v>
+      </c>
+      <c r="D6" s="176">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="166" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="174">
+        <v>3</v>
+      </c>
+      <c r="C7" s="174">
+        <v>2</v>
+      </c>
+      <c r="D7" s="176">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="166" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="174">
+        <v>1</v>
+      </c>
+      <c r="C8" s="174">
+        <v>1</v>
+      </c>
+      <c r="D8" s="176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="166" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="174">
+        <v>10</v>
+      </c>
+      <c r="C9" s="174">
+        <v>10</v>
+      </c>
+      <c r="D9" s="176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="166" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="174">
+        <v>33</v>
+      </c>
+      <c r="C10" s="174">
+        <v>20</v>
+      </c>
+      <c r="D10" s="176">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="166" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="174">
+        <v>24</v>
+      </c>
+      <c r="C11" s="174">
+        <v>24</v>
+      </c>
+      <c r="D11" s="176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="166" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="174">
+        <v>10</v>
+      </c>
+      <c r="C12" s="174">
+        <v>10</v>
+      </c>
+      <c r="D12" s="176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="166" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="174">
+        <v>31</v>
+      </c>
+      <c r="C13" s="174">
+        <v>22</v>
+      </c>
+      <c r="D13" s="176">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="166" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="174">
+        <v>7</v>
+      </c>
+      <c r="C14" s="174">
+        <v>3</v>
+      </c>
+      <c r="D14" s="176">
+        <v>0.42857142857142855</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="166" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="174">
+        <v>1</v>
+      </c>
+      <c r="C15" s="174">
+        <v>0</v>
+      </c>
+      <c r="D15" s="175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="166" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="174">
+        <v>1</v>
+      </c>
+      <c r="C16" s="174">
+        <v>0</v>
+      </c>
+      <c r="D16" s="175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="166" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="174">
+        <v>24</v>
+      </c>
+      <c r="C17" s="174">
+        <v>24</v>
+      </c>
+      <c r="D17" s="176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="166" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="174">
+        <f>SUM(B3:B17)</f>
+        <v>154</v>
+      </c>
+      <c r="C18" s="174">
+        <f>SUM(C3:C17)</f>
+        <v>118</v>
+      </c>
+      <c r="D18" s="176">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="47.5" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="47.44140625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="26.77734375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.77734375" style="1"/>
+    <col min="6" max="6" width="14.33203125" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" thickBot="1">
-[...11 lines deleted...]
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:9" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="210"/>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="F1" s="211"/>
+      <c r="G1" s="211"/>
+      <c r="H1" s="211"/>
+      <c r="I1" s="211"/>
+    </row>
+    <row r="2" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="E2" s="8"/>
-[...6 lines deleted...]
-      <c r="A3" s="14" t="s">
+      <c r="F2" s="11"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+    </row>
+    <row r="3" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="15">
+      <c r="B3" s="14">
         <v>108</v>
       </c>
-      <c r="C3" s="16">
+      <c r="C3" s="15">
         <v>24</v>
       </c>
-      <c r="D3" s="17">
+      <c r="D3" s="16">
         <f>C3/B3</f>
         <v>0.22222222222222221</v>
       </c>
-      <c r="E3" s="8"/>
-[...6 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="F3" s="17"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="20"/>
+    </row>
+    <row r="4" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="23">
+      <c r="B4" s="22">
         <v>4</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="23">
         <v>3</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="16">
         <f t="shared" ref="D4:D11" si="0">C4/B4</f>
         <v>0.75</v>
       </c>
-      <c r="E4" s="8"/>
-[...6 lines deleted...]
-      <c r="A5" s="22" t="s">
+      <c r="F4" s="24"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="20"/>
+    </row>
+    <row r="5" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="23">
+      <c r="B5" s="22">
         <v>5</v>
       </c>
-      <c r="C5" s="24">
-[...2 lines deleted...]
-      <c r="D5" s="17">
+      <c r="C5" s="23">
+        <v>0</v>
+      </c>
+      <c r="D5" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E5" s="8"/>
-[...6 lines deleted...]
-      <c r="A6" s="22" t="s">
+      <c r="F5" s="24"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="20"/>
+    </row>
+    <row r="6" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="23">
+      <c r="B6" s="22">
         <v>7</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="23">
         <v>6</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D6" s="16">
         <f t="shared" si="0"/>
         <v>0.8571428571428571</v>
       </c>
-      <c r="E6" s="8"/>
-[...6 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="F6" s="24"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="20"/>
+    </row>
+    <row r="7" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="22">
         <v>3</v>
       </c>
-      <c r="C7" s="24">
-[...2 lines deleted...]
-      <c r="D7" s="17">
+      <c r="C7" s="23">
+        <v>1</v>
+      </c>
+      <c r="D7" s="16">
         <f t="shared" si="0"/>
         <v>0.33333333333333331</v>
       </c>
-      <c r="E7" s="8"/>
-[...6 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="F7" s="24"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="20"/>
+    </row>
+    <row r="8" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="22">
         <v>44</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="23">
         <v>8</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="16">
         <f t="shared" si="0"/>
         <v>0.18181818181818182</v>
       </c>
-      <c r="E8" s="8"/>
-[...6 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="F8" s="17"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="20"/>
+    </row>
+    <row r="9" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B9" s="22">
         <v>3</v>
       </c>
-      <c r="C9" s="24">
-[...2 lines deleted...]
-      <c r="D9" s="17">
+      <c r="C9" s="23">
+        <v>0</v>
+      </c>
+      <c r="D9" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E9" s="8"/>
-[...6 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="F9" s="17"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="20"/>
+    </row>
+    <row r="10" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B10" s="22">
         <v>2</v>
       </c>
-      <c r="C10" s="24">
-[...2 lines deleted...]
-      <c r="D10" s="17">
+      <c r="C10" s="23">
+        <v>0</v>
+      </c>
+      <c r="D10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E10" s="8"/>
-[...6 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="F10" s="17"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="20"/>
+    </row>
+    <row r="11" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="22">
         <v>2</v>
       </c>
-      <c r="C11" s="24">
-[...2 lines deleted...]
-      <c r="D11" s="17">
+      <c r="C11" s="23">
+        <v>0</v>
+      </c>
+      <c r="D11" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E11" s="8"/>
-[...6 lines deleted...]
-      <c r="A12" s="26" t="s">
+      <c r="F11" s="17"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="20"/>
+    </row>
+    <row r="12" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="26">
         <f>SUM(B3:B11)</f>
         <v>178</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="26">
         <f>SUM(C3:C11)</f>
         <v>42</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="27">
         <f t="shared" ref="D12:D19" si="1">C12/B12</f>
         <v>0.23595505617977527</v>
       </c>
-      <c r="E12" s="8"/>
-[...6 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="F12" s="28"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="30"/>
+    </row>
+    <row r="13" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="22">
         <v>26</v>
       </c>
-      <c r="C13" s="24">
-[...2 lines deleted...]
-      <c r="D13" s="17">
+      <c r="C13" s="23">
+        <v>0</v>
+      </c>
+      <c r="D13" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E13" s="8"/>
-[...6 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="F13" s="24"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="20"/>
+    </row>
+    <row r="14" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="23">
+      <c r="B14" s="22">
         <v>74</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="23">
         <v>24</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="16">
         <f t="shared" si="1"/>
         <v>0.32432432432432434</v>
       </c>
-      <c r="E14" s="8"/>
-[...6 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="F14" s="17"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="20"/>
+    </row>
+    <row r="15" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="23">
+      <c r="B15" s="22">
         <v>23</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="23">
         <v>15</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="16">
         <f t="shared" si="1"/>
         <v>0.65217391304347827</v>
       </c>
-      <c r="E15" s="8"/>
-[...6 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="F15" s="17"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="20"/>
+    </row>
+    <row r="16" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="23">
+      <c r="B16" s="22">
         <v>182</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="23">
         <v>6</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="16">
         <f t="shared" si="1"/>
         <v>3.2967032967032968E-2</v>
       </c>
-      <c r="E16" s="8"/>
-[...6 lines deleted...]
-      <c r="A17" s="35" t="s">
+      <c r="F16" s="33"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="20"/>
+    </row>
+    <row r="17" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="35">
         <f>SUM(B13:B16)</f>
         <v>305</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="35">
         <f>SUM(C13:C16)</f>
         <v>45</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="36">
         <f t="shared" si="1"/>
         <v>0.14754098360655737</v>
       </c>
-      <c r="E17" s="8"/>
-[...6 lines deleted...]
-      <c r="A18" s="40" t="s">
+      <c r="F17" s="28"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="38"/>
+    </row>
+    <row r="18" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="23">
+      <c r="B18" s="22">
         <v>211</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="23">
         <v>11</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="40">
         <f t="shared" si="1"/>
         <v>5.2132701421800945E-2</v>
       </c>
-      <c r="E18" s="8"/>
-[...6 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="F18" s="33"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="41"/>
+    </row>
+    <row r="19" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="44">
+      <c r="B19" s="43">
         <f>SUM(B17+B12+B18)</f>
         <v>694</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="43">
         <f>SUM(C17+C12+C18)</f>
         <v>98</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="44">
         <f t="shared" si="1"/>
         <v>0.14121037463976946</v>
       </c>
-      <c r="E19" s="8"/>
-[...6 lines deleted...]
-      <c r="A20" s="46" t="s">
+      <c r="F19" s="28"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="38"/>
+    </row>
+    <row r="20" spans="1:9" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="45" t="s">
         <v>104</v>
       </c>
-      <c r="B20" s="47"/>
-[...6 lines deleted...]
-      <c r="I20" s="218"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="F20" s="208"/>
+      <c r="G20" s="209"/>
+      <c r="H20" s="209"/>
+      <c r="I20" s="209"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="F1:I1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.52" bottom="0.57999999999999996" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="48.125" style="78" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9" style="78"/>
+    <col min="1" max="1" width="48.109375" style="76" customWidth="1"/>
+    <col min="2" max="3" width="26.33203125" style="72" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="72" customWidth="1"/>
+    <col min="5" max="5" width="9" style="76"/>
+    <col min="6" max="6" width="29.33203125" style="76" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="76"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" thickBot="1">
-[...11 lines deleted...]
-      <c r="A2" s="79" t="s">
+    <row r="1" spans="1:9" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="214"/>
+      <c r="B1" s="214"/>
+      <c r="C1" s="214"/>
+      <c r="D1" s="214"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="211"/>
+      <c r="G1" s="211"/>
+      <c r="H1" s="211"/>
+      <c r="I1" s="211"/>
+    </row>
+    <row r="2" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="E2" s="80"/>
-[...6 lines deleted...]
-      <c r="A3" s="82" t="s">
+      <c r="F2" s="78"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+    </row>
+    <row r="3" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="79" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="48">
+      <c r="B3" s="47">
         <v>85</v>
       </c>
-      <c r="C3" s="49">
+      <c r="C3" s="48">
         <v>40</v>
       </c>
-      <c r="D3" s="50">
+      <c r="D3" s="49">
         <f>C3/B3</f>
         <v>0.47058823529411764</v>
       </c>
-      <c r="E3" s="80"/>
-[...6 lines deleted...]
-      <c r="A4" s="83" t="s">
+      <c r="F3" s="50"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="53"/>
+    </row>
+    <row r="4" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="55">
+      <c r="B4" s="54">
         <v>4</v>
       </c>
-      <c r="C4" s="56">
-[...2 lines deleted...]
-      <c r="D4" s="50">
+      <c r="C4" s="55">
+        <v>0</v>
+      </c>
+      <c r="D4" s="49">
         <f>C4/B4</f>
         <v>0</v>
       </c>
-      <c r="E4" s="84"/>
-[...6 lines deleted...]
-      <c r="A5" s="83" t="s">
+      <c r="F4" s="52"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="53"/>
+    </row>
+    <row r="5" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="54">
         <v>9</v>
       </c>
-      <c r="C5" s="56">
-[...2 lines deleted...]
-      <c r="D5" s="50">
+      <c r="C5" s="55">
+        <v>1</v>
+      </c>
+      <c r="D5" s="49">
         <f>C5/B5</f>
         <v>0.1111111111111111</v>
       </c>
-      <c r="E5" s="84"/>
-[...6 lines deleted...]
-      <c r="A6" s="83" t="s">
+      <c r="F5" s="52"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="53"/>
+    </row>
+    <row r="6" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="55">
+      <c r="B6" s="54">
         <v>13</v>
       </c>
-      <c r="C6" s="56">
+      <c r="C6" s="55">
         <v>5</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="49">
         <f>C6/B6</f>
         <v>0.38461538461538464</v>
       </c>
-      <c r="E6" s="84"/>
-[...6 lines deleted...]
-      <c r="A7" s="83" t="s">
+      <c r="F6" s="52"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="53"/>
+    </row>
+    <row r="7" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="55">
-[...15 lines deleted...]
-      <c r="A8" s="83" t="s">
+      <c r="B7" s="54">
+        <v>0</v>
+      </c>
+      <c r="C7" s="55">
+        <v>0</v>
+      </c>
+      <c r="D7" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="52"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="53"/>
+    </row>
+    <row r="8" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="57">
-[...5 lines deleted...]
-      <c r="D8" s="50">
+      <c r="B8" s="56">
+        <v>1</v>
+      </c>
+      <c r="C8" s="55">
+        <v>0</v>
+      </c>
+      <c r="D8" s="49">
         <f t="shared" ref="D8:D21" si="0">C8/B8</f>
         <v>0</v>
       </c>
-      <c r="E8" s="84"/>
-[...6 lines deleted...]
-      <c r="A9" s="83" t="s">
+      <c r="F8" s="52"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="53"/>
+    </row>
+    <row r="9" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="55">
+      <c r="B9" s="54">
         <v>2</v>
       </c>
-      <c r="C9" s="56">
-[...2 lines deleted...]
-      <c r="D9" s="50">
+      <c r="C9" s="55">
+        <v>1</v>
+      </c>
+      <c r="D9" s="49">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
-      <c r="E9" s="84"/>
-[...6 lines deleted...]
-      <c r="A10" s="83" t="s">
+      <c r="F9" s="52"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="53"/>
+    </row>
+    <row r="10" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="55">
+      <c r="B10" s="54">
         <v>3</v>
       </c>
-      <c r="C10" s="56">
-[...2 lines deleted...]
-      <c r="D10" s="50">
+      <c r="C10" s="55">
+        <v>0</v>
+      </c>
+      <c r="D10" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E10" s="84"/>
-[...6 lines deleted...]
-      <c r="A11" s="86" t="s">
+      <c r="F10" s="52"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="53"/>
+    </row>
+    <row r="11" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="59">
-[...5 lines deleted...]
-      <c r="D11" s="61">
+      <c r="B11" s="58">
+        <v>1</v>
+      </c>
+      <c r="C11" s="59">
+        <v>0</v>
+      </c>
+      <c r="D11" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E11" s="84"/>
-[...6 lines deleted...]
-      <c r="A12" s="83" t="s">
+      <c r="F11" s="52"/>
+      <c r="G11" s="51"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="53"/>
+    </row>
+    <row r="12" spans="1:9" s="80" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="55">
-[...5 lines deleted...]
-      <c r="D12" s="62">
+      <c r="B12" s="54">
+        <v>1</v>
+      </c>
+      <c r="C12" s="55">
+        <v>0</v>
+      </c>
+      <c r="D12" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E12" s="84"/>
-[...6 lines deleted...]
-      <c r="A13" s="87" t="s">
+      <c r="F12" s="52"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="53"/>
+    </row>
+    <row r="13" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="82" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="63">
+      <c r="B13" s="62">
         <f>SUM(B3:B12)</f>
         <v>119</v>
       </c>
-      <c r="C13" s="63">
+      <c r="C13" s="62">
         <f>SUM(C3:C12)</f>
         <v>47</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="63">
         <f t="shared" si="0"/>
         <v>0.3949579831932773</v>
       </c>
-      <c r="E13" s="80"/>
-[...6 lines deleted...]
-      <c r="A14" s="82" t="s">
+      <c r="F13" s="11"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="65"/>
+    </row>
+    <row r="14" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="79" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="55">
+      <c r="B14" s="54">
         <v>46</v>
       </c>
-      <c r="C14" s="56">
-[...2 lines deleted...]
-      <c r="D14" s="97">
+      <c r="C14" s="55">
+        <v>1</v>
+      </c>
+      <c r="D14" s="90">
         <f t="shared" si="0"/>
         <v>2.1739130434782608E-2</v>
       </c>
-      <c r="E14" s="80"/>
-[...6 lines deleted...]
-      <c r="A15" s="83" t="s">
+      <c r="F14" s="50"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="65"/>
+    </row>
+    <row r="15" spans="1:9" s="83" customFormat="1" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="B15" s="55">
+      <c r="B15" s="54">
         <v>15</v>
       </c>
-      <c r="C15" s="56">
+      <c r="C15" s="55">
         <v>2</v>
       </c>
-      <c r="D15" s="98">
+      <c r="D15" s="91">
         <f t="shared" si="0"/>
         <v>0.13333333333333333</v>
       </c>
-      <c r="E15" s="88"/>
-[...6 lines deleted...]
-      <c r="A16" s="90" t="s">
+      <c r="F15" s="52"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="65"/>
+    </row>
+    <row r="16" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="84" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="55">
+      <c r="B16" s="54">
         <v>72</v>
       </c>
-      <c r="C16" s="56">
+      <c r="C16" s="55">
         <v>17</v>
       </c>
-      <c r="D16" s="98">
+      <c r="D16" s="91">
         <f t="shared" si="0"/>
         <v>0.2361111111111111</v>
       </c>
-      <c r="E16" s="80"/>
-[...6 lines deleted...]
-      <c r="A17" s="90" t="s">
+      <c r="F16" s="50"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="65"/>
+    </row>
+    <row r="17" spans="1:9" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="84" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="55">
+      <c r="B17" s="54">
         <v>39</v>
       </c>
-      <c r="C17" s="56">
+      <c r="C17" s="55">
         <v>6</v>
       </c>
-      <c r="D17" s="98">
+      <c r="D17" s="91">
         <f t="shared" si="0"/>
         <v>0.15384615384615385</v>
       </c>
-      <c r="E17" s="80"/>
-[...6 lines deleted...]
-      <c r="A18" s="91" t="s">
+      <c r="F17" s="50"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="65"/>
+    </row>
+    <row r="18" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="85" t="s">
         <v>69</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="54">
         <v>228</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="55">
         <v>11</v>
       </c>
-      <c r="D18" s="99">
+      <c r="D18" s="92">
         <f t="shared" si="0"/>
         <v>4.8245614035087717E-2</v>
       </c>
-      <c r="E18" s="80"/>
-[...6 lines deleted...]
-      <c r="A19" s="92" t="s">
+      <c r="F18" s="67"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="65"/>
+    </row>
+    <row r="19" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="69">
+      <c r="B19" s="68">
         <f>SUM(B14:B18)</f>
         <v>400</v>
       </c>
-      <c r="C19" s="69">
+      <c r="C19" s="68">
         <f>SUM(C14:C18)</f>
         <v>37</v>
       </c>
-      <c r="D19" s="70">
+      <c r="D19" s="69">
         <f t="shared" si="0"/>
         <v>9.2499999999999999E-2</v>
       </c>
-      <c r="E19" s="80"/>
-[...6 lines deleted...]
-      <c r="A20" s="93" t="s">
+      <c r="F19" s="11"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="65"/>
+    </row>
+    <row r="20" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="87" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="55">
+      <c r="B20" s="54">
         <v>198</v>
       </c>
-      <c r="C20" s="56">
+      <c r="C20" s="55">
         <v>11</v>
       </c>
-      <c r="D20" s="67">
+      <c r="D20" s="66">
         <f t="shared" si="0"/>
         <v>5.5555555555555552E-2</v>
       </c>
-      <c r="E20" s="80"/>
-[...6 lines deleted...]
-      <c r="A21" s="94" t="s">
+      <c r="F20" s="67"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="65"/>
+    </row>
+    <row r="21" spans="1:9" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="88" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="71">
+      <c r="B21" s="70">
         <f>SUM(B19+B13+B20)</f>
         <v>717</v>
       </c>
-      <c r="C21" s="71">
+      <c r="C21" s="70">
         <f>SUM(C19+C13+C20)</f>
         <v>95</v>
       </c>
-      <c r="D21" s="72">
+      <c r="D21" s="71">
         <f t="shared" si="0"/>
         <v>0.13249651324965134</v>
       </c>
-      <c r="E21" s="80"/>
-[...6 lines deleted...]
-      <c r="A22" s="221" t="s">
+      <c r="F21" s="11"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="65"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22" s="212" t="s">
         <v>105</v>
       </c>
-      <c r="B22" s="222"/>
-[...9 lines deleted...]
-      <c r="A23" s="96"/>
+      <c r="B22" s="213"/>
+      <c r="C22" s="213"/>
+      <c r="D22" s="213"/>
+      <c r="F22" s="89"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="F1:I1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.47" right="0.37" top="0.92" bottom="0.8" header="0.33" footer="0.38"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"標楷體,粗體"&amp;16行政院衛生署及所屬機關96-99年度科技發展類性別計畫統計一覽表</oddHeader>
     <oddFooter>&amp;C&amp;P&amp;R&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="25.375" style="78" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="9" style="78"/>
+    <col min="1" max="1" width="25.33203125" style="76" customWidth="1"/>
+    <col min="2" max="2" width="8.77734375" style="76" customWidth="1"/>
+    <col min="3" max="3" width="9.21875" style="76" customWidth="1"/>
+    <col min="4" max="4" width="8.88671875" style="76" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="76" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.21875" style="76" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="76" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="76" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="76" customWidth="1"/>
+    <col min="10" max="10" width="10" style="76" customWidth="1"/>
+    <col min="11" max="12" width="9.109375" style="76" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="76" customWidth="1"/>
+    <col min="14" max="14" width="9.44140625" style="76" customWidth="1"/>
+    <col min="15" max="15" width="9" style="76"/>
+    <col min="16" max="16" width="9.44140625" style="76" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="76"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="78" customHeight="1" thickBot="1">
-      <c r="A1" s="100" t="s">
+    <row r="1" spans="1:16" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="93" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="101" t="s">
+      <c r="B1" s="94" t="s">
         <v>71</v>
       </c>
-      <c r="C1" s="101" t="s">
+      <c r="C1" s="94" t="s">
         <v>106</v>
       </c>
-      <c r="D1" s="101" t="s">
+      <c r="D1" s="94" t="s">
         <v>72</v>
       </c>
-      <c r="E1" s="102" t="s">
+      <c r="E1" s="95" t="s">
         <v>73</v>
       </c>
-      <c r="F1" s="102" t="s">
+      <c r="F1" s="95" t="s">
         <v>107</v>
       </c>
-      <c r="G1" s="102" t="s">
+      <c r="G1" s="95" t="s">
         <v>72</v>
       </c>
-      <c r="H1" s="103" t="s">
+      <c r="H1" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="I1" s="103" t="s">
+      <c r="I1" s="96" t="s">
         <v>108</v>
       </c>
-      <c r="J1" s="103" t="s">
+      <c r="J1" s="96" t="s">
         <v>72</v>
       </c>
-      <c r="K1" s="104" t="s">
+      <c r="K1" s="97" t="s">
         <v>75</v>
       </c>
-      <c r="L1" s="105" t="s">
+      <c r="L1" s="98" t="s">
         <v>109</v>
       </c>
-      <c r="M1" s="105" t="s">
+      <c r="M1" s="98" t="s">
         <v>72</v>
       </c>
-      <c r="N1" s="106" t="s">
+      <c r="N1" s="99" t="s">
         <v>76</v>
       </c>
-      <c r="O1" s="106" t="s">
+      <c r="O1" s="99" t="s">
         <v>77</v>
       </c>
-      <c r="P1" s="107" t="s">
+      <c r="P1" s="100" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="21" customHeight="1">
-      <c r="A2" s="108" t="s">
+    <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="101" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="109">
+      <c r="B2" s="102">
         <v>218</v>
       </c>
-      <c r="C2" s="110">
-[...5 lines deleted...]
-      <c r="E2" s="112">
+      <c r="C2" s="103">
+        <v>0</v>
+      </c>
+      <c r="D2" s="104">
+        <v>0</v>
+      </c>
+      <c r="E2" s="105">
         <v>221</v>
       </c>
-      <c r="F2" s="113">
+      <c r="F2" s="106">
         <v>3</v>
       </c>
-      <c r="G2" s="114">
+      <c r="G2" s="107">
         <v>0.01</v>
       </c>
-      <c r="H2" s="115">
+      <c r="H2" s="108">
         <v>184</v>
       </c>
-      <c r="I2" s="116">
+      <c r="I2" s="109">
         <v>3</v>
       </c>
-      <c r="J2" s="117">
+      <c r="J2" s="110">
         <v>0.02</v>
       </c>
-      <c r="K2" s="118">
+      <c r="K2" s="111">
         <v>145</v>
       </c>
-      <c r="L2" s="119">
+      <c r="L2" s="112">
         <v>7</v>
       </c>
-      <c r="M2" s="120">
+      <c r="M2" s="113">
         <f>L2/K2</f>
         <v>4.8275862068965517E-2</v>
       </c>
-      <c r="N2" s="74">
+      <c r="N2" s="73">
         <v>82</v>
       </c>
-      <c r="O2" s="121">
+      <c r="O2" s="114">
         <v>8</v>
       </c>
-      <c r="P2" s="122">
+      <c r="P2" s="115">
         <v>0.1</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="85" customFormat="1" ht="16.5">
-      <c r="A3" s="123" t="s">
+    <row r="3" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A3" s="116" t="s">
         <v>79</v>
       </c>
-      <c r="B3" s="124">
+      <c r="B3" s="117">
         <v>15</v>
       </c>
-      <c r="C3" s="124">
-[...2 lines deleted...]
-      <c r="D3" s="125">
+      <c r="C3" s="117">
+        <v>1</v>
+      </c>
+      <c r="D3" s="118">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E3" s="126">
+      <c r="E3" s="119">
         <v>9</v>
       </c>
-      <c r="F3" s="126">
-[...2 lines deleted...]
-      <c r="G3" s="127">
+      <c r="F3" s="119">
+        <v>1</v>
+      </c>
+      <c r="G3" s="120">
         <v>0.11</v>
       </c>
-      <c r="H3" s="128">
+      <c r="H3" s="121">
         <v>5</v>
       </c>
-      <c r="I3" s="128">
+      <c r="I3" s="121">
         <v>4</v>
       </c>
-      <c r="J3" s="129">
+      <c r="J3" s="122">
         <v>0.8</v>
       </c>
-      <c r="K3" s="123">
+      <c r="K3" s="116">
         <v>6</v>
       </c>
-      <c r="L3" s="123">
+      <c r="L3" s="116">
         <v>2</v>
       </c>
-      <c r="M3" s="130">
+      <c r="M3" s="123">
         <v>0.33</v>
       </c>
-      <c r="N3" s="75">
+      <c r="N3" s="74">
         <v>8</v>
       </c>
-      <c r="O3" s="123">
-[...7 lines deleted...]
-      <c r="A4" s="123" t="s">
+      <c r="O3" s="116">
+        <v>0</v>
+      </c>
+      <c r="P3" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A4" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="124">
+      <c r="B4" s="117">
         <v>18</v>
       </c>
-      <c r="C4" s="124">
-[...5 lines deleted...]
-      <c r="E4" s="126">
+      <c r="C4" s="117">
+        <v>0</v>
+      </c>
+      <c r="D4" s="118">
+        <v>0</v>
+      </c>
+      <c r="E4" s="119">
         <v>8</v>
       </c>
-      <c r="F4" s="126">
-[...34 lines deleted...]
-      <c r="A5" s="123" t="s">
+      <c r="F4" s="119">
+        <v>0</v>
+      </c>
+      <c r="G4" s="120">
+        <v>0</v>
+      </c>
+      <c r="H4" s="121">
+        <v>0</v>
+      </c>
+      <c r="I4" s="121">
+        <v>0</v>
+      </c>
+      <c r="J4" s="122">
+        <v>0</v>
+      </c>
+      <c r="K4" s="116">
+        <v>1</v>
+      </c>
+      <c r="L4" s="116">
+        <v>0</v>
+      </c>
+      <c r="M4" s="123">
+        <v>0</v>
+      </c>
+      <c r="N4" s="74">
+        <v>1</v>
+      </c>
+      <c r="O4" s="116">
+        <v>1</v>
+      </c>
+      <c r="P4" s="123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="B5" s="124">
-[...35 lines deleted...]
-      <c r="N5" s="75">
+      <c r="B5" s="117">
+        <v>1</v>
+      </c>
+      <c r="C5" s="117">
+        <v>0</v>
+      </c>
+      <c r="D5" s="118">
+        <v>0</v>
+      </c>
+      <c r="E5" s="119">
+        <v>0</v>
+      </c>
+      <c r="F5" s="119">
+        <v>0</v>
+      </c>
+      <c r="G5" s="120">
+        <v>0</v>
+      </c>
+      <c r="H5" s="121">
+        <v>0</v>
+      </c>
+      <c r="I5" s="121">
+        <v>0</v>
+      </c>
+      <c r="J5" s="122">
+        <v>0</v>
+      </c>
+      <c r="K5" s="116">
+        <v>0</v>
+      </c>
+      <c r="L5" s="116">
+        <v>0</v>
+      </c>
+      <c r="M5" s="123">
+        <v>0</v>
+      </c>
+      <c r="N5" s="74">
         <v>9</v>
       </c>
-      <c r="O5" s="123">
+      <c r="O5" s="116">
         <v>7</v>
       </c>
-      <c r="P5" s="130">
+      <c r="P5" s="123">
         <v>0.78</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="85" customFormat="1" ht="16.5">
-      <c r="A6" s="123" t="s">
+    <row r="6" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A6" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="B6" s="124">
+      <c r="B6" s="117">
         <v>2</v>
       </c>
-      <c r="C6" s="124">
-[...43 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="C6" s="117">
+        <v>0</v>
+      </c>
+      <c r="D6" s="118">
+        <v>0</v>
+      </c>
+      <c r="E6" s="119">
+        <v>0</v>
+      </c>
+      <c r="F6" s="119">
+        <v>0</v>
+      </c>
+      <c r="G6" s="120">
+        <v>0</v>
+      </c>
+      <c r="H6" s="121">
+        <v>0</v>
+      </c>
+      <c r="I6" s="121">
+        <v>0</v>
+      </c>
+      <c r="J6" s="122">
+        <v>0</v>
+      </c>
+      <c r="K6" s="116">
+        <v>1</v>
+      </c>
+      <c r="L6" s="116">
+        <v>0</v>
+      </c>
+      <c r="M6" s="123">
+        <v>0</v>
+      </c>
+      <c r="N6" s="74">
+        <v>0</v>
+      </c>
+      <c r="O6" s="116">
+        <v>0</v>
+      </c>
+      <c r="P6" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="B7" s="124">
+      <c r="B7" s="117">
         <v>3</v>
       </c>
-      <c r="C7" s="124">
-[...43 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="C7" s="117">
+        <v>0</v>
+      </c>
+      <c r="D7" s="118">
+        <v>0</v>
+      </c>
+      <c r="E7" s="119">
+        <v>0</v>
+      </c>
+      <c r="F7" s="119">
+        <v>0</v>
+      </c>
+      <c r="G7" s="120">
+        <v>0</v>
+      </c>
+      <c r="H7" s="121">
+        <v>0</v>
+      </c>
+      <c r="I7" s="121">
+        <v>0</v>
+      </c>
+      <c r="J7" s="122">
+        <v>0</v>
+      </c>
+      <c r="K7" s="116">
+        <v>0</v>
+      </c>
+      <c r="L7" s="116">
+        <v>0</v>
+      </c>
+      <c r="M7" s="123">
+        <v>0</v>
+      </c>
+      <c r="N7" s="75">
+        <v>1</v>
+      </c>
+      <c r="O7" s="116">
+        <v>0</v>
+      </c>
+      <c r="P7" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="116" t="s">
         <v>84</v>
       </c>
-      <c r="B8" s="124">
+      <c r="B8" s="117">
         <v>2</v>
       </c>
-      <c r="C8" s="124">
-[...43 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="C8" s="117">
+        <v>0</v>
+      </c>
+      <c r="D8" s="118">
+        <v>0</v>
+      </c>
+      <c r="E8" s="119">
+        <v>0</v>
+      </c>
+      <c r="F8" s="119">
+        <v>0</v>
+      </c>
+      <c r="G8" s="120">
+        <v>0</v>
+      </c>
+      <c r="H8" s="121">
+        <v>1</v>
+      </c>
+      <c r="I8" s="121">
+        <v>0</v>
+      </c>
+      <c r="J8" s="122">
+        <v>0</v>
+      </c>
+      <c r="K8" s="116">
+        <v>0</v>
+      </c>
+      <c r="L8" s="116">
+        <v>0</v>
+      </c>
+      <c r="M8" s="123">
+        <v>0</v>
+      </c>
+      <c r="N8" s="74">
+        <v>0</v>
+      </c>
+      <c r="O8" s="116">
+        <v>0</v>
+      </c>
+      <c r="P8" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="116" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="124">
-[...8 lines deleted...]
-      <c r="E9" s="126">
+      <c r="B9" s="117">
+        <v>1</v>
+      </c>
+      <c r="C9" s="117">
+        <v>0</v>
+      </c>
+      <c r="D9" s="118">
+        <v>0</v>
+      </c>
+      <c r="E9" s="119">
         <v>2</v>
       </c>
-      <c r="F9" s="126">
-[...34 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="F9" s="119">
+        <v>0</v>
+      </c>
+      <c r="G9" s="120">
+        <v>0</v>
+      </c>
+      <c r="H9" s="121">
+        <v>0</v>
+      </c>
+      <c r="I9" s="121">
+        <v>0</v>
+      </c>
+      <c r="J9" s="122">
+        <v>0</v>
+      </c>
+      <c r="K9" s="116">
+        <v>1</v>
+      </c>
+      <c r="L9" s="116">
+        <v>0</v>
+      </c>
+      <c r="M9" s="123">
+        <v>0</v>
+      </c>
+      <c r="N9" s="74">
+        <v>1</v>
+      </c>
+      <c r="O9" s="116">
+        <v>0</v>
+      </c>
+      <c r="P9" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="80" customFormat="1" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="116" t="s">
         <v>86</v>
       </c>
-      <c r="B10" s="124">
-[...46 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="B10" s="117">
+        <v>0</v>
+      </c>
+      <c r="C10" s="117">
+        <v>0</v>
+      </c>
+      <c r="D10" s="118">
+        <v>0</v>
+      </c>
+      <c r="E10" s="119">
+        <v>0</v>
+      </c>
+      <c r="F10" s="119">
+        <v>0</v>
+      </c>
+      <c r="G10" s="120">
+        <v>0</v>
+      </c>
+      <c r="H10" s="121">
+        <v>0</v>
+      </c>
+      <c r="I10" s="121">
+        <v>0</v>
+      </c>
+      <c r="J10" s="122">
+        <v>0</v>
+      </c>
+      <c r="K10" s="116">
+        <v>1</v>
+      </c>
+      <c r="L10" s="116">
+        <v>0</v>
+      </c>
+      <c r="M10" s="123">
+        <v>0</v>
+      </c>
+      <c r="N10" s="74">
+        <v>1</v>
+      </c>
+      <c r="O10" s="116">
+        <v>0</v>
+      </c>
+      <c r="P10" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="80" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="116" t="s">
         <v>87</v>
       </c>
-      <c r="B11" s="124">
+      <c r="B11" s="117">
         <v>54</v>
       </c>
-      <c r="C11" s="124">
+      <c r="C11" s="117">
         <v>19</v>
       </c>
-      <c r="D11" s="125">
+      <c r="D11" s="118">
         <v>0.35</v>
       </c>
-      <c r="E11" s="126">
+      <c r="E11" s="119">
         <v>19</v>
       </c>
-      <c r="F11" s="126">
+      <c r="F11" s="119">
         <v>18</v>
       </c>
-      <c r="G11" s="127">
+      <c r="G11" s="120">
         <v>0.95</v>
       </c>
-      <c r="H11" s="128">
+      <c r="H11" s="121">
         <v>141</v>
       </c>
-      <c r="I11" s="128">
+      <c r="I11" s="121">
         <v>21</v>
       </c>
-      <c r="J11" s="129">
+      <c r="J11" s="122">
         <v>0.15</v>
       </c>
-      <c r="K11" s="123">
+      <c r="K11" s="116">
         <v>155</v>
       </c>
-      <c r="L11" s="123">
+      <c r="L11" s="116">
         <v>21</v>
       </c>
-      <c r="M11" s="130">
+      <c r="M11" s="123">
         <v>0.14000000000000001</v>
       </c>
-      <c r="N11" s="75">
+      <c r="N11" s="74">
         <v>172</v>
       </c>
-      <c r="O11" s="123">
+      <c r="O11" s="116">
         <v>18</v>
       </c>
-      <c r="P11" s="130">
+      <c r="P11" s="123">
         <v>0.1</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="22.5" customHeight="1">
-      <c r="A12" s="131" t="s">
+    <row r="12" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="109"/>
-      <c r="C12" s="132">
+      <c r="B12" s="102"/>
+      <c r="C12" s="125">
         <v>9</v>
       </c>
-      <c r="D12" s="133">
+      <c r="D12" s="126">
         <v>0.04</v>
       </c>
-      <c r="E12" s="112"/>
-      <c r="F12" s="134">
+      <c r="E12" s="105"/>
+      <c r="F12" s="127">
         <v>8</v>
       </c>
-      <c r="G12" s="135">
+      <c r="G12" s="128">
         <v>0.04</v>
       </c>
-      <c r="H12" s="115"/>
-      <c r="I12" s="136">
+      <c r="H12" s="108"/>
+      <c r="I12" s="129">
         <v>2</v>
       </c>
-      <c r="J12" s="137">
+      <c r="J12" s="130">
         <v>0.01</v>
       </c>
-      <c r="K12" s="118"/>
-[...7 lines deleted...]
-      <c r="A13" s="131" t="s">
+      <c r="K12" s="111"/>
+      <c r="L12" s="131"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="131"/>
+      <c r="O12" s="131"/>
+      <c r="P12" s="132"/>
+    </row>
+    <row r="13" spans="1:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="124" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="109"/>
-      <c r="C13" s="140">
+      <c r="B13" s="102"/>
+      <c r="C13" s="133">
         <v>6</v>
       </c>
-      <c r="D13" s="141">
+      <c r="D13" s="134">
         <v>0.03</v>
       </c>
-      <c r="E13" s="112"/>
-      <c r="F13" s="142">
+      <c r="E13" s="105"/>
+      <c r="F13" s="135">
         <v>7</v>
       </c>
-      <c r="G13" s="143">
+      <c r="G13" s="136">
         <v>0.03</v>
       </c>
-      <c r="H13" s="115"/>
-      <c r="I13" s="144">
+      <c r="H13" s="108"/>
+      <c r="I13" s="137">
         <v>9</v>
       </c>
-      <c r="J13" s="145">
+      <c r="J13" s="138">
         <v>0.05</v>
       </c>
-      <c r="K13" s="118"/>
-[...7 lines deleted...]
-      <c r="A14" s="146" t="s">
+      <c r="K13" s="111"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="132"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="132"/>
+    </row>
+    <row r="14" spans="1:16" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="139" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="147">
+      <c r="B14" s="140">
         <f>SUM(B2:B7)</f>
         <v>257</v>
       </c>
-      <c r="C14" s="147">
+      <c r="C14" s="140">
         <f>SUM(C2:C7)</f>
         <v>1</v>
       </c>
-      <c r="D14" s="148">
+      <c r="D14" s="141">
         <f>C14/B14</f>
         <v>3.8910505836575876E-3</v>
       </c>
-      <c r="E14" s="147">
+      <c r="E14" s="140">
         <f>SUM(E2:E7)</f>
         <v>238</v>
       </c>
-      <c r="F14" s="147">
+      <c r="F14" s="140">
         <f>SUM(F2:F7)</f>
         <v>4</v>
       </c>
-      <c r="G14" s="148">
+      <c r="G14" s="141">
         <f>F14/E14</f>
         <v>1.680672268907563E-2</v>
       </c>
-      <c r="H14" s="147">
+      <c r="H14" s="140">
         <f>SUM(H2:H7)</f>
         <v>189</v>
       </c>
-      <c r="I14" s="147">
+      <c r="I14" s="140">
         <f>SUM(I2:I7)</f>
         <v>7</v>
       </c>
-      <c r="J14" s="148">
+      <c r="J14" s="141">
         <f>I14/H14</f>
         <v>3.7037037037037035E-2</v>
       </c>
-      <c r="K14" s="147">
+      <c r="K14" s="140">
         <f>SUM(K2:K7)</f>
         <v>153</v>
       </c>
-      <c r="L14" s="147">
+      <c r="L14" s="140">
         <f>SUM(L2:L7)</f>
         <v>9</v>
       </c>
-      <c r="M14" s="148">
+      <c r="M14" s="141">
         <f>L14/K14</f>
         <v>5.8823529411764705E-2</v>
       </c>
-      <c r="N14" s="149">
+      <c r="N14" s="142">
         <f>SUM(N2:N13)</f>
         <v>275</v>
       </c>
-      <c r="O14" s="149">
+      <c r="O14" s="142">
         <f>SUM(O2:O13)</f>
         <v>34</v>
       </c>
-      <c r="P14" s="148">
+      <c r="P14" s="141">
         <f>O14/N14</f>
         <v>0.12363636363636364</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="20.25" customHeight="1">
-      <c r="A15" s="108" t="s">
+    <row r="15" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="101" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="110">
+      <c r="B15" s="103">
         <v>97</v>
       </c>
-      <c r="C15" s="110">
+      <c r="C15" s="103">
         <v>4</v>
       </c>
-      <c r="D15" s="111">
+      <c r="D15" s="104">
         <v>0.04</v>
       </c>
-      <c r="E15" s="113">
+      <c r="E15" s="106">
         <v>117</v>
       </c>
-      <c r="F15" s="113">
+      <c r="F15" s="106">
         <v>6</v>
       </c>
-      <c r="G15" s="114">
+      <c r="G15" s="107">
         <v>0.05</v>
       </c>
-      <c r="H15" s="116">
+      <c r="H15" s="109">
         <v>80</v>
       </c>
-      <c r="I15" s="116">
+      <c r="I15" s="109">
         <v>3</v>
       </c>
-      <c r="J15" s="117">
+      <c r="J15" s="110">
         <v>0.04</v>
       </c>
-      <c r="K15" s="119">
+      <c r="K15" s="112">
         <v>92</v>
       </c>
-      <c r="L15" s="119">
+      <c r="L15" s="112">
         <v>2</v>
       </c>
-      <c r="M15" s="120">
+      <c r="M15" s="113">
         <v>0.02</v>
       </c>
-      <c r="N15" s="75">
+      <c r="N15" s="74">
         <v>94</v>
       </c>
-      <c r="O15" s="123">
+      <c r="O15" s="116">
         <v>2</v>
       </c>
-      <c r="P15" s="130">
+      <c r="P15" s="123">
         <v>0.02</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="89" customFormat="1" ht="16.5">
-      <c r="A16" s="123" t="s">
+    <row r="16" spans="1:16" s="83" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A16" s="116" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="124">
+      <c r="B16" s="117">
         <v>15</v>
       </c>
-      <c r="C16" s="124">
+      <c r="C16" s="117">
         <v>4</v>
       </c>
-      <c r="D16" s="125">
+      <c r="D16" s="118">
         <v>0.03</v>
       </c>
-      <c r="E16" s="126">
+      <c r="E16" s="119">
         <v>17</v>
       </c>
-      <c r="F16" s="126">
+      <c r="F16" s="119">
         <v>5</v>
       </c>
-      <c r="G16" s="127">
+      <c r="G16" s="120">
         <v>0.28999999999999998</v>
       </c>
-      <c r="H16" s="128">
+      <c r="H16" s="121">
         <v>10</v>
       </c>
-      <c r="I16" s="128">
+      <c r="I16" s="121">
         <v>5</v>
       </c>
-      <c r="J16" s="129">
+      <c r="J16" s="122">
         <v>0.5</v>
       </c>
-      <c r="K16" s="123">
+      <c r="K16" s="116">
         <v>13</v>
       </c>
-      <c r="L16" s="123">
+      <c r="L16" s="116">
         <v>3</v>
       </c>
-      <c r="M16" s="130">
+      <c r="M16" s="123">
         <v>0.23</v>
       </c>
-      <c r="N16" s="75">
+      <c r="N16" s="74">
         <v>18</v>
       </c>
-      <c r="O16" s="123">
+      <c r="O16" s="116">
         <v>5</v>
       </c>
-      <c r="P16" s="130">
+      <c r="P16" s="123">
         <v>0.28000000000000003</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="20.25" customHeight="1">
-      <c r="A17" s="150" t="s">
+    <row r="17" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="143" t="s">
         <v>93</v>
       </c>
-      <c r="B17" s="132">
+      <c r="B17" s="125">
         <v>91</v>
       </c>
-      <c r="C17" s="132">
+      <c r="C17" s="125">
         <v>4</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17" s="126">
         <v>0.04</v>
       </c>
-      <c r="E17" s="134">
+      <c r="E17" s="127">
         <v>62</v>
       </c>
-      <c r="F17" s="134">
-[...2 lines deleted...]
-      <c r="G17" s="135">
+      <c r="F17" s="127">
+        <v>1</v>
+      </c>
+      <c r="G17" s="128">
         <v>0.02</v>
       </c>
-      <c r="H17" s="136">
+      <c r="H17" s="129">
         <v>66</v>
       </c>
-      <c r="I17" s="136">
+      <c r="I17" s="129">
         <v>5</v>
       </c>
-      <c r="J17" s="137">
+      <c r="J17" s="130">
         <v>0.08</v>
       </c>
-      <c r="K17" s="151">
+      <c r="K17" s="144">
         <v>72</v>
       </c>
-      <c r="L17" s="151">
+      <c r="L17" s="144">
         <v>6</v>
       </c>
-      <c r="M17" s="152">
+      <c r="M17" s="145">
         <v>0.08</v>
       </c>
-      <c r="N17" s="75">
+      <c r="N17" s="74">
         <v>72</v>
       </c>
-      <c r="O17" s="123">
+      <c r="O17" s="116">
         <v>12</v>
       </c>
-      <c r="P17" s="130">
+      <c r="P17" s="123">
         <v>0.17</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A18" s="150" t="s">
+    <row r="18" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="143" t="s">
         <v>94</v>
       </c>
-      <c r="B18" s="132">
+      <c r="B18" s="125">
         <v>54</v>
       </c>
-      <c r="C18" s="132">
+      <c r="C18" s="125">
         <v>4</v>
       </c>
-      <c r="D18" s="133">
+      <c r="D18" s="126">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E18" s="134">
+      <c r="E18" s="127">
         <v>40</v>
       </c>
-      <c r="F18" s="134">
+      <c r="F18" s="127">
         <v>7</v>
       </c>
-      <c r="G18" s="135">
+      <c r="G18" s="128">
         <v>0.18</v>
       </c>
-      <c r="H18" s="136">
+      <c r="H18" s="129">
         <v>68</v>
       </c>
-      <c r="I18" s="136">
+      <c r="I18" s="129">
         <v>15</v>
       </c>
-      <c r="J18" s="137">
+      <c r="J18" s="130">
         <v>0.22</v>
       </c>
-      <c r="K18" s="151">
+      <c r="K18" s="144">
         <v>86</v>
       </c>
-      <c r="L18" s="151">
+      <c r="L18" s="144">
         <v>20</v>
       </c>
-      <c r="M18" s="152">
+      <c r="M18" s="145">
         <v>0.23</v>
       </c>
-      <c r="N18" s="75">
+      <c r="N18" s="74">
         <v>75</v>
       </c>
-      <c r="O18" s="123">
+      <c r="O18" s="116">
         <v>49</v>
       </c>
-      <c r="P18" s="130">
+      <c r="P18" s="123">
         <v>0.65</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="20.25" customHeight="1">
-      <c r="A19" s="153" t="s">
+    <row r="19" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="146" t="s">
         <v>95</v>
       </c>
-      <c r="B19" s="132">
-[...8 lines deleted...]
-      <c r="E19" s="134">
+      <c r="B19" s="125">
+        <v>0</v>
+      </c>
+      <c r="C19" s="125">
+        <v>0</v>
+      </c>
+      <c r="D19" s="126">
+        <v>0</v>
+      </c>
+      <c r="E19" s="127">
         <v>56</v>
       </c>
-      <c r="F19" s="134">
+      <c r="F19" s="127">
         <v>3</v>
       </c>
-      <c r="G19" s="135">
+      <c r="G19" s="128">
         <v>0.05</v>
       </c>
-      <c r="H19" s="136">
+      <c r="H19" s="129">
         <v>61</v>
       </c>
-      <c r="I19" s="136">
+      <c r="I19" s="129">
         <v>2</v>
       </c>
-      <c r="J19" s="137">
+      <c r="J19" s="130">
         <v>0.03</v>
       </c>
-      <c r="K19" s="154"/>
-[...7 lines deleted...]
-      <c r="A20" s="156" t="s">
+      <c r="K19" s="147"/>
+      <c r="L19" s="147"/>
+      <c r="M19" s="148"/>
+      <c r="N19" s="147"/>
+      <c r="O19" s="147"/>
+      <c r="P19" s="148"/>
+    </row>
+    <row r="20" spans="1:16" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="149" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="157"/>
-[...8 lines deleted...]
-      <c r="K20" s="163">
+      <c r="B20" s="150"/>
+      <c r="C20" s="150"/>
+      <c r="D20" s="151"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="153"/>
+      <c r="H20" s="154"/>
+      <c r="I20" s="154"/>
+      <c r="J20" s="155"/>
+      <c r="K20" s="156">
         <v>257</v>
       </c>
-      <c r="L20" s="163">
+      <c r="L20" s="156">
         <v>6</v>
       </c>
-      <c r="M20" s="164">
+      <c r="M20" s="157">
         <v>0.02</v>
       </c>
-      <c r="N20" s="75">
+      <c r="N20" s="74">
         <v>258</v>
       </c>
-      <c r="O20" s="123">
+      <c r="O20" s="116">
         <v>9</v>
       </c>
-      <c r="P20" s="130">
+      <c r="P20" s="123">
         <v>0.03</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="24" customHeight="1" thickBot="1">
-      <c r="A21" s="146" t="s">
+    <row r="21" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="139" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="165">
+      <c r="B21" s="158">
         <f>SUM(B15:B20)</f>
         <v>257</v>
       </c>
-      <c r="C21" s="165">
+      <c r="C21" s="158">
         <f>SUM(C15:C20)</f>
         <v>16</v>
       </c>
-      <c r="D21" s="166">
+      <c r="D21" s="159">
         <f>C21/B21</f>
         <v>6.2256809338521402E-2</v>
       </c>
-      <c r="E21" s="165">
+      <c r="E21" s="158">
         <f>SUM(E15:E20)</f>
         <v>292</v>
       </c>
-      <c r="F21" s="165">
+      <c r="F21" s="158">
         <f>SUM(F15:F20)</f>
         <v>22</v>
       </c>
-      <c r="G21" s="166">
+      <c r="G21" s="159">
         <f>F21/E21</f>
         <v>7.5342465753424653E-2</v>
       </c>
-      <c r="H21" s="165">
+      <c r="H21" s="158">
         <f>SUM(H15:H20)</f>
         <v>285</v>
       </c>
-      <c r="I21" s="165">
+      <c r="I21" s="158">
         <f>SUM(I15:I20)</f>
         <v>30</v>
       </c>
-      <c r="J21" s="166">
+      <c r="J21" s="159">
         <f>I21/H21</f>
         <v>0.10526315789473684</v>
       </c>
-      <c r="K21" s="165">
+      <c r="K21" s="158">
         <f>SUM(K15:K20)</f>
         <v>520</v>
       </c>
-      <c r="L21" s="165">
+      <c r="L21" s="158">
         <f>SUM(L15:L20)</f>
         <v>37</v>
       </c>
-      <c r="M21" s="166">
+      <c r="M21" s="159">
         <f>L21/K21</f>
         <v>7.1153846153846151E-2</v>
       </c>
-      <c r="N21" s="167">
+      <c r="N21" s="160">
         <f>SUM(N15:N20)</f>
         <v>517</v>
       </c>
-      <c r="O21" s="167">
+      <c r="O21" s="160">
         <f>SUM(O15:O20)</f>
         <v>77</v>
       </c>
-      <c r="P21" s="166">
+      <c r="P21" s="159">
         <f>O21/N21</f>
         <v>0.14893617021276595</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="24" customHeight="1" thickBot="1">
-      <c r="A22" s="131" t="s">
+    <row r="22" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="124" t="s">
         <v>97</v>
       </c>
-      <c r="B22" s="132">
+      <c r="B22" s="125">
         <v>147</v>
       </c>
-      <c r="C22" s="132">
+      <c r="C22" s="125">
         <v>9</v>
       </c>
-      <c r="D22" s="133">
+      <c r="D22" s="126">
         <v>0.06</v>
       </c>
-      <c r="E22" s="134">
+      <c r="E22" s="127">
         <v>158</v>
       </c>
-      <c r="F22" s="134">
+      <c r="F22" s="127">
         <v>15</v>
       </c>
-      <c r="G22" s="135">
+      <c r="G22" s="128">
         <v>0.09</v>
       </c>
-      <c r="H22" s="136">
+      <c r="H22" s="129">
         <v>160</v>
       </c>
-      <c r="I22" s="136">
+      <c r="I22" s="129">
         <v>10</v>
       </c>
-      <c r="J22" s="137">
+      <c r="J22" s="130">
         <v>0.06</v>
       </c>
-      <c r="K22" s="151">
+      <c r="K22" s="144">
         <v>171</v>
       </c>
-      <c r="L22" s="151">
+      <c r="L22" s="144">
         <v>11</v>
       </c>
-      <c r="M22" s="152">
+      <c r="M22" s="145">
         <v>0.06</v>
       </c>
-      <c r="N22" s="75">
+      <c r="N22" s="74">
         <v>189</v>
       </c>
-      <c r="O22" s="123">
+      <c r="O22" s="116">
         <v>11</v>
       </c>
-      <c r="P22" s="130">
+      <c r="P22" s="123">
         <v>0.06</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A23" s="168" t="s">
+    <row r="23" spans="1:16" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="161" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="169">
+      <c r="B23" s="162">
         <f>B14+B21+B22</f>
         <v>661</v>
       </c>
-      <c r="C23" s="169">
+      <c r="C23" s="162">
         <f>C14+C21+C22</f>
         <v>26</v>
       </c>
-      <c r="D23" s="170">
+      <c r="D23" s="163">
         <f>C23/B23</f>
         <v>3.9334341906202726E-2</v>
       </c>
-      <c r="E23" s="169">
+      <c r="E23" s="162">
         <f>E14+E21+E22</f>
         <v>688</v>
       </c>
-      <c r="F23" s="169">
+      <c r="F23" s="162">
         <f>F14+F21+F22</f>
         <v>41</v>
       </c>
-      <c r="G23" s="170">
+      <c r="G23" s="163">
         <f>F23/E23</f>
         <v>5.9593023255813955E-2</v>
       </c>
-      <c r="H23" s="169">
+      <c r="H23" s="162">
         <f>H14+H21+H22</f>
         <v>634</v>
       </c>
-      <c r="I23" s="169">
+      <c r="I23" s="162">
         <f>I14+I21+I22</f>
         <v>47</v>
       </c>
-      <c r="J23" s="170">
+      <c r="J23" s="163">
         <f>I23/H23</f>
         <v>7.4132492113564666E-2</v>
       </c>
-      <c r="K23" s="169">
+      <c r="K23" s="162">
         <f>K14+K21+K22</f>
         <v>844</v>
       </c>
-      <c r="L23" s="169">
+      <c r="L23" s="162">
         <f>L14+L21+L22</f>
         <v>57</v>
       </c>
-      <c r="M23" s="170">
+      <c r="M23" s="163">
         <f>L23/K23</f>
         <v>6.7535545023696686E-2</v>
       </c>
-      <c r="N23" s="171">
+      <c r="N23" s="164">
         <f>SUM(N22)</f>
         <v>189</v>
       </c>
-      <c r="O23" s="171">
+      <c r="O23" s="164">
         <f>SUM(O22)</f>
         <v>11</v>
       </c>
-      <c r="P23" s="170">
+      <c r="P23" s="163">
         <f>O23/N23</f>
         <v>5.8201058201058198E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="23.25" customHeight="1">
-      <c r="A24" s="226" t="s">
+    <row r="24" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="215" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="227"/>
-[...13 lines deleted...]
-      <c r="A25" s="224" t="s">
+      <c r="B24" s="216"/>
+      <c r="C24" s="216"/>
+      <c r="D24" s="216"/>
+      <c r="E24" s="216"/>
+      <c r="F24" s="216"/>
+      <c r="G24" s="216"/>
+      <c r="H24" s="216"/>
+      <c r="I24" s="216"/>
+      <c r="J24" s="216"/>
+      <c r="K24" s="216"/>
+      <c r="L24" s="216"/>
+      <c r="M24" s="216"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A25" s="215" t="s">
         <v>99</v>
       </c>
-      <c r="B25" s="225"/>
-[...10 lines deleted...]
-      <c r="M25" s="225"/>
+      <c r="B25" s="216"/>
+      <c r="C25" s="216"/>
+      <c r="D25" s="216"/>
+      <c r="E25" s="216"/>
+      <c r="F25" s="216"/>
+      <c r="G25" s="216"/>
+      <c r="H25" s="216"/>
+      <c r="I25" s="216"/>
+      <c r="J25" s="216"/>
+      <c r="K25" s="216"/>
+      <c r="L25" s="216"/>
+      <c r="M25" s="216"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A24:M24"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.47" right="0.37" top="0.92" bottom="0.8" header="0.33" footer="0.38"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"標楷體,粗體"&amp;16行政院衛生署及所屬機關96-99年度科技發展類性別計畫統計一覽表</oddHeader>
     <oddFooter>&amp;C&amp;P&amp;R&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-[...8 lines deleted...]
-      <c r="A2" s="175" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="191" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="193"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="168" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="174" t="s">
+      <c r="B2" s="167" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="174" t="s">
+      <c r="C2" s="167" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="175" t="s">
+      <c r="D2" s="168" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="198" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="188" t="s">
         <v>167</v>
       </c>
-      <c r="B3" s="199">
-[...2 lines deleted...]
-      <c r="C3" s="199">
+      <c r="B3" s="189">
+        <v>19</v>
+      </c>
+      <c r="C3" s="189">
         <v>17</v>
       </c>
-      <c r="D3" s="181">
+      <c r="D3" s="172">
         <f>C3/B3*100</f>
-        <v>94.444444444444443</v>
-[...3 lines deleted...]
-      <c r="A4" s="198" t="s">
+        <v>89.473684210526315</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="188" t="s">
         <v>168</v>
       </c>
-      <c r="B4" s="199">
+      <c r="B4" s="189">
+        <v>9</v>
+      </c>
+      <c r="C4" s="189">
+        <v>8</v>
+      </c>
+      <c r="D4" s="172">
+        <f t="shared" ref="D4:D11" si="0">C4/B4*100</f>
+        <v>88.888888888888886</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="188" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5" s="189">
+        <v>27</v>
+      </c>
+      <c r="C5" s="189">
+        <v>24</v>
+      </c>
+      <c r="D5" s="172">
+        <f t="shared" si="0"/>
+        <v>88.888888888888886</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="188" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6" s="189">
         <v>6</v>
       </c>
-      <c r="C4" s="199">
-[...17 lines deleted...]
-      <c r="D5" s="181">
+      <c r="C6" s="189">
+        <v>5</v>
+      </c>
+      <c r="D6" s="172">
         <f t="shared" si="0"/>
-        <v>86.956521739130437</v>
-[...12 lines deleted...]
-      <c r="D6" s="181">
+        <v>83.333333333333343</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="188" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="189">
+        <v>3</v>
+      </c>
+      <c r="C7" s="189">
+        <v>3</v>
+      </c>
+      <c r="D7" s="172">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1">
-[...9 lines deleted...]
-      <c r="D7" s="181">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="188" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8" s="189">
+        <v>3</v>
+      </c>
+      <c r="C8" s="189">
+        <v>3</v>
+      </c>
+      <c r="D8" s="172">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1">
-[...9 lines deleted...]
-      <c r="D8" s="181">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="188" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9" s="189">
+        <v>5</v>
+      </c>
+      <c r="C9" s="189">
+        <v>4</v>
+      </c>
+      <c r="D9" s="172">
         <f t="shared" si="0"/>
-        <v>100</v>
-[...12 lines deleted...]
-      <c r="D9" s="181">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="188" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10" s="189">
+        <v>32</v>
+      </c>
+      <c r="C10" s="189">
+        <v>30</v>
+      </c>
+      <c r="D10" s="172">
         <f t="shared" si="0"/>
-        <v>100</v>
-[...12 lines deleted...]
-      <c r="D10" s="181">
+        <v>93.75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="188" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="189">
+        <f>SUM(B3:B10)</f>
+        <v>104</v>
+      </c>
+      <c r="C11" s="189">
+        <f>SUM(C3:C10)</f>
+        <v>94</v>
+      </c>
+      <c r="D11" s="172">
         <f t="shared" si="0"/>
-        <v>89.473684210526315</v>
-[...47 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+        <v>90.384615384615387</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="194" t="s">
+        <v>191</v>
+      </c>
+      <c r="B13" s="195"/>
+      <c r="C13" s="195"/>
+      <c r="D13" s="195"/>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="195"/>
+      <c r="B14" s="195"/>
+      <c r="C14" s="195"/>
+      <c r="D14" s="195"/>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A13:D14"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-[...8 lines deleted...]
-      <c r="A2" s="175" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="191" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="193"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="168" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="174" t="s">
+      <c r="B2" s="167" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="174" t="s">
+      <c r="C2" s="167" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="175" t="s">
+      <c r="D2" s="168" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="176" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="188" t="s">
         <v>167</v>
       </c>
-      <c r="B3" s="177">
-[...2 lines deleted...]
-      <c r="C3" s="177">
+      <c r="B3" s="189">
+        <v>18</v>
+      </c>
+      <c r="C3" s="189">
         <v>17</v>
       </c>
-      <c r="D3" s="178">
+      <c r="D3" s="172">
         <f>C3/B3*100</f>
-        <v>89.473684210526315</v>
-[...3 lines deleted...]
-      <c r="A4" s="176" t="s">
+        <v>94.444444444444443</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="188" t="s">
         <v>168</v>
       </c>
-      <c r="B4" s="177">
+      <c r="B4" s="189">
+        <v>6</v>
+      </c>
+      <c r="C4" s="189">
+        <v>6</v>
+      </c>
+      <c r="D4" s="172">
+        <f t="shared" ref="D4:D11" si="0">C4/B4*100</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="188" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5" s="189">
+        <v>23</v>
+      </c>
+      <c r="C5" s="189">
+        <v>20</v>
+      </c>
+      <c r="D5" s="172">
+        <f t="shared" si="0"/>
+        <v>86.956521739130437</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="188" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6" s="189">
         <v>8</v>
       </c>
-      <c r="C4" s="177">
-[...47 lines deleted...]
-      <c r="D7" s="178">
+      <c r="C6" s="189">
+        <v>8</v>
+      </c>
+      <c r="D6" s="172">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1">
-[...9 lines deleted...]
-      <c r="D8" s="178">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="188" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="189">
+        <v>4</v>
+      </c>
+      <c r="C7" s="189">
+        <v>4</v>
+      </c>
+      <c r="D7" s="172">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="179" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="188" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8" s="189">
+        <v>3</v>
+      </c>
+      <c r="C8" s="189">
+        <v>3</v>
+      </c>
+      <c r="D8" s="172">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="188" t="s">
         <v>175</v>
       </c>
-      <c r="B9" s="177">
-[...5 lines deleted...]
-      <c r="D9" s="178">
+      <c r="B9" s="189">
+        <v>7</v>
+      </c>
+      <c r="C9" s="189">
+        <v>7</v>
+      </c>
+      <c r="D9" s="172">
         <f t="shared" si="0"/>
-        <v>66.666666666666657</v>
-[...3 lines deleted...]
-      <c r="A10" s="176" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="188" t="s">
         <v>177</v>
       </c>
-      <c r="B10" s="177">
-[...5 lines deleted...]
-      <c r="D10" s="178">
+      <c r="B10" s="189">
+        <v>38</v>
+      </c>
+      <c r="C10" s="189">
+        <v>34</v>
+      </c>
+      <c r="D10" s="172">
         <f t="shared" si="0"/>
-        <v>90.243902439024396</v>
-[...3 lines deleted...]
-      <c r="A11" s="179" t="s">
+        <v>89.473684210526315</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="188" t="s">
         <v>178</v>
       </c>
-      <c r="B11" s="180">
+      <c r="B11" s="189">
         <f>SUM(B3:B10)</f>
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C11" s="180">
+        <v>107</v>
+      </c>
+      <c r="C11" s="189">
         <f>SUM(C3:C10)</f>
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D11" s="181">
+        <v>99</v>
+      </c>
+      <c r="D11" s="172">
         <f t="shared" si="0"/>
-        <v>88.181818181818187</v>
-[...30 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+        <v>92.523364485981304</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="194" t="s">
+        <v>189</v>
+      </c>
+      <c r="B13" s="195"/>
+      <c r="C13" s="195"/>
+      <c r="D13" s="195"/>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="195"/>
+      <c r="B14" s="195"/>
+      <c r="C14" s="195"/>
+      <c r="D14" s="195"/>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A13:D14"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:D28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="191" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="193"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="168" t="s">
+        <v>165</v>
+      </c>
+      <c r="B2" s="167" t="s">
+        <v>184</v>
+      </c>
+      <c r="C2" s="167" t="s">
+        <v>183</v>
+      </c>
+      <c r="D2" s="168" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="169" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="170">
+        <v>19</v>
+      </c>
+      <c r="C3" s="170">
+        <v>17</v>
+      </c>
+      <c r="D3" s="171">
+        <f>C3/B3*100</f>
+        <v>89.473684210526315</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="169" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4" s="170">
+        <v>8</v>
+      </c>
+      <c r="C4" s="170">
+        <v>7</v>
+      </c>
+      <c r="D4" s="171">
+        <f t="shared" ref="D4:D11" si="0">C4/B4*100</f>
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="169" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5" s="170">
+        <v>18</v>
+      </c>
+      <c r="C5" s="170">
+        <v>16</v>
+      </c>
+      <c r="D5" s="171">
+        <f t="shared" si="0"/>
+        <v>88.888888888888886</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="169" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6" s="170">
+        <v>14</v>
+      </c>
+      <c r="C6" s="170">
+        <v>11</v>
+      </c>
+      <c r="D6" s="171">
+        <f t="shared" si="0"/>
+        <v>78.571428571428569</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="169" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="170">
+        <v>4</v>
+      </c>
+      <c r="C7" s="170">
+        <v>4</v>
+      </c>
+      <c r="D7" s="171">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="169" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8" s="170">
+        <v>3</v>
+      </c>
+      <c r="C8" s="170">
+        <v>3</v>
+      </c>
+      <c r="D8" s="171">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="169" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9" s="170">
+        <v>3</v>
+      </c>
+      <c r="C9" s="170">
+        <v>2</v>
+      </c>
+      <c r="D9" s="171">
+        <f t="shared" si="0"/>
+        <v>66.666666666666657</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="169" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10" s="170">
+        <v>41</v>
+      </c>
+      <c r="C10" s="170">
+        <v>37</v>
+      </c>
+      <c r="D10" s="171">
+        <f t="shared" si="0"/>
+        <v>90.243902439024396</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="169" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="170">
+        <f>SUM(B3:B10)</f>
+        <v>110</v>
+      </c>
+      <c r="C11" s="170">
+        <f>SUM(C3:C10)</f>
+        <v>97</v>
+      </c>
+      <c r="D11" s="172">
+        <f t="shared" si="0"/>
+        <v>88.181818181818187</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="194" t="s">
+        <v>186</v>
+      </c>
+      <c r="B13" s="195"/>
+      <c r="C13" s="195"/>
+      <c r="D13" s="195"/>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="195"/>
+      <c r="B14" s="195"/>
+      <c r="C14" s="195"/>
+      <c r="D14" s="195"/>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A13:D14"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-      <c r="A1" s="202" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="191" t="s">
         <v>164</v>
       </c>
-      <c r="B1" s="203"/>
-[...4 lines deleted...]
-      <c r="A2" s="175" t="s">
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="193"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="168" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="174" t="s">
+      <c r="B2" s="167" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="174" t="s">
+      <c r="C2" s="167" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="175" t="s">
+      <c r="D2" s="168" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="176" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="169" t="s">
         <v>167</v>
       </c>
-      <c r="B3" s="177">
+      <c r="B3" s="170">
         <v>17</v>
       </c>
-      <c r="C3" s="177">
+      <c r="C3" s="170">
         <v>17</v>
       </c>
-      <c r="D3" s="178">
+      <c r="D3" s="171">
         <f>C3/B3*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="176" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="169" t="s">
         <v>168</v>
       </c>
-      <c r="B4" s="177">
+      <c r="B4" s="170">
         <v>6</v>
       </c>
-      <c r="C4" s="177">
+      <c r="C4" s="170">
         <v>6</v>
       </c>
-      <c r="D4" s="178">
+      <c r="D4" s="171">
         <f t="shared" ref="D4:D14" si="0">C4/B4*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A5" s="176" t="s">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="169" t="s">
         <v>169</v>
       </c>
-      <c r="B5" s="177">
-[...5 lines deleted...]
-      <c r="D5" s="178">
+      <c r="B5" s="170">
+        <v>1</v>
+      </c>
+      <c r="C5" s="170">
+        <v>0</v>
+      </c>
+      <c r="D5" s="171">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="197" t="s">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="187" t="s">
         <v>170</v>
       </c>
-      <c r="B6" s="177">
-[...5 lines deleted...]
-      <c r="D6" s="178">
+      <c r="B6" s="170">
+        <v>1</v>
+      </c>
+      <c r="C6" s="170">
+        <v>1</v>
+      </c>
+      <c r="D6" s="171">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="176" t="s">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="169" t="s">
         <v>171</v>
       </c>
-      <c r="B7" s="177">
+      <c r="B7" s="170">
         <v>20</v>
       </c>
-      <c r="C7" s="177">
+      <c r="C7" s="170">
         <v>19</v>
       </c>
-      <c r="D7" s="178">
+      <c r="D7" s="171">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="176" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="169" t="s">
         <v>172</v>
       </c>
-      <c r="B8" s="177">
+      <c r="B8" s="170">
         <v>11</v>
       </c>
-      <c r="C8" s="177">
+      <c r="C8" s="170">
         <v>10</v>
       </c>
-      <c r="D8" s="178">
+      <c r="D8" s="171">
         <f t="shared" si="0"/>
         <v>90.909090909090907</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="176" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="169" t="s">
         <v>173</v>
       </c>
-      <c r="B9" s="177">
+      <c r="B9" s="170">
         <v>7</v>
       </c>
-      <c r="C9" s="177">
+      <c r="C9" s="170">
         <v>6</v>
       </c>
-      <c r="D9" s="178">
+      <c r="D9" s="171">
         <f t="shared" si="0"/>
         <v>85.714285714285708</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A10" s="176" t="s">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="169" t="s">
         <v>174</v>
       </c>
-      <c r="B10" s="177">
+      <c r="B10" s="170">
         <v>4</v>
       </c>
-      <c r="C10" s="177">
+      <c r="C10" s="170">
         <v>2</v>
       </c>
-      <c r="D10" s="178">
+      <c r="D10" s="171">
         <f t="shared" si="0"/>
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="179" t="s">
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="169" t="s">
         <v>175</v>
       </c>
-      <c r="B11" s="177">
+      <c r="B11" s="170">
         <v>2</v>
       </c>
-      <c r="C11" s="177">
+      <c r="C11" s="170">
         <v>2</v>
       </c>
-      <c r="D11" s="178">
+      <c r="D11" s="171">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A12" s="179" t="s">
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="169" t="s">
         <v>176</v>
       </c>
-      <c r="B12" s="177">
-[...5 lines deleted...]
-      <c r="D12" s="178">
+      <c r="B12" s="170">
+        <v>1</v>
+      </c>
+      <c r="C12" s="170">
+        <v>1</v>
+      </c>
+      <c r="D12" s="171">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="176" t="s">
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="169" t="s">
         <v>177</v>
       </c>
-      <c r="B13" s="177">
+      <c r="B13" s="170">
         <v>60</v>
       </c>
-      <c r="C13" s="177">
+      <c r="C13" s="170">
         <v>37</v>
       </c>
-      <c r="D13" s="178">
+      <c r="D13" s="171">
         <f t="shared" si="0"/>
         <v>61.666666666666671</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="179" t="s">
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="169" t="s">
         <v>178</v>
       </c>
-      <c r="B14" s="180">
+      <c r="B14" s="170">
         <f>SUM(B3:B13)</f>
         <v>130</v>
       </c>
-      <c r="C14" s="180">
+      <c r="C14" s="170">
         <f>SUM(C3:C13)</f>
         <v>101</v>
       </c>
-      <c r="D14" s="181">
+      <c r="D14" s="172">
         <f t="shared" si="0"/>
         <v>77.692307692307693</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A16" s="205" t="s">
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="194" t="s">
         <v>187</v>
       </c>
-      <c r="B16" s="206"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:4" ht="20.100000000000001" customHeight="1"/>
+      <c r="B16" s="195"/>
+      <c r="C16" s="195"/>
+      <c r="D16" s="195"/>
+    </row>
+    <row r="17" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="195"/>
+      <c r="B17" s="195"/>
+      <c r="C17" s="195"/>
+      <c r="D17" s="195"/>
+    </row>
+    <row r="18" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A16:D17"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-      <c r="A1" s="207" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="201" t="s">
         <v>151</v>
       </c>
-      <c r="B1" s="208"/>
-[...4 lines deleted...]
-      <c r="A2" s="195" t="s">
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="198"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="185" t="s">
         <v>181</v>
       </c>
-      <c r="B2" s="174" t="s">
+      <c r="B2" s="167" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="174" t="s">
+      <c r="C2" s="167" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="195" t="s">
+      <c r="D2" s="185" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="176" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="169" t="s">
         <v>152</v>
       </c>
-      <c r="B3" s="177">
+      <c r="B3" s="170">
         <v>7</v>
       </c>
-      <c r="C3" s="177">
+      <c r="C3" s="170">
         <v>7</v>
       </c>
-      <c r="D3" s="193">
+      <c r="D3" s="184">
         <f>C3/B3*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="176" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="169" t="s">
         <v>153</v>
       </c>
-      <c r="B4" s="177">
+      <c r="B4" s="170">
         <v>7</v>
       </c>
-      <c r="C4" s="177">
+      <c r="C4" s="170">
         <v>7</v>
       </c>
-      <c r="D4" s="193">
+      <c r="D4" s="184">
         <f t="shared" ref="D4:D14" si="0">C4/B4*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A5" s="176" t="s">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="169" t="s">
         <v>154</v>
       </c>
-      <c r="B5" s="177">
-[...5 lines deleted...]
-      <c r="D5" s="193">
+      <c r="B5" s="170">
+        <v>1</v>
+      </c>
+      <c r="C5" s="170">
+        <v>1</v>
+      </c>
+      <c r="D5" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="176" t="s">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="169" t="s">
         <v>155</v>
       </c>
-      <c r="B6" s="177">
-[...5 lines deleted...]
-      <c r="D6" s="193">
+      <c r="B6" s="170">
+        <v>1</v>
+      </c>
+      <c r="C6" s="170">
+        <v>1</v>
+      </c>
+      <c r="D6" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="176" t="s">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="169" t="s">
         <v>156</v>
       </c>
-      <c r="B7" s="177">
-[...5 lines deleted...]
-      <c r="D7" s="193">
+      <c r="B7" s="170">
+        <v>1</v>
+      </c>
+      <c r="C7" s="170">
+        <v>0</v>
+      </c>
+      <c r="D7" s="184">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="176" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="169" t="s">
         <v>157</v>
       </c>
-      <c r="B8" s="177">
+      <c r="B8" s="170">
         <v>23</v>
       </c>
-      <c r="C8" s="177">
+      <c r="C8" s="170">
         <v>23</v>
       </c>
-      <c r="D8" s="193">
+      <c r="D8" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="176" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="169" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="177">
+      <c r="B9" s="170">
         <v>9</v>
       </c>
-      <c r="C9" s="177">
+      <c r="C9" s="170">
         <v>8</v>
       </c>
-      <c r="D9" s="193">
+      <c r="D9" s="184">
         <f t="shared" si="0"/>
         <v>88.888888888888886</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A10" s="176" t="s">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="169" t="s">
         <v>159</v>
       </c>
-      <c r="B10" s="177">
+      <c r="B10" s="170">
         <v>8</v>
       </c>
-      <c r="C10" s="177">
+      <c r="C10" s="170">
         <v>8</v>
       </c>
-      <c r="D10" s="193">
+      <c r="D10" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="176" t="s">
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="169" t="s">
         <v>160</v>
       </c>
-      <c r="B11" s="177">
+      <c r="B11" s="170">
         <v>5</v>
       </c>
-      <c r="C11" s="177">
+      <c r="C11" s="170">
         <v>4</v>
       </c>
-      <c r="D11" s="193">
+      <c r="D11" s="184">
         <f t="shared" si="0"/>
         <v>80</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A12" s="176" t="s">
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="169" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="177">
-[...5 lines deleted...]
-      <c r="D12" s="193">
+      <c r="B12" s="170">
+        <v>1</v>
+      </c>
+      <c r="C12" s="170">
+        <v>1</v>
+      </c>
+      <c r="D12" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="179" t="s">
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="169" t="s">
         <v>162</v>
       </c>
-      <c r="B13" s="180">
-[...5 lines deleted...]
-      <c r="D13" s="193">
+      <c r="B13" s="170">
+        <v>1</v>
+      </c>
+      <c r="C13" s="170">
+        <v>1</v>
+      </c>
+      <c r="D13" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="179" t="s">
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="169" t="s">
         <v>163</v>
       </c>
-      <c r="B14" s="180">
+      <c r="B14" s="170">
         <v>40</v>
       </c>
-      <c r="C14" s="180">
+      <c r="C14" s="170">
         <v>27</v>
       </c>
-      <c r="D14" s="193">
+      <c r="D14" s="184">
         <f t="shared" si="0"/>
         <v>67.5</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A15" s="195" t="s">
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="185" t="s">
         <v>150</v>
       </c>
-      <c r="B15" s="195">
+      <c r="B15" s="185">
         <f>SUM(B3:B14)</f>
         <v>104</v>
       </c>
-      <c r="C15" s="195">
+      <c r="C15" s="185">
         <f>SUM(C3:C14)</f>
         <v>88</v>
       </c>
-      <c r="D15" s="196">
+      <c r="D15" s="186">
         <f>C15/B15*100</f>
         <v>84.615384615384613</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1"/>
-[...280 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:D28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="196" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="198"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="185" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2" s="167" t="s">
+        <v>184</v>
+      </c>
+      <c r="C2" s="167" t="s">
+        <v>183</v>
+      </c>
+      <c r="D2" s="185" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3" s="170">
+        <v>6</v>
+      </c>
+      <c r="C3" s="170">
+        <v>6</v>
+      </c>
+      <c r="D3" s="170">
+        <f>C3/B3*100</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4" s="170">
+        <v>7</v>
+      </c>
+      <c r="C4" s="170">
+        <v>7</v>
+      </c>
+      <c r="D4" s="170">
+        <f t="shared" ref="D4:D16" si="0">C4/B4*100</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5" s="170">
+        <v>1</v>
+      </c>
+      <c r="C5" s="170">
+        <v>1</v>
+      </c>
+      <c r="D5" s="170">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6" s="170">
+        <v>2</v>
+      </c>
+      <c r="C6" s="170">
+        <v>2</v>
+      </c>
+      <c r="D6" s="170">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="170" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7" s="170">
+        <v>3</v>
+      </c>
+      <c r="C7" s="170">
+        <v>3</v>
+      </c>
+      <c r="D7" s="170">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="170" t="s">
+        <v>141</v>
+      </c>
+      <c r="B8" s="170">
+        <v>1</v>
+      </c>
+      <c r="C8" s="170">
+        <v>1</v>
+      </c>
+      <c r="D8" s="170">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="170" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9" s="170">
+        <v>25</v>
+      </c>
+      <c r="C9" s="170">
+        <v>25</v>
+      </c>
+      <c r="D9" s="170">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="170" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10" s="170">
+        <v>27</v>
+      </c>
+      <c r="C10" s="170">
+        <v>25</v>
+      </c>
+      <c r="D10" s="184">
+        <f t="shared" si="0"/>
+        <v>92.592592592592595</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="170" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="170">
+        <v>12</v>
+      </c>
+      <c r="C11" s="170">
+        <v>12</v>
+      </c>
+      <c r="D11" s="184">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="170" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="170">
+        <v>5</v>
+      </c>
+      <c r="C12" s="170">
+        <v>4</v>
+      </c>
+      <c r="D12" s="170">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="170" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="170">
+        <v>3</v>
+      </c>
+      <c r="C13" s="170">
+        <v>3</v>
+      </c>
+      <c r="D13" s="170">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="170" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14" s="170">
+        <v>1</v>
+      </c>
+      <c r="C14" s="170">
+        <v>1</v>
+      </c>
+      <c r="D14" s="170">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="170" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15" s="170">
+        <v>56</v>
+      </c>
+      <c r="C15" s="170">
+        <v>16</v>
+      </c>
+      <c r="D15" s="184">
+        <f t="shared" si="0"/>
+        <v>28.571428571428569</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="185" t="s">
+        <v>150</v>
+      </c>
+      <c r="B16" s="185">
+        <f>SUM(B3:B15)</f>
+        <v>149</v>
+      </c>
+      <c r="C16" s="185">
+        <f>SUM(C3:C15)</f>
+        <v>106</v>
+      </c>
+      <c r="D16" s="186">
+        <f t="shared" si="0"/>
+        <v>71.140939597315437</v>
+      </c>
+    </row>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-      <c r="A1" s="211" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="202" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="212"/>
-[...4 lines deleted...]
-      <c r="A2" s="174" t="s">
+      <c r="B1" s="203"/>
+      <c r="C1" s="203"/>
+      <c r="D1" s="204"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="167" t="s">
         <v>180</v>
       </c>
-      <c r="B2" s="174" t="s">
+      <c r="B2" s="167" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="174" t="s">
+      <c r="C2" s="167" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="192" t="s">
+      <c r="D2" s="183" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="177" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="170" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="177">
+      <c r="B3" s="170">
         <v>3</v>
       </c>
-      <c r="C3" s="177">
+      <c r="C3" s="170">
         <v>3</v>
       </c>
-      <c r="D3" s="177">
+      <c r="D3" s="170">
         <f t="shared" ref="D3:D10" si="0">C3/B3*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="177" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="170" t="s">
         <v>126</v>
       </c>
-      <c r="B4" s="177">
+      <c r="B4" s="170">
         <v>7</v>
       </c>
-      <c r="C4" s="177">
+      <c r="C4" s="170">
         <v>7</v>
       </c>
-      <c r="D4" s="177">
+      <c r="D4" s="170">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A5" s="177" t="s">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="170" t="s">
         <v>127</v>
       </c>
-      <c r="B5" s="177">
+      <c r="B5" s="170">
         <v>2</v>
       </c>
-      <c r="C5" s="177">
+      <c r="C5" s="170">
         <v>2</v>
       </c>
-      <c r="D5" s="177">
+      <c r="D5" s="170">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="177" t="s">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="170" t="s">
         <v>128</v>
       </c>
-      <c r="B6" s="177">
+      <c r="B6" s="170">
         <v>7</v>
       </c>
-      <c r="C6" s="177">
+      <c r="C6" s="170">
         <v>7</v>
       </c>
-      <c r="D6" s="177">
+      <c r="D6" s="170">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="177" t="s">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="170" t="s">
         <v>129</v>
       </c>
-      <c r="B7" s="177">
+      <c r="B7" s="170">
         <v>2</v>
       </c>
-      <c r="C7" s="177">
+      <c r="C7" s="170">
         <v>2</v>
       </c>
-      <c r="D7" s="177">
+      <c r="D7" s="170">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="177" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="170" t="s">
         <v>130</v>
       </c>
-      <c r="B8" s="177">
+      <c r="B8" s="170">
         <v>14</v>
       </c>
-      <c r="C8" s="177">
+      <c r="C8" s="170">
         <v>14</v>
       </c>
-      <c r="D8" s="177">
+      <c r="D8" s="170">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="177" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="170" t="s">
         <v>131</v>
       </c>
-      <c r="B9" s="177">
+      <c r="B9" s="170">
         <v>16</v>
       </c>
-      <c r="C9" s="177">
+      <c r="C9" s="170">
         <v>16</v>
       </c>
-      <c r="D9" s="193">
+      <c r="D9" s="184">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A10" s="177" t="s">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="170" t="s">
         <v>132</v>
       </c>
-      <c r="B10" s="177">
+      <c r="B10" s="170">
         <v>3</v>
       </c>
-      <c r="C10" s="177">
+      <c r="C10" s="170">
         <v>3</v>
       </c>
-      <c r="D10" s="177">
+      <c r="D10" s="170">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="177" t="s">
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="170" t="s">
         <v>133</v>
       </c>
-      <c r="B11" s="177">
+      <c r="B11" s="170">
         <v>7</v>
       </c>
-      <c r="C11" s="177">
+      <c r="C11" s="170">
         <v>7</v>
       </c>
-      <c r="D11" s="177">
+      <c r="D11" s="170">
         <f>C11/B11*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A12" s="180" t="s">
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="170" t="s">
         <v>134</v>
       </c>
-      <c r="B12" s="180">
+      <c r="B12" s="170">
         <f>SUM(B3:B11)</f>
         <v>61</v>
       </c>
-      <c r="C12" s="180">
+      <c r="C12" s="170">
         <f>SUM(C3:C11)</f>
         <v>61</v>
       </c>
-      <c r="D12" s="194">
+      <c r="D12" s="184">
         <f>C12/B12*100</f>
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1"/>
-[...14 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.375" customWidth="1"/>
+    <col min="1" max="1" width="31.21875" customWidth="1"/>
+    <col min="2" max="3" width="29.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="39.950000000000003" customHeight="1">
-      <c r="A1" s="214" t="s">
+    <row r="1" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="205" t="s">
         <v>113</v>
       </c>
-      <c r="B1" s="215"/>
-[...4 lines deleted...]
-      <c r="A2" s="172" t="s">
+      <c r="B1" s="206"/>
+      <c r="C1" s="206"/>
+      <c r="D1" s="206"/>
+    </row>
+    <row r="2" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="165" t="s">
         <v>180</v>
       </c>
-      <c r="B2" s="172" t="s">
+      <c r="B2" s="165" t="s">
         <v>184</v>
       </c>
-      <c r="C2" s="172" t="s">
+      <c r="C2" s="165" t="s">
         <v>183</v>
       </c>
-      <c r="D2" s="182" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="186" t="s">
+      <c r="D2" s="173" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="177" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="186">
+      <c r="B3" s="177">
         <v>7</v>
       </c>
-      <c r="C3" s="186">
+      <c r="C3" s="177">
         <v>7</v>
       </c>
-      <c r="D3" s="188">
-[...4 lines deleted...]
-      <c r="A4" s="191" t="s">
+      <c r="D3" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="182" t="s">
         <v>117</v>
       </c>
-      <c r="B4" s="186">
+      <c r="B4" s="177">
         <v>3</v>
       </c>
-      <c r="C4" s="186">
+      <c r="C4" s="177">
         <v>3</v>
       </c>
-      <c r="D4" s="188">
-[...4 lines deleted...]
-      <c r="A5" s="191" t="s">
+      <c r="D4" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="182" t="s">
         <v>114</v>
       </c>
-      <c r="B5" s="186">
-[...10 lines deleted...]
-      <c r="A6" s="191" t="s">
+      <c r="B5" s="177">
+        <v>1</v>
+      </c>
+      <c r="C5" s="177">
+        <v>1</v>
+      </c>
+      <c r="D5" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="182" t="s">
         <v>115</v>
       </c>
-      <c r="B6" s="186">
-[...10 lines deleted...]
-      <c r="A7" s="191" t="s">
+      <c r="B6" s="177">
+        <v>1</v>
+      </c>
+      <c r="C6" s="177">
+        <v>1</v>
+      </c>
+      <c r="D6" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="182" t="s">
         <v>116</v>
       </c>
-      <c r="B7" s="186">
-[...10 lines deleted...]
-      <c r="A8" s="191" t="s">
+      <c r="B7" s="177">
+        <v>1</v>
+      </c>
+      <c r="C7" s="177">
+        <v>1</v>
+      </c>
+      <c r="D7" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="182" t="s">
         <v>118</v>
       </c>
-      <c r="B8" s="189">
+      <c r="B8" s="180">
         <v>23</v>
       </c>
-      <c r="C8" s="189">
+      <c r="C8" s="180">
         <v>23</v>
       </c>
-      <c r="D8" s="188">
-[...4 lines deleted...]
-      <c r="A9" s="191" t="s">
+      <c r="D8" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="182" t="s">
         <v>119</v>
       </c>
-      <c r="B9" s="189">
+      <c r="B9" s="180">
         <v>17</v>
       </c>
-      <c r="C9" s="189">
+      <c r="C9" s="180">
         <v>17</v>
       </c>
-      <c r="D9" s="188">
-[...4 lines deleted...]
-      <c r="A10" s="191" t="s">
+      <c r="D9" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="182" t="s">
         <v>120</v>
       </c>
-      <c r="B10" s="186">
+      <c r="B10" s="177">
         <v>23</v>
       </c>
-      <c r="C10" s="186">
+      <c r="C10" s="177">
         <v>23</v>
       </c>
-      <c r="D10" s="188">
-[...4 lines deleted...]
-      <c r="A11" s="191" t="s">
+      <c r="D10" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="182" t="s">
         <v>121</v>
       </c>
-      <c r="B11" s="186">
+      <c r="B11" s="177">
         <v>24</v>
       </c>
-      <c r="C11" s="186">
+      <c r="C11" s="177">
         <v>24</v>
       </c>
-      <c r="D11" s="188">
-[...4 lines deleted...]
-      <c r="A12" s="191" t="s">
+      <c r="D11" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="182" t="s">
         <v>122</v>
       </c>
-      <c r="B12" s="186">
+      <c r="B12" s="177">
         <v>6</v>
       </c>
-      <c r="C12" s="186">
+      <c r="C12" s="177">
         <v>6</v>
       </c>
-      <c r="D12" s="188">
-[...4 lines deleted...]
-      <c r="A13" s="191" t="s">
+      <c r="D12" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="182" t="s">
         <v>123</v>
       </c>
-      <c r="B13" s="189">
+      <c r="B13" s="180">
         <v>2</v>
       </c>
-      <c r="C13" s="189">
+      <c r="C13" s="180">
         <v>2</v>
       </c>
-      <c r="D13" s="188">
-[...4 lines deleted...]
-      <c r="A14" s="191" t="s">
+      <c r="D13" s="179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="182" t="s">
         <v>124</v>
       </c>
-      <c r="B14" s="189">
+      <c r="B14" s="180">
         <v>22</v>
       </c>
-      <c r="C14" s="189">
+      <c r="C14" s="180">
         <v>7</v>
       </c>
-      <c r="D14" s="188">
+      <c r="D14" s="179">
         <v>0.32</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1">
-      <c r="A15" s="189" t="s">
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="189">
+      <c r="B15" s="180">
         <f>SUM(B3:B14)</f>
         <v>130</v>
       </c>
-      <c r="C15" s="189">
+      <c r="C15" s="180">
         <f>SUM(C3:C14)</f>
         <v>115</v>
       </c>
-      <c r="D15" s="188">
+      <c r="D15" s="179">
         <f>C15/B15</f>
         <v>0.88461538461538458</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
     </row>
-    <row r="17" ht="20.100000000000001" customHeight="1"/>
-[...255 lines deleted...]
-    <row r="28" ht="20.100000000000001" customHeight="1"/>
+    <row r="17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>96-100</vt:lpstr>
       <vt:lpstr>'101'!Print_Area</vt:lpstr>
       <vt:lpstr>'96-100'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DOH</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>