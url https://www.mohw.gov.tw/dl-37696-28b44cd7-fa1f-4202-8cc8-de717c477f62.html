--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\st_WLY\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19E0A3FD-4DE8-46EC-9122-84493BDE7BC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6FDDF52C-6D26-455E-B7B7-A4835F89732A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年" sheetId="6" r:id="rId1"/>
+    <sheet name="歷年" sheetId="7" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">歷年!$A$7:$L$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$1:$L$38</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">歷年!$A$8:$T$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$1:$T$40</definedName>
     <definedName name="Print_Area_MI">[1]表!$A$1:$R$28</definedName>
     <definedName name="TB1A">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="50">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">     </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
@@ -646,62 +646,50 @@
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...10 lines deleted...]
-    <t>孕 產 婦</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>計</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 (</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
@@ -1105,132 +1093,516 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>附註: 1. 本表資料自民國97年起死因分類為ICD-10。</t>
-[...31 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歷年新生兒、嬰兒及孕產婦死亡概況</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>生</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>兒</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嬰</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>兒</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>孕</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>產</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>婦</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>未排除懷孕週數小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>週或出生體重小於</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公克</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>附註</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">1. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>本表資料自民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年起死因分類為</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>ICD-10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">2. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡人數未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>20</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>人者，易受小樣本影響，死亡率不具可靠性</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(Unreliable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>，爰以</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>呈現。</t>
+    </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="181" formatCode="0_)"/>
     <numFmt numFmtId="182" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1321,66 +1693,92 @@
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -1483,52 +1881,65 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="10" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="13" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="181" fontId="13" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1561,275 +1972,298 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="3" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="6" xfId="43" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="8" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="4" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="4" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="6" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="6" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="2" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="7" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="44" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="4" fillId="2" borderId="6" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="4" fillId="2" borderId="7" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="44" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="6" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="4" fillId="2" borderId="6" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="7" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="43" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="10" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="2" borderId="4" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="44" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="4" fillId="2" borderId="9" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="49" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="50">
+  <cellStyles count="51">
     <cellStyle name="Comma0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]_~ME00001" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency_~ME00001" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency0" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Date" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Fixed" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_~ME00001" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Percent_china.xls Chart 1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Stub" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Top" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Total" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Totals" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 10" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="一般 10 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般 11" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="一般 11 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="一般 12" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="一般 12 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="一般 13" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="一般 14" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="一般 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="一般 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="一般 2_修正34" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="一般 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="一般 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="一般 3_99_死因統計統計表_新制行政區_(修正格式)_201108" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="一般 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="一般 4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="一般 5" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="一般 5 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="一般 6" xfId="35" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="一般 6 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="一般 7" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="一般 7 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="一般 8" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="一般 8 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="一般 9" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="一般 9 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="一般_97_new" xfId="49" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="一般_表22 2" xfId="50" xr:uid="{58306F02-C724-4D8B-AD8C-4EB8702F85D8}"/>
     <cellStyle name="一般_表26" xfId="43" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="一般_表28" xfId="44" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="千分位 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="千分位 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="千分位 3" xfId="47" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="貨幣[0]" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -2940,1267 +3374,2143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2336C62A-27AF-4191-8D74-C849E107D829}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T40"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="N12" sqref="N12"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="14.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.21875" style="2" customWidth="1"/>
+    <col min="3" max="19" width="14.21875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.44140625" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:20" ht="24.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+    </row>
+    <row r="2" spans="1:20" ht="24.45" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+    </row>
+    <row r="3" spans="1:20" ht="24.45" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="15"/>
+      <c r="Q3" s="17"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+    </row>
+    <row r="4" spans="1:20" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20"/>
+      <c r="S4" s="20"/>
+      <c r="T4" s="20"/>
+    </row>
+    <row r="5" spans="1:20" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="55"/>
-[...9 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="T5" s="53"/>
     </row>
-    <row r="2" spans="1:12" ht="24.4" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="L2" s="25"/>
+    <row r="6" spans="1:20" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="60"/>
     </row>
-    <row r="3" spans="1:12" ht="24.4" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="L3" s="25"/>
+    <row r="7" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="54"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="M7" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="P7" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q7" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="S7" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="T7" s="22" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="4" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="L4" s="27"/>
+    <row r="8" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="61"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="46"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="46"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" s="46"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="S8" s="44"/>
+      <c r="T8" s="8" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="5" spans="1:12" s="10" customFormat="1" ht="22.7" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C5" s="5" t="s">
+    <row r="9" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="64">
+        <v>1129</v>
+      </c>
+      <c r="H9" s="9">
+        <v>621</v>
+      </c>
+      <c r="I9" s="9">
+        <v>508</v>
+      </c>
+      <c r="J9" s="10">
+        <v>3.481161949574028</v>
+      </c>
+      <c r="K9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O9" s="14">
+        <v>2169</v>
+      </c>
+      <c r="P9" s="9">
+        <v>1183</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>986</v>
+      </c>
+      <c r="R9" s="32">
+        <v>6.6879010350983759</v>
+      </c>
+      <c r="S9" s="9">
+        <v>25</v>
+      </c>
+      <c r="T9" s="10">
+        <v>7.708507417125837</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="14">
+        <v>1064</v>
+      </c>
+      <c r="H10" s="9">
+        <v>578</v>
+      </c>
+      <c r="I10" s="9">
+        <v>486</v>
+      </c>
+      <c r="J10" s="10">
+        <v>3.2740476337005355</v>
+      </c>
+      <c r="K10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O10" s="14">
+        <v>2071</v>
+      </c>
+      <c r="P10" s="9">
+        <v>1123</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>948</v>
+      </c>
+      <c r="R10" s="11">
+        <v>6.3726998584528278</v>
+      </c>
+      <c r="S10" s="14">
+        <v>30</v>
+      </c>
+      <c r="T10" s="10">
+        <v>9.2313373130654188</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="14">
+        <v>918</v>
+      </c>
+      <c r="H11" s="9">
+        <v>546</v>
+      </c>
+      <c r="I11" s="9">
+        <v>372</v>
+      </c>
+      <c r="J11" s="10">
+        <v>3.4141497539803853</v>
+      </c>
+      <c r="K11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L11" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M11" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N11" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O11" s="14">
+        <v>1784</v>
+      </c>
+      <c r="P11" s="9">
+        <v>1015</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>769</v>
+      </c>
+      <c r="R11" s="11">
+        <v>6.634905404249464</v>
+      </c>
+      <c r="S11" s="14">
+        <v>24</v>
+      </c>
+      <c r="T11" s="10">
+        <v>8.9258817097526411</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="14">
+        <v>980</v>
+      </c>
+      <c r="H12" s="9">
+        <v>554</v>
+      </c>
+      <c r="I12" s="9">
+        <v>426</v>
+      </c>
+      <c r="J12" s="10">
+        <v>3.4498174764937182</v>
+      </c>
+      <c r="K12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L12" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M12" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N12" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O12" s="14">
+        <v>1721</v>
+      </c>
+      <c r="P12" s="9">
+        <v>977</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>744</v>
+      </c>
+      <c r="R12" s="10">
+        <v>6.058301915352744</v>
+      </c>
+      <c r="S12" s="14">
+        <v>24</v>
+      </c>
+      <c r="T12" s="10">
+        <v>8.4485325954948198</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="14">
+        <v>1038</v>
+      </c>
+      <c r="H13" s="9">
+        <v>575</v>
+      </c>
+      <c r="I13" s="9">
+        <v>463</v>
+      </c>
+      <c r="J13" s="10">
+        <v>3.37890625</v>
+      </c>
+      <c r="K13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L13" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N13" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O13" s="14">
+        <v>1789</v>
+      </c>
+      <c r="P13" s="9">
+        <v>992</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>797</v>
+      </c>
+      <c r="R13" s="10">
+        <v>5.823567708333333</v>
+      </c>
+      <c r="S13" s="14">
+        <v>24</v>
+      </c>
+      <c r="T13" s="10">
+        <v>7.8125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="14">
+        <v>865</v>
+      </c>
+      <c r="H14" s="9">
+        <v>485</v>
+      </c>
+      <c r="I14" s="9">
+        <v>380</v>
+      </c>
+      <c r="J14" s="10">
+        <v>3.3544554148278563</v>
+      </c>
+      <c r="K14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O14" s="14">
+        <v>1559</v>
+      </c>
+      <c r="P14" s="9">
+        <v>863</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>696</v>
+      </c>
+      <c r="R14" s="10">
+        <v>6.0457757129671998</v>
+      </c>
+      <c r="S14" s="14">
+        <v>18</v>
+      </c>
+      <c r="T14" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="14">
+        <v>745</v>
+      </c>
+      <c r="H15" s="9">
+        <v>415</v>
+      </c>
+      <c r="I15" s="9">
+        <v>330</v>
+      </c>
+      <c r="J15" s="10">
+        <v>3.0191523679070182</v>
+      </c>
+      <c r="K15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L15" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N15" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O15" s="14">
+        <v>1325</v>
+      </c>
+      <c r="P15" s="9">
+        <v>721</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>604</v>
+      </c>
+      <c r="R15" s="10">
+        <v>5.3696334060091262</v>
+      </c>
+      <c r="S15" s="14">
+        <v>19</v>
+      </c>
+      <c r="T15" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="14">
+        <v>624</v>
+      </c>
+      <c r="H16" s="9">
+        <v>324</v>
+      </c>
+      <c r="I16" s="9">
+        <v>300</v>
+      </c>
+      <c r="J16" s="10">
+        <v>2.7434962870470923</v>
+      </c>
+      <c r="K16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L16" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N16" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O16" s="14">
+        <v>1105</v>
+      </c>
+      <c r="P16" s="9">
+        <v>574</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>531</v>
+      </c>
+      <c r="R16" s="10">
+        <v>4.858274674979226</v>
+      </c>
+      <c r="S16" s="14">
+        <v>15</v>
+      </c>
+      <c r="T16" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="14">
+        <v>624</v>
+      </c>
+      <c r="H17" s="9">
+        <v>359</v>
+      </c>
+      <c r="I17" s="9">
+        <v>265</v>
+      </c>
+      <c r="J17" s="10">
+        <v>2.8665273215885336</v>
+      </c>
+      <c r="K17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O17" s="14">
+        <v>1147</v>
+      </c>
+      <c r="P17" s="9">
+        <v>646</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>501</v>
+      </c>
+      <c r="R17" s="10">
+        <v>5.2690814709327691</v>
+      </c>
+      <c r="S17" s="14">
+        <v>12</v>
+      </c>
+      <c r="T17" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="14">
+        <v>605</v>
+      </c>
+      <c r="H18" s="9">
+        <v>343</v>
+      </c>
+      <c r="I18" s="9">
+        <v>262</v>
+      </c>
+      <c r="J18" s="10">
+        <v>2.9302787397379704</v>
+      </c>
+      <c r="K18" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O18" s="14">
+        <v>1026</v>
+      </c>
+      <c r="P18" s="9">
+        <v>563</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>463</v>
+      </c>
+      <c r="R18" s="11">
+        <v>4.9693652677209208</v>
+      </c>
+      <c r="S18" s="14">
+        <v>15</v>
+      </c>
+      <c r="T18" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F19" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="14">
+        <v>554</v>
+      </c>
+      <c r="H19" s="9">
+        <v>307</v>
+      </c>
+      <c r="I19" s="9">
+        <v>247</v>
+      </c>
+      <c r="J19" s="10">
+        <v>2.6929807505347076</v>
+      </c>
+      <c r="K19" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L19" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N19" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O19" s="14">
+        <v>943</v>
+      </c>
+      <c r="P19" s="9">
+        <v>524</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>419</v>
+      </c>
+      <c r="R19" s="11">
+        <v>4.5839004472097997</v>
+      </c>
+      <c r="S19" s="14">
+        <v>15</v>
+      </c>
+      <c r="T19" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="14">
+        <v>588</v>
+      </c>
+      <c r="H20" s="9">
+        <v>342</v>
+      </c>
+      <c r="I20" s="9">
+        <v>246</v>
+      </c>
+      <c r="J20" s="10">
+        <v>2.8864420674386753</v>
+      </c>
+      <c r="K20" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L20" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M20" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N20" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O20" s="14">
+        <v>959</v>
+      </c>
+      <c r="P20" s="9">
+        <v>547</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>412</v>
+      </c>
+      <c r="R20" s="11">
+        <v>4.7076495623702206</v>
+      </c>
+      <c r="S20" s="14">
+        <v>14</v>
+      </c>
+      <c r="T20" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="13"/>
+      <c r="C21" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="14">
+        <v>538</v>
+      </c>
+      <c r="H21" s="9">
+        <v>291</v>
+      </c>
+      <c r="I21" s="9">
+        <v>247</v>
+      </c>
+      <c r="J21" s="10">
+        <v>2.7381085675315293</v>
+      </c>
+      <c r="K21" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L21" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N21" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O21" s="14">
+        <v>897</v>
+      </c>
+      <c r="P21" s="9">
+        <v>496</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>401</v>
+      </c>
+      <c r="R21" s="11">
+        <v>4.5652107529289614</v>
+      </c>
+      <c r="S21" s="14">
+        <v>13</v>
+      </c>
+      <c r="T21" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="14">
+        <v>452</v>
+      </c>
+      <c r="H22" s="9">
+        <v>233</v>
+      </c>
+      <c r="I22" s="9">
+        <v>219</v>
+      </c>
+      <c r="J22" s="10">
+        <v>2.3525370446513612</v>
+      </c>
+      <c r="K22" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L22" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M22" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N22" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O22" s="14">
+        <v>778</v>
+      </c>
+      <c r="P22" s="9">
+        <v>417</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>361</v>
+      </c>
+      <c r="R22" s="11">
+        <v>4.0492783644662804</v>
+      </c>
+      <c r="S22" s="14">
+        <v>16</v>
+      </c>
+      <c r="T22" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="14">
+        <v>429</v>
+      </c>
+      <c r="H23" s="9">
+        <v>246</v>
+      </c>
+      <c r="I23" s="9">
+        <v>183</v>
+      </c>
+      <c r="J23" s="10">
+        <v>2.5769944675713181</v>
+      </c>
+      <c r="K23" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L23" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M23" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N23" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O23" s="14">
+        <v>705</v>
+      </c>
+      <c r="P23" s="9">
+        <v>403</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>302</v>
+      </c>
+      <c r="R23" s="11">
+        <v>4.2349209781766408</v>
+      </c>
+      <c r="S23" s="14">
+        <v>7</v>
+      </c>
+      <c r="T23" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="12"/>
+      <c r="C24" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="14">
+        <v>530</v>
+      </c>
+      <c r="H24" s="9">
+        <v>293</v>
+      </c>
+      <c r="I24" s="9">
+        <v>237</v>
+      </c>
+      <c r="J24" s="10">
+        <v>2.6720713090124426</v>
+      </c>
+      <c r="K24" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L24" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M24" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N24" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O24" s="14">
+        <v>832</v>
+      </c>
+      <c r="P24" s="9">
+        <v>452</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>380</v>
+      </c>
+      <c r="R24" s="11">
+        <v>4.194647790751608</v>
+      </c>
+      <c r="S24" s="14">
+        <v>10</v>
+      </c>
+      <c r="T24" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="13"/>
+      <c r="C25" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" s="14">
+        <v>538</v>
+      </c>
+      <c r="H25" s="9">
+        <v>312</v>
+      </c>
+      <c r="I25" s="9">
+        <v>226</v>
+      </c>
+      <c r="J25" s="10">
+        <v>2.2932749073951721</v>
+      </c>
+      <c r="K25" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N25" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O25" s="14">
+        <v>860</v>
+      </c>
+      <c r="P25" s="9">
+        <v>485</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>375</v>
+      </c>
+      <c r="R25" s="11">
+        <v>3.6658297776205355</v>
+      </c>
+      <c r="S25" s="14">
+        <v>20</v>
+      </c>
+      <c r="T25" s="10">
+        <v>8.5251855293999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="13"/>
+      <c r="C26" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="14">
+        <v>459</v>
+      </c>
+      <c r="H26" s="9">
+        <v>252</v>
+      </c>
+      <c r="I26" s="9">
+        <v>207</v>
+      </c>
+      <c r="J26" s="10">
+        <v>2.354582715618732</v>
+      </c>
+      <c r="K26" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L26" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M26" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N26" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O26" s="14">
+        <v>767</v>
+      </c>
+      <c r="P26" s="9">
+        <v>426</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>341</v>
+      </c>
+      <c r="R26" s="11">
+        <v>3.9345641457071188</v>
+      </c>
+      <c r="S26" s="14">
+        <v>18</v>
+      </c>
+      <c r="T26" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="13"/>
+      <c r="C27" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G27" s="14">
+        <v>458</v>
+      </c>
+      <c r="H27" s="9">
+        <v>258</v>
+      </c>
+      <c r="I27" s="9">
+        <v>200</v>
+      </c>
+      <c r="J27" s="10">
+        <v>2.1665199999999998</v>
+      </c>
+      <c r="K27" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L27" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M27" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N27" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O27" s="14">
+        <v>761</v>
+      </c>
+      <c r="P27" s="9">
+        <v>446</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>315</v>
+      </c>
+      <c r="R27" s="11">
+        <v>3.5998299999999999</v>
+      </c>
+      <c r="S27" s="14">
+        <v>14</v>
+      </c>
+      <c r="T27" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="13"/>
+      <c r="C28" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="14">
+        <v>539</v>
+      </c>
+      <c r="H28" s="9">
+        <v>291</v>
+      </c>
+      <c r="I28" s="9">
+        <v>248</v>
+      </c>
+      <c r="J28" s="10">
+        <v>2.5294120407521601</v>
+      </c>
+      <c r="K28" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L28" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M28" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N28" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O28" s="14">
+        <v>881</v>
+      </c>
+      <c r="P28" s="9">
+        <v>490</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>391</v>
+      </c>
+      <c r="R28" s="11">
+        <v>4.1245704547795388</v>
+      </c>
+      <c r="S28" s="14">
+        <v>24</v>
+      </c>
+      <c r="T28" s="10">
+        <v>11.262688122087539</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="13"/>
+      <c r="C29" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="14">
+        <v>505</v>
+      </c>
+      <c r="H29" s="9">
+        <v>289</v>
+      </c>
+      <c r="I29" s="9">
+        <v>216</v>
+      </c>
+      <c r="J29" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="K29" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L29" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M29" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N29" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O29" s="14">
+        <v>811</v>
+      </c>
+      <c r="P29" s="9">
+        <v>439</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>372</v>
+      </c>
+      <c r="R29" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="S29" s="14">
+        <v>24</v>
+      </c>
+      <c r="T29" s="10">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="13"/>
+      <c r="C30" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="G30" s="14">
+        <v>486</v>
+      </c>
+      <c r="H30" s="9">
+        <v>267</v>
+      </c>
+      <c r="I30" s="9">
+        <v>219</v>
+      </c>
+      <c r="J30" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="K30" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="M30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="N30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O30" s="14">
+        <v>772</v>
+      </c>
+      <c r="P30" s="9">
+        <v>412</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>360</v>
+      </c>
+      <c r="R30" s="11">
+        <v>4</v>
+      </c>
+      <c r="S30" s="14">
+        <v>19</v>
+      </c>
+      <c r="T30" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="33"/>
+      <c r="C31" s="14">
+        <v>366</v>
+      </c>
+      <c r="D31" s="9">
+        <v>195</v>
+      </c>
+      <c r="E31" s="9">
+        <v>171</v>
+      </c>
+      <c r="F31" s="10">
+        <v>2.025949871579134</v>
+      </c>
+      <c r="G31" s="14">
+        <v>474</v>
+      </c>
+      <c r="H31" s="9">
+        <v>257</v>
+      </c>
+      <c r="I31" s="9">
+        <v>217</v>
+      </c>
+      <c r="J31" s="10">
+        <v>2.623771145159862</v>
+      </c>
+      <c r="K31" s="14">
+        <v>639</v>
+      </c>
+      <c r="L31" s="9">
+        <v>352</v>
+      </c>
+      <c r="M31" s="9">
+        <v>287</v>
+      </c>
+      <c r="N31" s="11">
+        <v>3.5371092020193076</v>
+      </c>
+      <c r="O31" s="14">
+        <v>752</v>
+      </c>
+      <c r="P31" s="9">
+        <v>416</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>336</v>
+      </c>
+      <c r="R31" s="11">
+        <v>4.1626073864139581</v>
+      </c>
+      <c r="S31" s="14">
+        <v>21</v>
+      </c>
+      <c r="T31" s="10">
+        <v>11.62430254184749</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="14">
+        <v>273</v>
+      </c>
+      <c r="D32" s="9">
+        <v>166</v>
+      </c>
+      <c r="E32" s="9">
+        <v>107</v>
+      </c>
+      <c r="F32" s="10">
+        <v>1.5593406216799752</v>
+      </c>
+      <c r="G32" s="14">
+        <v>413</v>
+      </c>
+      <c r="H32" s="9">
+        <v>237</v>
+      </c>
+      <c r="I32" s="9">
+        <v>176</v>
+      </c>
+      <c r="J32" s="10">
+        <v>2.3590024789517576</v>
+      </c>
+      <c r="K32" s="14">
+        <v>525</v>
+      </c>
+      <c r="L32" s="9">
+        <v>306</v>
+      </c>
+      <c r="M32" s="9">
+        <v>219</v>
+      </c>
+      <c r="N32" s="11">
+        <v>2.9987319647691835</v>
+      </c>
+      <c r="O32" s="14">
+        <v>671</v>
+      </c>
+      <c r="P32" s="9">
+        <v>379</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>292</v>
+      </c>
+      <c r="R32" s="11">
+        <v>3.8326650444954704</v>
+      </c>
+      <c r="S32" s="14">
+        <v>27</v>
+      </c>
+      <c r="T32" s="10">
+        <v>15.422050104527226</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="33"/>
+      <c r="C33" s="14">
+        <v>284</v>
+      </c>
+      <c r="D33" s="9">
+        <v>163</v>
+      </c>
+      <c r="E33" s="9">
+        <v>121</v>
+      </c>
+      <c r="F33" s="10">
+        <v>1.7608253558851248</v>
+      </c>
+      <c r="G33" s="14">
+        <v>387</v>
+      </c>
+      <c r="H33" s="9">
+        <v>210</v>
+      </c>
+      <c r="I33" s="9">
+        <v>177</v>
+      </c>
+      <c r="J33" s="10">
+        <v>2.3994345518575471</v>
+      </c>
+      <c r="K33" s="14">
+        <v>481</v>
+      </c>
+      <c r="L33" s="9">
+        <v>284</v>
+      </c>
+      <c r="M33" s="9">
+        <v>197</v>
+      </c>
+      <c r="N33" s="11">
+        <v>2.9822429442983975</v>
+      </c>
+      <c r="O33" s="14">
+        <v>586</v>
+      </c>
+      <c r="P33" s="9">
+        <v>333</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>253</v>
+      </c>
+      <c r="R33" s="11">
+        <v>3.6332523188333909</v>
+      </c>
+      <c r="S33" s="14">
+        <v>21</v>
+      </c>
+      <c r="T33" s="10">
+        <v>13.020187490699866</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="33"/>
+      <c r="C34" s="14">
+        <v>299</v>
+      </c>
+      <c r="D34" s="9">
+        <v>175</v>
+      </c>
+      <c r="E34" s="9">
+        <v>124</v>
+      </c>
+      <c r="F34" s="10">
+        <v>1.9042281507333507</v>
+      </c>
+      <c r="G34" s="14">
+        <v>425</v>
+      </c>
+      <c r="H34" s="9">
+        <v>237</v>
+      </c>
+      <c r="I34" s="9">
+        <v>188</v>
+      </c>
+      <c r="J34" s="10">
+        <v>2.7066788100000001</v>
+      </c>
+      <c r="K34" s="14">
+        <v>519</v>
+      </c>
+      <c r="L34" s="9">
+        <v>297</v>
+      </c>
+      <c r="M34" s="9">
+        <v>222</v>
+      </c>
+      <c r="N34" s="11">
+        <v>3.3053324756876559</v>
+      </c>
+      <c r="O34" s="14">
+        <v>647</v>
+      </c>
+      <c r="P34" s="9">
+        <v>359</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>288</v>
+      </c>
+      <c r="R34" s="11">
+        <v>4.1205204469999996</v>
+      </c>
+      <c r="S34" s="14">
         <v>22</v>
       </c>
-      <c r="D5" s="6"/>
-[...11 lines deleted...]
-      <c r="L5" s="6"/>
+      <c r="T34" s="10">
+        <v>14.01104325</v>
+      </c>
     </row>
-    <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-        <v>28</v>
+    <row r="35" spans="1:20" s="28" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="33"/>
+      <c r="C35" s="34">
+        <v>243</v>
+      </c>
+      <c r="D35" s="35">
+        <v>146</v>
+      </c>
+      <c r="E35" s="36">
+        <v>97</v>
+      </c>
+      <c r="F35" s="37">
+        <v>1.7683916368902506</v>
+      </c>
+      <c r="G35" s="34">
+        <v>383</v>
+      </c>
+      <c r="H35" s="35">
+        <v>216</v>
+      </c>
+      <c r="I35" s="36">
+        <v>167</v>
+      </c>
+      <c r="J35" s="37">
+        <v>2.7872180943578999</v>
+      </c>
+      <c r="K35" s="34">
+        <v>468</v>
+      </c>
+      <c r="L35" s="35">
+        <v>264</v>
+      </c>
+      <c r="M35" s="36">
+        <v>204</v>
+      </c>
+      <c r="N35" s="37">
+        <v>3.40579130067752</v>
+      </c>
+      <c r="O35" s="34">
+        <v>610</v>
+      </c>
+      <c r="P35" s="35">
+        <v>335</v>
+      </c>
+      <c r="Q35" s="36">
+        <v>275</v>
+      </c>
+      <c r="R35" s="37">
+        <v>4.4391724218233</v>
+      </c>
+      <c r="S35" s="14">
+        <v>18</v>
+      </c>
+      <c r="T35" s="10" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>31</v>
+    <row r="36" spans="1:20" s="28" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A36" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="33"/>
+      <c r="C36" s="34">
+        <v>260</v>
+      </c>
+      <c r="D36" s="35">
+        <v>155</v>
+      </c>
+      <c r="E36" s="36">
+        <v>105</v>
+      </c>
+      <c r="F36" s="37">
+        <v>1.9418200829007806</v>
+      </c>
+      <c r="G36" s="34">
+        <v>377</v>
+      </c>
+      <c r="H36" s="35">
+        <v>225</v>
+      </c>
+      <c r="I36" s="36">
+        <v>152</v>
+      </c>
+      <c r="J36" s="37">
+        <v>2.8156391202061002</v>
+      </c>
+      <c r="K36" s="34">
+        <v>461</v>
+      </c>
+      <c r="L36" s="35">
+        <v>261</v>
+      </c>
+      <c r="M36" s="36">
+        <v>200</v>
+      </c>
+      <c r="N36" s="37">
+        <v>3.4429963777586914</v>
+      </c>
+      <c r="O36" s="34">
+        <v>578</v>
+      </c>
+      <c r="P36" s="35">
+        <v>331</v>
+      </c>
+      <c r="Q36" s="36">
+        <v>247</v>
+      </c>
+      <c r="R36" s="37">
+        <v>4.3168154150640001</v>
+      </c>
+      <c r="S36" s="14">
+        <v>12</v>
+      </c>
+      <c r="T36" s="10" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-        <v>7.708507417125837</v>
+    <row r="37" spans="1:20" s="28" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A37" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="33"/>
+      <c r="C37" s="34">
+        <v>242</v>
+      </c>
+      <c r="D37" s="35">
+        <v>135</v>
+      </c>
+      <c r="E37" s="36">
+        <v>107</v>
+      </c>
+      <c r="F37" s="37">
+        <v>1.7956651752257569</v>
+      </c>
+      <c r="G37" s="34">
+        <v>374</v>
+      </c>
+      <c r="H37" s="35">
+        <v>214</v>
+      </c>
+      <c r="I37" s="36">
+        <v>160</v>
+      </c>
+      <c r="J37" s="37">
+        <v>2.7751189071671001</v>
+      </c>
+      <c r="K37" s="34">
+        <v>465</v>
+      </c>
+      <c r="L37" s="35">
+        <v>266</v>
+      </c>
+      <c r="M37" s="36">
+        <v>199</v>
+      </c>
+      <c r="N37" s="37">
+        <v>3.4503483738842022</v>
+      </c>
+      <c r="O37" s="34">
+        <v>600</v>
+      </c>
+      <c r="P37" s="35">
+        <v>348</v>
+      </c>
+      <c r="Q37" s="36">
+        <v>252</v>
+      </c>
+      <c r="R37" s="37">
+        <v>4.4520624179150996</v>
+      </c>
+      <c r="S37" s="14">
+        <v>11</v>
+      </c>
+      <c r="T37" s="10" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-        <v>9.2313373130654188</v>
+    <row r="38" spans="1:20" s="28" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A38" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="23"/>
+      <c r="C38" s="24">
+        <v>190</v>
+      </c>
+      <c r="D38" s="25">
+        <v>103</v>
+      </c>
+      <c r="E38" s="26">
+        <v>87</v>
+      </c>
+      <c r="F38" s="27">
+        <v>1.7979484461940269</v>
+      </c>
+      <c r="G38" s="24">
+        <v>297</v>
+      </c>
+      <c r="H38" s="25">
+        <v>165</v>
+      </c>
+      <c r="I38" s="26">
+        <v>132</v>
+      </c>
+      <c r="J38" s="27">
+        <v>2.8104773079980316</v>
+      </c>
+      <c r="K38" s="24">
+        <v>378</v>
+      </c>
+      <c r="L38" s="25">
+        <v>211</v>
+      </c>
+      <c r="M38" s="26">
+        <v>167</v>
+      </c>
+      <c r="N38" s="27">
+        <v>3.576971119270222</v>
+      </c>
+      <c r="O38" s="24">
+        <v>489</v>
+      </c>
+      <c r="P38" s="25">
+        <v>274</v>
+      </c>
+      <c r="Q38" s="26">
+        <v>215</v>
+      </c>
+      <c r="R38" s="27">
+        <v>4.6273515273098997</v>
+      </c>
+      <c r="S38" s="38">
+        <v>12</v>
+      </c>
+      <c r="T38" s="39" t="s">
+        <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-        <v>8.9258817097526411</v>
+    <row r="39" spans="1:20" s="40" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A39" s="66" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-[...944 lines deleted...]
-      <c r="B38" s="53"/>
+    <row r="40" spans="1:20" s="40" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A40" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="I6:I7"/>
+  <mergeCells count="20">
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="S5:T6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="G6:J6"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="O6:R6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>