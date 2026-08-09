--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -1,98 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1.死因\11.性別統計\114年死因性別指標\性別指標_念儀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\02.性別統計指標\1.本部_性別統計專區\2.上傳資料\115\1150723\再次確認\第3次確認\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2E73B7B-8C61-4560-8BF6-E711FA2F8085}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{20979787-C8CC-4B2D-BB69-C4E2EEA96360}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113" sheetId="10" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="104" sheetId="1" r:id="rId10"/>
+    <sheet name="114" sheetId="12" r:id="rId1"/>
+    <sheet name="113" sheetId="10" r:id="rId2"/>
+    <sheet name="112" sheetId="9" r:id="rId3"/>
+    <sheet name="111" sheetId="8" r:id="rId4"/>
+    <sheet name="110" sheetId="7" r:id="rId5"/>
+    <sheet name="109" sheetId="6" r:id="rId6"/>
+    <sheet name="108" sheetId="5" r:id="rId7"/>
+    <sheet name="107" sheetId="4" r:id="rId8"/>
+    <sheet name="106" sheetId="3" r:id="rId9"/>
+    <sheet name="105" sheetId="2" r:id="rId10"/>
+    <sheet name="104" sheetId="1" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="102">
   <si>
     <t>ICD-10</t>
   </si>
   <si>
     <t>合      計</t>
   </si>
   <si>
     <t>男      性</t>
   </si>
   <si>
     <t>女      性</t>
   </si>
   <si>
     <t>國際死因</t>
   </si>
   <si>
     <t>死  亡  原  因</t>
   </si>
   <si>
     <t>潛在生命</t>
   </si>
   <si>
     <t>平均生命</t>
   </si>
   <si>
@@ -1029,61 +1031,270 @@
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>75</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>歲以下人口主要死亡原因之潛在生命年數損失（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>PYLL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>附</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">        </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>潛在生命年數損失</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(PYLL)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：各年齡預期可活存年數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(75-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>死亡時之年齡</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>與該年齡死亡人數之乘積總和。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>平均生命年數損失</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(AYLL)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：潛在生命年數損失</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>該死因之死亡人數。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -1152,50 +1363,56 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -1306,51 +1523,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1448,75 +1665,78 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1768,129 +1988,133 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F536B45-6855-4DC3-9925-D3101C7AED92}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="K7" sqref="K7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="28.33203125" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
       <c r="C3" s="47" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
     </row>
@@ -1944,414 +2168,876 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>78</v>
       </c>
       <c r="C8" s="1">
-        <v>1331756</v>
+        <v>1293839</v>
       </c>
       <c r="D8" s="29">
-        <v>14.607232562986001</v>
+        <v>14.284725365719</v>
       </c>
       <c r="E8" s="1">
-        <v>917399</v>
+        <v>885825</v>
       </c>
       <c r="F8" s="29">
-        <v>14.835042043984499</v>
+        <v>14.447824243215001</v>
       </c>
       <c r="G8" s="1">
-        <v>414357</v>
+        <v>408014</v>
       </c>
       <c r="H8" s="29">
-        <v>14.126930551293899</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+        <v>13.942999692444401</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="1">
-        <v>429008</v>
+        <v>421035</v>
       </c>
       <c r="D9" s="29">
-        <v>12.871140979868599</v>
+        <v>12.559585955910901</v>
       </c>
       <c r="E9" s="1">
-        <v>265411</v>
+        <v>258057</v>
       </c>
       <c r="F9" s="29">
-        <v>12.6597185785834</v>
+        <v>12.337779690189301</v>
       </c>
       <c r="G9" s="1">
-        <v>163597</v>
+        <v>162978</v>
       </c>
       <c r="H9" s="29">
-        <v>13.2295811094938</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+        <v>12.927579915919701</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>80</v>
       </c>
       <c r="C10" s="1">
-        <v>138452</v>
+        <v>138528</v>
       </c>
       <c r="D10" s="29">
-        <v>14.119110748521299</v>
+        <v>13.991314008686</v>
       </c>
       <c r="E10" s="1">
-        <v>108211</v>
+        <v>108512</v>
       </c>
       <c r="F10" s="29">
-        <v>14.754704117807499</v>
+        <v>14.499198289684699</v>
       </c>
       <c r="G10" s="1">
-        <v>30241</v>
+        <v>30016</v>
       </c>
       <c r="H10" s="29">
-        <v>12.233414239482199</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+        <v>12.418700868845701</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>82</v>
       </c>
       <c r="C11" s="1">
-        <v>42832</v>
+        <v>41660</v>
       </c>
       <c r="D11" s="29">
-        <v>10.3209638554217</v>
+        <v>10.2233128834356</v>
       </c>
       <c r="E11" s="1">
-        <v>31528</v>
+        <v>30662</v>
       </c>
       <c r="F11" s="29">
-        <v>10.425925925925901</v>
+        <v>10.217260913029</v>
       </c>
       <c r="G11" s="1">
-        <v>11304</v>
+        <v>10998</v>
       </c>
       <c r="H11" s="29">
-        <v>10.039076376554201</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+        <v>10.240223463687199</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>83</v>
       </c>
       <c r="C12" s="1">
-        <v>63343</v>
+        <v>66042</v>
       </c>
       <c r="D12" s="29">
-        <v>12.678742994395501</v>
+        <v>12.737126325940199</v>
       </c>
       <c r="E12" s="1">
-        <v>45618</v>
+        <v>47725</v>
       </c>
       <c r="F12" s="29">
-        <v>12.8140449438202</v>
+        <v>12.8500269251481</v>
       </c>
       <c r="G12" s="1">
-        <v>17725</v>
+        <v>18317</v>
       </c>
       <c r="H12" s="29">
-        <v>12.3433147632312</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+        <v>12.4520734194426</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="1">
-        <v>48473</v>
+        <v>49364</v>
       </c>
       <c r="D13" s="29">
-        <v>11.472899408284</v>
+        <v>11.623263480103599</v>
       </c>
       <c r="E13" s="1">
-        <v>34448</v>
+        <v>35434</v>
       </c>
       <c r="F13" s="29">
-        <v>12.2984648339879</v>
+        <v>12.5164252914165</v>
       </c>
       <c r="G13" s="1">
-        <v>14025</v>
+        <v>13930</v>
       </c>
       <c r="H13" s="29">
-        <v>9.8490168539326</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+        <v>9.8375706214689007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>85</v>
       </c>
       <c r="C14" s="1">
-        <v>32015</v>
+        <v>29681</v>
       </c>
       <c r="D14" s="29">
-        <v>12.2428298279159</v>
+        <v>12.0312119983786</v>
       </c>
       <c r="E14" s="1">
-        <v>24613</v>
+        <v>23594</v>
       </c>
       <c r="F14" s="29">
-        <v>13.197319034852599</v>
+        <v>13.0353591160221</v>
       </c>
       <c r="G14" s="1">
-        <v>7402</v>
+        <v>6087</v>
       </c>
       <c r="H14" s="29">
-        <v>9.8693333333332998</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+        <v>9.2648401826484008</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="1">
-        <v>107502</v>
+        <v>102298</v>
       </c>
       <c r="D15" s="29">
-        <v>22.906882591093101</v>
+        <v>22.350447891632101</v>
       </c>
       <c r="E15" s="1">
-        <v>81972</v>
+        <v>76483</v>
       </c>
       <c r="F15" s="29">
-        <v>23.5754961173425</v>
+        <v>22.789928486293199</v>
       </c>
       <c r="G15" s="1">
-        <v>25530</v>
+        <v>25815</v>
       </c>
       <c r="H15" s="29">
-        <v>20.995065789473699</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+        <v>21.1425061425061</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C16" s="1">
+        <v>21872</v>
+      </c>
+      <c r="D16" s="29">
+        <v>10.758484997540601</v>
+      </c>
+      <c r="E16" s="1">
+        <v>14579</v>
+      </c>
+      <c r="F16" s="29">
+        <v>11.2753286929621</v>
+      </c>
+      <c r="G16" s="1">
+        <v>7293</v>
+      </c>
+      <c r="H16" s="29">
+        <v>9.8554054054053992</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A17" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B17" s="44" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="1">
-[...24 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>21875</v>
+        <v>13204</v>
       </c>
       <c r="D17" s="29">
-        <v>11.212198872373101</v>
+        <v>9.3512747875354005</v>
       </c>
       <c r="E17" s="1">
-        <v>14634</v>
+        <v>10359</v>
       </c>
       <c r="F17" s="29">
-        <v>11.6978417266187</v>
+        <v>9.1753764393268007</v>
       </c>
       <c r="G17" s="1">
-        <v>7241</v>
+        <v>2845</v>
       </c>
       <c r="H17" s="29">
-        <v>10.3442857142857</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+        <v>10.0530035335689</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="36">
-        <v>97710</v>
+        <v>93724</v>
       </c>
       <c r="D18" s="35">
-        <v>27.346767422334199</v>
+        <v>27.1035280508965</v>
       </c>
       <c r="E18" s="36">
-        <v>61321</v>
+        <v>59798</v>
       </c>
       <c r="F18" s="35">
-        <v>26.989876760563401</v>
+        <v>26.576888888888899</v>
       </c>
       <c r="G18" s="36">
-        <v>36389</v>
+        <v>33926</v>
       </c>
       <c r="H18" s="35">
-        <v>27.970023059185198</v>
+        <v>28.084437086092699</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="37" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="39"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:H20"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="24.6">
+      <c r="A1" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="11"/>
+      <c r="E4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="12"/>
+      <c r="G4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="13"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="22"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="1">
+        <v>1368781</v>
+      </c>
+      <c r="D8" s="29">
+        <v>17.5107588783134</v>
+      </c>
+      <c r="E8" s="1">
+        <v>952727</v>
+      </c>
+      <c r="F8" s="29">
+        <v>17.974963681301102</v>
+      </c>
+      <c r="G8" s="1">
+        <v>416054</v>
+      </c>
+      <c r="H8" s="29">
+        <v>16.5330419233062</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1">
+        <v>449601</v>
+      </c>
+      <c r="D9" s="29">
+        <v>15.4327051796931</v>
+      </c>
+      <c r="E9" s="1">
+        <v>283787</v>
+      </c>
+      <c r="F9" s="29">
+        <v>15.3939245999458</v>
+      </c>
+      <c r="G9" s="1">
+        <v>165814</v>
+      </c>
+      <c r="H9" s="29">
+        <v>15.499532622920199</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A10" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="1">
+        <v>127265</v>
+      </c>
+      <c r="D10" s="29">
+        <v>15.774045612295501</v>
+      </c>
+      <c r="E10" s="1">
+        <v>99098</v>
+      </c>
+      <c r="F10" s="29">
+        <v>16.655126050420201</v>
+      </c>
+      <c r="G10" s="1">
+        <v>28167</v>
+      </c>
+      <c r="H10" s="29">
+        <v>13.2988668555241</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A11" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="1">
+        <v>33134</v>
+      </c>
+      <c r="D11" s="29">
+        <v>13.0912682734097</v>
+      </c>
+      <c r="E11" s="1">
+        <v>24150</v>
+      </c>
+      <c r="F11" s="29">
+        <v>13.0965292841649</v>
+      </c>
+      <c r="G11" s="1">
+        <v>8984</v>
+      </c>
+      <c r="H11" s="29">
+        <v>13.077147016011599</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="1">
+        <v>61995</v>
+      </c>
+      <c r="D12" s="29">
+        <v>14.4140897465706</v>
+      </c>
+      <c r="E12" s="1">
+        <v>44541</v>
+      </c>
+      <c r="F12" s="29">
+        <v>14.734039034072101</v>
+      </c>
+      <c r="G12" s="1">
+        <v>17454</v>
+      </c>
+      <c r="H12" s="29">
+        <v>13.6572769953052</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="1">
+        <v>50558</v>
+      </c>
+      <c r="D13" s="29">
+        <v>12.434333497294601</v>
+      </c>
+      <c r="E13" s="1">
+        <v>33983</v>
+      </c>
+      <c r="F13" s="29">
+        <v>13.394954670871099</v>
+      </c>
+      <c r="G13" s="1">
+        <v>16575</v>
+      </c>
+      <c r="H13" s="29">
+        <v>10.840418574231499</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="1">
+        <v>141488</v>
+      </c>
+      <c r="D14" s="29">
+        <v>27.3565351894818</v>
+      </c>
+      <c r="E14" s="1">
+        <v>112260</v>
+      </c>
+      <c r="F14" s="29">
+        <v>28.298462314091299</v>
+      </c>
+      <c r="G14" s="1">
+        <v>29228</v>
+      </c>
+      <c r="H14" s="29">
+        <v>24.255601659751001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A15" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="1">
+        <v>13487</v>
+      </c>
+      <c r="D15" s="29">
+        <v>10.374615384615399</v>
+      </c>
+      <c r="E15" s="1">
+        <v>10104</v>
+      </c>
+      <c r="F15" s="29">
+        <v>10.033763654419101</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3383</v>
+      </c>
+      <c r="H15" s="29">
+        <v>11.546075085324199</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A16" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1">
+        <v>24009</v>
+      </c>
+      <c r="D16" s="29">
+        <v>13.6725512528474</v>
+      </c>
+      <c r="E16" s="1">
+        <v>18149</v>
+      </c>
+      <c r="F16" s="29">
+        <v>14.7672904800651</v>
+      </c>
+      <c r="G16" s="1">
+        <v>5860</v>
+      </c>
+      <c r="H16" s="29">
+        <v>11.119544592030399</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A17" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21244</v>
+      </c>
+      <c r="D17" s="29">
+        <v>12.0979498861048</v>
+      </c>
+      <c r="E17" s="1">
+        <v>13168</v>
+      </c>
+      <c r="F17" s="29">
+        <v>12.9224730127576</v>
+      </c>
+      <c r="G17" s="1">
+        <v>8076</v>
+      </c>
+      <c r="H17" s="29">
+        <v>10.9579375848033</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A18" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="36">
+        <v>71809</v>
+      </c>
+      <c r="D18" s="35">
+        <v>20.3655700510493</v>
+      </c>
+      <c r="E18" s="36">
+        <v>62486</v>
+      </c>
+      <c r="F18" s="35">
+        <v>21.901857693655799</v>
+      </c>
+      <c r="G18" s="36">
+        <v>9323</v>
+      </c>
+      <c r="H18" s="35">
+        <v>13.852897473997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="C3:H3"/>
+  </mergeCells>
+  <phoneticPr fontId="11" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="49" t="s">
         <v>73</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
@@ -2406,311 +3092,311 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="16.5" customHeight="1">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1337832</v>
       </c>
       <c r="D8" s="29">
         <v>17.710715136752398</v>
       </c>
       <c r="E8" s="1">
         <v>929801</v>
       </c>
       <c r="F8" s="29">
         <v>18.231034685594398</v>
       </c>
       <c r="G8" s="1">
         <v>408031</v>
       </c>
       <c r="H8" s="29">
         <v>16.629213025227202</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1">
         <v>449765</v>
       </c>
       <c r="D9" s="29">
         <v>15.666341565362799</v>
       </c>
       <c r="E9" s="1">
         <v>284333</v>
       </c>
       <c r="F9" s="29">
         <v>15.6622782857772</v>
       </c>
       <c r="G9" s="1">
         <v>165432</v>
       </c>
       <c r="H9" s="29">
         <v>15.673330175272399</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="1">
         <v>117236</v>
       </c>
       <c r="D10" s="29">
         <v>15.692142952750601</v>
       </c>
       <c r="E10" s="1">
         <v>90854</v>
       </c>
       <c r="F10" s="29">
         <v>16.591307523739999</v>
       </c>
       <c r="G10" s="1">
         <v>26382</v>
       </c>
       <c r="H10" s="29">
         <v>13.2240601503759</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="1">
         <v>60085</v>
       </c>
       <c r="D11" s="29">
         <v>14.5413843175218</v>
       </c>
       <c r="E11" s="1">
         <v>43951</v>
       </c>
       <c r="F11" s="29">
         <v>15.119023047815601</v>
       </c>
       <c r="G11" s="1">
         <v>16134</v>
       </c>
       <c r="H11" s="29">
         <v>13.170612244898001</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="1">
         <v>28705</v>
       </c>
       <c r="D12" s="29">
         <v>12.872197309417</v>
       </c>
       <c r="E12" s="1">
         <v>21081</v>
       </c>
       <c r="F12" s="29">
         <v>13.1591760299625</v>
       </c>
       <c r="G12" s="1">
         <v>7624</v>
       </c>
       <c r="H12" s="29">
         <v>12.140127388534999</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="1">
         <v>48469</v>
       </c>
       <c r="D13" s="29">
         <v>12.276849037487301</v>
       </c>
       <c r="E13" s="1">
         <v>33630</v>
       </c>
       <c r="F13" s="29">
         <v>13.5277554304103</v>
       </c>
       <c r="G13" s="1">
         <v>14839</v>
       </c>
       <c r="H13" s="29">
         <v>10.149794801641599</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="1">
         <v>138447</v>
       </c>
       <c r="D14" s="29">
         <v>27.103954581049301</v>
       </c>
       <c r="E14" s="1">
         <v>107977</v>
       </c>
       <c r="F14" s="29">
         <v>27.779006946231</v>
       </c>
       <c r="G14" s="1">
         <v>30470</v>
       </c>
       <c r="H14" s="29">
         <v>24.954954954954999</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="1">
         <v>12141</v>
       </c>
       <c r="D15" s="29">
         <v>10.109075770191501</v>
       </c>
       <c r="E15" s="1">
         <v>9692</v>
       </c>
       <c r="F15" s="29">
         <v>10.095833333333299</v>
       </c>
       <c r="G15" s="1">
         <v>2449</v>
       </c>
       <c r="H15" s="29">
         <v>10.1618257261411</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="1">
         <v>22401</v>
       </c>
       <c r="D16" s="29">
         <v>14.097545626180001</v>
       </c>
       <c r="E16" s="1">
         <v>17249</v>
       </c>
       <c r="F16" s="29">
         <v>15.2916666666667</v>
       </c>
       <c r="G16" s="1">
         <v>5152</v>
       </c>
       <c r="H16" s="29">
         <v>11.175704989153999</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="31">
         <v>21220</v>
       </c>
       <c r="D17" s="29">
         <v>12.5044195639364</v>
       </c>
       <c r="E17" s="1">
         <v>13215</v>
       </c>
       <c r="F17" s="29">
         <v>13.2017982017982</v>
       </c>
       <c r="G17" s="1">
         <v>8005</v>
       </c>
       <c r="H17" s="29">
         <v>11.5014367816092</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="34">
         <v>74217</v>
       </c>
       <c r="D18" s="35">
         <v>20.765808617795201</v>
       </c>
       <c r="E18" s="36">
         <v>64014</v>
       </c>
       <c r="F18" s="35">
         <v>22.516355962012</v>
       </c>
       <c r="G18" s="36">
         <v>10203</v>
       </c>
       <c r="H18" s="35">
         <v>13.9575923392613</v>
       </c>
     </row>
@@ -2728,96 +3414,96 @@
     </row>
     <row r="20" spans="1:8" ht="14.25" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="28.33203125" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
-        <v>89</v>
+      <c r="C3" s="49" t="s">
+        <v>97</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
     </row>
@@ -2871,418 +3557,418 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>78</v>
       </c>
       <c r="C8" s="1">
-        <v>1350101</v>
+        <v>1331756</v>
       </c>
       <c r="D8" s="29">
-        <v>14.727517671699101</v>
+        <v>14.607232562986001</v>
       </c>
       <c r="E8" s="1">
-        <v>930483</v>
+        <v>917399</v>
       </c>
       <c r="F8" s="29">
-        <v>14.9865191341322</v>
+        <v>14.835042043984499</v>
       </c>
       <c r="G8" s="1">
-        <v>419618</v>
+        <v>414357</v>
       </c>
       <c r="H8" s="29">
-        <v>14.183950784207701</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+        <v>14.126930551293899</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="1">
-        <v>438962</v>
+        <v>429008</v>
       </c>
       <c r="D9" s="29">
-        <v>13.190756656049</v>
+        <v>12.871140979868599</v>
       </c>
       <c r="E9" s="1">
-        <v>272354</v>
+        <v>265411</v>
       </c>
       <c r="F9" s="29">
-        <v>13.059410213378101</v>
+        <v>12.6597185785834</v>
       </c>
       <c r="G9" s="1">
-        <v>166608</v>
+        <v>163597</v>
       </c>
       <c r="H9" s="29">
-        <v>13.411253320454</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+        <v>13.2295811094938</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>80</v>
       </c>
       <c r="C10" s="1">
-        <v>134304</v>
+        <v>138452</v>
       </c>
       <c r="D10" s="29">
-        <v>14.134287518417199</v>
+        <v>14.119110748521299</v>
       </c>
       <c r="E10" s="1">
-        <v>104479</v>
+        <v>108211</v>
       </c>
       <c r="F10" s="29">
-        <v>14.7966293726101</v>
+        <v>14.754704117807499</v>
       </c>
       <c r="G10" s="1">
-        <v>29825</v>
+        <v>30241</v>
       </c>
       <c r="H10" s="29">
-        <v>12.2183531339615</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+        <v>12.233414239482199</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>82</v>
       </c>
       <c r="C11" s="1">
-        <v>38939</v>
+        <v>42832</v>
       </c>
       <c r="D11" s="29">
-        <v>10.4618484685653</v>
+        <v>10.3209638554217</v>
       </c>
       <c r="E11" s="1">
-        <v>29140</v>
+        <v>31528</v>
       </c>
       <c r="F11" s="29">
-        <v>10.705363703159399</v>
+        <v>10.425925925925901</v>
       </c>
       <c r="G11" s="1">
-        <v>9799</v>
+        <v>11304</v>
       </c>
       <c r="H11" s="29">
-        <v>9.7989999999999995</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+        <v>10.039076376554201</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>83</v>
       </c>
       <c r="C12" s="1">
-        <v>64851</v>
+        <v>63343</v>
       </c>
       <c r="D12" s="29">
-        <v>12.9961923847695</v>
+        <v>12.678742994395501</v>
       </c>
       <c r="E12" s="1">
-        <v>47748</v>
+        <v>45618</v>
       </c>
       <c r="F12" s="29">
-        <v>13.2009952999724</v>
+        <v>12.8140449438202</v>
       </c>
       <c r="G12" s="1">
-        <v>17103</v>
+        <v>17725</v>
       </c>
       <c r="H12" s="29">
-        <v>12.4566642388929</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+        <v>12.3433147632312</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="1">
-        <v>53120</v>
+        <v>48473</v>
       </c>
       <c r="D13" s="29">
-        <v>11.4064848614988</v>
+        <v>11.472899408284</v>
       </c>
       <c r="E13" s="1">
-        <v>37972</v>
+        <v>34448</v>
       </c>
       <c r="F13" s="29">
-        <v>12.1045584953778</v>
+        <v>12.2984648339879</v>
       </c>
       <c r="G13" s="1">
-        <v>15148</v>
+        <v>14025</v>
       </c>
       <c r="H13" s="29">
-        <v>9.9657894736842003</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+        <v>9.8490168539326</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="B14" s="44" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C14" s="1">
-        <v>26297</v>
+        <v>32015</v>
       </c>
       <c r="D14" s="29">
-        <v>10.292367906066501</v>
+        <v>12.2428298279159</v>
       </c>
       <c r="E14" s="1">
-        <v>17730</v>
+        <v>24613</v>
       </c>
       <c r="F14" s="29">
-        <v>10.302149912841401</v>
+        <v>13.197319034852599</v>
       </c>
       <c r="G14" s="1">
-        <v>8567</v>
+        <v>7402</v>
       </c>
       <c r="H14" s="29">
-        <v>10.272182254196601</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+        <v>9.8693333333332998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="B15" s="44" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" s="1">
-        <v>32332</v>
+        <v>107502</v>
       </c>
       <c r="D15" s="29">
-        <v>12.3498854087089</v>
+        <v>22.906882591093101</v>
       </c>
       <c r="E15" s="1">
-        <v>25270</v>
+        <v>81972</v>
       </c>
       <c r="F15" s="29">
-        <v>13.2930036822725</v>
+        <v>23.5754961173425</v>
       </c>
       <c r="G15" s="1">
-        <v>7062</v>
+        <v>25530</v>
       </c>
       <c r="H15" s="29">
-        <v>9.8493723849371992</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+        <v>20.995065789473699</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C16" s="1">
-        <v>112257</v>
+        <v>13907</v>
       </c>
       <c r="D16" s="29">
-        <v>23.1792277513938</v>
+        <v>8.9434083601286005</v>
       </c>
       <c r="E16" s="1">
-        <v>85440</v>
+        <v>11018</v>
       </c>
       <c r="F16" s="29">
-        <v>23.839285714285701</v>
+        <v>8.7305863708398999</v>
       </c>
       <c r="G16" s="1">
-        <v>26817</v>
+        <v>2889</v>
       </c>
       <c r="H16" s="29">
-        <v>21.300238284352702</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+        <v>9.8600682593857005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1">
-        <v>13921</v>
+        <v>21875</v>
       </c>
       <c r="D17" s="29">
-        <v>9.5676975945017002</v>
+        <v>11.212198872373101</v>
       </c>
       <c r="E17" s="1">
-        <v>10769</v>
+        <v>14634</v>
       </c>
       <c r="F17" s="29">
-        <v>9.2996545768566996</v>
+        <v>11.6978417266187</v>
       </c>
       <c r="G17" s="1">
-        <v>3152</v>
+        <v>7241</v>
       </c>
       <c r="H17" s="29">
-        <v>10.6127946127946</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+        <v>10.3442857142857</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="B18" s="45" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="C18" s="36">
-        <v>22634</v>
+        <v>97710</v>
       </c>
       <c r="D18" s="35">
-        <v>11.277528649725999</v>
+        <v>27.346767422334199</v>
       </c>
       <c r="E18" s="36">
-        <v>15101</v>
+        <v>61321</v>
       </c>
       <c r="F18" s="35">
-        <v>12.0518754988029</v>
+        <v>26.989876760563401</v>
       </c>
       <c r="G18" s="36">
-        <v>7533</v>
+        <v>36389</v>
       </c>
       <c r="H18" s="35">
-        <v>9.9907161803714004</v>
+        <v>27.970023059185198</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="37" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="39"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="28.33203125" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
-        <v>76</v>
+      <c r="C3" s="49" t="s">
+        <v>89</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
     </row>
@@ -3336,311 +4022,776 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>78</v>
       </c>
       <c r="C8" s="1">
+        <v>1350101</v>
+      </c>
+      <c r="D8" s="29">
+        <v>14.727517671699101</v>
+      </c>
+      <c r="E8" s="1">
+        <v>930483</v>
+      </c>
+      <c r="F8" s="29">
+        <v>14.9865191341322</v>
+      </c>
+      <c r="G8" s="1">
+        <v>419618</v>
+      </c>
+      <c r="H8" s="29">
+        <v>14.183950784207701</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" s="1">
+        <v>438962</v>
+      </c>
+      <c r="D9" s="29">
+        <v>13.190756656049</v>
+      </c>
+      <c r="E9" s="1">
+        <v>272354</v>
+      </c>
+      <c r="F9" s="29">
+        <v>13.059410213378101</v>
+      </c>
+      <c r="G9" s="1">
+        <v>166608</v>
+      </c>
+      <c r="H9" s="29">
+        <v>13.411253320454</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A10" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="1">
+        <v>134304</v>
+      </c>
+      <c r="D10" s="29">
+        <v>14.134287518417199</v>
+      </c>
+      <c r="E10" s="1">
+        <v>104479</v>
+      </c>
+      <c r="F10" s="29">
+        <v>14.7966293726101</v>
+      </c>
+      <c r="G10" s="1">
+        <v>29825</v>
+      </c>
+      <c r="H10" s="29">
+        <v>12.2183531339615</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A11" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="1">
+        <v>38939</v>
+      </c>
+      <c r="D11" s="29">
+        <v>10.4618484685653</v>
+      </c>
+      <c r="E11" s="1">
+        <v>29140</v>
+      </c>
+      <c r="F11" s="29">
+        <v>10.705363703159399</v>
+      </c>
+      <c r="G11" s="1">
+        <v>9799</v>
+      </c>
+      <c r="H11" s="29">
+        <v>9.7989999999999995</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" s="1">
+        <v>64851</v>
+      </c>
+      <c r="D12" s="29">
+        <v>12.9961923847695</v>
+      </c>
+      <c r="E12" s="1">
+        <v>47748</v>
+      </c>
+      <c r="F12" s="29">
+        <v>13.2009952999724</v>
+      </c>
+      <c r="G12" s="1">
+        <v>17103</v>
+      </c>
+      <c r="H12" s="29">
+        <v>12.4566642388929</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" s="1">
+        <v>53120</v>
+      </c>
+      <c r="D13" s="29">
+        <v>11.4064848614988</v>
+      </c>
+      <c r="E13" s="1">
+        <v>37972</v>
+      </c>
+      <c r="F13" s="29">
+        <v>12.1045584953778</v>
+      </c>
+      <c r="G13" s="1">
+        <v>15148</v>
+      </c>
+      <c r="H13" s="29">
+        <v>9.9657894736842003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="1">
+        <v>26297</v>
+      </c>
+      <c r="D14" s="29">
+        <v>10.292367906066501</v>
+      </c>
+      <c r="E14" s="1">
+        <v>17730</v>
+      </c>
+      <c r="F14" s="29">
+        <v>10.302149912841401</v>
+      </c>
+      <c r="G14" s="1">
+        <v>8567</v>
+      </c>
+      <c r="H14" s="29">
+        <v>10.272182254196601</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A15" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="1">
+        <v>32332</v>
+      </c>
+      <c r="D15" s="29">
+        <v>12.3498854087089</v>
+      </c>
+      <c r="E15" s="1">
+        <v>25270</v>
+      </c>
+      <c r="F15" s="29">
+        <v>13.2930036822725</v>
+      </c>
+      <c r="G15" s="1">
+        <v>7062</v>
+      </c>
+      <c r="H15" s="29">
+        <v>9.8493723849371992</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A16" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="1">
+        <v>112257</v>
+      </c>
+      <c r="D16" s="29">
+        <v>23.1792277513938</v>
+      </c>
+      <c r="E16" s="1">
+        <v>85440</v>
+      </c>
+      <c r="F16" s="29">
+        <v>23.839285714285701</v>
+      </c>
+      <c r="G16" s="1">
+        <v>26817</v>
+      </c>
+      <c r="H16" s="29">
+        <v>21.300238284352702</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A17" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="1">
+        <v>13921</v>
+      </c>
+      <c r="D17" s="29">
+        <v>9.5676975945017002</v>
+      </c>
+      <c r="E17" s="1">
+        <v>10769</v>
+      </c>
+      <c r="F17" s="29">
+        <v>9.2996545768566996</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3152</v>
+      </c>
+      <c r="H17" s="29">
+        <v>10.6127946127946</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A18" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="36">
+        <v>22634</v>
+      </c>
+      <c r="D18" s="35">
+        <v>11.277528649725999</v>
+      </c>
+      <c r="E18" s="36">
+        <v>15101</v>
+      </c>
+      <c r="F18" s="35">
+        <v>12.0518754988029</v>
+      </c>
+      <c r="G18" s="36">
+        <v>7533</v>
+      </c>
+      <c r="H18" s="35">
+        <v>9.9907161803714004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="C3:H3"/>
+  </mergeCells>
+  <phoneticPr fontId="18" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H20"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
+  <cols>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="28.33203125" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="24.6">
+      <c r="A1" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="49" t="s">
+        <v>76</v>
+      </c>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="11"/>
+      <c r="E4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="12"/>
+      <c r="G4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="13"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="22"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="1">
         <v>1353580</v>
       </c>
       <c r="D8" s="29">
         <v>14.9848333886859</v>
       </c>
       <c r="E8" s="1">
         <v>935043</v>
       </c>
       <c r="F8" s="29">
         <v>15.2817265105333</v>
       </c>
       <c r="G8" s="1">
         <v>418537</v>
       </c>
       <c r="H8" s="29">
         <v>14.3614933260131</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="1">
         <v>433149</v>
       </c>
       <c r="D9" s="29">
         <v>13.504676685165601</v>
       </c>
       <c r="E9" s="1">
         <v>269869</v>
       </c>
       <c r="F9" s="29">
         <v>13.363159197821201</v>
       </c>
       <c r="G9" s="1">
         <v>163280</v>
       </c>
       <c r="H9" s="29">
         <v>13.7452647529253</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>80</v>
       </c>
       <c r="C10" s="1">
         <v>128690</v>
       </c>
       <c r="D10" s="29">
         <v>14.2136072454164</v>
       </c>
       <c r="E10" s="1">
         <v>100422</v>
       </c>
       <c r="F10" s="29">
         <v>14.8663212435233</v>
       </c>
       <c r="G10" s="1">
         <v>28268</v>
       </c>
       <c r="H10" s="29">
         <v>12.2957807742497</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>81</v>
       </c>
       <c r="C11" s="1">
         <v>55219</v>
       </c>
       <c r="D11" s="29">
         <v>12.200397702165301</v>
       </c>
       <c r="E11" s="1">
         <v>37952</v>
       </c>
       <c r="F11" s="29">
         <v>12.374307140528201</v>
       </c>
       <c r="G11" s="1">
         <v>17267</v>
       </c>
       <c r="H11" s="29">
         <v>11.834818368745699</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>82</v>
       </c>
       <c r="C12" s="1">
         <v>33660</v>
       </c>
       <c r="D12" s="29">
         <v>10.635071090047401</v>
       </c>
       <c r="E12" s="1">
         <v>25577</v>
       </c>
       <c r="F12" s="29">
         <v>10.8469041560645</v>
       </c>
       <c r="G12" s="1">
         <v>8083</v>
       </c>
       <c r="H12" s="29">
         <v>10.0161090458488</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="1">
         <v>60676</v>
       </c>
       <c r="D13" s="29">
         <v>12.696379995815001</v>
       </c>
       <c r="E13" s="1">
         <v>44196</v>
       </c>
       <c r="F13" s="29">
         <v>12.972116231288499</v>
       </c>
       <c r="G13" s="1">
         <v>16480</v>
       </c>
       <c r="H13" s="29">
         <v>12.0116618075802</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="1">
         <v>54410</v>
       </c>
       <c r="D14" s="29">
         <v>11.4426919032597</v>
       </c>
       <c r="E14" s="1">
         <v>38058</v>
       </c>
       <c r="F14" s="29">
         <v>12.186359269932799</v>
       </c>
       <c r="G14" s="1">
         <v>16352</v>
       </c>
       <c r="H14" s="29">
         <v>10.019607843137299</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="1">
         <v>29749</v>
       </c>
       <c r="D15" s="29">
         <v>12.4057547956631</v>
       </c>
       <c r="E15" s="1">
         <v>22804</v>
       </c>
       <c r="F15" s="29">
         <v>13.3512880562061</v>
       </c>
       <c r="G15" s="1">
         <v>6945</v>
       </c>
       <c r="H15" s="29">
         <v>10.0652173913043</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="1">
         <v>112470</v>
       </c>
       <c r="D16" s="29">
         <v>23.828389830508499</v>
       </c>
       <c r="E16" s="1">
         <v>86876</v>
       </c>
       <c r="F16" s="29">
         <v>24.694712905059699</v>
       </c>
       <c r="G16" s="1">
         <v>25594</v>
       </c>
       <c r="H16" s="29">
         <v>21.292845257903501</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>87</v>
       </c>
       <c r="C17" s="1">
         <v>13492</v>
       </c>
       <c r="D17" s="29">
         <v>9.4415675297410999</v>
       </c>
       <c r="E17" s="1">
         <v>10593</v>
       </c>
       <c r="F17" s="29">
         <v>9.1476683937823999</v>
       </c>
       <c r="G17" s="1">
         <v>2899</v>
       </c>
       <c r="H17" s="29">
         <v>10.6974169741697</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>88</v>
       </c>
       <c r="C18" s="36">
         <v>20733</v>
       </c>
       <c r="D18" s="35">
         <v>10.6105424769703</v>
       </c>
       <c r="E18" s="36">
         <v>13184</v>
       </c>
       <c r="F18" s="35">
         <v>10.968386023294499</v>
       </c>
       <c r="G18" s="36">
         <v>7549</v>
       </c>
       <c r="H18" s="35">
         <v>10.038563829787201</v>
       </c>
     </row>
@@ -3657,96 +4808,96 @@
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="25.5">
+    <row r="1" spans="1:10" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="49" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
@@ -3801,331 +4952,331 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="21.95" customHeight="1">
+    <row r="8" spans="1:10" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1292240</v>
       </c>
       <c r="D8" s="29">
         <v>15.6396291724155</v>
       </c>
       <c r="E8" s="1">
         <v>889047</v>
       </c>
       <c r="F8" s="29">
         <v>15.8928673578834</v>
       </c>
       <c r="G8" s="1">
         <v>403193</v>
       </c>
       <c r="H8" s="29">
         <v>15.108783631866901</v>
       </c>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
     </row>
-    <row r="9" spans="1:10" ht="21.95" customHeight="1">
+    <row r="9" spans="1:10" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="1">
         <v>438965</v>
       </c>
       <c r="D9" s="29">
         <v>13.9150763963736</v>
       </c>
       <c r="E9" s="1">
         <v>272954</v>
       </c>
       <c r="F9" s="29">
         <v>13.718349499924599</v>
       </c>
       <c r="G9" s="1">
         <v>166011</v>
       </c>
       <c r="H9" s="29">
         <v>14.2510945145506</v>
       </c>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
     </row>
-    <row r="10" spans="1:10" ht="21.95" customHeight="1">
+    <row r="10" spans="1:10" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1">
         <v>127301</v>
       </c>
       <c r="D10" s="29">
         <v>14.732206920495299</v>
       </c>
       <c r="E10" s="1">
         <v>99574</v>
       </c>
       <c r="F10" s="29">
         <v>15.3972475645585</v>
       </c>
       <c r="G10" s="1">
         <v>27727</v>
       </c>
       <c r="H10" s="29">
         <v>12.7539098436063</v>
       </c>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
     </row>
-    <row r="11" spans="1:10" ht="21.95" customHeight="1">
+    <row r="11" spans="1:10" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>31197</v>
       </c>
       <c r="D11" s="29">
         <v>10.8586843021232</v>
       </c>
       <c r="E11" s="1">
         <v>23250</v>
       </c>
       <c r="F11" s="29">
         <v>10.961810466760999</v>
       </c>
       <c r="G11" s="1">
         <v>7947</v>
       </c>
       <c r="H11" s="29">
         <v>10.5678191489362</v>
       </c>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
     </row>
-    <row r="12" spans="1:10" ht="21.95" customHeight="1">
+    <row r="12" spans="1:10" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>61259</v>
       </c>
       <c r="D12" s="29">
         <v>13.1007271171942</v>
       </c>
       <c r="E12" s="1">
         <v>43869</v>
       </c>
       <c r="F12" s="29">
         <v>13.3746951219512</v>
       </c>
       <c r="G12" s="1">
         <v>17390</v>
       </c>
       <c r="H12" s="29">
         <v>12.4570200573066</v>
       </c>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
     </row>
-    <row r="13" spans="1:10" ht="21.95" customHeight="1">
+    <row r="13" spans="1:10" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>52754</v>
       </c>
       <c r="D13" s="29">
         <v>11.576475751591</v>
       </c>
       <c r="E13" s="1">
         <v>36829</v>
       </c>
       <c r="F13" s="29">
         <v>12.375336021505399</v>
       </c>
       <c r="G13" s="1">
         <v>15925</v>
       </c>
       <c r="H13" s="29">
         <v>10.072738772928499</v>
       </c>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
     </row>
-    <row r="14" spans="1:10" ht="21.95" customHeight="1">
+    <row r="14" spans="1:10" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1">
         <v>29214</v>
       </c>
       <c r="D14" s="29">
         <v>12.9955516014235</v>
       </c>
       <c r="E14" s="1">
         <v>23232</v>
       </c>
       <c r="F14" s="29">
         <v>14.1831501831502</v>
       </c>
       <c r="G14" s="1">
         <v>5982</v>
       </c>
       <c r="H14" s="29">
         <v>9.8065573770492005</v>
       </c>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
     </row>
-    <row r="15" spans="1:10" ht="21.95" customHeight="1">
+    <row r="15" spans="1:10" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="1">
         <v>117362</v>
       </c>
       <c r="D15" s="29">
         <v>24.8332628015235</v>
       </c>
       <c r="E15" s="1">
         <v>88712</v>
       </c>
       <c r="F15" s="29">
         <v>25.288483466362599</v>
       </c>
       <c r="G15" s="1">
         <v>28650</v>
       </c>
       <c r="H15" s="29">
         <v>23.522167487684701</v>
       </c>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
     </row>
-    <row r="16" spans="1:10" ht="21.95" customHeight="1">
+    <row r="16" spans="1:10" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="1">
         <v>12157</v>
       </c>
       <c r="D16" s="29">
         <v>9.3731688511950999</v>
       </c>
       <c r="E16" s="1">
         <v>9370</v>
       </c>
       <c r="F16" s="29">
         <v>9.2406311637081</v>
       </c>
       <c r="G16" s="1">
         <v>2787</v>
       </c>
       <c r="H16" s="29">
         <v>9.8480565371025008</v>
       </c>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
     </row>
-    <row r="17" spans="1:10" ht="21.95" customHeight="1">
+    <row r="17" spans="1:10" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="1">
         <v>20176</v>
       </c>
       <c r="D17" s="29">
         <v>11.3412029229904</v>
       </c>
       <c r="E17" s="1">
         <v>13531</v>
       </c>
       <c r="F17" s="29">
         <v>12.245248868778299</v>
       </c>
       <c r="G17" s="1">
         <v>6645</v>
       </c>
       <c r="H17" s="29">
         <v>9.8590504451039003</v>
       </c>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
     </row>
-    <row r="18" spans="1:10" ht="21.95" customHeight="1">
+    <row r="18" spans="1:10" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="36">
         <v>58664</v>
       </c>
       <c r="D18" s="35">
         <v>19.215198165738599</v>
       </c>
       <c r="E18" s="36">
         <v>50574</v>
       </c>
       <c r="F18" s="35">
         <v>20.392741935483901</v>
       </c>
       <c r="G18" s="36">
         <v>8090</v>
       </c>
       <c r="H18" s="35">
         <v>14.1186736474695</v>
       </c>
       <c r="I18" s="29"/>
@@ -4144,96 +5295,96 @@
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="38" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="49" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
@@ -4288,311 +5439,311 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1256312</v>
       </c>
       <c r="D8" s="29">
         <v>16.168751608751599</v>
       </c>
       <c r="E8" s="1">
         <v>862675</v>
       </c>
       <c r="F8" s="29">
         <v>16.437540490072799</v>
       </c>
       <c r="G8" s="1">
         <v>393637</v>
       </c>
       <c r="H8" s="29">
         <v>15.6093663256404</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="1">
         <v>434210</v>
       </c>
       <c r="D9" s="29">
         <v>14.28933425478</v>
       </c>
       <c r="E9" s="1">
         <v>267555</v>
       </c>
       <c r="F9" s="29">
         <v>14.024268791277899</v>
       </c>
       <c r="G9" s="1">
         <v>166655</v>
       </c>
       <c r="H9" s="29">
         <v>14.7364930586259</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1">
         <v>120869</v>
       </c>
       <c r="D10" s="29">
         <v>15.1124031007752</v>
       </c>
       <c r="E10" s="1">
         <v>93529</v>
       </c>
       <c r="F10" s="29">
         <v>15.772175379426599</v>
       </c>
       <c r="G10" s="1">
         <v>27340</v>
       </c>
       <c r="H10" s="29">
         <v>13.220502901353999</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>32914</v>
       </c>
       <c r="D11" s="29">
         <v>11.797132616487501</v>
       </c>
       <c r="E11" s="1">
         <v>24725</v>
       </c>
       <c r="F11" s="29">
         <v>12.167814960629901</v>
       </c>
       <c r="G11" s="1">
         <v>8189</v>
       </c>
       <c r="H11" s="29">
         <v>10.803430079155699</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>62190</v>
       </c>
       <c r="D12" s="29">
         <v>13.934573157069201</v>
       </c>
       <c r="E12" s="1">
         <v>45321</v>
       </c>
       <c r="F12" s="29">
         <v>14.2833280806807</v>
       </c>
       <c r="G12" s="1">
         <v>16869</v>
       </c>
       <c r="H12" s="29">
         <v>13.076744186046501</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>48374</v>
       </c>
       <c r="D13" s="29">
         <v>11.9530516431925</v>
       </c>
       <c r="E13" s="1">
         <v>33893</v>
       </c>
       <c r="F13" s="29">
         <v>12.7225975975976</v>
       </c>
       <c r="G13" s="1">
         <v>14481</v>
       </c>
       <c r="H13" s="29">
         <v>10.470715835141</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="1">
         <v>119542</v>
       </c>
       <c r="D14" s="29">
         <v>25.040217846669499</v>
       </c>
       <c r="E14" s="1">
         <v>90381</v>
       </c>
       <c r="F14" s="29">
         <v>25.793664383561701</v>
       </c>
       <c r="G14" s="1">
         <v>29161</v>
       </c>
       <c r="H14" s="29">
         <v>22.961417322834599</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="1">
         <v>27227</v>
       </c>
       <c r="D15" s="29">
         <v>13.412315270936</v>
       </c>
       <c r="E15" s="1">
         <v>21586</v>
       </c>
       <c r="F15" s="29">
         <v>14.477531857813601</v>
       </c>
       <c r="G15" s="1">
         <v>5641</v>
       </c>
       <c r="H15" s="29">
         <v>10.465677179962899</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="1">
         <v>11849</v>
       </c>
       <c r="D16" s="29">
         <v>10.294526498696801</v>
       </c>
       <c r="E16" s="1">
         <v>9134</v>
       </c>
       <c r="F16" s="29">
         <v>10.1151716500554</v>
       </c>
       <c r="G16" s="1">
         <v>2715</v>
       </c>
       <c r="H16" s="29">
         <v>10.947580645161301</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="1">
         <v>18910</v>
       </c>
       <c r="D17" s="29">
         <v>11.6083486801719</v>
       </c>
       <c r="E17" s="1">
         <v>12102</v>
       </c>
       <c r="F17" s="29">
         <v>12.336391437308899</v>
       </c>
       <c r="G17" s="1">
         <v>6808</v>
       </c>
       <c r="H17" s="29">
         <v>10.506172839506201</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="36">
         <v>58409</v>
       </c>
       <c r="D18" s="35">
         <v>19.826544467074001</v>
       </c>
       <c r="E18" s="36">
         <v>51045</v>
       </c>
       <c r="F18" s="35">
         <v>21.040807914262199</v>
       </c>
       <c r="G18" s="36">
         <v>7364</v>
       </c>
       <c r="H18" s="35">
         <v>14.1615384615385</v>
       </c>
     </row>
@@ -4609,96 +5760,96 @@
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="49" t="s">
         <v>69</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
@@ -4753,311 +5904,311 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1304927</v>
       </c>
       <c r="D8" s="29">
         <v>16.555365253355699</v>
       </c>
       <c r="E8" s="1">
         <v>903598</v>
       </c>
       <c r="F8" s="29">
         <v>16.9159256416497</v>
       </c>
       <c r="G8" s="1">
         <v>401329</v>
       </c>
       <c r="H8" s="29">
         <v>15.7972446368825</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="1">
         <v>449275</v>
       </c>
       <c r="D9" s="29">
         <v>14.7235695090778</v>
       </c>
       <c r="E9" s="1">
         <v>283441</v>
       </c>
       <c r="F9" s="29">
         <v>14.6209119983493</v>
       </c>
       <c r="G9" s="1">
         <v>165834</v>
       </c>
       <c r="H9" s="29">
         <v>14.9024083393242</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1">
         <v>116713</v>
       </c>
       <c r="D10" s="29">
         <v>14.9766457076864</v>
       </c>
       <c r="E10" s="1">
         <v>90612</v>
       </c>
       <c r="F10" s="29">
         <v>15.6713939813213</v>
       </c>
       <c r="G10" s="1">
         <v>26101</v>
       </c>
       <c r="H10" s="29">
         <v>12.9791148682248</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>34272</v>
       </c>
       <c r="D11" s="29">
         <v>11.523873570948201</v>
       </c>
       <c r="E11" s="1">
         <v>25350</v>
       </c>
       <c r="F11" s="29">
         <v>11.687413554633499</v>
       </c>
       <c r="G11" s="1">
         <v>8922</v>
       </c>
       <c r="H11" s="29">
         <v>11.0832298136646</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>63495</v>
       </c>
       <c r="D12" s="29">
         <v>14.236547085201799</v>
       </c>
       <c r="E12" s="1">
         <v>46502</v>
       </c>
       <c r="F12" s="29">
         <v>14.7204811649256</v>
       </c>
       <c r="G12" s="1">
         <v>16993</v>
       </c>
       <c r="H12" s="29">
         <v>13.0614911606457</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>50089</v>
       </c>
       <c r="D13" s="29">
         <v>12.1134220072551</v>
       </c>
       <c r="E13" s="1">
         <v>34610</v>
       </c>
       <c r="F13" s="29">
         <v>12.981995498874699</v>
       </c>
       <c r="G13" s="1">
         <v>15479</v>
       </c>
       <c r="H13" s="29">
         <v>10.537100068073499</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="1">
         <v>116837</v>
       </c>
       <c r="D14" s="29">
         <v>25.488001745200702</v>
       </c>
       <c r="E14" s="1">
         <v>90602</v>
       </c>
       <c r="F14" s="29">
         <v>26.269063496665702</v>
       </c>
       <c r="G14" s="1">
         <v>26235</v>
       </c>
       <c r="H14" s="29">
         <v>23.114537444933902</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="1">
         <v>12534</v>
       </c>
       <c r="D15" s="29">
         <v>9.8615263571991001</v>
       </c>
       <c r="E15" s="1">
         <v>9567</v>
       </c>
       <c r="F15" s="29">
         <v>9.7126903553300004</v>
       </c>
       <c r="G15" s="1">
         <v>2967</v>
       </c>
       <c r="H15" s="29">
         <v>10.3741258741259</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="1">
         <v>24971</v>
       </c>
       <c r="D16" s="29">
         <v>13.5270855904659</v>
       </c>
       <c r="E16" s="1">
         <v>19012</v>
       </c>
       <c r="F16" s="29">
         <v>14.624615384615399</v>
       </c>
       <c r="G16" s="1">
         <v>5959</v>
       </c>
       <c r="H16" s="29">
         <v>10.9139194139194</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="1">
         <v>19231</v>
       </c>
       <c r="D17" s="29">
         <v>11.974470734744701</v>
       </c>
       <c r="E17" s="1">
         <v>12794</v>
       </c>
       <c r="F17" s="29">
         <v>12.845381526104401</v>
       </c>
       <c r="G17" s="1">
         <v>6437</v>
       </c>
       <c r="H17" s="29">
         <v>10.552459016393399</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="36">
         <v>61771</v>
       </c>
       <c r="D18" s="35">
         <v>19.678560050971701</v>
       </c>
       <c r="E18" s="36">
         <v>53635</v>
       </c>
       <c r="F18" s="35">
         <v>21.041584935268698</v>
       </c>
       <c r="G18" s="36">
         <v>8136</v>
       </c>
       <c r="H18" s="35">
         <v>13.7898305084746</v>
       </c>
     </row>
@@ -5074,96 +6225,96 @@
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="49" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
@@ -5218,311 +6369,311 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="43" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1310568</v>
       </c>
       <c r="D8" s="29">
         <v>16.875714653618299</v>
       </c>
       <c r="E8" s="1">
         <v>899501</v>
       </c>
       <c r="F8" s="29">
         <v>17.214671208757601</v>
       </c>
       <c r="G8" s="1">
         <v>411067</v>
       </c>
       <c r="H8" s="29">
         <v>16.1786445214106</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="1">
         <v>444342</v>
       </c>
       <c r="D9" s="29">
         <v>14.921821478944199</v>
       </c>
       <c r="E9" s="1">
         <v>278266</v>
       </c>
       <c r="F9" s="29">
         <v>14.7950871969375</v>
       </c>
       <c r="G9" s="1">
         <v>166076</v>
       </c>
       <c r="H9" s="29">
         <v>15.1391066545123</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1">
         <v>124792</v>
       </c>
       <c r="D10" s="29">
         <v>15.148336974993899</v>
       </c>
       <c r="E10" s="1">
         <v>96835</v>
       </c>
       <c r="F10" s="29">
         <v>15.9451671332126</v>
       </c>
       <c r="G10" s="1">
         <v>27957</v>
       </c>
       <c r="H10" s="29">
         <v>12.9131639722864</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>31819</v>
       </c>
       <c r="D11" s="29">
         <v>12.337727801473401</v>
       </c>
       <c r="E11" s="1">
         <v>23353</v>
       </c>
       <c r="F11" s="29">
         <v>12.6369047619048</v>
       </c>
       <c r="G11" s="1">
         <v>8466</v>
       </c>
       <c r="H11" s="29">
         <v>11.5813953488372</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>59619</v>
       </c>
       <c r="D12" s="29">
         <v>13.919915946766301</v>
       </c>
       <c r="E12" s="1">
         <v>42900</v>
       </c>
       <c r="F12" s="29">
         <v>14.228855721393</v>
       </c>
       <c r="G12" s="1">
         <v>16719</v>
       </c>
       <c r="H12" s="29">
         <v>13.1853312302839</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>45514</v>
       </c>
       <c r="D13" s="29">
         <v>12.2811656772801</v>
       </c>
       <c r="E13" s="1">
         <v>31008</v>
       </c>
       <c r="F13" s="29">
         <v>13.279657387580301</v>
       </c>
       <c r="G13" s="1">
         <v>14506</v>
       </c>
       <c r="H13" s="29">
         <v>10.580598103573999</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="1">
         <v>125840</v>
       </c>
       <c r="D14" s="29">
         <v>26.129568106312298</v>
       </c>
       <c r="E14" s="1">
         <v>96363</v>
       </c>
       <c r="F14" s="29">
         <v>26.8196493181186</v>
       </c>
       <c r="G14" s="1">
         <v>29477</v>
       </c>
       <c r="H14" s="29">
         <v>24.102207686018001</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="1">
         <v>12069</v>
       </c>
       <c r="D15" s="29">
         <v>10.133501259445801</v>
       </c>
       <c r="E15" s="1">
         <v>9168</v>
       </c>
       <c r="F15" s="29">
         <v>10.0526315789474</v>
       </c>
       <c r="G15" s="1">
         <v>2901</v>
       </c>
       <c r="H15" s="29">
         <v>10.397849462365601</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="1">
         <v>23256</v>
       </c>
       <c r="D16" s="29">
         <v>14.0689655172414</v>
       </c>
       <c r="E16" s="1">
         <v>16893</v>
       </c>
       <c r="F16" s="29">
         <v>15.260162601626</v>
       </c>
       <c r="G16" s="1">
         <v>6363</v>
       </c>
       <c r="H16" s="29">
         <v>11.653846153846199</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="1">
         <v>22278</v>
       </c>
       <c r="D17" s="29">
         <v>12.042162162162199</v>
       </c>
       <c r="E17" s="1">
         <v>14430</v>
       </c>
       <c r="F17" s="29">
         <v>12.988298829883</v>
       </c>
       <c r="G17" s="1">
         <v>7848</v>
       </c>
       <c r="H17" s="29">
         <v>10.6197564276049</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="36">
         <v>63268</v>
       </c>
       <c r="D18" s="35">
         <v>19.952065594449699</v>
       </c>
       <c r="E18" s="36">
         <v>54803</v>
       </c>
       <c r="F18" s="35">
         <v>21.390710382513699</v>
       </c>
       <c r="G18" s="36">
         <v>8465</v>
       </c>
       <c r="H18" s="35">
         <v>13.899835796387499</v>
       </c>
     </row>
@@ -5539,93 +6690,93 @@
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="14.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.6640625" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
+    <row r="1" spans="1:8" ht="24.6">
       <c r="A1" s="46" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="13"/>
@@ -5680,311 +6831,311 @@
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="22"/>
       <c r="B7" s="23"/>
       <c r="C7" s="43" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="21.95" customHeight="1">
+    <row r="8" spans="1:8" ht="21.9" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1321058</v>
       </c>
       <c r="D8" s="29">
         <v>17.122130775711199</v>
       </c>
       <c r="E8" s="1">
         <v>913380</v>
       </c>
       <c r="F8" s="29">
         <v>17.5047432875295</v>
       </c>
       <c r="G8" s="1">
         <v>407678</v>
       </c>
       <c r="H8" s="29">
         <v>16.322789878283199</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="21.95" customHeight="1">
+    <row r="9" spans="1:8" ht="21.9" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="1">
         <v>443581</v>
       </c>
       <c r="D9" s="29">
         <v>15.247000996803401</v>
       </c>
       <c r="E9" s="1">
         <v>279696</v>
       </c>
       <c r="F9" s="29">
         <v>15.142439499756399</v>
       </c>
       <c r="G9" s="1">
         <v>163885</v>
       </c>
       <c r="H9" s="29">
         <v>15.4288269629072</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="21.95" customHeight="1">
+    <row r="10" spans="1:8" ht="21.9" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1">
         <v>122443</v>
       </c>
       <c r="D10" s="29">
         <v>15.291994504808301</v>
       </c>
       <c r="E10" s="1">
         <v>95234</v>
       </c>
       <c r="F10" s="29">
         <v>16.187999320074798</v>
       </c>
       <c r="G10" s="1">
         <v>27209</v>
       </c>
       <c r="H10" s="29">
         <v>12.810263653484</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="21.95" customHeight="1">
+    <row r="11" spans="1:8" ht="21.9" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>30583</v>
       </c>
       <c r="D11" s="29">
         <v>12.386796273795101</v>
       </c>
       <c r="E11" s="1">
         <v>22712</v>
       </c>
       <c r="F11" s="29">
         <v>12.561946902654901</v>
       </c>
       <c r="G11" s="1">
         <v>7871</v>
       </c>
       <c r="H11" s="29">
         <v>11.9077155824508</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1">
+    <row r="12" spans="1:8" ht="21.9" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>60818</v>
       </c>
       <c r="D12" s="29">
         <v>14.293301997649801</v>
       </c>
       <c r="E12" s="1">
         <v>44013</v>
       </c>
       <c r="F12" s="29">
         <v>14.549752066115699</v>
       </c>
       <c r="G12" s="1">
         <v>16805</v>
       </c>
       <c r="H12" s="29">
         <v>13.662601626016301</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="21.95" customHeight="1">
+    <row r="13" spans="1:8" ht="21.9" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>47614</v>
       </c>
       <c r="D13" s="29">
         <v>11.984394663981901</v>
       </c>
       <c r="E13" s="1">
         <v>32926</v>
       </c>
       <c r="F13" s="29">
         <v>13.0762509928515</v>
       </c>
       <c r="G13" s="1">
         <v>14688</v>
       </c>
       <c r="H13" s="29">
         <v>10.094845360824699</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="21.95" customHeight="1">
+    <row r="14" spans="1:8" ht="21.9" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="1">
         <v>131692</v>
       </c>
       <c r="D14" s="29">
         <v>26.5454545454546</v>
       </c>
       <c r="E14" s="1">
         <v>101808</v>
       </c>
       <c r="F14" s="29">
         <v>27.382463690156001</v>
       </c>
       <c r="G14" s="1">
         <v>29884</v>
       </c>
       <c r="H14" s="29">
         <v>24.041834271922799</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="21.95" customHeight="1">
+    <row r="15" spans="1:8" ht="21.9" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="1">
         <v>11970</v>
       </c>
       <c r="D15" s="29">
         <v>10.1699235344095</v>
       </c>
       <c r="E15" s="1">
         <v>9186</v>
       </c>
       <c r="F15" s="29">
         <v>9.8880516684606992</v>
       </c>
       <c r="G15" s="1">
         <v>2784</v>
       </c>
       <c r="H15" s="29">
         <v>11.2258064516129</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="21.95" customHeight="1">
+    <row r="16" spans="1:8" ht="21.9" customHeight="1">
       <c r="A16" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="1">
         <v>24300</v>
       </c>
       <c r="D16" s="29">
         <v>13.9016018306636</v>
       </c>
       <c r="E16" s="1">
         <v>18215</v>
       </c>
       <c r="F16" s="29">
         <v>14.930327868852499</v>
       </c>
       <c r="G16" s="1">
         <v>6085</v>
       </c>
       <c r="H16" s="29">
         <v>11.5246212121212</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="21.95" customHeight="1">
+    <row r="17" spans="1:8" ht="21.9" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="1">
         <v>20964</v>
       </c>
       <c r="D17" s="29">
         <v>11.7907761529809</v>
       </c>
       <c r="E17" s="1">
         <v>12856</v>
       </c>
       <c r="F17" s="29">
         <v>12.691016781836099</v>
       </c>
       <c r="G17" s="1">
         <v>8108</v>
       </c>
       <c r="H17" s="29">
         <v>10.5986928104575</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="21.95" customHeight="1">
+    <row r="18" spans="1:8" ht="21.9" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="36">
         <v>68878</v>
       </c>
       <c r="D18" s="35">
         <v>20.09862853808</v>
       </c>
       <c r="E18" s="36">
         <v>59445</v>
       </c>
       <c r="F18" s="35">
         <v>21.553662073966599</v>
       </c>
       <c r="G18" s="36">
         <v>9433</v>
       </c>
       <c r="H18" s="35">
         <v>14.100149476831101</v>
       </c>
     </row>
@@ -5996,534 +7147,73 @@
       <c r="C19" s="39"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="39"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C3:H3"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...460 lines deleted...]
-  <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處林宗穎</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>