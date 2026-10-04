--- v0 (2026-05-10)
+++ v1 (2026-10-04)
@@ -1,661 +1,703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\新增資料夾\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2CB6E8F-ABF3-4E77-8458-65EFE8D2B8DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28D078E5-C928-440D-9057-06FB62131023}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="51" r:id="rId1"/>
-    <sheet name="2025" sheetId="72" r:id="rId2"/>
-[...13 lines deleted...]
-    <sheet name="2015" sheetId="57" state="hidden" r:id="rId16"/>
+    <sheet name="2026" sheetId="75" state="hidden" r:id="rId2"/>
+    <sheet name="July-Dec., 2026" sheetId="76" state="hidden" r:id="rId3"/>
+    <sheet name="Jan.-June, 2026" sheetId="77" r:id="rId4"/>
+    <sheet name="2025" sheetId="72" r:id="rId5"/>
+    <sheet name="July-Dec., 2025" sheetId="61" state="hidden" r:id="rId6"/>
+    <sheet name="Jan.-June, 2025" sheetId="60" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="71" r:id="rId8"/>
+    <sheet name="2023" sheetId="70" r:id="rId9"/>
+    <sheet name="2022" sheetId="69" r:id="rId10"/>
+    <sheet name="2021" sheetId="68" r:id="rId11"/>
+    <sheet name="2020" sheetId="67" r:id="rId12"/>
+    <sheet name="2019" sheetId="66" r:id="rId13"/>
+    <sheet name="2018" sheetId="65" state="hidden" r:id="rId14"/>
+    <sheet name="2017" sheetId="64" state="hidden" r:id="rId15"/>
+    <sheet name="2016" sheetId="59" state="hidden" r:id="rId16"/>
+    <sheet name="2015" sheetId="57" state="hidden" r:id="rId17"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="15">'2015'!$A$3:$V$77</definedName>
-[...29 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'2015'!$A$3:$V$77</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'2016'!$A$3:$V$77</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'2017'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'2018'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'2019'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'2020'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2021'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'2022'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2023'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2024'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2025'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Jan.-June, 2025'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Jan.-June, 2026'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'July-Dec., 2025'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2026'!$A$3:$B$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$1:$AO$20</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="16">'2015'!$A:$A,'2015'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="15">'2016'!$A:$A,'2016'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'2017'!$A:$A,'2017'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="13">'2018'!$A:$A,'2018'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="12">'2019'!$A:$A,'2019'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'2020'!$A:$A,'2020'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2021'!$A:$A,'2021'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'2022'!$A:$A,'2022'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'2023'!$A:$A,'2023'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2024'!$A:$A,'2024'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2025'!$A:$A,'2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'2026'!$A:$A,'2026'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'Jan.-June, 2025'!$A:$A,'Jan.-June, 2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Jan.-June, 2026'!$A:$A,'Jan.-June, 2026'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2026'!$A:$A,'July-Dec., 2026'!$3:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C21" i="51" l="1"/>
-[...511 lines deleted...]
-  <c r="C3" i="73"/>
+  <c r="C17" i="51" l="1"/>
+  <c r="D17" i="51"/>
+  <c r="E17" i="51"/>
+  <c r="F17" i="51"/>
+  <c r="G17" i="51"/>
+  <c r="H17" i="51"/>
+  <c r="I17" i="51"/>
+  <c r="J17" i="51"/>
+  <c r="K17" i="51"/>
+  <c r="L17" i="51"/>
+  <c r="M17" i="51"/>
+  <c r="N17" i="51"/>
+  <c r="O17" i="51"/>
+  <c r="P17" i="51"/>
+  <c r="Q17" i="51"/>
+  <c r="R17" i="51"/>
+  <c r="S17" i="51"/>
+  <c r="T17" i="51"/>
+  <c r="C18" i="51"/>
+  <c r="D18" i="51"/>
+  <c r="E18" i="51"/>
+  <c r="F18" i="51"/>
+  <c r="G18" i="51"/>
+  <c r="H18" i="51"/>
+  <c r="I18" i="51"/>
+  <c r="J18" i="51"/>
+  <c r="K18" i="51"/>
+  <c r="L18" i="51"/>
+  <c r="M18" i="51"/>
+  <c r="N18" i="51"/>
+  <c r="O18" i="51"/>
+  <c r="P18" i="51"/>
+  <c r="Q18" i="51"/>
+  <c r="R18" i="51"/>
+  <c r="S18" i="51"/>
+  <c r="T18" i="51"/>
+  <c r="B18" i="51"/>
+  <c r="B17" i="51"/>
+  <c r="U81" i="77"/>
+  <c r="T81" i="77"/>
+  <c r="S81" i="77"/>
+  <c r="R81" i="77"/>
+  <c r="Q81" i="77"/>
+  <c r="P81" i="77"/>
+  <c r="O81" i="77"/>
+  <c r="N81" i="77"/>
+  <c r="M81" i="77"/>
+  <c r="L81" i="77"/>
+  <c r="K81" i="77"/>
+  <c r="J81" i="77"/>
+  <c r="I81" i="77"/>
+  <c r="H81" i="77"/>
+  <c r="G81" i="77"/>
+  <c r="F81" i="77"/>
+  <c r="E81" i="77"/>
+  <c r="D81" i="77"/>
+  <c r="C81" i="77"/>
+  <c r="U80" i="77"/>
+  <c r="T80" i="77"/>
+  <c r="S80" i="77"/>
+  <c r="R80" i="77"/>
+  <c r="Q80" i="77"/>
+  <c r="P80" i="77"/>
+  <c r="O80" i="77"/>
+  <c r="N80" i="77"/>
+  <c r="M80" i="77"/>
+  <c r="L80" i="77"/>
+  <c r="K80" i="77"/>
+  <c r="J80" i="77"/>
+  <c r="I80" i="77"/>
+  <c r="H80" i="77"/>
+  <c r="G80" i="77"/>
+  <c r="F80" i="77"/>
+  <c r="E80" i="77"/>
+  <c r="D80" i="77"/>
+  <c r="C80" i="77"/>
+  <c r="U79" i="77"/>
+  <c r="T79" i="77"/>
+  <c r="S79" i="77"/>
+  <c r="R79" i="77"/>
+  <c r="Q79" i="77"/>
+  <c r="P79" i="77"/>
+  <c r="O79" i="77"/>
+  <c r="N79" i="77"/>
+  <c r="M79" i="77"/>
+  <c r="L79" i="77"/>
+  <c r="K79" i="77"/>
+  <c r="J79" i="77"/>
+  <c r="I79" i="77"/>
+  <c r="H79" i="77"/>
+  <c r="G79" i="77"/>
+  <c r="F79" i="77"/>
+  <c r="E79" i="77"/>
+  <c r="D79" i="77"/>
+  <c r="C79" i="77"/>
+  <c r="U78" i="77"/>
+  <c r="T78" i="77"/>
+  <c r="S78" i="77"/>
+  <c r="R78" i="77"/>
+  <c r="Q78" i="77"/>
+  <c r="P78" i="77"/>
+  <c r="O78" i="77"/>
+  <c r="N78" i="77"/>
+  <c r="M78" i="77"/>
+  <c r="L78" i="77"/>
+  <c r="K78" i="77"/>
+  <c r="J78" i="77"/>
+  <c r="I78" i="77"/>
+  <c r="H78" i="77"/>
+  <c r="G78" i="77"/>
+  <c r="F78" i="77"/>
+  <c r="E78" i="77"/>
+  <c r="D78" i="77"/>
+  <c r="C78" i="77"/>
+  <c r="U77" i="77"/>
+  <c r="T77" i="77"/>
+  <c r="S77" i="77"/>
+  <c r="R77" i="77"/>
+  <c r="Q77" i="77"/>
+  <c r="P77" i="77"/>
+  <c r="O77" i="77"/>
+  <c r="N77" i="77"/>
+  <c r="M77" i="77"/>
+  <c r="L77" i="77"/>
+  <c r="K77" i="77"/>
+  <c r="J77" i="77"/>
+  <c r="I77" i="77"/>
+  <c r="H77" i="77"/>
+  <c r="G77" i="77"/>
+  <c r="F77" i="77"/>
+  <c r="E77" i="77"/>
+  <c r="D77" i="77"/>
+  <c r="C77" i="77"/>
+  <c r="U76" i="77"/>
+  <c r="T76" i="77"/>
+  <c r="S76" i="77"/>
+  <c r="R76" i="77"/>
+  <c r="Q76" i="77"/>
+  <c r="P76" i="77"/>
+  <c r="O76" i="77"/>
+  <c r="N76" i="77"/>
+  <c r="M76" i="77"/>
+  <c r="L76" i="77"/>
+  <c r="K76" i="77"/>
+  <c r="J76" i="77"/>
+  <c r="I76" i="77"/>
+  <c r="H76" i="77"/>
+  <c r="G76" i="77"/>
+  <c r="F76" i="77"/>
+  <c r="E76" i="77"/>
+  <c r="D76" i="77"/>
+  <c r="C76" i="77"/>
+  <c r="U75" i="77"/>
+  <c r="T75" i="77"/>
+  <c r="S75" i="77"/>
+  <c r="R75" i="77"/>
+  <c r="Q75" i="77"/>
+  <c r="P75" i="77"/>
+  <c r="O75" i="77"/>
+  <c r="N75" i="77"/>
+  <c r="M75" i="77"/>
+  <c r="L75" i="77"/>
+  <c r="K75" i="77"/>
+  <c r="J75" i="77"/>
+  <c r="I75" i="77"/>
+  <c r="H75" i="77"/>
+  <c r="G75" i="77"/>
+  <c r="F75" i="77"/>
+  <c r="E75" i="77"/>
+  <c r="D75" i="77"/>
+  <c r="C75" i="77"/>
+  <c r="U74" i="77"/>
+  <c r="T74" i="77"/>
+  <c r="S74" i="77"/>
+  <c r="R74" i="77"/>
+  <c r="Q74" i="77"/>
+  <c r="P74" i="77"/>
+  <c r="O74" i="77"/>
+  <c r="N74" i="77"/>
+  <c r="M74" i="77"/>
+  <c r="L74" i="77"/>
+  <c r="K74" i="77"/>
+  <c r="J74" i="77"/>
+  <c r="I74" i="77"/>
+  <c r="H74" i="77"/>
+  <c r="G74" i="77"/>
+  <c r="F74" i="77"/>
+  <c r="E74" i="77"/>
+  <c r="D74" i="77"/>
+  <c r="C74" i="77"/>
+  <c r="U73" i="77"/>
+  <c r="T73" i="77"/>
+  <c r="S73" i="77"/>
+  <c r="R73" i="77"/>
+  <c r="Q73" i="77"/>
+  <c r="P73" i="77"/>
+  <c r="O73" i="77"/>
+  <c r="N73" i="77"/>
+  <c r="M73" i="77"/>
+  <c r="L73" i="77"/>
+  <c r="K73" i="77"/>
+  <c r="J73" i="77"/>
+  <c r="I73" i="77"/>
+  <c r="H73" i="77"/>
+  <c r="G73" i="77"/>
+  <c r="F73" i="77"/>
+  <c r="E73" i="77"/>
+  <c r="D73" i="77"/>
+  <c r="C73" i="77"/>
+  <c r="U72" i="77"/>
+  <c r="T72" i="77"/>
+  <c r="S72" i="77"/>
+  <c r="R72" i="77"/>
+  <c r="Q72" i="77"/>
+  <c r="P72" i="77"/>
+  <c r="O72" i="77"/>
+  <c r="N72" i="77"/>
+  <c r="M72" i="77"/>
+  <c r="L72" i="77"/>
+  <c r="K72" i="77"/>
+  <c r="J72" i="77"/>
+  <c r="I72" i="77"/>
+  <c r="H72" i="77"/>
+  <c r="G72" i="77"/>
+  <c r="F72" i="77"/>
+  <c r="E72" i="77"/>
+  <c r="D72" i="77"/>
+  <c r="C72" i="77"/>
+  <c r="U71" i="77"/>
+  <c r="T71" i="77"/>
+  <c r="S71" i="77"/>
+  <c r="R71" i="77"/>
+  <c r="Q71" i="77"/>
+  <c r="P71" i="77"/>
+  <c r="O71" i="77"/>
+  <c r="N71" i="77"/>
+  <c r="M71" i="77"/>
+  <c r="L71" i="77"/>
+  <c r="K71" i="77"/>
+  <c r="J71" i="77"/>
+  <c r="I71" i="77"/>
+  <c r="H71" i="77"/>
+  <c r="G71" i="77"/>
+  <c r="F71" i="77"/>
+  <c r="E71" i="77"/>
+  <c r="D71" i="77"/>
+  <c r="C71" i="77"/>
+  <c r="U70" i="77"/>
+  <c r="T70" i="77"/>
+  <c r="S70" i="77"/>
+  <c r="R70" i="77"/>
+  <c r="Q70" i="77"/>
+  <c r="P70" i="77"/>
+  <c r="O70" i="77"/>
+  <c r="N70" i="77"/>
+  <c r="M70" i="77"/>
+  <c r="L70" i="77"/>
+  <c r="K70" i="77"/>
+  <c r="J70" i="77"/>
+  <c r="I70" i="77"/>
+  <c r="H70" i="77"/>
+  <c r="G70" i="77"/>
+  <c r="F70" i="77"/>
+  <c r="E70" i="77"/>
+  <c r="D70" i="77"/>
+  <c r="C70" i="77"/>
+  <c r="U69" i="77"/>
+  <c r="T69" i="77"/>
+  <c r="S69" i="77"/>
+  <c r="R69" i="77"/>
+  <c r="Q69" i="77"/>
+  <c r="P69" i="77"/>
+  <c r="O69" i="77"/>
+  <c r="N69" i="77"/>
+  <c r="M69" i="77"/>
+  <c r="L69" i="77"/>
+  <c r="K69" i="77"/>
+  <c r="J69" i="77"/>
+  <c r="I69" i="77"/>
+  <c r="H69" i="77"/>
+  <c r="G69" i="77"/>
+  <c r="F69" i="77"/>
+  <c r="E69" i="77"/>
+  <c r="D69" i="77"/>
+  <c r="C69" i="77"/>
+  <c r="U68" i="77"/>
+  <c r="T68" i="77"/>
+  <c r="S68" i="77"/>
+  <c r="R68" i="77"/>
+  <c r="Q68" i="77"/>
+  <c r="P68" i="77"/>
+  <c r="O68" i="77"/>
+  <c r="N68" i="77"/>
+  <c r="M68" i="77"/>
+  <c r="L68" i="77"/>
+  <c r="K68" i="77"/>
+  <c r="J68" i="77"/>
+  <c r="I68" i="77"/>
+  <c r="H68" i="77"/>
+  <c r="G68" i="77"/>
+  <c r="F68" i="77"/>
+  <c r="E68" i="77"/>
+  <c r="D68" i="77"/>
+  <c r="C68" i="77"/>
+  <c r="U67" i="77"/>
+  <c r="T67" i="77"/>
+  <c r="S67" i="77"/>
+  <c r="R67" i="77"/>
+  <c r="Q67" i="77"/>
+  <c r="P67" i="77"/>
+  <c r="O67" i="77"/>
+  <c r="N67" i="77"/>
+  <c r="M67" i="77"/>
+  <c r="L67" i="77"/>
+  <c r="K67" i="77"/>
+  <c r="J67" i="77"/>
+  <c r="I67" i="77"/>
+  <c r="H67" i="77"/>
+  <c r="G67" i="77"/>
+  <c r="F67" i="77"/>
+  <c r="E67" i="77"/>
+  <c r="D67" i="77"/>
+  <c r="C67" i="77"/>
+  <c r="U66" i="77"/>
+  <c r="T66" i="77"/>
+  <c r="S66" i="77"/>
+  <c r="R66" i="77"/>
+  <c r="Q66" i="77"/>
+  <c r="P66" i="77"/>
+  <c r="O66" i="77"/>
+  <c r="N66" i="77"/>
+  <c r="M66" i="77"/>
+  <c r="L66" i="77"/>
+  <c r="K66" i="77"/>
+  <c r="J66" i="77"/>
+  <c r="I66" i="77"/>
+  <c r="H66" i="77"/>
+  <c r="G66" i="77"/>
+  <c r="F66" i="77"/>
+  <c r="E66" i="77"/>
+  <c r="D66" i="77"/>
+  <c r="C66" i="77"/>
+  <c r="U65" i="77"/>
+  <c r="T65" i="77"/>
+  <c r="S65" i="77"/>
+  <c r="R65" i="77"/>
+  <c r="Q65" i="77"/>
+  <c r="P65" i="77"/>
+  <c r="O65" i="77"/>
+  <c r="N65" i="77"/>
+  <c r="M65" i="77"/>
+  <c r="L65" i="77"/>
+  <c r="K65" i="77"/>
+  <c r="J65" i="77"/>
+  <c r="I65" i="77"/>
+  <c r="H65" i="77"/>
+  <c r="G65" i="77"/>
+  <c r="F65" i="77"/>
+  <c r="E65" i="77"/>
+  <c r="D65" i="77"/>
+  <c r="C65" i="77"/>
+  <c r="U64" i="77"/>
+  <c r="T64" i="77"/>
+  <c r="S64" i="77"/>
+  <c r="R64" i="77"/>
+  <c r="Q64" i="77"/>
+  <c r="P64" i="77"/>
+  <c r="O64" i="77"/>
+  <c r="N64" i="77"/>
+  <c r="M64" i="77"/>
+  <c r="L64" i="77"/>
+  <c r="K64" i="77"/>
+  <c r="J64" i="77"/>
+  <c r="I64" i="77"/>
+  <c r="H64" i="77"/>
+  <c r="G64" i="77"/>
+  <c r="F64" i="77"/>
+  <c r="E64" i="77"/>
+  <c r="D64" i="77"/>
+  <c r="C64" i="77"/>
+  <c r="U63" i="77"/>
+  <c r="T63" i="77"/>
+  <c r="S63" i="77"/>
+  <c r="R63" i="77"/>
+  <c r="Q63" i="77"/>
+  <c r="P63" i="77"/>
+  <c r="O63" i="77"/>
+  <c r="N63" i="77"/>
+  <c r="M63" i="77"/>
+  <c r="L63" i="77"/>
+  <c r="K63" i="77"/>
+  <c r="J63" i="77"/>
+  <c r="I63" i="77"/>
+  <c r="H63" i="77"/>
+  <c r="G63" i="77"/>
+  <c r="F63" i="77"/>
+  <c r="E63" i="77"/>
+  <c r="D63" i="77"/>
+  <c r="C63" i="77"/>
+  <c r="U62" i="77"/>
+  <c r="T62" i="77"/>
+  <c r="S62" i="77"/>
+  <c r="R62" i="77"/>
+  <c r="Q62" i="77"/>
+  <c r="P62" i="77"/>
+  <c r="O62" i="77"/>
+  <c r="N62" i="77"/>
+  <c r="M62" i="77"/>
+  <c r="L62" i="77"/>
+  <c r="K62" i="77"/>
+  <c r="J62" i="77"/>
+  <c r="I62" i="77"/>
+  <c r="H62" i="77"/>
+  <c r="G62" i="77"/>
+  <c r="F62" i="77"/>
+  <c r="E62" i="77"/>
+  <c r="D62" i="77"/>
+  <c r="C62" i="77"/>
+  <c r="U61" i="77"/>
+  <c r="T61" i="77"/>
+  <c r="S61" i="77"/>
+  <c r="R61" i="77"/>
+  <c r="Q61" i="77"/>
+  <c r="P61" i="77"/>
+  <c r="O61" i="77"/>
+  <c r="N61" i="77"/>
+  <c r="M61" i="77"/>
+  <c r="L61" i="77"/>
+  <c r="K61" i="77"/>
+  <c r="J61" i="77"/>
+  <c r="I61" i="77"/>
+  <c r="H61" i="77"/>
+  <c r="G61" i="77"/>
+  <c r="F61" i="77"/>
+  <c r="E61" i="77"/>
+  <c r="D61" i="77"/>
+  <c r="C61" i="77"/>
+  <c r="U60" i="77"/>
+  <c r="T60" i="77"/>
+  <c r="S60" i="77"/>
+  <c r="R60" i="77"/>
+  <c r="Q60" i="77"/>
+  <c r="P60" i="77"/>
+  <c r="O60" i="77"/>
+  <c r="N60" i="77"/>
+  <c r="M60" i="77"/>
+  <c r="L60" i="77"/>
+  <c r="K60" i="77"/>
+  <c r="J60" i="77"/>
+  <c r="I60" i="77"/>
+  <c r="H60" i="77"/>
+  <c r="G60" i="77"/>
+  <c r="F60" i="77"/>
+  <c r="E60" i="77"/>
+  <c r="D60" i="77"/>
+  <c r="C60" i="77"/>
+  <c r="U59" i="77"/>
+  <c r="T59" i="77"/>
+  <c r="S59" i="77"/>
+  <c r="R59" i="77"/>
+  <c r="Q59" i="77"/>
+  <c r="P59" i="77"/>
+  <c r="O59" i="77"/>
+  <c r="N59" i="77"/>
+  <c r="M59" i="77"/>
+  <c r="L59" i="77"/>
+  <c r="K59" i="77"/>
+  <c r="J59" i="77"/>
+  <c r="I59" i="77"/>
+  <c r="H59" i="77"/>
+  <c r="G59" i="77"/>
+  <c r="F59" i="77"/>
+  <c r="E59" i="77"/>
+  <c r="D59" i="77"/>
+  <c r="C59" i="77"/>
+  <c r="U3" i="77"/>
+  <c r="T3" i="77"/>
+  <c r="S3" i="77"/>
+  <c r="R3" i="77"/>
+  <c r="Q3" i="77"/>
+  <c r="P3" i="77"/>
+  <c r="O3" i="77"/>
+  <c r="N3" i="77"/>
+  <c r="M3" i="77"/>
+  <c r="L3" i="77"/>
+  <c r="K3" i="77"/>
+  <c r="J3" i="77"/>
+  <c r="I3" i="77"/>
+  <c r="H3" i="77"/>
+  <c r="G3" i="77"/>
+  <c r="F3" i="77"/>
+  <c r="E3" i="77"/>
+  <c r="D3" i="77"/>
+  <c r="C3" i="77"/>
+  <c r="U3" i="76"/>
+  <c r="T3" i="76"/>
+  <c r="S3" i="76"/>
+  <c r="R3" i="76"/>
+  <c r="Q3" i="76"/>
+  <c r="P3" i="76"/>
+  <c r="O3" i="76"/>
+  <c r="N3" i="76"/>
+  <c r="M3" i="76"/>
+  <c r="L3" i="76"/>
+  <c r="K3" i="76"/>
+  <c r="J3" i="76"/>
+  <c r="I3" i="76"/>
+  <c r="H3" i="76"/>
+  <c r="G3" i="76"/>
+  <c r="F3" i="76"/>
+  <c r="E3" i="76"/>
+  <c r="D3" i="76"/>
+  <c r="C3" i="76"/>
+  <c r="U3" i="75"/>
+  <c r="T3" i="75"/>
+  <c r="S3" i="75"/>
+  <c r="R3" i="75"/>
+  <c r="Q3" i="75"/>
+  <c r="P3" i="75"/>
+  <c r="O3" i="75"/>
+  <c r="N3" i="75"/>
+  <c r="M3" i="75"/>
+  <c r="L3" i="75"/>
+  <c r="K3" i="75"/>
+  <c r="J3" i="75"/>
+  <c r="I3" i="75"/>
+  <c r="H3" i="75"/>
+  <c r="G3" i="75"/>
+  <c r="F3" i="75"/>
+  <c r="E3" i="75"/>
+  <c r="D3" i="75"/>
+  <c r="C3" i="75"/>
+  <c r="C13" i="51"/>
+  <c r="D13" i="51"/>
+  <c r="E13" i="51"/>
+  <c r="F13" i="51"/>
+  <c r="G13" i="51"/>
+  <c r="H13" i="51"/>
+  <c r="I13" i="51"/>
+  <c r="J13" i="51"/>
+  <c r="K13" i="51"/>
+  <c r="L13" i="51"/>
+  <c r="M13" i="51"/>
+  <c r="N13" i="51"/>
+  <c r="O13" i="51"/>
+  <c r="P13" i="51"/>
+  <c r="Q13" i="51"/>
+  <c r="R13" i="51"/>
+  <c r="S13" i="51"/>
+  <c r="T13" i="51"/>
+  <c r="B13" i="51"/>
   <c r="U3" i="72" l="1"/>
   <c r="T3" i="72"/>
   <c r="S3" i="72"/>
   <c r="R3" i="72"/>
   <c r="Q3" i="72"/>
   <c r="P3" i="72"/>
   <c r="O3" i="72"/>
   <c r="N3" i="72"/>
   <c r="M3" i="72"/>
   <c r="L3" i="72"/>
   <c r="K3" i="72"/>
   <c r="J3" i="72"/>
   <c r="I3" i="72"/>
   <c r="H3" i="72"/>
   <c r="G3" i="72"/>
   <c r="F3" i="72"/>
   <c r="E3" i="72"/>
   <c r="D3" i="72"/>
   <c r="C3" i="72"/>
   <c r="C12" i="51" l="1"/>
   <c r="D12" i="51"/>
   <c r="E12" i="51"/>
   <c r="F12" i="51"/>
   <c r="G12" i="51"/>
   <c r="H12" i="51"/>
@@ -708,106 +750,113 @@
   <c r="Q11" i="51"/>
   <c r="R11" i="51"/>
   <c r="S11" i="51"/>
   <c r="T11" i="51"/>
   <c r="B11" i="51"/>
   <c r="U3" i="70" l="1"/>
   <c r="T3" i="70"/>
   <c r="S3" i="70"/>
   <c r="R3" i="70"/>
   <c r="Q3" i="70"/>
   <c r="P3" i="70"/>
   <c r="O3" i="70"/>
   <c r="N3" i="70"/>
   <c r="M3" i="70"/>
   <c r="L3" i="70"/>
   <c r="K3" i="70"/>
   <c r="J3" i="70"/>
   <c r="I3" i="70"/>
   <c r="H3" i="70"/>
   <c r="G3" i="70"/>
   <c r="F3" i="70"/>
   <c r="E3" i="70"/>
   <c r="D3" i="70"/>
   <c r="C3" i="70"/>
   <c r="C10" i="51" l="1"/>
-  <c r="C16" i="51"/>
-  <c r="C17" i="51"/>
+  <c r="C14" i="51"/>
+  <c r="C22" i="51" s="1"/>
+  <c r="C15" i="51"/>
   <c r="D10" i="51"/>
-  <c r="D16" i="51"/>
-  <c r="D17" i="51"/>
+  <c r="D14" i="51"/>
+  <c r="D15" i="51"/>
   <c r="E10" i="51"/>
-  <c r="E16" i="51"/>
-  <c r="E17" i="51"/>
+  <c r="E14" i="51"/>
+  <c r="E22" i="51" s="1"/>
+  <c r="E15" i="51"/>
   <c r="F10" i="51"/>
-  <c r="F16" i="51"/>
-  <c r="F17" i="51"/>
+  <c r="F14" i="51"/>
+  <c r="F15" i="51"/>
   <c r="G10" i="51"/>
-  <c r="G16" i="51"/>
-  <c r="G17" i="51"/>
+  <c r="G14" i="51"/>
+  <c r="G15" i="51"/>
   <c r="H10" i="51"/>
-  <c r="H16" i="51"/>
-  <c r="H17" i="51"/>
+  <c r="H14" i="51"/>
+  <c r="H15" i="51"/>
   <c r="I10" i="51"/>
-  <c r="I16" i="51"/>
-  <c r="I17" i="51"/>
+  <c r="I14" i="51"/>
+  <c r="I15" i="51"/>
   <c r="J10" i="51"/>
-  <c r="J16" i="51"/>
-  <c r="J17" i="51"/>
+  <c r="J14" i="51"/>
+  <c r="J15" i="51"/>
   <c r="K10" i="51"/>
-  <c r="K16" i="51"/>
-  <c r="K17" i="51"/>
+  <c r="K14" i="51"/>
+  <c r="K15" i="51"/>
   <c r="L10" i="51"/>
-  <c r="L16" i="51"/>
-  <c r="L17" i="51"/>
+  <c r="L14" i="51"/>
+  <c r="L22" i="51" s="1"/>
+  <c r="L15" i="51"/>
   <c r="M10" i="51"/>
-  <c r="M16" i="51"/>
-  <c r="M17" i="51"/>
+  <c r="M14" i="51"/>
+  <c r="M22" i="51" s="1"/>
+  <c r="M15" i="51"/>
   <c r="N10" i="51"/>
-  <c r="N16" i="51"/>
-  <c r="N17" i="51"/>
+  <c r="N14" i="51"/>
+  <c r="N15" i="51"/>
   <c r="O10" i="51"/>
-  <c r="O16" i="51"/>
-  <c r="O17" i="51"/>
+  <c r="O14" i="51"/>
+  <c r="O22" i="51" s="1"/>
+  <c r="O15" i="51"/>
   <c r="P10" i="51"/>
-  <c r="P16" i="51"/>
-  <c r="P17" i="51"/>
+  <c r="P14" i="51"/>
+  <c r="P15" i="51"/>
   <c r="Q10" i="51"/>
-  <c r="Q16" i="51"/>
-  <c r="Q17" i="51"/>
+  <c r="Q14" i="51"/>
+  <c r="Q15" i="51"/>
   <c r="R10" i="51"/>
-  <c r="R16" i="51"/>
-  <c r="R17" i="51"/>
+  <c r="R14" i="51"/>
+  <c r="R15" i="51"/>
   <c r="S10" i="51"/>
-  <c r="S16" i="51"/>
-  <c r="S17" i="51"/>
+  <c r="S14" i="51"/>
+  <c r="S22" i="51" s="1"/>
+  <c r="S15" i="51"/>
   <c r="T10" i="51"/>
-  <c r="T16" i="51"/>
-  <c r="T17" i="51"/>
+  <c r="T14" i="51"/>
+  <c r="T15" i="51"/>
   <c r="B10" i="51"/>
-  <c r="B16" i="51"/>
-  <c r="B17" i="51"/>
+  <c r="B14" i="51"/>
+  <c r="B22" i="51" s="1"/>
+  <c r="B15" i="51"/>
   <c r="D3" i="69"/>
   <c r="E3" i="69"/>
   <c r="F3" i="69"/>
   <c r="G3" i="69"/>
   <c r="H3" i="69"/>
   <c r="I3" i="69"/>
   <c r="J3" i="69"/>
   <c r="K3" i="69"/>
   <c r="L3" i="69"/>
   <c r="M3" i="69"/>
   <c r="N3" i="69"/>
   <c r="O3" i="69"/>
   <c r="P3" i="69"/>
   <c r="Q3" i="69"/>
   <c r="R3" i="69"/>
   <c r="S3" i="69"/>
   <c r="T3" i="69"/>
   <c r="U3" i="69"/>
   <c r="C3" i="69"/>
   <c r="D3" i="61"/>
   <c r="E3" i="61"/>
   <c r="F3" i="61"/>
   <c r="G3" i="61"/>
   <c r="H3" i="61"/>
   <c r="I3" i="61"/>
@@ -1312,50 +1361,62 @@
   <c r="M8" i="51"/>
   <c r="N8" i="51"/>
   <c r="O8" i="51"/>
   <c r="P8" i="51"/>
   <c r="Q8" i="51"/>
   <c r="R8" i="51"/>
   <c r="S8" i="51"/>
   <c r="T8" i="51"/>
   <c r="E8" i="51"/>
   <c r="E7" i="51"/>
   <c r="F7" i="51"/>
   <c r="G7" i="51"/>
   <c r="H7" i="51"/>
   <c r="I7" i="51"/>
   <c r="J7" i="51"/>
   <c r="K7" i="51"/>
   <c r="L7" i="51"/>
   <c r="M7" i="51"/>
   <c r="N7" i="51"/>
   <c r="O7" i="51"/>
   <c r="P7" i="51"/>
   <c r="Q7" i="51"/>
   <c r="R7" i="51"/>
   <c r="S7" i="51"/>
   <c r="T7" i="51"/>
+  <c r="R22" i="51" l="1"/>
+  <c r="G22" i="51"/>
+  <c r="Q22" i="51"/>
+  <c r="F22" i="51"/>
+  <c r="K22" i="51"/>
+  <c r="P22" i="51"/>
+  <c r="J22" i="51"/>
+  <c r="D22" i="51"/>
+  <c r="I22" i="51"/>
+  <c r="N22" i="51"/>
+  <c r="T22" i="51"/>
+  <c r="H22" i="51"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>d04</author>
   </authors>
   <commentList>
     <comment ref="A4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0E00-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1060327</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
@@ -1384,51 +1445,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>10603</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>臺北市壹中市修正</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2338" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2408" uniqueCount="210">
   <si>
     <t>Total</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>General</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Aborigines</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>New Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
@@ -3614,70 +3675,50 @@
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　連江縣</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：各直轄市、縣市政府。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...18 lines deleted...]
-      <rPr>
         <sz val="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：各直轄市、縣市政府。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>108</t>
     </r>
@@ -3975,64 +4016,50 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2022</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...12 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年別</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
@@ -4374,70 +4401,50 @@
     <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2022</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...18 lines deleted...]
-      <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
@@ -4448,90 +4455,50 @@
       </rPr>
       <t>, 2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2023</t>
-    </r>
-[...38 lines deleted...]
-      <t>2025/03/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
@@ -4661,255 +4628,389 @@
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...23 lines deleted...]
-    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2025</t>
-    </r>
-[...106 lines deleted...]
-      <t xml:space="preserve"> Jan.-June, 2024</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/09/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2026/03/31</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>下半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, July-Dec.</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-June</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Jan.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>7-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> July-Dec., 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 20256</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/09/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -5643,269 +5744,269 @@
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="33" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="177" fontId="33" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="179" fontId="35" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="36" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="35" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="35" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="35" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="36" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="35" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_moi04-05" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_十年長照上網" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="㼿" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6235,315 +6336,319 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AC37"/>
+  <dimension ref="A1:AC38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5" style="3" customWidth="1"/>
     <col min="2" max="20" width="14" style="3" customWidth="1"/>
     <col min="21" max="21" width="13.6640625" style="3" customWidth="1"/>
     <col min="22" max="22" width="12" style="3" customWidth="1"/>
     <col min="23" max="23" width="11.6640625" style="3" customWidth="1"/>
     <col min="24" max="24" width="11.33203125" style="3" customWidth="1"/>
     <col min="25" max="25" width="11.6640625" style="3" customWidth="1"/>
     <col min="26" max="27" width="10" style="3" customWidth="1"/>
     <col min="28" max="28" width="11.5" style="3" customWidth="1"/>
     <col min="29" max="29" width="12.6640625" style="3" customWidth="1"/>
     <col min="30" max="40" width="14.6640625" style="3" customWidth="1"/>
     <col min="41" max="49" width="9" style="3" customWidth="1"/>
     <col min="50" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="37" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
       <c r="T1" s="33"/>
     </row>
     <row r="2" spans="1:23" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="63" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="85"/>
       <c r="I2" s="85"/>
       <c r="J2" s="85"/>
       <c r="K2" s="85"/>
       <c r="L2" s="85"/>
       <c r="M2" s="85"/>
       <c r="N2" s="85"/>
       <c r="O2" s="85"/>
       <c r="P2" s="85"/>
       <c r="Q2" s="85"/>
       <c r="R2" s="85"/>
       <c r="S2" s="85"/>
       <c r="T2" s="62"/>
       <c r="U2" s="62"/>
       <c r="V2" s="62"/>
       <c r="W2" s="33"/>
     </row>
     <row r="3" spans="1:23" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="98" t="s">
+      <c r="A3" s="104" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="105" t="s">
         <v>178</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="F3" s="105"/>
+      <c r="G3" s="105"/>
+      <c r="H3" s="105"/>
+      <c r="I3" s="105"/>
+      <c r="J3" s="105"/>
+      <c r="K3" s="105"/>
+      <c r="L3" s="105"/>
+      <c r="M3" s="105"/>
+      <c r="N3" s="105"/>
+      <c r="O3" s="105"/>
+      <c r="P3" s="105"/>
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105"/>
+      <c r="T3" s="105"/>
+    </row>
+    <row r="4" spans="1:23" s="82" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="C3" s="101"/>
-[...1 lines deleted...]
-      <c r="E3" s="100" t="s">
+      <c r="C4" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="F3" s="100"/>
-[...17 lines deleted...]
-      <c r="B4" s="101" t="s">
+      <c r="D4" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="C4" s="101" t="s">
+      <c r="E4" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="D4" s="101" t="s">
+      <c r="F4" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="E4" s="102" t="s">
+      <c r="G4" s="98"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="F4" s="99" t="s">
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="G4" s="99"/>
-[...3 lines deleted...]
-      <c r="K4" s="103" t="s">
+      <c r="Q4" s="101"/>
+      <c r="R4" s="101"/>
+      <c r="S4" s="101"/>
+      <c r="T4" s="101"/>
+    </row>
+    <row r="5" spans="1:23" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="104"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="L4" s="103"/>
-[...3 lines deleted...]
-      <c r="P4" s="104" t="s">
+      <c r="G5" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="Q4" s="104"/>
-[...10 lines deleted...]
-      <c r="F5" s="99" t="s">
+      <c r="H5" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="I5" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="H5" s="99" t="s">
+      <c r="J5" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="I5" s="99" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="99" t="s">
+      <c r="K5" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="L5" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="M5" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="L5" s="99" t="s">
+      <c r="N5" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="M5" s="99" t="s">
+      <c r="O5" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="N5" s="99" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="99" t="s">
+      <c r="P5" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q5" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="R5" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="Q5" s="99" t="s">
+      <c r="S5" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="R5" s="99" t="s">
+      <c r="T5" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="S5" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:23" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="98"/>
-[...18 lines deleted...]
-      <c r="T6" s="105"/>
+      <c r="A6" s="104"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="99"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="98"/>
+      <c r="I6" s="98"/>
+      <c r="J6" s="98"/>
+      <c r="K6" s="98"/>
+      <c r="L6" s="98"/>
+      <c r="M6" s="98"/>
+      <c r="N6" s="98"/>
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="98"/>
+      <c r="R6" s="98"/>
+      <c r="S6" s="98"/>
+      <c r="T6" s="102"/>
     </row>
     <row r="7" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="92" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B7" s="67" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C7" s="67" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D7" s="67" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E7" s="33">
         <f>'2019'!C8</f>
         <v>842</v>
       </c>
       <c r="F7" s="33">
         <f>'2019'!D8</f>
         <v>830</v>
       </c>
       <c r="G7" s="33">
         <f>'2019'!E8</f>
         <v>79</v>
       </c>
       <c r="H7" s="33">
         <f>'2019'!F8</f>
         <v>146</v>
       </c>
       <c r="I7" s="33">
         <f>'2019'!G8</f>
         <v>436</v>
       </c>
       <c r="J7" s="33">
         <f>'2019'!H8</f>
         <v>169</v>
       </c>
@@ -6568,51 +6673,51 @@
         <v>109</v>
       </c>
       <c r="P7" s="33">
         <f>'2019'!N8</f>
         <v>91</v>
       </c>
       <c r="Q7" s="33">
         <f>'2019'!O8</f>
         <v>9</v>
       </c>
       <c r="R7" s="33">
         <f>'2019'!P8</f>
         <v>13</v>
       </c>
       <c r="S7" s="33">
         <f>'2019'!Q8</f>
         <v>48</v>
       </c>
       <c r="T7" s="33">
         <f>'2019'!R8</f>
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="93" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B8" s="33">
         <f>'2020'!C8</f>
         <v>1144</v>
       </c>
       <c r="C8" s="33">
         <f>'2020'!D8</f>
         <v>215</v>
       </c>
       <c r="D8" s="33">
         <f>'2020'!E8</f>
         <v>929</v>
       </c>
       <c r="E8" s="33">
         <f>'2020'!F8</f>
         <v>929</v>
       </c>
       <c r="F8" s="33">
         <f>'2020'!G8</f>
         <v>948</v>
       </c>
       <c r="G8" s="33">
         <f>'2020'!H8</f>
         <v>41</v>
       </c>
@@ -6649,51 +6754,51 @@
         <v>124</v>
       </c>
       <c r="P8" s="33">
         <f>'2020'!Q8</f>
         <v>147</v>
       </c>
       <c r="Q8" s="33">
         <f>'2020'!R8</f>
         <v>22</v>
       </c>
       <c r="R8" s="33">
         <f>'2020'!S8</f>
         <v>22</v>
       </c>
       <c r="S8" s="33">
         <f>'2020'!T8</f>
         <v>92</v>
       </c>
       <c r="T8" s="33">
         <f>'2020'!U8</f>
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="93" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B9" s="33">
         <f>'2021'!C8</f>
         <v>1039</v>
       </c>
       <c r="C9" s="33">
         <f>'2021'!D8</f>
         <v>176</v>
       </c>
       <c r="D9" s="33">
         <f>'2021'!E8</f>
         <v>863</v>
       </c>
       <c r="E9" s="33">
         <f>'2021'!F8</f>
         <v>863</v>
       </c>
       <c r="F9" s="33">
         <f>'2021'!G8</f>
         <v>945</v>
       </c>
       <c r="G9" s="33">
         <f>'2021'!H8</f>
         <v>47</v>
       </c>
@@ -6730,51 +6835,51 @@
         <v>183</v>
       </c>
       <c r="P9" s="33">
         <f>'2021'!Q8</f>
         <v>67</v>
       </c>
       <c r="Q9" s="33">
         <f>'2021'!R8</f>
         <v>14</v>
       </c>
       <c r="R9" s="33">
         <f>'2021'!S8</f>
         <v>17</v>
       </c>
       <c r="S9" s="33">
         <f>'2021'!T8</f>
         <v>27</v>
       </c>
       <c r="T9" s="33">
         <f>'2021'!U8</f>
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="93" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B10" s="33">
         <f>'2022'!C8</f>
         <v>1047</v>
       </c>
       <c r="C10" s="33">
         <f>'2022'!D8</f>
         <v>197</v>
       </c>
       <c r="D10" s="33">
         <f>'2022'!E8</f>
         <v>850</v>
       </c>
       <c r="E10" s="33">
         <f>'2022'!F8</f>
         <v>850</v>
       </c>
       <c r="F10" s="33">
         <f>'2022'!G8</f>
         <v>892</v>
       </c>
       <c r="G10" s="33">
         <f>'2022'!H8</f>
         <v>59</v>
       </c>
@@ -6811,51 +6916,51 @@
         <v>179</v>
       </c>
       <c r="P10" s="33">
         <f>'2022'!Q8</f>
         <v>50</v>
       </c>
       <c r="Q10" s="33">
         <f>'2022'!R8</f>
         <v>7</v>
       </c>
       <c r="R10" s="33">
         <f>'2022'!S8</f>
         <v>10</v>
       </c>
       <c r="S10" s="33">
         <f>'2022'!T8</f>
         <v>30</v>
       </c>
       <c r="T10" s="33">
         <f>'2022'!U8</f>
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="93" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B11" s="33">
         <f>'2023'!C8</f>
         <v>1026</v>
       </c>
       <c r="C11" s="33">
         <f>'2023'!D8</f>
         <v>202</v>
       </c>
       <c r="D11" s="33">
         <f>'2023'!E8</f>
         <v>824</v>
       </c>
       <c r="E11" s="33">
         <f>'2023'!F8</f>
         <v>824</v>
       </c>
       <c r="F11" s="33">
         <f>'2023'!G8</f>
         <v>919</v>
       </c>
       <c r="G11" s="33">
         <f>'2023'!H8</f>
         <v>76</v>
       </c>
@@ -6892,51 +6997,51 @@
         <v>200</v>
       </c>
       <c r="P11" s="33">
         <f>'2023'!Q8</f>
         <v>60</v>
       </c>
       <c r="Q11" s="33">
         <f>'2023'!R8</f>
         <v>6</v>
       </c>
       <c r="R11" s="33">
         <f>'2023'!S8</f>
         <v>18</v>
       </c>
       <c r="S11" s="33">
         <f>'2023'!T8</f>
         <v>27</v>
       </c>
       <c r="T11" s="33">
         <f>'2023'!U8</f>
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="93" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B12" s="33">
         <f>'2024'!C8</f>
         <v>786</v>
       </c>
       <c r="C12" s="33">
         <f>'2024'!D8</f>
         <v>127</v>
       </c>
       <c r="D12" s="33">
         <f>'2024'!E8</f>
         <v>659</v>
       </c>
       <c r="E12" s="33">
         <f>'2024'!F8</f>
         <v>659</v>
       </c>
       <c r="F12" s="33">
         <f>'2024'!G8</f>
         <v>685</v>
       </c>
       <c r="G12" s="33">
         <f>'2024'!H8</f>
         <v>41</v>
       </c>
@@ -6971,954 +7076,2890 @@
       <c r="O12" s="33">
         <f>'2024'!P8</f>
         <v>159</v>
       </c>
       <c r="P12" s="33">
         <f>'2024'!Q8</f>
         <v>46</v>
       </c>
       <c r="Q12" s="33">
         <f>'2024'!R8</f>
         <v>9</v>
       </c>
       <c r="R12" s="33">
         <f>'2024'!S8</f>
         <v>9</v>
       </c>
       <c r="S12" s="33">
         <f>'2024'!T8</f>
         <v>24</v>
       </c>
       <c r="T12" s="33">
         <f>'2024'!U8</f>
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:23" s="28" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>165</v>
+    <row r="13" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="93" t="s">
+        <v>204</v>
       </c>
       <c r="B13" s="33">
-        <v>401</v>
-[...122 lines deleted...]
-      <c r="B15" s="72">
         <f>'2025'!C8</f>
         <v>667</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C13" s="33">
         <f>'2025'!D8</f>
         <v>128</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D13" s="33">
         <f>'2025'!E8</f>
         <v>539</v>
       </c>
-      <c r="E15" s="72">
+      <c r="E13" s="33">
         <f>'2025'!F8</f>
         <v>539</v>
       </c>
-      <c r="F15" s="72">
+      <c r="F13" s="33">
         <f>'2025'!G8</f>
         <v>571</v>
       </c>
-      <c r="G15" s="72">
+      <c r="G13" s="33">
         <f>'2025'!H8</f>
         <v>46</v>
       </c>
-      <c r="H15" s="72">
+      <c r="H13" s="33">
         <f>'2025'!I8</f>
         <v>97</v>
       </c>
-      <c r="I15" s="72">
+      <c r="I13" s="33">
         <f>'2025'!J8</f>
         <v>237</v>
       </c>
-      <c r="J15" s="72">
+      <c r="J13" s="33">
         <f>'2025'!K8</f>
         <v>191</v>
       </c>
-      <c r="K15" s="72">
+      <c r="K13" s="33">
         <f>'2025'!L8</f>
         <v>550</v>
       </c>
-      <c r="L15" s="72">
+      <c r="L13" s="33">
         <f>'2025'!M8</f>
         <v>56</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M13" s="33">
         <f>'2025'!N8</f>
         <v>117</v>
       </c>
-      <c r="N15" s="72">
+      <c r="N13" s="33">
         <f>'2025'!O8</f>
         <v>207</v>
       </c>
-      <c r="O15" s="72">
+      <c r="O13" s="33">
         <f>'2025'!P8</f>
         <v>170</v>
       </c>
-      <c r="P15" s="72">
+      <c r="P13" s="33">
         <f>'2025'!Q8</f>
         <v>25</v>
       </c>
-      <c r="Q15" s="72">
+      <c r="Q13" s="33">
         <f>'2025'!R8</f>
         <v>3</v>
       </c>
-      <c r="R15" s="72">
+      <c r="R13" s="33">
         <f>'2025'!S8</f>
         <v>8</v>
       </c>
-      <c r="S15" s="72">
+      <c r="S13" s="33">
         <f>'2025'!T8</f>
         <v>13</v>
       </c>
-      <c r="T15" s="72">
+      <c r="T13" s="33">
         <f>'2025'!U8</f>
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="37" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B16" s="33">
+    <row r="14" spans="1:23" s="37" customFormat="1" ht="14.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="96" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="33">
         <f>'Jan.-June, 2025'!C8</f>
         <v>317</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C14" s="33">
         <f>'Jan.-June, 2025'!D8</f>
         <v>62</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D14" s="33">
         <f>'Jan.-June, 2025'!E8</f>
         <v>255</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E14" s="33">
         <f>'Jan.-June, 2025'!F8</f>
         <v>255</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F14" s="33">
         <f>'Jan.-June, 2025'!G8</f>
         <v>277</v>
       </c>
-      <c r="G16" s="33">
+      <c r="G14" s="33">
         <f>'Jan.-June, 2025'!H8</f>
         <v>20</v>
       </c>
-      <c r="H16" s="33">
+      <c r="H14" s="33">
         <f>'Jan.-June, 2025'!I8</f>
         <v>40</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I14" s="33">
         <f>'Jan.-June, 2025'!J8</f>
         <v>126</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J14" s="33">
         <f>'Jan.-June, 2025'!K8</f>
         <v>91</v>
       </c>
-      <c r="K16" s="33">
+      <c r="K14" s="33">
         <f>'Jan.-June, 2025'!L8</f>
         <v>266</v>
       </c>
-      <c r="L16" s="33">
+      <c r="L14" s="33">
         <f>'Jan.-June, 2025'!M8</f>
         <v>32</v>
       </c>
-      <c r="M16" s="33">
+      <c r="M14" s="33">
         <f>'Jan.-June, 2025'!N8</f>
         <v>50</v>
       </c>
-      <c r="N16" s="33">
+      <c r="N14" s="33">
         <f>'Jan.-June, 2025'!O8</f>
         <v>108</v>
       </c>
-      <c r="O16" s="33">
+      <c r="O14" s="33">
         <f>'Jan.-June, 2025'!P8</f>
         <v>76</v>
       </c>
-      <c r="P16" s="33">
+      <c r="P14" s="33">
         <f>'Jan.-June, 2025'!Q8</f>
         <v>15</v>
       </c>
-      <c r="Q16" s="33">
+      <c r="Q14" s="33">
         <f>'Jan.-June, 2025'!R8</f>
         <v>1</v>
       </c>
-      <c r="R16" s="33">
+      <c r="R14" s="33">
         <f>'Jan.-June, 2025'!S8</f>
         <v>2</v>
       </c>
-      <c r="S16" s="33">
+      <c r="S14" s="33">
         <f>'Jan.-June, 2025'!T8</f>
         <v>11</v>
       </c>
-      <c r="T16" s="33">
+      <c r="T14" s="33">
         <f>'Jan.-June, 2025'!U8</f>
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:29" s="37" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="33">
+    <row r="15" spans="1:23" s="37" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="96" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="33">
         <f>'July-Dec., 2025'!C8</f>
         <v>350</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C15" s="33">
         <f>'July-Dec., 2025'!D8</f>
         <v>66</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D15" s="33">
         <f>'July-Dec., 2025'!E8</f>
         <v>284</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E15" s="33">
         <f>'July-Dec., 2025'!F8</f>
         <v>284</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F15" s="33">
         <f>'July-Dec., 2025'!G8</f>
         <v>294</v>
       </c>
-      <c r="G17" s="33">
+      <c r="G15" s="33">
         <f>'July-Dec., 2025'!H8</f>
         <v>26</v>
       </c>
-      <c r="H17" s="33">
+      <c r="H15" s="33">
         <f>'July-Dec., 2025'!I8</f>
         <v>57</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I15" s="33">
         <f>'July-Dec., 2025'!J8</f>
         <v>111</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J15" s="33">
         <f>'July-Dec., 2025'!K8</f>
         <v>100</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K15" s="33">
         <f>'July-Dec., 2025'!L8</f>
         <v>284</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L15" s="33">
         <f>'July-Dec., 2025'!M8</f>
         <v>24</v>
       </c>
-      <c r="M17" s="33">
+      <c r="M15" s="33">
         <f>'July-Dec., 2025'!N8</f>
         <v>67</v>
       </c>
-      <c r="N17" s="33">
+      <c r="N15" s="33">
         <f>'July-Dec., 2025'!O8</f>
         <v>99</v>
       </c>
-      <c r="O17" s="33">
+      <c r="O15" s="33">
         <f>'July-Dec., 2025'!P8</f>
         <v>94</v>
       </c>
-      <c r="P17" s="36">
+      <c r="P15" s="33">
         <f>'July-Dec., 2025'!Q8</f>
         <v>10</v>
       </c>
-      <c r="Q17" s="36">
+      <c r="Q15" s="33">
         <f>'July-Dec., 2025'!R8</f>
         <v>2</v>
       </c>
-      <c r="R17" s="33">
+      <c r="R15" s="33">
         <f>'July-Dec., 2025'!S8</f>
         <v>6</v>
       </c>
-      <c r="S17" s="33">
+      <c r="S15" s="33">
         <f>'July-Dec., 2025'!T8</f>
         <v>2</v>
       </c>
-      <c r="T17" s="33">
+      <c r="T15" s="33">
         <f>'July-Dec., 2025'!U8</f>
         <v>0</v>
       </c>
-      <c r="U17" s="33"/>
-[...3 lines deleted...]
-      <c r="A18" s="88" t="s">
+      <c r="U15" s="33"/>
+      <c r="V15" s="33"/>
+    </row>
+    <row r="16" spans="1:23" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="94" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="72"/>
+      <c r="O16" s="72"/>
+      <c r="P16" s="72"/>
+      <c r="Q16" s="72"/>
+      <c r="R16" s="72"/>
+      <c r="S16" s="72"/>
+      <c r="T16" s="72"/>
+    </row>
+    <row r="17" spans="1:29" s="95" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="97" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17" s="72">
+        <f>'Jan.-June, 2026'!C8</f>
+        <v>319</v>
+      </c>
+      <c r="C17" s="72">
+        <f>'Jan.-June, 2026'!D8</f>
+        <v>51</v>
+      </c>
+      <c r="D17" s="72">
+        <f>'Jan.-June, 2026'!E8</f>
+        <v>268</v>
+      </c>
+      <c r="E17" s="72">
+        <f>'Jan.-June, 2026'!F8</f>
+        <v>268</v>
+      </c>
+      <c r="F17" s="72">
+        <f>'Jan.-June, 2026'!G8</f>
+        <v>258</v>
+      </c>
+      <c r="G17" s="72">
+        <f>'Jan.-June, 2026'!H8</f>
+        <v>28</v>
+      </c>
+      <c r="H17" s="72">
+        <f>'Jan.-June, 2026'!I8</f>
+        <v>49</v>
+      </c>
+      <c r="I17" s="72">
+        <f>'Jan.-June, 2026'!J8</f>
+        <v>80</v>
+      </c>
+      <c r="J17" s="72">
+        <f>'Jan.-June, 2026'!K8</f>
+        <v>101</v>
+      </c>
+      <c r="K17" s="72">
+        <f>'Jan.-June, 2026'!L8</f>
+        <v>246</v>
+      </c>
+      <c r="L17" s="72">
+        <f>'Jan.-June, 2026'!M8</f>
+        <v>28</v>
+      </c>
+      <c r="M17" s="72">
+        <f>'Jan.-June, 2026'!N8</f>
+        <v>52</v>
+      </c>
+      <c r="N17" s="72">
+        <f>'Jan.-June, 2026'!O8</f>
+        <v>72</v>
+      </c>
+      <c r="O17" s="72">
+        <f>'Jan.-June, 2026'!P8</f>
+        <v>94</v>
+      </c>
+      <c r="P17" s="72">
+        <f>'Jan.-June, 2026'!Q8</f>
+        <v>24</v>
+      </c>
+      <c r="Q17" s="72">
+        <f>'Jan.-June, 2026'!R8</f>
+        <v>5</v>
+      </c>
+      <c r="R17" s="72">
+        <f>'Jan.-June, 2026'!S8</f>
+        <v>6</v>
+      </c>
+      <c r="S17" s="72">
+        <f>'Jan.-June, 2026'!T8</f>
+        <v>4</v>
+      </c>
+      <c r="T17" s="72">
+        <f>'Jan.-June, 2026'!U8</f>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="95" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="97" t="s">
+        <v>202</v>
+      </c>
+      <c r="B18" s="72">
+        <f>'July-Dec., 2026'!C8</f>
+        <v>0</v>
+      </c>
+      <c r="C18" s="72">
+        <f>'July-Dec., 2026'!D8</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="72">
+        <f>'July-Dec., 2026'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="72">
+        <f>'July-Dec., 2026'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="72">
+        <f>'July-Dec., 2026'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="72">
+        <f>'July-Dec., 2026'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="72">
+        <f>'July-Dec., 2026'!I8</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="72">
+        <f>'July-Dec., 2026'!J8</f>
+        <v>0</v>
+      </c>
+      <c r="J18" s="72">
+        <f>'July-Dec., 2026'!K8</f>
+        <v>0</v>
+      </c>
+      <c r="K18" s="72">
+        <f>'July-Dec., 2026'!L8</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="72">
+        <f>'July-Dec., 2026'!M8</f>
+        <v>0</v>
+      </c>
+      <c r="M18" s="72">
+        <f>'July-Dec., 2026'!N8</f>
+        <v>0</v>
+      </c>
+      <c r="N18" s="72">
+        <f>'July-Dec., 2026'!O8</f>
+        <v>0</v>
+      </c>
+      <c r="O18" s="72">
+        <f>'July-Dec., 2026'!P8</f>
+        <v>0</v>
+      </c>
+      <c r="P18" s="72">
+        <f>'July-Dec., 2026'!Q8</f>
+        <v>0</v>
+      </c>
+      <c r="Q18" s="72">
+        <f>'July-Dec., 2026'!R8</f>
+        <v>0</v>
+      </c>
+      <c r="R18" s="72">
+        <f>'July-Dec., 2026'!S8</f>
+        <v>0</v>
+      </c>
+      <c r="S18" s="72">
+        <f>'July-Dec., 2026'!T8</f>
+        <v>0</v>
+      </c>
+      <c r="T18" s="72">
+        <f>'July-Dec., 2026'!U8</f>
+        <v>0</v>
+      </c>
+      <c r="U18" s="72"/>
+      <c r="V18" s="72"/>
+    </row>
+    <row r="19" spans="1:29" s="9" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="88" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="53"/>
-[...20 lines deleted...]
-      <c r="A19" s="89" t="s">
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="53"/>
+      <c r="N19" s="53"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="53"/>
+      <c r="Q19" s="53"/>
+      <c r="R19" s="84"/>
+      <c r="S19" s="84"/>
+      <c r="T19" s="84"/>
+    </row>
+    <row r="20" spans="1:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="89" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="20" spans="1:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="68" t="s">
+    <row r="21" spans="1:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="68" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="21" spans="1:29" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="D21" s="22" t="str">
+    <row r="22" spans="1:29" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="22" t="str">
+        <f>IF(B13=SUM(B14:B15),"","*")</f>
+        <v/>
+      </c>
+      <c r="C22" s="22" t="str">
+        <f t="shared" ref="C22:T22" si="0">IF(C13=SUM(C14:C15),"","*")</f>
+        <v/>
+      </c>
+      <c r="D22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E21" s="22" t="str">
+      <c r="E22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="F21" s="22" t="str">
+      <c r="F22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="G21" s="22" t="str">
+      <c r="G22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H21" s="22" t="str">
+      <c r="H22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I21" s="22" t="str">
+      <c r="I22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J21" s="22" t="str">
+      <c r="J22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K21" s="22" t="str">
+      <c r="K22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L21" s="22" t="str">
+      <c r="L22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M21" s="22" t="str">
+      <c r="M22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N21" s="22" t="str">
+      <c r="N22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="O21" s="22" t="str">
+      <c r="O22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P21" s="22" t="str">
+      <c r="P22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="Q21" s="22" t="str">
+      <c r="Q22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="R21" s="22" t="str">
+      <c r="R22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="S21" s="22" t="str">
+      <c r="S22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="T21" s="22" t="str">
+      <c r="T22" s="22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="U21" s="90"/>
-[...11 lines deleted...]
-      <c r="AC22" s="13"/>
+      <c r="U22" s="90"/>
+      <c r="V22" s="90"/>
+      <c r="W22" s="90"/>
+      <c r="X22" s="90"/>
     </row>
     <row r="23" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W23" s="91"/>
-[...5 lines deleted...]
-      <c r="AC23" s="91"/>
+      <c r="W23" s="13"/>
+      <c r="X23" s="13"/>
+      <c r="Y23" s="13"/>
+      <c r="Z23" s="13"/>
+      <c r="AA23" s="13"/>
+      <c r="AB23" s="13"/>
+      <c r="AC23" s="13"/>
     </row>
     <row r="24" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W24" s="91"/>
       <c r="X24" s="91"/>
       <c r="Y24" s="91"/>
       <c r="Z24" s="91"/>
       <c r="AA24" s="91"/>
       <c r="AB24" s="91"/>
       <c r="AC24" s="91"/>
     </row>
     <row r="25" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W25" s="13"/>
-[...5 lines deleted...]
-      <c r="AC25" s="13"/>
+      <c r="W25" s="91"/>
+      <c r="X25" s="91"/>
+      <c r="Y25" s="91"/>
+      <c r="Z25" s="91"/>
+      <c r="AA25" s="91"/>
+      <c r="AB25" s="91"/>
+      <c r="AC25" s="91"/>
     </row>
     <row r="26" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W26" s="91"/>
-[...5 lines deleted...]
-      <c r="AC26" s="91"/>
+      <c r="W26" s="13"/>
+      <c r="X26" s="13"/>
+      <c r="Y26" s="13"/>
+      <c r="Z26" s="13"/>
+      <c r="AA26" s="13"/>
+      <c r="AB26" s="13"/>
+      <c r="AC26" s="13"/>
     </row>
     <row r="27" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W27" s="91"/>
       <c r="X27" s="91"/>
       <c r="Y27" s="91"/>
       <c r="Z27" s="91"/>
       <c r="AA27" s="91"/>
       <c r="AB27" s="91"/>
       <c r="AC27" s="91"/>
     </row>
     <row r="28" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W28" s="13"/>
-[...5 lines deleted...]
-      <c r="AC28" s="13"/>
+      <c r="W28" s="91"/>
+      <c r="X28" s="91"/>
+      <c r="Y28" s="91"/>
+      <c r="Z28" s="91"/>
+      <c r="AA28" s="91"/>
+      <c r="AB28" s="91"/>
+      <c r="AC28" s="91"/>
     </row>
     <row r="29" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W29" s="91"/>
-[...5 lines deleted...]
-      <c r="AC29" s="91"/>
+      <c r="W29" s="13"/>
+      <c r="X29" s="13"/>
+      <c r="Y29" s="13"/>
+      <c r="Z29" s="13"/>
+      <c r="AA29" s="13"/>
+      <c r="AB29" s="13"/>
+      <c r="AC29" s="13"/>
     </row>
     <row r="30" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W30" s="91"/>
       <c r="X30" s="91"/>
       <c r="Y30" s="91"/>
       <c r="Z30" s="91"/>
       <c r="AA30" s="91"/>
       <c r="AB30" s="91"/>
       <c r="AC30" s="91"/>
     </row>
     <row r="31" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W31" s="13"/>
-[...5 lines deleted...]
-      <c r="AC31" s="13"/>
+      <c r="W31" s="91"/>
+      <c r="X31" s="91"/>
+      <c r="Y31" s="91"/>
+      <c r="Z31" s="91"/>
+      <c r="AA31" s="91"/>
+      <c r="AB31" s="91"/>
+      <c r="AC31" s="91"/>
     </row>
     <row r="32" spans="1:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W32" s="91"/>
-[...5 lines deleted...]
-      <c r="AC32" s="91"/>
+      <c r="W32" s="13"/>
+      <c r="X32" s="13"/>
+      <c r="Y32" s="13"/>
+      <c r="Z32" s="13"/>
+      <c r="AA32" s="13"/>
+      <c r="AB32" s="13"/>
+      <c r="AC32" s="13"/>
     </row>
     <row r="33" spans="23:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W33" s="91"/>
       <c r="X33" s="91"/>
       <c r="Y33" s="91"/>
       <c r="Z33" s="91"/>
       <c r="AA33" s="91"/>
       <c r="AB33" s="91"/>
       <c r="AC33" s="91"/>
     </row>
     <row r="34" spans="23:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W34" s="13"/>
-[...5 lines deleted...]
-      <c r="AC34" s="13"/>
+      <c r="W34" s="91"/>
+      <c r="X34" s="91"/>
+      <c r="Y34" s="91"/>
+      <c r="Z34" s="91"/>
+      <c r="AA34" s="91"/>
+      <c r="AB34" s="91"/>
+      <c r="AC34" s="91"/>
     </row>
     <row r="35" spans="23:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W35" s="91"/>
-[...5 lines deleted...]
-      <c r="AC35" s="91"/>
+      <c r="W35" s="13"/>
+      <c r="X35" s="13"/>
+      <c r="Y35" s="13"/>
+      <c r="Z35" s="13"/>
+      <c r="AA35" s="13"/>
+      <c r="AB35" s="13"/>
+      <c r="AC35" s="13"/>
     </row>
     <row r="36" spans="23:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W36" s="91"/>
       <c r="X36" s="91"/>
       <c r="Y36" s="91"/>
       <c r="Z36" s="91"/>
       <c r="AA36" s="91"/>
       <c r="AB36" s="91"/>
       <c r="AC36" s="91"/>
     </row>
     <row r="37" spans="23:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W37" s="13"/>
-[...5 lines deleted...]
-      <c r="AC37" s="13"/>
+      <c r="W37" s="91"/>
+      <c r="X37" s="91"/>
+      <c r="Y37" s="91"/>
+      <c r="Z37" s="91"/>
+      <c r="AA37" s="91"/>
+      <c r="AB37" s="91"/>
+      <c r="AC37" s="91"/>
+    </row>
+    <row r="38" spans="23:29" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W38" s="13"/>
+      <c r="X38" s="13"/>
+      <c r="Y38" s="13"/>
+      <c r="Z38" s="13"/>
+      <c r="AA38" s="13"/>
+      <c r="AB38" s="13"/>
+      <c r="AC38" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="F4:J4"/>
-[...8 lines deleted...]
-    <mergeCell ref="T5:T6"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="E3:T3"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
+    <mergeCell ref="F4:J4"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國93-102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:V35"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.5" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
+    <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
+    <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
+    <col min="23" max="16384" width="5.5" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="103" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+    </row>
+    <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="54" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
+    </row>
+    <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="3" t="str">
+        <f>IF(C8=SUM(C9:C30),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="3" t="str">
+        <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="F3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="M3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="O3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="P3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="Q3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="R3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="S3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="T3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="U3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
+        <v>179</v>
+      </c>
+      <c r="D5" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="E5" s="106" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" s="99" t="s">
+        <v>182</v>
+      </c>
+      <c r="G5" s="98" t="s">
+        <v>183</v>
+      </c>
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
+        <v>185</v>
+      </c>
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="H6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="I6" s="98" t="s">
+        <v>188</v>
+      </c>
+      <c r="J6" s="98" t="s">
+        <v>189</v>
+      </c>
+      <c r="K6" s="98" t="s">
+        <v>190</v>
+      </c>
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
+        <v>188</v>
+      </c>
+      <c r="O6" s="98" t="s">
+        <v>189</v>
+      </c>
+      <c r="P6" s="98" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
+        <v>188</v>
+      </c>
+      <c r="T6" s="98" t="s">
+        <v>189</v>
+      </c>
+      <c r="U6" s="102" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
+    </row>
+    <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="80" t="s">
+        <v>171</v>
+      </c>
+      <c r="B8" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="72">
+        <v>1047</v>
+      </c>
+      <c r="D8" s="72">
+        <v>197</v>
+      </c>
+      <c r="E8" s="72">
+        <v>850</v>
+      </c>
+      <c r="F8" s="72">
+        <v>850</v>
+      </c>
+      <c r="G8" s="72">
+        <v>892</v>
+      </c>
+      <c r="H8" s="72">
+        <v>59</v>
+      </c>
+      <c r="I8" s="72">
+        <v>160</v>
+      </c>
+      <c r="J8" s="72">
+        <v>464</v>
+      </c>
+      <c r="K8" s="72">
+        <v>209</v>
+      </c>
+      <c r="L8" s="72">
+        <v>854</v>
+      </c>
+      <c r="M8" s="72">
+        <v>65</v>
+      </c>
+      <c r="N8" s="72">
+        <v>187</v>
+      </c>
+      <c r="O8" s="72">
+        <v>423</v>
+      </c>
+      <c r="P8" s="72">
+        <v>179</v>
+      </c>
+      <c r="Q8" s="72">
+        <v>50</v>
+      </c>
+      <c r="R8" s="72">
+        <v>7</v>
+      </c>
+      <c r="S8" s="72">
+        <v>10</v>
+      </c>
+      <c r="T8" s="72">
+        <v>30</v>
+      </c>
+      <c r="U8" s="72">
+        <v>3</v>
+      </c>
+      <c r="V8" s="33"/>
+    </row>
+    <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="55" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="33">
+        <v>180</v>
+      </c>
+      <c r="D9" s="33">
+        <v>45</v>
+      </c>
+      <c r="E9" s="33">
+        <v>135</v>
+      </c>
+      <c r="F9" s="33">
+        <v>135</v>
+      </c>
+      <c r="G9" s="33">
+        <v>143</v>
+      </c>
+      <c r="H9" s="33">
+        <v>15</v>
+      </c>
+      <c r="I9" s="33">
+        <v>9</v>
+      </c>
+      <c r="J9" s="33">
+        <v>91</v>
+      </c>
+      <c r="K9" s="33">
+        <v>28</v>
+      </c>
+      <c r="L9" s="33">
+        <v>138</v>
+      </c>
+      <c r="M9" s="33">
+        <v>15</v>
+      </c>
+      <c r="N9" s="33">
+        <v>10</v>
+      </c>
+      <c r="O9" s="33">
+        <v>89</v>
+      </c>
+      <c r="P9" s="33">
+        <v>24</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>5</v>
+      </c>
+      <c r="R9" s="33">
+        <v>0</v>
+      </c>
+      <c r="S9" s="33">
+        <v>0</v>
+      </c>
+      <c r="T9" s="33">
+        <v>3</v>
+      </c>
+      <c r="U9" s="33">
+        <v>2</v>
+      </c>
+      <c r="V9" s="33"/>
+    </row>
+    <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="33">
+        <v>33</v>
+      </c>
+      <c r="D10" s="33">
+        <v>6</v>
+      </c>
+      <c r="E10" s="33">
+        <v>27</v>
+      </c>
+      <c r="F10" s="33">
+        <v>27</v>
+      </c>
+      <c r="G10" s="33">
+        <v>22</v>
+      </c>
+      <c r="H10" s="33">
+        <v>0</v>
+      </c>
+      <c r="I10" s="33">
+        <v>0</v>
+      </c>
+      <c r="J10" s="33">
+        <v>20</v>
+      </c>
+      <c r="K10" s="33">
+        <v>2</v>
+      </c>
+      <c r="L10" s="33">
+        <v>17</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="33">
+        <v>4</v>
+      </c>
+      <c r="O10" s="33">
+        <v>11</v>
+      </c>
+      <c r="P10" s="33">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>7</v>
+      </c>
+      <c r="R10" s="33">
+        <v>1</v>
+      </c>
+      <c r="S10" s="33">
+        <v>0</v>
+      </c>
+      <c r="T10" s="33">
+        <v>6</v>
+      </c>
+      <c r="U10" s="33">
+        <v>0</v>
+      </c>
+      <c r="V10" s="33"/>
+    </row>
+    <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="33">
+        <v>106</v>
+      </c>
+      <c r="D11" s="33">
+        <v>34</v>
+      </c>
+      <c r="E11" s="33">
+        <v>72</v>
+      </c>
+      <c r="F11" s="33">
+        <v>72</v>
+      </c>
+      <c r="G11" s="33">
+        <v>72</v>
+      </c>
+      <c r="H11" s="33">
+        <v>1</v>
+      </c>
+      <c r="I11" s="33">
+        <v>0</v>
+      </c>
+      <c r="J11" s="33">
+        <v>40</v>
+      </c>
+      <c r="K11" s="33">
+        <v>31</v>
+      </c>
+      <c r="L11" s="33">
+        <v>67</v>
+      </c>
+      <c r="M11" s="33">
+        <v>1</v>
+      </c>
+      <c r="N11" s="33">
+        <v>0</v>
+      </c>
+      <c r="O11" s="33">
+        <v>35</v>
+      </c>
+      <c r="P11" s="33">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>0</v>
+      </c>
+      <c r="R11" s="33">
+        <v>0</v>
+      </c>
+      <c r="S11" s="33">
+        <v>0</v>
+      </c>
+      <c r="T11" s="33">
+        <v>0</v>
+      </c>
+      <c r="U11" s="33">
+        <v>0</v>
+      </c>
+      <c r="V11" s="33"/>
+    </row>
+    <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="33">
+        <v>155</v>
+      </c>
+      <c r="D12" s="33">
+        <v>15</v>
+      </c>
+      <c r="E12" s="33">
+        <v>140</v>
+      </c>
+      <c r="F12" s="33">
+        <v>140</v>
+      </c>
+      <c r="G12" s="33">
+        <v>151</v>
+      </c>
+      <c r="H12" s="33">
+        <v>12</v>
+      </c>
+      <c r="I12" s="33">
+        <v>11</v>
+      </c>
+      <c r="J12" s="33">
+        <v>90</v>
+      </c>
+      <c r="K12" s="33">
+        <v>38</v>
+      </c>
+      <c r="L12" s="33">
+        <v>150</v>
+      </c>
+      <c r="M12" s="33">
+        <v>17</v>
+      </c>
+      <c r="N12" s="33">
+        <v>11</v>
+      </c>
+      <c r="O12" s="33">
+        <v>90</v>
+      </c>
+      <c r="P12" s="33">
+        <v>32</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>9</v>
+      </c>
+      <c r="R12" s="33">
+        <v>4</v>
+      </c>
+      <c r="S12" s="33">
+        <v>1</v>
+      </c>
+      <c r="T12" s="33">
+        <v>4</v>
+      </c>
+      <c r="U12" s="33">
+        <v>0</v>
+      </c>
+      <c r="V12" s="33"/>
+    </row>
+    <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="55" t="s">
+        <v>119</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="33">
+        <v>71</v>
+      </c>
+      <c r="D13" s="33">
+        <v>17</v>
+      </c>
+      <c r="E13" s="33">
+        <v>54</v>
+      </c>
+      <c r="F13" s="33">
+        <v>54</v>
+      </c>
+      <c r="G13" s="33">
+        <v>55</v>
+      </c>
+      <c r="H13" s="33">
+        <v>1</v>
+      </c>
+      <c r="I13" s="33">
+        <v>13</v>
+      </c>
+      <c r="J13" s="33">
+        <v>33</v>
+      </c>
+      <c r="K13" s="33">
+        <v>8</v>
+      </c>
+      <c r="L13" s="33">
+        <v>53</v>
+      </c>
+      <c r="M13" s="33">
+        <v>1</v>
+      </c>
+      <c r="N13" s="33">
+        <v>23</v>
+      </c>
+      <c r="O13" s="33">
+        <v>23</v>
+      </c>
+      <c r="P13" s="33">
+        <v>6</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>8</v>
+      </c>
+      <c r="R13" s="33">
+        <v>0</v>
+      </c>
+      <c r="S13" s="33">
+        <v>3</v>
+      </c>
+      <c r="T13" s="33">
+        <v>5</v>
+      </c>
+      <c r="U13" s="33">
+        <v>0</v>
+      </c>
+      <c r="V13" s="33"/>
+    </row>
+    <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="33">
+        <v>99</v>
+      </c>
+      <c r="D14" s="33">
+        <v>20</v>
+      </c>
+      <c r="E14" s="33">
+        <v>79</v>
+      </c>
+      <c r="F14" s="33">
+        <v>79</v>
+      </c>
+      <c r="G14" s="33">
+        <v>77</v>
+      </c>
+      <c r="H14" s="33">
+        <v>6</v>
+      </c>
+      <c r="I14" s="33">
+        <v>15</v>
+      </c>
+      <c r="J14" s="33">
+        <v>42</v>
+      </c>
+      <c r="K14" s="33">
+        <v>14</v>
+      </c>
+      <c r="L14" s="33">
+        <v>77</v>
+      </c>
+      <c r="M14" s="33">
+        <v>6</v>
+      </c>
+      <c r="N14" s="33">
+        <v>18</v>
+      </c>
+      <c r="O14" s="33">
+        <v>40</v>
+      </c>
+      <c r="P14" s="33">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>2</v>
+      </c>
+      <c r="R14" s="33">
+        <v>0</v>
+      </c>
+      <c r="S14" s="33">
+        <v>1</v>
+      </c>
+      <c r="T14" s="33">
+        <v>1</v>
+      </c>
+      <c r="U14" s="33">
+        <v>0</v>
+      </c>
+      <c r="V14" s="33"/>
+    </row>
+    <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55" t="s">
+        <v>117</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="33">
+        <v>34</v>
+      </c>
+      <c r="D15" s="33">
+        <v>5</v>
+      </c>
+      <c r="E15" s="33">
+        <v>29</v>
+      </c>
+      <c r="F15" s="33">
+        <v>29</v>
+      </c>
+      <c r="G15" s="33">
+        <v>27</v>
+      </c>
+      <c r="H15" s="33">
+        <v>0</v>
+      </c>
+      <c r="I15" s="33">
+        <v>4</v>
+      </c>
+      <c r="J15" s="33">
+        <v>23</v>
+      </c>
+      <c r="K15" s="33">
+        <v>0</v>
+      </c>
+      <c r="L15" s="33">
+        <v>26</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="33">
+        <v>4</v>
+      </c>
+      <c r="O15" s="33">
+        <v>22</v>
+      </c>
+      <c r="P15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>3</v>
+      </c>
+      <c r="R15" s="33">
+        <v>0</v>
+      </c>
+      <c r="S15" s="33">
+        <v>2</v>
+      </c>
+      <c r="T15" s="33">
+        <v>1</v>
+      </c>
+      <c r="U15" s="33">
+        <v>0</v>
+      </c>
+      <c r="V15" s="33"/>
+    </row>
+    <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="33">
+        <v>47</v>
+      </c>
+      <c r="D16" s="33">
+        <v>4</v>
+      </c>
+      <c r="E16" s="33">
+        <v>43</v>
+      </c>
+      <c r="F16" s="33">
+        <v>43</v>
+      </c>
+      <c r="G16" s="33">
+        <v>56</v>
+      </c>
+      <c r="H16" s="33">
+        <v>5</v>
+      </c>
+      <c r="I16" s="33">
+        <v>16</v>
+      </c>
+      <c r="J16" s="33">
+        <v>17</v>
+      </c>
+      <c r="K16" s="33">
+        <v>18</v>
+      </c>
+      <c r="L16" s="33">
+        <v>54</v>
+      </c>
+      <c r="M16" s="33">
+        <v>5</v>
+      </c>
+      <c r="N16" s="33">
+        <v>12</v>
+      </c>
+      <c r="O16" s="33">
+        <v>17</v>
+      </c>
+      <c r="P16" s="33">
+        <v>20</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>1</v>
+      </c>
+      <c r="R16" s="33">
+        <v>1</v>
+      </c>
+      <c r="S16" s="33">
+        <v>0</v>
+      </c>
+      <c r="T16" s="33">
+        <v>0</v>
+      </c>
+      <c r="U16" s="33">
+        <v>0</v>
+      </c>
+      <c r="V16" s="33"/>
+    </row>
+    <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="33">
+        <v>21</v>
+      </c>
+      <c r="D17" s="33">
+        <v>1</v>
+      </c>
+      <c r="E17" s="33">
+        <v>20</v>
+      </c>
+      <c r="F17" s="33">
+        <v>20</v>
+      </c>
+      <c r="G17" s="33">
+        <v>25</v>
+      </c>
+      <c r="H17" s="33">
+        <v>1</v>
+      </c>
+      <c r="I17" s="33">
+        <v>1</v>
+      </c>
+      <c r="J17" s="33">
+        <v>4</v>
+      </c>
+      <c r="K17" s="33">
+        <v>19</v>
+      </c>
+      <c r="L17" s="33">
+        <v>25</v>
+      </c>
+      <c r="M17" s="33">
+        <v>1</v>
+      </c>
+      <c r="N17" s="33">
+        <v>12</v>
+      </c>
+      <c r="O17" s="33">
+        <v>4</v>
+      </c>
+      <c r="P17" s="33">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>0</v>
+      </c>
+      <c r="R17" s="33">
+        <v>0</v>
+      </c>
+      <c r="S17" s="33">
+        <v>0</v>
+      </c>
+      <c r="T17" s="33">
+        <v>0</v>
+      </c>
+      <c r="U17" s="33">
+        <v>0</v>
+      </c>
+      <c r="V17" s="33"/>
+    </row>
+    <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="33">
+        <v>57</v>
+      </c>
+      <c r="D18" s="33">
+        <v>9</v>
+      </c>
+      <c r="E18" s="33">
+        <v>48</v>
+      </c>
+      <c r="F18" s="33">
+        <v>48</v>
+      </c>
+      <c r="G18" s="33">
+        <v>48</v>
+      </c>
+      <c r="H18" s="33">
+        <v>2</v>
+      </c>
+      <c r="I18" s="33">
+        <v>23</v>
+      </c>
+      <c r="J18" s="33">
+        <v>22</v>
+      </c>
+      <c r="K18" s="33">
+        <v>1</v>
+      </c>
+      <c r="L18" s="33">
+        <v>48</v>
+      </c>
+      <c r="M18" s="33">
+        <v>2</v>
+      </c>
+      <c r="N18" s="33">
+        <v>23</v>
+      </c>
+      <c r="O18" s="33">
+        <v>22</v>
+      </c>
+      <c r="P18" s="33">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>1</v>
+      </c>
+      <c r="R18" s="33">
+        <v>0</v>
+      </c>
+      <c r="S18" s="33">
+        <v>0</v>
+      </c>
+      <c r="T18" s="33">
+        <v>1</v>
+      </c>
+      <c r="U18" s="33">
+        <v>0</v>
+      </c>
+      <c r="V18" s="33"/>
+    </row>
+    <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="33">
+        <v>24</v>
+      </c>
+      <c r="D19" s="33">
+        <v>3</v>
+      </c>
+      <c r="E19" s="33">
+        <v>21</v>
+      </c>
+      <c r="F19" s="33">
+        <v>21</v>
+      </c>
+      <c r="G19" s="33">
+        <v>21</v>
+      </c>
+      <c r="H19" s="33">
+        <v>2</v>
+      </c>
+      <c r="I19" s="33">
+        <v>1</v>
+      </c>
+      <c r="J19" s="33">
+        <v>14</v>
+      </c>
+      <c r="K19" s="33">
+        <v>4</v>
+      </c>
+      <c r="L19" s="33">
+        <v>18</v>
+      </c>
+      <c r="M19" s="33">
+        <v>2</v>
+      </c>
+      <c r="N19" s="33">
+        <v>2</v>
+      </c>
+      <c r="O19" s="33">
+        <v>12</v>
+      </c>
+      <c r="P19" s="33">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>2</v>
+      </c>
+      <c r="R19" s="33">
+        <v>1</v>
+      </c>
+      <c r="S19" s="33">
+        <v>0</v>
+      </c>
+      <c r="T19" s="33">
+        <v>0</v>
+      </c>
+      <c r="U19" s="33">
+        <v>1</v>
+      </c>
+      <c r="V19" s="33"/>
+    </row>
+    <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="33">
+        <v>28</v>
+      </c>
+      <c r="D20" s="33">
+        <v>9</v>
+      </c>
+      <c r="E20" s="33">
+        <v>19</v>
+      </c>
+      <c r="F20" s="33">
+        <v>19</v>
+      </c>
+      <c r="G20" s="33">
+        <v>21</v>
+      </c>
+      <c r="H20" s="33">
+        <v>1</v>
+      </c>
+      <c r="I20" s="33">
+        <v>8</v>
+      </c>
+      <c r="J20" s="33">
+        <v>11</v>
+      </c>
+      <c r="K20" s="33">
+        <v>1</v>
+      </c>
+      <c r="L20" s="33">
+        <v>19</v>
+      </c>
+      <c r="M20" s="33">
+        <v>1</v>
+      </c>
+      <c r="N20" s="33">
+        <v>8</v>
+      </c>
+      <c r="O20" s="33">
+        <v>9</v>
+      </c>
+      <c r="P20" s="33">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>1</v>
+      </c>
+      <c r="R20" s="33">
+        <v>0</v>
+      </c>
+      <c r="S20" s="33">
+        <v>1</v>
+      </c>
+      <c r="T20" s="33">
+        <v>0</v>
+      </c>
+      <c r="U20" s="33">
+        <v>0</v>
+      </c>
+      <c r="V20" s="33"/>
+    </row>
+    <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="33">
+        <v>19</v>
+      </c>
+      <c r="D21" s="33">
+        <v>5</v>
+      </c>
+      <c r="E21" s="33">
+        <v>14</v>
+      </c>
+      <c r="F21" s="33">
+        <v>14</v>
+      </c>
+      <c r="G21" s="33">
+        <v>14</v>
+      </c>
+      <c r="H21" s="33">
+        <v>0</v>
+      </c>
+      <c r="I21" s="33">
+        <v>0</v>
+      </c>
+      <c r="J21" s="33">
+        <v>13</v>
+      </c>
+      <c r="K21" s="33">
+        <v>1</v>
+      </c>
+      <c r="L21" s="33">
+        <v>13</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="33">
+        <v>0</v>
+      </c>
+      <c r="O21" s="33">
+        <v>13</v>
+      </c>
+      <c r="P21" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>0</v>
+      </c>
+      <c r="R21" s="33">
+        <v>0</v>
+      </c>
+      <c r="S21" s="33">
+        <v>0</v>
+      </c>
+      <c r="T21" s="33">
+        <v>0</v>
+      </c>
+      <c r="U21" s="33">
+        <v>0</v>
+      </c>
+      <c r="V21" s="33"/>
+    </row>
+    <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="33">
+        <v>30</v>
+      </c>
+      <c r="D22" s="33">
+        <v>3</v>
+      </c>
+      <c r="E22" s="33">
+        <v>27</v>
+      </c>
+      <c r="F22" s="33">
+        <v>27</v>
+      </c>
+      <c r="G22" s="33">
+        <v>32</v>
+      </c>
+      <c r="H22" s="33">
+        <v>5</v>
+      </c>
+      <c r="I22" s="33">
+        <v>22</v>
+      </c>
+      <c r="J22" s="33">
+        <v>2</v>
+      </c>
+      <c r="K22" s="33">
+        <v>3</v>
+      </c>
+      <c r="L22" s="33">
+        <v>30</v>
+      </c>
+      <c r="M22" s="33">
+        <v>6</v>
+      </c>
+      <c r="N22" s="33">
+        <v>23</v>
+      </c>
+      <c r="O22" s="33">
+        <v>0</v>
+      </c>
+      <c r="P22" s="33">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>0</v>
+      </c>
+      <c r="R22" s="33">
+        <v>0</v>
+      </c>
+      <c r="S22" s="33">
+        <v>0</v>
+      </c>
+      <c r="T22" s="33">
+        <v>0</v>
+      </c>
+      <c r="U22" s="33">
+        <v>0</v>
+      </c>
+      <c r="V22" s="33"/>
+    </row>
+    <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="33">
+        <v>19</v>
+      </c>
+      <c r="D23" s="33">
+        <v>3</v>
+      </c>
+      <c r="E23" s="33">
+        <v>16</v>
+      </c>
+      <c r="F23" s="33">
+        <v>16</v>
+      </c>
+      <c r="G23" s="33">
+        <v>19</v>
+      </c>
+      <c r="H23" s="33">
+        <v>1</v>
+      </c>
+      <c r="I23" s="33">
+        <v>5</v>
+      </c>
+      <c r="J23" s="33">
+        <v>13</v>
+      </c>
+      <c r="K23" s="33">
+        <v>0</v>
+      </c>
+      <c r="L23" s="33">
+        <v>19</v>
+      </c>
+      <c r="M23" s="33">
+        <v>1</v>
+      </c>
+      <c r="N23" s="33">
+        <v>6</v>
+      </c>
+      <c r="O23" s="33">
+        <v>12</v>
+      </c>
+      <c r="P23" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>1</v>
+      </c>
+      <c r="R23" s="33">
+        <v>0</v>
+      </c>
+      <c r="S23" s="33">
+        <v>0</v>
+      </c>
+      <c r="T23" s="33">
+        <v>1</v>
+      </c>
+      <c r="U23" s="33">
+        <v>0</v>
+      </c>
+      <c r="V23" s="33"/>
+    </row>
+    <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="33">
+        <v>26</v>
+      </c>
+      <c r="D24" s="33">
+        <v>6</v>
+      </c>
+      <c r="E24" s="33">
+        <v>20</v>
+      </c>
+      <c r="F24" s="33">
+        <v>20</v>
+      </c>
+      <c r="G24" s="33">
+        <v>20</v>
+      </c>
+      <c r="H24" s="33">
+        <v>0</v>
+      </c>
+      <c r="I24" s="33">
+        <v>1</v>
+      </c>
+      <c r="J24" s="33">
+        <v>9</v>
+      </c>
+      <c r="K24" s="33">
+        <v>10</v>
+      </c>
+      <c r="L24" s="33">
+        <v>19</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="33">
+        <v>1</v>
+      </c>
+      <c r="O24" s="33">
+        <v>8</v>
+      </c>
+      <c r="P24" s="33">
+        <v>10</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>0</v>
+      </c>
+      <c r="R24" s="33">
+        <v>0</v>
+      </c>
+      <c r="S24" s="33">
+        <v>0</v>
+      </c>
+      <c r="T24" s="33">
+        <v>0</v>
+      </c>
+      <c r="U24" s="33">
+        <v>0</v>
+      </c>
+      <c r="V24" s="33"/>
+    </row>
+    <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="33">
+        <v>2</v>
+      </c>
+      <c r="D25" s="33">
+        <v>0</v>
+      </c>
+      <c r="E25" s="33">
+        <v>2</v>
+      </c>
+      <c r="F25" s="33">
+        <v>2</v>
+      </c>
+      <c r="G25" s="33">
+        <v>2</v>
+      </c>
+      <c r="H25" s="33">
+        <v>0</v>
+      </c>
+      <c r="I25" s="33">
+        <v>1</v>
+      </c>
+      <c r="J25" s="33">
+        <v>1</v>
+      </c>
+      <c r="K25" s="33">
+        <v>0</v>
+      </c>
+      <c r="L25" s="33">
+        <v>2</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="33">
+        <v>1</v>
+      </c>
+      <c r="O25" s="33">
+        <v>1</v>
+      </c>
+      <c r="P25" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>1</v>
+      </c>
+      <c r="R25" s="33">
+        <v>0</v>
+      </c>
+      <c r="S25" s="33">
+        <v>0</v>
+      </c>
+      <c r="T25" s="33">
+        <v>1</v>
+      </c>
+      <c r="U25" s="33">
+        <v>0</v>
+      </c>
+      <c r="V25" s="33"/>
+    </row>
+    <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="33">
+        <v>35</v>
+      </c>
+      <c r="D26" s="33">
+        <v>7</v>
+      </c>
+      <c r="E26" s="33">
+        <v>28</v>
+      </c>
+      <c r="F26" s="33">
+        <v>28</v>
+      </c>
+      <c r="G26" s="33">
+        <v>28</v>
+      </c>
+      <c r="H26" s="33">
+        <v>0</v>
+      </c>
+      <c r="I26" s="33">
+        <v>13</v>
+      </c>
+      <c r="J26" s="33">
+        <v>5</v>
+      </c>
+      <c r="K26" s="33">
+        <v>10</v>
+      </c>
+      <c r="L26" s="33">
+        <v>25</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="33">
+        <v>12</v>
+      </c>
+      <c r="O26" s="33">
+        <v>6</v>
+      </c>
+      <c r="P26" s="33">
+        <v>7</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>7</v>
+      </c>
+      <c r="R26" s="33">
+        <v>0</v>
+      </c>
+      <c r="S26" s="33">
+        <v>1</v>
+      </c>
+      <c r="T26" s="33">
+        <v>6</v>
+      </c>
+      <c r="U26" s="33">
+        <v>0</v>
+      </c>
+      <c r="V26" s="33"/>
+    </row>
+    <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="33">
+        <v>36</v>
+      </c>
+      <c r="D27" s="33">
+        <v>3</v>
+      </c>
+      <c r="E27" s="33">
+        <v>33</v>
+      </c>
+      <c r="F27" s="33">
+        <v>33</v>
+      </c>
+      <c r="G27" s="33">
+        <v>36</v>
+      </c>
+      <c r="H27" s="33">
+        <v>3</v>
+      </c>
+      <c r="I27" s="33">
+        <v>17</v>
+      </c>
+      <c r="J27" s="33">
+        <v>2</v>
+      </c>
+      <c r="K27" s="33">
+        <v>14</v>
+      </c>
+      <c r="L27" s="33">
+        <v>31</v>
+      </c>
+      <c r="M27" s="33">
+        <v>3</v>
+      </c>
+      <c r="N27" s="33">
+        <v>14</v>
+      </c>
+      <c r="O27" s="33">
+        <v>2</v>
+      </c>
+      <c r="P27" s="33">
+        <v>12</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>1</v>
+      </c>
+      <c r="R27" s="33">
+        <v>0</v>
+      </c>
+      <c r="S27" s="33">
+        <v>1</v>
+      </c>
+      <c r="T27" s="33">
+        <v>0</v>
+      </c>
+      <c r="U27" s="33">
+        <v>0</v>
+      </c>
+      <c r="V27" s="33"/>
+    </row>
+    <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="33">
+        <v>21</v>
+      </c>
+      <c r="D28" s="33">
+        <v>1</v>
+      </c>
+      <c r="E28" s="33">
+        <v>20</v>
+      </c>
+      <c r="F28" s="33">
+        <v>20</v>
+      </c>
+      <c r="G28" s="33">
+        <v>19</v>
+      </c>
+      <c r="H28" s="33">
+        <v>4</v>
+      </c>
+      <c r="I28" s="33">
+        <v>0</v>
+      </c>
+      <c r="J28" s="33">
+        <v>8</v>
+      </c>
+      <c r="K28" s="33">
+        <v>7</v>
+      </c>
+      <c r="L28" s="33">
+        <v>19</v>
+      </c>
+      <c r="M28" s="33">
+        <v>4</v>
+      </c>
+      <c r="N28" s="33">
+        <v>3</v>
+      </c>
+      <c r="O28" s="33">
+        <v>3</v>
+      </c>
+      <c r="P28" s="33">
+        <v>9</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>1</v>
+      </c>
+      <c r="R28" s="33">
+        <v>0</v>
+      </c>
+      <c r="S28" s="33">
+        <v>0</v>
+      </c>
+      <c r="T28" s="33">
+        <v>1</v>
+      </c>
+      <c r="U28" s="33">
+        <v>0</v>
+      </c>
+      <c r="V28" s="33"/>
+    </row>
+    <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="33">
+        <v>4</v>
+      </c>
+      <c r="D29" s="33">
+        <v>1</v>
+      </c>
+      <c r="E29" s="33">
+        <v>3</v>
+      </c>
+      <c r="F29" s="33">
+        <v>3</v>
+      </c>
+      <c r="G29" s="33">
+        <v>4</v>
+      </c>
+      <c r="H29" s="33">
+        <v>0</v>
+      </c>
+      <c r="I29" s="33">
+        <v>0</v>
+      </c>
+      <c r="J29" s="33">
+        <v>4</v>
+      </c>
+      <c r="K29" s="33">
+        <v>0</v>
+      </c>
+      <c r="L29" s="33">
+        <v>4</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="33">
+        <v>0</v>
+      </c>
+      <c r="O29" s="33">
+        <v>4</v>
+      </c>
+      <c r="P29" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="33">
+        <v>0</v>
+      </c>
+      <c r="R29" s="33">
+        <v>0</v>
+      </c>
+      <c r="S29" s="33">
+        <v>0</v>
+      </c>
+      <c r="T29" s="33">
+        <v>0</v>
+      </c>
+      <c r="U29" s="33">
+        <v>0</v>
+      </c>
+      <c r="V29" s="33"/>
+    </row>
+    <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="36">
+        <v>0</v>
+      </c>
+      <c r="D30" s="36">
+        <v>0</v>
+      </c>
+      <c r="E30" s="36">
+        <v>0</v>
+      </c>
+      <c r="F30" s="36">
+        <v>0</v>
+      </c>
+      <c r="G30" s="36">
+        <v>0</v>
+      </c>
+      <c r="H30" s="36">
+        <v>0</v>
+      </c>
+      <c r="I30" s="36">
+        <v>0</v>
+      </c>
+      <c r="J30" s="36">
+        <v>0</v>
+      </c>
+      <c r="K30" s="36">
+        <v>0</v>
+      </c>
+      <c r="L30" s="36">
+        <v>0</v>
+      </c>
+      <c r="M30" s="36">
+        <v>0</v>
+      </c>
+      <c r="N30" s="36">
+        <v>0</v>
+      </c>
+      <c r="O30" s="36">
+        <v>0</v>
+      </c>
+      <c r="P30" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="36">
+        <v>0</v>
+      </c>
+      <c r="R30" s="36">
+        <v>0</v>
+      </c>
+      <c r="S30" s="36">
+        <v>0</v>
+      </c>
+      <c r="T30" s="36">
+        <v>0</v>
+      </c>
+      <c r="U30" s="36">
+        <v>0</v>
+      </c>
+      <c r="V30" s="33"/>
+    </row>
+    <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="79"/>
+    </row>
+    <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="79"/>
+    </row>
+    <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="29">
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="H2:L2"/>
+    <mergeCell ref="M2:Q2"/>
+    <mergeCell ref="R2:T2"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="F4:U4"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="Q5:U5"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:T7"/>
+    <mergeCell ref="U6:U7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
+&amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:V34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="J13" sqref="J13"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="J13" sqref="J13"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.83203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="H3" s="65"/>
       <c r="I3" s="65"/>
       <c r="J3" s="65"/>
       <c r="K3" s="65"/>
       <c r="L3" s="65"/>
       <c r="M3" s="65"/>
       <c r="N3" s="65"/>
       <c r="O3" s="65"/>
       <c r="P3" s="65"/>
       <c r="Q3" s="65"/>
       <c r="R3" s="65"/>
       <c r="S3" s="66"/>
       <c r="T3" s="65"/>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="70" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
         <v>1039</v>
       </c>
       <c r="D8" s="72">
         <v>176</v>
       </c>
       <c r="E8" s="72">
         <v>863</v>
       </c>
       <c r="F8" s="72">
         <v>863</v>
       </c>
       <c r="G8" s="72">
         <v>945</v>
       </c>
       <c r="H8" s="72">
         <v>47</v>
       </c>
       <c r="I8" s="72">
         <v>183</v>
       </c>
@@ -9403,332 +11444,332 @@
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="68" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="T6:T7"/>
-[...11 lines deleted...]
-    <mergeCell ref="S6:S7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="F4:U4"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:U5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:T7"/>
+    <mergeCell ref="U6:U7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:V34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="V4" sqref="A4:XFD7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="J13" sqref="J13"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="H3" s="65"/>
       <c r="I3" s="65"/>
       <c r="J3" s="65"/>
       <c r="K3" s="65"/>
       <c r="L3" s="65"/>
       <c r="M3" s="65"/>
       <c r="N3" s="65"/>
       <c r="O3" s="65"/>
       <c r="P3" s="65"/>
       <c r="Q3" s="65"/>
       <c r="R3" s="65"/>
       <c r="S3" s="66"/>
       <c r="T3" s="65"/>
       <c r="V3" s="61"/>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="70" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
         <v>1144</v>
       </c>
       <c r="D8" s="72">
         <v>215</v>
       </c>
       <c r="E8" s="72">
         <v>929</v>
       </c>
       <c r="F8" s="72">
         <v>929</v>
       </c>
       <c r="G8" s="72">
         <v>948</v>
       </c>
       <c r="H8" s="72">
         <v>41</v>
       </c>
       <c r="I8" s="72">
         <v>209</v>
       </c>
@@ -11213,316 +13254,316 @@
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="36"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="U6:U7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:T7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="F4:U4"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:U5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
-    <mergeCell ref="C4:E4"/>
-[...11 lines deleted...]
-    <mergeCell ref="Q6:Q7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="V4" sqref="A4:XFD7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="G11" sqref="G11"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="3" customWidth="1"/>
     <col min="3" max="18" width="13.5" style="3" customWidth="1"/>
     <col min="19" max="19" width="11.6640625" style="3" customWidth="1"/>
     <col min="20" max="20" width="13.5" style="3" customWidth="1"/>
     <col min="21" max="21" width="11.6640625" style="3" customWidth="1"/>
     <col min="22" max="23" width="12.5" style="3" customWidth="1"/>
     <col min="24" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>139</v>
       </c>
-      <c r="B1" s="97"/>
-[...17 lines deleted...]
-      <c r="T1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
     </row>
     <row r="2" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
-      <c r="I2" s="106"/>
-[...11 lines deleted...]
-      <c r="U2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
+      <c r="U2" s="108"/>
     </row>
     <row r="3" spans="1:21" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>142</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="61"/>
       <c r="D3" s="59"/>
       <c r="E3" s="59"/>
       <c r="F3" s="59"/>
       <c r="G3" s="59"/>
       <c r="H3" s="59"/>
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="59"/>
       <c r="N3" s="59"/>
       <c r="O3" s="60"/>
       <c r="P3" s="59"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
     </row>
     <row r="4" spans="1:21" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="109" t="s">
+      <c r="A4" s="110" t="s">
         <v>141</v>
       </c>
-      <c r="B4" s="110"/>
-[...17 lines deleted...]
-      <c r="R4" s="100"/>
+      <c r="B4" s="111"/>
+      <c r="C4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="D4" s="105"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="105"/>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
     </row>
     <row r="5" spans="1:21" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="111"/>
-[...1 lines deleted...]
-      <c r="C5" s="102" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="99" t="s">
+        <v>182</v>
+      </c>
+      <c r="D5" s="98" t="s">
+        <v>183</v>
+      </c>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
+      <c r="G5" s="98"/>
+      <c r="H5" s="98"/>
+      <c r="I5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="D5" s="99" t="s">
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
+      <c r="N5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="E5" s="99"/>
-[...3 lines deleted...]
-      <c r="I5" s="103" t="s">
+      <c r="O5" s="101"/>
+      <c r="P5" s="101"/>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="101"/>
+    </row>
+    <row r="6" spans="1:21" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="112"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="99"/>
+      <c r="D6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="J5" s="103"/>
-[...3 lines deleted...]
-      <c r="N5" s="104" t="s">
+      <c r="E6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="O5" s="104"/>
-[...8 lines deleted...]
-      <c r="D6" s="99" t="s">
+      <c r="F6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="E6" s="99" t="s">
+      <c r="G6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="F6" s="99" t="s">
+      <c r="H6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="G6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="J6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="K6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="J6" s="99" t="s">
+      <c r="L6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="K6" s="99" t="s">
+      <c r="M6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="L6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="N6" s="99" t="s">
+      <c r="N6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="O6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="P6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="P6" s="99" t="s">
+      <c r="R6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="Q6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:21" s="29" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="113"/>
-[...16 lines deleted...]
-      <c r="R7" s="105"/>
+      <c r="A7" s="114"/>
+      <c r="B7" s="115"/>
+      <c r="C7" s="99"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="102"/>
     </row>
     <row r="8" spans="1:21" s="77" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="70" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
         <v>842</v>
       </c>
       <c r="D8" s="72">
         <v>830</v>
       </c>
       <c r="E8" s="72">
         <v>79</v>
       </c>
       <c r="F8" s="72">
         <v>146</v>
       </c>
       <c r="G8" s="72">
         <v>436</v>
       </c>
       <c r="H8" s="72">
         <v>169</v>
       </c>
       <c r="I8" s="72">
         <v>698</v>
       </c>
@@ -12775,265 +14816,263 @@
       </c>
       <c r="O30" s="36" t="s">
         <v>137</v>
       </c>
       <c r="P30" s="36" t="s">
         <v>137</v>
       </c>
       <c r="Q30" s="36" t="s">
         <v>137</v>
       </c>
       <c r="R30" s="36" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="27"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="D5:H5"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="J6:J7"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="N2:R2"/>
     <mergeCell ref="S2:U2"/>
     <mergeCell ref="N5:R5"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="C4:R4"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="I5:M5"/>
     <mergeCell ref="Q6:Q7"/>
-    <mergeCell ref="R6:R7"/>
-[...7 lines deleted...]
-    <mergeCell ref="J6:J7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8:IV14"/>
       <selection pane="topRight" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomRight" activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="3" customWidth="1"/>
     <col min="3" max="15" width="11.6640625" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.5" style="3" customWidth="1"/>
     <col min="17" max="17" width="11.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="97"/>
-[...11 lines deleted...]
-      <c r="N1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>114</v>
       </c>
       <c r="B2" s="23"/>
     </row>
     <row r="3" spans="1:17" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="26"/>
     </row>
     <row r="4" spans="1:17" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="109" t="s">
+      <c r="A4" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="110"/>
-      <c r="C4" s="125" t="s">
+      <c r="B4" s="111"/>
+      <c r="C4" s="116" t="s">
         <v>51</v>
       </c>
-      <c r="D4" s="118" t="s">
+      <c r="D4" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="128" t="s">
+      <c r="E4" s="122" t="s">
         <v>54</v>
       </c>
-      <c r="F4" s="128"/>
-[...3 lines deleted...]
-      <c r="J4" s="129" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122"/>
+      <c r="H4" s="122"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="123" t="s">
         <v>55</v>
       </c>
-      <c r="K4" s="129"/>
-[...3 lines deleted...]
-      <c r="O4" s="123" t="s">
+      <c r="K4" s="123"/>
+      <c r="L4" s="123"/>
+      <c r="M4" s="123"/>
+      <c r="N4" s="123"/>
+      <c r="O4" s="129" t="s">
         <v>116</v>
       </c>
-      <c r="P4" s="124"/>
-      <c r="Q4" s="124"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="130"/>
     </row>
     <row r="5" spans="1:17" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="111"/>
-[...3 lines deleted...]
-      <c r="E5" s="115" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="124" t="s">
         <v>57</v>
       </c>
-      <c r="F5" s="115" t="s">
+      <c r="F5" s="124" t="s">
         <v>58</v>
       </c>
-      <c r="G5" s="115" t="s">
+      <c r="G5" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="H5" s="115" t="s">
+      <c r="H5" s="124" t="s">
         <v>60</v>
       </c>
-      <c r="I5" s="115" t="s">
+      <c r="I5" s="124" t="s">
         <v>61</v>
       </c>
-      <c r="J5" s="115" t="s">
+      <c r="J5" s="124" t="s">
         <v>62</v>
       </c>
-      <c r="K5" s="115" t="s">
+      <c r="K5" s="124" t="s">
         <v>63</v>
       </c>
-      <c r="L5" s="115" t="s">
+      <c r="L5" s="124" t="s">
         <v>64</v>
       </c>
-      <c r="M5" s="115" t="s">
+      <c r="M5" s="124" t="s">
         <v>65</v>
       </c>
-      <c r="N5" s="115" t="s">
+      <c r="N5" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="O5" s="115" t="s">
+      <c r="O5" s="124" t="s">
         <v>62</v>
       </c>
-      <c r="P5" s="118" t="s">
+      <c r="P5" s="119" t="s">
         <v>53</v>
       </c>
-      <c r="Q5" s="121" t="s">
+      <c r="Q5" s="127" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="111"/>
-[...15 lines deleted...]
-      <c r="Q6" s="106"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="117"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="125"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="125"/>
+      <c r="I6" s="125"/>
+      <c r="J6" s="125"/>
+      <c r="K6" s="125"/>
+      <c r="L6" s="125"/>
+      <c r="M6" s="125"/>
+      <c r="N6" s="125"/>
+      <c r="O6" s="125"/>
+      <c r="P6" s="120"/>
+      <c r="Q6" s="107"/>
     </row>
     <row r="7" spans="1:17" s="29" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="113"/>
-[...15 lines deleted...]
-      <c r="Q7" s="122"/>
+      <c r="A7" s="114"/>
+      <c r="B7" s="115"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="121"/>
+      <c r="E7" s="126"/>
+      <c r="F7" s="126"/>
+      <c r="G7" s="126"/>
+      <c r="H7" s="126"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="126"/>
+      <c r="K7" s="126"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="126"/>
+      <c r="N7" s="126"/>
+      <c r="O7" s="126"/>
+      <c r="P7" s="121"/>
+      <c r="Q7" s="128"/>
     </row>
     <row r="8" spans="1:17" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="57" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="33">
         <v>4843</v>
       </c>
       <c r="D8" s="33">
         <v>3646</v>
       </c>
       <c r="E8" s="33">
         <v>558</v>
       </c>
       <c r="F8" s="33">
         <v>48</v>
       </c>
       <c r="G8" s="33">
         <v>113</v>
       </c>
       <c r="H8" s="33">
         <v>274</v>
       </c>
       <c r="I8" s="33">
         <v>123</v>
       </c>
@@ -14226,270 +16265,270 @@
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A1:N1"/>
-[...5 lines deleted...]
-    <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:I4"/>
+    <mergeCell ref="J4:N4"/>
+    <mergeCell ref="N5:N7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:T34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8:IV14"/>
       <selection pane="topRight" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8:IV14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="3" customWidth="1"/>
     <col min="3" max="4" width="11.6640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="13.5" style="3" customWidth="1"/>
     <col min="6" max="20" width="11.6640625" style="3" customWidth="1"/>
     <col min="21" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="52" t="s">
         <v>113</v>
       </c>
       <c r="B2" s="23"/>
     </row>
     <row r="3" spans="1:20" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B3" s="26"/>
     </row>
     <row r="4" spans="1:20" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="109" t="s">
+      <c r="A4" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="110"/>
-      <c r="C4" s="125" t="s">
+      <c r="B4" s="111"/>
+      <c r="C4" s="116" t="s">
         <v>51</v>
       </c>
-      <c r="D4" s="118" t="s">
+      <c r="D4" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="118" t="s">
+      <c r="E4" s="119" t="s">
         <v>53</v>
       </c>
-      <c r="F4" s="128" t="s">
+      <c r="F4" s="122" t="s">
         <v>54</v>
       </c>
-      <c r="G4" s="128"/>
-[...3 lines deleted...]
-      <c r="K4" s="129" t="s">
+      <c r="G4" s="122"/>
+      <c r="H4" s="122"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="122"/>
+      <c r="K4" s="123" t="s">
         <v>55</v>
       </c>
-      <c r="L4" s="129"/>
-[...3 lines deleted...]
-      <c r="P4" s="129" t="s">
+      <c r="L4" s="123"/>
+      <c r="M4" s="123"/>
+      <c r="N4" s="123"/>
+      <c r="O4" s="123"/>
+      <c r="P4" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="Q4" s="129"/>
-[...2 lines deleted...]
-      <c r="T4" s="123"/>
+      <c r="Q4" s="123"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="123"/>
+      <c r="T4" s="129"/>
     </row>
     <row r="5" spans="1:20" s="28" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="111"/>
-[...4 lines deleted...]
-      <c r="F5" s="115" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="120"/>
+      <c r="F5" s="124" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="115" t="s">
+      <c r="G5" s="124" t="s">
         <v>58</v>
       </c>
-      <c r="H5" s="115" t="s">
+      <c r="H5" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="I5" s="115" t="s">
+      <c r="I5" s="124" t="s">
         <v>60</v>
       </c>
-      <c r="J5" s="115" t="s">
+      <c r="J5" s="124" t="s">
         <v>61</v>
       </c>
-      <c r="K5" s="115" t="s">
+      <c r="K5" s="124" t="s">
         <v>62</v>
       </c>
-      <c r="L5" s="115" t="s">
+      <c r="L5" s="124" t="s">
         <v>63</v>
       </c>
-      <c r="M5" s="115" t="s">
+      <c r="M5" s="124" t="s">
         <v>64</v>
       </c>
-      <c r="N5" s="115" t="s">
+      <c r="N5" s="124" t="s">
         <v>65</v>
       </c>
-      <c r="O5" s="115" t="s">
+      <c r="O5" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="P5" s="115" t="s">
+      <c r="P5" s="124" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="115" t="s">
+      <c r="Q5" s="124" t="s">
         <v>63</v>
       </c>
-      <c r="R5" s="115" t="s">
+      <c r="R5" s="124" t="s">
         <v>64</v>
       </c>
-      <c r="S5" s="115" t="s">
+      <c r="S5" s="124" t="s">
         <v>65</v>
       </c>
-      <c r="T5" s="130" t="s">
+      <c r="T5" s="131" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:20" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="111"/>
-[...18 lines deleted...]
-      <c r="T6" s="131"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="117"/>
+      <c r="D6" s="120"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="125"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="125"/>
+      <c r="I6" s="125"/>
+      <c r="J6" s="125"/>
+      <c r="K6" s="125"/>
+      <c r="L6" s="125"/>
+      <c r="M6" s="125"/>
+      <c r="N6" s="125"/>
+      <c r="O6" s="125"/>
+      <c r="P6" s="125"/>
+      <c r="Q6" s="125"/>
+      <c r="R6" s="125"/>
+      <c r="S6" s="125"/>
+      <c r="T6" s="132"/>
     </row>
     <row r="7" spans="1:20" s="29" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="113"/>
-[...18 lines deleted...]
-      <c r="T7" s="132"/>
+      <c r="A7" s="114"/>
+      <c r="B7" s="115"/>
+      <c r="C7" s="118"/>
+      <c r="D7" s="121"/>
+      <c r="E7" s="121"/>
+      <c r="F7" s="126"/>
+      <c r="G7" s="126"/>
+      <c r="H7" s="126"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="126"/>
+      <c r="K7" s="126"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="126"/>
+      <c r="N7" s="126"/>
+      <c r="O7" s="126"/>
+      <c r="P7" s="126"/>
+      <c r="Q7" s="126"/>
+      <c r="R7" s="126"/>
+      <c r="S7" s="126"/>
+      <c r="T7" s="133"/>
     </row>
     <row r="8" spans="1:20" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="33">
         <v>4964</v>
       </c>
       <c r="D8" s="33">
         <v>3556</v>
       </c>
       <c r="E8" s="33">
         <v>33</v>
       </c>
       <c r="F8" s="33">
         <v>530</v>
       </c>
       <c r="G8" s="33">
         <v>28</v>
       </c>
       <c r="H8" s="33">
         <v>125</v>
@@ -15891,86 +17930,86 @@
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="T5:T7"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="P5:P7"/>
+    <mergeCell ref="Q5:Q7"/>
+    <mergeCell ref="R5:R7"/>
+    <mergeCell ref="S5:S7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:J4"/>
     <mergeCell ref="K4:O4"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
-    <mergeCell ref="T5:T7"/>
-[...5 lines deleted...]
-    <mergeCell ref="S5:S7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:V82"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="G8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8:IV14"/>
       <selection pane="topRight" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8:IV14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5" style="3" customWidth="1"/>
     <col min="2" max="22" width="10" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="40"/>
@@ -16004,153 +18043,153 @@
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
     </row>
     <row r="3" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>133</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
     </row>
     <row r="4" spans="1:22" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="140" t="s">
+      <c r="A4" s="148" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="141"/>
-[...1 lines deleted...]
-      <c r="D4" s="149" t="s">
+      <c r="B4" s="149"/>
+      <c r="C4" s="150"/>
+      <c r="D4" s="157" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="150" t="s">
+      <c r="E4" s="158" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="150"/>
-[...15 lines deleted...]
-      <c r="V4" s="150"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="158"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="158"/>
+      <c r="O4" s="158"/>
+      <c r="P4" s="158"/>
+      <c r="Q4" s="158"/>
+      <c r="R4" s="158"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="158"/>
+      <c r="U4" s="158"/>
+      <c r="V4" s="158"/>
     </row>
     <row r="5" spans="1:22" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="143"/>
-[...2 lines deleted...]
-      <c r="D5" s="151" t="s">
+      <c r="A5" s="151"/>
+      <c r="B5" s="152"/>
+      <c r="C5" s="153"/>
+      <c r="D5" s="134" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="152"/>
-[...1 lines deleted...]
-      <c r="G5" s="137" t="s">
+      <c r="E5" s="135"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="140" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="157"/>
-      <c r="I5" s="137" t="s">
+      <c r="H5" s="141"/>
+      <c r="I5" s="140" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="157"/>
-[...4 lines deleted...]
-      <c r="O5" s="137" t="s">
+      <c r="J5" s="141"/>
+      <c r="K5" s="141"/>
+      <c r="L5" s="141"/>
+      <c r="M5" s="141"/>
+      <c r="N5" s="141"/>
+      <c r="O5" s="140" t="s">
         <v>110</v>
       </c>
-      <c r="P5" s="157"/>
-[...4 lines deleted...]
-      <c r="U5" s="137" t="s">
+      <c r="P5" s="141"/>
+      <c r="Q5" s="141"/>
+      <c r="R5" s="141"/>
+      <c r="S5" s="141"/>
+      <c r="T5" s="141"/>
+      <c r="U5" s="140" t="s">
         <v>42</v>
       </c>
-      <c r="V5" s="138"/>
+      <c r="V5" s="146"/>
     </row>
     <row r="6" spans="1:22" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="143"/>
-[...7 lines deleted...]
-      <c r="I6" s="137" t="s">
+      <c r="A6" s="151"/>
+      <c r="B6" s="152"/>
+      <c r="C6" s="153"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="138"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="141"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="137"/>
-      <c r="K6" s="137" t="s">
+      <c r="J6" s="140"/>
+      <c r="K6" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="137"/>
-      <c r="M6" s="137" t="s">
+      <c r="L6" s="140"/>
+      <c r="M6" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="137"/>
-      <c r="O6" s="137" t="s">
+      <c r="N6" s="140"/>
+      <c r="O6" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="137"/>
-      <c r="Q6" s="137" t="s">
+      <c r="P6" s="140"/>
+      <c r="Q6" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="R6" s="137"/>
-      <c r="S6" s="137" t="s">
+      <c r="R6" s="140"/>
+      <c r="S6" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="T6" s="137"/>
-[...1 lines deleted...]
-      <c r="V6" s="138"/>
+      <c r="T6" s="140"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="146"/>
     </row>
     <row r="7" spans="1:22" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="146"/>
-[...1 lines deleted...]
-      <c r="C7" s="148"/>
+      <c r="A7" s="154"/>
+      <c r="B7" s="155"/>
+      <c r="C7" s="156"/>
       <c r="D7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="6" t="s">
@@ -16234,51 +18273,51 @@
         <v>23</v>
       </c>
       <c r="P8" s="44">
         <v>35</v>
       </c>
       <c r="Q8" s="44">
         <v>135</v>
       </c>
       <c r="R8" s="44">
         <v>200</v>
       </c>
       <c r="S8" s="44">
         <v>210</v>
       </c>
       <c r="T8" s="44">
         <v>255</v>
       </c>
       <c r="U8" s="44">
         <v>89</v>
       </c>
       <c r="V8" s="44">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="135" t="s">
+      <c r="A9" s="142" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="12">
         <v>9502</v>
       </c>
       <c r="E9" s="12">
         <v>4278</v>
       </c>
       <c r="F9" s="12">
         <v>5224</v>
       </c>
       <c r="G9" s="12">
         <v>3722</v>
       </c>
       <c r="H9" s="12">
         <v>4507</v>
       </c>
       <c r="I9" s="12">
         <v>14</v>
@@ -16302,51 +18341,51 @@
         <v>19</v>
       </c>
       <c r="P9" s="12">
         <v>30</v>
       </c>
       <c r="Q9" s="12">
         <v>125</v>
       </c>
       <c r="R9" s="12">
         <v>179</v>
       </c>
       <c r="S9" s="12">
         <v>187</v>
       </c>
       <c r="T9" s="12">
         <v>218</v>
       </c>
       <c r="U9" s="12">
         <v>71</v>
       </c>
       <c r="V9" s="12">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="136"/>
+      <c r="A10" s="143"/>
       <c r="B10" s="45" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="12">
         <v>839</v>
       </c>
       <c r="E10" s="12">
         <v>325</v>
       </c>
       <c r="F10" s="12">
         <v>514</v>
       </c>
       <c r="G10" s="12">
         <v>259</v>
       </c>
       <c r="H10" s="12">
         <v>409</v>
       </c>
       <c r="I10" s="12">
         <v>1</v>
       </c>
       <c r="J10" s="12">
@@ -16436,51 +18475,51 @@
         <v>0</v>
       </c>
       <c r="P11" s="44">
         <v>4</v>
       </c>
       <c r="Q11" s="44">
         <v>11</v>
       </c>
       <c r="R11" s="44">
         <v>16</v>
       </c>
       <c r="S11" s="44">
         <v>5</v>
       </c>
       <c r="T11" s="44">
         <v>40</v>
       </c>
       <c r="U11" s="44">
         <v>26</v>
       </c>
       <c r="V11" s="44">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="133" t="s">
+      <c r="A12" s="144" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="12">
         <v>1273</v>
       </c>
       <c r="E12" s="12">
         <v>529</v>
       </c>
       <c r="F12" s="12">
         <v>744</v>
       </c>
       <c r="G12" s="12">
         <v>480</v>
       </c>
       <c r="H12" s="12">
         <v>640</v>
       </c>
       <c r="I12" s="12">
         <v>1</v>
@@ -16504,51 +18543,51 @@
         <v>0</v>
       </c>
       <c r="P12" s="12">
         <v>4</v>
       </c>
       <c r="Q12" s="12">
         <v>11</v>
       </c>
       <c r="R12" s="12">
         <v>16</v>
       </c>
       <c r="S12" s="12">
         <v>5</v>
       </c>
       <c r="T12" s="12">
         <v>24</v>
       </c>
       <c r="U12" s="12">
         <v>20</v>
       </c>
       <c r="V12" s="12">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="134"/>
+      <c r="A13" s="145"/>
       <c r="B13" s="45" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>79</v>
       </c>
       <c r="E13" s="12">
         <v>23</v>
       </c>
       <c r="F13" s="12">
         <v>56</v>
       </c>
       <c r="G13" s="12">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>33</v>
       </c>
       <c r="I13" s="12">
         <v>0</v>
       </c>
       <c r="J13" s="12">
@@ -16638,51 +18677,51 @@
         <v>1</v>
       </c>
       <c r="P14" s="44">
         <v>3</v>
       </c>
       <c r="Q14" s="44">
         <v>1</v>
       </c>
       <c r="R14" s="44">
         <v>11</v>
       </c>
       <c r="S14" s="44">
         <v>9</v>
       </c>
       <c r="T14" s="44">
         <v>13</v>
       </c>
       <c r="U14" s="44">
         <v>3</v>
       </c>
       <c r="V14" s="44">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="133" t="s">
+      <c r="A15" s="144" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="12">
         <v>1847</v>
       </c>
       <c r="E15" s="12">
         <v>926</v>
       </c>
       <c r="F15" s="12">
         <v>921</v>
       </c>
       <c r="G15" s="12">
         <v>893</v>
       </c>
       <c r="H15" s="12">
         <v>868</v>
       </c>
       <c r="I15" s="12">
         <v>6</v>
@@ -16706,51 +18745,51 @@
         <v>1</v>
       </c>
       <c r="P15" s="12">
         <v>3</v>
       </c>
       <c r="Q15" s="12">
         <v>1</v>
       </c>
       <c r="R15" s="12">
         <v>11</v>
       </c>
       <c r="S15" s="12">
         <v>8</v>
       </c>
       <c r="T15" s="12">
         <v>13</v>
       </c>
       <c r="U15" s="12">
         <v>3</v>
       </c>
       <c r="V15" s="12">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="134"/>
+      <c r="A16" s="145"/>
       <c r="B16" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>25</v>
       </c>
       <c r="E16" s="12">
         <v>6</v>
       </c>
       <c r="F16" s="12">
         <v>19</v>
       </c>
       <c r="G16" s="12">
         <v>4</v>
       </c>
       <c r="H16" s="12">
         <v>18</v>
       </c>
       <c r="I16" s="12">
         <v>1</v>
       </c>
       <c r="J16" s="12">
@@ -16840,51 +18879,51 @@
         <v>1</v>
       </c>
       <c r="P17" s="44">
         <v>2</v>
       </c>
       <c r="Q17" s="44">
         <v>1</v>
       </c>
       <c r="R17" s="44">
         <v>3</v>
       </c>
       <c r="S17" s="44">
         <v>18</v>
       </c>
       <c r="T17" s="44">
         <v>23</v>
       </c>
       <c r="U17" s="44">
         <v>14</v>
       </c>
       <c r="V17" s="44">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="133" t="s">
+      <c r="A18" s="144" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="12">
         <v>870</v>
       </c>
       <c r="E18" s="12">
         <v>344</v>
       </c>
       <c r="F18" s="12">
         <v>526</v>
       </c>
       <c r="G18" s="12">
         <v>303</v>
       </c>
       <c r="H18" s="12">
         <v>481</v>
       </c>
       <c r="I18" s="12">
         <v>1</v>
@@ -16908,51 +18947,51 @@
         <v>1</v>
       </c>
       <c r="P18" s="12">
         <v>1</v>
       </c>
       <c r="Q18" s="12">
         <v>1</v>
       </c>
       <c r="R18" s="12">
         <v>3</v>
       </c>
       <c r="S18" s="12">
         <v>15</v>
       </c>
       <c r="T18" s="12">
         <v>21</v>
       </c>
       <c r="U18" s="12">
         <v>13</v>
       </c>
       <c r="V18" s="12">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:22" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="134"/>
+      <c r="A19" s="145"/>
       <c r="B19" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="12">
         <v>137</v>
       </c>
       <c r="E19" s="12">
         <v>56</v>
       </c>
       <c r="F19" s="12">
         <v>81</v>
       </c>
       <c r="G19" s="12">
         <v>50</v>
       </c>
       <c r="H19" s="12">
         <v>73</v>
       </c>
       <c r="I19" s="12">
         <v>0</v>
       </c>
       <c r="J19" s="12">
@@ -17042,51 +19081,51 @@
         <v>16</v>
       </c>
       <c r="P20" s="44">
         <v>16</v>
       </c>
       <c r="Q20" s="44">
         <v>21</v>
       </c>
       <c r="R20" s="44">
         <v>22</v>
       </c>
       <c r="S20" s="44">
         <v>98</v>
       </c>
       <c r="T20" s="44">
         <v>72</v>
       </c>
       <c r="U20" s="44">
         <v>4</v>
       </c>
       <c r="V20" s="44">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="144" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>982</v>
       </c>
       <c r="E21" s="12">
         <v>503</v>
       </c>
       <c r="F21" s="12">
         <v>479</v>
       </c>
       <c r="G21" s="12">
         <v>344</v>
       </c>
       <c r="H21" s="12">
         <v>344</v>
       </c>
       <c r="I21" s="12">
         <v>0</v>
@@ -17110,51 +19149,51 @@
         <v>13</v>
       </c>
       <c r="P21" s="12">
         <v>13</v>
       </c>
       <c r="Q21" s="12">
         <v>21</v>
       </c>
       <c r="R21" s="12">
         <v>21</v>
       </c>
       <c r="S21" s="12">
         <v>94</v>
       </c>
       <c r="T21" s="12">
         <v>68</v>
       </c>
       <c r="U21" s="12">
         <v>2</v>
       </c>
       <c r="V21" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="134"/>
+      <c r="A22" s="145"/>
       <c r="B22" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="12">
         <v>60</v>
       </c>
       <c r="E22" s="12">
         <v>28</v>
       </c>
       <c r="F22" s="12">
         <v>32</v>
       </c>
       <c r="G22" s="12">
         <v>18</v>
       </c>
       <c r="H22" s="12">
         <v>20</v>
       </c>
       <c r="I22" s="12">
         <v>0</v>
       </c>
       <c r="J22" s="12">
@@ -17850,51 +19889,51 @@
         <v>0</v>
       </c>
       <c r="P32" s="44">
         <v>0</v>
       </c>
       <c r="Q32" s="44">
         <v>0</v>
       </c>
       <c r="R32" s="44">
         <v>1</v>
       </c>
       <c r="S32" s="44">
         <v>0</v>
       </c>
       <c r="T32" s="44">
         <v>4</v>
       </c>
       <c r="U32" s="44">
         <v>0</v>
       </c>
       <c r="V32" s="44">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="133" t="s">
+      <c r="A33" s="144" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="12">
         <v>158</v>
       </c>
       <c r="E33" s="12">
         <v>70</v>
       </c>
       <c r="F33" s="12">
         <v>88</v>
       </c>
       <c r="G33" s="12">
         <v>64</v>
       </c>
       <c r="H33" s="12">
         <v>74</v>
       </c>
       <c r="I33" s="12">
         <v>0</v>
@@ -17918,51 +19957,51 @@
         <v>0</v>
       </c>
       <c r="P33" s="12">
         <v>0</v>
       </c>
       <c r="Q33" s="12">
         <v>0</v>
       </c>
       <c r="R33" s="12">
         <v>1</v>
       </c>
       <c r="S33" s="12">
         <v>0</v>
       </c>
       <c r="T33" s="12">
         <v>4</v>
       </c>
       <c r="U33" s="12">
         <v>0</v>
       </c>
       <c r="V33" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="134"/>
+      <c r="A34" s="145"/>
       <c r="B34" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="12">
         <v>49</v>
       </c>
       <c r="E34" s="12">
         <v>22</v>
       </c>
       <c r="F34" s="12">
         <v>27</v>
       </c>
       <c r="G34" s="12">
         <v>22</v>
       </c>
       <c r="H34" s="12">
         <v>25</v>
       </c>
       <c r="I34" s="12">
         <v>0</v>
       </c>
       <c r="J34" s="12">
@@ -18052,51 +20091,51 @@
         <v>1</v>
       </c>
       <c r="P35" s="44">
         <v>0</v>
       </c>
       <c r="Q35" s="44">
         <v>8</v>
       </c>
       <c r="R35" s="44">
         <v>7</v>
       </c>
       <c r="S35" s="44">
         <v>1</v>
       </c>
       <c r="T35" s="44">
         <v>3</v>
       </c>
       <c r="U35" s="44">
         <v>0</v>
       </c>
       <c r="V35" s="44">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="133" t="s">
+      <c r="A36" s="144" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="12">
         <v>155</v>
       </c>
       <c r="E36" s="12">
         <v>69</v>
       </c>
       <c r="F36" s="12">
         <v>86</v>
       </c>
       <c r="G36" s="12">
         <v>58</v>
       </c>
       <c r="H36" s="12">
         <v>73</v>
       </c>
       <c r="I36" s="12">
         <v>0</v>
@@ -18120,51 +20159,51 @@
         <v>1</v>
       </c>
       <c r="P36" s="12">
         <v>0</v>
       </c>
       <c r="Q36" s="12">
         <v>8</v>
       </c>
       <c r="R36" s="12">
         <v>7</v>
       </c>
       <c r="S36" s="12">
         <v>1</v>
       </c>
       <c r="T36" s="12">
         <v>3</v>
       </c>
       <c r="U36" s="12">
         <v>0</v>
       </c>
       <c r="V36" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="134"/>
+      <c r="A37" s="145"/>
       <c r="B37" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="12">
         <v>24</v>
       </c>
       <c r="E37" s="12">
         <v>9</v>
       </c>
       <c r="F37" s="12">
         <v>15</v>
       </c>
       <c r="G37" s="12">
         <v>9</v>
       </c>
       <c r="H37" s="12">
         <v>15</v>
       </c>
       <c r="I37" s="12">
         <v>0</v>
       </c>
       <c r="J37" s="12">
@@ -18254,51 +20293,51 @@
         <v>1</v>
       </c>
       <c r="P38" s="44">
         <v>1</v>
       </c>
       <c r="Q38" s="44">
         <v>5</v>
       </c>
       <c r="R38" s="44">
         <v>4</v>
       </c>
       <c r="S38" s="44">
         <v>2</v>
       </c>
       <c r="T38" s="44">
         <v>7</v>
       </c>
       <c r="U38" s="44">
         <v>0</v>
       </c>
       <c r="V38" s="44">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="133" t="s">
+      <c r="A39" s="144" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="12">
         <v>301</v>
       </c>
       <c r="E39" s="12">
         <v>137</v>
       </c>
       <c r="F39" s="12">
         <v>164</v>
       </c>
       <c r="G39" s="12">
         <v>123</v>
       </c>
       <c r="H39" s="12">
         <v>141</v>
       </c>
       <c r="I39" s="12">
         <v>0</v>
@@ -18322,51 +20361,51 @@
         <v>1</v>
       </c>
       <c r="P39" s="12">
         <v>1</v>
       </c>
       <c r="Q39" s="12">
         <v>5</v>
       </c>
       <c r="R39" s="12">
         <v>4</v>
       </c>
       <c r="S39" s="12">
         <v>2</v>
       </c>
       <c r="T39" s="12">
         <v>7</v>
       </c>
       <c r="U39" s="12">
         <v>0</v>
       </c>
       <c r="V39" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="134"/>
+      <c r="A40" s="145"/>
       <c r="B40" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="12">
         <v>3</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>1</v>
       </c>
       <c r="G40" s="12">
         <v>2</v>
       </c>
       <c r="H40" s="12">
         <v>1</v>
       </c>
       <c r="I40" s="12">
         <v>0</v>
       </c>
       <c r="J40" s="12">
@@ -18456,51 +20495,51 @@
         <v>2</v>
       </c>
       <c r="P41" s="44">
         <v>0</v>
       </c>
       <c r="Q41" s="44">
         <v>0</v>
       </c>
       <c r="R41" s="44">
         <v>0</v>
       </c>
       <c r="S41" s="44">
         <v>7</v>
       </c>
       <c r="T41" s="44">
         <v>5</v>
       </c>
       <c r="U41" s="44">
         <v>1</v>
       </c>
       <c r="V41" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="133" t="s">
+      <c r="A42" s="144" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="12">
         <v>110</v>
       </c>
       <c r="E42" s="12">
         <v>53</v>
       </c>
       <c r="F42" s="12">
         <v>57</v>
       </c>
       <c r="G42" s="12">
         <v>36</v>
       </c>
       <c r="H42" s="12">
         <v>44</v>
       </c>
       <c r="I42" s="12">
         <v>4</v>
@@ -18524,51 +20563,51 @@
         <v>2</v>
       </c>
       <c r="P42" s="12">
         <v>0</v>
       </c>
       <c r="Q42" s="12">
         <v>0</v>
       </c>
       <c r="R42" s="12">
         <v>0</v>
       </c>
       <c r="S42" s="12">
         <v>7</v>
       </c>
       <c r="T42" s="12">
         <v>5</v>
       </c>
       <c r="U42" s="12">
         <v>1</v>
       </c>
       <c r="V42" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="134"/>
+      <c r="A43" s="145"/>
       <c r="B43" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C43" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="12">
         <v>43</v>
       </c>
       <c r="E43" s="12">
         <v>19</v>
       </c>
       <c r="F43" s="12">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>15</v>
       </c>
       <c r="H43" s="12">
         <v>19</v>
       </c>
       <c r="I43" s="12">
         <v>0</v>
       </c>
       <c r="J43" s="12">
@@ -18658,51 +20697,51 @@
         <v>0</v>
       </c>
       <c r="P44" s="44">
         <v>3</v>
       </c>
       <c r="Q44" s="44">
         <v>18</v>
       </c>
       <c r="R44" s="44">
         <v>19</v>
       </c>
       <c r="S44" s="44">
         <v>16</v>
       </c>
       <c r="T44" s="44">
         <v>16</v>
       </c>
       <c r="U44" s="44">
         <v>0</v>
       </c>
       <c r="V44" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="133" t="s">
+      <c r="A45" s="144" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="12">
         <v>802</v>
       </c>
       <c r="E45" s="12">
         <v>370</v>
       </c>
       <c r="F45" s="12">
         <v>432</v>
       </c>
       <c r="G45" s="12">
         <v>326</v>
       </c>
       <c r="H45" s="12">
         <v>379</v>
       </c>
       <c r="I45" s="12">
         <v>0</v>
@@ -18726,51 +20765,51 @@
         <v>0</v>
       </c>
       <c r="P45" s="12">
         <v>3</v>
       </c>
       <c r="Q45" s="12">
         <v>18</v>
       </c>
       <c r="R45" s="12">
         <v>19</v>
       </c>
       <c r="S45" s="12">
         <v>16</v>
       </c>
       <c r="T45" s="12">
         <v>16</v>
       </c>
       <c r="U45" s="12">
         <v>0</v>
       </c>
       <c r="V45" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="134"/>
+      <c r="A46" s="145"/>
       <c r="B46" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="12">
         <v>1</v>
       </c>
       <c r="E46" s="12">
         <v>1</v>
       </c>
       <c r="F46" s="12">
         <v>0</v>
       </c>
       <c r="G46" s="12">
         <v>1</v>
       </c>
       <c r="H46" s="12">
         <v>0</v>
       </c>
       <c r="I46" s="12">
         <v>0</v>
       </c>
       <c r="J46" s="12">
@@ -18860,51 +20899,51 @@
         <v>0</v>
       </c>
       <c r="P47" s="44">
         <v>0</v>
       </c>
       <c r="Q47" s="44">
         <v>2</v>
       </c>
       <c r="R47" s="44">
         <v>6</v>
       </c>
       <c r="S47" s="44">
         <v>3</v>
       </c>
       <c r="T47" s="44">
         <v>2</v>
       </c>
       <c r="U47" s="44">
         <v>0</v>
       </c>
       <c r="V47" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="133" t="s">
+      <c r="A48" s="144" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="12">
         <v>71</v>
       </c>
       <c r="E48" s="12">
         <v>33</v>
       </c>
       <c r="F48" s="12">
         <v>38</v>
       </c>
       <c r="G48" s="12">
         <v>28</v>
       </c>
       <c r="H48" s="12">
         <v>30</v>
       </c>
       <c r="I48" s="12">
         <v>0</v>
@@ -18928,51 +20967,51 @@
         <v>0</v>
       </c>
       <c r="P48" s="12">
         <v>0</v>
       </c>
       <c r="Q48" s="12">
         <v>2</v>
       </c>
       <c r="R48" s="12">
         <v>6</v>
       </c>
       <c r="S48" s="12">
         <v>3</v>
       </c>
       <c r="T48" s="12">
         <v>2</v>
       </c>
       <c r="U48" s="12">
         <v>0</v>
       </c>
       <c r="V48" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="134"/>
+      <c r="A49" s="145"/>
       <c r="B49" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12">
         <v>2</v>
       </c>
       <c r="E49" s="12">
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>2</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <v>2</v>
       </c>
       <c r="I49" s="12">
         <v>0</v>
       </c>
       <c r="J49" s="12">
@@ -19062,51 +21101,51 @@
         <v>0</v>
       </c>
       <c r="P50" s="44">
         <v>1</v>
       </c>
       <c r="Q50" s="44">
         <v>11</v>
       </c>
       <c r="R50" s="44">
         <v>20</v>
       </c>
       <c r="S50" s="44">
         <v>3</v>
       </c>
       <c r="T50" s="44">
         <v>0</v>
       </c>
       <c r="U50" s="44">
         <v>3</v>
       </c>
       <c r="V50" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="133" t="s">
+      <c r="A51" s="144" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="12">
         <v>293</v>
       </c>
       <c r="E51" s="12">
         <v>128</v>
       </c>
       <c r="F51" s="12">
         <v>165</v>
       </c>
       <c r="G51" s="12">
         <v>116</v>
       </c>
       <c r="H51" s="12">
         <v>152</v>
       </c>
       <c r="I51" s="12">
         <v>1</v>
@@ -19130,51 +21169,51 @@
         <v>0</v>
       </c>
       <c r="P51" s="12">
         <v>1</v>
       </c>
       <c r="Q51" s="12">
         <v>7</v>
       </c>
       <c r="R51" s="12">
         <v>7</v>
       </c>
       <c r="S51" s="12">
         <v>0</v>
       </c>
       <c r="T51" s="12">
         <v>0</v>
       </c>
       <c r="U51" s="12">
         <v>3</v>
       </c>
       <c r="V51" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="134"/>
+      <c r="A52" s="145"/>
       <c r="B52" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12">
         <v>66</v>
       </c>
       <c r="E52" s="12">
         <v>27</v>
       </c>
       <c r="F52" s="12">
         <v>39</v>
       </c>
       <c r="G52" s="12">
         <v>20</v>
       </c>
       <c r="H52" s="12">
         <v>23</v>
       </c>
       <c r="I52" s="12">
         <v>0</v>
       </c>
       <c r="J52" s="12">
@@ -19264,51 +21303,51 @@
         <v>1</v>
       </c>
       <c r="P53" s="44">
         <v>1</v>
       </c>
       <c r="Q53" s="44">
         <v>5</v>
       </c>
       <c r="R53" s="44">
         <v>5</v>
       </c>
       <c r="S53" s="44">
         <v>9</v>
       </c>
       <c r="T53" s="44">
         <v>15</v>
       </c>
       <c r="U53" s="44">
         <v>0</v>
       </c>
       <c r="V53" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="133" t="s">
+      <c r="A54" s="144" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C54" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="12">
         <v>84</v>
       </c>
       <c r="E54" s="12">
         <v>24</v>
       </c>
       <c r="F54" s="12">
         <v>60</v>
       </c>
       <c r="G54" s="12">
         <v>15</v>
       </c>
       <c r="H54" s="12">
         <v>46</v>
       </c>
       <c r="I54" s="12">
         <v>0</v>
@@ -19332,51 +21371,51 @@
         <v>0</v>
       </c>
       <c r="P54" s="12">
         <v>0</v>
       </c>
       <c r="Q54" s="12">
         <v>1</v>
       </c>
       <c r="R54" s="12">
         <v>0</v>
       </c>
       <c r="S54" s="12">
         <v>4</v>
       </c>
       <c r="T54" s="12">
         <v>8</v>
       </c>
       <c r="U54" s="12">
         <v>0</v>
       </c>
       <c r="V54" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="134"/>
+      <c r="A55" s="145"/>
       <c r="B55" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C55" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12">
         <v>119</v>
       </c>
       <c r="E55" s="12">
         <v>43</v>
       </c>
       <c r="F55" s="12">
         <v>76</v>
       </c>
       <c r="G55" s="12">
         <v>30</v>
       </c>
       <c r="H55" s="12">
         <v>56</v>
       </c>
       <c r="I55" s="12">
         <v>0</v>
       </c>
       <c r="J55" s="12">
@@ -19466,51 +21505,51 @@
         <v>0</v>
       </c>
       <c r="P56" s="44">
         <v>0</v>
       </c>
       <c r="Q56" s="44">
         <v>4</v>
       </c>
       <c r="R56" s="44">
         <v>3</v>
       </c>
       <c r="S56" s="44">
         <v>5</v>
       </c>
       <c r="T56" s="44">
         <v>1</v>
       </c>
       <c r="U56" s="44">
         <v>5</v>
       </c>
       <c r="V56" s="44">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="133" t="s">
+      <c r="A57" s="144" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="12">
         <v>74</v>
       </c>
       <c r="E57" s="12">
         <v>36</v>
       </c>
       <c r="F57" s="12">
         <v>38</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>34</v>
       </c>
       <c r="I57" s="12">
         <v>0</v>
@@ -19534,51 +21573,51 @@
         <v>0</v>
       </c>
       <c r="P57" s="12">
         <v>0</v>
       </c>
       <c r="Q57" s="12">
         <v>2</v>
       </c>
       <c r="R57" s="12">
         <v>2</v>
       </c>
       <c r="S57" s="12">
         <v>0</v>
       </c>
       <c r="T57" s="12">
         <v>0</v>
       </c>
       <c r="U57" s="12">
         <v>0</v>
       </c>
       <c r="V57" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="134"/>
+      <c r="A58" s="145"/>
       <c r="B58" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C58" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D58" s="12">
         <v>101</v>
       </c>
       <c r="E58" s="12">
         <v>39</v>
       </c>
       <c r="F58" s="12">
         <v>62</v>
       </c>
       <c r="G58" s="12">
         <v>27</v>
       </c>
       <c r="H58" s="12">
         <v>55</v>
       </c>
       <c r="I58" s="12">
         <v>0</v>
       </c>
       <c r="J58" s="12">
@@ -19668,51 +21707,51 @@
         <v>0</v>
       </c>
       <c r="P59" s="44">
         <v>0</v>
       </c>
       <c r="Q59" s="44">
         <v>0</v>
       </c>
       <c r="R59" s="44">
         <v>0</v>
       </c>
       <c r="S59" s="44">
         <v>0</v>
       </c>
       <c r="T59" s="44">
         <v>2</v>
       </c>
       <c r="U59" s="44">
         <v>0</v>
       </c>
       <c r="V59" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="133" t="s">
+      <c r="A60" s="144" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C60" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="12">
         <v>13</v>
       </c>
       <c r="E60" s="12">
         <v>4</v>
       </c>
       <c r="F60" s="12">
         <v>9</v>
       </c>
       <c r="G60" s="12">
         <v>4</v>
       </c>
       <c r="H60" s="12">
         <v>7</v>
       </c>
       <c r="I60" s="12">
         <v>0</v>
@@ -19736,51 +21775,51 @@
         <v>0</v>
       </c>
       <c r="P60" s="12">
         <v>0</v>
       </c>
       <c r="Q60" s="12">
         <v>0</v>
       </c>
       <c r="R60" s="12">
         <v>0</v>
       </c>
       <c r="S60" s="12">
         <v>0</v>
       </c>
       <c r="T60" s="12">
         <v>2</v>
       </c>
       <c r="U60" s="12">
         <v>0</v>
       </c>
       <c r="V60" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="134"/>
+      <c r="A61" s="145"/>
       <c r="B61" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D61" s="12">
         <v>0</v>
       </c>
       <c r="E61" s="12">
         <v>0</v>
       </c>
       <c r="F61" s="12">
         <v>0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <v>0</v>
       </c>
       <c r="I61" s="12">
         <v>0</v>
       </c>
       <c r="J61" s="12">
@@ -19870,51 +21909,51 @@
         <v>0</v>
       </c>
       <c r="P62" s="44">
         <v>3</v>
       </c>
       <c r="Q62" s="44">
         <v>12</v>
       </c>
       <c r="R62" s="44">
         <v>21</v>
       </c>
       <c r="S62" s="44">
         <v>7</v>
       </c>
       <c r="T62" s="44">
         <v>5</v>
       </c>
       <c r="U62" s="44">
         <v>1</v>
       </c>
       <c r="V62" s="44">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="133" t="s">
+      <c r="A63" s="144" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="12">
         <v>220</v>
       </c>
       <c r="E63" s="12">
         <v>90</v>
       </c>
       <c r="F63" s="12">
         <v>130</v>
       </c>
       <c r="G63" s="12">
         <v>67</v>
       </c>
       <c r="H63" s="12">
         <v>93</v>
       </c>
       <c r="I63" s="12">
         <v>0</v>
@@ -19938,51 +21977,51 @@
         <v>0</v>
       </c>
       <c r="P63" s="12">
         <v>3</v>
       </c>
       <c r="Q63" s="12">
         <v>12</v>
       </c>
       <c r="R63" s="12">
         <v>21</v>
       </c>
       <c r="S63" s="12">
         <v>6</v>
       </c>
       <c r="T63" s="12">
         <v>2</v>
       </c>
       <c r="U63" s="12">
         <v>1</v>
       </c>
       <c r="V63" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="134"/>
+      <c r="A64" s="145"/>
       <c r="B64" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C64" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="12">
         <v>23</v>
       </c>
       <c r="E64" s="12">
         <v>11</v>
       </c>
       <c r="F64" s="12">
         <v>12</v>
       </c>
       <c r="G64" s="12">
         <v>10</v>
       </c>
       <c r="H64" s="12">
         <v>9</v>
       </c>
       <c r="I64" s="12">
         <v>0</v>
       </c>
       <c r="J64" s="12">
@@ -20072,51 +22111,51 @@
         <v>0</v>
       </c>
       <c r="P65" s="44">
         <v>0</v>
       </c>
       <c r="Q65" s="44">
         <v>3</v>
       </c>
       <c r="R65" s="44">
         <v>6</v>
       </c>
       <c r="S65" s="44">
         <v>1</v>
       </c>
       <c r="T65" s="44">
         <v>1</v>
       </c>
       <c r="U65" s="44">
         <v>4</v>
       </c>
       <c r="V65" s="44">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="133" t="s">
+      <c r="A66" s="144" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="12">
         <v>91</v>
       </c>
       <c r="E66" s="12">
         <v>39</v>
       </c>
       <c r="F66" s="12">
         <v>52</v>
       </c>
       <c r="G66" s="12">
         <v>24</v>
       </c>
       <c r="H66" s="12">
         <v>33</v>
       </c>
       <c r="I66" s="12">
         <v>0</v>
@@ -20140,51 +22179,51 @@
         <v>0</v>
       </c>
       <c r="P66" s="12">
         <v>0</v>
       </c>
       <c r="Q66" s="12">
         <v>3</v>
       </c>
       <c r="R66" s="12">
         <v>6</v>
       </c>
       <c r="S66" s="12">
         <v>1</v>
       </c>
       <c r="T66" s="12">
         <v>1</v>
       </c>
       <c r="U66" s="12">
         <v>4</v>
       </c>
       <c r="V66" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="134"/>
+      <c r="A67" s="145"/>
       <c r="B67" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D67" s="12">
         <v>2</v>
       </c>
       <c r="E67" s="12">
         <v>0</v>
       </c>
       <c r="F67" s="12">
         <v>2</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
         <v>1</v>
       </c>
       <c r="I67" s="12">
         <v>0</v>
       </c>
       <c r="J67" s="12">
@@ -20274,51 +22313,51 @@
         <v>0</v>
       </c>
       <c r="P68" s="44">
         <v>1</v>
       </c>
       <c r="Q68" s="44">
         <v>3</v>
       </c>
       <c r="R68" s="44">
         <v>10</v>
       </c>
       <c r="S68" s="44">
         <v>4</v>
       </c>
       <c r="T68" s="44">
         <v>13</v>
       </c>
       <c r="U68" s="44">
         <v>0</v>
       </c>
       <c r="V68" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="133" t="s">
+      <c r="A69" s="144" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="12">
         <v>237</v>
       </c>
       <c r="E69" s="12">
         <v>109</v>
       </c>
       <c r="F69" s="12">
         <v>128</v>
       </c>
       <c r="G69" s="12">
         <v>98</v>
       </c>
       <c r="H69" s="12">
         <v>97</v>
       </c>
       <c r="I69" s="12">
         <v>0</v>
@@ -20342,51 +22381,51 @@
         <v>0</v>
       </c>
       <c r="P69" s="12">
         <v>1</v>
       </c>
       <c r="Q69" s="12">
         <v>3</v>
       </c>
       <c r="R69" s="12">
         <v>10</v>
       </c>
       <c r="S69" s="12">
         <v>4</v>
       </c>
       <c r="T69" s="12">
         <v>12</v>
       </c>
       <c r="U69" s="12">
         <v>0</v>
       </c>
       <c r="V69" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="134"/>
+      <c r="A70" s="145"/>
       <c r="B70" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D70" s="12">
         <v>4</v>
       </c>
       <c r="E70" s="12">
         <v>1</v>
       </c>
       <c r="F70" s="12">
         <v>3</v>
       </c>
       <c r="G70" s="12">
         <v>1</v>
       </c>
       <c r="H70" s="12">
         <v>2</v>
       </c>
       <c r="I70" s="12">
         <v>0</v>
       </c>
       <c r="J70" s="12">
@@ -20476,51 +22515,51 @@
         <v>0</v>
       </c>
       <c r="P71" s="44">
         <v>0</v>
       </c>
       <c r="Q71" s="44">
         <v>1</v>
       </c>
       <c r="R71" s="44">
         <v>0</v>
       </c>
       <c r="S71" s="44">
         <v>1</v>
       </c>
       <c r="T71" s="44">
         <v>3</v>
       </c>
       <c r="U71" s="44">
         <v>1</v>
       </c>
       <c r="V71" s="44">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="133" t="s">
+      <c r="A72" s="144" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="12">
         <v>75</v>
       </c>
       <c r="E72" s="12">
         <v>33</v>
       </c>
       <c r="F72" s="12">
         <v>42</v>
       </c>
       <c r="G72" s="12">
         <v>30</v>
       </c>
       <c r="H72" s="12">
         <v>33</v>
       </c>
       <c r="I72" s="12">
         <v>0</v>
@@ -20544,51 +22583,51 @@
         <v>0</v>
       </c>
       <c r="P72" s="12">
         <v>0</v>
       </c>
       <c r="Q72" s="12">
         <v>1</v>
       </c>
       <c r="R72" s="12">
         <v>0</v>
       </c>
       <c r="S72" s="12">
         <v>1</v>
       </c>
       <c r="T72" s="12">
         <v>3</v>
       </c>
       <c r="U72" s="12">
         <v>1</v>
       </c>
       <c r="V72" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="134"/>
+      <c r="A73" s="145"/>
       <c r="B73" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D73" s="12">
         <v>0</v>
       </c>
       <c r="E73" s="12">
         <v>0</v>
       </c>
       <c r="F73" s="12">
         <v>0</v>
       </c>
       <c r="G73" s="12">
         <v>0</v>
       </c>
       <c r="H73" s="12">
         <v>0</v>
       </c>
       <c r="I73" s="12">
         <v>0</v>
       </c>
       <c r="J73" s="12">
@@ -20678,51 +22717,51 @@
         <v>0</v>
       </c>
       <c r="P74" s="44">
         <v>0</v>
       </c>
       <c r="Q74" s="44">
         <v>0</v>
       </c>
       <c r="R74" s="44">
         <v>0</v>
       </c>
       <c r="S74" s="44">
         <v>0</v>
       </c>
       <c r="T74" s="44">
         <v>0</v>
       </c>
       <c r="U74" s="44">
         <v>0</v>
       </c>
       <c r="V74" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="133" t="s">
+      <c r="A75" s="144" t="s">
         <v>24</v>
       </c>
       <c r="B75" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C75" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="12">
         <v>3</v>
       </c>
       <c r="E75" s="12">
         <v>2</v>
       </c>
       <c r="F75" s="12">
         <v>1</v>
       </c>
       <c r="G75" s="12">
         <v>1</v>
       </c>
       <c r="H75" s="12">
         <v>1</v>
       </c>
       <c r="I75" s="12">
         <v>1</v>
@@ -20746,51 +22785,51 @@
         <v>0</v>
       </c>
       <c r="P75" s="12">
         <v>0</v>
       </c>
       <c r="Q75" s="12">
         <v>0</v>
       </c>
       <c r="R75" s="12">
         <v>0</v>
       </c>
       <c r="S75" s="12">
         <v>0</v>
       </c>
       <c r="T75" s="12">
         <v>0</v>
       </c>
       <c r="U75" s="12">
         <v>0</v>
       </c>
       <c r="V75" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="134"/>
+      <c r="A76" s="145"/>
       <c r="B76" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C76" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="21">
         <v>0</v>
       </c>
       <c r="E76" s="21">
         <v>0</v>
       </c>
       <c r="F76" s="21">
         <v>0</v>
       </c>
       <c r="G76" s="21">
         <v>0</v>
       </c>
       <c r="H76" s="21">
         <v>0</v>
       </c>
       <c r="I76" s="21">
         <v>0</v>
       </c>
       <c r="J76" s="21">
@@ -20853,97 +22892,97 @@
     <row r="79" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B79" s="22"/>
       <c r="C79" s="22"/>
       <c r="D79" s="22"/>
       <c r="E79" s="22"/>
       <c r="F79" s="22"/>
       <c r="G79" s="22"/>
       <c r="H79" s="22"/>
     </row>
     <row r="80" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="D5:F6"/>
-[...3 lines deleted...]
-    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="A45:A46"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="U5:V6"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:V4"/>
-    <mergeCell ref="A42:A43"/>
-[...10 lines deleted...]
-    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="D5:F6"/>
+    <mergeCell ref="G5:H6"/>
+    <mergeCell ref="I5:N5"/>
+    <mergeCell ref="O5:T5"/>
+    <mergeCell ref="O6:P6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:V80"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8:IV14"/>
       <selection pane="topRight" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8:IV14"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8:IV14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="10" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.1640625" style="3" customWidth="1"/>
     <col min="4" max="6" width="9.6640625" style="3" customWidth="1"/>
     <col min="7" max="23" width="8.1640625" style="3" customWidth="1"/>
     <col min="24" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
@@ -20980,153 +23019,153 @@
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
     </row>
     <row r="3" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>132</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
     </row>
     <row r="4" spans="1:22" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="140" t="s">
+      <c r="A4" s="148" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="141"/>
-[...1 lines deleted...]
-      <c r="D4" s="149" t="s">
+      <c r="B4" s="149"/>
+      <c r="C4" s="150"/>
+      <c r="D4" s="157" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="150" t="s">
+      <c r="E4" s="158" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="150"/>
-[...15 lines deleted...]
-      <c r="V4" s="150"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="158"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="158"/>
+      <c r="O4" s="158"/>
+      <c r="P4" s="158"/>
+      <c r="Q4" s="158"/>
+      <c r="R4" s="158"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="158"/>
+      <c r="U4" s="158"/>
+      <c r="V4" s="158"/>
     </row>
     <row r="5" spans="1:22" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="143"/>
-[...2 lines deleted...]
-      <c r="D5" s="151" t="s">
+      <c r="A5" s="151"/>
+      <c r="B5" s="152"/>
+      <c r="C5" s="153"/>
+      <c r="D5" s="134" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="152"/>
-[...1 lines deleted...]
-      <c r="G5" s="137" t="s">
+      <c r="E5" s="135"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="140" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="157"/>
-      <c r="I5" s="137" t="s">
+      <c r="H5" s="141"/>
+      <c r="I5" s="140" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="157"/>
-[...4 lines deleted...]
-      <c r="O5" s="137" t="s">
+      <c r="J5" s="141"/>
+      <c r="K5" s="141"/>
+      <c r="L5" s="141"/>
+      <c r="M5" s="141"/>
+      <c r="N5" s="141"/>
+      <c r="O5" s="140" t="s">
         <v>110</v>
       </c>
-      <c r="P5" s="157"/>
-[...4 lines deleted...]
-      <c r="U5" s="137" t="s">
+      <c r="P5" s="141"/>
+      <c r="Q5" s="141"/>
+      <c r="R5" s="141"/>
+      <c r="S5" s="141"/>
+      <c r="T5" s="141"/>
+      <c r="U5" s="140" t="s">
         <v>42</v>
       </c>
-      <c r="V5" s="138"/>
+      <c r="V5" s="146"/>
     </row>
     <row r="6" spans="1:22" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="143"/>
-[...7 lines deleted...]
-      <c r="I6" s="137" t="s">
+      <c r="A6" s="151"/>
+      <c r="B6" s="152"/>
+      <c r="C6" s="153"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="138"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="141"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="137"/>
-      <c r="K6" s="137" t="s">
+      <c r="J6" s="140"/>
+      <c r="K6" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="137"/>
-      <c r="M6" s="137" t="s">
+      <c r="L6" s="140"/>
+      <c r="M6" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="137"/>
-      <c r="O6" s="137" t="s">
+      <c r="N6" s="140"/>
+      <c r="O6" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="137"/>
-      <c r="Q6" s="137" t="s">
+      <c r="P6" s="140"/>
+      <c r="Q6" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="R6" s="137"/>
-      <c r="S6" s="137" t="s">
+      <c r="R6" s="140"/>
+      <c r="S6" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="T6" s="137"/>
-[...1 lines deleted...]
-      <c r="V6" s="138"/>
+      <c r="T6" s="140"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="146"/>
     </row>
     <row r="7" spans="1:22" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="146"/>
-[...1 lines deleted...]
-      <c r="C7" s="148"/>
+      <c r="A7" s="154"/>
+      <c r="B7" s="155"/>
+      <c r="C7" s="156"/>
       <c r="D7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="6" t="s">
@@ -21210,51 +23249,51 @@
         <v>12</v>
       </c>
       <c r="P8" s="44">
         <v>23</v>
       </c>
       <c r="Q8" s="44">
         <v>153</v>
       </c>
       <c r="R8" s="44">
         <v>211</v>
       </c>
       <c r="S8" s="44">
         <v>168</v>
       </c>
       <c r="T8" s="44">
         <v>280</v>
       </c>
       <c r="U8" s="44">
         <v>104</v>
       </c>
       <c r="V8" s="44">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="135" t="s">
+      <c r="A9" s="142" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="12">
         <v>10246</v>
       </c>
       <c r="E9" s="12">
         <v>5076</v>
       </c>
       <c r="F9" s="12">
         <v>5170</v>
       </c>
       <c r="G9" s="12">
         <v>4540</v>
       </c>
       <c r="H9" s="12">
         <v>4368</v>
       </c>
       <c r="I9" s="12">
         <v>9</v>
@@ -21278,51 +23317,51 @@
         <v>11</v>
       </c>
       <c r="P9" s="12">
         <v>22</v>
       </c>
       <c r="Q9" s="12">
         <v>133</v>
       </c>
       <c r="R9" s="12">
         <v>194</v>
       </c>
       <c r="S9" s="12">
         <v>165</v>
       </c>
       <c r="T9" s="12">
         <v>264</v>
       </c>
       <c r="U9" s="12">
         <v>85</v>
       </c>
       <c r="V9" s="12">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="136"/>
+      <c r="A10" s="143"/>
       <c r="B10" s="45" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="12">
         <v>769</v>
       </c>
       <c r="E10" s="12">
         <v>372</v>
       </c>
       <c r="F10" s="12">
         <v>397</v>
       </c>
       <c r="G10" s="12">
         <v>316</v>
       </c>
       <c r="H10" s="12">
         <v>331</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J10" s="12">
@@ -21412,51 +23451,51 @@
         <v>3</v>
       </c>
       <c r="P11" s="44">
         <v>1</v>
       </c>
       <c r="Q11" s="44">
         <v>17</v>
       </c>
       <c r="R11" s="44">
         <v>11</v>
       </c>
       <c r="S11" s="44">
         <v>13</v>
       </c>
       <c r="T11" s="44">
         <v>37</v>
       </c>
       <c r="U11" s="44">
         <v>24</v>
       </c>
       <c r="V11" s="44">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="133" t="s">
+      <c r="A12" s="144" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="12">
         <v>1689</v>
       </c>
       <c r="E12" s="12">
         <v>741</v>
       </c>
       <c r="F12" s="12">
         <v>948</v>
       </c>
       <c r="G12" s="12">
         <v>659</v>
       </c>
       <c r="H12" s="12">
         <v>843</v>
       </c>
       <c r="I12" s="12">
         <v>3</v>
@@ -21480,51 +23519,51 @@
         <v>3</v>
       </c>
       <c r="P12" s="12">
         <v>1</v>
       </c>
       <c r="Q12" s="12">
         <v>17</v>
       </c>
       <c r="R12" s="12">
         <v>11</v>
       </c>
       <c r="S12" s="12">
         <v>13</v>
       </c>
       <c r="T12" s="12">
         <v>35</v>
       </c>
       <c r="U12" s="12">
         <v>18</v>
       </c>
       <c r="V12" s="12">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="134"/>
+      <c r="A13" s="145"/>
       <c r="B13" s="45" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>54</v>
       </c>
       <c r="E13" s="12">
         <v>30</v>
       </c>
       <c r="F13" s="12">
         <v>24</v>
       </c>
       <c r="G13" s="12">
         <v>24</v>
       </c>
       <c r="H13" s="12">
         <v>18</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J13" s="12" t="s">
@@ -21614,51 +23653,51 @@
         <v>2</v>
       </c>
       <c r="P14" s="44">
         <v>2</v>
       </c>
       <c r="Q14" s="44">
         <v>4</v>
       </c>
       <c r="R14" s="44">
         <v>19</v>
       </c>
       <c r="S14" s="44">
         <v>9</v>
       </c>
       <c r="T14" s="44">
         <v>35</v>
       </c>
       <c r="U14" s="44">
         <v>5</v>
       </c>
       <c r="V14" s="44">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="133" t="s">
+      <c r="A15" s="144" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="12">
         <v>2251</v>
       </c>
       <c r="E15" s="12">
         <v>1181</v>
       </c>
       <c r="F15" s="12">
         <v>1070</v>
       </c>
       <c r="G15" s="12">
         <v>1154</v>
       </c>
       <c r="H15" s="12">
         <v>990</v>
       </c>
       <c r="I15" s="12">
         <v>2</v>
@@ -21682,51 +23721,51 @@
         <v>2</v>
       </c>
       <c r="P15" s="12">
         <v>2</v>
       </c>
       <c r="Q15" s="12">
         <v>4</v>
       </c>
       <c r="R15" s="12">
         <v>19</v>
       </c>
       <c r="S15" s="12">
         <v>9</v>
       </c>
       <c r="T15" s="12">
         <v>34</v>
       </c>
       <c r="U15" s="12">
         <v>5</v>
       </c>
       <c r="V15" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="134"/>
+      <c r="A16" s="145"/>
       <c r="B16" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>7</v>
       </c>
       <c r="E16" s="12">
         <v>2</v>
       </c>
       <c r="F16" s="12">
         <v>5</v>
       </c>
       <c r="G16" s="12">
         <v>2</v>
       </c>
       <c r="H16" s="12">
         <v>2</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J16" s="12" t="s">
@@ -21816,51 +23855,51 @@
         <v>106</v>
       </c>
       <c r="P17" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q17" s="44">
         <v>10</v>
       </c>
       <c r="R17" s="44">
         <v>17</v>
       </c>
       <c r="S17" s="44">
         <v>32</v>
       </c>
       <c r="T17" s="44">
         <v>46</v>
       </c>
       <c r="U17" s="44">
         <v>14</v>
       </c>
       <c r="V17" s="44">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="133" t="s">
+      <c r="A18" s="144" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="12">
         <v>912</v>
       </c>
       <c r="E18" s="12">
         <v>353</v>
       </c>
       <c r="F18" s="12">
         <v>559</v>
       </c>
       <c r="G18" s="12">
         <v>305</v>
       </c>
       <c r="H18" s="12">
         <v>482</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>105</v>
@@ -21884,51 +23923,51 @@
         <v>105</v>
       </c>
       <c r="P18" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q18" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R18" s="12">
         <v>7</v>
       </c>
       <c r="S18" s="12">
         <v>31</v>
       </c>
       <c r="T18" s="12">
         <v>40</v>
       </c>
       <c r="U18" s="12">
         <v>14</v>
       </c>
       <c r="V18" s="12">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:22" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="134"/>
+      <c r="A19" s="145"/>
       <c r="B19" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="12">
         <v>131</v>
       </c>
       <c r="E19" s="12">
         <v>54</v>
       </c>
       <c r="F19" s="12">
         <v>77</v>
       </c>
       <c r="G19" s="12">
         <v>38</v>
       </c>
       <c r="H19" s="12">
         <v>59</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J19" s="12">
@@ -22018,51 +24057,51 @@
         <v>106</v>
       </c>
       <c r="P20" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q20" s="44">
         <v>34</v>
       </c>
       <c r="R20" s="44">
         <v>27</v>
       </c>
       <c r="S20" s="44">
         <v>54</v>
       </c>
       <c r="T20" s="44">
         <v>75</v>
       </c>
       <c r="U20" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V20" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="144" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>942</v>
       </c>
       <c r="E21" s="12">
         <v>480</v>
       </c>
       <c r="F21" s="12">
         <v>462</v>
       </c>
       <c r="G21" s="12">
         <v>360</v>
       </c>
       <c r="H21" s="12">
         <v>319</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>105</v>
@@ -22086,51 +24125,51 @@
         <v>105</v>
       </c>
       <c r="P21" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q21" s="12">
         <v>31</v>
       </c>
       <c r="R21" s="12">
         <v>24</v>
       </c>
       <c r="S21" s="12">
         <v>54</v>
       </c>
       <c r="T21" s="12">
         <v>72</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="134"/>
+      <c r="A22" s="145"/>
       <c r="B22" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="12">
         <v>56</v>
       </c>
       <c r="E22" s="12">
         <v>25</v>
       </c>
       <c r="F22" s="12">
         <v>31</v>
       </c>
       <c r="G22" s="12">
         <v>20</v>
       </c>
       <c r="H22" s="12">
         <v>24</v>
       </c>
       <c r="I22" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J22" s="12" t="s">
@@ -22826,51 +24865,51 @@
         <v>106</v>
       </c>
       <c r="P32" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q32" s="44">
         <v>3</v>
       </c>
       <c r="R32" s="44">
         <v>1</v>
       </c>
       <c r="S32" s="44">
         <v>13</v>
       </c>
       <c r="T32" s="44">
         <v>11</v>
       </c>
       <c r="U32" s="44">
         <v>3</v>
       </c>
       <c r="V32" s="44">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="133" t="s">
+      <c r="A33" s="144" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="12">
         <v>84</v>
       </c>
       <c r="E33" s="12">
         <v>44</v>
       </c>
       <c r="F33" s="12">
         <v>40</v>
       </c>
       <c r="G33" s="12">
         <v>28</v>
       </c>
       <c r="H33" s="12">
         <v>20</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>105</v>
@@ -22894,51 +24933,51 @@
         <v>105</v>
       </c>
       <c r="P33" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q33" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R33" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S33" s="12">
         <v>13</v>
       </c>
       <c r="T33" s="12">
         <v>11</v>
       </c>
       <c r="U33" s="12">
         <v>2</v>
       </c>
       <c r="V33" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="134"/>
+      <c r="A34" s="145"/>
       <c r="B34" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="12">
         <v>32</v>
       </c>
       <c r="E34" s="12">
         <v>18</v>
       </c>
       <c r="F34" s="12">
         <v>14</v>
       </c>
       <c r="G34" s="12">
         <v>11</v>
       </c>
       <c r="H34" s="12">
         <v>11</v>
       </c>
       <c r="I34" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J34" s="12" t="s">
@@ -23028,51 +25067,51 @@
         <v>106</v>
       </c>
       <c r="P35" s="44">
         <v>10</v>
       </c>
       <c r="Q35" s="44">
         <v>29</v>
       </c>
       <c r="R35" s="44">
         <v>30</v>
       </c>
       <c r="S35" s="44">
         <v>10</v>
       </c>
       <c r="T35" s="44" t="s">
         <v>106</v>
       </c>
       <c r="U35" s="44">
         <v>4</v>
       </c>
       <c r="V35" s="44">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="133" t="s">
+      <c r="A36" s="144" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="12">
         <v>327</v>
       </c>
       <c r="E36" s="12">
         <v>181</v>
       </c>
       <c r="F36" s="12">
         <v>146</v>
       </c>
       <c r="G36" s="12">
         <v>139</v>
       </c>
       <c r="H36" s="12">
         <v>102</v>
       </c>
       <c r="I36" s="12" t="s">
         <v>105</v>
@@ -23096,51 +25135,51 @@
         <v>105</v>
       </c>
       <c r="P36" s="12">
         <v>10</v>
       </c>
       <c r="Q36" s="12">
         <v>29</v>
       </c>
       <c r="R36" s="12">
         <v>30</v>
       </c>
       <c r="S36" s="12">
         <v>10</v>
       </c>
       <c r="T36" s="12" t="s">
         <v>105</v>
       </c>
       <c r="U36" s="12">
         <v>2</v>
       </c>
       <c r="V36" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="134"/>
+      <c r="A37" s="145"/>
       <c r="B37" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="12">
         <v>32</v>
       </c>
       <c r="E37" s="12">
         <v>15</v>
       </c>
       <c r="F37" s="12">
         <v>17</v>
       </c>
       <c r="G37" s="12">
         <v>13</v>
       </c>
       <c r="H37" s="12">
         <v>15</v>
       </c>
       <c r="I37" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J37" s="12" t="s">
@@ -23230,51 +25269,51 @@
         <v>106</v>
       </c>
       <c r="P38" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q38" s="44" t="s">
         <v>106</v>
       </c>
       <c r="R38" s="44" t="s">
         <v>106</v>
       </c>
       <c r="S38" s="44" t="s">
         <v>106</v>
       </c>
       <c r="T38" s="44" t="s">
         <v>106</v>
       </c>
       <c r="U38" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V38" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="133" t="s">
+      <c r="A39" s="144" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="12">
         <v>176</v>
       </c>
       <c r="E39" s="12">
         <v>103</v>
       </c>
       <c r="F39" s="12">
         <v>73</v>
       </c>
       <c r="G39" s="12">
         <v>85</v>
       </c>
       <c r="H39" s="12">
         <v>62</v>
       </c>
       <c r="I39" s="12" t="s">
         <v>105</v>
@@ -23298,51 +25337,51 @@
         <v>105</v>
       </c>
       <c r="P39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="U39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V39" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="134"/>
+      <c r="A40" s="145"/>
       <c r="B40" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="12">
         <v>8</v>
       </c>
       <c r="E40" s="12">
         <v>5</v>
       </c>
       <c r="F40" s="12">
         <v>3</v>
       </c>
       <c r="G40" s="12">
         <v>5</v>
       </c>
       <c r="H40" s="12">
         <v>3</v>
       </c>
       <c r="I40" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J40" s="12" t="s">
@@ -23432,51 +25471,51 @@
         <v>106</v>
       </c>
       <c r="P41" s="44">
         <v>1</v>
       </c>
       <c r="Q41" s="44">
         <v>1</v>
       </c>
       <c r="R41" s="44">
         <v>2</v>
       </c>
       <c r="S41" s="44" t="s">
         <v>106</v>
       </c>
       <c r="T41" s="44">
         <v>11</v>
       </c>
       <c r="U41" s="44">
         <v>5</v>
       </c>
       <c r="V41" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="133" t="s">
+      <c r="A42" s="144" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="12">
         <v>87</v>
       </c>
       <c r="E42" s="12">
         <v>51</v>
       </c>
       <c r="F42" s="12">
         <v>36</v>
       </c>
       <c r="G42" s="12">
         <v>42</v>
       </c>
       <c r="H42" s="12">
         <v>19</v>
       </c>
       <c r="I42" s="12" t="s">
         <v>105</v>
@@ -23500,51 +25539,51 @@
         <v>105</v>
       </c>
       <c r="P42" s="12">
         <v>1</v>
       </c>
       <c r="Q42" s="12">
         <v>1</v>
       </c>
       <c r="R42" s="12">
         <v>2</v>
       </c>
       <c r="S42" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T42" s="12">
         <v>11</v>
       </c>
       <c r="U42" s="12">
         <v>5</v>
       </c>
       <c r="V42" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="134"/>
+      <c r="A43" s="145"/>
       <c r="B43" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C43" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="12">
         <v>4</v>
       </c>
       <c r="E43" s="12">
         <v>1</v>
       </c>
       <c r="F43" s="12">
         <v>3</v>
       </c>
       <c r="G43" s="12">
         <v>1</v>
       </c>
       <c r="H43" s="12">
         <v>3</v>
       </c>
       <c r="I43" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J43" s="12" t="s">
@@ -23634,51 +25673,51 @@
         <v>106</v>
       </c>
       <c r="P44" s="44">
         <v>4</v>
       </c>
       <c r="Q44" s="44">
         <v>9</v>
       </c>
       <c r="R44" s="44">
         <v>26</v>
       </c>
       <c r="S44" s="44">
         <v>10</v>
       </c>
       <c r="T44" s="44">
         <v>13</v>
       </c>
       <c r="U44" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V44" s="44">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="133" t="s">
+      <c r="A45" s="144" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="12">
         <v>1368</v>
       </c>
       <c r="E45" s="12">
         <v>822</v>
       </c>
       <c r="F45" s="12">
         <v>546</v>
       </c>
       <c r="G45" s="12">
         <v>798</v>
       </c>
       <c r="H45" s="12">
         <v>476</v>
       </c>
       <c r="I45" s="12" t="s">
         <v>105</v>
@@ -23702,51 +25741,51 @@
         <v>105</v>
       </c>
       <c r="P45" s="12">
         <v>4</v>
       </c>
       <c r="Q45" s="12">
         <v>9</v>
       </c>
       <c r="R45" s="12">
         <v>26</v>
       </c>
       <c r="S45" s="12">
         <v>10</v>
       </c>
       <c r="T45" s="12">
         <v>13</v>
       </c>
       <c r="U45" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V45" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="134"/>
+      <c r="A46" s="145"/>
       <c r="B46" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="12">
         <v>50</v>
       </c>
       <c r="E46" s="12">
         <v>47</v>
       </c>
       <c r="F46" s="12">
         <v>3</v>
       </c>
       <c r="G46" s="12">
         <v>47</v>
       </c>
       <c r="H46" s="12">
         <v>3</v>
       </c>
       <c r="I46" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J46" s="12" t="s">
@@ -23836,51 +25875,51 @@
         <v>106</v>
       </c>
       <c r="P47" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q47" s="44">
         <v>5</v>
       </c>
       <c r="R47" s="44">
         <v>8</v>
       </c>
       <c r="S47" s="44">
         <v>5</v>
       </c>
       <c r="T47" s="44">
         <v>4</v>
       </c>
       <c r="U47" s="44">
         <v>4</v>
       </c>
       <c r="V47" s="44">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="133" t="s">
+      <c r="A48" s="144" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="12">
         <v>150</v>
       </c>
       <c r="E48" s="12">
         <v>82</v>
       </c>
       <c r="F48" s="12">
         <v>68</v>
       </c>
       <c r="G48" s="12">
         <v>60</v>
       </c>
       <c r="H48" s="12">
         <v>40</v>
       </c>
       <c r="I48" s="12" t="s">
         <v>105</v>
@@ -23904,51 +25943,51 @@
         <v>105</v>
       </c>
       <c r="P48" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q48" s="12">
         <v>5</v>
       </c>
       <c r="R48" s="12">
         <v>8</v>
       </c>
       <c r="S48" s="12">
         <v>5</v>
       </c>
       <c r="T48" s="12">
         <v>4</v>
       </c>
       <c r="U48" s="12">
         <v>4</v>
       </c>
       <c r="V48" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="134"/>
+      <c r="A49" s="145"/>
       <c r="B49" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="12">
         <v>3</v>
       </c>
       <c r="E49" s="12">
         <v>2</v>
       </c>
       <c r="F49" s="12">
         <v>1</v>
       </c>
       <c r="G49" s="12">
         <v>2</v>
       </c>
       <c r="H49" s="12">
         <v>1</v>
       </c>
       <c r="I49" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J49" s="12" t="s">
@@ -24038,51 +26077,51 @@
         <v>106</v>
       </c>
       <c r="P50" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q50" s="44">
         <v>1</v>
       </c>
       <c r="R50" s="44" t="s">
         <v>106</v>
       </c>
       <c r="S50" s="44" t="s">
         <v>106</v>
       </c>
       <c r="T50" s="44">
         <v>20</v>
       </c>
       <c r="U50" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V50" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="133" t="s">
+      <c r="A51" s="144" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="12">
         <v>297</v>
       </c>
       <c r="E51" s="12">
         <v>131</v>
       </c>
       <c r="F51" s="12">
         <v>166</v>
       </c>
       <c r="G51" s="12">
         <v>130</v>
       </c>
       <c r="H51" s="12">
         <v>142</v>
       </c>
       <c r="I51" s="12" t="s">
         <v>105</v>
@@ -24106,51 +26145,51 @@
         <v>105</v>
       </c>
       <c r="P51" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q51" s="12">
         <v>1</v>
       </c>
       <c r="R51" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S51" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T51" s="12">
         <v>20</v>
       </c>
       <c r="U51" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V51" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="134"/>
+      <c r="A52" s="145"/>
       <c r="B52" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="12">
         <v>36</v>
       </c>
       <c r="E52" s="12">
         <v>23</v>
       </c>
       <c r="F52" s="12">
         <v>13</v>
       </c>
       <c r="G52" s="12">
         <v>23</v>
       </c>
       <c r="H52" s="12">
         <v>12</v>
       </c>
       <c r="I52" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J52" s="12" t="s">
@@ -24240,51 +26279,51 @@
         <v>106</v>
       </c>
       <c r="P53" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q53" s="44" t="s">
         <v>106</v>
       </c>
       <c r="R53" s="44" t="s">
         <v>106</v>
       </c>
       <c r="S53" s="44">
         <v>1</v>
       </c>
       <c r="T53" s="44">
         <v>1</v>
       </c>
       <c r="U53" s="44">
         <v>1</v>
       </c>
       <c r="V53" s="44">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="133" t="s">
+      <c r="A54" s="144" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C54" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="12">
         <v>48</v>
       </c>
       <c r="E54" s="12">
         <v>13</v>
       </c>
       <c r="F54" s="12">
         <v>35</v>
       </c>
       <c r="G54" s="12">
         <v>13</v>
       </c>
       <c r="H54" s="12">
         <v>31</v>
       </c>
       <c r="I54" s="12" t="s">
         <v>105</v>
@@ -24308,51 +26347,51 @@
         <v>105</v>
       </c>
       <c r="P54" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q54" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R54" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S54" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T54" s="12">
         <v>1</v>
       </c>
       <c r="U54" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V54" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="134"/>
+      <c r="A55" s="145"/>
       <c r="B55" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C55" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="12">
         <v>58</v>
       </c>
       <c r="E55" s="12">
         <v>20</v>
       </c>
       <c r="F55" s="12">
         <v>38</v>
       </c>
       <c r="G55" s="12">
         <v>17</v>
       </c>
       <c r="H55" s="12">
         <v>37</v>
       </c>
       <c r="I55" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J55" s="12" t="s">
@@ -24442,51 +26481,51 @@
         <v>1</v>
       </c>
       <c r="P56" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q56" s="44">
         <v>1</v>
       </c>
       <c r="R56" s="44" t="s">
         <v>106</v>
       </c>
       <c r="S56" s="44">
         <v>1</v>
       </c>
       <c r="T56" s="44">
         <v>5</v>
       </c>
       <c r="U56" s="44">
         <v>7</v>
       </c>
       <c r="V56" s="44">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="133" t="s">
+      <c r="A57" s="144" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="12">
         <v>120</v>
       </c>
       <c r="E57" s="12">
         <v>58</v>
       </c>
       <c r="F57" s="12">
         <v>62</v>
       </c>
       <c r="G57" s="12">
         <v>54</v>
       </c>
       <c r="H57" s="12">
         <v>53</v>
       </c>
       <c r="I57" s="12" t="s">
         <v>105</v>
@@ -24510,51 +26549,51 @@
         <v>105</v>
       </c>
       <c r="P57" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q57" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R57" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S57" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T57" s="12">
         <v>2</v>
       </c>
       <c r="U57" s="12">
         <v>3</v>
       </c>
       <c r="V57" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="134"/>
+      <c r="A58" s="145"/>
       <c r="B58" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C58" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D58" s="12">
         <v>185</v>
       </c>
       <c r="E58" s="12">
         <v>74</v>
       </c>
       <c r="F58" s="12">
         <v>111</v>
       </c>
       <c r="G58" s="12">
         <v>65</v>
       </c>
       <c r="H58" s="12">
         <v>102</v>
       </c>
       <c r="I58" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J58" s="12" t="s">
@@ -24644,51 +26683,51 @@
         <v>106</v>
       </c>
       <c r="P59" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q59" s="44" t="s">
         <v>106</v>
       </c>
       <c r="R59" s="44" t="s">
         <v>106</v>
       </c>
       <c r="S59" s="44" t="s">
         <v>106</v>
       </c>
       <c r="T59" s="44" t="s">
         <v>106</v>
       </c>
       <c r="U59" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V59" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="133" t="s">
+      <c r="A60" s="144" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C60" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="12">
         <v>18</v>
       </c>
       <c r="E60" s="12">
         <v>13</v>
       </c>
       <c r="F60" s="12">
         <v>5</v>
       </c>
       <c r="G60" s="12">
         <v>9</v>
       </c>
       <c r="H60" s="12">
         <v>4</v>
       </c>
       <c r="I60" s="12" t="s">
         <v>105</v>
@@ -24712,51 +26751,51 @@
         <v>105</v>
       </c>
       <c r="P60" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q60" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R60" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S60" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T60" s="12" t="s">
         <v>105</v>
       </c>
       <c r="U60" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V60" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="134"/>
+      <c r="A61" s="145"/>
       <c r="B61" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>105</v>
       </c>
       <c r="F61" s="12" t="s">
         <v>105</v>
       </c>
       <c r="G61" s="12" t="s">
         <v>105</v>
       </c>
       <c r="H61" s="12" t="s">
         <v>105</v>
       </c>
       <c r="I61" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J61" s="12" t="s">
@@ -24846,51 +26885,51 @@
         <v>106</v>
       </c>
       <c r="P62" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q62" s="44">
         <v>8</v>
       </c>
       <c r="R62" s="44">
         <v>7</v>
       </c>
       <c r="S62" s="44">
         <v>2</v>
       </c>
       <c r="T62" s="44">
         <v>1</v>
       </c>
       <c r="U62" s="44">
         <v>4</v>
       </c>
       <c r="V62" s="44">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="133" t="s">
+      <c r="A63" s="144" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="12">
         <v>263</v>
       </c>
       <c r="E63" s="12">
         <v>112</v>
       </c>
       <c r="F63" s="12">
         <v>151</v>
       </c>
       <c r="G63" s="12">
         <v>93</v>
       </c>
       <c r="H63" s="12">
         <v>138</v>
       </c>
       <c r="I63" s="12">
         <v>1</v>
@@ -24914,51 +26953,51 @@
         <v>105</v>
       </c>
       <c r="P63" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q63" s="12">
         <v>7</v>
       </c>
       <c r="R63" s="12">
         <v>6</v>
       </c>
       <c r="S63" s="12">
         <v>2</v>
       </c>
       <c r="T63" s="12">
         <v>1</v>
       </c>
       <c r="U63" s="12">
         <v>2</v>
       </c>
       <c r="V63" s="12">
         <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="134"/>
+      <c r="A64" s="145"/>
       <c r="B64" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C64" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D64" s="12">
         <v>23</v>
       </c>
       <c r="E64" s="12">
         <v>8</v>
       </c>
       <c r="F64" s="12">
         <v>15</v>
       </c>
       <c r="G64" s="12">
         <v>5</v>
       </c>
       <c r="H64" s="12">
         <v>9</v>
       </c>
       <c r="I64" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J64" s="12" t="s">
@@ -25048,51 +27087,51 @@
         <v>106</v>
       </c>
       <c r="P65" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q65" s="44">
         <v>4</v>
       </c>
       <c r="R65" s="44">
         <v>4</v>
       </c>
       <c r="S65" s="44" t="s">
         <v>106</v>
       </c>
       <c r="T65" s="44" t="s">
         <v>106</v>
       </c>
       <c r="U65" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V65" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="133" t="s">
+      <c r="A66" s="144" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="12">
         <v>51</v>
       </c>
       <c r="E66" s="12">
         <v>21</v>
       </c>
       <c r="F66" s="12">
         <v>30</v>
       </c>
       <c r="G66" s="12">
         <v>13</v>
       </c>
       <c r="H66" s="12">
         <v>23</v>
       </c>
       <c r="I66" s="12" t="s">
         <v>105</v>
@@ -25116,51 +27155,51 @@
         <v>105</v>
       </c>
       <c r="P66" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q66" s="12">
         <v>4</v>
       </c>
       <c r="R66" s="12">
         <v>4</v>
       </c>
       <c r="S66" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T66" s="12" t="s">
         <v>105</v>
       </c>
       <c r="U66" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V66" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="67" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="134"/>
+      <c r="A67" s="145"/>
       <c r="B67" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D67" s="12">
         <v>1</v>
       </c>
       <c r="E67" s="12">
         <v>1</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>105</v>
       </c>
       <c r="G67" s="12">
         <v>1</v>
       </c>
       <c r="H67" s="12" t="s">
         <v>105</v>
       </c>
       <c r="I67" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J67" s="12" t="s">
@@ -25250,51 +27289,51 @@
         <v>106</v>
       </c>
       <c r="P68" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q68" s="44">
         <v>6</v>
       </c>
       <c r="R68" s="44">
         <v>5</v>
       </c>
       <c r="S68" s="44">
         <v>1</v>
       </c>
       <c r="T68" s="44">
         <v>1</v>
       </c>
       <c r="U68" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V68" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="133" t="s">
+      <c r="A69" s="144" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="12">
         <v>83</v>
       </c>
       <c r="E69" s="12">
         <v>44</v>
       </c>
       <c r="F69" s="12">
         <v>39</v>
       </c>
       <c r="G69" s="12">
         <v>37</v>
       </c>
       <c r="H69" s="12">
         <v>29</v>
       </c>
       <c r="I69" s="12" t="s">
         <v>105</v>
@@ -25318,51 +27357,51 @@
         <v>105</v>
       </c>
       <c r="P69" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q69" s="12">
         <v>6</v>
       </c>
       <c r="R69" s="12">
         <v>5</v>
       </c>
       <c r="S69" s="12">
         <v>1</v>
       </c>
       <c r="T69" s="12">
         <v>1</v>
       </c>
       <c r="U69" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V69" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="134"/>
+      <c r="A70" s="145"/>
       <c r="B70" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>105</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>105</v>
       </c>
       <c r="G70" s="12" t="s">
         <v>105</v>
       </c>
       <c r="H70" s="12" t="s">
         <v>105</v>
       </c>
       <c r="I70" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J70" s="12" t="s">
@@ -25452,51 +27491,51 @@
         <v>106</v>
       </c>
       <c r="P71" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q71" s="44">
         <v>1</v>
       </c>
       <c r="R71" s="44">
         <v>2</v>
       </c>
       <c r="S71" s="44">
         <v>1</v>
       </c>
       <c r="T71" s="44">
         <v>4</v>
       </c>
       <c r="U71" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V71" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="72" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="133" t="s">
+      <c r="A72" s="144" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="12">
         <v>30</v>
       </c>
       <c r="E72" s="12">
         <v>15</v>
       </c>
       <c r="F72" s="12">
         <v>15</v>
       </c>
       <c r="G72" s="12">
         <v>13</v>
       </c>
       <c r="H72" s="12">
         <v>9</v>
       </c>
       <c r="I72" s="12" t="s">
         <v>105</v>
@@ -25520,51 +27559,51 @@
         <v>105</v>
       </c>
       <c r="P72" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q72" s="12">
         <v>1</v>
       </c>
       <c r="R72" s="12">
         <v>2</v>
       </c>
       <c r="S72" s="12">
         <v>1</v>
       </c>
       <c r="T72" s="12">
         <v>4</v>
       </c>
       <c r="U72" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V72" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="73" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="134"/>
+      <c r="A73" s="145"/>
       <c r="B73" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="F73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="G73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="H73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="I73" s="12" t="s">
         <v>105</v>
       </c>
       <c r="J73" s="12" t="s">
@@ -25654,51 +27693,51 @@
         <v>106</v>
       </c>
       <c r="P74" s="44" t="s">
         <v>106</v>
       </c>
       <c r="Q74" s="44" t="s">
         <v>106</v>
       </c>
       <c r="R74" s="44" t="s">
         <v>106</v>
       </c>
       <c r="S74" s="44" t="s">
         <v>106</v>
       </c>
       <c r="T74" s="44" t="s">
         <v>106</v>
       </c>
       <c r="U74" s="44" t="s">
         <v>106</v>
       </c>
       <c r="V74" s="44" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="75" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="133" t="s">
+      <c r="A75" s="144" t="s">
         <v>24</v>
       </c>
       <c r="B75" s="45" t="s">
         <v>69</v>
       </c>
       <c r="C75" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="12">
         <v>3</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="F75" s="12">
         <v>3</v>
       </c>
       <c r="G75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="H75" s="12">
         <v>3</v>
       </c>
       <c r="I75" s="12" t="s">
         <v>105</v>
@@ -25722,51 +27761,51 @@
         <v>105</v>
       </c>
       <c r="P75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="Q75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="R75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="S75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="T75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="U75" s="12" t="s">
         <v>105</v>
       </c>
       <c r="V75" s="12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="76" spans="1:22" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="134"/>
+      <c r="A76" s="145"/>
       <c r="B76" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C76" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="21" t="s">
         <v>105</v>
       </c>
       <c r="E76" s="21" t="s">
         <v>105</v>
       </c>
       <c r="F76" s="21" t="s">
         <v>105</v>
       </c>
       <c r="G76" s="21" t="s">
         <v>105</v>
       </c>
       <c r="H76" s="21" t="s">
         <v>105</v>
       </c>
       <c r="I76" s="21" t="s">
         <v>105</v>
       </c>
       <c r="J76" s="21" t="s">
@@ -25809,167 +27848,167 @@
         <v>105</v>
       </c>
     </row>
     <row r="77" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="79" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="I5:N5"/>
-[...4 lines deleted...]
-    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A72:A73"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:V4"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="G5:H6"/>
-    <mergeCell ref="A75:A76"/>
-[...9 lines deleted...]
-    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="I5:N5"/>
+    <mergeCell ref="O5:T5"/>
+    <mergeCell ref="U5:V6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F9A765D-90C0-482F-A91D-D38F8DC115CD}">
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="I26" sqref="I26"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B26" sqref="B26"/>
+      <selection activeCell="P20" sqref="P20"/>
+      <selection pane="topRight" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomLeft" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomRight" activeCell="P20" sqref="P20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -26006,1723 +28045,847 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="72">
-[...55 lines deleted...]
-      </c>
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="72"/>
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
+      <c r="T8" s="72"/>
+      <c r="U8" s="72"/>
       <c r="V8" s="33"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
       <c r="V9" s="33"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="33"/>
       <c r="V10" s="33"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="33"/>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33"/>
+      <c r="U11" s="33"/>
       <c r="V11" s="33"/>
     </row>
     <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
       <c r="V12" s="33"/>
     </row>
     <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+      <c r="U13" s="33"/>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="33"/>
+      <c r="O15" s="33"/>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="33"/>
+      <c r="R15" s="33"/>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33"/>
+      <c r="U15" s="33"/>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+      <c r="U16" s="33"/>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="33"/>
+      <c r="R17" s="33"/>
+      <c r="S17" s="33"/>
+      <c r="T17" s="33"/>
+      <c r="U17" s="33"/>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="33"/>
+      <c r="O18" s="33"/>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="33"/>
+      <c r="R18" s="33"/>
+      <c r="S18" s="33"/>
+      <c r="T18" s="33"/>
+      <c r="U18" s="33"/>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33"/>
+      <c r="S20" s="33"/>
+      <c r="T20" s="33"/>
+      <c r="U20" s="33"/>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+      <c r="T21" s="33"/>
+      <c r="U21" s="33"/>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="33"/>
+      <c r="S22" s="33"/>
+      <c r="T22" s="33"/>
+      <c r="U22" s="33"/>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="C27" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="36">
-[...55 lines deleted...]
-      </c>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="36"/>
+      <c r="Q30" s="36"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="36"/>
+      <c r="T30" s="36"/>
+      <c r="U30" s="36"/>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="68"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="79"/>
     </row>
     <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:U4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:U5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
@@ -27730,120 +28893,120 @@
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36315984-6027-4459-9470-71858D6EC3F8}">
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A33" sqref="A33"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:S1"/>
+      <selection activeCell="P20" sqref="P20"/>
+      <selection pane="topRight" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomLeft" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomRight" activeCell="P20" sqref="P20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="A1" s="103" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -27880,1856 +29043,980 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="72">
-[...55 lines deleted...]
-      </c>
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="72"/>
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
+      <c r="T8" s="72"/>
+      <c r="U8" s="72"/>
       <c r="V8" s="33"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
       <c r="V9" s="33"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="33"/>
       <c r="V10" s="33"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="33"/>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33"/>
+      <c r="U11" s="33"/>
       <c r="V11" s="33"/>
     </row>
     <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
       <c r="V12" s="33"/>
     </row>
     <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+      <c r="U13" s="33"/>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="33"/>
+      <c r="O15" s="33"/>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="33"/>
+      <c r="R15" s="33"/>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33"/>
+      <c r="U15" s="33"/>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+      <c r="U16" s="33"/>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="33"/>
+      <c r="R17" s="33"/>
+      <c r="S17" s="33"/>
+      <c r="T17" s="33"/>
+      <c r="U17" s="33"/>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="33"/>
+      <c r="O18" s="33"/>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="33"/>
+      <c r="R18" s="33"/>
+      <c r="S18" s="33"/>
+      <c r="T18" s="33"/>
+      <c r="U18" s="33"/>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33"/>
+      <c r="S20" s="33"/>
+      <c r="T20" s="33"/>
+      <c r="U20" s="33"/>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+      <c r="T21" s="33"/>
+      <c r="U21" s="33"/>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="33"/>
+      <c r="S22" s="33"/>
+      <c r="T22" s="33"/>
+      <c r="U22" s="33"/>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
-        <v>154</v>
+        <v>99</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="C27" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
-        <v>157</v>
+        <v>102</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="33">
-[...55 lines deleted...]
-      </c>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="36">
-[...55 lines deleted...]
-      </c>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="36"/>
+      <c r="Q30" s="36"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="36"/>
+      <c r="T30" s="36"/>
+      <c r="U30" s="36"/>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
-        <v>159</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="68"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="79"/>
     </row>
     <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A4:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="G6:G7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
-    <mergeCell ref="O6:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:U4"/>
-    <mergeCell ref="S6:S7"/>
-[...4 lines deleted...]
-    <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="Q5:U5"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
-    <mergeCell ref="Q5:U5"/>
-    <mergeCell ref="R6:R7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
-    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
-    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="R6:R7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56F7802C-FB9C-412F-B2B1-08B7A5974041}">
   <dimension ref="A1:X81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="I26" sqref="I26"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A81" sqref="A35:XFD81"/>
+      <selection activeCell="P20" sqref="P20"/>
+      <selection pane="topRight" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomLeft" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomRight" activeCell="C8" sqref="C8:U30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="21" width="12.5" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.6640625" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.5" style="3" customWidth="1"/>
     <col min="24" max="24" width="11.6640625" style="3" customWidth="1"/>
     <col min="25" max="26" width="12.5" style="3" customWidth="1"/>
     <col min="27" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="86" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="86"/>
       <c r="D1" s="86"/>
       <c r="E1" s="86"/>
       <c r="F1" s="86"/>
       <c r="G1" s="86"/>
       <c r="H1" s="86"/>
       <c r="I1" s="86"/>
       <c r="J1" s="86"/>
       <c r="K1" s="86"/>
       <c r="L1" s="86"/>
       <c r="M1" s="86"/>
       <c r="N1" s="86"/>
       <c r="O1" s="86"/>
       <c r="P1" s="86"/>
       <c r="Q1" s="86"/>
       <c r="R1" s="86"/>
       <c r="S1" s="86"/>
       <c r="T1" s="86"/>
       <c r="U1" s="86"/>
       <c r="V1" s="86"/>
       <c r="W1" s="86"/>
     </row>
     <row r="2" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
-      <c r="L2" s="106"/>
-[...3 lines deleted...]
-      <c r="P2" s="106"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
       <c r="Q2" s="87"/>
       <c r="R2" s="87"/>
       <c r="S2" s="87"/>
       <c r="T2" s="87"/>
       <c r="U2" s="87"/>
       <c r="V2" s="87"/>
       <c r="W2" s="87"/>
       <c r="X2" s="87"/>
     </row>
     <row r="3" spans="1:24" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f>IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" ref="E3:U3" si="0">IF(E8=SUM(E9:E30),"","*")</f>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -29766,1320 +30053,1320 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:24" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:24" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:24" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:24" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:24" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D8" s="72">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="E8" s="72">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="F8" s="72">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="G8" s="72">
-        <v>277</v>
+        <v>258</v>
       </c>
       <c r="H8" s="72">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="I8" s="72">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="J8" s="72">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="K8" s="72">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="L8" s="72">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="M8" s="72">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="N8" s="72">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O8" s="72">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="P8" s="72">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="Q8" s="72">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="R8" s="72">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="S8" s="72">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T8" s="72">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="U8" s="72">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C9" s="33">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D9" s="33">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E9" s="33">
         <v>36</v>
       </c>
       <c r="F9" s="33">
         <v>36</v>
       </c>
       <c r="G9" s="33">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H9" s="33">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I9" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J9" s="33">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="K9" s="33">
+        <v>8</v>
+      </c>
+      <c r="L9" s="33">
+        <v>32</v>
+      </c>
+      <c r="M9" s="33">
+        <v>8</v>
+      </c>
+      <c r="N9" s="33">
+        <v>0</v>
+      </c>
+      <c r="O9" s="33">
+        <v>17</v>
+      </c>
+      <c r="P9" s="33">
         <v>7</v>
       </c>
-      <c r="L9" s="33">
-[...13 lines deleted...]
-      </c>
       <c r="Q9" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R9" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S9" s="33">
         <v>0</v>
       </c>
       <c r="T9" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U9" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C10" s="33">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E10" s="33">
         <v>12</v>
       </c>
       <c r="F10" s="33">
         <v>12</v>
       </c>
       <c r="G10" s="33">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H10" s="33">
         <v>0</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K10" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" s="33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M10" s="33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N10" s="33">
         <v>0</v>
       </c>
       <c r="O10" s="33">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="P10" s="33">
         <v>0</v>
       </c>
       <c r="Q10" s="33">
         <v>2</v>
       </c>
       <c r="R10" s="33">
         <v>0</v>
       </c>
       <c r="S10" s="33">
         <v>0</v>
       </c>
       <c r="T10" s="33">
         <v>2</v>
       </c>
       <c r="U10" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C11" s="33">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D11" s="33">
+        <v>3</v>
+      </c>
+      <c r="E11" s="33">
+        <v>14</v>
+      </c>
+      <c r="F11" s="33">
+        <v>14</v>
+      </c>
+      <c r="G11" s="33">
+        <v>14</v>
+      </c>
+      <c r="H11" s="33">
+        <v>0</v>
+      </c>
+      <c r="I11" s="33">
+        <v>0</v>
+      </c>
+      <c r="J11" s="33">
+        <v>6</v>
+      </c>
+      <c r="K11" s="33">
         <v>8</v>
       </c>
-      <c r="E11" s="33">
-[...19 lines deleted...]
-      </c>
       <c r="L11" s="33">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="33">
         <v>0</v>
       </c>
       <c r="O11" s="33">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="P11" s="33">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="C12" s="33">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D12" s="33">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E12" s="33">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F12" s="33">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G12" s="33">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="H12" s="33">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I12" s="33">
         <v>0</v>
       </c>
       <c r="J12" s="33">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="K12" s="33">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="L12" s="33">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="M12" s="33">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N12" s="33">
         <v>0</v>
       </c>
       <c r="O12" s="33">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="P12" s="33">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="Q12" s="33">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R12" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S12" s="33">
         <v>0</v>
       </c>
       <c r="T12" s="33">
         <v>0</v>
       </c>
       <c r="U12" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C13" s="33">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D13" s="33">
+        <v>4</v>
+      </c>
+      <c r="E13" s="33">
+        <v>17</v>
+      </c>
+      <c r="F13" s="33">
+        <v>17</v>
+      </c>
+      <c r="G13" s="33">
+        <v>19</v>
+      </c>
+      <c r="H13" s="33">
+        <v>0</v>
+      </c>
+      <c r="I13" s="33">
         <v>3</v>
       </c>
-      <c r="E13" s="33">
-[...11 lines deleted...]
-      <c r="I13" s="33">
+      <c r="J13" s="33">
+        <v>7</v>
+      </c>
+      <c r="K13" s="33">
+        <v>9</v>
+      </c>
+      <c r="L13" s="33">
+        <v>17</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="33">
         <v>4</v>
       </c>
-      <c r="J13" s="33">
-[...11 lines deleted...]
-      <c r="N13" s="33">
+      <c r="O13" s="33">
+        <v>6</v>
+      </c>
+      <c r="P13" s="33">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="Q13" s="33">
         <v>0</v>
       </c>
       <c r="R13" s="33">
         <v>0</v>
       </c>
       <c r="S13" s="33">
         <v>0</v>
       </c>
       <c r="T13" s="33">
         <v>0</v>
       </c>
       <c r="U13" s="33">
         <v>0</v>
       </c>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C14" s="33">
         <v>30</v>
       </c>
       <c r="D14" s="33">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E14" s="33">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F14" s="33">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G14" s="33">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="H14" s="33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I14" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J14" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K14" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L14" s="33">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="M14" s="33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N14" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O14" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="P14" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q14" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="R14" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S14" s="33">
         <v>0</v>
       </c>
       <c r="T14" s="33">
         <v>2</v>
       </c>
       <c r="U14" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="33">
         <v>5</v>
       </c>
       <c r="D15" s="33">
         <v>0</v>
       </c>
       <c r="E15" s="33">
         <v>5</v>
       </c>
       <c r="F15" s="33">
         <v>5</v>
       </c>
       <c r="G15" s="33">
         <v>5</v>
       </c>
       <c r="H15" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K15" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L15" s="33">
         <v>5</v>
       </c>
       <c r="M15" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N15" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O15" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P15" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="33">
         <v>0</v>
       </c>
       <c r="R15" s="33">
         <v>0</v>
       </c>
       <c r="S15" s="33">
         <v>0</v>
       </c>
       <c r="T15" s="33">
         <v>0</v>
       </c>
       <c r="U15" s="33">
         <v>0</v>
       </c>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="33">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D16" s="33">
         <v>2</v>
       </c>
       <c r="E16" s="33">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F16" s="33">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G16" s="33">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H16" s="33">
         <v>1</v>
       </c>
       <c r="I16" s="33">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J16" s="33">
+        <v>0</v>
+      </c>
+      <c r="K16" s="33">
         <v>4</v>
       </c>
-      <c r="K16" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="L16" s="33">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="M16" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N16" s="33">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="O16" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P16" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q16" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R16" s="33">
         <v>0</v>
       </c>
       <c r="S16" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U16" s="33">
         <v>0</v>
       </c>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="33">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D17" s="33">
+        <v>0</v>
+      </c>
+      <c r="E17" s="33">
+        <v>19</v>
+      </c>
+      <c r="F17" s="33">
+        <v>19</v>
+      </c>
+      <c r="G17" s="33">
+        <v>25</v>
+      </c>
+      <c r="H17" s="33">
         <v>3</v>
       </c>
-      <c r="E17" s="33">
+      <c r="I17" s="33">
         <v>12</v>
       </c>
-      <c r="F17" s="33">
+      <c r="J17" s="33">
+        <v>1</v>
+      </c>
+      <c r="K17" s="33">
+        <v>9</v>
+      </c>
+      <c r="L17" s="33">
+        <v>25</v>
+      </c>
+      <c r="M17" s="33">
+        <v>3</v>
+      </c>
+      <c r="N17" s="33">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>4</v>
       </c>
       <c r="O17" s="33">
         <v>1</v>
       </c>
       <c r="P17" s="33">
         <v>9</v>
       </c>
       <c r="Q17" s="33">
         <v>0</v>
       </c>
       <c r="R17" s="33">
         <v>0</v>
       </c>
       <c r="S17" s="33">
         <v>0</v>
       </c>
       <c r="T17" s="33">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="33">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D18" s="33">
+        <v>0</v>
+      </c>
+      <c r="E18" s="33">
+        <v>9</v>
+      </c>
+      <c r="F18" s="33">
+        <v>9</v>
+      </c>
+      <c r="G18" s="33">
+        <v>9</v>
+      </c>
+      <c r="H18" s="33">
+        <v>2</v>
+      </c>
+      <c r="I18" s="33">
+        <v>1</v>
+      </c>
+      <c r="J18" s="33">
         <v>6</v>
       </c>
-      <c r="E18" s="33">
-[...14 lines deleted...]
-      <c r="J18" s="33">
+      <c r="K18" s="33">
+        <v>0</v>
+      </c>
+      <c r="L18" s="33">
         <v>9</v>
       </c>
-      <c r="K18" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="M18" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N18" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O18" s="33">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P18" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q18" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R18" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S18" s="33">
         <v>0</v>
       </c>
       <c r="T18" s="33">
         <v>0</v>
       </c>
       <c r="U18" s="33">
         <v>0</v>
       </c>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="33">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E19" s="33">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F19" s="33">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G19" s="33">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H19" s="33">
         <v>0</v>
       </c>
       <c r="I19" s="33">
         <v>0</v>
       </c>
       <c r="J19" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K19" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L19" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="33">
         <v>0</v>
       </c>
       <c r="O19" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="P19" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q19" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S19" s="33">
         <v>0</v>
       </c>
       <c r="T19" s="33">
         <v>0</v>
       </c>
       <c r="U19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="33">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D20" s="33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E20" s="33">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F20" s="33">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G20" s="33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H20" s="33">
         <v>0</v>
       </c>
       <c r="I20" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K20" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L20" s="33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O20" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P20" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R20" s="33">
         <v>0</v>
       </c>
       <c r="S20" s="33">
         <v>0</v>
       </c>
       <c r="T20" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U20" s="33">
         <v>0</v>
       </c>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D21" s="33">
         <v>0</v>
       </c>
       <c r="E21" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F21" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G21" s="33">
         <v>6</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
         <v>0</v>
       </c>
       <c r="J21" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K21" s="33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L21" s="33">
         <v>6</v>
       </c>
       <c r="M21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P21" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R21" s="33">
         <v>0</v>
       </c>
       <c r="S21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T21" s="33">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>0</v>
       </c>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="33">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D22" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E22" s="33">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F22" s="33">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G22" s="33">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H22" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I22" s="33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J22" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K22" s="33">
+        <v>0</v>
+      </c>
+      <c r="L22" s="33">
+        <v>10</v>
+      </c>
+      <c r="M22" s="33">
         <v>3</v>
       </c>
-      <c r="L22" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="N22" s="33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O22" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P22" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="33">
         <v>3</v>
       </c>
-      <c r="Q22" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="R22" s="33">
         <v>0</v>
       </c>
       <c r="S22" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T22" s="33">
         <v>0</v>
       </c>
       <c r="U22" s="33">
         <v>0</v>
       </c>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="33">
+        <v>14</v>
+      </c>
+      <c r="D23" s="33">
         <v>3</v>
       </c>
-      <c r="D23" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="33">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F23" s="33">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G23" s="33">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H23" s="33">
         <v>0</v>
       </c>
       <c r="I23" s="33">
         <v>0</v>
       </c>
       <c r="J23" s="33">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K23" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L23" s="33">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O23" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P23" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q23" s="33">
         <v>0</v>
       </c>
       <c r="R23" s="33">
         <v>0</v>
       </c>
       <c r="S23" s="33">
         <v>0</v>
       </c>
       <c r="T23" s="33">
         <v>0</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="33">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D24" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E24" s="33">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F24" s="33">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="G24" s="33">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H24" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I24" s="33">
         <v>0</v>
       </c>
       <c r="J24" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K24" s="33">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="L24" s="33">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="M24" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N24" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O24" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P24" s="33">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q24" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R24" s="33">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>0</v>
       </c>
       <c r="T24" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U24" s="33">
         <v>0</v>
       </c>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D25" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E25" s="33">
         <v>0</v>
       </c>
       <c r="F25" s="33">
         <v>0</v>
       </c>
       <c r="G25" s="33">
         <v>0</v>
       </c>
       <c r="H25" s="33">
         <v>0</v>
       </c>
       <c r="I25" s="33">
         <v>0</v>
       </c>
       <c r="J25" s="33">
         <v>0</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="33">
         <v>0</v>
       </c>
@@ -31092,249 +31379,249 @@
       <c r="O25" s="33">
         <v>0</v>
       </c>
       <c r="P25" s="33">
         <v>0</v>
       </c>
       <c r="Q25" s="33">
         <v>0</v>
       </c>
       <c r="R25" s="33">
         <v>0</v>
       </c>
       <c r="S25" s="33">
         <v>0</v>
       </c>
       <c r="T25" s="33">
         <v>0</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
-        <v>154</v>
+        <v>99</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="33">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="D26" s="33">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E26" s="33">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F26" s="33">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G26" s="33">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H26" s="33">
         <v>0</v>
       </c>
       <c r="I26" s="33">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J26" s="33">
         <v>1</v>
       </c>
       <c r="K26" s="33">
         <v>4</v>
       </c>
       <c r="L26" s="33">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="33">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="O26" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P26" s="33">
         <v>4</v>
       </c>
       <c r="Q26" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R26" s="33">
         <v>0</v>
       </c>
       <c r="S26" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T26" s="33">
         <v>0</v>
       </c>
       <c r="U26" s="33">
         <v>0</v>
       </c>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="33">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E27" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F27" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G27" s="33">
         <v>11</v>
       </c>
       <c r="H27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K27" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L27" s="33">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N27" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P27" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q27" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R27" s="33">
         <v>0</v>
       </c>
       <c r="S27" s="33">
         <v>0</v>
       </c>
       <c r="T27" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U27" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="33">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E28" s="33">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F28" s="33">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G28" s="33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H28" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I28" s="33">
         <v>0</v>
       </c>
       <c r="J28" s="33">
+        <v>1</v>
+      </c>
+      <c r="K28" s="33">
         <v>5</v>
       </c>
-      <c r="K28" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="L28" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M28" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N28" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O28" s="33">
+        <v>1</v>
+      </c>
+      <c r="P28" s="33">
         <v>4</v>
       </c>
-      <c r="P28" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="Q28" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R28" s="33">
         <v>0</v>
       </c>
       <c r="S28" s="33">
         <v>0</v>
       </c>
       <c r="T28" s="33">
         <v>0</v>
       </c>
       <c r="U28" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
-        <v>157</v>
+        <v>102</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="33">
         <v>0</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="33">
         <v>0</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
@@ -31356,135 +31643,133 @@
       <c r="O29" s="33">
         <v>0</v>
       </c>
       <c r="P29" s="33">
         <v>0</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="33">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
       <c r="U29" s="33">
         <v>0</v>
       </c>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D30" s="36">
         <v>0</v>
       </c>
       <c r="E30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H30" s="36">
         <v>0</v>
       </c>
       <c r="I30" s="36">
         <v>0</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L30" s="36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
         <v>0</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
       <c r="P30" s="36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="68"/>
     </row>
     <row r="34" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="68"/>
     </row>
     <row r="35" spans="1:22" s="30" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B35" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="72">
         <v>317</v>
       </c>
       <c r="D35" s="72">
         <v>62</v>
       </c>
       <c r="E35" s="72">
         <v>255</v>
       </c>
       <c r="F35" s="72">
         <v>255</v>
       </c>
       <c r="G35" s="72">
         <v>277</v>
       </c>
       <c r="H35" s="72">
         <v>20</v>
       </c>
       <c r="I35" s="72">
         <v>40</v>
       </c>
@@ -32954,2091 +33239,2091 @@
         <v>0</v>
       </c>
       <c r="P57" s="36">
         <v>1</v>
       </c>
       <c r="Q57" s="36">
         <v>0</v>
       </c>
       <c r="R57" s="36">
         <v>0</v>
       </c>
       <c r="S57" s="36">
         <v>0</v>
       </c>
       <c r="T57" s="36">
         <v>0</v>
       </c>
       <c r="U57" s="36">
         <v>0</v>
       </c>
       <c r="V57" s="33"/>
     </row>
     <row r="58" spans="1:22" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:22" s="30" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="70" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B59" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="78" t="str">
-        <f t="shared" ref="C59:U59" si="1">IF(C35=C8,"","*")</f>
-        <v/>
+        <f t="shared" ref="C59:U72" si="1">IF(C35=C8,"","*")</f>
+        <v>*</v>
       </c>
       <c r="D59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="M59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="N59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="O59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="P59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="Q59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="R59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="S59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="T59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="U59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="60" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="78" t="str">
-        <f t="shared" ref="C60:U60" si="2">IF(C36=C9,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E60" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="F60" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="S60" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T60" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="U60" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="61" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="78" t="str">
-        <f t="shared" ref="C61:U61" si="3">IF(C37=C10,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="F61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="O61" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="Q61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U61" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="62" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="78" t="str">
-        <f t="shared" ref="C62:U62" si="4">IF(C38=C11,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="N62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="O62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P62" s="78" t="str">
-        <f t="shared" si="4"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U62" s="78" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="63" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="78" t="str">
-        <f t="shared" ref="C63:U63" si="5">IF(C39=C12,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I63" s="78" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N63" s="78" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="O63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="S63" s="78" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T63" s="78" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U63" s="78" t="str">
-        <f t="shared" si="5"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
     </row>
     <row r="64" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="78" t="str">
-        <f t="shared" ref="C64:U64" si="6">IF(C40=C13,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P64" s="78" t="str">
-        <f t="shared" si="6"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q64" s="78" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R64" s="78" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S64" s="78" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T64" s="78" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U64" s="78" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="65" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="78" t="str">
-        <f t="shared" ref="C65:U65" si="7">IF(C41=C14,"","*")</f>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="D65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="S65" s="78" t="str">
-        <f t="shared" si="7"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T65" s="78" t="str">
-        <f t="shared" si="7"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U65" s="78" t="str">
-        <f t="shared" si="7"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
     </row>
     <row r="66" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="78" t="str">
-        <f t="shared" ref="C66:U66" si="8">IF(C42=C15,"","*")</f>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="D66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="E66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="F66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="M66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P66" s="78" t="str">
-        <f t="shared" si="8"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U66" s="78" t="str">
-        <f t="shared" si="8"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="67" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="78" t="str">
-        <f t="shared" ref="C67:U67" si="9">IF(C43=C16,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D67" s="78" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="E67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H67" s="78" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R67" s="78" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="T67" s="78" t="str">
-        <f t="shared" si="9"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="U67" s="78" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="68" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="78" t="str">
-        <f t="shared" ref="C68:U68" si="10">IF(C44=C17,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="K68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N68" s="78" t="str">
-        <f t="shared" si="10"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="Q68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U68" s="78" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="69" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="78" t="str">
-        <f t="shared" ref="C69:U69" si="11">IF(C45=C18,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="I69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="N69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R69" s="78" t="str">
-        <f t="shared" si="11"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="S69" s="78" t="str">
-        <f t="shared" si="11"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T69" s="78" t="str">
-        <f t="shared" si="11"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U69" s="78" t="str">
-        <f t="shared" si="11"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="70" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="78" t="str">
-        <f t="shared" ref="C70:U70" si="12">IF(C46=C19,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H70" s="78" t="str">
-        <f t="shared" si="12"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I70" s="78" t="str">
-        <f t="shared" si="12"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M70" s="78" t="str">
-        <f t="shared" si="12"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="N70" s="78" t="str">
-        <f t="shared" si="12"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="O70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="S70" s="78" t="str">
-        <f t="shared" si="12"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T70" s="78" t="str">
-        <f t="shared" si="12"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="U70" s="78" t="str">
-        <f t="shared" si="12"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
     </row>
     <row r="71" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B71" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="78" t="str">
-        <f t="shared" ref="C71:U71" si="13">IF(C47=C20,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="E71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="H71" s="78" t="str">
-        <f t="shared" si="13"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="J71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="L71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="M71" s="78" t="str">
-        <f t="shared" si="13"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="N71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="O71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="P71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="Q71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="R71" s="78" t="str">
-        <f t="shared" si="13"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S71" s="78" t="str">
-        <f t="shared" si="13"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="T71" s="78" t="str">
-        <f t="shared" si="13"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="U71" s="78" t="str">
-        <f t="shared" si="13"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="72" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B72" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="78" t="str">
-        <f t="shared" ref="C72:U72" si="14">IF(C48=C21,"","*")</f>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="D72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="E72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="F72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="G72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="1"/>
+        <v>*</v>
       </c>
       <c r="K72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" ref="K72:U72" si="2">IF(K48=K21,"","*")</f>
+        <v>*</v>
       </c>
       <c r="L72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="M72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="2"/>
+        <v>*</v>
       </c>
       <c r="N72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="2"/>
+        <v>*</v>
       </c>
       <c r="O72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="2"/>
+        <v>*</v>
       </c>
       <c r="P72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="2"/>
+        <v>*</v>
       </c>
       <c r="Q72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="2"/>
+        <v>*</v>
       </c>
       <c r="R72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="S72" s="78" t="str">
-        <f t="shared" si="14"/>
-        <v/>
+        <f t="shared" si="2"/>
+        <v>*</v>
       </c>
       <c r="T72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="U72" s="78" t="str">
-        <f t="shared" si="14"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="73" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B73" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="78" t="str">
-        <f t="shared" ref="C73:U73" si="15">IF(C49=C22,"","*")</f>
-        <v/>
+        <f t="shared" ref="C73:U81" si="3">IF(C49=C22,"","*")</f>
+        <v>*</v>
       </c>
       <c r="D73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="J73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="N73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="O73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="P73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="Q73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="R73" s="78" t="str">
-        <f t="shared" si="15"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S73" s="78" t="str">
-        <f t="shared" si="15"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="T73" s="78" t="str">
-        <f t="shared" si="15"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U73" s="78" t="str">
-        <f t="shared" si="15"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="74" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B74" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="78" t="str">
-        <f t="shared" ref="C74:U74" si="16">IF(C50=C23,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="N74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="O74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="P74" s="78" t="str">
-        <f t="shared" si="16"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="Q74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="R74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U74" s="78" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="75" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C75" s="78" t="str">
-        <f t="shared" ref="C75:U75" si="17">IF(C51=C24,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I75" s="78" t="str">
-        <f t="shared" si="17"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="N75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="O75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="P75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="Q75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="R75" s="78" t="str">
-        <f t="shared" si="17"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S75" s="78" t="str">
-        <f t="shared" si="17"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T75" s="78" t="str">
-        <f t="shared" si="17"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="U75" s="78" t="str">
-        <f t="shared" si="17"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="76" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B76" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C76" s="78" t="str">
-        <f t="shared" ref="C76:U76" si="18">IF(C52=C25,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D76" s="78" t="str">
-        <f t="shared" si="18"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="M76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="N76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="O76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="R76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U76" s="78" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="77" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B77" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="78" t="str">
-        <f t="shared" ref="C77:U77" si="19">IF(C53=C26,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="J77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="N77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="O77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="P77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="R77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S77" s="78" t="str">
-        <f t="shared" si="19"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="T77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U77" s="78" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="78" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C78" s="78" t="str">
-        <f t="shared" ref="C78:U78" si="20">IF(C54=C27,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G78" s="78" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="J78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="N78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="O78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="P78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="Q78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="R78" s="78" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S78" s="78" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="U78" s="78" t="str">
-        <f t="shared" si="20"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
     </row>
     <row r="79" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B79" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="78" t="str">
-        <f t="shared" ref="C79:U79" si="21">IF(C55=C28,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I79" s="78" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="N79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="O79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="P79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="Q79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="R79" s="78" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S79" s="78" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T79" s="78" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U79" s="78" t="str">
-        <f t="shared" si="21"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
     </row>
     <row r="80" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B80" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C80" s="78" t="str">
-        <f t="shared" ref="C80:U80" si="22">IF(C56=C29,"","*")</f>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="D80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="E80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="M80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="N80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="O80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="R80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U80" s="78" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="81" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B81" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="78" t="str">
-        <f t="shared" ref="C81:U81" si="23">IF(C57=C30,"","*")</f>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="E81" s="78" t="str">
-        <f t="shared" si="23"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="F81" s="78" t="str">
-        <f t="shared" si="23"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G81" s="78" t="str">
-        <f t="shared" si="23"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K81" s="78" t="str">
-        <f t="shared" si="23"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L81" s="78" t="str">
-        <f t="shared" si="23"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="M81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="N81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="O81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P81" s="78" t="str">
-        <f t="shared" si="23"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="Q81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="R81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="T81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="U81" s="78" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="L2:P2"/>
-    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:U4"/>
-    <mergeCell ref="A4:B7"/>
-[...16 lines deleted...]
-    <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:K5"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="U6:U7"/>
+    <mergeCell ref="Q5:U5"/>
+    <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
-    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:T7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="J13" sqref="J13"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="G34" sqref="G34"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -35075,1723 +35360,1721 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
-        <v>786</v>
+        <v>667</v>
       </c>
       <c r="D8" s="72">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E8" s="72">
-        <v>659</v>
+        <v>539</v>
       </c>
       <c r="F8" s="72">
-        <v>659</v>
+        <v>539</v>
       </c>
       <c r="G8" s="72">
-        <v>685</v>
+        <v>571</v>
       </c>
       <c r="H8" s="72">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I8" s="72">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="J8" s="72">
-        <v>311</v>
+        <v>237</v>
       </c>
       <c r="K8" s="72">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="L8" s="72">
-        <v>636</v>
+        <v>550</v>
       </c>
       <c r="M8" s="72">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="N8" s="72">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="O8" s="72">
-        <v>274</v>
+        <v>207</v>
       </c>
       <c r="P8" s="72">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="Q8" s="72">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="R8" s="72">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="S8" s="72">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="T8" s="72">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="U8" s="72">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="V8" s="33"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="33">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="D9" s="33">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E9" s="33">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="F9" s="33">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="G9" s="33">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="H9" s="33">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I9" s="33">
+        <v>4</v>
+      </c>
+      <c r="J9" s="33">
+        <v>38</v>
+      </c>
+      <c r="K9" s="33">
+        <v>20</v>
+      </c>
+      <c r="L9" s="33">
+        <v>69</v>
+      </c>
+      <c r="M9" s="33">
+        <v>8</v>
+      </c>
+      <c r="N9" s="33">
         <v>5</v>
       </c>
-      <c r="J9" s="33">
-[...2 lines deleted...]
-      <c r="K9" s="33">
+      <c r="O9" s="33">
+        <v>39</v>
+      </c>
+      <c r="P9" s="33">
         <v>17</v>
       </c>
-      <c r="L9" s="33">
-[...13 lines deleted...]
-      </c>
       <c r="Q9" s="33">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="R9" s="33">
         <v>0</v>
       </c>
       <c r="S9" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T9" s="33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="U9" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V9" s="33"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="33">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="D10" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E10" s="33">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F10" s="33">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G10" s="33">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="H10" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="K10" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L10" s="33">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="M10" s="33">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="N10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O10" s="33">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="P10" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q10" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R10" s="33">
         <v>0</v>
       </c>
       <c r="S10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="33">
         <v>2</v>
       </c>
       <c r="U10" s="33">
         <v>0</v>
       </c>
       <c r="V10" s="33"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="33">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="D11" s="33">
         <v>14</v>
       </c>
       <c r="E11" s="33">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F11" s="33">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G11" s="33">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H11" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="33">
         <v>0</v>
       </c>
       <c r="J11" s="33">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="K11" s="33">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="L11" s="33">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="M11" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N11" s="33">
         <v>0</v>
       </c>
       <c r="O11" s="33">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="P11" s="33">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
       <c r="V11" s="33"/>
     </row>
     <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="33">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D12" s="33">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E12" s="33">
+        <v>45</v>
+      </c>
+      <c r="F12" s="33">
+        <v>45</v>
+      </c>
+      <c r="G12" s="33">
+        <v>55</v>
+      </c>
+      <c r="H12" s="33">
+        <v>1</v>
+      </c>
+      <c r="I12" s="33">
+        <v>0</v>
+      </c>
+      <c r="J12" s="33">
+        <v>39</v>
+      </c>
+      <c r="K12" s="33">
+        <v>15</v>
+      </c>
+      <c r="L12" s="33">
+        <v>55</v>
+      </c>
+      <c r="M12" s="33">
+        <v>1</v>
+      </c>
+      <c r="N12" s="33">
+        <v>0</v>
+      </c>
+      <c r="O12" s="33">
         <v>38</v>
       </c>
-      <c r="F12" s="33">
-[...28 lines deleted...]
-      </c>
       <c r="P12" s="33">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="Q12" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" s="33">
         <v>0</v>
       </c>
       <c r="S12" s="33">
         <v>0</v>
       </c>
       <c r="T12" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U12" s="33">
         <v>0</v>
       </c>
       <c r="V12" s="33"/>
     </row>
     <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="33">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D13" s="33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E13" s="33">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F13" s="33">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G13" s="33">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H13" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I13" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J13" s="33">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="K13" s="33">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="L13" s="33">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M13" s="33">
         <v>3</v>
       </c>
       <c r="N13" s="33">
+        <v>12</v>
+      </c>
+      <c r="O13" s="33">
         <v>16</v>
       </c>
-      <c r="O13" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="33">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="Q13" s="33">
         <v>1</v>
       </c>
       <c r="R13" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" s="33">
         <v>0</v>
       </c>
       <c r="T13" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U13" s="33">
         <v>0</v>
       </c>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="33">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D14" s="33">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="E14" s="33">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="F14" s="33">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="G14" s="33">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H14" s="33">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I14" s="33">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J14" s="33">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="K14" s="33">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L14" s="33">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="M14" s="33">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="N14" s="33">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="O14" s="33">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P14" s="33">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="Q14" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R14" s="33">
         <v>0</v>
       </c>
       <c r="S14" s="33">
         <v>0</v>
       </c>
       <c r="T14" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="U14" s="33">
         <v>0</v>
       </c>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D15" s="33">
         <v>0</v>
       </c>
       <c r="E15" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F15" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G15" s="33">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
         <v>3</v>
       </c>
       <c r="J15" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K15" s="33">
         <v>4</v>
       </c>
       <c r="L15" s="33">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O15" s="33">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P15" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q15" s="33">
         <v>0</v>
       </c>
       <c r="R15" s="33">
         <v>0</v>
       </c>
       <c r="S15" s="33">
         <v>0</v>
       </c>
       <c r="T15" s="33">
         <v>0</v>
       </c>
       <c r="U15" s="33">
         <v>0</v>
       </c>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="33">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D16" s="33">
+        <v>3</v>
+      </c>
+      <c r="E16" s="33">
+        <v>27</v>
+      </c>
+      <c r="F16" s="33">
+        <v>27</v>
+      </c>
+      <c r="G16" s="33">
+        <v>27</v>
+      </c>
+      <c r="H16" s="33">
         <v>4</v>
       </c>
-      <c r="E16" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="I16" s="33">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="J16" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K16" s="33">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="L16" s="33">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M16" s="33">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N16" s="33">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="O16" s="33">
+        <v>3</v>
+      </c>
+      <c r="P16" s="33">
+        <v>7</v>
+      </c>
+      <c r="Q16" s="33">
         <v>4</v>
       </c>
-      <c r="P16" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="R16" s="33">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="S16" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T16" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U16" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="33">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D17" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E17" s="33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F17" s="33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G17" s="33">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H17" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I17" s="33">
+        <v>1</v>
+      </c>
+      <c r="J17" s="33">
+        <v>1</v>
+      </c>
+      <c r="K17" s="33">
+        <v>18</v>
+      </c>
+      <c r="L17" s="33">
+        <v>21</v>
+      </c>
+      <c r="M17" s="33">
         <v>3</v>
       </c>
-      <c r="J17" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="N17" s="33">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="O17" s="33">
         <v>1</v>
       </c>
       <c r="P17" s="33">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="Q17" s="33">
         <v>0</v>
       </c>
       <c r="R17" s="33">
         <v>0</v>
       </c>
       <c r="S17" s="33">
         <v>0</v>
       </c>
       <c r="T17" s="33">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="33">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D18" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E18" s="33">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F18" s="33">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G18" s="33">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="H18" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18" s="33">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="J18" s="33">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="K18" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L18" s="33">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="M18" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N18" s="33">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="O18" s="33">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="P18" s="33">
         <v>1</v>
       </c>
       <c r="Q18" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="R18" s="33">
         <v>0</v>
       </c>
       <c r="S18" s="33">
         <v>0</v>
       </c>
       <c r="T18" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="U18" s="33">
         <v>0</v>
       </c>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="33">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="D19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19" s="33">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F19" s="33">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="G19" s="33">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="H19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" s="33">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="K19" s="33">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="L19" s="33">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="M19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N19" s="33">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="O19" s="33">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="P19" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q19" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T19" s="33">
         <v>0</v>
       </c>
       <c r="U19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="33">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D20" s="33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" s="33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F20" s="33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G20" s="33">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H20" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I20" s="33">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J20" s="33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K20" s="33">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="L20" s="33">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M20" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N20" s="33">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="O20" s="33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P20" s="33">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="Q20" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R20" s="33">
         <v>0</v>
       </c>
       <c r="S20" s="33">
         <v>0</v>
       </c>
       <c r="T20" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U20" s="33">
         <v>0</v>
       </c>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="33">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D21" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E21" s="33">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F21" s="33">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G21" s="33">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H21" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I21" s="33">
+        <v>0</v>
+      </c>
+      <c r="J21" s="33">
         <v>4</v>
       </c>
-      <c r="J21" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="K21" s="33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L21" s="33">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="M21" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N21" s="33">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="O21" s="33">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="P21" s="33">
         <v>5</v>
       </c>
       <c r="Q21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R21" s="33">
         <v>0</v>
       </c>
       <c r="S21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T21" s="33">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>0</v>
       </c>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="33">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="D22" s="33">
+        <v>2</v>
+      </c>
+      <c r="E22" s="33">
+        <v>44</v>
+      </c>
+      <c r="F22" s="33">
+        <v>44</v>
+      </c>
+      <c r="G22" s="33">
+        <v>45</v>
+      </c>
+      <c r="H22" s="33">
         <v>3</v>
       </c>
-      <c r="E22" s="33">
+      <c r="I22" s="33">
         <v>31</v>
       </c>
-      <c r="F22" s="33">
+      <c r="J22" s="33">
+        <v>3</v>
+      </c>
+      <c r="K22" s="33">
+        <v>8</v>
+      </c>
+      <c r="L22" s="33">
+        <v>45</v>
+      </c>
+      <c r="M22" s="33">
+        <v>3</v>
+      </c>
+      <c r="N22" s="33">
         <v>31</v>
       </c>
-      <c r="G22" s="33">
-[...22 lines deleted...]
-      </c>
       <c r="O22" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P22" s="33">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="Q22" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R22" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S22" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T22" s="33">
         <v>0</v>
       </c>
       <c r="U22" s="33">
         <v>0</v>
       </c>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="33">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D23" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E23" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F23" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G23" s="33">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="H23" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="33">
+        <v>4</v>
+      </c>
+      <c r="K23" s="33">
+        <v>1</v>
+      </c>
+      <c r="L23" s="33">
         <v>5</v>
       </c>
-      <c r="K23" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O23" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P23" s="33">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R23" s="33">
         <v>0</v>
       </c>
       <c r="S23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T23" s="33">
         <v>0</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="33">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D24" s="33">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E24" s="33">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F24" s="33">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="G24" s="33">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H24" s="33">
         <v>4</v>
       </c>
       <c r="I24" s="33">
         <v>0</v>
       </c>
       <c r="J24" s="33">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K24" s="33">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L24" s="33">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M24" s="33">
         <v>4</v>
       </c>
       <c r="N24" s="33">
         <v>0</v>
       </c>
       <c r="O24" s="33">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="P24" s="33">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="Q24" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R24" s="33">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>0</v>
       </c>
       <c r="T24" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="U24" s="33">
         <v>0</v>
       </c>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="33">
         <v>3</v>
       </c>
       <c r="D25" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E25" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F25" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G25" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H25" s="33">
         <v>0</v>
       </c>
       <c r="I25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="P25" s="33">
         <v>0</v>
       </c>
       <c r="Q25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R25" s="33">
         <v>0</v>
       </c>
       <c r="S25" s="33">
         <v>0</v>
       </c>
       <c r="T25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="33">
+        <v>24</v>
+      </c>
+      <c r="D26" s="33">
+        <v>9</v>
+      </c>
+      <c r="E26" s="33">
+        <v>15</v>
+      </c>
+      <c r="F26" s="33">
+        <v>15</v>
+      </c>
+      <c r="G26" s="33">
         <v>22</v>
       </c>
-      <c r="D26" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="H26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I26" s="33">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J26" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K26" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L26" s="33">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M26" s="33">
         <v>1</v>
       </c>
       <c r="N26" s="33">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O26" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="P26" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q26" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R26" s="33">
         <v>0</v>
       </c>
       <c r="S26" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T26" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U26" s="33">
         <v>0</v>
       </c>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="33">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D27" s="33">
+        <v>2</v>
+      </c>
+      <c r="E27" s="33">
+        <v>19</v>
+      </c>
+      <c r="F27" s="33">
+        <v>19</v>
+      </c>
+      <c r="G27" s="33">
+        <v>18</v>
+      </c>
+      <c r="H27" s="33">
+        <v>2</v>
+      </c>
+      <c r="I27" s="33">
         <v>4</v>
       </c>
-      <c r="E27" s="33">
-[...13 lines deleted...]
-      </c>
       <c r="J27" s="33">
+        <v>2</v>
+      </c>
+      <c r="K27" s="33">
+        <v>10</v>
+      </c>
+      <c r="L27" s="33">
+        <v>18</v>
+      </c>
+      <c r="M27" s="33">
         <v>3</v>
       </c>
-      <c r="K27" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="N27" s="33">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="O27" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P27" s="33">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="Q27" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R27" s="33">
         <v>0</v>
       </c>
       <c r="S27" s="33">
         <v>0</v>
       </c>
       <c r="T27" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U27" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="33">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D28" s="33">
         <v>1</v>
       </c>
       <c r="E28" s="33">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F28" s="33">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G28" s="33">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I28" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J28" s="33">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K28" s="33">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="L28" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N28" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O28" s="33">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="P28" s="33">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="Q28" s="33">
         <v>0</v>
       </c>
       <c r="R28" s="33">
         <v>0</v>
       </c>
       <c r="S28" s="33">
         <v>0</v>
       </c>
       <c r="T28" s="33">
         <v>0</v>
       </c>
       <c r="U28" s="33">
         <v>0</v>
       </c>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F29" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G29" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
       <c r="J29" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K29" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L29" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="33">
         <v>0</v>
       </c>
       <c r="O29" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P29" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="33">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
       <c r="U29" s="33">
         <v>0</v>
       </c>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D30" s="36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E30" s="36">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F30" s="36">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G30" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H30" s="36">
         <v>0</v>
       </c>
       <c r="I30" s="36">
         <v>0</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
         <v>0</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
       <c r="P30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="68"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="79"/>
     </row>
     <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
@@ -36799,120 +37082,120 @@
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:U4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:U5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="G26" sqref="G26"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="G26" sqref="G26"/>
+      <selection sqref="A1:S1"/>
+      <selection pane="topRight" sqref="A1:S1"/>
+      <selection pane="bottomLeft" sqref="A1:S1"/>
+      <selection pane="bottomRight" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="A1" s="103" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -36949,1856 +37232,1856 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
-        <v>385</v>
+        <v>350</v>
       </c>
       <c r="D8" s="72">
         <v>66</v>
       </c>
       <c r="E8" s="72">
-        <v>319</v>
+        <v>284</v>
       </c>
       <c r="F8" s="72">
-        <v>319</v>
+        <v>284</v>
       </c>
       <c r="G8" s="72">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="H8" s="72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I8" s="72">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="J8" s="72">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="K8" s="72">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="L8" s="72">
-        <v>311</v>
+        <v>284</v>
       </c>
       <c r="M8" s="72">
         <v>24</v>
       </c>
       <c r="N8" s="72">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="O8" s="72">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="P8" s="72">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q8" s="72">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="R8" s="72">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="S8" s="72">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T8" s="72">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="U8" s="72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V8" s="33"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="33">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="D9" s="33">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E9" s="33">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F9" s="33">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="G9" s="33">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="H9" s="33">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I9" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J9" s="33">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="K9" s="33">
         <v>13</v>
       </c>
       <c r="L9" s="33">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="M9" s="33">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="N9" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O9" s="33">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="P9" s="33">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="Q9" s="33">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="R9" s="33">
         <v>0</v>
       </c>
       <c r="S9" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T9" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="U9" s="33">
         <v>0</v>
       </c>
       <c r="V9" s="33"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="33">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D10" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E10" s="33">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F10" s="33">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G10" s="33">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H10" s="33">
         <v>0</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="K10" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L10" s="33">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="33">
         <v>0</v>
       </c>
       <c r="O10" s="33">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="P10" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q10" s="33">
         <v>0</v>
       </c>
       <c r="R10" s="33">
         <v>0</v>
       </c>
       <c r="S10" s="33">
         <v>0</v>
       </c>
       <c r="T10" s="33">
         <v>0</v>
       </c>
       <c r="U10" s="33">
         <v>0</v>
       </c>
       <c r="V10" s="33"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="33">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D11" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E11" s="33">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F11" s="33">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G11" s="33">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="H11" s="33">
         <v>0</v>
       </c>
       <c r="I11" s="33">
         <v>0</v>
       </c>
       <c r="J11" s="33">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="K11" s="33">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L11" s="33">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="33">
         <v>0</v>
       </c>
       <c r="O11" s="33">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="P11" s="33">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
       <c r="V11" s="33"/>
     </row>
     <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="33">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D12" s="33">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E12" s="33">
+        <v>31</v>
+      </c>
+      <c r="F12" s="33">
+        <v>31</v>
+      </c>
+      <c r="G12" s="33">
+        <v>30</v>
+      </c>
+      <c r="H12" s="33">
+        <v>1</v>
+      </c>
+      <c r="I12" s="33">
+        <v>0</v>
+      </c>
+      <c r="J12" s="33">
         <v>15</v>
       </c>
-      <c r="F12" s="33">
+      <c r="K12" s="33">
+        <v>14</v>
+      </c>
+      <c r="L12" s="33">
+        <v>30</v>
+      </c>
+      <c r="M12" s="33">
+        <v>1</v>
+      </c>
+      <c r="N12" s="33">
+        <v>0</v>
+      </c>
+      <c r="O12" s="33">
+        <v>14</v>
+      </c>
+      <c r="P12" s="33">
         <v>15</v>
       </c>
-      <c r="G12" s="33">
-[...28 lines deleted...]
-      </c>
       <c r="Q12" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" s="33">
         <v>0</v>
       </c>
       <c r="S12" s="33">
         <v>0</v>
       </c>
       <c r="T12" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U12" s="33">
         <v>0</v>
       </c>
       <c r="V12" s="33"/>
     </row>
     <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="33">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D13" s="33">
+        <v>4</v>
+      </c>
+      <c r="E13" s="33">
+        <v>18</v>
+      </c>
+      <c r="F13" s="33">
+        <v>18</v>
+      </c>
+      <c r="G13" s="33">
+        <v>17</v>
+      </c>
+      <c r="H13" s="33">
+        <v>2</v>
+      </c>
+      <c r="I13" s="33">
+        <v>3</v>
+      </c>
+      <c r="J13" s="33">
+        <v>7</v>
+      </c>
+      <c r="K13" s="33">
+        <v>5</v>
+      </c>
+      <c r="L13" s="33">
+        <v>16</v>
+      </c>
+      <c r="M13" s="33">
+        <v>1</v>
+      </c>
+      <c r="N13" s="33">
+        <v>5</v>
+      </c>
+      <c r="O13" s="33">
         <v>6</v>
       </c>
-      <c r="E13" s="33">
-[...11 lines deleted...]
-      <c r="I13" s="33">
+      <c r="P13" s="33">
         <v>4</v>
       </c>
-      <c r="J13" s="33">
-[...19 lines deleted...]
-      </c>
       <c r="Q13" s="33">
         <v>1</v>
       </c>
       <c r="R13" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" s="33">
         <v>0</v>
       </c>
       <c r="T13" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U13" s="33">
         <v>0</v>
       </c>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="33">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D14" s="33">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="E14" s="33">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F14" s="33">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G14" s="33">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="H14" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I14" s="33">
         <v>6</v>
       </c>
       <c r="J14" s="33">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="K14" s="33">
         <v>17</v>
       </c>
       <c r="L14" s="33">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="M14" s="33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N14" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O14" s="33">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="P14" s="33">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="Q14" s="33">
         <v>0</v>
       </c>
       <c r="R14" s="33">
         <v>0</v>
       </c>
       <c r="S14" s="33">
         <v>0</v>
       </c>
       <c r="T14" s="33">
         <v>0</v>
       </c>
       <c r="U14" s="33">
         <v>0</v>
       </c>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="33">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D15" s="33">
         <v>0</v>
       </c>
       <c r="E15" s="33">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F15" s="33">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G15" s="33">
+        <v>10</v>
+      </c>
+      <c r="H15" s="33">
+        <v>0</v>
+      </c>
+      <c r="I15" s="33">
+        <v>3</v>
+      </c>
+      <c r="J15" s="33">
         <v>6</v>
       </c>
-      <c r="H15" s="33">
-[...5 lines deleted...]
-      <c r="J15" s="33">
+      <c r="K15" s="33">
+        <v>1</v>
+      </c>
+      <c r="L15" s="33">
+        <v>10</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="33">
         <v>3</v>
       </c>
-      <c r="K15" s="33">
-[...2 lines deleted...]
-      <c r="L15" s="33">
+      <c r="O15" s="33">
         <v>6</v>
       </c>
-      <c r="M15" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="33">
         <v>0</v>
       </c>
       <c r="R15" s="33">
         <v>0</v>
       </c>
       <c r="S15" s="33">
         <v>0</v>
       </c>
       <c r="T15" s="33">
         <v>0</v>
       </c>
       <c r="U15" s="33">
         <v>0</v>
       </c>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>89</v>
+        <v>144</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="33">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D16" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E16" s="33">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F16" s="33">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G16" s="33">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="H16" s="33">
+        <v>3</v>
+      </c>
+      <c r="I16" s="33">
+        <v>2</v>
+      </c>
+      <c r="J16" s="33">
+        <v>1</v>
+      </c>
+      <c r="K16" s="33">
         <v>5</v>
       </c>
-      <c r="I16" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="L16" s="33">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="M16" s="33">
+        <v>3</v>
+      </c>
+      <c r="N16" s="33">
+        <v>2</v>
+      </c>
+      <c r="O16" s="33">
+        <v>1</v>
+      </c>
+      <c r="P16" s="33">
         <v>5</v>
       </c>
-      <c r="N16" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="Q16" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="R16" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="S16" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T16" s="33">
         <v>0</v>
       </c>
       <c r="U16" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D17" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E17" s="33">
         <v>6</v>
       </c>
       <c r="F17" s="33">
         <v>6</v>
       </c>
       <c r="G17" s="33">
         <v>7</v>
       </c>
       <c r="H17" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I17" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J17" s="33">
         <v>0</v>
       </c>
       <c r="K17" s="33">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L17" s="33">
         <v>7</v>
       </c>
       <c r="M17" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N17" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O17" s="33">
         <v>0</v>
       </c>
       <c r="P17" s="33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="Q17" s="33">
         <v>0</v>
       </c>
       <c r="R17" s="33">
         <v>0</v>
       </c>
       <c r="S17" s="33">
         <v>0</v>
       </c>
       <c r="T17" s="33">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="33">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D18" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E18" s="33">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F18" s="33">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G18" s="33">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H18" s="33">
         <v>0</v>
       </c>
       <c r="I18" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J18" s="33">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="K18" s="33">
         <v>0</v>
       </c>
       <c r="L18" s="33">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="33">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O18" s="33">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="P18" s="33">
         <v>0</v>
       </c>
       <c r="Q18" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R18" s="33">
         <v>0</v>
       </c>
       <c r="S18" s="33">
         <v>0</v>
       </c>
       <c r="T18" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U18" s="33">
         <v>0</v>
       </c>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="33">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="D19" s="33">
         <v>0</v>
       </c>
       <c r="E19" s="33">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="F19" s="33">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="G19" s="33">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="H19" s="33">
         <v>0</v>
       </c>
       <c r="I19" s="33">
         <v>0</v>
       </c>
       <c r="J19" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K19" s="33">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="L19" s="33">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="33">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="O19" s="33">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="P19" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q19" s="33">
         <v>0</v>
       </c>
       <c r="R19" s="33">
         <v>0</v>
       </c>
       <c r="S19" s="33">
         <v>0</v>
       </c>
       <c r="T19" s="33">
         <v>0</v>
       </c>
       <c r="U19" s="33">
         <v>0</v>
       </c>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D20" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E20" s="33">
+        <v>13</v>
+      </c>
+      <c r="F20" s="33">
+        <v>13</v>
+      </c>
+      <c r="G20" s="33">
+        <v>15</v>
+      </c>
+      <c r="H20" s="33">
+        <v>4</v>
+      </c>
+      <c r="I20" s="33">
+        <v>1</v>
+      </c>
+      <c r="J20" s="33">
+        <v>2</v>
+      </c>
+      <c r="K20" s="33">
         <v>8</v>
       </c>
-      <c r="F20" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="L20" s="33">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M20" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N20" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O20" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P20" s="33">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q20" s="33">
         <v>0</v>
       </c>
       <c r="R20" s="33">
         <v>0</v>
       </c>
       <c r="S20" s="33">
         <v>0</v>
       </c>
       <c r="T20" s="33">
         <v>0</v>
       </c>
       <c r="U20" s="33">
         <v>0</v>
       </c>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="33">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D21" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E21" s="33">
         <v>9</v>
       </c>
       <c r="F21" s="33">
         <v>9</v>
       </c>
       <c r="G21" s="33">
         <v>9</v>
       </c>
       <c r="H21" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I21" s="33">
         <v>0</v>
       </c>
       <c r="J21" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K21" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L21" s="33">
         <v>9</v>
       </c>
       <c r="M21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N21" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O21" s="33">
         <v>1</v>
       </c>
       <c r="P21" s="33">
         <v>1</v>
       </c>
       <c r="Q21" s="33">
         <v>0</v>
       </c>
       <c r="R21" s="33">
         <v>0</v>
       </c>
       <c r="S21" s="33">
         <v>0</v>
       </c>
       <c r="T21" s="33">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>0</v>
       </c>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="33">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D22" s="33">
         <v>0</v>
       </c>
       <c r="E22" s="33">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F22" s="33">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="G22" s="33">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H22" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I22" s="33">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="J22" s="33">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="K22" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L22" s="33">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="M22" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N22" s="33">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="O22" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P22" s="33">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q22" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R22" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S22" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T22" s="33">
         <v>0</v>
       </c>
       <c r="U22" s="33">
         <v>0</v>
       </c>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
-        <v>96</v>
+        <v>151</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="33">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D23" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E23" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F23" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G23" s="33">
         <v>4</v>
       </c>
       <c r="H23" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I23" s="33">
         <v>0</v>
       </c>
       <c r="J23" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K23" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L23" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="33">
         <v>0</v>
       </c>
       <c r="O23" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P23" s="33">
         <v>1</v>
       </c>
       <c r="Q23" s="33">
         <v>0</v>
       </c>
       <c r="R23" s="33">
         <v>0</v>
       </c>
       <c r="S23" s="33">
         <v>0</v>
       </c>
       <c r="T23" s="33">
         <v>0</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="33">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D24" s="33">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E24" s="33">
+        <v>7</v>
+      </c>
+      <c r="F24" s="33">
+        <v>7</v>
+      </c>
+      <c r="G24" s="33">
+        <v>20</v>
+      </c>
+      <c r="H24" s="33">
+        <v>0</v>
+      </c>
+      <c r="I24" s="33">
+        <v>0</v>
+      </c>
+      <c r="J24" s="33">
+        <v>7</v>
+      </c>
+      <c r="K24" s="33">
         <v>13</v>
       </c>
-      <c r="F24" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="L24" s="33">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="M24" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N24" s="33">
         <v>0</v>
       </c>
       <c r="O24" s="33">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P24" s="33">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="Q24" s="33">
         <v>0</v>
       </c>
       <c r="R24" s="33">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>0</v>
       </c>
       <c r="T24" s="33">
         <v>0</v>
       </c>
       <c r="U24" s="33">
         <v>0</v>
       </c>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
-        <v>98</v>
+        <v>153</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H25" s="33">
         <v>0</v>
       </c>
       <c r="I25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J25" s="33">
         <v>0</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O25" s="33">
         <v>0</v>
       </c>
       <c r="P25" s="33">
         <v>0</v>
       </c>
       <c r="Q25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R25" s="33">
         <v>0</v>
       </c>
       <c r="S25" s="33">
         <v>0</v>
       </c>
       <c r="T25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="33">
         <v>11</v>
       </c>
       <c r="D26" s="33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E26" s="33">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F26" s="33">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G26" s="33">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I26" s="33">
         <v>6</v>
       </c>
       <c r="J26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L26" s="33">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M26" s="33">
         <v>1</v>
       </c>
       <c r="N26" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P26" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q26" s="33">
         <v>1</v>
       </c>
       <c r="R26" s="33">
         <v>0</v>
       </c>
       <c r="S26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T26" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U26" s="33">
         <v>0</v>
       </c>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="33">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D27" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E27" s="33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F27" s="33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G27" s="33">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="H27" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I27" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J27" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27" s="33">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L27" s="33">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M27" s="33">
         <v>1</v>
       </c>
       <c r="N27" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O27" s="33">
         <v>0</v>
       </c>
       <c r="P27" s="33">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="Q27" s="33">
         <v>0</v>
       </c>
       <c r="R27" s="33">
         <v>0</v>
       </c>
       <c r="S27" s="33">
         <v>0</v>
       </c>
       <c r="T27" s="33">
         <v>0</v>
       </c>
       <c r="U27" s="33">
         <v>0</v>
       </c>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D28" s="33">
         <v>0</v>
       </c>
       <c r="E28" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F28" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G28" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H28" s="33">
         <v>0</v>
       </c>
       <c r="I28" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J28" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K28" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L28" s="33">
         <v>6</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O28" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="P28" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q28" s="33">
         <v>0</v>
       </c>
       <c r="R28" s="33">
         <v>0</v>
       </c>
       <c r="S28" s="33">
         <v>0</v>
       </c>
       <c r="T28" s="33">
         <v>0</v>
       </c>
       <c r="U28" s="33">
         <v>0</v>
       </c>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F29" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G29" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
       <c r="J29" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K29" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L29" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="33">
         <v>0</v>
       </c>
       <c r="O29" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P29" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="33">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
       <c r="U29" s="33">
         <v>0</v>
       </c>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
-        <v>103</v>
+        <v>158</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D30" s="36">
         <v>0</v>
       </c>
       <c r="E30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" s="36">
         <v>0</v>
       </c>
       <c r="I30" s="36">
         <v>0</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
         <v>0</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
       <c r="P30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
-        <v>108</v>
+        <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
-        <v>25</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="68" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="79"/>
     </row>
     <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="U6:U7"/>
+    <mergeCell ref="Q5:U5"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="G6:G7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
-    <mergeCell ref="A4:B7"/>
-    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="F5:F7"/>
     <mergeCell ref="F4:U4"/>
-    <mergeCell ref="C5:C7"/>
-[...6 lines deleted...]
-    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:T7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
-    <mergeCell ref="J6:J7"/>
-[...10 lines deleted...]
-    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="G5:K5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="G26" sqref="G26"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="G26" sqref="G26"/>
+      <selection sqref="A1:S1"/>
+      <selection pane="topRight" sqref="A1:S1"/>
+      <selection pane="bottomLeft" sqref="A1:S1"/>
+      <selection pane="bottomRight" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="21" width="12.5" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.6640625" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.5" style="3" customWidth="1"/>
     <col min="24" max="24" width="11.6640625" style="3" customWidth="1"/>
     <col min="25" max="26" width="12.5" style="3" customWidth="1"/>
     <col min="27" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="86" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="86"/>
       <c r="D1" s="86"/>
       <c r="E1" s="86"/>
       <c r="F1" s="86"/>
       <c r="G1" s="86"/>
       <c r="H1" s="86"/>
       <c r="I1" s="86"/>
       <c r="J1" s="86"/>
       <c r="K1" s="86"/>
       <c r="L1" s="86"/>
       <c r="M1" s="86"/>
       <c r="N1" s="86"/>
       <c r="O1" s="86"/>
       <c r="P1" s="86"/>
       <c r="Q1" s="86"/>
       <c r="R1" s="86"/>
       <c r="S1" s="86"/>
       <c r="T1" s="86"/>
       <c r="U1" s="86"/>
       <c r="V1" s="86"/>
       <c r="W1" s="86"/>
     </row>
     <row r="2" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
-      <c r="L2" s="106"/>
-[...3 lines deleted...]
-      <c r="P2" s="106"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
       <c r="Q2" s="87"/>
       <c r="R2" s="87"/>
       <c r="S2" s="87"/>
       <c r="T2" s="87"/>
       <c r="U2" s="87"/>
       <c r="V2" s="87"/>
       <c r="W2" s="87"/>
       <c r="X2" s="87"/>
     </row>
     <row r="3" spans="1:24" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f>IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" ref="E3:U3" si="0">IF(E8=SUM(E9:E30),"","*")</f>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -38835,2851 +39118,2851 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:24" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:24" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:24" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:24" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:24" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
-        <v>401</v>
+        <v>317</v>
       </c>
       <c r="D8" s="72">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E8" s="72">
-        <v>340</v>
+        <v>255</v>
       </c>
       <c r="F8" s="72">
-        <v>340</v>
+        <v>255</v>
       </c>
       <c r="G8" s="72">
-        <v>350</v>
+        <v>277</v>
       </c>
       <c r="H8" s="72">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I8" s="72">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="J8" s="72">
-        <v>157</v>
+        <v>126</v>
       </c>
       <c r="K8" s="72">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="L8" s="72">
-        <v>325</v>
+        <v>266</v>
       </c>
       <c r="M8" s="72">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="N8" s="72">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="O8" s="72">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="P8" s="72">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="Q8" s="72">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="R8" s="72">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="S8" s="72">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="T8" s="72">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="U8" s="72">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C9" s="33">
         <v>49</v>
       </c>
       <c r="D9" s="33">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E9" s="33">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F9" s="33">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G9" s="33">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H9" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I9" s="33">
         <v>4</v>
       </c>
       <c r="J9" s="33">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="K9" s="33">
+        <v>7</v>
+      </c>
+      <c r="L9" s="33">
+        <v>36</v>
+      </c>
+      <c r="M9" s="33">
         <v>4</v>
       </c>
-      <c r="L9" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O9" s="33">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="P9" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="R9" s="33">
         <v>0</v>
       </c>
       <c r="S9" s="33">
         <v>0</v>
       </c>
       <c r="T9" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="U9" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="C10" s="33">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D10" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E10" s="33">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F10" s="33">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G10" s="33">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="H10" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="K10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L10" s="33">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M10" s="33">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="N10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O10" s="33">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="P10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R10" s="33">
         <v>0</v>
       </c>
       <c r="S10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="33">
         <v>2</v>
       </c>
       <c r="U10" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C11" s="33">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D11" s="33">
+        <v>8</v>
+      </c>
+      <c r="E11" s="33">
+        <v>10</v>
+      </c>
+      <c r="F11" s="33">
+        <v>10</v>
+      </c>
+      <c r="G11" s="33">
+        <v>10</v>
+      </c>
+      <c r="H11" s="33">
+        <v>0</v>
+      </c>
+      <c r="I11" s="33">
+        <v>0</v>
+      </c>
+      <c r="J11" s="33">
         <v>9</v>
       </c>
-      <c r="E11" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="K11" s="33">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L11" s="33">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="M11" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N11" s="33">
         <v>0</v>
       </c>
       <c r="O11" s="33">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="P11" s="33">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="C12" s="33">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D12" s="33">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E12" s="33">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F12" s="33">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G12" s="33">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H12" s="33">
         <v>0</v>
       </c>
       <c r="I12" s="33">
         <v>0</v>
       </c>
       <c r="J12" s="33">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="K12" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L12" s="33">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="33">
         <v>0</v>
       </c>
       <c r="O12" s="33">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="P12" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q12" s="33">
         <v>0</v>
       </c>
       <c r="R12" s="33">
         <v>0</v>
       </c>
       <c r="S12" s="33">
         <v>0</v>
       </c>
       <c r="T12" s="33">
         <v>0</v>
       </c>
       <c r="U12" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="33">
+        <v>35</v>
+      </c>
+      <c r="D13" s="33">
+        <v>3</v>
+      </c>
+      <c r="E13" s="33">
+        <v>32</v>
+      </c>
+      <c r="F13" s="33">
+        <v>32</v>
+      </c>
+      <c r="G13" s="33">
+        <v>35</v>
+      </c>
+      <c r="H13" s="33">
+        <v>2</v>
+      </c>
+      <c r="I13" s="33">
+        <v>4</v>
+      </c>
+      <c r="J13" s="33">
+        <v>12</v>
+      </c>
+      <c r="K13" s="33">
+        <v>17</v>
+      </c>
+      <c r="L13" s="33">
+        <v>34</v>
+      </c>
+      <c r="M13" s="33">
+        <v>2</v>
+      </c>
+      <c r="N13" s="33">
         <v>7</v>
       </c>
-      <c r="C13" s="33">
-[...34 lines deleted...]
-      </c>
       <c r="O13" s="33">
+        <v>10</v>
+      </c>
+      <c r="P13" s="33">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Q13" s="33">
         <v>0</v>
       </c>
       <c r="R13" s="33">
         <v>0</v>
       </c>
       <c r="S13" s="33">
         <v>0</v>
       </c>
       <c r="T13" s="33">
         <v>0</v>
       </c>
       <c r="U13" s="33">
         <v>0</v>
       </c>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C14" s="33">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D14" s="33">
+        <v>3</v>
+      </c>
+      <c r="E14" s="33">
+        <v>27</v>
+      </c>
+      <c r="F14" s="33">
+        <v>27</v>
+      </c>
+      <c r="G14" s="33">
+        <v>25</v>
+      </c>
+      <c r="H14" s="33">
         <v>7</v>
       </c>
-      <c r="E14" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="I14" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J14" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K14" s="33">
+        <v>5</v>
+      </c>
+      <c r="L14" s="33">
+        <v>25</v>
+      </c>
+      <c r="M14" s="33">
         <v>7</v>
       </c>
-      <c r="L14" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="N14" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O14" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P14" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R14" s="33">
         <v>0</v>
       </c>
       <c r="S14" s="33">
         <v>0</v>
       </c>
       <c r="T14" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="U14" s="33">
         <v>0</v>
       </c>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D15" s="33">
         <v>0</v>
       </c>
       <c r="E15" s="33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F15" s="33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G15" s="33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J15" s="33">
         <v>2</v>
       </c>
       <c r="K15" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L15" s="33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="33">
+        <v>0</v>
+      </c>
+      <c r="O15" s="33">
+        <v>2</v>
+      </c>
+      <c r="P15" s="33">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q15" s="33">
         <v>0</v>
       </c>
       <c r="R15" s="33">
         <v>0</v>
       </c>
       <c r="S15" s="33">
         <v>0</v>
       </c>
       <c r="T15" s="33">
         <v>0</v>
       </c>
       <c r="U15" s="33">
         <v>0</v>
       </c>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:24" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>89</v>
+        <v>144</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="33">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D16" s="33">
         <v>2</v>
       </c>
       <c r="E16" s="33">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F16" s="33">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G16" s="33">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H16" s="33">
+        <v>1</v>
+      </c>
+      <c r="I16" s="33">
+        <v>9</v>
+      </c>
+      <c r="J16" s="33">
         <v>4</v>
       </c>
-      <c r="I16" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="K16" s="33">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L16" s="33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M16" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N16" s="33">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="O16" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P16" s="33">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q16" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="R16" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="S16" s="33">
         <v>1</v>
       </c>
       <c r="T16" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U16" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="33">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D17" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E17" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F17" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G17" s="33">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J17" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K17" s="33">
+        <v>14</v>
+      </c>
+      <c r="L17" s="33">
+        <v>14</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="33">
+        <v>4</v>
+      </c>
+      <c r="O17" s="33">
+        <v>1</v>
+      </c>
+      <c r="P17" s="33">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>6</v>
       </c>
       <c r="Q17" s="33">
         <v>0</v>
       </c>
       <c r="R17" s="33">
         <v>0</v>
       </c>
       <c r="S17" s="33">
         <v>0</v>
       </c>
       <c r="T17" s="33">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="33">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D18" s="33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E18" s="33">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F18" s="33">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="G18" s="33">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H18" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18" s="33">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J18" s="33">
+        <v>9</v>
+      </c>
+      <c r="K18" s="33">
+        <v>3</v>
+      </c>
+      <c r="L18" s="33">
         <v>13</v>
       </c>
-      <c r="K18" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="M18" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N18" s="33">
+        <v>2</v>
+      </c>
+      <c r="O18" s="33">
         <v>9</v>
       </c>
-      <c r="O18" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="33">
         <v>1</v>
       </c>
       <c r="Q18" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R18" s="33">
         <v>0</v>
       </c>
       <c r="S18" s="33">
         <v>0</v>
       </c>
       <c r="T18" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U18" s="33">
         <v>0</v>
       </c>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="33">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19" s="33">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F19" s="33">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G19" s="33">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" s="33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K19" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L19" s="33">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N19" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O19" s="33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P19" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q19" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T19" s="33">
         <v>0</v>
       </c>
       <c r="U19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D20" s="33">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E20" s="33">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F20" s="33">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G20" s="33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="H20" s="33">
         <v>0</v>
       </c>
       <c r="I20" s="33">
+        <v>0</v>
+      </c>
+      <c r="J20" s="33">
+        <v>2</v>
+      </c>
+      <c r="K20" s="33">
         <v>5</v>
       </c>
-      <c r="J20" s="33">
+      <c r="L20" s="33">
+        <v>7</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="33">
+        <v>0</v>
+      </c>
+      <c r="O20" s="33">
+        <v>2</v>
+      </c>
+      <c r="P20" s="33">
         <v>5</v>
       </c>
-      <c r="K20" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="Q20" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R20" s="33">
         <v>0</v>
       </c>
       <c r="S20" s="33">
         <v>0</v>
       </c>
       <c r="T20" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U20" s="33">
         <v>0</v>
       </c>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="33">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D21" s="33">
         <v>0</v>
       </c>
       <c r="E21" s="33">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F21" s="33">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G21" s="33">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
+        <v>0</v>
+      </c>
+      <c r="J21" s="33">
+        <v>2</v>
+      </c>
+      <c r="K21" s="33">
         <v>4</v>
       </c>
-      <c r="J21" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="L21" s="33">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="M21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N21" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O21" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="P21" s="33">
         <v>4</v>
       </c>
       <c r="Q21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R21" s="33">
         <v>0</v>
       </c>
       <c r="S21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T21" s="33">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>0</v>
       </c>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="33">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D22" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E22" s="33">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F22" s="33">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="G22" s="33">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H22" s="33">
         <v>0</v>
       </c>
       <c r="I22" s="33">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="J22" s="33">
         <v>2</v>
       </c>
       <c r="K22" s="33">
         <v>3</v>
       </c>
       <c r="L22" s="33">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="M22" s="33">
         <v>0</v>
       </c>
       <c r="N22" s="33">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="O22" s="33">
         <v>2</v>
       </c>
       <c r="P22" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q22" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R22" s="33">
         <v>0</v>
       </c>
       <c r="S22" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T22" s="33">
         <v>0</v>
       </c>
       <c r="U22" s="33">
         <v>0</v>
       </c>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
-        <v>96</v>
+        <v>151</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D23" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E23" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F23" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G23" s="33">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H23" s="33">
         <v>0</v>
       </c>
       <c r="I23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K23" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L23" s="33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O23" s="33">
         <v>1</v>
       </c>
       <c r="P23" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R23" s="33">
         <v>0</v>
       </c>
       <c r="S23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T23" s="33">
         <v>0</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="33">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D24" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E24" s="33">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F24" s="33">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G24" s="33">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H24" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I24" s="33">
         <v>0</v>
       </c>
       <c r="J24" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K24" s="33">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L24" s="33">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="M24" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N24" s="33">
         <v>0</v>
       </c>
       <c r="O24" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P24" s="33">
         <v>10</v>
       </c>
       <c r="Q24" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R24" s="33">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>0</v>
       </c>
       <c r="T24" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="U24" s="33">
         <v>0</v>
       </c>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
-        <v>98</v>
+        <v>153</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D25" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H25" s="33">
         <v>0</v>
       </c>
       <c r="I25" s="33">
         <v>0</v>
       </c>
       <c r="J25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="33">
         <v>0</v>
       </c>
       <c r="O25" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="P25" s="33">
         <v>0</v>
       </c>
       <c r="Q25" s="33">
         <v>0</v>
       </c>
       <c r="R25" s="33">
         <v>0</v>
       </c>
       <c r="S25" s="33">
         <v>0</v>
       </c>
       <c r="T25" s="33">
         <v>0</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="33">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D26" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E26" s="33">
         <v>10</v>
       </c>
       <c r="F26" s="33">
         <v>10</v>
       </c>
       <c r="G26" s="33">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="H26" s="33">
         <v>0</v>
       </c>
       <c r="I26" s="33">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J26" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K26" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L26" s="33">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="33">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="O26" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P26" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q26" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R26" s="33">
         <v>0</v>
       </c>
       <c r="S26" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T26" s="33">
         <v>0</v>
       </c>
       <c r="U26" s="33">
         <v>0</v>
       </c>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="33">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D27" s="33">
+        <v>2</v>
+      </c>
+      <c r="E27" s="33">
+        <v>12</v>
+      </c>
+      <c r="F27" s="33">
+        <v>12</v>
+      </c>
+      <c r="G27" s="33">
+        <v>11</v>
+      </c>
+      <c r="H27" s="33">
+        <v>2</v>
+      </c>
+      <c r="I27" s="33">
+        <v>2</v>
+      </c>
+      <c r="J27" s="33">
+        <v>2</v>
+      </c>
+      <c r="K27" s="33">
+        <v>5</v>
+      </c>
+      <c r="L27" s="33">
+        <v>11</v>
+      </c>
+      <c r="M27" s="33">
+        <v>2</v>
+      </c>
+      <c r="N27" s="33">
+        <v>2</v>
+      </c>
+      <c r="O27" s="33">
+        <v>2</v>
+      </c>
+      <c r="P27" s="33">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="33">
         <v>3</v>
       </c>
-      <c r="E27" s="33">
-[...37 lines deleted...]
-      </c>
       <c r="R27" s="33">
         <v>0</v>
       </c>
       <c r="S27" s="33">
         <v>0</v>
       </c>
       <c r="T27" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U27" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="33">
         <v>7</v>
       </c>
       <c r="D28" s="33">
         <v>1</v>
       </c>
       <c r="E28" s="33">
         <v>6</v>
       </c>
       <c r="F28" s="33">
         <v>6</v>
       </c>
       <c r="G28" s="33">
         <v>6</v>
       </c>
       <c r="H28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I28" s="33">
         <v>0</v>
       </c>
       <c r="J28" s="33">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K28" s="33">
+        <v>1</v>
+      </c>
+      <c r="L28" s="33">
+        <v>5</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="33">
+        <v>0</v>
+      </c>
+      <c r="O28" s="33">
         <v>4</v>
       </c>
-      <c r="L28" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q28" s="33">
         <v>0</v>
       </c>
       <c r="R28" s="33">
         <v>0</v>
       </c>
       <c r="S28" s="33">
         <v>0</v>
       </c>
       <c r="T28" s="33">
         <v>0</v>
       </c>
       <c r="U28" s="33">
         <v>0</v>
       </c>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
       <c r="J29" s="33">
         <v>0</v>
       </c>
       <c r="K29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="33">
         <v>0</v>
       </c>
       <c r="O29" s="33">
         <v>0</v>
       </c>
       <c r="P29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="33">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
       <c r="U29" s="33">
         <v>0</v>
       </c>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
-        <v>103</v>
+        <v>158</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D30" s="36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G30" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H30" s="36">
         <v>0</v>
       </c>
       <c r="I30" s="36">
         <v>0</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
         <v>0</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
       <c r="P30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>34</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="68" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="68"/>
     </row>
     <row r="35" spans="1:22" s="30" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="70" t="s">
-        <v>172</v>
+      <c r="A35" s="80" t="s">
+        <v>171</v>
       </c>
       <c r="B35" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="72">
-        <v>489</v>
+        <v>317</v>
       </c>
       <c r="D35" s="72">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="E35" s="72">
-        <v>409</v>
+        <v>255</v>
       </c>
       <c r="F35" s="72">
-        <v>409</v>
+        <v>255</v>
       </c>
       <c r="G35" s="72">
-        <v>430</v>
+        <v>277</v>
       </c>
       <c r="H35" s="72">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="I35" s="72">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="J35" s="72">
-        <v>213</v>
+        <v>126</v>
       </c>
       <c r="K35" s="72">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="L35" s="72">
-        <v>408</v>
+        <v>266</v>
       </c>
       <c r="M35" s="72">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="N35" s="72">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="O35" s="72">
-        <v>190</v>
+        <v>108</v>
       </c>
       <c r="P35" s="72">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="Q35" s="72">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="R35" s="72">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="S35" s="72">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T35" s="72">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="U35" s="72">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="33">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D36" s="33">
         <v>13</v>
       </c>
       <c r="E36" s="33">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="F36" s="33">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="G36" s="33">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="H36" s="33">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I36" s="33">
         <v>4</v>
       </c>
       <c r="J36" s="33">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="K36" s="33">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="L36" s="33">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="M36" s="33">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="N36" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O36" s="33">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="P36" s="33">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="Q36" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R36" s="33">
         <v>0</v>
       </c>
       <c r="S36" s="33">
         <v>0</v>
       </c>
       <c r="T36" s="33">
         <v>1</v>
       </c>
       <c r="U36" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="33">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D37" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E37" s="33">
         <v>12</v>
       </c>
       <c r="F37" s="33">
         <v>12</v>
       </c>
       <c r="G37" s="33">
         <v>12</v>
       </c>
       <c r="H37" s="33">
         <v>0</v>
       </c>
       <c r="I37" s="33">
         <v>0</v>
       </c>
       <c r="J37" s="33">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K37" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L37" s="33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M37" s="33">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N37" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O37" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P37" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q37" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R37" s="33">
         <v>0</v>
       </c>
       <c r="S37" s="33">
         <v>0</v>
       </c>
       <c r="T37" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U37" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="33">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D38" s="33">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E38" s="33">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F38" s="33">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G38" s="33">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="H38" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38" s="33">
         <v>0</v>
       </c>
       <c r="J38" s="33">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="K38" s="33">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="L38" s="33">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="M38" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N38" s="33">
         <v>0</v>
       </c>
       <c r="O38" s="33">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="P38" s="33">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="Q38" s="33">
         <v>0</v>
       </c>
       <c r="R38" s="33">
         <v>0</v>
       </c>
       <c r="S38" s="33">
         <v>0</v>
       </c>
       <c r="T38" s="33">
         <v>0</v>
       </c>
       <c r="U38" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="33">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="D39" s="33">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E39" s="33">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="F39" s="33">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="G39" s="33">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="H39" s="33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I39" s="33">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J39" s="33">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="K39" s="33">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="L39" s="33">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="M39" s="33">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="N39" s="33">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="O39" s="33">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="P39" s="33">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="Q39" s="33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="R39" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="S39" s="33">
         <v>0</v>
       </c>
       <c r="T39" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U39" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="33">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D40" s="33">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E40" s="33">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F40" s="33">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="G40" s="33">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H40" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I40" s="33">
+        <v>4</v>
+      </c>
+      <c r="J40" s="33">
+        <v>12</v>
+      </c>
+      <c r="K40" s="33">
+        <v>17</v>
+      </c>
+      <c r="L40" s="33">
+        <v>34</v>
+      </c>
+      <c r="M40" s="33">
+        <v>2</v>
+      </c>
+      <c r="N40" s="33">
         <v>7</v>
       </c>
-      <c r="J40" s="33">
-[...13 lines deleted...]
-      </c>
       <c r="O40" s="33">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="P40" s="33">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="Q40" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R40" s="33">
         <v>0</v>
       </c>
       <c r="S40" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T40" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U40" s="33">
         <v>0</v>
       </c>
       <c r="V40" s="33"/>
     </row>
     <row r="41" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="33">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D41" s="33">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="E41" s="33">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="F41" s="33">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G41" s="33">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H41" s="33">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I41" s="33">
+        <v>1</v>
+      </c>
+      <c r="J41" s="33">
+        <v>12</v>
+      </c>
+      <c r="K41" s="33">
+        <v>5</v>
+      </c>
+      <c r="L41" s="33">
+        <v>25</v>
+      </c>
+      <c r="M41" s="33">
         <v>7</v>
       </c>
-      <c r="J41" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="N41" s="33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="O41" s="33">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="P41" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q41" s="33">
         <v>2</v>
       </c>
       <c r="R41" s="33">
         <v>0</v>
       </c>
       <c r="S41" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T41" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U41" s="33">
         <v>0</v>
       </c>
       <c r="V41" s="33"/>
     </row>
     <row r="42" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="33">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D42" s="33">
         <v>0</v>
       </c>
       <c r="E42" s="33">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F42" s="33">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="G42" s="33">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="H42" s="33">
         <v>0</v>
       </c>
       <c r="I42" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J42" s="33">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K42" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L42" s="33">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M42" s="33">
         <v>0</v>
       </c>
       <c r="N42" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O42" s="33">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="P42" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q42" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R42" s="33">
         <v>0</v>
       </c>
       <c r="S42" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T42" s="33">
         <v>0</v>
       </c>
       <c r="U42" s="33">
         <v>0</v>
       </c>
       <c r="V42" s="33"/>
     </row>
     <row r="43" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="33">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D43" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E43" s="33">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F43" s="33">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G43" s="33">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H43" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I43" s="33">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J43" s="33">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K43" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L43" s="33">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="M43" s="33">
         <v>3</v>
       </c>
       <c r="N43" s="33">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O43" s="33">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="P43" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q43" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R43" s="33">
         <v>0</v>
       </c>
       <c r="S43" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T43" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U43" s="33">
         <v>0</v>
       </c>
       <c r="V43" s="33"/>
     </row>
     <row r="44" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="33">
+        <v>15</v>
+      </c>
+      <c r="D44" s="33">
+        <v>3</v>
+      </c>
+      <c r="E44" s="33">
+        <v>12</v>
+      </c>
+      <c r="F44" s="33">
+        <v>12</v>
+      </c>
+      <c r="G44" s="33">
+        <v>15</v>
+      </c>
+      <c r="H44" s="33">
+        <v>0</v>
+      </c>
+      <c r="I44" s="33">
+        <v>0</v>
+      </c>
+      <c r="J44" s="33">
+        <v>1</v>
+      </c>
+      <c r="K44" s="33">
+        <v>14</v>
+      </c>
+      <c r="L44" s="33">
+        <v>14</v>
+      </c>
+      <c r="M44" s="33">
+        <v>0</v>
+      </c>
+      <c r="N44" s="33">
+        <v>4</v>
+      </c>
+      <c r="O44" s="33">
+        <v>1</v>
+      </c>
+      <c r="P44" s="33">
         <v>9</v>
-      </c>
-[...37 lines deleted...]
-        <v>5</v>
       </c>
       <c r="Q44" s="33">
         <v>0</v>
       </c>
       <c r="R44" s="33">
         <v>0</v>
       </c>
       <c r="S44" s="33">
         <v>0</v>
       </c>
       <c r="T44" s="33">
         <v>0</v>
       </c>
       <c r="U44" s="33">
         <v>0</v>
       </c>
       <c r="V44" s="33"/>
     </row>
     <row r="45" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="33">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D45" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E45" s="33">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F45" s="33">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G45" s="33">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H45" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I45" s="33">
+        <v>2</v>
+      </c>
+      <c r="J45" s="33">
+        <v>9</v>
+      </c>
+      <c r="K45" s="33">
+        <v>3</v>
+      </c>
+      <c r="L45" s="33">
         <v>13</v>
       </c>
-      <c r="J45" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="M45" s="33">
         <v>1</v>
       </c>
       <c r="N45" s="33">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="O45" s="33">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="P45" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q45" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R45" s="33">
         <v>0</v>
       </c>
       <c r="S45" s="33">
         <v>0</v>
       </c>
       <c r="T45" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U45" s="33">
         <v>0</v>
       </c>
       <c r="V45" s="33"/>
     </row>
     <row r="46" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="33">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D46" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E46" s="33">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F46" s="33">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G46" s="33">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="H46" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I46" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J46" s="33">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K46" s="33">
+        <v>2</v>
+      </c>
+      <c r="L46" s="33">
+        <v>5</v>
+      </c>
+      <c r="M46" s="33">
+        <v>0</v>
+      </c>
+      <c r="N46" s="33">
+        <v>0</v>
+      </c>
+      <c r="O46" s="33">
         <v>3</v>
       </c>
-      <c r="L46" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="P46" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q46" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R46" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S46" s="33">
         <v>0</v>
       </c>
       <c r="T46" s="33">
         <v>0</v>
       </c>
       <c r="U46" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V46" s="33"/>
     </row>
     <row r="47" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="33">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D47" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E47" s="33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F47" s="33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G47" s="33">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H47" s="33">
         <v>0</v>
       </c>
       <c r="I47" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J47" s="33">
+        <v>2</v>
+      </c>
+      <c r="K47" s="33">
+        <v>5</v>
+      </c>
+      <c r="L47" s="33">
         <v>7</v>
       </c>
-      <c r="K47" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="M47" s="33">
         <v>0</v>
       </c>
       <c r="N47" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O47" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P47" s="33">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q47" s="33">
         <v>1</v>
       </c>
       <c r="R47" s="33">
         <v>0</v>
       </c>
       <c r="S47" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T47" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U47" s="33">
         <v>0</v>
       </c>
       <c r="V47" s="33"/>
     </row>
     <row r="48" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="33">
         <v>7</v>
       </c>
       <c r="D48" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E48" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F48" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G48" s="33">
         <v>6</v>
       </c>
       <c r="H48" s="33">
         <v>0</v>
       </c>
       <c r="I48" s="33">
         <v>0</v>
       </c>
       <c r="J48" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K48" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L48" s="33">
         <v>6</v>
       </c>
       <c r="M48" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N48" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O48" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P48" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q48" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R48" s="33">
         <v>0</v>
       </c>
       <c r="S48" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T48" s="33">
         <v>0</v>
       </c>
       <c r="U48" s="33">
         <v>0</v>
       </c>
       <c r="V48" s="33"/>
     </row>
     <row r="49" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="33">
+        <v>11</v>
+      </c>
+      <c r="D49" s="33">
+        <v>2</v>
+      </c>
+      <c r="E49" s="33">
+        <v>9</v>
+      </c>
+      <c r="F49" s="33">
+        <v>9</v>
+      </c>
+      <c r="G49" s="33">
         <v>13</v>
       </c>
-      <c r="D49" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="H49" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I49" s="33">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J49" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K49" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L49" s="33">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M49" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N49" s="33">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O49" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P49" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q49" s="33">
         <v>0</v>
       </c>
       <c r="R49" s="33">
         <v>0</v>
       </c>
       <c r="S49" s="33">
         <v>0</v>
       </c>
       <c r="T49" s="33">
         <v>0</v>
       </c>
       <c r="U49" s="33">
         <v>0</v>
       </c>
       <c r="V49" s="33"/>
     </row>
     <row r="50" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="33">
         <v>3</v>
       </c>
       <c r="D50" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E50" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F50" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G50" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H50" s="33">
         <v>0</v>
       </c>
       <c r="I50" s="33">
         <v>0</v>
       </c>
       <c r="J50" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K50" s="33">
         <v>0</v>
       </c>
       <c r="L50" s="33">
         <v>1</v>
       </c>
       <c r="M50" s="33">
         <v>0</v>
       </c>
       <c r="N50" s="33">
         <v>0</v>
       </c>
       <c r="O50" s="33">
         <v>1</v>
       </c>
       <c r="P50" s="33">
         <v>0</v>
       </c>
       <c r="Q50" s="33">
         <v>0</v>
       </c>
       <c r="R50" s="33">
         <v>0</v>
       </c>
       <c r="S50" s="33">
         <v>0</v>
       </c>
       <c r="T50" s="33">
         <v>0</v>
       </c>
       <c r="U50" s="33">
         <v>0</v>
       </c>
       <c r="V50" s="33"/>
     </row>
     <row r="51" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="33">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D51" s="33">
         <v>2</v>
       </c>
       <c r="E51" s="33">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F51" s="33">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G51" s="33">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="H51" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I51" s="33">
         <v>0</v>
       </c>
       <c r="J51" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K51" s="33">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L51" s="33">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="M51" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N51" s="33">
         <v>0</v>
       </c>
       <c r="O51" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P51" s="33">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Q51" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R51" s="33">
         <v>0</v>
       </c>
       <c r="S51" s="33">
         <v>0</v>
       </c>
       <c r="T51" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U51" s="33">
         <v>0</v>
       </c>
       <c r="V51" s="33"/>
     </row>
     <row r="52" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B52" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D52" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E52" s="33">
         <v>0</v>
       </c>
       <c r="F52" s="33">
         <v>0</v>
       </c>
       <c r="G52" s="33">
         <v>0</v>
       </c>
       <c r="H52" s="33">
         <v>0</v>
       </c>
       <c r="I52" s="33">
         <v>0</v>
       </c>
       <c r="J52" s="33">
         <v>0</v>
       </c>
       <c r="K52" s="33">
         <v>0</v>
       </c>
       <c r="L52" s="33">
         <v>0</v>
       </c>
@@ -41698,2416 +41981,2416 @@
       <c r="Q52" s="33">
         <v>0</v>
       </c>
       <c r="R52" s="33">
         <v>0</v>
       </c>
       <c r="S52" s="33">
         <v>0</v>
       </c>
       <c r="T52" s="33">
         <v>0</v>
       </c>
       <c r="U52" s="33">
         <v>0</v>
       </c>
       <c r="V52" s="33"/>
     </row>
     <row r="53" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="33">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D53" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E53" s="33">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F53" s="33">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G53" s="33">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H53" s="33">
         <v>0</v>
       </c>
       <c r="I53" s="33">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J53" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K53" s="33">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L53" s="33">
+        <v>15</v>
+      </c>
+      <c r="M53" s="33">
+        <v>0</v>
+      </c>
+      <c r="N53" s="33">
         <v>11</v>
       </c>
-      <c r="M53" s="33">
-[...2 lines deleted...]
-      <c r="N53" s="33">
+      <c r="O53" s="33">
+        <v>0</v>
+      </c>
+      <c r="P53" s="33">
         <v>4</v>
       </c>
-      <c r="O53" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="Q53" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="R53" s="33">
         <v>0</v>
       </c>
       <c r="S53" s="33">
         <v>0</v>
       </c>
       <c r="T53" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="U53" s="33">
         <v>0</v>
       </c>
       <c r="V53" s="33"/>
     </row>
     <row r="54" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B54" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="33">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D54" s="33">
         <v>2</v>
       </c>
       <c r="E54" s="33">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F54" s="33">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G54" s="33">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="H54" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I54" s="33">
+        <v>2</v>
+      </c>
+      <c r="J54" s="33">
+        <v>2</v>
+      </c>
+      <c r="K54" s="33">
+        <v>5</v>
+      </c>
+      <c r="L54" s="33">
         <v>11</v>
       </c>
-      <c r="J54" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="M54" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N54" s="33">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="O54" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P54" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Q54" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R54" s="33">
         <v>0</v>
       </c>
       <c r="S54" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T54" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U54" s="33">
         <v>0</v>
       </c>
       <c r="V54" s="33"/>
     </row>
     <row r="55" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C55" s="33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D55" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E55" s="33">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F55" s="33">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G55" s="33">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="H55" s="33">
+        <v>0</v>
+      </c>
+      <c r="I55" s="33">
+        <v>0</v>
+      </c>
+      <c r="J55" s="33">
+        <v>5</v>
+      </c>
+      <c r="K55" s="33">
+        <v>1</v>
+      </c>
+      <c r="L55" s="33">
+        <v>5</v>
+      </c>
+      <c r="M55" s="33">
+        <v>0</v>
+      </c>
+      <c r="N55" s="33">
+        <v>0</v>
+      </c>
+      <c r="O55" s="33">
         <v>4</v>
       </c>
-      <c r="I55" s="33">
-[...19 lines deleted...]
-      </c>
       <c r="P55" s="33">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q55" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R55" s="33">
         <v>0</v>
       </c>
       <c r="S55" s="33">
         <v>0</v>
       </c>
       <c r="T55" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U55" s="33">
         <v>0</v>
       </c>
       <c r="V55" s="33"/>
     </row>
     <row r="56" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H56" s="33">
         <v>0</v>
       </c>
       <c r="I56" s="33">
         <v>0</v>
       </c>
       <c r="J56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K56" s="33">
         <v>0</v>
       </c>
       <c r="L56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M56" s="33">
         <v>0</v>
       </c>
       <c r="N56" s="33">
         <v>0</v>
       </c>
       <c r="O56" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P56" s="33">
         <v>0</v>
       </c>
       <c r="Q56" s="33">
         <v>0</v>
       </c>
       <c r="R56" s="33">
         <v>0</v>
       </c>
       <c r="S56" s="33">
         <v>0</v>
       </c>
       <c r="T56" s="33">
         <v>0</v>
       </c>
       <c r="U56" s="33">
         <v>0</v>
       </c>
       <c r="V56" s="33"/>
     </row>
     <row r="57" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D57" s="36">
         <v>0</v>
       </c>
       <c r="E57" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F57" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G57" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H57" s="36">
         <v>0</v>
       </c>
       <c r="I57" s="36">
         <v>0</v>
       </c>
       <c r="J57" s="36">
         <v>0</v>
       </c>
       <c r="K57" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L57" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M57" s="36">
         <v>0</v>
       </c>
       <c r="N57" s="36">
         <v>0</v>
       </c>
       <c r="O57" s="36">
         <v>0</v>
       </c>
       <c r="P57" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q57" s="36">
         <v>0</v>
       </c>
       <c r="R57" s="36">
         <v>0</v>
       </c>
       <c r="S57" s="36">
         <v>0</v>
       </c>
       <c r="T57" s="36">
         <v>0</v>
       </c>
       <c r="U57" s="36">
         <v>0</v>
       </c>
       <c r="V57" s="33"/>
     </row>
     <row r="58" spans="1:22" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:22" s="30" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="70" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B59" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="78" t="str">
-        <f t="shared" ref="C59:U72" si="1">IF(C35=C8,"","*")</f>
-        <v>*</v>
+        <f t="shared" ref="C59:U59" si="1">IF(C35=C8,"","*")</f>
+        <v/>
       </c>
       <c r="D59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="G59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="M59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="N59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="O59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="P59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="Q59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="R59" s="78" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="S59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="T59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="U59" s="78" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="60" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C60:U60" si="2">IF(C36=C9,"","*")</f>
+        <v/>
       </c>
       <c r="D60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="E60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="F60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="G60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="I60" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="K60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="L60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="M60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="N60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="O60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="P60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="Q60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="R60" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="S60" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T60" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="U60" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="61" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C61:U61" si="3">IF(C37=C10,"","*")</f>
+        <v/>
       </c>
       <c r="D61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="E61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="F61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="G61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="H61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="I61" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="K61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="L61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="M61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="N61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="O61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="P61" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="R61" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="S61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="T61" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="3"/>
+        <v/>
       </c>
       <c r="U61" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="62" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C62:U62" si="4">IF(C38=C11,"","*")</f>
+        <v/>
       </c>
       <c r="D62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="E62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="F62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="G62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="H62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="I62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="J62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="K62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="L62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="M62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="N62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="P62" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="4"/>
+        <v/>
       </c>
       <c r="Q62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="R62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="S62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="T62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="U62" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
     </row>
     <row r="63" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C63:U63" si="5">IF(C39=C12,"","*")</f>
+        <v/>
       </c>
       <c r="D63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="E63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="F63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="G63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="H63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="I63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="J63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="K63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="L63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="M63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="N63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="O63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="P63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="Q63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="R63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="S63" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="T63" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="5"/>
+        <v/>
       </c>
       <c r="U63" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
     </row>
     <row r="64" spans="1:22" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C64:U64" si="6">IF(C40=C13,"","*")</f>
+        <v/>
       </c>
       <c r="D64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="E64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="F64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="G64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="H64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="I64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="J64" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="K64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="L64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="M64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="N64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="O64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="P64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="Q64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="R64" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="S64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="T64" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="6"/>
+        <v/>
       </c>
       <c r="U64" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
     <row r="65" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C65:U65" si="7">IF(C41=C14,"","*")</f>
+        <v/>
       </c>
       <c r="D65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="E65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="F65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="G65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="H65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="I65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="J65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="K65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="L65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="M65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="N65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="O65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="P65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="Q65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="R65" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="S65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="T65" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="7"/>
+        <v/>
       </c>
       <c r="U65" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
     </row>
     <row r="66" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C66:U66" si="8">IF(C42=C15,"","*")</f>
+        <v/>
       </c>
       <c r="D66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="E66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="F66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="G66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="H66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="K66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="L66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="M66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="N66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="O66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="P66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="Q66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="R66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="S66" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="8"/>
+        <v/>
       </c>
       <c r="T66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="U66" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="8"/>
         <v/>
       </c>
     </row>
     <row r="67" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C67:U67" si="9">IF(C43=C16,"","*")</f>
+        <v/>
       </c>
       <c r="D67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="E67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="F67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="G67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="H67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="I67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="J67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="K67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="L67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="M67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="N67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="O67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="P67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="Q67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="R67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="S67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
       <c r="T67" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="U67" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="9"/>
+        <v/>
       </c>
     </row>
     <row r="68" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C68:U68" si="10">IF(C44=C17,"","*")</f>
+        <v/>
       </c>
       <c r="D68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="E68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="F68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="G68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="H68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="I68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="J68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="L68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="M68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="N68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="O68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="P68" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="Q68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="R68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="S68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="T68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="U68" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="10"/>
         <v/>
       </c>
     </row>
     <row r="69" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C69:U69" si="11">IF(C45=C18,"","*")</f>
+        <v/>
       </c>
       <c r="D69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="E69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="F69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="G69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="H69" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="I69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="J69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="K69" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="M69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="N69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="O69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="P69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="Q69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="R69" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="S69" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="T69" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="11"/>
+        <v/>
       </c>
       <c r="U69" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="11"/>
         <v/>
       </c>
     </row>
     <row r="70" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C70:U70" si="12">IF(C46=C19,"","*")</f>
+        <v/>
       </c>
       <c r="D70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="E70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="F70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="G70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="H70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="I70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="J70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="K70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="L70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="M70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="N70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="O70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="P70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="Q70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="R70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="S70" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="12"/>
+        <v/>
       </c>
       <c r="T70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="U70" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v/>
       </c>
     </row>
     <row r="71" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B71" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C71:U71" si="13">IF(C47=C20,"","*")</f>
+        <v/>
       </c>
       <c r="D71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="E71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="F71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="G71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="H71" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="I71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="J71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="K71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="L71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="M71" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="O71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="P71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="Q71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="R71" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="S71" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="13"/>
+        <v/>
       </c>
       <c r="T71" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="U71" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="13"/>
         <v/>
       </c>
     </row>
     <row r="72" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B72" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" ref="C72:U72" si="14">IF(C48=C21,"","*")</f>
+        <v/>
       </c>
       <c r="D72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="E72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="F72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="G72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="H72" s="78" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="J72" s="78" t="str">
-        <f t="shared" si="1"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="K72" s="78" t="str">
-        <f t="shared" ref="K72:U72" si="2">IF(K48=K21,"","*")</f>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="L72" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="M72" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="N72" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="O72" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="P72" s="78" t="str">
-        <f t="shared" si="2"/>
-        <v>*</v>
+        <f t="shared" si="14"/>
+        <v/>
       </c>
       <c r="Q72" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="R72" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="S72" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="T72" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="U72" s="78" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="73" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B73" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="78" t="str">
-        <f t="shared" ref="C73:U81" si="3">IF(C49=C22,"","*")</f>
-        <v>*</v>
+        <f t="shared" ref="C73:U73" si="15">IF(C49=C22,"","*")</f>
+        <v/>
       </c>
       <c r="D73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="E73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="F73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="G73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="H73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="I73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="J73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="K73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="L73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="M73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="N73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="O73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="P73" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="Q73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="R73" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="S73" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="15"/>
+        <v/>
       </c>
       <c r="T73" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="U73" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="15"/>
         <v/>
       </c>
     </row>
     <row r="74" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B74" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C74:U74" si="16">IF(C50=C23,"","*")</f>
+        <v/>
       </c>
       <c r="D74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="E74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="F74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="G74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="H74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="I74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="J74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="K74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="L74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="M74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="N74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="O74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="P74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="Q74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="R74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="S74" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="16"/>
+        <v/>
       </c>
       <c r="T74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="U74" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="16"/>
         <v/>
       </c>
     </row>
     <row r="75" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C75:U75" si="17">IF(C51=C24,"","*")</f>
+        <v/>
       </c>
       <c r="D75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="E75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="F75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="G75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="H75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="I75" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="17"/>
         <v/>
       </c>
       <c r="J75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="K75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="L75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="M75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="N75" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="17"/>
         <v/>
       </c>
       <c r="O75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="P75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="Q75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="R75" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="17"/>
         <v/>
       </c>
       <c r="S75" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="17"/>
         <v/>
       </c>
       <c r="T75" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="17"/>
+        <v/>
       </c>
       <c r="U75" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="17"/>
         <v/>
       </c>
     </row>
     <row r="76" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B76" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C76:U76" si="18">IF(C52=C25,"","*")</f>
+        <v/>
       </c>
       <c r="D76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="E76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="F76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="G76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="H76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="I76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="J76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="K76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="L76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="M76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="N76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="O76" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="P76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="Q76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="R76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="S76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="T76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="U76" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
     </row>
     <row r="77" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B77" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C77:U77" si="19">IF(C53=C26,"","*")</f>
+        <v/>
       </c>
       <c r="D77" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="E77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="F77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="G77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="H77" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="I77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="J77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="K77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="L77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="M77" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="N77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="O77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="P77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="Q77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="R77" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="S77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="T77" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="19"/>
+        <v/>
       </c>
       <c r="U77" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
     </row>
     <row r="78" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C78:U78" si="20">IF(C54=C27,"","*")</f>
+        <v/>
       </c>
       <c r="D78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="E78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="F78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="G78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="H78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="I78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="J78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="K78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="L78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="M78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="N78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="O78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="P78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="Q78" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="20"/>
         <v/>
       </c>
       <c r="R78" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="20"/>
         <v/>
       </c>
       <c r="S78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
       <c r="T78" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="20"/>
         <v/>
       </c>
       <c r="U78" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="20"/>
+        <v/>
       </c>
     </row>
     <row r="79" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B79" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C79:U79" si="21">IF(C55=C28,"","*")</f>
+        <v/>
       </c>
       <c r="D79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="E79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="F79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="G79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="H79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="I79" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="K79" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="L79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="M79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="N79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="O79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="P79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="Q79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="R79" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="S79" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="T79" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="21"/>
+        <v/>
       </c>
       <c r="U79" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
     </row>
     <row r="80" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B80" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C80" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C80:U80" si="22">IF(C56=C29,"","*")</f>
+        <v/>
       </c>
       <c r="D80" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="22"/>
+        <v/>
       </c>
       <c r="E80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="F80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="G80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="H80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="I80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="J80" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="22"/>
+        <v/>
       </c>
       <c r="K80" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="22"/>
+        <v/>
       </c>
       <c r="L80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="M80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="N80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="O80" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="22"/>
+        <v/>
       </c>
       <c r="P80" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="22"/>
+        <v/>
       </c>
       <c r="Q80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="R80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="S80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="T80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
       <c r="U80" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="22"/>
         <v/>
       </c>
     </row>
     <row r="81" spans="1:21" s="30" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B81" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" ref="C81:U81" si="23">IF(C57=C30,"","*")</f>
+        <v/>
       </c>
       <c r="D81" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="23"/>
+        <v/>
       </c>
       <c r="E81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="F81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="G81" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="23"/>
+        <v/>
       </c>
       <c r="H81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="I81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="J81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="K81" s="78" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="23"/>
+        <v/>
       </c>
       <c r="L81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="M81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="N81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="O81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="P81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Q81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="R81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="S81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="T81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="U81" s="78" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="L2:P2"/>
-    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="K6:K7"/>
     <mergeCell ref="C4:E4"/>
-    <mergeCell ref="F4:U4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="L2:P2"/>
     <mergeCell ref="G5:K5"/>
-    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="F4:U4"/>
+    <mergeCell ref="A4:B7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="Q5:U5"/>
-    <mergeCell ref="G6:G7"/>
-[...4 lines deleted...]
-    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="R6:R7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
+    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="T6:T7"/>
+    <mergeCell ref="S6:S7"/>
     <mergeCell ref="O6:O7"/>
-    <mergeCell ref="P6:P7"/>
-[...3 lines deleted...]
-    <mergeCell ref="T6:T7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="J13" sqref="J13"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="H34" sqref="H34"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -44144,1723 +44427,1721 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
-        <v>1026</v>
+        <v>786</v>
       </c>
       <c r="D8" s="72">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="E8" s="72">
-        <v>824</v>
+        <v>659</v>
       </c>
       <c r="F8" s="72">
-        <v>824</v>
+        <v>659</v>
       </c>
       <c r="G8" s="72">
-        <v>919</v>
+        <v>685</v>
       </c>
       <c r="H8" s="72">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="I8" s="72">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="J8" s="72">
-        <v>422</v>
+        <v>311</v>
       </c>
       <c r="K8" s="72">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="L8" s="72">
-        <v>871</v>
+        <v>636</v>
       </c>
       <c r="M8" s="72">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="N8" s="72">
-        <v>204</v>
+        <v>163</v>
       </c>
       <c r="O8" s="72">
-        <v>395</v>
+        <v>274</v>
       </c>
       <c r="P8" s="72">
-        <v>200</v>
+        <v>159</v>
       </c>
       <c r="Q8" s="72">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="R8" s="72">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="S8" s="72">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="T8" s="72">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="U8" s="72">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="V8" s="33"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="33">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D9" s="33">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E9" s="33">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="F9" s="33">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="G9" s="33">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="H9" s="33">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="I9" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J9" s="33">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K9" s="33">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="L9" s="33">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="M9" s="33">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="N9" s="33">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="O9" s="33">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="P9" s="33">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="Q9" s="33">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="R9" s="33">
         <v>0</v>
       </c>
       <c r="S9" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="33">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="U9" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V9" s="33"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="33">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D10" s="33">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="E10" s="33">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F10" s="33">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G10" s="33">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H10" s="33">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K10" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L10" s="33">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="M10" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N10" s="33">
         <v>1</v>
       </c>
       <c r="O10" s="33">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="P10" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q10" s="33">
         <v>3</v>
       </c>
       <c r="R10" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S10" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="33">
         <v>2</v>
       </c>
       <c r="U10" s="33">
         <v>0</v>
       </c>
       <c r="V10" s="33"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="33">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D11" s="33">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E11" s="33">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F11" s="33">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G11" s="33">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H11" s="33">
         <v>1</v>
       </c>
       <c r="I11" s="33">
         <v>0</v>
       </c>
       <c r="J11" s="33">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="K11" s="33">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="L11" s="33">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M11" s="33">
         <v>1</v>
       </c>
       <c r="N11" s="33">
         <v>0</v>
       </c>
       <c r="O11" s="33">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="P11" s="33">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
       <c r="V11" s="33"/>
     </row>
     <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="33">
-        <v>139</v>
+        <v>46</v>
       </c>
       <c r="D12" s="33">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E12" s="33">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="F12" s="33">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="G12" s="33">
-        <v>167</v>
+        <v>38</v>
       </c>
       <c r="H12" s="33">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="I12" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J12" s="33">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="K12" s="33">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="L12" s="33">
-        <v>163</v>
+        <v>37</v>
       </c>
       <c r="M12" s="33">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="N12" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O12" s="33">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="P12" s="33">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="Q12" s="33">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="R12" s="33">
         <v>0</v>
       </c>
       <c r="S12" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T12" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="U12" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="V12" s="33"/>
     </row>
     <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="33">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="D13" s="33">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" s="33">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="F13" s="33">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="G13" s="33">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="H13" s="33">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I13" s="33">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="J13" s="33">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K13" s="33">
         <v>8</v>
       </c>
       <c r="L13" s="33">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="M13" s="33">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N13" s="33">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="O13" s="33">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="P13" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q13" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="R13" s="33">
         <v>0</v>
       </c>
       <c r="S13" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T13" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U13" s="33">
         <v>0</v>
       </c>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="33">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="D14" s="33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" s="33">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="F14" s="33">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="G14" s="33">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="H14" s="33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I14" s="33">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J14" s="33">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="K14" s="33">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="L14" s="33">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="M14" s="33">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="N14" s="33">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="O14" s="33">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="P14" s="33">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="Q14" s="33">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="R14" s="33">
         <v>0</v>
       </c>
       <c r="S14" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T14" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U14" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D15" s="33">
         <v>0</v>
       </c>
       <c r="E15" s="33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F15" s="33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G15" s="33">
         <v>12</v>
       </c>
       <c r="H15" s="33">
+        <v>0</v>
+      </c>
+      <c r="I15" s="33">
+        <v>3</v>
+      </c>
+      <c r="J15" s="33">
+        <v>5</v>
+      </c>
+      <c r="K15" s="33">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L15" s="33">
         <v>12</v>
       </c>
       <c r="M15" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N15" s="33">
         <v>5</v>
       </c>
       <c r="O15" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P15" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q15" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R15" s="33">
         <v>0</v>
       </c>
       <c r="S15" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="33">
         <v>0</v>
       </c>
       <c r="U15" s="33">
         <v>0</v>
       </c>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="33">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D16" s="33">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E16" s="33">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="F16" s="33">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="G16" s="33">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H16" s="33">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I16" s="33">
         <v>13</v>
       </c>
       <c r="J16" s="33">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K16" s="33">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="L16" s="33">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="M16" s="33">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="N16" s="33">
+        <v>13</v>
+      </c>
+      <c r="O16" s="33">
+        <v>4</v>
+      </c>
+      <c r="P16" s="33">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="33">
         <v>12</v>
       </c>
-      <c r="O16" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="R16" s="33">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="S16" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T16" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U16" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="33">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D17" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E17" s="33">
+        <v>17</v>
+      </c>
+      <c r="F17" s="33">
+        <v>17</v>
+      </c>
+      <c r="G17" s="33">
         <v>19</v>
       </c>
-      <c r="F17" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="33">
+        <v>0</v>
+      </c>
+      <c r="I17" s="33">
         <v>3</v>
       </c>
-      <c r="I17" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="J17" s="33">
+        <v>0</v>
+      </c>
+      <c r="K17" s="33">
+        <v>16</v>
+      </c>
+      <c r="L17" s="33">
+        <v>17</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="33">
         <v>3</v>
       </c>
-      <c r="K17" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="O17" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="P17" s="33">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="Q17" s="33">
         <v>0</v>
       </c>
       <c r="R17" s="33">
         <v>0</v>
       </c>
       <c r="S17" s="33">
         <v>0</v>
       </c>
       <c r="T17" s="33">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="33">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D18" s="33">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E18" s="33">
+        <v>33</v>
+      </c>
+      <c r="F18" s="33">
+        <v>33</v>
+      </c>
+      <c r="G18" s="33">
+        <v>43</v>
+      </c>
+      <c r="H18" s="33">
+        <v>1</v>
+      </c>
+      <c r="I18" s="33">
+        <v>16</v>
+      </c>
+      <c r="J18" s="33">
+        <v>26</v>
+      </c>
+      <c r="K18" s="33">
+        <v>0</v>
+      </c>
+      <c r="L18" s="33">
         <v>40</v>
       </c>
-      <c r="F18" s="33">
-[...19 lines deleted...]
-      </c>
       <c r="M18" s="33">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N18" s="33">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="O18" s="33">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="P18" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q18" s="33">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="R18" s="33">
         <v>0</v>
       </c>
       <c r="S18" s="33">
         <v>0</v>
       </c>
       <c r="T18" s="33">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="U18" s="33">
         <v>0</v>
       </c>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="33">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D19" s="33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E19" s="33">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F19" s="33">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G19" s="33">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H19" s="33">
         <v>1</v>
       </c>
       <c r="I19" s="33">
         <v>1</v>
       </c>
       <c r="J19" s="33">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="K19" s="33">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="L19" s="33">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M19" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N19" s="33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O19" s="33">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="P19" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q19" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="R19" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="S19" s="33">
         <v>1</v>
       </c>
       <c r="T19" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U19" s="33">
         <v>0</v>
       </c>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="33">
+        <v>28</v>
+      </c>
+      <c r="D20" s="33">
+        <v>8</v>
+      </c>
+      <c r="E20" s="33">
+        <v>20</v>
+      </c>
+      <c r="F20" s="33">
+        <v>20</v>
+      </c>
+      <c r="G20" s="33">
         <v>23</v>
       </c>
-      <c r="D20" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="H20" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I20" s="33">
+        <v>6</v>
+      </c>
+      <c r="J20" s="33">
+        <v>6</v>
+      </c>
+      <c r="K20" s="33">
+        <v>10</v>
+      </c>
+      <c r="L20" s="33">
+        <v>23</v>
+      </c>
+      <c r="M20" s="33">
+        <v>1</v>
+      </c>
+      <c r="N20" s="33">
+        <v>9</v>
+      </c>
+      <c r="O20" s="33">
+        <v>6</v>
+      </c>
+      <c r="P20" s="33">
         <v>7</v>
       </c>
-      <c r="J20" s="33">
-[...19 lines deleted...]
-      </c>
       <c r="Q20" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R20" s="33">
         <v>0</v>
       </c>
       <c r="S20" s="33">
         <v>0</v>
       </c>
       <c r="T20" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U20" s="33">
         <v>0</v>
       </c>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="33">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D21" s="33">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E21" s="33">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F21" s="33">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G21" s="33">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J21" s="33">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="K21" s="33">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L21" s="33">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="33">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="O21" s="33">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="P21" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R21" s="33">
         <v>0</v>
       </c>
       <c r="S21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T21" s="33">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>0</v>
       </c>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="33">
         <v>34</v>
       </c>
       <c r="D22" s="33">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E22" s="33">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F22" s="33">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G22" s="33">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H22" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22" s="33">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J22" s="33">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K22" s="33">
         <v>5</v>
       </c>
       <c r="L22" s="33">
         <v>34</v>
       </c>
       <c r="M22" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N22" s="33">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="O22" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="P22" s="33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q22" s="33">
         <v>1</v>
       </c>
       <c r="R22" s="33">
         <v>0</v>
       </c>
       <c r="S22" s="33">
         <v>1</v>
       </c>
       <c r="T22" s="33">
         <v>0</v>
       </c>
       <c r="U22" s="33">
         <v>0</v>
       </c>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="33">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D23" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E23" s="33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F23" s="33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G23" s="33">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H23" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I23" s="33">
         <v>1</v>
       </c>
       <c r="J23" s="33">
         <v>5</v>
       </c>
       <c r="K23" s="33">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="L23" s="33">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N23" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O23" s="33">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="P23" s="33">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q23" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="R23" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S23" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T23" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="33">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D24" s="33">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E24" s="33">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F24" s="33">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G24" s="33">
         <v>32</v>
       </c>
       <c r="H24" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I24" s="33">
         <v>0</v>
       </c>
       <c r="J24" s="33">
+        <v>9</v>
+      </c>
+      <c r="K24" s="33">
+        <v>19</v>
+      </c>
+      <c r="L24" s="33">
+        <v>32</v>
+      </c>
+      <c r="M24" s="33">
+        <v>4</v>
+      </c>
+      <c r="N24" s="33">
+        <v>0</v>
+      </c>
+      <c r="O24" s="33">
         <v>10</v>
       </c>
-      <c r="K24" s="33">
-[...13 lines deleted...]
-      </c>
       <c r="P24" s="33">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q24" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R24" s="33">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>0</v>
       </c>
       <c r="T24" s="33">
         <v>3</v>
       </c>
       <c r="U24" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D25" s="33">
         <v>0</v>
       </c>
       <c r="E25" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F25" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G25" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H25" s="33">
         <v>0</v>
       </c>
       <c r="I25" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J25" s="33">
         <v>3</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="33">
         <v>3</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O25" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P25" s="33">
         <v>0</v>
       </c>
       <c r="Q25" s="33">
         <v>0</v>
       </c>
       <c r="R25" s="33">
         <v>0</v>
       </c>
       <c r="S25" s="33">
         <v>0</v>
       </c>
       <c r="T25" s="33">
         <v>0</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="33">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D26" s="33">
+        <v>4</v>
+      </c>
+      <c r="E26" s="33">
+        <v>18</v>
+      </c>
+      <c r="F26" s="33">
+        <v>18</v>
+      </c>
+      <c r="G26" s="33">
+        <v>20</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1</v>
+      </c>
+      <c r="I26" s="33">
+        <v>13</v>
+      </c>
+      <c r="J26" s="33">
         <v>3</v>
       </c>
-      <c r="E26" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="K26" s="33">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L26" s="33">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="M26" s="33">
         <v>1</v>
       </c>
       <c r="N26" s="33">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="O26" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P26" s="33">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Q26" s="33">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="R26" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S26" s="33">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="T26" s="33">
         <v>0</v>
       </c>
       <c r="U26" s="33">
         <v>0</v>
       </c>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="33">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D27" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E27" s="33">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F27" s="33">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G27" s="33">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="H27" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I27" s="33">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="J27" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K27" s="33">
         <v>25</v>
       </c>
       <c r="L27" s="33">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="M27" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N27" s="33">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="O27" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P27" s="33">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="Q27" s="33">
         <v>1</v>
       </c>
       <c r="R27" s="33">
         <v>0</v>
       </c>
       <c r="S27" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T27" s="33">
         <v>0</v>
       </c>
       <c r="U27" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D28" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E28" s="33">
         <v>13</v>
       </c>
       <c r="F28" s="33">
         <v>13</v>
       </c>
       <c r="G28" s="33">
         <v>13</v>
       </c>
       <c r="H28" s="33">
+        <v>1</v>
+      </c>
+      <c r="I28" s="33">
+        <v>0</v>
+      </c>
+      <c r="J28" s="33">
+        <v>2</v>
+      </c>
+      <c r="K28" s="33">
+        <v>10</v>
+      </c>
+      <c r="L28" s="33">
+        <v>12</v>
+      </c>
+      <c r="M28" s="33">
+        <v>1</v>
+      </c>
+      <c r="N28" s="33">
         <v>3</v>
       </c>
-      <c r="I28" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="O28" s="33">
+        <v>0</v>
+      </c>
+      <c r="P28" s="33">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="Q28" s="33">
         <v>0</v>
       </c>
       <c r="R28" s="33">
         <v>0</v>
       </c>
       <c r="S28" s="33">
         <v>0</v>
       </c>
       <c r="T28" s="33">
         <v>0</v>
       </c>
       <c r="U28" s="33">
         <v>0</v>
       </c>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
       <c r="J29" s="33">
         <v>0</v>
       </c>
       <c r="K29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="33">
         <v>0</v>
       </c>
       <c r="O29" s="33">
         <v>0</v>
       </c>
       <c r="P29" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="33">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
       <c r="U29" s="33">
         <v>0</v>
       </c>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30" s="36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E30" s="36">
         <v>0</v>
       </c>
       <c r="F30" s="36">
         <v>0</v>
       </c>
       <c r="G30" s="36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H30" s="36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I30" s="36">
         <v>0</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
         <v>1</v>
       </c>
       <c r="L30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
         <v>0</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
       <c r="P30" s="36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="68"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="79"/>
     </row>
     <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:U4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:U5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
@@ -45868,120 +46149,120 @@
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="J13" sqref="J13"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="5" width="12.6640625" style="3" customWidth="1"/>
     <col min="6" max="22" width="12.5" style="3" customWidth="1"/>
     <col min="23" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="103" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="97"/>
-[...16 lines deleted...]
-      <c r="S1" s="97"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
     </row>
     <row r="2" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
         <v>140</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
-      <c r="H2" s="106"/>
-[...11 lines deleted...]
-      <c r="T2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
     </row>
     <row r="3" spans="1:22" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="3" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:U3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
@@ -46018,1837 +46299,1838 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="R3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="S3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="T3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="106" t="s">
+        <v>177</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="105" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+    </row>
+    <row r="5" spans="1:22" s="82" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="109"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="106" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="101"/>
-[...1 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="D5" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="100"/>
-[...18 lines deleted...]
-      <c r="C5" s="101" t="s">
+      <c r="E5" s="106" t="s">
         <v>181</v>
       </c>
-      <c r="D5" s="101" t="s">
+      <c r="F5" s="99" t="s">
         <v>182</v>
       </c>
-      <c r="E5" s="101" t="s">
+      <c r="G5" s="98" t="s">
         <v>183</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="H5" s="98"/>
+      <c r="I5" s="98"/>
+      <c r="J5" s="98"/>
+      <c r="K5" s="98"/>
+      <c r="L5" s="100" t="s">
         <v>184</v>
       </c>
-      <c r="G5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="H5" s="99"/>
-[...3 lines deleted...]
-      <c r="L5" s="103" t="s">
+      <c r="R5" s="101"/>
+      <c r="S5" s="101"/>
+      <c r="T5" s="101"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:22" s="82" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="109"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="98" t="s">
         <v>186</v>
       </c>
-      <c r="M5" s="103"/>
-[...3 lines deleted...]
-      <c r="Q5" s="104" t="s">
+      <c r="H6" s="98" t="s">
         <v>187</v>
       </c>
-      <c r="R5" s="104"/>
-[...11 lines deleted...]
-      <c r="G6" s="99" t="s">
+      <c r="I6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="99" t="s">
+      <c r="J6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="K6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="J6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="M6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="N6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="M6" s="99" t="s">
+      <c r="O6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="N6" s="99" t="s">
+      <c r="P6" s="98" t="s">
         <v>190</v>
       </c>
-      <c r="O6" s="99" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="99" t="s">
+      <c r="Q6" s="98" t="s">
+        <v>186</v>
+      </c>
+      <c r="R6" s="98" t="s">
+        <v>187</v>
+      </c>
+      <c r="S6" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="T6" s="98" t="s">
         <v>189</v>
       </c>
-      <c r="S6" s="99" t="s">
+      <c r="U6" s="102" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="99" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="83" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="108"/>
-[...19 lines deleted...]
-      <c r="U7" s="105"/>
+      <c r="A7" s="109"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="102"/>
     </row>
     <row r="8" spans="1:22" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="80" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B8" s="71" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="72">
-        <v>1047</v>
+        <v>1026</v>
       </c>
       <c r="D8" s="72">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E8" s="72">
-        <v>850</v>
+        <v>824</v>
       </c>
       <c r="F8" s="72">
-        <v>850</v>
+        <v>824</v>
       </c>
       <c r="G8" s="72">
-        <v>892</v>
+        <v>919</v>
       </c>
       <c r="H8" s="72">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="I8" s="72">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="J8" s="72">
-        <v>464</v>
+        <v>422</v>
       </c>
       <c r="K8" s="72">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="L8" s="72">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="M8" s="72">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="N8" s="72">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="O8" s="72">
-        <v>423</v>
+        <v>395</v>
       </c>
       <c r="P8" s="72">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="Q8" s="72">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="R8" s="72">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S8" s="72">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="T8" s="72">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="U8" s="72">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="V8" s="33"/>
     </row>
     <row r="9" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="33">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="D9" s="33">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E9" s="33">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="F9" s="33">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="G9" s="33">
-        <v>143</v>
+        <v>88</v>
       </c>
       <c r="H9" s="33">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="I9" s="33">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J9" s="33">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="K9" s="33">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="L9" s="33">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="M9" s="33">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="N9" s="33">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="O9" s="33">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="P9" s="33">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="Q9" s="33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R9" s="33">
         <v>0</v>
       </c>
       <c r="S9" s="33">
         <v>0</v>
       </c>
       <c r="T9" s="33">
         <v>3</v>
       </c>
       <c r="U9" s="33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V9" s="33"/>
     </row>
     <row r="10" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="33">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D10" s="33">
+        <v>17</v>
+      </c>
+      <c r="E10" s="33">
+        <v>22</v>
+      </c>
+      <c r="F10" s="33">
+        <v>22</v>
+      </c>
+      <c r="G10" s="33">
+        <v>26</v>
+      </c>
+      <c r="H10" s="33">
+        <v>10</v>
+      </c>
+      <c r="I10" s="33">
+        <v>0</v>
+      </c>
+      <c r="J10" s="33">
+        <v>15</v>
+      </c>
+      <c r="K10" s="33">
+        <v>1</v>
+      </c>
+      <c r="L10" s="33">
+        <v>19</v>
+      </c>
+      <c r="M10" s="33">
         <v>6</v>
       </c>
-      <c r="E10" s="33">
-[...25 lines deleted...]
-      </c>
       <c r="N10" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O10" s="33">
         <v>11</v>
       </c>
       <c r="P10" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q10" s="33">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="R10" s="33">
         <v>1</v>
       </c>
       <c r="S10" s="33">
         <v>0</v>
       </c>
       <c r="T10" s="33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="U10" s="33">
         <v>0</v>
       </c>
       <c r="V10" s="33"/>
     </row>
     <row r="11" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="33">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D11" s="33">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E11" s="33">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="F11" s="33">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G11" s="33">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="H11" s="33">
         <v>1</v>
       </c>
       <c r="I11" s="33">
         <v>0</v>
       </c>
       <c r="J11" s="33">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K11" s="33">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="L11" s="33">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="M11" s="33">
         <v>1</v>
       </c>
       <c r="N11" s="33">
         <v>0</v>
       </c>
       <c r="O11" s="33">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="P11" s="33">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
       <c r="T11" s="33">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
       <c r="V11" s="33"/>
     </row>
     <row r="12" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="33">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="D12" s="33">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E12" s="33">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="F12" s="33">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="G12" s="33">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="H12" s="33">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I12" s="33">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J12" s="33">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="K12" s="33">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="L12" s="33">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="M12" s="33">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="N12" s="33">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="O12" s="33">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="P12" s="33">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Q12" s="33">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="R12" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="S12" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T12" s="33">
         <v>4</v>
       </c>
       <c r="U12" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="V12" s="33"/>
     </row>
     <row r="13" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="33">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D13" s="33">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E13" s="33">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="F13" s="33">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="G13" s="33">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="H13" s="33">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="I13" s="33">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="J13" s="33">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K13" s="33">
         <v>8</v>
       </c>
       <c r="L13" s="33">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="M13" s="33">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N13" s="33">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="O13" s="33">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="P13" s="33">
         <v>6</v>
       </c>
       <c r="Q13" s="33">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="R13" s="33">
         <v>0</v>
       </c>
       <c r="S13" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T13" s="33">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="U13" s="33">
         <v>0</v>
       </c>
       <c r="V13" s="33"/>
     </row>
     <row r="14" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="55" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="33">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="D14" s="33">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E14" s="33">
-        <v>79</v>
+        <v>116</v>
       </c>
       <c r="F14" s="33">
-        <v>79</v>
+        <v>116</v>
       </c>
       <c r="G14" s="33">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="H14" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I14" s="33">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J14" s="33">
+        <v>60</v>
+      </c>
+      <c r="K14" s="33">
         <v>42</v>
       </c>
-      <c r="K14" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="L14" s="33">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="M14" s="33">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="N14" s="33">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="O14" s="33">
+        <v>59</v>
+      </c>
+      <c r="P14" s="33">
         <v>40</v>
       </c>
-      <c r="P14" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="Q14" s="33">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="R14" s="33">
         <v>0</v>
       </c>
       <c r="S14" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T14" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="U14" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V14" s="33"/>
     </row>
     <row r="15" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="33">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D15" s="33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E15" s="33">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F15" s="33">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G15" s="33">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="H15" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I15" s="33">
         <v>4</v>
       </c>
       <c r="J15" s="33">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="K15" s="33">
         <v>0</v>
       </c>
       <c r="L15" s="33">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="M15" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N15" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O15" s="33">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="P15" s="33">
         <v>0</v>
       </c>
       <c r="Q15" s="33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="R15" s="33">
         <v>0</v>
       </c>
       <c r="S15" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T15" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15" s="33">
         <v>0</v>
       </c>
       <c r="V15" s="33"/>
     </row>
     <row r="16" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="33">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D16" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E16" s="33">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F16" s="33">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G16" s="33">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H16" s="33">
         <v>5</v>
       </c>
       <c r="I16" s="33">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J16" s="33">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="K16" s="33">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="L16" s="33">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M16" s="33">
         <v>5</v>
       </c>
       <c r="N16" s="33">
         <v>12</v>
       </c>
       <c r="O16" s="33">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="P16" s="33">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="Q16" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="R16" s="33">
         <v>1</v>
       </c>
       <c r="S16" s="33">
         <v>0</v>
       </c>
       <c r="T16" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U16" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V16" s="33"/>
     </row>
     <row r="17" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="33">
+        <v>25</v>
+      </c>
+      <c r="D17" s="33">
+        <v>6</v>
+      </c>
+      <c r="E17" s="33">
+        <v>19</v>
+      </c>
+      <c r="F17" s="33">
+        <v>19</v>
+      </c>
+      <c r="G17" s="33">
         <v>21</v>
       </c>
-      <c r="D17" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="H17" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I17" s="33">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J17" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K17" s="33">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="L17" s="33">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="M17" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N17" s="33">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="O17" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P17" s="33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q17" s="33">
         <v>0</v>
       </c>
       <c r="R17" s="33">
         <v>0</v>
       </c>
       <c r="S17" s="33">
         <v>0</v>
       </c>
       <c r="T17" s="33">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
       <c r="V17" s="33"/>
     </row>
     <row r="18" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="33">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D18" s="33">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E18" s="33">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F18" s="33">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G18" s="33">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H18" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I18" s="33">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J18" s="33">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="K18" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L18" s="33">
         <v>48</v>
       </c>
       <c r="M18" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N18" s="33">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="O18" s="33">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="P18" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q18" s="33">
         <v>1</v>
       </c>
       <c r="R18" s="33">
         <v>0</v>
       </c>
       <c r="S18" s="33">
         <v>0</v>
       </c>
       <c r="T18" s="33">
         <v>1</v>
       </c>
       <c r="U18" s="33">
         <v>0</v>
       </c>
       <c r="V18" s="33"/>
     </row>
     <row r="19" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="33">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D19" s="33">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E19" s="33">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F19" s="33">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G19" s="33">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H19" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I19" s="33">
         <v>1</v>
       </c>
       <c r="J19" s="33">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="K19" s="33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L19" s="33">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="M19" s="33">
         <v>2</v>
       </c>
       <c r="N19" s="33">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="O19" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="P19" s="33">
         <v>2</v>
       </c>
       <c r="Q19" s="33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="R19" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T19" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V19" s="33"/>
     </row>
     <row r="20" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="33">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D20" s="33">
+        <v>2</v>
+      </c>
+      <c r="E20" s="33">
+        <v>21</v>
+      </c>
+      <c r="F20" s="33">
+        <v>21</v>
+      </c>
+      <c r="G20" s="33">
+        <v>19</v>
+      </c>
+      <c r="H20" s="33">
+        <v>2</v>
+      </c>
+      <c r="I20" s="33">
+        <v>7</v>
+      </c>
+      <c r="J20" s="33">
         <v>9</v>
       </c>
-      <c r="E20" s="33">
-[...11 lines deleted...]
-      <c r="I20" s="33">
+      <c r="K20" s="33">
+        <v>1</v>
+      </c>
+      <c r="L20" s="33">
+        <v>18</v>
+      </c>
+      <c r="M20" s="33">
+        <v>2</v>
+      </c>
+      <c r="N20" s="33">
+        <v>7</v>
+      </c>
+      <c r="O20" s="33">
         <v>8</v>
       </c>
-      <c r="J20" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="P20" s="33">
         <v>1</v>
       </c>
       <c r="Q20" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R20" s="33">
         <v>0</v>
       </c>
       <c r="S20" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U20" s="33">
         <v>0</v>
       </c>
       <c r="V20" s="33"/>
     </row>
     <row r="21" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="33">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D21" s="33">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E21" s="33">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F21" s="33">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G21" s="33">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
         <v>0</v>
       </c>
       <c r="J21" s="33">
         <v>13</v>
       </c>
       <c r="K21" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L21" s="33">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O21" s="33">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="P21" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R21" s="33">
         <v>0</v>
       </c>
       <c r="S21" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T21" s="33">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>0</v>
       </c>
       <c r="V21" s="33"/>
     </row>
     <row r="22" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="33">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D22" s="33">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E22" s="33">
         <v>27</v>
       </c>
       <c r="F22" s="33">
         <v>27</v>
       </c>
       <c r="G22" s="33">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H22" s="33">
+        <v>0</v>
+      </c>
+      <c r="I22" s="33">
+        <v>28</v>
+      </c>
+      <c r="J22" s="33">
+        <v>2</v>
+      </c>
+      <c r="K22" s="33">
         <v>5</v>
       </c>
-      <c r="I22" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="L22" s="33">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M22" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N22" s="33">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="O22" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P22" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q22" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R22" s="33">
         <v>0</v>
       </c>
       <c r="S22" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T22" s="33">
         <v>0</v>
       </c>
       <c r="U22" s="33">
         <v>0</v>
       </c>
       <c r="V22" s="33"/>
     </row>
     <row r="23" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="33">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D23" s="33">
+        <v>4</v>
+      </c>
+      <c r="E23" s="33">
+        <v>17</v>
+      </c>
+      <c r="F23" s="33">
+        <v>17</v>
+      </c>
+      <c r="G23" s="33">
+        <v>18</v>
+      </c>
+      <c r="H23" s="33">
+        <v>1</v>
+      </c>
+      <c r="I23" s="33">
+        <v>1</v>
+      </c>
+      <c r="J23" s="33">
+        <v>5</v>
+      </c>
+      <c r="K23" s="33">
+        <v>11</v>
+      </c>
+      <c r="L23" s="33">
+        <v>16</v>
+      </c>
+      <c r="M23" s="33">
+        <v>1</v>
+      </c>
+      <c r="N23" s="33">
         <v>3</v>
       </c>
-      <c r="E23" s="33">
-[...11 lines deleted...]
-      <c r="I23" s="33">
+      <c r="O23" s="33">
+        <v>11</v>
+      </c>
+      <c r="P23" s="33">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="33">
         <v>5</v>
       </c>
-      <c r="J23" s="33">
-[...22 lines deleted...]
-      </c>
       <c r="R23" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S23" s="33">
         <v>0</v>
       </c>
       <c r="T23" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
       <c r="V23" s="33"/>
     </row>
     <row r="24" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="33">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="D24" s="33">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E24" s="33">
+        <v>34</v>
+      </c>
+      <c r="F24" s="33">
+        <v>34</v>
+      </c>
+      <c r="G24" s="33">
+        <v>32</v>
+      </c>
+      <c r="H24" s="33">
+        <v>2</v>
+      </c>
+      <c r="I24" s="33">
+        <v>0</v>
+      </c>
+      <c r="J24" s="33">
+        <v>10</v>
+      </c>
+      <c r="K24" s="33">
         <v>20</v>
       </c>
-      <c r="F24" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="L24" s="33">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="M24" s="33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N24" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O24" s="33">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="P24" s="33">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="Q24" s="33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R24" s="33">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>0</v>
       </c>
       <c r="T24" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U24" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V24" s="33"/>
     </row>
     <row r="25" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D25" s="33">
         <v>0</v>
       </c>
       <c r="E25" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F25" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G25" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H25" s="33">
         <v>0</v>
       </c>
       <c r="I25" s="33">
         <v>1</v>
       </c>
       <c r="J25" s="33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="33">
         <v>1</v>
       </c>
       <c r="O25" s="33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P25" s="33">
         <v>0</v>
       </c>
       <c r="Q25" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R25" s="33">
         <v>0</v>
       </c>
       <c r="S25" s="33">
         <v>0</v>
       </c>
       <c r="T25" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
       <c r="V25" s="33"/>
     </row>
     <row r="26" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="33">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D26" s="33">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E26" s="33">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F26" s="33">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G26" s="33">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H26" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26" s="33">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="J26" s="33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K26" s="33">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L26" s="33">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="M26" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N26" s="33">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="O26" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P26" s="33">
         <v>7</v>
       </c>
       <c r="Q26" s="33">
         <v>7</v>
       </c>
       <c r="R26" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S26" s="33">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T26" s="33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="U26" s="33">
         <v>0</v>
       </c>
       <c r="V26" s="33"/>
     </row>
     <row r="27" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="33">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="D27" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E27" s="33">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="F27" s="33">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="G27" s="33">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="H27" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I27" s="33">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="J27" s="33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K27" s="33">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="L27" s="33">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="M27" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N27" s="33">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="O27" s="33">
         <v>2</v>
       </c>
       <c r="P27" s="33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Q27" s="33">
         <v>1</v>
       </c>
       <c r="R27" s="33">
         <v>0</v>
       </c>
       <c r="S27" s="33">
         <v>1</v>
       </c>
       <c r="T27" s="33">
         <v>0</v>
       </c>
       <c r="U27" s="33">
         <v>0</v>
       </c>
       <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="33">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E28" s="33">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F28" s="33">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G28" s="33">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H28" s="33">
+        <v>3</v>
+      </c>
+      <c r="I28" s="33">
+        <v>0</v>
+      </c>
+      <c r="J28" s="33">
+        <v>6</v>
+      </c>
+      <c r="K28" s="33">
         <v>4</v>
       </c>
-      <c r="I28" s="33">
-[...2 lines deleted...]
-      <c r="J28" s="33">
+      <c r="L28" s="33">
+        <v>13</v>
+      </c>
+      <c r="M28" s="33">
+        <v>1</v>
+      </c>
+      <c r="N28" s="33">
+        <v>0</v>
+      </c>
+      <c r="O28" s="33">
         <v>8</v>
       </c>
-      <c r="K28" s="33">
-[...5 lines deleted...]
-      <c r="M28" s="33">
+      <c r="P28" s="33">
         <v>4</v>
       </c>
-      <c r="N28" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="Q28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R28" s="33">
         <v>0</v>
       </c>
       <c r="S28" s="33">
         <v>0</v>
       </c>
       <c r="T28" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U28" s="33">
         <v>0</v>
       </c>
       <c r="V28" s="33"/>
     </row>
     <row r="29" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D29" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E29" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F29" s="33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G29" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
       <c r="J29" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K29" s="33">
         <v>0</v>
       </c>
       <c r="L29" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="33">
         <v>0</v>
       </c>
       <c r="O29" s="33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P29" s="33">
         <v>0</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="33">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
       <c r="U29" s="33">
         <v>0</v>
       </c>
       <c r="V29" s="33"/>
     </row>
     <row r="30" spans="1:22" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E30" s="36">
         <v>0</v>
       </c>
       <c r="F30" s="36">
         <v>0</v>
       </c>
       <c r="G30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30" s="36">
         <v>0</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
         <v>0</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
       <c r="P30" s="36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>0</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="36">
         <v>0</v>
       </c>
       <c r="V30" s="33"/>
     </row>
     <row r="31" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="68"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="79"/>
     </row>
     <row r="35" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="S6:S7"/>
-    <mergeCell ref="C4:E4"/>
-[...2 lines deleted...]
-    <mergeCell ref="E5:E7"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="H2:L2"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:U4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:P5"/>
     <mergeCell ref="Q5:U5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.5354330708661419" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>31</vt:i4>
+        <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="50" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>July-Dec., 2026</vt:lpstr>
+      <vt:lpstr>Jan.-June, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>July-Dec., 2025</vt:lpstr>
       <vt:lpstr>Jan.-June, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>July-Dec., 2024</vt:lpstr>
-      <vt:lpstr>Jan.-June, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>'2015'!Print_Area</vt:lpstr>
       <vt:lpstr>'2016'!Print_Area</vt:lpstr>
       <vt:lpstr>'2017'!Print_Area</vt:lpstr>
       <vt:lpstr>'2018'!Print_Area</vt:lpstr>
       <vt:lpstr>'2019'!Print_Area</vt:lpstr>
       <vt:lpstr>'2020'!Print_Area</vt:lpstr>
       <vt:lpstr>'2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'2023'!Print_Area</vt:lpstr>
       <vt:lpstr>'2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'Jan.-June, 2024'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'July-Dec., 2024'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
       <vt:lpstr>'2015'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2016'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2017'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2018'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2019'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2020'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2021'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2022'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2023'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2024'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'Jan.-June, 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'July-Dec., 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>衛福部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處李美鈴</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>