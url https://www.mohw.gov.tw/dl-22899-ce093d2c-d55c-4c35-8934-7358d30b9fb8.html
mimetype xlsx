--- v0 (2026-05-10)
+++ v1 (2026-10-04)
@@ -4,117 +4,119 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150921\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C9F9DE5-1A09-4079-98D9-2B6DD3743CA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20E84FA1-6F45-45F0-862A-B9BE2DD42CA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年 yearly" sheetId="2" r:id="rId1"/>
     <sheet name="2015上半年" sheetId="21" state="hidden" r:id="rId2"/>
     <sheet name="2023上半年" sheetId="35" state="hidden" r:id="rId3"/>
     <sheet name="2025上半年" sheetId="39" state="hidden" r:id="rId4"/>
     <sheet name="2024上半年" sheetId="37" state="hidden" r:id="rId5"/>
-    <sheet name="2025" sheetId="40" r:id="rId6"/>
-[...14 lines deleted...]
-    <sheet name="2015" sheetId="22" r:id="rId21"/>
+    <sheet name="2026上半年" sheetId="41" r:id="rId6"/>
+    <sheet name="2025" sheetId="40" r:id="rId7"/>
+    <sheet name="2024" sheetId="38" r:id="rId8"/>
+    <sheet name="2023" sheetId="36" r:id="rId9"/>
+    <sheet name="2022" sheetId="34" r:id="rId10"/>
+    <sheet name="2022上半年" sheetId="33" state="hidden" r:id="rId11"/>
+    <sheet name="2021" sheetId="32" r:id="rId12"/>
+    <sheet name="2021上半年" sheetId="31" state="hidden" r:id="rId13"/>
+    <sheet name="2020" sheetId="30" r:id="rId14"/>
+    <sheet name="2020上半年" sheetId="29" state="hidden" r:id="rId15"/>
+    <sheet name="2019" sheetId="28" r:id="rId16"/>
+    <sheet name="2019上半年" sheetId="27" state="hidden" r:id="rId17"/>
+    <sheet name="2018" sheetId="26" r:id="rId18"/>
+    <sheet name="2017" sheetId="25" r:id="rId19"/>
+    <sheet name="2017上半年" sheetId="24" state="hidden" r:id="rId20"/>
+    <sheet name="2016" sheetId="23" r:id="rId21"/>
+    <sheet name="2015" sheetId="22" r:id="rId22"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1817" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1904" uniqueCount="219">
   <si>
     <t>男</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>女</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>計</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
@@ -3193,90 +3195,136 @@
       <t>114</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>End of 2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">上半年
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  End of June,  2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>:2026/3/31</t>
+      <t>:2026/9/21</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年底</t>
+      <t xml:space="preserve">年上半年
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2025</t>
+      <t xml:space="preserve">  End of June, 2026</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="##,###,##0"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
@@ -3613,51 +3661,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="160">
+  <cellXfs count="161">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -3826,126 +3874,123 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4028,77 +4073,85 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="4" xr:uid="{03081B6C-0C00-4560-9D14-6AB254E9CE02}"/>
     <cellStyle name="一般_Book3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4407,296 +4460,296 @@
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S51"/>
+  <dimension ref="A1:S50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B35" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B27" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A57" sqref="A57"/>
+      <selection pane="bottomRight" activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5" customWidth="1"/>
     <col min="2" max="5" width="10.83203125" customWidth="1"/>
     <col min="6" max="6" width="11.83203125" customWidth="1"/>
     <col min="7" max="17" width="10.83203125" customWidth="1"/>
     <col min="19" max="19" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
     </row>
     <row r="3" spans="1:17" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
     </row>
     <row r="4" spans="1:17" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="113" t="s">
+      <c r="A4" s="112" t="s">
         <v>203</v>
       </c>
-      <c r="B4" s="114" t="s">
+      <c r="B4" s="113" t="s">
         <v>162</v>
       </c>
-      <c r="C4" s="117" t="s">
+      <c r="C4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="D4" s="117"/>
-[...1 lines deleted...]
-      <c r="F4" s="118" t="s">
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="G4" s="119"/>
-[...9 lines deleted...]
-      <c r="Q4" s="119"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
     </row>
     <row r="5" spans="1:17" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="113"/>
-[...4 lines deleted...]
-      <c r="F5" s="117" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="116"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="120"/>
-[...1 lines deleted...]
-      <c r="I5" s="117" t="s">
+      <c r="G5" s="119"/>
+      <c r="H5" s="119"/>
+      <c r="I5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="J5" s="120"/>
-[...1 lines deleted...]
-      <c r="L5" s="117" t="s">
+      <c r="J5" s="119"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="M5" s="120"/>
-[...1 lines deleted...]
-      <c r="O5" s="117" t="s">
+      <c r="M5" s="119"/>
+      <c r="N5" s="119"/>
+      <c r="O5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="P5" s="120"/>
-      <c r="Q5" s="118"/>
+      <c r="P5" s="119"/>
+      <c r="Q5" s="117"/>
     </row>
     <row r="6" spans="1:17" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="113"/>
-      <c r="B6" s="115"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="114"/>
       <c r="C6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="Q6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="113"/>
-      <c r="B7" s="116"/>
+      <c r="A7" s="112"/>
+      <c r="B7" s="115"/>
       <c r="C7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="Q7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="89" t="s">
+      <c r="A8" s="88" t="s">
         <v>165</v>
       </c>
       <c r="B8" s="82">
         <v>528</v>
       </c>
       <c r="C8" s="82">
         <v>35272</v>
       </c>
       <c r="D8" s="82">
         <v>12691</v>
       </c>
       <c r="E8" s="82">
         <v>22581</v>
       </c>
       <c r="F8" s="82">
         <v>906</v>
       </c>
       <c r="G8" s="82">
         <v>345</v>
       </c>
       <c r="H8" s="82">
         <v>561</v>
       </c>
       <c r="I8" s="82">
         <v>11224</v>
@@ -4705,51 +4758,51 @@
         <v>4240</v>
       </c>
       <c r="K8" s="82">
         <v>6984</v>
       </c>
       <c r="L8" s="82">
         <v>15148</v>
       </c>
       <c r="M8" s="82">
         <v>5583</v>
       </c>
       <c r="N8" s="82">
         <v>9565</v>
       </c>
       <c r="O8" s="82">
         <v>7994</v>
       </c>
       <c r="P8" s="82">
         <v>2523</v>
       </c>
       <c r="Q8" s="82">
         <v>5471</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="90" t="s">
+      <c r="A9" s="89" t="s">
         <v>166</v>
       </c>
       <c r="B9" s="68">
         <v>653</v>
       </c>
       <c r="C9" s="68">
         <v>34176</v>
       </c>
       <c r="D9" s="68">
         <v>11119</v>
       </c>
       <c r="E9" s="68">
         <v>23057</v>
       </c>
       <c r="F9" s="68">
         <v>446</v>
       </c>
       <c r="G9" s="68">
         <v>234</v>
       </c>
       <c r="H9" s="68">
         <v>212</v>
       </c>
       <c r="I9" s="68">
         <v>11726</v>
@@ -4758,51 +4811,51 @@
         <v>4037</v>
       </c>
       <c r="K9" s="68">
         <v>7689</v>
       </c>
       <c r="L9" s="68">
         <v>14411</v>
       </c>
       <c r="M9" s="68">
         <v>4650</v>
       </c>
       <c r="N9" s="68">
         <v>9761</v>
       </c>
       <c r="O9" s="68">
         <v>7593</v>
       </c>
       <c r="P9" s="68">
         <v>2198</v>
       </c>
       <c r="Q9" s="68">
         <v>5395</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="90" t="s">
+      <c r="A10" s="89" t="s">
         <v>167</v>
       </c>
       <c r="B10" s="68">
         <v>737</v>
       </c>
       <c r="C10" s="68">
         <v>38601</v>
       </c>
       <c r="D10" s="68">
         <v>12328</v>
       </c>
       <c r="E10" s="68">
         <v>26273</v>
       </c>
       <c r="F10" s="68">
         <v>591</v>
       </c>
       <c r="G10" s="68">
         <v>292</v>
       </c>
       <c r="H10" s="68">
         <v>299</v>
       </c>
       <c r="I10" s="68">
         <v>12292</v>
@@ -4811,51 +4864,51 @@
         <v>4145</v>
       </c>
       <c r="K10" s="68">
         <v>8147</v>
       </c>
       <c r="L10" s="68">
         <v>16011</v>
       </c>
       <c r="M10" s="68">
         <v>5068</v>
       </c>
       <c r="N10" s="68">
         <v>10943</v>
       </c>
       <c r="O10" s="68">
         <v>9707</v>
       </c>
       <c r="P10" s="68">
         <v>2823</v>
       </c>
       <c r="Q10" s="68">
         <v>6884</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="90" t="s">
+      <c r="A11" s="89" t="s">
         <v>168</v>
       </c>
       <c r="B11" s="68">
         <v>827</v>
       </c>
       <c r="C11" s="68">
         <v>45029</v>
       </c>
       <c r="D11" s="68">
         <v>13512</v>
       </c>
       <c r="E11" s="68">
         <v>31517</v>
       </c>
       <c r="F11" s="68">
         <v>677</v>
       </c>
       <c r="G11" s="68">
         <v>328</v>
       </c>
       <c r="H11" s="68">
         <v>349</v>
       </c>
       <c r="I11" s="68">
         <v>13766</v>
@@ -4864,51 +4917,51 @@
         <v>4608</v>
       </c>
       <c r="K11" s="68">
         <v>9158</v>
       </c>
       <c r="L11" s="68">
         <v>18212</v>
       </c>
       <c r="M11" s="68">
         <v>5480</v>
       </c>
       <c r="N11" s="68">
         <v>12732</v>
       </c>
       <c r="O11" s="68">
         <v>12374</v>
       </c>
       <c r="P11" s="68">
         <v>3096</v>
       </c>
       <c r="Q11" s="68">
         <v>9278</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="90" t="s">
+      <c r="A12" s="89" t="s">
         <v>169</v>
       </c>
       <c r="B12" s="68">
         <v>966</v>
       </c>
       <c r="C12" s="68">
         <v>56676</v>
       </c>
       <c r="D12" s="68">
         <v>16964</v>
       </c>
       <c r="E12" s="68">
         <v>39712</v>
       </c>
       <c r="F12" s="68">
         <v>1085</v>
       </c>
       <c r="G12" s="68">
         <v>501</v>
       </c>
       <c r="H12" s="68">
         <v>584</v>
       </c>
       <c r="I12" s="68">
         <v>16149</v>
@@ -4917,51 +4970,51 @@
         <v>5537</v>
       </c>
       <c r="K12" s="68">
         <v>10612</v>
       </c>
       <c r="L12" s="68">
         <v>23683</v>
       </c>
       <c r="M12" s="68">
         <v>6783</v>
       </c>
       <c r="N12" s="68">
         <v>16900</v>
       </c>
       <c r="O12" s="68">
         <v>15759</v>
       </c>
       <c r="P12" s="68">
         <v>4143</v>
       </c>
       <c r="Q12" s="68">
         <v>11616</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="90" t="s">
+      <c r="A13" s="89" t="s">
         <v>170</v>
       </c>
       <c r="B13" s="68">
         <v>1041</v>
       </c>
       <c r="C13" s="68">
         <v>58734</v>
       </c>
       <c r="D13" s="68">
         <v>17427</v>
       </c>
       <c r="E13" s="68">
         <v>41307</v>
       </c>
       <c r="F13" s="68">
         <v>947</v>
       </c>
       <c r="G13" s="68">
         <v>439</v>
       </c>
       <c r="H13" s="68">
         <v>508</v>
       </c>
       <c r="I13" s="68">
         <v>17415</v>
@@ -4970,51 +5023,51 @@
         <v>5928</v>
       </c>
       <c r="K13" s="68">
         <v>11487</v>
       </c>
       <c r="L13" s="68">
         <v>24519</v>
       </c>
       <c r="M13" s="68">
         <v>7022</v>
       </c>
       <c r="N13" s="68">
         <v>17497</v>
       </c>
       <c r="O13" s="68">
         <v>15853</v>
       </c>
       <c r="P13" s="68">
         <v>4038</v>
       </c>
       <c r="Q13" s="68">
         <v>11815</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="90" t="s">
+      <c r="A14" s="89" t="s">
         <v>171</v>
       </c>
       <c r="B14" s="68">
         <v>909</v>
       </c>
       <c r="C14" s="68">
         <v>50266</v>
       </c>
       <c r="D14" s="68">
         <v>15432</v>
       </c>
       <c r="E14" s="68">
         <v>34834</v>
       </c>
       <c r="F14" s="68">
         <v>795</v>
       </c>
       <c r="G14" s="68">
         <v>410</v>
       </c>
       <c r="H14" s="68">
         <v>385</v>
       </c>
       <c r="I14" s="68">
         <v>14681</v>
@@ -5023,51 +5076,51 @@
         <v>5141</v>
       </c>
       <c r="K14" s="68">
         <v>9540</v>
       </c>
       <c r="L14" s="68">
         <v>22100</v>
       </c>
       <c r="M14" s="68">
         <v>6384</v>
       </c>
       <c r="N14" s="68">
         <v>15716</v>
       </c>
       <c r="O14" s="68">
         <v>12690</v>
       </c>
       <c r="P14" s="68">
         <v>3497</v>
       </c>
       <c r="Q14" s="68">
         <v>9193</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="90" t="s">
+      <c r="A15" s="89" t="s">
         <v>172</v>
       </c>
       <c r="B15" s="68">
         <v>998</v>
       </c>
       <c r="C15" s="68">
         <v>58671</v>
       </c>
       <c r="D15" s="68">
         <v>18146</v>
       </c>
       <c r="E15" s="68">
         <v>40525</v>
       </c>
       <c r="F15" s="68">
         <v>1220</v>
       </c>
       <c r="G15" s="68">
         <v>602</v>
       </c>
       <c r="H15" s="68">
         <v>618</v>
       </c>
       <c r="I15" s="68">
         <v>18369</v>
@@ -5076,51 +5129,51 @@
         <v>6226</v>
       </c>
       <c r="K15" s="68">
         <v>12143</v>
       </c>
       <c r="L15" s="68">
         <v>23528</v>
       </c>
       <c r="M15" s="68">
         <v>7217</v>
       </c>
       <c r="N15" s="68">
         <v>16311</v>
       </c>
       <c r="O15" s="68">
         <v>15554</v>
       </c>
       <c r="P15" s="68">
         <v>4101</v>
       </c>
       <c r="Q15" s="68">
         <v>11453</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="90" t="s">
+      <c r="A16" s="89" t="s">
         <v>173</v>
       </c>
       <c r="B16" s="68">
         <v>1169</v>
       </c>
       <c r="C16" s="68">
         <v>64822</v>
       </c>
       <c r="D16" s="68">
         <v>20258</v>
       </c>
       <c r="E16" s="68">
         <v>44564</v>
       </c>
       <c r="F16" s="68">
         <v>1306</v>
       </c>
       <c r="G16" s="68">
         <v>650</v>
       </c>
       <c r="H16" s="68">
         <v>656</v>
       </c>
       <c r="I16" s="68">
         <v>20272</v>
@@ -5129,51 +5182,51 @@
         <v>6970</v>
       </c>
       <c r="K16" s="68">
         <v>13302</v>
       </c>
       <c r="L16" s="68">
         <v>25686</v>
       </c>
       <c r="M16" s="68">
         <v>7913</v>
       </c>
       <c r="N16" s="68">
         <v>17773</v>
       </c>
       <c r="O16" s="68">
         <v>17558</v>
       </c>
       <c r="P16" s="68">
         <v>4725</v>
       </c>
       <c r="Q16" s="68">
         <v>12833</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="90" t="s">
+      <c r="A17" s="89" t="s">
         <v>174</v>
       </c>
       <c r="B17" s="68">
         <v>1338</v>
       </c>
       <c r="C17" s="68">
         <v>78528</v>
       </c>
       <c r="D17" s="68">
         <v>24558</v>
       </c>
       <c r="E17" s="68">
         <v>53970</v>
       </c>
       <c r="F17" s="68">
         <v>1620</v>
       </c>
       <c r="G17" s="68">
         <v>763</v>
       </c>
       <c r="H17" s="68">
         <v>857</v>
       </c>
       <c r="I17" s="68">
         <v>25090</v>
@@ -5182,51 +5235,51 @@
         <v>8808</v>
       </c>
       <c r="K17" s="68">
         <v>16282</v>
       </c>
       <c r="L17" s="68">
         <v>30280</v>
       </c>
       <c r="M17" s="68">
         <v>9360</v>
       </c>
       <c r="N17" s="68">
         <v>20920</v>
       </c>
       <c r="O17" s="68">
         <v>21538</v>
       </c>
       <c r="P17" s="68">
         <v>5627</v>
       </c>
       <c r="Q17" s="68">
         <v>15911</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="90" t="s">
+      <c r="A18" s="89" t="s">
         <v>175</v>
       </c>
       <c r="B18" s="68">
         <v>1564</v>
       </c>
       <c r="C18" s="68">
         <v>96225</v>
       </c>
       <c r="D18" s="68">
         <v>30469</v>
       </c>
       <c r="E18" s="68">
         <v>65756</v>
       </c>
       <c r="F18" s="68">
         <v>3428</v>
       </c>
       <c r="G18" s="68">
         <v>1530</v>
       </c>
       <c r="H18" s="68">
         <v>1898</v>
       </c>
       <c r="I18" s="68">
         <v>30561</v>
@@ -5235,51 +5288,51 @@
         <v>10287</v>
       </c>
       <c r="K18" s="68">
         <v>20274</v>
       </c>
       <c r="L18" s="68">
         <v>35663</v>
       </c>
       <c r="M18" s="68">
         <v>11577</v>
       </c>
       <c r="N18" s="68">
         <v>24086</v>
       </c>
       <c r="O18" s="68">
         <v>26573</v>
       </c>
       <c r="P18" s="68">
         <v>7075</v>
       </c>
       <c r="Q18" s="68">
         <v>19498</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="90" t="s">
+      <c r="A19" s="89" t="s">
         <v>176</v>
       </c>
       <c r="B19" s="68">
         <v>1880</v>
       </c>
       <c r="C19" s="68">
         <v>108745</v>
       </c>
       <c r="D19" s="68">
         <v>34522</v>
       </c>
       <c r="E19" s="68">
         <v>74223</v>
       </c>
       <c r="F19" s="68">
         <v>3736</v>
       </c>
       <c r="G19" s="68">
         <v>1584</v>
       </c>
       <c r="H19" s="68">
         <v>2152</v>
       </c>
       <c r="I19" s="68">
         <v>32717</v>
@@ -5288,51 +5341,51 @@
         <v>11244</v>
       </c>
       <c r="K19" s="68">
         <v>21473</v>
       </c>
       <c r="L19" s="68">
         <v>39416</v>
       </c>
       <c r="M19" s="68">
         <v>12816</v>
       </c>
       <c r="N19" s="68">
         <v>26600</v>
       </c>
       <c r="O19" s="68">
         <v>32876</v>
       </c>
       <c r="P19" s="68">
         <v>8878</v>
       </c>
       <c r="Q19" s="68">
         <v>23998</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="90" t="s">
+      <c r="A20" s="89" t="s">
         <v>177</v>
       </c>
       <c r="B20" s="68">
         <v>2354</v>
       </c>
       <c r="C20" s="68">
         <v>131238</v>
       </c>
       <c r="D20" s="68">
         <v>39308</v>
       </c>
       <c r="E20" s="68">
         <v>91930</v>
       </c>
       <c r="F20" s="68">
         <v>3760</v>
       </c>
       <c r="G20" s="68">
         <v>1513</v>
       </c>
       <c r="H20" s="68">
         <v>2247</v>
       </c>
       <c r="I20" s="68">
         <v>40355</v>
@@ -5341,51 +5394,51 @@
         <v>13572</v>
       </c>
       <c r="K20" s="68">
         <v>26783</v>
       </c>
       <c r="L20" s="68">
         <v>45833</v>
       </c>
       <c r="M20" s="68">
         <v>13848</v>
       </c>
       <c r="N20" s="68">
         <v>31985</v>
       </c>
       <c r="O20" s="68">
         <v>41290</v>
       </c>
       <c r="P20" s="68">
         <v>10375</v>
       </c>
       <c r="Q20" s="68">
         <v>30915</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="90" t="s">
+      <c r="A21" s="89" t="s">
         <v>178</v>
       </c>
       <c r="B21" s="68">
         <v>2711</v>
       </c>
       <c r="C21" s="68">
         <v>153819</v>
       </c>
       <c r="D21" s="68">
         <v>48018</v>
       </c>
       <c r="E21" s="68">
         <v>105801</v>
       </c>
       <c r="F21" s="68">
         <v>3693</v>
       </c>
       <c r="G21" s="68">
         <v>1586</v>
       </c>
       <c r="H21" s="68">
         <v>2107</v>
       </c>
       <c r="I21" s="68">
         <v>44446</v>
@@ -5394,51 +5447,51 @@
         <v>15286</v>
       </c>
       <c r="K21" s="68">
         <v>29160</v>
       </c>
       <c r="L21" s="68">
         <v>58485</v>
       </c>
       <c r="M21" s="68">
         <v>18884</v>
       </c>
       <c r="N21" s="68">
         <v>39601</v>
       </c>
       <c r="O21" s="68">
         <v>47195</v>
       </c>
       <c r="P21" s="68">
         <v>12262</v>
       </c>
       <c r="Q21" s="68">
         <v>34933</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="90" t="s">
+      <c r="A22" s="89" t="s">
         <v>179</v>
       </c>
       <c r="B22" s="68">
         <v>2727</v>
       </c>
       <c r="C22" s="68">
         <v>160532</v>
       </c>
       <c r="D22" s="68">
         <v>51319</v>
       </c>
       <c r="E22" s="68">
         <v>109213</v>
       </c>
       <c r="F22" s="68">
         <v>4869</v>
       </c>
       <c r="G22" s="68">
         <v>2114</v>
       </c>
       <c r="H22" s="68">
         <v>2755</v>
       </c>
       <c r="I22" s="68">
         <v>48184</v>
@@ -5447,51 +5500,51 @@
         <v>17403</v>
       </c>
       <c r="K22" s="68">
         <v>30781</v>
       </c>
       <c r="L22" s="68">
         <v>59245</v>
       </c>
       <c r="M22" s="68">
         <v>18778</v>
       </c>
       <c r="N22" s="68">
         <v>40467</v>
       </c>
       <c r="O22" s="68">
         <v>48234</v>
       </c>
       <c r="P22" s="68">
         <v>13024</v>
       </c>
       <c r="Q22" s="68">
         <v>35210</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="91" t="s">
+      <c r="A23" s="90" t="s">
         <v>181</v>
       </c>
       <c r="B23" s="83">
         <v>3008</v>
       </c>
       <c r="C23" s="83">
         <v>162457</v>
       </c>
       <c r="D23" s="83">
         <v>54339</v>
       </c>
       <c r="E23" s="83">
         <v>108118</v>
       </c>
       <c r="F23" s="83">
         <v>5052</v>
       </c>
       <c r="G23" s="83">
         <v>2170</v>
       </c>
       <c r="H23" s="83">
         <v>2882</v>
       </c>
       <c r="I23" s="83">
         <v>47083</v>
@@ -5500,51 +5553,51 @@
         <v>17116</v>
       </c>
       <c r="K23" s="83">
         <v>29967</v>
       </c>
       <c r="L23" s="83">
         <v>65212</v>
       </c>
       <c r="M23" s="83">
         <v>22842</v>
       </c>
       <c r="N23" s="83">
         <v>42370</v>
       </c>
       <c r="O23" s="83">
         <v>45110</v>
       </c>
       <c r="P23" s="83">
         <v>12211</v>
       </c>
       <c r="Q23" s="83">
         <v>32899</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="91" t="s">
+      <c r="A24" s="90" t="s">
         <v>182</v>
       </c>
       <c r="B24" s="83">
         <v>3366</v>
       </c>
       <c r="C24" s="83">
         <v>182954</v>
       </c>
       <c r="D24" s="83">
         <v>60245</v>
       </c>
       <c r="E24" s="83">
         <v>122709</v>
       </c>
       <c r="F24" s="83">
         <v>5233</v>
       </c>
       <c r="G24" s="83">
         <v>2418</v>
       </c>
       <c r="H24" s="83">
         <v>2815</v>
       </c>
       <c r="I24" s="83">
         <v>52545</v>
@@ -5553,51 +5606,51 @@
         <v>18850</v>
       </c>
       <c r="K24" s="83">
         <v>33695</v>
       </c>
       <c r="L24" s="83">
         <v>72279</v>
       </c>
       <c r="M24" s="83">
         <v>24247</v>
       </c>
       <c r="N24" s="83">
         <v>48032</v>
       </c>
       <c r="O24" s="83">
         <v>52897</v>
       </c>
       <c r="P24" s="83">
         <v>14730</v>
       </c>
       <c r="Q24" s="83">
         <v>38167</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="91" t="s">
+      <c r="A25" s="90" t="s">
         <v>183</v>
       </c>
       <c r="B25" s="83">
         <v>3770</v>
       </c>
       <c r="C25" s="83">
         <v>202853</v>
       </c>
       <c r="D25" s="83">
         <v>66926</v>
       </c>
       <c r="E25" s="83">
         <v>135927</v>
       </c>
       <c r="F25" s="83">
         <v>5728</v>
       </c>
       <c r="G25" s="83">
         <v>2524</v>
       </c>
       <c r="H25" s="83">
         <v>3204</v>
       </c>
       <c r="I25" s="83">
         <v>65561</v>
@@ -5606,51 +5659,51 @@
         <v>25528</v>
       </c>
       <c r="K25" s="83">
         <v>40033</v>
       </c>
       <c r="L25" s="83">
         <v>75340</v>
       </c>
       <c r="M25" s="83">
         <v>23889</v>
       </c>
       <c r="N25" s="83">
         <v>51451</v>
       </c>
       <c r="O25" s="83">
         <v>56224</v>
       </c>
       <c r="P25" s="83">
         <v>14985</v>
       </c>
       <c r="Q25" s="83">
         <v>41239</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="91" t="s">
+      <c r="A26" s="90" t="s">
         <v>184</v>
       </c>
       <c r="B26" s="83">
         <v>4299</v>
       </c>
       <c r="C26" s="83">
         <v>240150</v>
       </c>
       <c r="D26" s="83">
         <v>76883</v>
       </c>
       <c r="E26" s="83">
         <v>163267</v>
       </c>
       <c r="F26" s="83">
         <v>7268</v>
       </c>
       <c r="G26" s="83">
         <v>3157</v>
       </c>
       <c r="H26" s="83">
         <v>4111</v>
       </c>
       <c r="I26" s="83">
         <v>70925</v>
@@ -5660,5723 +5713,7293 @@
       </c>
       <c r="K26" s="83">
         <v>44791</v>
       </c>
       <c r="L26" s="83">
         <v>83769</v>
       </c>
       <c r="M26" s="83">
         <v>26426</v>
       </c>
       <c r="N26" s="83">
         <v>57343</v>
       </c>
       <c r="O26" s="83">
         <v>78188</v>
       </c>
       <c r="P26" s="83">
         <v>21166</v>
       </c>
       <c r="Q26" s="83">
         <v>57022</v>
       </c>
       <c r="R26" s="75"/>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="91" t="s">
+      <c r="A27" s="90" t="s">
         <v>185</v>
       </c>
-      <c r="B27" s="83">
+      <c r="B27" s="157">
         <v>4395</v>
       </c>
-      <c r="C27" s="83">
+      <c r="C27" s="157">
         <v>244145</v>
       </c>
-      <c r="D27" s="83">
+      <c r="D27" s="157">
         <v>76576</v>
       </c>
-      <c r="E27" s="83">
+      <c r="E27" s="157">
         <v>167569</v>
       </c>
-      <c r="F27" s="83">
+      <c r="F27" s="157">
         <v>7929</v>
       </c>
-      <c r="G27" s="83">
+      <c r="G27" s="157">
         <v>3431</v>
       </c>
-      <c r="H27" s="83">
+      <c r="H27" s="157">
         <v>4498</v>
       </c>
-      <c r="I27" s="83">
+      <c r="I27" s="157">
         <v>72731</v>
       </c>
-      <c r="J27" s="83">
+      <c r="J27" s="157">
         <v>25831</v>
       </c>
-      <c r="K27" s="83">
+      <c r="K27" s="157">
         <v>46900</v>
       </c>
-      <c r="L27" s="83">
+      <c r="L27" s="157">
         <v>87853</v>
       </c>
-      <c r="M27" s="83">
+      <c r="M27" s="157">
         <v>27007</v>
       </c>
-      <c r="N27" s="83">
+      <c r="N27" s="157">
         <v>60846</v>
       </c>
-      <c r="O27" s="83">
+      <c r="O27" s="157">
         <v>75632</v>
       </c>
-      <c r="P27" s="83">
+      <c r="P27" s="157">
         <v>20307</v>
       </c>
-      <c r="Q27" s="83">
+      <c r="Q27" s="157">
         <v>55325</v>
       </c>
       <c r="R27" s="75"/>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="91" t="s">
+      <c r="A28" s="90" t="s">
         <v>187</v>
       </c>
-      <c r="B28" s="83">
+      <c r="B28" s="157">
         <v>4726</v>
       </c>
-      <c r="C28" s="83">
+      <c r="C28" s="157">
         <v>264699</v>
       </c>
-      <c r="D28" s="83">
+      <c r="D28" s="157">
         <v>81828</v>
       </c>
-      <c r="E28" s="83">
+      <c r="E28" s="157">
         <v>182871</v>
       </c>
-      <c r="F28" s="83">
+      <c r="F28" s="157">
         <v>9804</v>
       </c>
-      <c r="G28" s="83">
+      <c r="G28" s="157">
         <v>3695</v>
       </c>
-      <c r="H28" s="83">
+      <c r="H28" s="157">
         <v>6109</v>
       </c>
-      <c r="I28" s="83">
+      <c r="I28" s="157">
         <v>69403</v>
       </c>
-      <c r="J28" s="83">
+      <c r="J28" s="157">
         <v>24733</v>
       </c>
-      <c r="K28" s="83">
+      <c r="K28" s="157">
         <v>44670</v>
       </c>
-      <c r="L28" s="83">
+      <c r="L28" s="157">
         <v>102693</v>
       </c>
-      <c r="M28" s="83">
+      <c r="M28" s="157">
         <v>31505</v>
       </c>
-      <c r="N28" s="83">
+      <c r="N28" s="157">
         <v>71188</v>
       </c>
-      <c r="O28" s="83">
+      <c r="O28" s="157">
         <v>82799</v>
       </c>
-      <c r="P28" s="83">
+      <c r="P28" s="157">
         <v>21895</v>
       </c>
-      <c r="Q28" s="83">
+      <c r="Q28" s="157">
         <v>60904</v>
       </c>
       <c r="R28" s="75"/>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="91" t="s">
+      <c r="A29" s="90" t="s">
         <v>186</v>
       </c>
-      <c r="B29" s="83">
+      <c r="B29" s="157">
         <v>4899</v>
       </c>
-      <c r="C29" s="83">
+      <c r="C29" s="157">
         <v>288591</v>
       </c>
-      <c r="D29" s="83">
+      <c r="D29" s="157">
         <v>91762</v>
       </c>
-      <c r="E29" s="83">
+      <c r="E29" s="157">
         <v>196829</v>
       </c>
-      <c r="F29" s="83">
+      <c r="F29" s="157">
         <v>13477</v>
       </c>
-      <c r="G29" s="83">
+      <c r="G29" s="157">
         <v>4972</v>
       </c>
-      <c r="H29" s="83">
+      <c r="H29" s="157">
         <v>8505</v>
       </c>
-      <c r="I29" s="83">
+      <c r="I29" s="157">
         <v>86406</v>
       </c>
-      <c r="J29" s="83">
+      <c r="J29" s="157">
         <v>31116</v>
       </c>
-      <c r="K29" s="83">
+      <c r="K29" s="157">
         <v>55290</v>
       </c>
-      <c r="L29" s="83">
+      <c r="L29" s="157">
         <v>107764</v>
       </c>
-      <c r="M29" s="83">
+      <c r="M29" s="157">
         <v>34141</v>
       </c>
-      <c r="N29" s="83">
+      <c r="N29" s="157">
         <v>73623</v>
       </c>
-      <c r="O29" s="83">
+      <c r="O29" s="157">
         <v>80944</v>
       </c>
-      <c r="P29" s="83">
+      <c r="P29" s="157">
         <v>21533</v>
       </c>
-      <c r="Q29" s="83">
+      <c r="Q29" s="157">
         <v>59411</v>
       </c>
       <c r="R29" s="75"/>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="91" t="s">
+      <c r="A30" s="90" t="s">
         <v>188</v>
       </c>
-      <c r="B30" s="83">
+      <c r="B30" s="157">
         <v>5152</v>
       </c>
-      <c r="C30" s="83">
+      <c r="C30" s="157">
         <v>302398</v>
       </c>
-      <c r="D30" s="83">
+      <c r="D30" s="157">
         <v>94889</v>
       </c>
-      <c r="E30" s="83">
+      <c r="E30" s="157">
         <v>207509</v>
       </c>
-      <c r="F30" s="83">
+      <c r="F30" s="157">
         <v>15181</v>
       </c>
-      <c r="G30" s="83">
+      <c r="G30" s="157">
         <v>5681</v>
       </c>
-      <c r="H30" s="83">
+      <c r="H30" s="157">
         <v>9500</v>
       </c>
-      <c r="I30" s="83">
+      <c r="I30" s="157">
         <v>90288</v>
       </c>
-      <c r="J30" s="83">
+      <c r="J30" s="157">
         <v>31834</v>
       </c>
-      <c r="K30" s="83">
+      <c r="K30" s="157">
         <v>58454</v>
       </c>
-      <c r="L30" s="83">
+      <c r="L30" s="157">
         <v>113621</v>
       </c>
-      <c r="M30" s="83">
+      <c r="M30" s="157">
         <v>35100</v>
       </c>
-      <c r="N30" s="83">
+      <c r="N30" s="157">
         <v>78521</v>
       </c>
-      <c r="O30" s="83">
+      <c r="O30" s="157">
         <v>83308</v>
       </c>
-      <c r="P30" s="83">
+      <c r="P30" s="157">
         <v>22274</v>
       </c>
-      <c r="Q30" s="83">
+      <c r="Q30" s="157">
         <v>61034</v>
       </c>
       <c r="R30" s="75"/>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="91" t="s">
+      <c r="A31" s="90" t="s">
         <v>190</v>
       </c>
-      <c r="B31" s="83">
+      <c r="B31" s="157">
         <v>5718</v>
       </c>
-      <c r="C31" s="83">
+      <c r="C31" s="157">
         <v>321743</v>
       </c>
-      <c r="D31" s="83">
+      <c r="D31" s="157">
         <v>102559</v>
       </c>
-      <c r="E31" s="83">
+      <c r="E31" s="157">
         <v>219184</v>
       </c>
-      <c r="F31" s="83">
+      <c r="F31" s="157">
         <v>15970</v>
       </c>
-      <c r="G31" s="83">
+      <c r="G31" s="157">
         <v>6107</v>
       </c>
-      <c r="H31" s="83">
+      <c r="H31" s="157">
         <v>9863</v>
       </c>
-      <c r="I31" s="83">
+      <c r="I31" s="157">
         <v>98060</v>
       </c>
-      <c r="J31" s="83">
+      <c r="J31" s="157">
         <v>35044</v>
       </c>
-      <c r="K31" s="83">
+      <c r="K31" s="157">
         <v>63016</v>
       </c>
-      <c r="L31" s="83">
+      <c r="L31" s="157">
         <v>119153</v>
       </c>
-      <c r="M31" s="83">
+      <c r="M31" s="157">
         <v>37471</v>
       </c>
-      <c r="N31" s="83">
+      <c r="N31" s="157">
         <v>81682</v>
       </c>
-      <c r="O31" s="83">
+      <c r="O31" s="157">
         <v>88560</v>
       </c>
-      <c r="P31" s="83">
+      <c r="P31" s="157">
         <v>23937</v>
       </c>
-      <c r="Q31" s="83">
+      <c r="Q31" s="157">
         <v>64623</v>
       </c>
       <c r="R31" s="75"/>
     </row>
     <row r="32" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="91" t="s">
+      <c r="A32" s="90" t="s">
         <v>189</v>
       </c>
-      <c r="B32" s="83">
+      <c r="B32" s="157">
         <v>6310</v>
       </c>
-      <c r="C32" s="83">
+      <c r="C32" s="157">
         <v>354441</v>
       </c>
-      <c r="D32" s="83">
+      <c r="D32" s="157">
         <v>112434</v>
       </c>
-      <c r="E32" s="83">
+      <c r="E32" s="157">
         <v>242007</v>
       </c>
-      <c r="F32" s="83">
+      <c r="F32" s="157">
         <v>13348</v>
       </c>
-      <c r="G32" s="83">
+      <c r="G32" s="157">
         <v>5462</v>
       </c>
-      <c r="H32" s="83">
+      <c r="H32" s="157">
         <v>7886</v>
       </c>
-      <c r="I32" s="83">
+      <c r="I32" s="157">
         <v>104177</v>
       </c>
-      <c r="J32" s="83">
+      <c r="J32" s="157">
         <v>37194</v>
       </c>
-      <c r="K32" s="83">
+      <c r="K32" s="157">
         <v>66983</v>
       </c>
-      <c r="L32" s="83">
+      <c r="L32" s="157">
         <v>129922</v>
       </c>
-      <c r="M32" s="83">
+      <c r="M32" s="157">
         <v>40733</v>
       </c>
-      <c r="N32" s="83">
+      <c r="N32" s="157">
         <v>89189</v>
       </c>
-      <c r="O32" s="83">
+      <c r="O32" s="157">
         <v>106994</v>
       </c>
-      <c r="P32" s="83">
+      <c r="P32" s="157">
         <v>29045</v>
       </c>
-      <c r="Q32" s="83">
+      <c r="Q32" s="157">
         <v>77949</v>
       </c>
       <c r="R32" s="75"/>
     </row>
     <row r="33" spans="1:19" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="104" t="s">
+      <c r="A33" s="102" t="s">
         <v>200</v>
       </c>
-      <c r="B33" s="83">
+      <c r="B33" s="157">
         <v>6437</v>
       </c>
-      <c r="C33" s="83">
+      <c r="C33" s="157">
         <v>372764</v>
       </c>
-      <c r="D33" s="83">
+      <c r="D33" s="157">
         <v>116972</v>
       </c>
-      <c r="E33" s="83">
+      <c r="E33" s="157">
         <v>255792</v>
       </c>
-      <c r="F33" s="83">
+      <c r="F33" s="157">
         <v>15960</v>
       </c>
-      <c r="G33" s="83">
+      <c r="G33" s="157">
         <v>6299</v>
       </c>
-      <c r="H33" s="83">
+      <c r="H33" s="157">
         <v>9661</v>
       </c>
-      <c r="I33" s="83">
+      <c r="I33" s="157">
         <v>109251</v>
       </c>
-      <c r="J33" s="83">
+      <c r="J33" s="157">
         <v>38059</v>
       </c>
-      <c r="K33" s="83">
+      <c r="K33" s="157">
         <v>71192</v>
       </c>
-      <c r="L33" s="83">
+      <c r="L33" s="157">
         <v>133159</v>
       </c>
-      <c r="M33" s="83">
+      <c r="M33" s="157">
         <v>42073</v>
       </c>
-      <c r="N33" s="83">
+      <c r="N33" s="157">
         <v>91086</v>
       </c>
-      <c r="O33" s="83">
+      <c r="O33" s="157">
         <v>114394</v>
       </c>
-      <c r="P33" s="83">
+      <c r="P33" s="157">
         <v>30541</v>
       </c>
-      <c r="Q33" s="83">
+      <c r="Q33" s="157">
         <v>83853</v>
       </c>
       <c r="R33" s="75"/>
     </row>
-    <row r="34" spans="1:19" s="86" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="102" t="s">
+    <row r="34" spans="1:19" s="85" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="101" t="s">
         <v>206</v>
       </c>
-      <c r="B34" s="103">
+      <c r="B34" s="158">
         <v>6556</v>
       </c>
-      <c r="C34" s="103">
+      <c r="C34" s="158">
         <v>371266</v>
       </c>
-      <c r="D34" s="103">
+      <c r="D34" s="158">
         <v>116383</v>
       </c>
-      <c r="E34" s="103">
+      <c r="E34" s="158">
         <v>254883</v>
       </c>
-      <c r="F34" s="103">
+      <c r="F34" s="158">
         <v>34594</v>
       </c>
-      <c r="G34" s="103">
+      <c r="G34" s="158">
         <v>10501</v>
       </c>
-      <c r="H34" s="103">
+      <c r="H34" s="158">
         <v>24093</v>
       </c>
-      <c r="I34" s="103">
+      <c r="I34" s="158">
         <v>116505</v>
       </c>
-      <c r="J34" s="103">
+      <c r="J34" s="158">
         <v>39437</v>
       </c>
-      <c r="K34" s="103">
+      <c r="K34" s="158">
         <v>77068</v>
       </c>
-      <c r="L34" s="103">
+      <c r="L34" s="158">
         <v>125666</v>
       </c>
-      <c r="M34" s="103">
+      <c r="M34" s="158">
         <v>40452</v>
       </c>
-      <c r="N34" s="103">
+      <c r="N34" s="158">
         <v>85214</v>
       </c>
-      <c r="O34" s="103">
+      <c r="O34" s="158">
         <v>94501</v>
       </c>
-      <c r="P34" s="103">
+      <c r="P34" s="158">
         <v>25993</v>
       </c>
-      <c r="Q34" s="103">
+      <c r="Q34" s="158">
         <v>68508</v>
       </c>
-      <c r="R34" s="85"/>
+      <c r="R34" s="84"/>
     </row>
     <row r="35" spans="1:19" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="104" t="s">
+      <c r="A35" s="102" t="s">
         <v>201</v>
       </c>
-      <c r="B35" s="83">
+      <c r="B35" s="157">
         <v>6691</v>
       </c>
-      <c r="C35" s="83">
+      <c r="C35" s="157">
         <v>410396</v>
       </c>
-      <c r="D35" s="83">
+      <c r="D35" s="157">
         <v>130113</v>
       </c>
-      <c r="E35" s="83">
+      <c r="E35" s="157">
         <v>280283</v>
       </c>
-      <c r="F35" s="83">
+      <c r="F35" s="157">
         <v>18490</v>
       </c>
-      <c r="G35" s="83">
+      <c r="G35" s="157">
         <v>7319</v>
       </c>
-      <c r="H35" s="83">
+      <c r="H35" s="157">
         <v>11171</v>
       </c>
-      <c r="I35" s="83">
+      <c r="I35" s="157">
         <v>124775</v>
       </c>
-      <c r="J35" s="83">
+      <c r="J35" s="157">
         <v>44518</v>
       </c>
-      <c r="K35" s="83">
+      <c r="K35" s="157">
         <v>80257</v>
       </c>
-      <c r="L35" s="83">
+      <c r="L35" s="157">
         <v>147403</v>
       </c>
-      <c r="M35" s="83">
+      <c r="M35" s="157">
         <v>45896</v>
       </c>
-      <c r="N35" s="83">
+      <c r="N35" s="157">
         <v>101507</v>
       </c>
-      <c r="O35" s="83">
+      <c r="O35" s="157">
         <v>119728</v>
       </c>
-      <c r="P35" s="83">
+      <c r="P35" s="157">
         <v>32380</v>
       </c>
-      <c r="Q35" s="83">
+      <c r="Q35" s="157">
         <v>87348</v>
       </c>
       <c r="R35" s="75"/>
     </row>
-    <row r="36" spans="1:19" s="86" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+    <row r="36" spans="1:19" s="85" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="101" t="s">
         <v>205</v>
       </c>
-      <c r="B36" s="103">
+      <c r="B36" s="158">
         <v>6915</v>
       </c>
-      <c r="C36" s="103">
+      <c r="C36" s="158">
         <v>403685</v>
       </c>
-      <c r="D36" s="103">
+      <c r="D36" s="158">
         <v>125618</v>
       </c>
-      <c r="E36" s="103">
+      <c r="E36" s="158">
         <v>278067</v>
       </c>
-      <c r="F36" s="103">
+      <c r="F36" s="158">
         <v>17826</v>
       </c>
-      <c r="G36" s="103">
+      <c r="G36" s="158">
         <v>7069</v>
       </c>
-      <c r="H36" s="103">
+      <c r="H36" s="158">
         <v>10757</v>
       </c>
-      <c r="I36" s="103">
+      <c r="I36" s="158">
         <v>122706</v>
       </c>
-      <c r="J36" s="103">
+      <c r="J36" s="158">
         <v>43189</v>
       </c>
-      <c r="K36" s="103">
+      <c r="K36" s="158">
         <v>79517</v>
       </c>
-      <c r="L36" s="103">
+      <c r="L36" s="158">
         <v>143519</v>
       </c>
-      <c r="M36" s="103">
+      <c r="M36" s="158">
         <v>44083</v>
       </c>
-      <c r="N36" s="103">
+      <c r="N36" s="158">
         <v>99436</v>
       </c>
-      <c r="O36" s="103">
+      <c r="O36" s="158">
         <v>119634</v>
       </c>
-      <c r="P36" s="103">
+      <c r="P36" s="158">
         <v>31277</v>
       </c>
-      <c r="Q36" s="103">
+      <c r="Q36" s="158">
         <v>88357</v>
       </c>
-      <c r="R36" s="85"/>
+      <c r="R36" s="84"/>
     </row>
     <row r="37" spans="1:19" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="104" t="s">
+      <c r="A37" s="102" t="s">
         <v>209</v>
       </c>
-      <c r="B37" s="83">
+      <c r="B37" s="157">
         <v>7166</v>
       </c>
-      <c r="C37" s="83">
+      <c r="C37" s="157">
         <v>426108</v>
       </c>
-      <c r="D37" s="83">
+      <c r="D37" s="157">
         <v>129875</v>
       </c>
-      <c r="E37" s="83">
+      <c r="E37" s="157">
         <v>296233</v>
       </c>
-      <c r="F37" s="83">
+      <c r="F37" s="157">
         <v>20657</v>
       </c>
-      <c r="G37" s="83">
+      <c r="G37" s="157">
         <v>8446</v>
       </c>
-      <c r="H37" s="83">
+      <c r="H37" s="157">
         <v>12211</v>
       </c>
-      <c r="I37" s="83">
+      <c r="I37" s="157">
         <v>130700</v>
       </c>
-      <c r="J37" s="83">
+      <c r="J37" s="157">
         <v>43495</v>
       </c>
-      <c r="K37" s="83">
+      <c r="K37" s="157">
         <v>87205</v>
       </c>
-      <c r="L37" s="83">
+      <c r="L37" s="157">
         <v>152004</v>
       </c>
-      <c r="M37" s="83">
+      <c r="M37" s="157">
         <v>45561</v>
       </c>
-      <c r="N37" s="83">
+      <c r="N37" s="157">
         <v>106443</v>
       </c>
-      <c r="O37" s="83">
+      <c r="O37" s="157">
         <v>122747</v>
       </c>
-      <c r="P37" s="83">
+      <c r="P37" s="157">
         <v>32373</v>
       </c>
-      <c r="Q37" s="83">
+      <c r="Q37" s="157">
         <v>90374</v>
       </c>
       <c r="R37" s="75"/>
     </row>
-    <row r="38" spans="1:19" s="86" customFormat="1" ht="27" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="102" t="s">
+    <row r="38" spans="1:19" s="85" customFormat="1" ht="27" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="101" t="s">
         <v>210</v>
       </c>
-      <c r="B38" s="103">
+      <c r="B38" s="158">
         <v>7349</v>
       </c>
-      <c r="C38" s="103">
+      <c r="C38" s="158">
         <v>418341</v>
       </c>
-      <c r="D38" s="103">
+      <c r="D38" s="158">
         <v>126467</v>
       </c>
-      <c r="E38" s="103">
+      <c r="E38" s="158">
         <v>291874</v>
       </c>
-      <c r="F38" s="103">
+      <c r="F38" s="158">
         <v>18696</v>
       </c>
-      <c r="G38" s="103">
+      <c r="G38" s="158">
         <v>7493</v>
       </c>
-      <c r="H38" s="103">
+      <c r="H38" s="158">
         <v>11203</v>
       </c>
-      <c r="I38" s="103">
+      <c r="I38" s="158">
         <v>128251</v>
       </c>
-      <c r="J38" s="103">
+      <c r="J38" s="158">
         <v>42616</v>
       </c>
-      <c r="K38" s="103">
+      <c r="K38" s="158">
         <v>85635</v>
       </c>
-      <c r="L38" s="103">
+      <c r="L38" s="158">
         <v>150081</v>
       </c>
-      <c r="M38" s="103">
+      <c r="M38" s="158">
         <v>44670</v>
       </c>
-      <c r="N38" s="103">
+      <c r="N38" s="158">
         <v>105411</v>
       </c>
-      <c r="O38" s="103">
+      <c r="O38" s="158">
         <v>121313</v>
       </c>
-      <c r="P38" s="103">
+      <c r="P38" s="158">
         <v>31688</v>
       </c>
-      <c r="Q38" s="103">
+      <c r="Q38" s="158">
         <v>89625</v>
       </c>
-      <c r="R38" s="85"/>
+      <c r="R38" s="84"/>
     </row>
     <row r="39" spans="1:19" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="104" t="s">
+      <c r="A39" s="102" t="s">
         <v>211</v>
       </c>
-      <c r="B39" s="105">
+      <c r="B39" s="159">
         <v>7379</v>
       </c>
-      <c r="C39" s="83">
+      <c r="C39" s="157">
         <v>439561</v>
       </c>
-      <c r="D39" s="83">
+      <c r="D39" s="157">
         <v>131806</v>
       </c>
-      <c r="E39" s="83">
+      <c r="E39" s="157">
         <v>307755</v>
       </c>
-      <c r="F39" s="83">
+      <c r="F39" s="157">
         <v>20774</v>
       </c>
-      <c r="G39" s="83">
+      <c r="G39" s="157">
         <v>8077</v>
       </c>
-      <c r="H39" s="83">
+      <c r="H39" s="157">
         <v>12697</v>
       </c>
-      <c r="I39" s="83">
+      <c r="I39" s="157">
         <v>136647</v>
       </c>
-      <c r="J39" s="83">
+      <c r="J39" s="157">
         <v>44697</v>
       </c>
-      <c r="K39" s="83">
+      <c r="K39" s="157">
         <v>91950</v>
       </c>
-      <c r="L39" s="83">
+      <c r="L39" s="157">
         <v>154833</v>
       </c>
-      <c r="M39" s="83">
+      <c r="M39" s="157">
         <v>46116</v>
       </c>
-      <c r="N39" s="83">
+      <c r="N39" s="157">
         <v>108717</v>
       </c>
-      <c r="O39" s="83">
+      <c r="O39" s="157">
         <v>127307</v>
       </c>
-      <c r="P39" s="83">
+      <c r="P39" s="157">
         <v>32916</v>
       </c>
-      <c r="Q39" s="83">
+      <c r="Q39" s="157">
         <v>94391</v>
       </c>
       <c r="R39" s="75"/>
     </row>
-    <row r="40" spans="1:19" s="86" customFormat="1" ht="26.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="102" t="s">
+    <row r="40" spans="1:19" s="85" customFormat="1" ht="33" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="101" t="s">
         <v>214</v>
       </c>
-      <c r="B40" s="103">
+      <c r="B40" s="158">
         <v>7112</v>
       </c>
-      <c r="C40" s="103">
+      <c r="C40" s="158">
         <v>425270</v>
       </c>
-      <c r="D40" s="103">
+      <c r="D40" s="158">
         <v>128105</v>
       </c>
-      <c r="E40" s="103">
+      <c r="E40" s="158">
         <v>297165</v>
       </c>
-      <c r="F40" s="103">
+      <c r="F40" s="158">
         <v>18339</v>
       </c>
-      <c r="G40" s="103">
+      <c r="G40" s="158">
         <v>7636</v>
       </c>
-      <c r="H40" s="103">
+      <c r="H40" s="158">
         <v>10703</v>
       </c>
-      <c r="I40" s="103">
+      <c r="I40" s="158">
         <v>132734</v>
       </c>
-      <c r="J40" s="103">
+      <c r="J40" s="158">
         <v>44287</v>
       </c>
-      <c r="K40" s="103">
+      <c r="K40" s="158">
         <v>88447</v>
       </c>
-      <c r="L40" s="103">
+      <c r="L40" s="158">
         <v>153952</v>
       </c>
-      <c r="M40" s="103">
+      <c r="M40" s="158">
         <v>45727</v>
       </c>
-      <c r="N40" s="103">
+      <c r="N40" s="158">
         <v>108225</v>
       </c>
-      <c r="O40" s="103">
+      <c r="O40" s="158">
         <v>120245</v>
       </c>
-      <c r="P40" s="103">
+      <c r="P40" s="158">
         <v>30455</v>
       </c>
-      <c r="Q40" s="103">
+      <c r="Q40" s="158">
         <v>89790</v>
       </c>
-      <c r="R40" s="85"/>
-[...2 lines deleted...]
-      <c r="A41" s="158" t="s">
+      <c r="R40" s="84"/>
+    </row>
+    <row r="41" spans="1:19" s="72" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="102" t="s">
+        <v>211</v>
+      </c>
+      <c r="B41" s="157">
+        <v>7498</v>
+      </c>
+      <c r="C41" s="157">
+        <v>466523</v>
+      </c>
+      <c r="D41" s="157">
+        <v>140211</v>
+      </c>
+      <c r="E41" s="157">
+        <v>326312</v>
+      </c>
+      <c r="F41" s="157">
+        <v>22484</v>
+      </c>
+      <c r="G41" s="157">
+        <v>8774</v>
+      </c>
+      <c r="H41" s="157">
+        <v>13710</v>
+      </c>
+      <c r="I41" s="157">
+        <v>148562</v>
+      </c>
+      <c r="J41" s="157">
+        <v>48737</v>
+      </c>
+      <c r="K41" s="157">
+        <v>99825</v>
+      </c>
+      <c r="L41" s="157">
+        <v>163311</v>
+      </c>
+      <c r="M41" s="157">
+        <v>48488</v>
+      </c>
+      <c r="N41" s="157">
+        <v>114823</v>
+      </c>
+      <c r="O41" s="157">
+        <v>132166</v>
+      </c>
+      <c r="P41" s="157">
+        <v>34212</v>
+      </c>
+      <c r="Q41" s="157">
+        <v>97954</v>
+      </c>
+      <c r="R41" s="75"/>
+      <c r="S41" s="75"/>
+    </row>
+    <row r="42" spans="1:19" s="85" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="108" t="s">
+        <v>216</v>
+      </c>
+      <c r="B42" s="160">
+        <v>7215</v>
+      </c>
+      <c r="C42" s="160">
+        <v>434651</v>
+      </c>
+      <c r="D42" s="160">
+        <v>130408</v>
+      </c>
+      <c r="E42" s="160">
+        <v>304243</v>
+      </c>
+      <c r="F42" s="160">
+        <v>17183</v>
+      </c>
+      <c r="G42" s="160">
+        <v>6815</v>
+      </c>
+      <c r="H42" s="160">
+        <v>10368</v>
+      </c>
+      <c r="I42" s="160">
+        <v>127484</v>
+      </c>
+      <c r="J42" s="160">
+        <v>41462</v>
+      </c>
+      <c r="K42" s="160">
+        <v>86022</v>
+      </c>
+      <c r="L42" s="160">
+        <v>158250</v>
+      </c>
+      <c r="M42" s="160">
+        <v>46784</v>
+      </c>
+      <c r="N42" s="160">
+        <v>111466</v>
+      </c>
+      <c r="O42" s="160">
+        <v>131734</v>
+      </c>
+      <c r="P42" s="160">
+        <v>35347</v>
+      </c>
+      <c r="Q42" s="160">
+        <v>96387</v>
+      </c>
+      <c r="R42" s="84"/>
+      <c r="S42" s="84"/>
+    </row>
+    <row r="43" spans="1:19" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="110" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" s="110"/>
+      <c r="C43" s="110"/>
+      <c r="D43" s="110"/>
+      <c r="E43" s="111"/>
+    </row>
+    <row r="44" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="72" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="72" t="s">
         <v>217</v>
       </c>
-      <c r="B41" s="84">
-[...94 lines deleted...]
-      <c r="E48" s="30"/>
+    </row>
+    <row r="46" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="F46" s="75"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B47" s="86"/>
+      <c r="C47" s="87"/>
+      <c r="D47" s="87"/>
+      <c r="E47" s="87"/>
+      <c r="F47" s="87"/>
+      <c r="G47" s="87"/>
+      <c r="H47" s="87"/>
+      <c r="I47" s="87"/>
+      <c r="J47" s="87"/>
+      <c r="K47" s="87"/>
+      <c r="L47" s="87"/>
+      <c r="M47" s="87"/>
+      <c r="N47" s="87"/>
+      <c r="O47" s="87"/>
+      <c r="P47" s="87"/>
+      <c r="Q47" s="87"/>
     </row>
     <row r="49" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B49" s="28"/>
-[...14 lines deleted...]
-      <c r="Q49" s="28"/>
+      <c r="B49" s="30"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="30"/>
+      <c r="E49" s="30"/>
     </row>
     <row r="50" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B50" s="30"/>
-[...16 lines deleted...]
-    <row r="51" spans="2:17" s="159" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="28"/>
+      <c r="M50" s="28"/>
+      <c r="N50" s="28"/>
+      <c r="O50" s="28"/>
+      <c r="P50" s="28"/>
+      <c r="Q50" s="28"/>
+    </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.24" right="0.24" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:S33"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="23.6640625" customWidth="1"/>
+    <col min="3" max="18" width="10.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+    </row>
+    <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="71"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+    </row>
+    <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+    </row>
+    <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="148" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
+        <v>162</v>
+      </c>
+      <c r="D4" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
+        <v>79</v>
+      </c>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
+    </row>
+    <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
+        <v>80</v>
+      </c>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
+        <v>81</v>
+      </c>
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
+        <v>82</v>
+      </c>
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
+    </row>
+    <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
+      <c r="D6" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="K6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" s="37" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
+      <c r="D7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="R7" s="38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="72" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="146" t="s">
+        <v>202</v>
+      </c>
+      <c r="B8" s="147"/>
+      <c r="C8" s="91">
+        <v>6691</v>
+      </c>
+      <c r="D8" s="92">
+        <v>410396</v>
+      </c>
+      <c r="E8" s="92">
+        <v>130113</v>
+      </c>
+      <c r="F8" s="92">
+        <v>280283</v>
+      </c>
+      <c r="G8" s="92">
+        <v>18490</v>
+      </c>
+      <c r="H8" s="92">
+        <v>7319</v>
+      </c>
+      <c r="I8" s="92">
+        <v>11171</v>
+      </c>
+      <c r="J8" s="92">
+        <v>124775</v>
+      </c>
+      <c r="K8" s="92">
+        <v>44518</v>
+      </c>
+      <c r="L8" s="92">
+        <v>80257</v>
+      </c>
+      <c r="M8" s="92">
+        <v>147403</v>
+      </c>
+      <c r="N8" s="92">
+        <v>45896</v>
+      </c>
+      <c r="O8" s="92">
+        <v>101507</v>
+      </c>
+      <c r="P8" s="92">
+        <v>119728</v>
+      </c>
+      <c r="Q8" s="92">
+        <v>32380</v>
+      </c>
+      <c r="R8" s="92">
+        <v>87348</v>
+      </c>
+      <c r="S8" s="75"/>
+    </row>
+    <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="93" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9" s="94" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="95">
+        <v>667</v>
+      </c>
+      <c r="D9" s="96">
+        <v>56332</v>
+      </c>
+      <c r="E9" s="96">
+        <v>15679</v>
+      </c>
+      <c r="F9" s="96">
+        <v>40653</v>
+      </c>
+      <c r="G9" s="96">
+        <v>1220</v>
+      </c>
+      <c r="H9" s="96">
+        <v>517</v>
+      </c>
+      <c r="I9" s="96">
+        <v>703</v>
+      </c>
+      <c r="J9" s="96">
+        <v>11040</v>
+      </c>
+      <c r="K9" s="96">
+        <v>4101</v>
+      </c>
+      <c r="L9" s="96">
+        <v>6939</v>
+      </c>
+      <c r="M9" s="96">
+        <v>22345</v>
+      </c>
+      <c r="N9" s="96">
+        <v>6087</v>
+      </c>
+      <c r="O9" s="96">
+        <v>16258</v>
+      </c>
+      <c r="P9" s="96">
+        <v>21727</v>
+      </c>
+      <c r="Q9" s="96">
+        <v>4974</v>
+      </c>
+      <c r="R9" s="96">
+        <v>16753</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="93" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10" s="94" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="95">
+        <v>350</v>
+      </c>
+      <c r="D10" s="96">
+        <v>39165</v>
+      </c>
+      <c r="E10" s="96">
+        <v>12828</v>
+      </c>
+      <c r="F10" s="96">
+        <v>26337</v>
+      </c>
+      <c r="G10" s="96">
+        <v>4660</v>
+      </c>
+      <c r="H10" s="96">
+        <v>1780</v>
+      </c>
+      <c r="I10" s="96">
+        <v>2880</v>
+      </c>
+      <c r="J10" s="96">
+        <v>20114</v>
+      </c>
+      <c r="K10" s="96">
+        <v>7141</v>
+      </c>
+      <c r="L10" s="96">
+        <v>12973</v>
+      </c>
+      <c r="M10" s="96">
+        <v>11655</v>
+      </c>
+      <c r="N10" s="96">
+        <v>3221</v>
+      </c>
+      <c r="O10" s="96">
+        <v>8434</v>
+      </c>
+      <c r="P10" s="96">
+        <v>2736</v>
+      </c>
+      <c r="Q10" s="96">
+        <v>686</v>
+      </c>
+      <c r="R10" s="96">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="93" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11" s="94" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="95">
+        <v>559</v>
+      </c>
+      <c r="D11" s="96">
+        <v>35840</v>
+      </c>
+      <c r="E11" s="96">
+        <v>10039</v>
+      </c>
+      <c r="F11" s="96">
+        <v>25801</v>
+      </c>
+      <c r="G11" s="96">
+        <v>1368</v>
+      </c>
+      <c r="H11" s="96">
+        <v>553</v>
+      </c>
+      <c r="I11" s="96">
+        <v>815</v>
+      </c>
+      <c r="J11" s="96">
+        <v>9539</v>
+      </c>
+      <c r="K11" s="96">
+        <v>3138</v>
+      </c>
+      <c r="L11" s="96">
+        <v>6401</v>
+      </c>
+      <c r="M11" s="96">
+        <v>13132</v>
+      </c>
+      <c r="N11" s="96">
+        <v>3032</v>
+      </c>
+      <c r="O11" s="96">
+        <v>10100</v>
+      </c>
+      <c r="P11" s="96">
+        <v>11801</v>
+      </c>
+      <c r="Q11" s="96">
+        <v>3316</v>
+      </c>
+      <c r="R11" s="96">
+        <v>8485</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="93" t="s">
+        <v>150</v>
+      </c>
+      <c r="B12" s="94" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="95">
+        <v>822</v>
+      </c>
+      <c r="D12" s="96">
+        <v>41923</v>
+      </c>
+      <c r="E12" s="96">
+        <v>12914</v>
+      </c>
+      <c r="F12" s="96">
+        <v>29009</v>
+      </c>
+      <c r="G12" s="96">
+        <v>1875</v>
+      </c>
+      <c r="H12" s="96">
+        <v>789</v>
+      </c>
+      <c r="I12" s="96">
+        <v>1086</v>
+      </c>
+      <c r="J12" s="96">
+        <v>13817</v>
+      </c>
+      <c r="K12" s="96">
+        <v>4556</v>
+      </c>
+      <c r="L12" s="96">
+        <v>9261</v>
+      </c>
+      <c r="M12" s="96">
+        <v>11867</v>
+      </c>
+      <c r="N12" s="96">
+        <v>3385</v>
+      </c>
+      <c r="O12" s="96">
+        <v>8482</v>
+      </c>
+      <c r="P12" s="96">
+        <v>14364</v>
+      </c>
+      <c r="Q12" s="96">
+        <v>4184</v>
+      </c>
+      <c r="R12" s="96">
+        <v>10180</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="93" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13" s="94" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="95">
+        <v>584</v>
+      </c>
+      <c r="D13" s="96">
+        <v>42950</v>
+      </c>
+      <c r="E13" s="96">
+        <v>14282</v>
+      </c>
+      <c r="F13" s="96">
+        <v>28668</v>
+      </c>
+      <c r="G13" s="96">
+        <v>1199</v>
+      </c>
+      <c r="H13" s="96">
+        <v>406</v>
+      </c>
+      <c r="I13" s="96">
+        <v>793</v>
+      </c>
+      <c r="J13" s="96">
+        <v>13874</v>
+      </c>
+      <c r="K13" s="96">
+        <v>4384</v>
+      </c>
+      <c r="L13" s="96">
+        <v>9490</v>
+      </c>
+      <c r="M13" s="96">
+        <v>14901</v>
+      </c>
+      <c r="N13" s="96">
+        <v>5596</v>
+      </c>
+      <c r="O13" s="96">
+        <v>9305</v>
+      </c>
+      <c r="P13" s="96">
+        <v>12976</v>
+      </c>
+      <c r="Q13" s="96">
+        <v>3896</v>
+      </c>
+      <c r="R13" s="96">
+        <v>9080</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="93" t="s">
+        <v>152</v>
+      </c>
+      <c r="B14" s="94" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="95">
+        <v>631</v>
+      </c>
+      <c r="D14" s="96">
+        <v>39979</v>
+      </c>
+      <c r="E14" s="96">
+        <v>13004</v>
+      </c>
+      <c r="F14" s="96">
+        <v>26975</v>
+      </c>
+      <c r="G14" s="96">
+        <v>1843</v>
+      </c>
+      <c r="H14" s="96">
+        <v>879</v>
+      </c>
+      <c r="I14" s="96">
+        <v>964</v>
+      </c>
+      <c r="J14" s="96">
+        <v>15372</v>
+      </c>
+      <c r="K14" s="96">
+        <v>5959</v>
+      </c>
+      <c r="L14" s="96">
+        <v>9413</v>
+      </c>
+      <c r="M14" s="96">
+        <v>13013</v>
+      </c>
+      <c r="N14" s="96">
+        <v>3738</v>
+      </c>
+      <c r="O14" s="96">
+        <v>9275</v>
+      </c>
+      <c r="P14" s="96">
+        <v>9751</v>
+      </c>
+      <c r="Q14" s="96">
+        <v>2428</v>
+      </c>
+      <c r="R14" s="96">
+        <v>7323</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="94" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="95">
+        <v>137</v>
+      </c>
+      <c r="D15" s="96">
+        <v>19143</v>
+      </c>
+      <c r="E15" s="96">
+        <v>7354</v>
+      </c>
+      <c r="F15" s="96">
+        <v>11789</v>
+      </c>
+      <c r="G15" s="96">
+        <v>365</v>
+      </c>
+      <c r="H15" s="96">
+        <v>120</v>
+      </c>
+      <c r="I15" s="96">
+        <v>245</v>
+      </c>
+      <c r="J15" s="96">
+        <v>4986</v>
+      </c>
+      <c r="K15" s="96">
+        <v>1917</v>
+      </c>
+      <c r="L15" s="96">
+        <v>3069</v>
+      </c>
+      <c r="M15" s="96">
+        <v>7030</v>
+      </c>
+      <c r="N15" s="96">
+        <v>2669</v>
+      </c>
+      <c r="O15" s="96">
+        <v>4361</v>
+      </c>
+      <c r="P15" s="96">
+        <v>6762</v>
+      </c>
+      <c r="Q15" s="96">
+        <v>2648</v>
+      </c>
+      <c r="R15" s="96">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="94" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="95">
+        <v>143</v>
+      </c>
+      <c r="D16" s="96">
+        <v>7074</v>
+      </c>
+      <c r="E16" s="96">
+        <v>2296</v>
+      </c>
+      <c r="F16" s="96">
+        <v>4778</v>
+      </c>
+      <c r="G16" s="96">
+        <v>238</v>
+      </c>
+      <c r="H16" s="96">
+        <v>100</v>
+      </c>
+      <c r="I16" s="96">
+        <v>138</v>
+      </c>
+      <c r="J16" s="96">
+        <v>2597</v>
+      </c>
+      <c r="K16" s="96">
+        <v>1010</v>
+      </c>
+      <c r="L16" s="96">
+        <v>1587</v>
+      </c>
+      <c r="M16" s="96">
+        <v>2278</v>
+      </c>
+      <c r="N16" s="96">
+        <v>753</v>
+      </c>
+      <c r="O16" s="96">
+        <v>1525</v>
+      </c>
+      <c r="P16" s="96">
+        <v>1961</v>
+      </c>
+      <c r="Q16" s="96">
+        <v>433</v>
+      </c>
+      <c r="R16" s="96">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="94" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="95">
+        <v>257</v>
+      </c>
+      <c r="D17" s="96">
+        <v>6520</v>
+      </c>
+      <c r="E17" s="96">
+        <v>2069</v>
+      </c>
+      <c r="F17" s="96">
+        <v>4451</v>
+      </c>
+      <c r="G17" s="96">
+        <v>74</v>
+      </c>
+      <c r="H17" s="96">
+        <v>34</v>
+      </c>
+      <c r="I17" s="96">
+        <v>40</v>
+      </c>
+      <c r="J17" s="96">
+        <v>987</v>
+      </c>
+      <c r="K17" s="96">
+        <v>434</v>
+      </c>
+      <c r="L17" s="96">
+        <v>553</v>
+      </c>
+      <c r="M17" s="96">
+        <v>2578</v>
+      </c>
+      <c r="N17" s="96">
+        <v>852</v>
+      </c>
+      <c r="O17" s="96">
+        <v>1726</v>
+      </c>
+      <c r="P17" s="96">
+        <v>2881</v>
+      </c>
+      <c r="Q17" s="96">
+        <v>749</v>
+      </c>
+      <c r="R17" s="96">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="95">
+        <v>479</v>
+      </c>
+      <c r="D18" s="96">
+        <v>30872</v>
+      </c>
+      <c r="E18" s="96">
+        <v>12246</v>
+      </c>
+      <c r="F18" s="96">
+        <v>18626</v>
+      </c>
+      <c r="G18" s="96">
+        <v>677</v>
+      </c>
+      <c r="H18" s="96">
+        <v>332</v>
+      </c>
+      <c r="I18" s="96">
+        <v>345</v>
+      </c>
+      <c r="J18" s="96">
+        <v>6549</v>
+      </c>
+      <c r="K18" s="96">
+        <v>3035</v>
+      </c>
+      <c r="L18" s="96">
+        <v>3514</v>
+      </c>
+      <c r="M18" s="96">
+        <v>15158</v>
+      </c>
+      <c r="N18" s="96">
+        <v>6402</v>
+      </c>
+      <c r="O18" s="96">
+        <v>8756</v>
+      </c>
+      <c r="P18" s="96">
+        <v>8488</v>
+      </c>
+      <c r="Q18" s="96">
+        <v>2477</v>
+      </c>
+      <c r="R18" s="96">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="95">
+        <v>342</v>
+      </c>
+      <c r="D19" s="96">
+        <v>15363</v>
+      </c>
+      <c r="E19" s="96">
+        <v>5164</v>
+      </c>
+      <c r="F19" s="96">
+        <v>10199</v>
+      </c>
+      <c r="G19" s="96">
+        <v>323</v>
+      </c>
+      <c r="H19" s="96">
+        <v>126</v>
+      </c>
+      <c r="I19" s="96">
+        <v>197</v>
+      </c>
+      <c r="J19" s="96">
+        <v>3527</v>
+      </c>
+      <c r="K19" s="96">
+        <v>1247</v>
+      </c>
+      <c r="L19" s="96">
+        <v>2280</v>
+      </c>
+      <c r="M19" s="96">
+        <v>5914</v>
+      </c>
+      <c r="N19" s="96">
+        <v>1803</v>
+      </c>
+      <c r="O19" s="96">
+        <v>4111</v>
+      </c>
+      <c r="P19" s="96">
+        <v>5599</v>
+      </c>
+      <c r="Q19" s="96">
+        <v>1988</v>
+      </c>
+      <c r="R19" s="96">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="95">
+        <v>226</v>
+      </c>
+      <c r="D20" s="96">
+        <v>8532</v>
+      </c>
+      <c r="E20" s="96">
+        <v>2803</v>
+      </c>
+      <c r="F20" s="96">
+        <v>5729</v>
+      </c>
+      <c r="G20" s="96">
+        <v>217</v>
+      </c>
+      <c r="H20" s="96">
+        <v>101</v>
+      </c>
+      <c r="I20" s="96">
+        <v>116</v>
+      </c>
+      <c r="J20" s="96">
+        <v>2198</v>
+      </c>
+      <c r="K20" s="96">
+        <v>896</v>
+      </c>
+      <c r="L20" s="96">
+        <v>1302</v>
+      </c>
+      <c r="M20" s="96">
+        <v>3052</v>
+      </c>
+      <c r="N20" s="96">
+        <v>993</v>
+      </c>
+      <c r="O20" s="96">
+        <v>2059</v>
+      </c>
+      <c r="P20" s="96">
+        <v>3065</v>
+      </c>
+      <c r="Q20" s="96">
+        <v>813</v>
+      </c>
+      <c r="R20" s="96">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="94" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="95">
+        <v>138</v>
+      </c>
+      <c r="D21" s="96">
+        <v>5143</v>
+      </c>
+      <c r="E21" s="96">
+        <v>1474</v>
+      </c>
+      <c r="F21" s="96">
+        <v>3669</v>
+      </c>
+      <c r="G21" s="96">
+        <v>176</v>
+      </c>
+      <c r="H21" s="96">
+        <v>72</v>
+      </c>
+      <c r="I21" s="96">
+        <v>104</v>
+      </c>
+      <c r="J21" s="96">
+        <v>1098</v>
+      </c>
+      <c r="K21" s="96">
+        <v>421</v>
+      </c>
+      <c r="L21" s="96">
+        <v>677</v>
+      </c>
+      <c r="M21" s="96">
+        <v>1554</v>
+      </c>
+      <c r="N21" s="96">
+        <v>448</v>
+      </c>
+      <c r="O21" s="96">
+        <v>1106</v>
+      </c>
+      <c r="P21" s="96">
+        <v>2315</v>
+      </c>
+      <c r="Q21" s="96">
+        <v>533</v>
+      </c>
+      <c r="R21" s="96">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="94" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="95">
+        <v>609</v>
+      </c>
+      <c r="D22" s="96">
+        <v>25530</v>
+      </c>
+      <c r="E22" s="96">
+        <v>7406</v>
+      </c>
+      <c r="F22" s="96">
+        <v>18124</v>
+      </c>
+      <c r="G22" s="96">
+        <v>1392</v>
+      </c>
+      <c r="H22" s="96">
+        <v>493</v>
+      </c>
+      <c r="I22" s="96">
+        <v>899</v>
+      </c>
+      <c r="J22" s="96">
+        <v>7349</v>
+      </c>
+      <c r="K22" s="96">
+        <v>2527</v>
+      </c>
+      <c r="L22" s="96">
+        <v>4822</v>
+      </c>
+      <c r="M22" s="96">
+        <v>11279</v>
+      </c>
+      <c r="N22" s="96">
+        <v>3412</v>
+      </c>
+      <c r="O22" s="96">
+        <v>7867</v>
+      </c>
+      <c r="P22" s="96">
+        <v>5510</v>
+      </c>
+      <c r="Q22" s="96">
+        <v>974</v>
+      </c>
+      <c r="R22" s="96">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="93" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="94" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="95">
+        <v>103</v>
+      </c>
+      <c r="D23" s="96">
+        <v>3223</v>
+      </c>
+      <c r="E23" s="96">
+        <v>1074</v>
+      </c>
+      <c r="F23" s="96">
+        <v>2149</v>
+      </c>
+      <c r="G23" s="96">
+        <v>183</v>
+      </c>
+      <c r="H23" s="96">
+        <v>88</v>
+      </c>
+      <c r="I23" s="96">
+        <v>95</v>
+      </c>
+      <c r="J23" s="96">
+        <v>1010</v>
+      </c>
+      <c r="K23" s="96">
+        <v>358</v>
+      </c>
+      <c r="L23" s="96">
+        <v>652</v>
+      </c>
+      <c r="M23" s="96">
+        <v>1278</v>
+      </c>
+      <c r="N23" s="96">
+        <v>487</v>
+      </c>
+      <c r="O23" s="96">
+        <v>791</v>
+      </c>
+      <c r="P23" s="96">
+        <v>752</v>
+      </c>
+      <c r="Q23" s="96">
+        <v>141</v>
+      </c>
+      <c r="R23" s="96">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="93" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="95">
+        <v>106</v>
+      </c>
+      <c r="D24" s="96">
+        <v>4610</v>
+      </c>
+      <c r="E24" s="96">
+        <v>1298</v>
+      </c>
+      <c r="F24" s="96">
+        <v>3312</v>
+      </c>
+      <c r="G24" s="96">
+        <v>176</v>
+      </c>
+      <c r="H24" s="96">
+        <v>71</v>
+      </c>
+      <c r="I24" s="96">
+        <v>105</v>
+      </c>
+      <c r="J24" s="96">
+        <v>1393</v>
+      </c>
+      <c r="K24" s="96">
+        <v>526</v>
+      </c>
+      <c r="L24" s="96">
+        <v>867</v>
+      </c>
+      <c r="M24" s="96">
+        <v>1671</v>
+      </c>
+      <c r="N24" s="96">
+        <v>430</v>
+      </c>
+      <c r="O24" s="96">
+        <v>1241</v>
+      </c>
+      <c r="P24" s="96">
+        <v>1370</v>
+      </c>
+      <c r="Q24" s="96">
+        <v>271</v>
+      </c>
+      <c r="R24" s="96">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="93" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="94" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="95">
+        <v>57</v>
+      </c>
+      <c r="D25" s="96">
+        <v>2025</v>
+      </c>
+      <c r="E25" s="96">
+        <v>537</v>
+      </c>
+      <c r="F25" s="96">
+        <v>1488</v>
+      </c>
+      <c r="G25" s="96">
+        <v>23</v>
+      </c>
+      <c r="H25" s="96">
+        <v>14</v>
+      </c>
+      <c r="I25" s="96">
+        <v>9</v>
+      </c>
+      <c r="J25" s="96">
+        <v>373</v>
+      </c>
+      <c r="K25" s="96">
+        <v>97</v>
+      </c>
+      <c r="L25" s="96">
+        <v>276</v>
+      </c>
+      <c r="M25" s="96">
+        <v>611</v>
+      </c>
+      <c r="N25" s="96">
+        <v>160</v>
+      </c>
+      <c r="O25" s="96">
+        <v>451</v>
+      </c>
+      <c r="P25" s="96">
+        <v>1018</v>
+      </c>
+      <c r="Q25" s="96">
+        <v>266</v>
+      </c>
+      <c r="R25" s="96">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="93" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="95">
+        <v>134</v>
+      </c>
+      <c r="D26" s="96">
+        <v>7768</v>
+      </c>
+      <c r="E26" s="96">
+        <v>2309</v>
+      </c>
+      <c r="F26" s="96">
+        <v>5459</v>
+      </c>
+      <c r="G26" s="96">
+        <v>1554</v>
+      </c>
+      <c r="H26" s="96">
+        <v>451</v>
+      </c>
+      <c r="I26" s="96">
+        <v>1103</v>
+      </c>
+      <c r="J26" s="96">
+        <v>2588</v>
+      </c>
+      <c r="K26" s="96">
+        <v>939</v>
+      </c>
+      <c r="L26" s="96">
+        <v>1649</v>
+      </c>
+      <c r="M26" s="96">
+        <v>2265</v>
+      </c>
+      <c r="N26" s="96">
+        <v>677</v>
+      </c>
+      <c r="O26" s="96">
+        <v>1588</v>
+      </c>
+      <c r="P26" s="96">
+        <v>1361</v>
+      </c>
+      <c r="Q26" s="96">
+        <v>242</v>
+      </c>
+      <c r="R26" s="96">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="93" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" s="94" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="95">
+        <v>147</v>
+      </c>
+      <c r="D27" s="96">
+        <v>9991</v>
+      </c>
+      <c r="E27" s="96">
+        <v>2892</v>
+      </c>
+      <c r="F27" s="96">
+        <v>7099</v>
+      </c>
+      <c r="G27" s="96">
+        <v>661</v>
+      </c>
+      <c r="H27" s="96">
+        <v>268</v>
+      </c>
+      <c r="I27" s="96">
+        <v>393</v>
+      </c>
+      <c r="J27" s="96">
+        <v>4033</v>
+      </c>
+      <c r="K27" s="96">
+        <v>996</v>
+      </c>
+      <c r="L27" s="96">
+        <v>3037</v>
+      </c>
+      <c r="M27" s="96">
+        <v>2880</v>
+      </c>
+      <c r="N27" s="96">
+        <v>879</v>
+      </c>
+      <c r="O27" s="96">
+        <v>2001</v>
+      </c>
+      <c r="P27" s="96">
+        <v>2417</v>
+      </c>
+      <c r="Q27" s="96">
+        <v>749</v>
+      </c>
+      <c r="R27" s="96">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" s="94" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="95">
+        <v>105</v>
+      </c>
+      <c r="D28" s="96">
+        <v>4535</v>
+      </c>
+      <c r="E28" s="96">
+        <v>1273</v>
+      </c>
+      <c r="F28" s="96">
+        <v>3262</v>
+      </c>
+      <c r="G28" s="96">
+        <v>162</v>
+      </c>
+      <c r="H28" s="96">
+        <v>66</v>
+      </c>
+      <c r="I28" s="96">
+        <v>96</v>
+      </c>
+      <c r="J28" s="96">
+        <v>1457</v>
+      </c>
+      <c r="K28" s="96">
+        <v>449</v>
+      </c>
+      <c r="L28" s="96">
+        <v>1008</v>
+      </c>
+      <c r="M28" s="96">
+        <v>1845</v>
+      </c>
+      <c r="N28" s="96">
+        <v>478</v>
+      </c>
+      <c r="O28" s="96">
+        <v>1367</v>
+      </c>
+      <c r="P28" s="96">
+        <v>1071</v>
+      </c>
+      <c r="Q28" s="96">
+        <v>280</v>
+      </c>
+      <c r="R28" s="96">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="93" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" s="94" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="95">
+        <v>86</v>
+      </c>
+      <c r="D29" s="96">
+        <v>3598</v>
+      </c>
+      <c r="E29" s="96">
+        <v>1107</v>
+      </c>
+      <c r="F29" s="96">
+        <v>2491</v>
+      </c>
+      <c r="G29" s="96">
+        <v>102</v>
+      </c>
+      <c r="H29" s="96">
+        <v>58</v>
+      </c>
+      <c r="I29" s="96">
+        <v>44</v>
+      </c>
+      <c r="J29" s="96">
+        <v>807</v>
+      </c>
+      <c r="K29" s="96">
+        <v>366</v>
+      </c>
+      <c r="L29" s="96">
+        <v>441</v>
+      </c>
+      <c r="M29" s="96">
+        <v>1020</v>
+      </c>
+      <c r="N29" s="96">
+        <v>370</v>
+      </c>
+      <c r="O29" s="96">
+        <v>650</v>
+      </c>
+      <c r="P29" s="96">
+        <v>1669</v>
+      </c>
+      <c r="Q29" s="96">
+        <v>313</v>
+      </c>
+      <c r="R29" s="96">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="99">
+        <v>9</v>
+      </c>
+      <c r="D30" s="100">
+        <v>280</v>
+      </c>
+      <c r="E30" s="100">
+        <v>65</v>
+      </c>
+      <c r="F30" s="100">
+        <v>215</v>
+      </c>
+      <c r="G30" s="100">
+        <v>2</v>
+      </c>
+      <c r="H30" s="100">
+        <v>1</v>
+      </c>
+      <c r="I30" s="100">
+        <v>1</v>
+      </c>
+      <c r="J30" s="100">
+        <v>67</v>
+      </c>
+      <c r="K30" s="100">
+        <v>21</v>
+      </c>
+      <c r="L30" s="100">
+        <v>46</v>
+      </c>
+      <c r="M30" s="100">
+        <v>77</v>
+      </c>
+      <c r="N30" s="100">
+        <v>24</v>
+      </c>
+      <c r="O30" s="100">
+        <v>53</v>
+      </c>
+      <c r="P30" s="100">
+        <v>134</v>
+      </c>
+      <c r="Q30" s="100">
+        <v>19</v>
+      </c>
+      <c r="R30" s="100">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="136" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
+    </row>
+    <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="D32" s="64"/>
+      <c r="E32" s="64"/>
+      <c r="F32" s="64"/>
+      <c r="M32" s="64"/>
+      <c r="O32" s="64"/>
+      <c r="P32" s="64"/>
+      <c r="R32" s="64"/>
+    </row>
+    <row r="33" spans="4:18" x14ac:dyDescent="0.2">
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="M33" s="63"/>
+      <c r="O33" s="63"/>
+      <c r="P33" s="63"/>
+      <c r="R33" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="150" t="s">
+      <c r="A8" s="149" t="s">
         <v>199</v>
       </c>
-      <c r="B8" s="148"/>
-      <c r="C8" s="92">
+      <c r="B8" s="147"/>
+      <c r="C8" s="91">
         <v>6556</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>371266</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>116383</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>254883</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>34594</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>10501</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>24093</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>116505</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>39437</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>77068</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>125666</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>40452</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>85214</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>94501</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>25993</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>68508</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>651</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>55733</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>15786</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>39947</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>22066</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>5196</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>16870</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>21505</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>6025</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>15480</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>10938</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>4065</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>6873</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>1224</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>500</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>724</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>308</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>19241</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>5366</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>13875</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>1290</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>465</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>825</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>9237</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>2912</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>6325</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>6950</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>1558</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>5392</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>1764</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>431</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>1333</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>552</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>34354</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>9543</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>24811</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1404</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>610</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>794</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>9066</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>3173</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>5893</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>12667</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>3293</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>9374</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>11217</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>2467</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>8750</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>826</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>40887</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13057</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>27830</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>2020</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>867</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>1153</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>13320</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>4501</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>8819</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>12000</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3781</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>8219</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>13547</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>3908</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>9639</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>581</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>36271</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>11997</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>24274</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>982</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>328</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>654</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>11723</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>3676</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>8047</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>12486</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>4703</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>7783</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>11080</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>3290</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>7790</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>617</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>37050</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>11712</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>25338</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>1661</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>793</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>868</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>14516</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5606</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>8910</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>11876</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3196</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>8680</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>8997</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2117</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>6880</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>138</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>17079</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>6828</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>10251</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>287</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>107</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>180</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>4503</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>1750</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>2753</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>5973</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>2455</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>3518</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>6316</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>2516</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>3800</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>146</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>7109</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2086</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>5023</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>144</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>69</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>75</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>2070</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>708</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1362</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>2703</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>641</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>2062</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>2192</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>668</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>1524</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>257</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6515</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2068</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4447</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>986</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>434</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2576</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>851</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1725</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2879</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>749</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2130</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>468</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>30618</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>12150</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>18468</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>677</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>332</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>345</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>6529</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3032</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>3497</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>15035</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>6352</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>8683</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8377</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2434</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>5943</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>339</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>15229</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5118</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>10111</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>320</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>126</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>194</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3496</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1235</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2261</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>5864</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1788</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4076</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>5549</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>1969</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>3580</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>217</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>8315</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2814</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>5501</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>218</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>106</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>112</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>1895</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>780</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1115</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>2864</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>956</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>1908</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>3338</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>972</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>2366</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>137</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>4989</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1436</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>3553</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>141</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>60</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>81</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1056</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>397</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>659</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1560</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>460</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1100</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2232</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>519</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1713</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>591</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>22002</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>5688</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>16314</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1351</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>462</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>889</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>5658</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>1744</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>3914</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>9929</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>2642</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>7287</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>5064</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>840</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>4224</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>99</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>3861</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>1429</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2432</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>465</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>281</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>184</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>1257</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>448</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>809</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1249</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>479</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>770</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>890</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>221</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>669</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>113</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4517</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1277</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>3240</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>168</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>62</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>106</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1378</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>527</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>851</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1622</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>440</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1182</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1349</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>248</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>1101</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>54</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>1770</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>482</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1288</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>34</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>15</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>19</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>324</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>96</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>228</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>528</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>148</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>380</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>884</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>223</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>661</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>123</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8387</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2550</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>5837</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>421</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>217</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>204</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>1905</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>634</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1271</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>3325</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>1034</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>2291</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>2736</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>665</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>2071</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>140</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>9275</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>2686</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>6589</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>614</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>249</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>365</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>3744</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>925</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>2819</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>2673</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>816</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>1857</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>2244</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>696</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>1548</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>103</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4373</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1189</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3184</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>165</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>70</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>95</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1471</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>447</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1024</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1833</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>434</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1399</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>904</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>238</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>666</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>85</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3544</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1086</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2458</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>90</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>51</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>39</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>827</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>376</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>451</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>980</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>348</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>632</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1647</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>311</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1336</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>11</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>147</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>35</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>112</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>2</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>1</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>1</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>39</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>11</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>28</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>35</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>12</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>23</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>71</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>11</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
-    <mergeCell ref="G4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="151" t="s">
+      <c r="A8" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="B8" s="148"/>
-      <c r="C8" s="92">
+      <c r="B8" s="147"/>
+      <c r="C8" s="91">
         <v>6437</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>372764</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>116972</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>255792</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>15960</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>6299</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>9661</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>109251</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>38059</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>71192</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>133159</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>42073</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>91086</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>114394</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>30541</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>83853</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>649</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>55011</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>15437</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>39574</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>2187</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>691</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>1496</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>10993</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>3931</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>7062</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>21334</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>6170</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>15164</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>20497</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>4645</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>15852</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>292</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>31526</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>9785</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>21741</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>3551</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>1327</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>2224</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>16197</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>5085</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>11112</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>8608</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>2606</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>6002</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>3170</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>767</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>2403</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>539</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>33071</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>8513</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>24558</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1021</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>423</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>598</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>9704</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>2942</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>6762</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>11676</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>2859</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>8817</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>10670</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>2289</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>8381</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>815</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>39918</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13146</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>26772</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>1656</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>658</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>998</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>11367</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>4000</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>7367</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>11331</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3743</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>7588</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>15564</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>4745</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>10819</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>576</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>30719</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>10159</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>20560</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>813</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>271</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>542</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>10023</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>3201</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>6822</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>10490</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>3907</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>6583</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>9393</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>2780</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>6613</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>597</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>36589</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>11932</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>24657</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>1541</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>734</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>807</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>14120</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5655</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>8465</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>11762</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3244</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>8518</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>9166</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2299</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>6867</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>133</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>15337</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>6214</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>9123</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>255</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>98</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>157</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>4088</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>1622</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>2466</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>5197</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>2161</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>3036</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>5797</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>2333</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>3464</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>144</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>6984</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2049</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>4935</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>142</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>68</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>74</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>2034</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>696</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1338</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>2655</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>630</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>2025</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>2153</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>655</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>1498</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>257</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6528</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2075</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4453</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>986</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>434</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2576</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>851</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1725</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2892</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>756</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2136</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>460</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>30415</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>12065</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>18350</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>675</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>331</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>344</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>6473</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3002</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>3471</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14943</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>6315</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>8628</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8324</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2417</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>5907</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>334</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>15003</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5049</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>9954</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>307</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>123</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>184</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3458</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1226</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2232</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>5803</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1776</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4027</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>5435</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>1924</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>3511</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>200</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>7882</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2699</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>5183</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>240</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>104</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>136</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>1836</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>735</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1101</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>2615</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>900</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>1715</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>3191</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>960</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>2231</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>133</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>5144</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1480</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>3664</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>190</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>79</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>111</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1030</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>381</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>649</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1575</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>469</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1106</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2349</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>551</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1798</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>588</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>22699</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>5857</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>16842</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1434</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>444</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>990</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>5886</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>1850</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>4036</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>10113</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>2700</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>7413</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>5266</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>863</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>4403</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>110</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>4352</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>1304</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>3048</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>394</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>238</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>156</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>1572</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>334</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>1238</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1483</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>509</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>974</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>903</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>223</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>680</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>110</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4472</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1240</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>3232</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>168</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>70</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>98</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1354</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>520</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>834</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1685</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>426</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1259</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1265</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>224</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>53</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>1603</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>429</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1174</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>17</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>11</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>6</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>301</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>80</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>221</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>526</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>144</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>382</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>759</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>194</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>565</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>122</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8332</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2535</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>5797</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>420</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>216</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>204</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>1882</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>629</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1253</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>3294</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>1025</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>2269</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>2736</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>665</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>2071</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>139</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>9142</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>2647</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>6495</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>604</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>245</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>359</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>3690</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>911</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>2779</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>2637</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>805</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>1832</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>2211</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>686</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>1525</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>101</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4603</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1279</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3324</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>168</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>76</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>92</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1492</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>466</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1026</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1870</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>472</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1398</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>1073</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>265</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>808</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>82</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3336</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1049</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2287</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>101</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>56</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>45</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>748</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>352</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>396</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>956</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>350</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>606</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1531</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>291</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1240</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>3</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>98</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>29</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>69</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>2</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>2</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>0</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>17</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>7</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>10</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>30</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>11</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>19</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>49</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>9</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
-    <mergeCell ref="G4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+      <c r="A4" s="113" t="s">
         <v>76</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="150" t="s">
+      <c r="A8" s="149" t="s">
         <v>180</v>
       </c>
-      <c r="B8" s="148"/>
-      <c r="C8" s="92">
+      <c r="B8" s="147"/>
+      <c r="C8" s="91">
         <v>6439</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>350626</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>109166</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>241460</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>12703</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>4975</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>7728</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>95654</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>33781</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>61873</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>133201</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>41263</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>91938</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>109068</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>29147</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>79921</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>643</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>54255</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>15459</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>38796</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>1304</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>552</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>752</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>11509</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>4249</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>7260</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>21024</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>5983</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>15041</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>20418</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>4675</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>15743</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>343</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>18152</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>5281</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>12871</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>1983</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>459</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>1524</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>4288</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>1090</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>3198</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>9903</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>2981</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>6922</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>1978</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>751</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>1227</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>535</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>35123</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>8619</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>26504</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1170</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>487</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>683</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>10165</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>2960</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>7205</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>12582</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>2862</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>9720</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>11206</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>2310</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>8896</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>807</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>39522</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13014</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>26508</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>1631</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>647</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>984</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>11310</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>3984</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>7326</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>11122</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3673</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>7449</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>15459</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>4710</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>10749</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>579</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>27378</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>9211</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>18167</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>734</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>250</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>484</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>8935</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>2899</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>6036</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>9358</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>3544</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>5814</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>8351</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>2518</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>5833</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>576</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>36043</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>11614</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>24429</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>1498</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>709</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>789</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>13852</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5467</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>8385</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>11729</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3200</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>8529</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>8964</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2238</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>6726</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>226</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>21432</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>7904</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>13528</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>325</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>169</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>156</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>4869</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>1903</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>2966</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>8687</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>2717</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>5970</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>7551</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>3115</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>4436</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>143</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>6829</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2017</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>4812</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>137</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>66</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>71</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>1977</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>680</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1297</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>2602</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>625</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>1977</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>2113</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>646</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>1467</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>251</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6528</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2075</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4453</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>986</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>434</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2576</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>851</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1725</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2892</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>756</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2136</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>444</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>30114</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>11946</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>18168</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>669</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>329</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>340</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>6408</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>2972</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>3436</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14795</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>6252</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>8543</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8242</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2393</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>5849</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>122</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>7139</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>2678</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>4461</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>179</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>70</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>109</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>2034</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>862</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>1172</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>3168</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1174</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>1994</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>1758</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>572</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>1186</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>197</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>7276</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2419</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>4857</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>246</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>104</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>142</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>1922</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>783</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1139</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>2493</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>823</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>1670</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>2615</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>709</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>1906</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>128</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>5184</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1520</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>3664</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>149</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>70</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>79</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>979</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>368</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>611</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1621</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>497</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1124</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2435</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>585</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1850</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>522</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>19685</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>5040</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>14645</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1058</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>334</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>724</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>5250</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>1631</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>3619</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>8656</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>2323</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>6333</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>4721</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>752</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>3969</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>100</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>4003</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>1264</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2739</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>167</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>72</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>95</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>1575</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>492</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>1083</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1398</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>497</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>901</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>863</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>203</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>660</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>321</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>8404</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>2166</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>6238</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>263</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>96</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>167</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>2674</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>908</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>1766</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>3219</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>745</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>2474</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>2248</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>417</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>1831</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>53</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>1526</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>411</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1115</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>18</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>13</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>5</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>263</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>73</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>190</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>563</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>155</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>408</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>682</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>170</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>512</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>121</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>7434</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2264</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>5170</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>388</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>204</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>184</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>1703</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>554</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1149</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>2930</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>916</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>2014</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>2413</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>590</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>1823</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>140</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>6663</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>1929</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>4734</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>440</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>178</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>262</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>2691</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>665</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>2026</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>1921</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>586</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>1335</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>1611</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>500</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>1111</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>101</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4511</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1287</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3224</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>166</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>72</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>94</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1513</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>470</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1043</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1881</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>512</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1369</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>951</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>233</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>718</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>81</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3243</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1000</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2243</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>101</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>58</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>43</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>700</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>325</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>375</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>923</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>334</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>589</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1519</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>283</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1236</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>6</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>182</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>48</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>134</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>3</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>2</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>1</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>51</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>12</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>39</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>50</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>13</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>37</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>78</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>21</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -12669,98 +14292,98 @@
         <v>3</v>
       </c>
       <c r="L30" s="70">
         <v>15</v>
       </c>
       <c r="M30" s="70">
         <v>40</v>
       </c>
       <c r="N30" s="70">
         <v>6</v>
       </c>
       <c r="O30" s="70">
         <v>34</v>
       </c>
       <c r="P30" s="70">
         <v>26</v>
       </c>
       <c r="Q30" s="70">
         <v>1</v>
       </c>
       <c r="R30" s="70">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:20" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:20" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C32" s="64"/>
       <c r="D32" s="64"/>
       <c r="F32" s="64"/>
       <c r="K32" s="64"/>
       <c r="M32" s="64"/>
       <c r="N32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
       <c r="T32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9.5" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" customWidth="1"/>
     <col min="8" max="8" width="7.5" customWidth="1"/>
     <col min="9" max="9" width="10.5" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
@@ -12777,159 +14400,159 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="143" t="s">
         <v>76</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>77</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>78</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="154"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="153"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="153"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="7" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="155"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="154"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -14222,95 +15845,95 @@
         <v>2</v>
       </c>
       <c r="L30" s="70">
         <v>12</v>
       </c>
       <c r="M30" s="70">
         <v>13</v>
       </c>
       <c r="N30" s="70">
         <v>3</v>
       </c>
       <c r="O30" s="70">
         <v>10</v>
       </c>
       <c r="P30" s="70">
         <v>19</v>
       </c>
       <c r="Q30" s="70">
         <v>1</v>
       </c>
       <c r="R30" s="70">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="152" t="s">
+      <c r="A31" s="151" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="152"/>
-[...3 lines deleted...]
-      <c r="F31" s="153"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="152"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9.5" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" customWidth="1"/>
     <col min="8" max="8" width="7.5" customWidth="1"/>
     <col min="9" max="9" width="10.5" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
@@ -14327,159 +15950,159 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="156" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="155" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="157" t="s">
+      <c r="D4" s="156" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -15772,95 +17395,95 @@
         <v>2</v>
       </c>
       <c r="L30" s="70">
         <v>12</v>
       </c>
       <c r="M30" s="70">
         <v>13</v>
       </c>
       <c r="N30" s="70">
         <v>3</v>
       </c>
       <c r="O30" s="70">
         <v>10</v>
       </c>
       <c r="P30" s="70">
         <v>19</v>
       </c>
       <c r="Q30" s="70">
         <v>1</v>
       </c>
       <c r="R30" s="70">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D32" s="77"/>
       <c r="E32" s="77"/>
       <c r="F32" s="77"/>
       <c r="M32" s="77"/>
       <c r="O32" s="77"/>
       <c r="P32" s="77"/>
       <c r="R32" s="77"/>
     </row>
     <row r="33" spans="4:18" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D33" s="78"/>
       <c r="E33" s="78"/>
       <c r="F33" s="78"/>
       <c r="M33" s="78"/>
       <c r="O33" s="78"/>
       <c r="P33" s="78"/>
       <c r="R33" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9.5" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" customWidth="1"/>
     <col min="8" max="8" width="7.5" customWidth="1"/>
     <col min="9" max="9" width="10.5" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
@@ -15877,159 +17500,159 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="143" t="s">
         <v>76</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>77</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>78</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="154"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="153"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="153"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="7" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="155"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="154"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -17322,78 +18945,78 @@
         <v>2</v>
       </c>
       <c r="L30" s="55">
         <v>12</v>
       </c>
       <c r="M30" s="55">
         <v>13</v>
       </c>
       <c r="N30" s="55">
         <v>3</v>
       </c>
       <c r="O30" s="55">
         <v>10</v>
       </c>
       <c r="P30" s="55">
         <v>19</v>
       </c>
       <c r="Q30" s="55">
         <v>1</v>
       </c>
       <c r="R30" s="55">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="152" t="s">
+      <c r="A31" s="151" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="152"/>
-[...3 lines deleted...]
-      <c r="F31" s="153"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="152"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9.5" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" customWidth="1"/>
     <col min="8" max="8" width="7.5" customWidth="1"/>
     <col min="9" max="9" width="10.5" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
@@ -17410,159 +19033,159 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="156" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="155" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="157" t="s">
+      <c r="D4" s="156" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -18855,79 +20478,79 @@
         <v>2</v>
       </c>
       <c r="L30" s="70">
         <v>4</v>
       </c>
       <c r="M30" s="70">
         <v>25</v>
       </c>
       <c r="N30" s="70">
         <v>2</v>
       </c>
       <c r="O30" s="70">
         <v>23</v>
       </c>
       <c r="P30" s="70">
         <v>5</v>
       </c>
       <c r="Q30" s="70">
         <v>0</v>
       </c>
       <c r="R30" s="70">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="9.5" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" customWidth="1"/>
     <col min="8" max="8" width="7.5" customWidth="1"/>
     <col min="9" max="9" width="10.5" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
@@ -18944,159 +20567,159 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="156" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="155" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="157" t="s">
+      <c r="D4" s="156" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -20389,1712 +22012,65 @@
         <v>1</v>
       </c>
       <c r="L30" s="70">
         <v>0</v>
       </c>
       <c r="M30" s="70">
         <v>17</v>
       </c>
       <c r="N30" s="70">
         <v>2</v>
       </c>
       <c r="O30" s="70">
         <v>15</v>
       </c>
       <c r="P30" s="70">
         <v>5</v>
       </c>
       <c r="Q30" s="70">
         <v>0</v>
       </c>
       <c r="R30" s="70">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="76" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
-    <mergeCell ref="A4:B7"/>
-[...1645 lines deleted...]
-    <mergeCell ref="A33:F33"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="I19" sqref="I19"/>
     </sheetView>
@@ -22115,159 +22091,159 @@
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="123" t="s">
+      <c r="A4" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="124"/>
-      <c r="C4" s="123" t="s">
+      <c r="B4" s="123"/>
+      <c r="C4" s="122" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="131" t="s">
+      <c r="D4" s="130" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="131"/>
-[...1 lines deleted...]
-      <c r="G4" s="132" t="s">
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="H4" s="133"/>
-[...9 lines deleted...]
-      <c r="R4" s="133"/>
+      <c r="H4" s="132"/>
+      <c r="I4" s="132"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="132"/>
+      <c r="L4" s="132"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="132"/>
+      <c r="O4" s="132"/>
+      <c r="P4" s="132"/>
+      <c r="Q4" s="132"/>
+      <c r="R4" s="132"/>
     </row>
     <row r="5" spans="1:18" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="125"/>
-[...5 lines deleted...]
-      <c r="G5" s="131" t="s">
+      <c r="A5" s="124"/>
+      <c r="B5" s="125"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="134"/>
-[...1 lines deleted...]
-      <c r="J5" s="131" t="s">
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="130" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="134"/>
-[...1 lines deleted...]
-      <c r="M5" s="131" t="s">
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="130" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="134"/>
-[...1 lines deleted...]
-      <c r="P5" s="131" t="s">
+      <c r="N5" s="133"/>
+      <c r="O5" s="133"/>
+      <c r="P5" s="130" t="s">
         <v>15</v>
       </c>
-      <c r="Q5" s="134"/>
-      <c r="R5" s="132"/>
+      <c r="Q5" s="133"/>
+      <c r="R5" s="131"/>
     </row>
     <row r="6" spans="1:18" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="125"/>
-[...1 lines deleted...]
-      <c r="C6" s="129"/>
+      <c r="A6" s="124"/>
+      <c r="B6" s="125"/>
+      <c r="C6" s="128"/>
       <c r="D6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="R6" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="7" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="127"/>
-[...1 lines deleted...]
-      <c r="C7" s="130"/>
+      <c r="A7" s="126"/>
+      <c r="B7" s="127"/>
+      <c r="C7" s="129"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="1" t="s">
@@ -23671,92 +23647,1739 @@
         <v>2</v>
       </c>
       <c r="L32" s="26">
         <v>4</v>
       </c>
       <c r="M32" s="26">
         <v>11</v>
       </c>
       <c r="N32" s="26">
         <v>1</v>
       </c>
       <c r="O32" s="26">
         <v>10</v>
       </c>
       <c r="P32" s="26">
         <v>4</v>
       </c>
       <c r="Q32" s="26">
         <v>0</v>
       </c>
       <c r="R32" s="26">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="121" t="s">
+      <c r="A33" s="120" t="s">
         <v>64</v>
       </c>
-      <c r="B33" s="121"/>
-[...3 lines deleted...]
-      <c r="F33" s="122"/>
+      <c r="B33" s="120"/>
+      <c r="C33" s="120"/>
+      <c r="D33" s="120"/>
+      <c r="E33" s="120"/>
+      <c r="F33" s="121"/>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.2">
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <dimension ref="A1:R34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" sqref="A1:IV65536"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="23.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="6" width="9.5" customWidth="1"/>
+    <col min="7" max="7" width="9.83203125" customWidth="1"/>
+    <col min="8" max="8" width="7.5" customWidth="1"/>
+    <col min="9" max="9" width="10.5" customWidth="1"/>
+    <col min="10" max="10" width="10.1640625" customWidth="1"/>
+    <col min="11" max="11" width="10" customWidth="1"/>
+    <col min="12" max="12" width="10.5" customWidth="1"/>
+    <col min="13" max="13" width="11.83203125" customWidth="1"/>
+    <col min="14" max="14" width="11.33203125" customWidth="1"/>
+    <col min="15" max="15" width="10.33203125" customWidth="1"/>
+    <col min="16" max="16" width="9.6640625" customWidth="1"/>
+    <col min="17" max="17" width="10.1640625" customWidth="1"/>
+    <col min="18" max="18" width="12.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A3" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+    </row>
+    <row r="4" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="143" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" s="116" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
+        <v>79</v>
+      </c>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
+    </row>
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="153"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
+        <v>80</v>
+      </c>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
+        <v>81</v>
+      </c>
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
+        <v>82</v>
+      </c>
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="153"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
+      <c r="D6" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="K6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" s="37" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="154"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
+      <c r="D7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="R7" s="38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="C8" s="42">
+        <v>4817</v>
+      </c>
+      <c r="D8" s="43">
+        <v>262206</v>
+      </c>
+      <c r="E8" s="43">
+        <v>80769</v>
+      </c>
+      <c r="F8" s="43">
+        <v>181437</v>
+      </c>
+      <c r="G8" s="43">
+        <v>14639</v>
+      </c>
+      <c r="H8" s="43">
+        <v>4472</v>
+      </c>
+      <c r="I8" s="43">
+        <v>10167</v>
+      </c>
+      <c r="J8" s="43">
+        <v>77370</v>
+      </c>
+      <c r="K8" s="43">
+        <v>27611</v>
+      </c>
+      <c r="L8" s="43">
+        <v>49759</v>
+      </c>
+      <c r="M8" s="43">
+        <v>90623</v>
+      </c>
+      <c r="N8" s="43">
+        <v>28329</v>
+      </c>
+      <c r="O8" s="43">
+        <v>62294</v>
+      </c>
+      <c r="P8" s="43">
+        <v>79574</v>
+      </c>
+      <c r="Q8" s="43">
+        <v>20357</v>
+      </c>
+      <c r="R8" s="43">
+        <v>59217</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="46">
+        <v>420</v>
+      </c>
+      <c r="D9" s="47">
+        <v>43358</v>
+      </c>
+      <c r="E9" s="47">
+        <v>11374</v>
+      </c>
+      <c r="F9" s="47">
+        <v>31984</v>
+      </c>
+      <c r="G9" s="47">
+        <v>728</v>
+      </c>
+      <c r="H9" s="47">
+        <v>345</v>
+      </c>
+      <c r="I9" s="47">
+        <v>383</v>
+      </c>
+      <c r="J9" s="47">
+        <v>7406</v>
+      </c>
+      <c r="K9" s="47">
+        <v>2695</v>
+      </c>
+      <c r="L9" s="47">
+        <v>4711</v>
+      </c>
+      <c r="M9" s="47">
+        <v>15091</v>
+      </c>
+      <c r="N9" s="47">
+        <v>3964</v>
+      </c>
+      <c r="O9" s="47">
+        <v>11127</v>
+      </c>
+      <c r="P9" s="47">
+        <v>20133</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>4370</v>
+      </c>
+      <c r="R9" s="47">
+        <v>15763</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="46">
+        <v>344</v>
+      </c>
+      <c r="D10" s="47">
+        <v>18768</v>
+      </c>
+      <c r="E10" s="47">
+        <v>5595</v>
+      </c>
+      <c r="F10" s="47">
+        <v>13173</v>
+      </c>
+      <c r="G10" s="47">
+        <v>1814</v>
+      </c>
+      <c r="H10" s="47">
+        <v>658</v>
+      </c>
+      <c r="I10" s="47">
+        <v>1156</v>
+      </c>
+      <c r="J10" s="47">
+        <v>9474</v>
+      </c>
+      <c r="K10" s="47">
+        <v>2939</v>
+      </c>
+      <c r="L10" s="47">
+        <v>6535</v>
+      </c>
+      <c r="M10" s="47">
+        <v>4940</v>
+      </c>
+      <c r="N10" s="47">
+        <v>1314</v>
+      </c>
+      <c r="O10" s="47">
+        <v>3626</v>
+      </c>
+      <c r="P10" s="47">
+        <v>2540</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>684</v>
+      </c>
+      <c r="R10" s="47">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="46">
+        <v>364</v>
+      </c>
+      <c r="D11" s="47">
+        <v>12769</v>
+      </c>
+      <c r="E11" s="47">
+        <v>3568</v>
+      </c>
+      <c r="F11" s="47">
+        <v>9201</v>
+      </c>
+      <c r="G11" s="47">
+        <v>376</v>
+      </c>
+      <c r="H11" s="47">
+        <v>149</v>
+      </c>
+      <c r="I11" s="47">
+        <v>227</v>
+      </c>
+      <c r="J11" s="47">
+        <v>4072</v>
+      </c>
+      <c r="K11" s="47">
+        <v>1330</v>
+      </c>
+      <c r="L11" s="47">
+        <v>2742</v>
+      </c>
+      <c r="M11" s="47">
+        <v>4930</v>
+      </c>
+      <c r="N11" s="47">
+        <v>1469</v>
+      </c>
+      <c r="O11" s="47">
+        <v>3461</v>
+      </c>
+      <c r="P11" s="47">
+        <v>3391</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>620</v>
+      </c>
+      <c r="R11" s="47">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="46">
+        <v>448</v>
+      </c>
+      <c r="D12" s="47">
+        <v>30191</v>
+      </c>
+      <c r="E12" s="47">
+        <v>7737</v>
+      </c>
+      <c r="F12" s="47">
+        <v>22454</v>
+      </c>
+      <c r="G12" s="47">
+        <v>5744</v>
+      </c>
+      <c r="H12" s="47">
+        <v>774</v>
+      </c>
+      <c r="I12" s="47">
+        <v>4970</v>
+      </c>
+      <c r="J12" s="47">
+        <v>10633</v>
+      </c>
+      <c r="K12" s="47">
+        <v>2817</v>
+      </c>
+      <c r="L12" s="47">
+        <v>7816</v>
+      </c>
+      <c r="M12" s="47">
+        <v>5761</v>
+      </c>
+      <c r="N12" s="47">
+        <v>1771</v>
+      </c>
+      <c r="O12" s="47">
+        <v>3990</v>
+      </c>
+      <c r="P12" s="47">
+        <v>8053</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>2375</v>
+      </c>
+      <c r="R12" s="47">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="46">
+        <v>500</v>
+      </c>
+      <c r="D13" s="47">
+        <v>23788</v>
+      </c>
+      <c r="E13" s="47">
+        <v>8300</v>
+      </c>
+      <c r="F13" s="47">
+        <v>15488</v>
+      </c>
+      <c r="G13" s="47">
+        <v>637</v>
+      </c>
+      <c r="H13" s="47">
+        <v>258</v>
+      </c>
+      <c r="I13" s="47">
+        <v>379</v>
+      </c>
+      <c r="J13" s="47">
+        <v>7939</v>
+      </c>
+      <c r="K13" s="47">
+        <v>2856</v>
+      </c>
+      <c r="L13" s="47">
+        <v>5083</v>
+      </c>
+      <c r="M13" s="47">
+        <v>7971</v>
+      </c>
+      <c r="N13" s="47">
+        <v>3007</v>
+      </c>
+      <c r="O13" s="47">
+        <v>4964</v>
+      </c>
+      <c r="P13" s="47">
+        <v>7241</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>2179</v>
+      </c>
+      <c r="R13" s="47">
+        <v>5062</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="46">
+        <v>356</v>
+      </c>
+      <c r="D14" s="47">
+        <v>27131</v>
+      </c>
+      <c r="E14" s="47">
+        <v>9223</v>
+      </c>
+      <c r="F14" s="47">
+        <v>17908</v>
+      </c>
+      <c r="G14" s="47">
+        <v>925</v>
+      </c>
+      <c r="H14" s="47">
+        <v>453</v>
+      </c>
+      <c r="I14" s="47">
+        <v>472</v>
+      </c>
+      <c r="J14" s="47">
+        <v>10380</v>
+      </c>
+      <c r="K14" s="47">
+        <v>4374</v>
+      </c>
+      <c r="L14" s="47">
+        <v>6006</v>
+      </c>
+      <c r="M14" s="47">
+        <v>8856</v>
+      </c>
+      <c r="N14" s="47">
+        <v>2651</v>
+      </c>
+      <c r="O14" s="47">
+        <v>6205</v>
+      </c>
+      <c r="P14" s="47">
+        <v>6970</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>1745</v>
+      </c>
+      <c r="R14" s="47">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="46">
+        <v>2324</v>
+      </c>
+      <c r="D15" s="47">
+        <v>103671</v>
+      </c>
+      <c r="E15" s="47">
+        <v>34170</v>
+      </c>
+      <c r="F15" s="47">
+        <v>69501</v>
+      </c>
+      <c r="G15" s="47">
+        <v>4325</v>
+      </c>
+      <c r="H15" s="47">
+        <v>1791</v>
+      </c>
+      <c r="I15" s="47">
+        <v>2534</v>
+      </c>
+      <c r="J15" s="47">
+        <v>26948</v>
+      </c>
+      <c r="K15" s="47">
+        <v>10360</v>
+      </c>
+      <c r="L15" s="47">
+        <v>16588</v>
+      </c>
+      <c r="M15" s="47">
+        <v>42255</v>
+      </c>
+      <c r="N15" s="47">
+        <v>13832</v>
+      </c>
+      <c r="O15" s="47">
+        <v>28423</v>
+      </c>
+      <c r="P15" s="47">
+        <v>30143</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>8187</v>
+      </c>
+      <c r="R15" s="47">
+        <v>21956</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="48" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="50">
+        <v>321</v>
+      </c>
+      <c r="D16" s="51">
+        <v>13236</v>
+      </c>
+      <c r="E16" s="51">
+        <v>4902</v>
+      </c>
+      <c r="F16" s="51">
+        <v>8334</v>
+      </c>
+      <c r="G16" s="51">
+        <v>213</v>
+      </c>
+      <c r="H16" s="51">
+        <v>122</v>
+      </c>
+      <c r="I16" s="51">
+        <v>91</v>
+      </c>
+      <c r="J16" s="51">
+        <v>2967</v>
+      </c>
+      <c r="K16" s="51">
+        <v>1274</v>
+      </c>
+      <c r="L16" s="51">
+        <v>1693</v>
+      </c>
+      <c r="M16" s="51">
+        <v>5399</v>
+      </c>
+      <c r="N16" s="51">
+        <v>1757</v>
+      </c>
+      <c r="O16" s="51">
+        <v>3642</v>
+      </c>
+      <c r="P16" s="51">
+        <v>4657</v>
+      </c>
+      <c r="Q16" s="51">
+        <v>1749</v>
+      </c>
+      <c r="R16" s="51">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="48" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="50">
+        <v>101</v>
+      </c>
+      <c r="D17" s="51">
+        <v>5710</v>
+      </c>
+      <c r="E17" s="51">
+        <v>2035</v>
+      </c>
+      <c r="F17" s="51">
+        <v>3675</v>
+      </c>
+      <c r="G17" s="51">
+        <v>101</v>
+      </c>
+      <c r="H17" s="51">
+        <v>33</v>
+      </c>
+      <c r="I17" s="51">
+        <v>68</v>
+      </c>
+      <c r="J17" s="51">
+        <v>1545</v>
+      </c>
+      <c r="K17" s="51">
+        <v>610</v>
+      </c>
+      <c r="L17" s="51">
+        <v>935</v>
+      </c>
+      <c r="M17" s="51">
+        <v>2178</v>
+      </c>
+      <c r="N17" s="51">
+        <v>694</v>
+      </c>
+      <c r="O17" s="51">
+        <v>1484</v>
+      </c>
+      <c r="P17" s="51">
+        <v>1886</v>
+      </c>
+      <c r="Q17" s="51">
+        <v>698</v>
+      </c>
+      <c r="R17" s="51">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="50">
+        <v>168</v>
+      </c>
+      <c r="D18" s="51">
+        <v>5647</v>
+      </c>
+      <c r="E18" s="51">
+        <v>1959</v>
+      </c>
+      <c r="F18" s="51">
+        <v>3688</v>
+      </c>
+      <c r="G18" s="51">
+        <v>55</v>
+      </c>
+      <c r="H18" s="51">
+        <v>31</v>
+      </c>
+      <c r="I18" s="51">
+        <v>24</v>
+      </c>
+      <c r="J18" s="51">
+        <v>1036</v>
+      </c>
+      <c r="K18" s="51">
+        <v>467</v>
+      </c>
+      <c r="L18" s="51">
+        <v>569</v>
+      </c>
+      <c r="M18" s="51">
+        <v>2788</v>
+      </c>
+      <c r="N18" s="51">
+        <v>964</v>
+      </c>
+      <c r="O18" s="51">
+        <v>1824</v>
+      </c>
+      <c r="P18" s="51">
+        <v>1768</v>
+      </c>
+      <c r="Q18" s="51">
+        <v>497</v>
+      </c>
+      <c r="R18" s="51">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="50">
+        <v>282</v>
+      </c>
+      <c r="D19" s="51">
+        <v>21369</v>
+      </c>
+      <c r="E19" s="51">
+        <v>7716</v>
+      </c>
+      <c r="F19" s="51">
+        <v>13653</v>
+      </c>
+      <c r="G19" s="51">
+        <v>524</v>
+      </c>
+      <c r="H19" s="51">
+        <v>249</v>
+      </c>
+      <c r="I19" s="51">
+        <v>275</v>
+      </c>
+      <c r="J19" s="51">
+        <v>3846</v>
+      </c>
+      <c r="K19" s="51">
+        <v>1823</v>
+      </c>
+      <c r="L19" s="51">
+        <v>2023</v>
+      </c>
+      <c r="M19" s="51">
+        <v>9356</v>
+      </c>
+      <c r="N19" s="51">
+        <v>3802</v>
+      </c>
+      <c r="O19" s="51">
+        <v>5554</v>
+      </c>
+      <c r="P19" s="51">
+        <v>7643</v>
+      </c>
+      <c r="Q19" s="51">
+        <v>1842</v>
+      </c>
+      <c r="R19" s="51">
+        <v>5801</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="50">
+        <v>93</v>
+      </c>
+      <c r="D20" s="51">
+        <v>5727</v>
+      </c>
+      <c r="E20" s="51">
+        <v>2254</v>
+      </c>
+      <c r="F20" s="51">
+        <v>3473</v>
+      </c>
+      <c r="G20" s="51">
+        <v>152</v>
+      </c>
+      <c r="H20" s="51">
+        <v>62</v>
+      </c>
+      <c r="I20" s="51">
+        <v>90</v>
+      </c>
+      <c r="J20" s="51">
+        <v>1721</v>
+      </c>
+      <c r="K20" s="51">
+        <v>759</v>
+      </c>
+      <c r="L20" s="51">
+        <v>962</v>
+      </c>
+      <c r="M20" s="51">
+        <v>2582</v>
+      </c>
+      <c r="N20" s="51">
+        <v>1000</v>
+      </c>
+      <c r="O20" s="51">
+        <v>1582</v>
+      </c>
+      <c r="P20" s="51">
+        <v>1272</v>
+      </c>
+      <c r="Q20" s="51">
+        <v>433</v>
+      </c>
+      <c r="R20" s="51">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="50">
+        <v>117</v>
+      </c>
+      <c r="D21" s="51">
+        <v>5420</v>
+      </c>
+      <c r="E21" s="51">
+        <v>2220</v>
+      </c>
+      <c r="F21" s="51">
+        <v>3200</v>
+      </c>
+      <c r="G21" s="51">
+        <v>180</v>
+      </c>
+      <c r="H21" s="51">
+        <v>93</v>
+      </c>
+      <c r="I21" s="51">
+        <v>87</v>
+      </c>
+      <c r="J21" s="51">
+        <v>1505</v>
+      </c>
+      <c r="K21" s="51">
+        <v>697</v>
+      </c>
+      <c r="L21" s="51">
+        <v>808</v>
+      </c>
+      <c r="M21" s="51">
+        <v>2562</v>
+      </c>
+      <c r="N21" s="51">
+        <v>1043</v>
+      </c>
+      <c r="O21" s="51">
+        <v>1519</v>
+      </c>
+      <c r="P21" s="51">
+        <v>1173</v>
+      </c>
+      <c r="Q21" s="51">
+        <v>387</v>
+      </c>
+      <c r="R21" s="51">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="50">
+        <v>107</v>
+      </c>
+      <c r="D22" s="51">
+        <v>4513</v>
+      </c>
+      <c r="E22" s="51">
+        <v>1499</v>
+      </c>
+      <c r="F22" s="51">
+        <v>3014</v>
+      </c>
+      <c r="G22" s="51">
+        <v>73</v>
+      </c>
+      <c r="H22" s="51">
+        <v>31</v>
+      </c>
+      <c r="I22" s="51">
+        <v>42</v>
+      </c>
+      <c r="J22" s="51">
+        <v>868</v>
+      </c>
+      <c r="K22" s="51">
+        <v>406</v>
+      </c>
+      <c r="L22" s="51">
+        <v>462</v>
+      </c>
+      <c r="M22" s="51">
+        <v>1266</v>
+      </c>
+      <c r="N22" s="51">
+        <v>464</v>
+      </c>
+      <c r="O22" s="51">
+        <v>802</v>
+      </c>
+      <c r="P22" s="51">
+        <v>2306</v>
+      </c>
+      <c r="Q22" s="51">
+        <v>598</v>
+      </c>
+      <c r="R22" s="51">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="50">
+        <v>488</v>
+      </c>
+      <c r="D23" s="51">
+        <v>15878</v>
+      </c>
+      <c r="E23" s="51">
+        <v>3740</v>
+      </c>
+      <c r="F23" s="51">
+        <v>12138</v>
+      </c>
+      <c r="G23" s="51">
+        <v>711</v>
+      </c>
+      <c r="H23" s="51">
+        <v>311</v>
+      </c>
+      <c r="I23" s="51">
+        <v>400</v>
+      </c>
+      <c r="J23" s="51">
+        <v>4264</v>
+      </c>
+      <c r="K23" s="51">
+        <v>1188</v>
+      </c>
+      <c r="L23" s="51">
+        <v>3076</v>
+      </c>
+      <c r="M23" s="51">
+        <v>7043</v>
+      </c>
+      <c r="N23" s="51">
+        <v>1537</v>
+      </c>
+      <c r="O23" s="51">
+        <v>5506</v>
+      </c>
+      <c r="P23" s="51">
+        <v>3860</v>
+      </c>
+      <c r="Q23" s="51">
+        <v>704</v>
+      </c>
+      <c r="R23" s="51">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="48" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="50">
+        <v>174</v>
+      </c>
+      <c r="D24" s="51">
+        <v>7482</v>
+      </c>
+      <c r="E24" s="51">
+        <v>2457</v>
+      </c>
+      <c r="F24" s="51">
+        <v>5025</v>
+      </c>
+      <c r="G24" s="51">
+        <v>1318</v>
+      </c>
+      <c r="H24" s="51">
+        <v>458</v>
+      </c>
+      <c r="I24" s="51">
+        <v>860</v>
+      </c>
+      <c r="J24" s="51">
+        <v>3524</v>
+      </c>
+      <c r="K24" s="51">
+        <v>1192</v>
+      </c>
+      <c r="L24" s="51">
+        <v>2332</v>
+      </c>
+      <c r="M24" s="51">
+        <v>2496</v>
+      </c>
+      <c r="N24" s="51">
+        <v>748</v>
+      </c>
+      <c r="O24" s="51">
+        <v>1748</v>
+      </c>
+      <c r="P24" s="51">
+        <v>144</v>
+      </c>
+      <c r="Q24" s="51">
+        <v>59</v>
+      </c>
+      <c r="R24" s="51">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="48" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="50">
+        <v>180</v>
+      </c>
+      <c r="D25" s="51">
+        <v>6671</v>
+      </c>
+      <c r="E25" s="51">
+        <v>1738</v>
+      </c>
+      <c r="F25" s="51">
+        <v>4933</v>
+      </c>
+      <c r="G25" s="51">
+        <v>199</v>
+      </c>
+      <c r="H25" s="51">
+        <v>112</v>
+      </c>
+      <c r="I25" s="51">
+        <v>87</v>
+      </c>
+      <c r="J25" s="51">
+        <v>1950</v>
+      </c>
+      <c r="K25" s="51">
+        <v>719</v>
+      </c>
+      <c r="L25" s="51">
+        <v>1231</v>
+      </c>
+      <c r="M25" s="51">
+        <v>2530</v>
+      </c>
+      <c r="N25" s="51">
+        <v>591</v>
+      </c>
+      <c r="O25" s="51">
+        <v>1939</v>
+      </c>
+      <c r="P25" s="51">
+        <v>1992</v>
+      </c>
+      <c r="Q25" s="51">
+        <v>316</v>
+      </c>
+      <c r="R25" s="51">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="48" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="50">
+        <v>26</v>
+      </c>
+      <c r="D26" s="51">
+        <v>725</v>
+      </c>
+      <c r="E26" s="51">
+        <v>170</v>
+      </c>
+      <c r="F26" s="51">
+        <v>555</v>
+      </c>
+      <c r="G26" s="51">
+        <v>280</v>
+      </c>
+      <c r="H26" s="51">
+        <v>50</v>
+      </c>
+      <c r="I26" s="51">
+        <v>230</v>
+      </c>
+      <c r="J26" s="51">
+        <v>272</v>
+      </c>
+      <c r="K26" s="51">
+        <v>69</v>
+      </c>
+      <c r="L26" s="51">
+        <v>203</v>
+      </c>
+      <c r="M26" s="51">
+        <v>165</v>
+      </c>
+      <c r="N26" s="51">
+        <v>46</v>
+      </c>
+      <c r="O26" s="51">
+        <v>119</v>
+      </c>
+      <c r="P26" s="51">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="51">
+        <v>5</v>
+      </c>
+      <c r="R26" s="51">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="50">
+        <v>101</v>
+      </c>
+      <c r="D27" s="51">
+        <v>3120</v>
+      </c>
+      <c r="E27" s="51">
+        <v>706</v>
+      </c>
+      <c r="F27" s="51">
+        <v>2414</v>
+      </c>
+      <c r="G27" s="51">
+        <v>48</v>
+      </c>
+      <c r="H27" s="51">
+        <v>22</v>
+      </c>
+      <c r="I27" s="51">
+        <v>26</v>
+      </c>
+      <c r="J27" s="51">
+        <v>527</v>
+      </c>
+      <c r="K27" s="51">
+        <v>181</v>
+      </c>
+      <c r="L27" s="51">
+        <v>346</v>
+      </c>
+      <c r="M27" s="51">
+        <v>1285</v>
+      </c>
+      <c r="N27" s="51">
+        <v>283</v>
+      </c>
+      <c r="O27" s="51">
+        <v>1002</v>
+      </c>
+      <c r="P27" s="51">
+        <v>1260</v>
+      </c>
+      <c r="Q27" s="51">
+        <v>220</v>
+      </c>
+      <c r="R27" s="51">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="48" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="50">
+        <v>102</v>
+      </c>
+      <c r="D28" s="51">
+        <v>4931</v>
+      </c>
+      <c r="E28" s="51">
+        <v>1835</v>
+      </c>
+      <c r="F28" s="51">
+        <v>3096</v>
+      </c>
+      <c r="G28" s="51">
+        <v>342</v>
+      </c>
+      <c r="H28" s="51">
+        <v>163</v>
+      </c>
+      <c r="I28" s="51">
+        <v>179</v>
+      </c>
+      <c r="J28" s="51">
+        <v>1776</v>
+      </c>
+      <c r="K28" s="51">
+        <v>643</v>
+      </c>
+      <c r="L28" s="51">
+        <v>1133</v>
+      </c>
+      <c r="M28" s="51">
+        <v>1485</v>
+      </c>
+      <c r="N28" s="51">
+        <v>590</v>
+      </c>
+      <c r="O28" s="51">
+        <v>895</v>
+      </c>
+      <c r="P28" s="51">
+        <v>1328</v>
+      </c>
+      <c r="Q28" s="51">
+        <v>439</v>
+      </c>
+      <c r="R28" s="51">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="48" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="50">
+        <v>64</v>
+      </c>
+      <c r="D29" s="51">
+        <v>3242</v>
+      </c>
+      <c r="E29" s="51">
+        <v>939</v>
+      </c>
+      <c r="F29" s="51">
+        <v>2303</v>
+      </c>
+      <c r="G29" s="51">
+        <v>129</v>
+      </c>
+      <c r="H29" s="51">
+        <v>54</v>
+      </c>
+      <c r="I29" s="51">
+        <v>75</v>
+      </c>
+      <c r="J29" s="51">
+        <v>1147</v>
+      </c>
+      <c r="K29" s="51">
+        <v>332</v>
+      </c>
+      <c r="L29" s="51">
+        <v>815</v>
+      </c>
+      <c r="M29" s="51">
+        <v>1120</v>
+      </c>
+      <c r="N29" s="51">
+        <v>313</v>
+      </c>
+      <c r="O29" s="51">
+        <v>807</v>
+      </c>
+      <c r="P29" s="51">
+        <v>846</v>
+      </c>
+      <c r="Q29" s="51">
+        <v>240</v>
+      </c>
+      <c r="R29" s="51">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="44" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="46">
+        <v>61</v>
+      </c>
+      <c r="D30" s="47">
+        <v>2530</v>
+      </c>
+      <c r="E30" s="47">
+        <v>802</v>
+      </c>
+      <c r="F30" s="47">
+        <v>1728</v>
+      </c>
+      <c r="G30" s="47">
+        <v>90</v>
+      </c>
+      <c r="H30" s="47">
+        <v>44</v>
+      </c>
+      <c r="I30" s="47">
+        <v>46</v>
+      </c>
+      <c r="J30" s="47">
+        <v>518</v>
+      </c>
+      <c r="K30" s="47">
+        <v>240</v>
+      </c>
+      <c r="L30" s="47">
+        <v>278</v>
+      </c>
+      <c r="M30" s="47">
+        <v>819</v>
+      </c>
+      <c r="N30" s="47">
+        <v>321</v>
+      </c>
+      <c r="O30" s="47">
+        <v>498</v>
+      </c>
+      <c r="P30" s="47">
+        <v>1103</v>
+      </c>
+      <c r="Q30" s="47">
+        <v>197</v>
+      </c>
+      <c r="R30" s="47">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="50">
+        <v>56</v>
+      </c>
+      <c r="D31" s="51">
+        <v>2421</v>
+      </c>
+      <c r="E31" s="51">
+        <v>772</v>
+      </c>
+      <c r="F31" s="51">
+        <v>1649</v>
+      </c>
+      <c r="G31" s="51">
+        <v>85</v>
+      </c>
+      <c r="H31" s="51">
+        <v>42</v>
+      </c>
+      <c r="I31" s="51">
+        <v>43</v>
+      </c>
+      <c r="J31" s="51">
+        <v>492</v>
+      </c>
+      <c r="K31" s="51">
+        <v>232</v>
+      </c>
+      <c r="L31" s="51">
+        <v>260</v>
+      </c>
+      <c r="M31" s="51">
+        <v>767</v>
+      </c>
+      <c r="N31" s="51">
+        <v>310</v>
+      </c>
+      <c r="O31" s="51">
+        <v>457</v>
+      </c>
+      <c r="P31" s="51">
+        <v>1077</v>
+      </c>
+      <c r="Q31" s="51">
+        <v>188</v>
+      </c>
+      <c r="R31" s="51">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="52" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="54">
+        <v>5</v>
+      </c>
+      <c r="D32" s="55">
+        <v>109</v>
+      </c>
+      <c r="E32" s="55">
+        <v>30</v>
+      </c>
+      <c r="F32" s="55">
+        <v>79</v>
+      </c>
+      <c r="G32" s="55">
+        <v>5</v>
+      </c>
+      <c r="H32" s="55">
+        <v>2</v>
+      </c>
+      <c r="I32" s="55">
+        <v>3</v>
+      </c>
+      <c r="J32" s="55">
+        <v>26</v>
+      </c>
+      <c r="K32" s="55">
+        <v>8</v>
+      </c>
+      <c r="L32" s="55">
+        <v>18</v>
+      </c>
+      <c r="M32" s="55">
+        <v>52</v>
+      </c>
+      <c r="N32" s="55">
+        <v>11</v>
+      </c>
+      <c r="O32" s="55">
+        <v>41</v>
+      </c>
+      <c r="P32" s="55">
+        <v>26</v>
+      </c>
+      <c r="Q32" s="55">
+        <v>9</v>
+      </c>
+      <c r="R32" s="55">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="151" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" s="151"/>
+      <c r="C33" s="151"/>
+      <c r="D33" s="151"/>
+      <c r="E33" s="151"/>
+      <c r="F33" s="152"/>
+    </row>
+    <row r="34" spans="1:6" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:T34"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
     <col min="4" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="9" width="7.5" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5" customWidth="1"/>
     <col min="13" max="13" width="11.83203125" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" customWidth="1"/>
     <col min="15" max="15" width="10.33203125" customWidth="1"/>
     <col min="16" max="16" width="9.6640625" customWidth="1"/>
     <col min="17" max="17" width="10.1640625" customWidth="1"/>
@@ -23769,159 +25392,159 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:20" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:20" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="156" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="155" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="157" t="s">
+      <c r="D4" s="156" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:20" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:20" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>90</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>90</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>90</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -25215,241 +26838,241 @@
         <v>2</v>
       </c>
       <c r="L30" s="70">
         <v>4</v>
       </c>
       <c r="M30" s="70">
         <v>13</v>
       </c>
       <c r="N30" s="70">
         <v>1</v>
       </c>
       <c r="O30" s="70">
         <v>12</v>
       </c>
       <c r="P30" s="70">
         <v>4</v>
       </c>
       <c r="Q30" s="70">
         <v>0</v>
       </c>
       <c r="R30" s="70">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="76" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A32" s="79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="34" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="19.33203125" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="18" width="7.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="33" customFormat="1" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="148" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="156" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="155" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="157" t="s">
+      <c r="D4" s="156" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
@@ -26742,58 +28365,58 @@
         <v>2</v>
       </c>
       <c r="L30" s="70">
         <v>4</v>
       </c>
       <c r="M30" s="70">
         <v>13</v>
       </c>
       <c r="N30" s="70">
         <v>1</v>
       </c>
       <c r="O30" s="70">
         <v>12</v>
       </c>
       <c r="P30" s="70">
         <v>4</v>
       </c>
       <c r="Q30" s="70">
         <v>0</v>
       </c>
       <c r="R30" s="70">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="G32" s="81"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="81"/>
       <c r="M32" s="81"/>
       <c r="N32" s="81"/>
       <c r="O32" s="81"/>
       <c r="P32" s="81"/>
       <c r="Q32" s="81"/>
       <c r="R32" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
@@ -26829,3067 +28452,3067 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+      <c r="A4" s="113" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="135" t="s">
+      <c r="A8" s="134" t="s">
         <v>204</v>
       </c>
-      <c r="B8" s="136"/>
-      <c r="C8" s="92">
+      <c r="B8" s="135"/>
+      <c r="C8" s="91">
         <v>6915</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>403685</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>125618</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>278067</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>17826</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>7069</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>10757</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>122706</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>43189</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>79517</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>143519</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>44083</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>99436</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>119634</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>31277</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>88357</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>683</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>57008</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>15809</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>41199</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>1399</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>592</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>807</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>11458</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>4172</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>7286</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>22801</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>6215</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>16586</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>21350</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>4830</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>16520</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>329</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>31195</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>9665</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>21530</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>3451</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>1277</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>2174</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>15583</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>4941</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>10642</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>8580</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>2586</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>5994</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>3581</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>861</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>2720</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>634</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>36887</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>10472</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>26415</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1439</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>589</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>850</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>10197</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>3346</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>6851</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>13226</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>3123</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>10103</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>12025</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>3414</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>8611</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>860</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>43517</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13066</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>30451</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>2048</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>840</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>1208</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>14604</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>4701</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>9903</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>12825</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3663</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>9162</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>14040</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>3862</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>10178</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>611</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>44156</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>14447</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>29709</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>1170</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>396</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>774</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>15197</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>5438</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>9759</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>14823</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>5100</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>9723</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>12966</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>3513</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>9453</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>657</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>40507</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>13253</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>27254</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>2032</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>906</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>1126</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>15666</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>6071</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>9595</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>13073</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3836</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>9237</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>9736</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2440</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>7296</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>158</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>10630</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>3197</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>7433</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>225</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>41</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>184</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>2628</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>814</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>1814</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>4103</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>1211</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>2892</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>3674</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>1131</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>2543</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>145</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>7179</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2168</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>5011</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>244</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>101</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>143</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>1808</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>585</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1223</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>2071</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>573</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>1498</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>3056</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>909</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>2147</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>247</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6515</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2068</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4447</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>986</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>434</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2576</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>851</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1725</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2879</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>749</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2130</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>495</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>31365</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>12452</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>18913</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>722</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>357</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>365</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>7483</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3412</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>4071</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14454</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>6126</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>8328</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8706</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2557</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>6149</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>344</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>15535</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5224</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>10311</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>323</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>126</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>197</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3538</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1254</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2284</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>5948</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1817</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4131</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>5726</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>2027</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>3699</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>240</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>8716</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2910</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>5806</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>215</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>94</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>121</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>2031</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>813</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1218</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>3242</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>1161</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>2081</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>3228</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>842</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>2386</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>149</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>5453</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1586</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>3867</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>182</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>73</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>109</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1145</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>443</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>702</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1661</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>494</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1167</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2465</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>576</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1889</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>611</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>27421</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>8225</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>19196</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1434</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>555</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>879</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>8028</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>2854</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>5174</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>12025</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>3752</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>8273</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>5934</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>1064</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>4870</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>108</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>3285</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>1086</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2199</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>171</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>85</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>86</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>1025</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>364</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>661</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1320</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>497</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>823</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>769</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>140</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>629</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>104</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4148</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1261</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>2887</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>163</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>64</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>99</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1273</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>464</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>809</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1579</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>457</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1122</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1133</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>276</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>857</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>55</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>2013</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>527</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1486</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>25</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>13</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>12</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>390</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>119</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>271</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>601</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>163</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>438</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>997</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>232</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>765</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>135</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8091</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2353</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>5738</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>1384</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>427</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>957</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>2759</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>922</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1837</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>2369</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>679</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>1690</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>1579</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>325</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>1254</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>148</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>11525</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>3386</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>8139</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>831</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>363</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>468</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>4506</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>1184</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>3322</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>3263</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>942</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>2321</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>2925</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>897</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>2028</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>106</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4601</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1305</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3296</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>175</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>67</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>108</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1493</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>474</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1019</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1856</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>470</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1386</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>1077</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>294</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>783</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>87</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3649</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1122</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2527</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>115</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>67</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>48</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>825</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>370</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>455</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>1037</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>356</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>681</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1672</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>329</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1343</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>9</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>289</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>36</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>253</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>4</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>2</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>2</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>83</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>14</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>69</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>86</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>11</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>75</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>116</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>9</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
-    <mergeCell ref="G4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{552623E3-3464-473E-8157-BF0D193F8219}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+      <c r="A4" s="113" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="135" t="s">
+      <c r="A8" s="134" t="s">
         <v>213</v>
       </c>
-      <c r="B8" s="136"/>
-      <c r="C8" s="106">
+      <c r="B8" s="135"/>
+      <c r="C8" s="103">
         <v>7112</v>
       </c>
-      <c r="D8" s="106">
+      <c r="D8" s="103">
         <v>425270</v>
       </c>
-      <c r="E8" s="106">
+      <c r="E8" s="103">
         <v>128105</v>
       </c>
-      <c r="F8" s="106">
+      <c r="F8" s="103">
         <v>297165</v>
       </c>
-      <c r="G8" s="106">
+      <c r="G8" s="103">
         <v>18339</v>
       </c>
-      <c r="H8" s="106">
+      <c r="H8" s="103">
         <v>7636</v>
       </c>
-      <c r="I8" s="106">
+      <c r="I8" s="103">
         <v>10703</v>
       </c>
-      <c r="J8" s="106">
+      <c r="J8" s="103">
         <v>132734</v>
       </c>
-      <c r="K8" s="106">
+      <c r="K8" s="103">
         <v>44287</v>
       </c>
-      <c r="L8" s="106">
+      <c r="L8" s="103">
         <v>88447</v>
       </c>
-      <c r="M8" s="106">
+      <c r="M8" s="103">
         <v>153952</v>
       </c>
-      <c r="N8" s="106">
+      <c r="N8" s="103">
         <v>45727</v>
       </c>
-      <c r="O8" s="106">
+      <c r="O8" s="103">
         <v>108225</v>
       </c>
-      <c r="P8" s="106">
+      <c r="P8" s="103">
         <v>120245</v>
       </c>
-      <c r="Q8" s="106">
+      <c r="Q8" s="103">
         <v>30455</v>
       </c>
-      <c r="R8" s="106">
+      <c r="R8" s="103">
         <v>89790</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="107">
+      <c r="C9" s="104">
         <v>713</v>
       </c>
-      <c r="D9" s="107">
+      <c r="D9" s="104">
         <v>59831</v>
       </c>
-      <c r="E9" s="107">
+      <c r="E9" s="104">
         <v>17464</v>
       </c>
-      <c r="F9" s="107">
+      <c r="F9" s="104">
         <v>42367</v>
       </c>
-      <c r="G9" s="107">
+      <c r="G9" s="104">
         <v>2267</v>
       </c>
-      <c r="H9" s="107">
+      <c r="H9" s="104">
         <v>942</v>
       </c>
-      <c r="I9" s="107">
+      <c r="I9" s="104">
         <v>1325</v>
       </c>
-      <c r="J9" s="107">
+      <c r="J9" s="104">
         <v>19908</v>
       </c>
-      <c r="K9" s="107">
+      <c r="K9" s="104">
         <v>6936</v>
       </c>
-      <c r="L9" s="107">
+      <c r="L9" s="104">
         <v>12972</v>
       </c>
-      <c r="M9" s="107">
+      <c r="M9" s="104">
         <v>20831</v>
       </c>
-      <c r="N9" s="107">
+      <c r="N9" s="104">
         <v>5859</v>
       </c>
-      <c r="O9" s="107">
+      <c r="O9" s="104">
         <v>14972</v>
       </c>
-      <c r="P9" s="107">
+      <c r="P9" s="104">
         <v>16825</v>
       </c>
-      <c r="Q9" s="107">
+      <c r="Q9" s="104">
         <v>3727</v>
       </c>
-      <c r="R9" s="107">
+      <c r="R9" s="104">
         <v>13098</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="107">
+      <c r="C10" s="104">
         <v>421</v>
       </c>
-      <c r="D10" s="107">
+      <c r="D10" s="104">
         <v>23592</v>
       </c>
-      <c r="E10" s="107">
+      <c r="E10" s="104">
         <v>7149</v>
       </c>
-      <c r="F10" s="107">
+      <c r="F10" s="104">
         <v>16443</v>
       </c>
-      <c r="G10" s="107">
+      <c r="G10" s="104">
         <v>2774</v>
       </c>
-      <c r="H10" s="107">
+      <c r="H10" s="104">
         <v>1139</v>
       </c>
-      <c r="I10" s="107">
+      <c r="I10" s="104">
         <v>1635</v>
       </c>
-      <c r="J10" s="107">
+      <c r="J10" s="104">
         <v>12682</v>
       </c>
-      <c r="K10" s="107">
+      <c r="K10" s="104">
         <v>3858</v>
       </c>
-      <c r="L10" s="107">
+      <c r="L10" s="104">
         <v>8824</v>
       </c>
-      <c r="M10" s="107">
+      <c r="M10" s="104">
         <v>6198</v>
       </c>
-      <c r="N10" s="107">
+      <c r="N10" s="104">
         <v>1674</v>
       </c>
-      <c r="O10" s="107">
+      <c r="O10" s="104">
         <v>4524</v>
       </c>
-      <c r="P10" s="107">
+      <c r="P10" s="104">
         <v>1938</v>
       </c>
-      <c r="Q10" s="107">
+      <c r="Q10" s="104">
         <v>478</v>
       </c>
-      <c r="R10" s="107">
+      <c r="R10" s="104">
         <v>1460</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="107">
+      <c r="C11" s="104">
         <v>802</v>
       </c>
-      <c r="D11" s="107">
+      <c r="D11" s="104">
         <v>42151</v>
       </c>
-      <c r="E11" s="107">
+      <c r="E11" s="104">
         <v>12212</v>
       </c>
-      <c r="F11" s="107">
+      <c r="F11" s="104">
         <v>29939</v>
       </c>
-      <c r="G11" s="107">
+      <c r="G11" s="104">
         <v>1455</v>
       </c>
-      <c r="H11" s="107">
+      <c r="H11" s="104">
         <v>568</v>
       </c>
-      <c r="I11" s="107">
+      <c r="I11" s="104">
         <v>887</v>
       </c>
-      <c r="J11" s="107">
+      <c r="J11" s="104">
         <v>11411</v>
       </c>
-      <c r="K11" s="107">
+      <c r="K11" s="104">
         <v>3804</v>
       </c>
-      <c r="L11" s="107">
+      <c r="L11" s="104">
         <v>7607</v>
       </c>
-      <c r="M11" s="107">
+      <c r="M11" s="104">
         <v>16938</v>
       </c>
-      <c r="N11" s="107">
+      <c r="N11" s="104">
         <v>4724</v>
       </c>
-      <c r="O11" s="107">
+      <c r="O11" s="104">
         <v>12214</v>
       </c>
-      <c r="P11" s="107">
+      <c r="P11" s="104">
         <v>12347</v>
       </c>
-      <c r="Q11" s="107">
+      <c r="Q11" s="104">
         <v>3116</v>
       </c>
-      <c r="R11" s="107">
+      <c r="R11" s="104">
         <v>9231</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="107">
+      <c r="C12" s="104">
         <v>905</v>
       </c>
-      <c r="D12" s="107">
+      <c r="D12" s="104">
         <v>47946</v>
       </c>
-      <c r="E12" s="107">
+      <c r="E12" s="104">
         <v>13934</v>
       </c>
-      <c r="F12" s="107">
+      <c r="F12" s="104">
         <v>34012</v>
       </c>
-      <c r="G12" s="107">
+      <c r="G12" s="104">
         <v>2269</v>
       </c>
-      <c r="H12" s="107">
+      <c r="H12" s="104">
         <v>942</v>
       </c>
-      <c r="I12" s="107">
+      <c r="I12" s="104">
         <v>1327</v>
       </c>
-      <c r="J12" s="107">
+      <c r="J12" s="104">
         <v>16340</v>
       </c>
-      <c r="K12" s="107">
+      <c r="K12" s="104">
         <v>5001</v>
       </c>
-      <c r="L12" s="107">
+      <c r="L12" s="104">
         <v>11339</v>
       </c>
-      <c r="M12" s="107">
+      <c r="M12" s="104">
         <v>13689</v>
       </c>
-      <c r="N12" s="107">
+      <c r="N12" s="104">
         <v>3646</v>
       </c>
-      <c r="O12" s="107">
+      <c r="O12" s="104">
         <v>10043</v>
       </c>
-      <c r="P12" s="107">
+      <c r="P12" s="104">
         <v>15648</v>
       </c>
-      <c r="Q12" s="107">
+      <c r="Q12" s="104">
         <v>4345</v>
       </c>
-      <c r="R12" s="107">
+      <c r="R12" s="104">
         <v>11303</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="107">
+      <c r="C13" s="104">
         <v>623</v>
       </c>
-      <c r="D13" s="107">
+      <c r="D13" s="104">
         <v>46420</v>
       </c>
-      <c r="E13" s="107">
+      <c r="E13" s="104">
         <v>12631</v>
       </c>
-      <c r="F13" s="107">
+      <c r="F13" s="104">
         <v>33789</v>
       </c>
-      <c r="G13" s="107">
+      <c r="G13" s="104">
         <v>1234</v>
       </c>
-      <c r="H13" s="107">
+      <c r="H13" s="104">
         <v>454</v>
       </c>
-      <c r="I13" s="107">
+      <c r="I13" s="104">
         <v>780</v>
       </c>
-      <c r="J13" s="107">
+      <c r="J13" s="104">
         <v>14660</v>
       </c>
-      <c r="K13" s="107">
+      <c r="K13" s="104">
         <v>4258</v>
       </c>
-      <c r="L13" s="107">
+      <c r="L13" s="104">
         <v>10402</v>
       </c>
-      <c r="M13" s="107">
+      <c r="M13" s="104">
         <v>16255</v>
       </c>
-      <c r="N13" s="107">
+      <c r="N13" s="104">
         <v>4659</v>
       </c>
-      <c r="O13" s="107">
+      <c r="O13" s="104">
         <v>11596</v>
       </c>
-      <c r="P13" s="107">
+      <c r="P13" s="104">
         <v>14271</v>
       </c>
-      <c r="Q13" s="107">
+      <c r="Q13" s="104">
         <v>3260</v>
       </c>
-      <c r="R13" s="107">
+      <c r="R13" s="104">
         <v>11011</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="107">
+      <c r="C14" s="104">
         <v>701</v>
       </c>
-      <c r="D14" s="107">
+      <c r="D14" s="104">
         <v>41497</v>
       </c>
-      <c r="E14" s="107">
+      <c r="E14" s="104">
         <v>12858</v>
       </c>
-      <c r="F14" s="107">
+      <c r="F14" s="104">
         <v>28639</v>
       </c>
-      <c r="G14" s="107">
+      <c r="G14" s="104">
         <v>1990</v>
       </c>
-      <c r="H14" s="107">
+      <c r="H14" s="104">
         <v>868</v>
       </c>
-      <c r="I14" s="107">
+      <c r="I14" s="104">
         <v>1122</v>
       </c>
-      <c r="J14" s="107">
+      <c r="J14" s="104">
         <v>15835</v>
       </c>
-      <c r="K14" s="107">
+      <c r="K14" s="104">
         <v>5679</v>
       </c>
-      <c r="L14" s="107">
+      <c r="L14" s="104">
         <v>10156</v>
       </c>
-      <c r="M14" s="107">
+      <c r="M14" s="104">
         <v>13545</v>
       </c>
-      <c r="N14" s="107">
+      <c r="N14" s="104">
         <v>3827</v>
       </c>
-      <c r="O14" s="107">
+      <c r="O14" s="104">
         <v>9718</v>
       </c>
-      <c r="P14" s="107">
+      <c r="P14" s="104">
         <v>10127</v>
       </c>
-      <c r="Q14" s="107">
+      <c r="Q14" s="104">
         <v>2484</v>
       </c>
-      <c r="R14" s="107">
+      <c r="R14" s="104">
         <v>7643</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="107">
+      <c r="C15" s="104">
         <v>169</v>
       </c>
-      <c r="D15" s="107">
+      <c r="D15" s="104">
         <v>16598</v>
       </c>
-      <c r="E15" s="107">
+      <c r="E15" s="104">
         <v>5186</v>
       </c>
-      <c r="F15" s="107">
+      <c r="F15" s="104">
         <v>11412</v>
       </c>
-      <c r="G15" s="107">
+      <c r="G15" s="104">
         <v>395</v>
       </c>
-      <c r="H15" s="107">
+      <c r="H15" s="104">
         <v>107</v>
       </c>
-      <c r="I15" s="107">
+      <c r="I15" s="104">
         <v>288</v>
       </c>
-      <c r="J15" s="107">
+      <c r="J15" s="104">
         <v>4095</v>
       </c>
-      <c r="K15" s="107">
+      <c r="K15" s="104">
         <v>1346</v>
       </c>
-      <c r="L15" s="107">
+      <c r="L15" s="104">
         <v>2749</v>
       </c>
-      <c r="M15" s="107">
+      <c r="M15" s="104">
         <v>6935</v>
       </c>
-      <c r="N15" s="107">
+      <c r="N15" s="104">
         <v>2213</v>
       </c>
-      <c r="O15" s="107">
+      <c r="O15" s="104">
         <v>4722</v>
       </c>
-      <c r="P15" s="107">
+      <c r="P15" s="104">
         <v>5173</v>
       </c>
-      <c r="Q15" s="107">
+      <c r="Q15" s="104">
         <v>1520</v>
       </c>
-      <c r="R15" s="107">
+      <c r="R15" s="104">
         <v>3653</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="107">
+      <c r="C16" s="104">
         <v>151</v>
       </c>
-      <c r="D16" s="107">
+      <c r="D16" s="104">
         <v>7720</v>
       </c>
-      <c r="E16" s="107">
+      <c r="E16" s="104">
         <v>2430</v>
       </c>
-      <c r="F16" s="107">
+      <c r="F16" s="104">
         <v>5290</v>
       </c>
-      <c r="G16" s="107">
+      <c r="G16" s="104">
         <v>240</v>
       </c>
-      <c r="H16" s="107">
+      <c r="H16" s="104">
         <v>90</v>
       </c>
-      <c r="I16" s="107">
+      <c r="I16" s="104">
         <v>150</v>
       </c>
-      <c r="J16" s="107">
+      <c r="J16" s="104">
         <v>2289</v>
       </c>
-      <c r="K16" s="107">
+      <c r="K16" s="104">
         <v>784</v>
       </c>
-      <c r="L16" s="107">
+      <c r="L16" s="104">
         <v>1505</v>
       </c>
-      <c r="M16" s="107">
+      <c r="M16" s="104">
         <v>1824</v>
       </c>
-      <c r="N16" s="107">
+      <c r="N16" s="104">
         <v>594</v>
       </c>
-      <c r="O16" s="107">
+      <c r="O16" s="104">
         <v>1230</v>
       </c>
-      <c r="P16" s="107">
+      <c r="P16" s="104">
         <v>3367</v>
       </c>
-      <c r="Q16" s="107">
+      <c r="Q16" s="104">
         <v>962</v>
       </c>
-      <c r="R16" s="107">
+      <c r="R16" s="104">
         <v>2405</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="107">
+      <c r="C17" s="104">
         <v>226</v>
       </c>
-      <c r="D17" s="107">
+      <c r="D17" s="104">
         <v>6526</v>
       </c>
-      <c r="E17" s="107">
+      <c r="E17" s="104">
         <v>2089</v>
       </c>
-      <c r="F17" s="107">
+      <c r="F17" s="104">
         <v>4437</v>
       </c>
-      <c r="G17" s="107">
+      <c r="G17" s="104">
         <v>74</v>
       </c>
-      <c r="H17" s="107">
+      <c r="H17" s="104">
         <v>34</v>
       </c>
-      <c r="I17" s="107">
+      <c r="I17" s="104">
         <v>40</v>
       </c>
-      <c r="J17" s="107">
+      <c r="J17" s="104">
         <v>1001</v>
       </c>
-      <c r="K17" s="107">
+      <c r="K17" s="104">
         <v>445</v>
       </c>
-      <c r="L17" s="107">
+      <c r="L17" s="104">
         <v>556</v>
       </c>
-      <c r="M17" s="107">
+      <c r="M17" s="104">
         <v>2570</v>
       </c>
-      <c r="N17" s="107">
+      <c r="N17" s="104">
         <v>860</v>
       </c>
-      <c r="O17" s="107">
+      <c r="O17" s="104">
         <v>1710</v>
       </c>
-      <c r="P17" s="107">
+      <c r="P17" s="104">
         <v>2881</v>
       </c>
-      <c r="Q17" s="107">
+      <c r="Q17" s="104">
         <v>750</v>
       </c>
-      <c r="R17" s="107">
+      <c r="R17" s="104">
         <v>2131</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="107">
+      <c r="C18" s="104">
         <v>504</v>
       </c>
-      <c r="D18" s="107">
+      <c r="D18" s="104">
         <v>32034</v>
       </c>
-      <c r="E18" s="107">
+      <c r="E18" s="104">
         <v>11997</v>
       </c>
-      <c r="F18" s="107">
+      <c r="F18" s="104">
         <v>20037</v>
       </c>
-      <c r="G18" s="107">
+      <c r="G18" s="104">
         <v>732</v>
       </c>
-      <c r="H18" s="107">
+      <c r="H18" s="104">
         <v>346</v>
       </c>
-      <c r="I18" s="107">
+      <c r="I18" s="104">
         <v>386</v>
       </c>
-      <c r="J18" s="107">
+      <c r="J18" s="104">
         <v>7948</v>
       </c>
-      <c r="K18" s="107">
+      <c r="K18" s="104">
         <v>3360</v>
       </c>
-      <c r="L18" s="107">
+      <c r="L18" s="104">
         <v>4588</v>
       </c>
-      <c r="M18" s="107">
+      <c r="M18" s="104">
         <v>14523</v>
       </c>
-      <c r="N18" s="107">
+      <c r="N18" s="104">
         <v>5707</v>
       </c>
-      <c r="O18" s="107">
+      <c r="O18" s="104">
         <v>8816</v>
       </c>
-      <c r="P18" s="107">
+      <c r="P18" s="104">
         <v>8831</v>
       </c>
-      <c r="Q18" s="107">
+      <c r="Q18" s="104">
         <v>2584</v>
       </c>
-      <c r="R18" s="107">
+      <c r="R18" s="104">
         <v>6247</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="107">
+      <c r="C19" s="104">
         <v>367</v>
       </c>
-      <c r="D19" s="107">
+      <c r="D19" s="104">
         <v>16476</v>
       </c>
-      <c r="E19" s="107">
+      <c r="E19" s="104">
         <v>5445</v>
       </c>
-      <c r="F19" s="107">
+      <c r="F19" s="104">
         <v>11031</v>
       </c>
-      <c r="G19" s="107">
+      <c r="G19" s="104">
         <v>324</v>
       </c>
-      <c r="H19" s="107">
+      <c r="H19" s="104">
         <v>126</v>
       </c>
-      <c r="I19" s="107">
+      <c r="I19" s="104">
         <v>198</v>
       </c>
-      <c r="J19" s="107">
+      <c r="J19" s="104">
         <v>3655</v>
       </c>
-      <c r="K19" s="107">
+      <c r="K19" s="104">
         <v>1276</v>
       </c>
-      <c r="L19" s="107">
+      <c r="L19" s="104">
         <v>2379</v>
       </c>
-      <c r="M19" s="107">
+      <c r="M19" s="104">
         <v>6156</v>
       </c>
-      <c r="N19" s="107">
+      <c r="N19" s="104">
         <v>1858</v>
       </c>
-      <c r="O19" s="107">
+      <c r="O19" s="104">
         <v>4298</v>
       </c>
-      <c r="P19" s="107">
+      <c r="P19" s="104">
         <v>6341</v>
       </c>
-      <c r="Q19" s="107">
+      <c r="Q19" s="104">
         <v>2185</v>
       </c>
-      <c r="R19" s="107">
+      <c r="R19" s="104">
         <v>4156</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="107">
+      <c r="C20" s="104">
         <v>230</v>
       </c>
-      <c r="D20" s="107">
+      <c r="D20" s="104">
         <v>8874</v>
       </c>
-      <c r="E20" s="107">
+      <c r="E20" s="104">
         <v>2842</v>
       </c>
-      <c r="F20" s="107">
+      <c r="F20" s="104">
         <v>6032</v>
       </c>
-      <c r="G20" s="107">
+      <c r="G20" s="104">
         <v>237</v>
       </c>
-      <c r="H20" s="107">
+      <c r="H20" s="104">
         <v>112</v>
       </c>
-      <c r="I20" s="107">
+      <c r="I20" s="104">
         <v>125</v>
       </c>
-      <c r="J20" s="107">
+      <c r="J20" s="104">
         <v>1917</v>
       </c>
-      <c r="K20" s="107">
+      <c r="K20" s="104">
         <v>762</v>
       </c>
-      <c r="L20" s="107">
+      <c r="L20" s="104">
         <v>1155</v>
       </c>
-      <c r="M20" s="107">
+      <c r="M20" s="104">
         <v>2606</v>
       </c>
-      <c r="N20" s="107">
+      <c r="N20" s="104">
         <v>776</v>
       </c>
-      <c r="O20" s="107">
+      <c r="O20" s="104">
         <v>1830</v>
       </c>
-      <c r="P20" s="107">
+      <c r="P20" s="104">
         <v>4114</v>
       </c>
-      <c r="Q20" s="107">
+      <c r="Q20" s="104">
         <v>1192</v>
       </c>
-      <c r="R20" s="107">
+      <c r="R20" s="104">
         <v>2922</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="107">
+      <c r="C21" s="104">
         <v>168</v>
       </c>
-      <c r="D21" s="107">
+      <c r="D21" s="104">
         <v>5125</v>
       </c>
-      <c r="E21" s="107">
+      <c r="E21" s="104">
         <v>1445</v>
       </c>
-      <c r="F21" s="107">
+      <c r="F21" s="104">
         <v>3680</v>
       </c>
-      <c r="G21" s="107">
+      <c r="G21" s="104">
         <v>151</v>
       </c>
-      <c r="H21" s="107">
+      <c r="H21" s="104">
         <v>55</v>
       </c>
-      <c r="I21" s="107">
+      <c r="I21" s="104">
         <v>96</v>
       </c>
-      <c r="J21" s="107">
+      <c r="J21" s="104">
         <v>1107</v>
       </c>
-      <c r="K21" s="107">
+      <c r="K21" s="104">
         <v>405</v>
       </c>
-      <c r="L21" s="107">
+      <c r="L21" s="104">
         <v>702</v>
       </c>
-      <c r="M21" s="107">
+      <c r="M21" s="104">
         <v>1597</v>
       </c>
-      <c r="N21" s="107">
+      <c r="N21" s="104">
         <v>460</v>
       </c>
-      <c r="O21" s="107">
+      <c r="O21" s="104">
         <v>1137</v>
       </c>
-      <c r="P21" s="107">
+      <c r="P21" s="104">
         <v>2270</v>
       </c>
-      <c r="Q21" s="107">
+      <c r="Q21" s="104">
         <v>525</v>
       </c>
-      <c r="R21" s="107">
+      <c r="R21" s="104">
         <v>1745</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="107">
+      <c r="C22" s="104">
         <v>322</v>
       </c>
-      <c r="D22" s="107">
+      <c r="D22" s="104">
         <v>28781</v>
       </c>
-      <c r="E22" s="107">
+      <c r="E22" s="104">
         <v>8536</v>
       </c>
-      <c r="F22" s="107">
+      <c r="F22" s="104">
         <v>20245</v>
       </c>
-      <c r="G22" s="107">
+      <c r="G22" s="104">
         <v>1659</v>
       </c>
-      <c r="H22" s="107">
+      <c r="H22" s="104">
         <v>477</v>
       </c>
-      <c r="I22" s="107">
+      <c r="I22" s="104">
         <v>1182</v>
       </c>
-      <c r="J22" s="107">
+      <c r="J22" s="104">
         <v>8575</v>
       </c>
-      <c r="K22" s="107">
+      <c r="K22" s="104">
         <v>3020</v>
       </c>
-      <c r="L22" s="107">
+      <c r="L22" s="104">
         <v>5555</v>
       </c>
-      <c r="M22" s="107">
+      <c r="M22" s="104">
         <v>13072</v>
       </c>
-      <c r="N22" s="107">
+      <c r="N22" s="104">
         <v>4013</v>
       </c>
-      <c r="O22" s="107">
+      <c r="O22" s="104">
         <v>9059</v>
       </c>
-      <c r="P22" s="107">
+      <c r="P22" s="104">
         <v>5475</v>
       </c>
-      <c r="Q22" s="107">
+      <c r="Q22" s="104">
         <v>1026</v>
       </c>
-      <c r="R22" s="107">
+      <c r="R22" s="104">
         <v>4449</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="107">
+      <c r="C23" s="104">
         <v>104</v>
       </c>
-      <c r="D23" s="107">
+      <c r="D23" s="104">
         <v>3270</v>
       </c>
-      <c r="E23" s="107">
+      <c r="E23" s="104">
         <v>699</v>
       </c>
-      <c r="F23" s="107">
+      <c r="F23" s="104">
         <v>2571</v>
       </c>
-      <c r="G23" s="107">
+      <c r="G23" s="104">
         <v>198</v>
       </c>
-      <c r="H23" s="107">
+      <c r="H23" s="104">
         <v>67</v>
       </c>
-      <c r="I23" s="107">
+      <c r="I23" s="104">
         <v>131</v>
       </c>
-      <c r="J23" s="107">
+      <c r="J23" s="104">
         <v>989</v>
       </c>
-      <c r="K23" s="107">
+      <c r="K23" s="104">
         <v>223</v>
       </c>
-      <c r="L23" s="107">
+      <c r="L23" s="104">
         <v>766</v>
       </c>
-      <c r="M23" s="107">
+      <c r="M23" s="104">
         <v>1363</v>
       </c>
-      <c r="N23" s="107">
+      <c r="N23" s="104">
         <v>309</v>
       </c>
-      <c r="O23" s="107">
+      <c r="O23" s="104">
         <v>1054</v>
       </c>
-      <c r="P23" s="107">
+      <c r="P23" s="104">
         <v>720</v>
       </c>
-      <c r="Q23" s="107">
+      <c r="Q23" s="104">
         <v>100</v>
       </c>
-      <c r="R23" s="107">
+      <c r="R23" s="104">
         <v>620</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="107">
+      <c r="C24" s="104">
         <v>128</v>
       </c>
-      <c r="D24" s="107">
+      <c r="D24" s="104">
         <v>4616</v>
       </c>
-      <c r="E24" s="107">
+      <c r="E24" s="104">
         <v>1270</v>
       </c>
-      <c r="F24" s="107">
+      <c r="F24" s="104">
         <v>3346</v>
       </c>
-      <c r="G24" s="107">
+      <c r="G24" s="104">
         <v>184</v>
       </c>
-      <c r="H24" s="107">
+      <c r="H24" s="104">
         <v>70</v>
       </c>
-      <c r="I24" s="107">
+      <c r="I24" s="104">
         <v>114</v>
       </c>
-      <c r="J24" s="107">
+      <c r="J24" s="104">
         <v>1515</v>
       </c>
-      <c r="K24" s="107">
+      <c r="K24" s="104">
         <v>482</v>
       </c>
-      <c r="L24" s="107">
+      <c r="L24" s="104">
         <v>1033</v>
       </c>
-      <c r="M24" s="107">
+      <c r="M24" s="104">
         <v>1574</v>
       </c>
-      <c r="N24" s="107">
+      <c r="N24" s="104">
         <v>402</v>
       </c>
-      <c r="O24" s="107">
+      <c r="O24" s="104">
         <v>1172</v>
       </c>
-      <c r="P24" s="107">
+      <c r="P24" s="104">
         <v>1343</v>
       </c>
-      <c r="Q24" s="107">
+      <c r="Q24" s="104">
         <v>316</v>
       </c>
-      <c r="R24" s="107">
+      <c r="R24" s="104">
         <v>1027</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="107">
+      <c r="C25" s="104">
         <v>57</v>
       </c>
-      <c r="D25" s="107">
+      <c r="D25" s="104">
         <v>2650</v>
       </c>
-      <c r="E25" s="107">
+      <c r="E25" s="104">
         <v>721</v>
       </c>
-      <c r="F25" s="107">
+      <c r="F25" s="104">
         <v>1929</v>
       </c>
-      <c r="G25" s="107">
+      <c r="G25" s="104">
         <v>46</v>
       </c>
-      <c r="H25" s="107">
+      <c r="H25" s="104">
         <v>31</v>
       </c>
-      <c r="I25" s="107">
+      <c r="I25" s="104">
         <v>15</v>
       </c>
-      <c r="J25" s="107">
+      <c r="J25" s="104">
         <v>617</v>
       </c>
-      <c r="K25" s="107">
+      <c r="K25" s="104">
         <v>203</v>
       </c>
-      <c r="L25" s="107">
+      <c r="L25" s="104">
         <v>414</v>
       </c>
-      <c r="M25" s="107">
+      <c r="M25" s="104">
         <v>802</v>
       </c>
-      <c r="N25" s="107">
+      <c r="N25" s="104">
         <v>213</v>
       </c>
-      <c r="O25" s="107">
+      <c r="O25" s="104">
         <v>589</v>
       </c>
-      <c r="P25" s="107">
+      <c r="P25" s="104">
         <v>1185</v>
       </c>
-      <c r="Q25" s="107">
+      <c r="Q25" s="104">
         <v>274</v>
       </c>
-      <c r="R25" s="107">
+      <c r="R25" s="104">
         <v>911</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="107">
+      <c r="C26" s="104">
         <v>146</v>
       </c>
-      <c r="D26" s="107">
+      <c r="D26" s="104">
         <v>8589</v>
       </c>
-      <c r="E26" s="107">
+      <c r="E26" s="104">
         <v>2479</v>
       </c>
-      <c r="F26" s="107">
+      <c r="F26" s="104">
         <v>6110</v>
       </c>
-      <c r="G26" s="107">
+      <c r="G26" s="104">
         <v>918</v>
       </c>
-      <c r="H26" s="107">
+      <c r="H26" s="104">
         <v>684</v>
       </c>
-      <c r="I26" s="107">
+      <c r="I26" s="104">
         <v>234</v>
       </c>
-      <c r="J26" s="107">
+      <c r="J26" s="104">
         <v>775</v>
       </c>
-      <c r="K26" s="107">
+      <c r="K26" s="104">
         <v>109</v>
       </c>
-      <c r="L26" s="107">
+      <c r="L26" s="104">
         <v>666</v>
       </c>
-      <c r="M26" s="107">
+      <c r="M26" s="104">
         <v>6028</v>
       </c>
-      <c r="N26" s="107">
+      <c r="N26" s="104">
         <v>1686</v>
       </c>
-      <c r="O26" s="107">
+      <c r="O26" s="104">
         <v>4342</v>
       </c>
-      <c r="P26" s="107">
+      <c r="P26" s="104">
         <v>868</v>
       </c>
-      <c r="Q26" s="107">
+      <c r="Q26" s="104">
         <v>0</v>
       </c>
-      <c r="R26" s="107">
+      <c r="R26" s="104">
         <v>868</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="107">
+      <c r="C27" s="104">
         <v>164</v>
       </c>
-      <c r="D27" s="107">
+      <c r="D27" s="104">
         <v>13637</v>
       </c>
-      <c r="E27" s="107">
+      <c r="E27" s="104">
         <v>4106</v>
       </c>
-      <c r="F27" s="107">
+      <c r="F27" s="104">
         <v>9531</v>
       </c>
-      <c r="G27" s="107">
+      <c r="G27" s="104">
         <v>840</v>
       </c>
-      <c r="H27" s="107">
+      <c r="H27" s="104">
         <v>368</v>
       </c>
-      <c r="I27" s="107">
+      <c r="I27" s="104">
         <v>472</v>
       </c>
-      <c r="J27" s="107">
+      <c r="J27" s="104">
         <v>4759</v>
       </c>
-      <c r="K27" s="107">
+      <c r="K27" s="104">
         <v>1381</v>
       </c>
-      <c r="L27" s="107">
+      <c r="L27" s="104">
         <v>3378</v>
       </c>
-      <c r="M27" s="107">
+      <c r="M27" s="104">
         <v>4430</v>
       </c>
-      <c r="N27" s="107">
+      <c r="N27" s="104">
         <v>1387</v>
       </c>
-      <c r="O27" s="107">
+      <c r="O27" s="104">
         <v>3043</v>
       </c>
-      <c r="P27" s="107">
+      <c r="P27" s="104">
         <v>3608</v>
       </c>
-      <c r="Q27" s="107">
+      <c r="Q27" s="104">
         <v>970</v>
       </c>
-      <c r="R27" s="107">
+      <c r="R27" s="104">
         <v>2638</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="108">
+      <c r="C28" s="105">
         <v>110</v>
       </c>
-      <c r="D28" s="107">
+      <c r="D28" s="104">
         <v>4848</v>
       </c>
-      <c r="E28" s="107">
+      <c r="E28" s="104">
         <v>1418</v>
       </c>
-      <c r="F28" s="107">
+      <c r="F28" s="104">
         <v>3430</v>
       </c>
-      <c r="G28" s="107">
+      <c r="G28" s="104">
         <v>215</v>
       </c>
-      <c r="H28" s="107">
+      <c r="H28" s="104">
         <v>77</v>
       </c>
-      <c r="I28" s="107">
+      <c r="I28" s="104">
         <v>138</v>
       </c>
-      <c r="J28" s="107">
+      <c r="J28" s="104">
         <v>1598</v>
       </c>
-      <c r="K28" s="107">
+      <c r="K28" s="104">
         <v>504</v>
       </c>
-      <c r="L28" s="107">
+      <c r="L28" s="104">
         <v>1094</v>
       </c>
-      <c r="M28" s="107">
+      <c r="M28" s="104">
         <v>1955</v>
       </c>
-      <c r="N28" s="107">
+      <c r="N28" s="104">
         <v>513</v>
       </c>
-      <c r="O28" s="107">
+      <c r="O28" s="104">
         <v>1442</v>
       </c>
-      <c r="P28" s="107">
+      <c r="P28" s="104">
         <v>1080</v>
       </c>
-      <c r="Q28" s="107">
+      <c r="Q28" s="104">
         <v>324</v>
       </c>
-      <c r="R28" s="107">
+      <c r="R28" s="104">
         <v>756</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="108">
+      <c r="C29" s="105">
         <v>95</v>
       </c>
-      <c r="D29" s="107">
+      <c r="D29" s="104">
         <v>3917</v>
       </c>
-      <c r="E29" s="107">
+      <c r="E29" s="104">
         <v>1163</v>
       </c>
-      <c r="F29" s="107">
+      <c r="F29" s="104">
         <v>2754</v>
       </c>
-      <c r="G29" s="107">
+      <c r="G29" s="104">
         <v>134</v>
       </c>
-      <c r="H29" s="107">
+      <c r="H29" s="104">
         <v>78</v>
       </c>
-      <c r="I29" s="107">
+      <c r="I29" s="104">
         <v>56</v>
       </c>
-      <c r="J29" s="107">
+      <c r="J29" s="104">
         <v>1015</v>
       </c>
-      <c r="K29" s="107">
+      <c r="K29" s="104">
         <v>441</v>
       </c>
-      <c r="L29" s="107">
+      <c r="L29" s="104">
         <v>574</v>
       </c>
-      <c r="M29" s="107">
+      <c r="M29" s="104">
         <v>1010</v>
       </c>
-      <c r="N29" s="107">
+      <c r="N29" s="104">
         <v>339</v>
       </c>
-      <c r="O29" s="107">
+      <c r="O29" s="104">
         <v>671</v>
       </c>
-      <c r="P29" s="107">
+      <c r="P29" s="104">
         <v>1758</v>
       </c>
-      <c r="Q29" s="107">
+      <c r="Q29" s="104">
         <v>305</v>
       </c>
-      <c r="R29" s="107">
+      <c r="R29" s="104">
         <v>1453</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="109">
+      <c r="C30" s="106">
         <v>6</v>
       </c>
-      <c r="D30" s="110">
+      <c r="D30" s="107">
         <v>172</v>
       </c>
-      <c r="E30" s="110">
+      <c r="E30" s="107">
         <v>31</v>
       </c>
-      <c r="F30" s="110">
+      <c r="F30" s="107">
         <v>141</v>
       </c>
-      <c r="G30" s="110">
+      <c r="G30" s="107">
         <v>3</v>
       </c>
-      <c r="H30" s="110">
+      <c r="H30" s="107">
         <v>1</v>
       </c>
-      <c r="I30" s="110">
+      <c r="I30" s="107">
         <v>2</v>
       </c>
-      <c r="J30" s="110">
+      <c r="J30" s="107">
         <v>43</v>
       </c>
-      <c r="K30" s="110">
+      <c r="K30" s="107">
         <v>10</v>
       </c>
-      <c r="L30" s="110">
+      <c r="L30" s="107">
         <v>33</v>
       </c>
-      <c r="M30" s="110">
+      <c r="M30" s="107">
         <v>51</v>
       </c>
-      <c r="N30" s="110">
+      <c r="N30" s="107">
         <v>8</v>
       </c>
-      <c r="O30" s="110">
+      <c r="O30" s="107">
         <v>43</v>
       </c>
-      <c r="P30" s="110">
+      <c r="P30" s="107">
         <v>75</v>
       </c>
-      <c r="Q30" s="110">
+      <c r="Q30" s="107">
         <v>12</v>
       </c>
-      <c r="R30" s="110">
+      <c r="R30" s="107">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="112"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="111"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
-    <mergeCell ref="G4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1EBFF82-1FAA-4EC2-957A-78039EAF2D06}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
@@ -29898,7695 +31521,7688 @@
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+      <c r="A4" s="113" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="135" t="s">
+      <c r="A8" s="134" t="s">
         <v>208</v>
       </c>
-      <c r="B8" s="136"/>
-      <c r="C8" s="92">
+      <c r="B8" s="135"/>
+      <c r="C8" s="91">
         <v>7349</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>418341</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>126467</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>291874</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>18696</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>7493</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>11203</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>128251</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>42616</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>85635</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>150081</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>44670</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>105411</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>121313</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>31688</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>89625</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>719</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>58819</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>17350</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>41469</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>1839</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>781</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>1058</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>13486</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>4451</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>9035</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>22871</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>6505</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>16366</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>20623</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>5613</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>15010</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>444</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>28184</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>8120</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>20064</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>3242</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>1218</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>2024</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>15426</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>4474</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>10952</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>7105</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>1823</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>5282</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>2411</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>605</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>1806</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>789</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>40913</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>11773</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>29140</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1419</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>556</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>863</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>11222</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>3730</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>7492</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>16790</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>4421</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>12369</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>11482</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>3066</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>8416</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>876</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>44387</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13229</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>31158</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>2354</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>1024</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>1330</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>15187</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>4800</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>10387</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>12678</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3593</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>9085</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>14168</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>3812</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>10356</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>625</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>45912</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>12848</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>33064</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>1245</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>461</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>784</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>15444</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>4608</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>10836</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>15455</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>4604</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>10851</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>13768</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>3175</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>10593</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>680</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>41069</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>12997</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>28072</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>1979</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>904</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>1075</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>15717</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5810</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>9907</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>13511</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3818</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>9693</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>9862</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2465</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>7397</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>181</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>14312</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>4476</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>9836</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>315</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>67</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>248</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>3481</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>1153</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>2328</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>5821</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>1868</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>3953</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>4695</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>1388</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>3307</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>144</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>7308</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2170</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>5138</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>207</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>82</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>125</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>1977</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>684</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1293</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>1861</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>502</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>1359</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>3263</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>902</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>2361</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>242</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6518</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2069</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4449</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>986</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>434</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2577</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>851</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1726</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2881</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>750</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2131</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>503</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>31996</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>11903</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>20093</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>734</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>348</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>386</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>7558</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3146</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>4412</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14876</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>5856</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>9020</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8828</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2553</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>6275</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>353</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>15874</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5291</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>10583</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>323</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>126</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>197</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3591</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1262</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2329</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>6034</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1826</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4208</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>5926</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>2077</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>3849</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>258</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>9002</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2765</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>6237</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>217</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>89</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>128</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>2030</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>759</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1271</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>3010</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>899</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>2111</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>3745</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>1018</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>2727</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>159</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>5779</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1646</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>4133</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>171</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>67</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>104</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1197</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>452</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>745</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1819</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>534</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1285</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2592</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>593</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1999</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>616</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>28519</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>8467</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>20052</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1703</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>691</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>1012</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>8144</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>2904</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>5240</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>12557</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>3721</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>8836</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>6115</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>1151</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>4964</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>101</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>3198</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>737</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2461</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>140</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>34</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>106</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>997</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>212</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>785</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1375</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>403</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>972</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>686</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>88</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>598</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>98</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4392</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1269</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>3123</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>184</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>67</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>117</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1345</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>469</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>876</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1635</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>457</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1178</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1228</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>276</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>952</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>57</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>2161</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>531</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1630</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>29</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>17</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>12</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>381</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>102</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>279</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>648</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>164</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>484</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>1103</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>248</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>855</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>142</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8361</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2421</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>5940</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>1304</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>393</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>911</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>2781</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>926</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1855</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>2565</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>741</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>1824</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>1711</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>361</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>1350</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>156</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>12981</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>3873</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>9108</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>875</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>386</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>489</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>4868</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>1354</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>3514</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>3906</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>1212</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>2694</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>3332</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>921</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>2411</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>108</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4724</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1387</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3337</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>222</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>80</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>142</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1524</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>484</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1040</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1892</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>512</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1380</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>1086</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>311</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>775</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>92</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3771</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1115</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2656</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>117</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>67</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>50</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>867</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>392</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>475</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>1050</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>352</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>698</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1737</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>304</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1433</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>6</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>161</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>30</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>131</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>3</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>1</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>2</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>42</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>10</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>32</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>45</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>8</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>37</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>71</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>11</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC4E35F2-38E0-453E-A7C6-B5DB275CAEC7}">
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="Q28" sqref="Q28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="23.6640625" customWidth="1"/>
+    <col min="3" max="18" width="10.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+    </row>
+    <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="71"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+    </row>
+    <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+    </row>
+    <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
+        <v>162</v>
+      </c>
+      <c r="D4" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
+        <v>79</v>
+      </c>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
+    </row>
+    <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
+        <v>80</v>
+      </c>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
+        <v>81</v>
+      </c>
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
+        <v>82</v>
+      </c>
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
+    </row>
+    <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
+      <c r="D6" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="K6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" s="37" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
+      <c r="D7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="R7" s="38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="72" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="134" t="s">
+        <v>218</v>
+      </c>
+      <c r="B8" s="135"/>
+      <c r="C8" s="109">
+        <v>7215</v>
+      </c>
+      <c r="D8" s="109">
+        <v>434651</v>
+      </c>
+      <c r="E8" s="109">
+        <v>130408</v>
+      </c>
+      <c r="F8" s="109">
+        <v>304243</v>
+      </c>
+      <c r="G8" s="109">
+        <v>17183</v>
+      </c>
+      <c r="H8" s="109">
+        <v>6815</v>
+      </c>
+      <c r="I8" s="109">
+        <v>10368</v>
+      </c>
+      <c r="J8" s="109">
+        <v>127484</v>
+      </c>
+      <c r="K8" s="109">
+        <v>41462</v>
+      </c>
+      <c r="L8" s="109">
+        <v>86022</v>
+      </c>
+      <c r="M8" s="109">
+        <v>158250</v>
+      </c>
+      <c r="N8" s="109">
+        <v>46784</v>
+      </c>
+      <c r="O8" s="109">
+        <v>111466</v>
+      </c>
+      <c r="P8" s="109">
+        <v>131734</v>
+      </c>
+      <c r="Q8" s="109">
+        <v>35347</v>
+      </c>
+      <c r="R8" s="109">
+        <v>96387</v>
+      </c>
+      <c r="S8" s="75"/>
+    </row>
+    <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="93" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9" s="94" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="104">
+        <v>698</v>
+      </c>
+      <c r="D9" s="104">
+        <v>61623</v>
+      </c>
+      <c r="E9" s="104">
+        <v>18404</v>
+      </c>
+      <c r="F9" s="104">
+        <v>43219</v>
+      </c>
+      <c r="G9" s="104">
+        <v>2135</v>
+      </c>
+      <c r="H9" s="104">
+        <v>851</v>
+      </c>
+      <c r="I9" s="104">
+        <v>1284</v>
+      </c>
+      <c r="J9" s="104">
+        <v>14377</v>
+      </c>
+      <c r="K9" s="104">
+        <v>3866</v>
+      </c>
+      <c r="L9" s="104">
+        <v>10511</v>
+      </c>
+      <c r="M9" s="104">
+        <v>24267</v>
+      </c>
+      <c r="N9" s="104">
+        <v>7218</v>
+      </c>
+      <c r="O9" s="104">
+        <v>17049</v>
+      </c>
+      <c r="P9" s="104">
+        <v>20844</v>
+      </c>
+      <c r="Q9" s="104">
+        <v>6469</v>
+      </c>
+      <c r="R9" s="104">
+        <v>14375</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="93" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10" s="94" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="104">
+        <v>264</v>
+      </c>
+      <c r="D10" s="104">
+        <v>19172</v>
+      </c>
+      <c r="E10" s="104">
+        <v>5649</v>
+      </c>
+      <c r="F10" s="104">
+        <v>13523</v>
+      </c>
+      <c r="G10" s="104">
+        <v>1998</v>
+      </c>
+      <c r="H10" s="104">
+        <v>833</v>
+      </c>
+      <c r="I10" s="104">
+        <v>1165</v>
+      </c>
+      <c r="J10" s="104">
+        <v>10748</v>
+      </c>
+      <c r="K10" s="104">
+        <v>3239</v>
+      </c>
+      <c r="L10" s="104">
+        <v>7509</v>
+      </c>
+      <c r="M10" s="104">
+        <v>4858</v>
+      </c>
+      <c r="N10" s="104">
+        <v>1252</v>
+      </c>
+      <c r="O10" s="104">
+        <v>3606</v>
+      </c>
+      <c r="P10" s="104">
+        <v>1568</v>
+      </c>
+      <c r="Q10" s="104">
+        <v>325</v>
+      </c>
+      <c r="R10" s="104">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="93" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11" s="94" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="104">
+        <v>812</v>
+      </c>
+      <c r="D11" s="104">
+        <v>42596</v>
+      </c>
+      <c r="E11" s="104">
+        <v>12482</v>
+      </c>
+      <c r="F11" s="104">
+        <v>30114</v>
+      </c>
+      <c r="G11" s="104">
+        <v>1513</v>
+      </c>
+      <c r="H11" s="104">
+        <v>599</v>
+      </c>
+      <c r="I11" s="104">
+        <v>914</v>
+      </c>
+      <c r="J11" s="104">
+        <v>11358</v>
+      </c>
+      <c r="K11" s="104">
+        <v>3664</v>
+      </c>
+      <c r="L11" s="104">
+        <v>7694</v>
+      </c>
+      <c r="M11" s="104">
+        <v>17282</v>
+      </c>
+      <c r="N11" s="104">
+        <v>4962</v>
+      </c>
+      <c r="O11" s="104">
+        <v>12320</v>
+      </c>
+      <c r="P11" s="104">
+        <v>12443</v>
+      </c>
+      <c r="Q11" s="104">
+        <v>3257</v>
+      </c>
+      <c r="R11" s="104">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="93" t="s">
+        <v>150</v>
+      </c>
+      <c r="B12" s="94" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="104">
+        <v>908</v>
+      </c>
+      <c r="D12" s="104">
+        <v>49196</v>
+      </c>
+      <c r="E12" s="104">
+        <v>14355</v>
+      </c>
+      <c r="F12" s="104">
+        <v>34841</v>
+      </c>
+      <c r="G12" s="104">
+        <v>2592</v>
+      </c>
+      <c r="H12" s="104">
+        <v>933</v>
+      </c>
+      <c r="I12" s="104">
+        <v>1659</v>
+      </c>
+      <c r="J12" s="104">
+        <v>16638</v>
+      </c>
+      <c r="K12" s="104">
+        <v>5145</v>
+      </c>
+      <c r="L12" s="104">
+        <v>11493</v>
+      </c>
+      <c r="M12" s="104">
+        <v>14057</v>
+      </c>
+      <c r="N12" s="104">
+        <v>3808</v>
+      </c>
+      <c r="O12" s="104">
+        <v>10249</v>
+      </c>
+      <c r="P12" s="104">
+        <v>15909</v>
+      </c>
+      <c r="Q12" s="104">
+        <v>4469</v>
+      </c>
+      <c r="R12" s="104">
+        <v>11440</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="93" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13" s="94" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="104">
+        <v>623</v>
+      </c>
+      <c r="D13" s="104">
+        <v>46967</v>
+      </c>
+      <c r="E13" s="104">
+        <v>12728</v>
+      </c>
+      <c r="F13" s="104">
+        <v>34239</v>
+      </c>
+      <c r="G13" s="104">
+        <v>1234</v>
+      </c>
+      <c r="H13" s="104">
+        <v>454</v>
+      </c>
+      <c r="I13" s="104">
+        <v>780</v>
+      </c>
+      <c r="J13" s="104">
+        <v>14671</v>
+      </c>
+      <c r="K13" s="104">
+        <v>4261</v>
+      </c>
+      <c r="L13" s="104">
+        <v>10410</v>
+      </c>
+      <c r="M13" s="104">
+        <v>16622</v>
+      </c>
+      <c r="N13" s="104">
+        <v>4690</v>
+      </c>
+      <c r="O13" s="104">
+        <v>11932</v>
+      </c>
+      <c r="P13" s="104">
+        <v>14440</v>
+      </c>
+      <c r="Q13" s="104">
+        <v>3323</v>
+      </c>
+      <c r="R13" s="104">
+        <v>11117</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="93" t="s">
+        <v>152</v>
+      </c>
+      <c r="B14" s="94" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="104">
+        <v>710</v>
+      </c>
+      <c r="D14" s="104">
+        <v>40654</v>
+      </c>
+      <c r="E14" s="104">
+        <v>12448</v>
+      </c>
+      <c r="F14" s="104">
+        <v>28206</v>
+      </c>
+      <c r="G14" s="104">
+        <v>1993</v>
+      </c>
+      <c r="H14" s="104">
+        <v>880</v>
+      </c>
+      <c r="I14" s="104">
+        <v>1113</v>
+      </c>
+      <c r="J14" s="104">
+        <v>14753</v>
+      </c>
+      <c r="K14" s="104">
+        <v>5169</v>
+      </c>
+      <c r="L14" s="104">
+        <v>9584</v>
+      </c>
+      <c r="M14" s="104">
+        <v>13759</v>
+      </c>
+      <c r="N14" s="104">
+        <v>3909</v>
+      </c>
+      <c r="O14" s="104">
+        <v>9850</v>
+      </c>
+      <c r="P14" s="104">
+        <v>10149</v>
+      </c>
+      <c r="Q14" s="104">
+        <v>2490</v>
+      </c>
+      <c r="R14" s="104">
+        <v>7659</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="94" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="104">
+        <v>181</v>
+      </c>
+      <c r="D15" s="104">
+        <v>19233</v>
+      </c>
+      <c r="E15" s="104">
+        <v>5990</v>
+      </c>
+      <c r="F15" s="104">
+        <v>13243</v>
+      </c>
+      <c r="G15" s="104">
+        <v>527</v>
+      </c>
+      <c r="H15" s="104">
+        <v>132</v>
+      </c>
+      <c r="I15" s="104">
+        <v>395</v>
+      </c>
+      <c r="J15" s="104">
+        <v>4813</v>
+      </c>
+      <c r="K15" s="104">
+        <v>1545</v>
+      </c>
+      <c r="L15" s="104">
+        <v>3268</v>
+      </c>
+      <c r="M15" s="104">
+        <v>8514</v>
+      </c>
+      <c r="N15" s="104">
+        <v>2725</v>
+      </c>
+      <c r="O15" s="104">
+        <v>5789</v>
+      </c>
+      <c r="P15" s="104">
+        <v>5379</v>
+      </c>
+      <c r="Q15" s="104">
+        <v>1588</v>
+      </c>
+      <c r="R15" s="104">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="94" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="104">
+        <v>162</v>
+      </c>
+      <c r="D16" s="104">
+        <v>13556</v>
+      </c>
+      <c r="E16" s="104">
+        <v>4577</v>
+      </c>
+      <c r="F16" s="104">
+        <v>8979</v>
+      </c>
+      <c r="G16" s="104">
+        <v>481</v>
+      </c>
+      <c r="H16" s="104">
+        <v>233</v>
+      </c>
+      <c r="I16" s="104">
+        <v>248</v>
+      </c>
+      <c r="J16" s="104">
+        <v>3943</v>
+      </c>
+      <c r="K16" s="104">
+        <v>1594</v>
+      </c>
+      <c r="L16" s="104">
+        <v>2349</v>
+      </c>
+      <c r="M16" s="104">
+        <v>3585</v>
+      </c>
+      <c r="N16" s="104">
+        <v>1086</v>
+      </c>
+      <c r="O16" s="104">
+        <v>2499</v>
+      </c>
+      <c r="P16" s="104">
+        <v>5547</v>
+      </c>
+      <c r="Q16" s="104">
+        <v>1664</v>
+      </c>
+      <c r="R16" s="104">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="94" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="104">
+        <v>338</v>
+      </c>
+      <c r="D17" s="104">
+        <v>6680</v>
+      </c>
+      <c r="E17" s="104">
+        <v>2004</v>
+      </c>
+      <c r="F17" s="104">
+        <v>4676</v>
+      </c>
+      <c r="G17" s="104">
+        <v>110</v>
+      </c>
+      <c r="H17" s="104">
+        <v>52</v>
+      </c>
+      <c r="I17" s="104">
+        <v>58</v>
+      </c>
+      <c r="J17" s="104">
+        <v>1368</v>
+      </c>
+      <c r="K17" s="104">
+        <v>492</v>
+      </c>
+      <c r="L17" s="104">
+        <v>876</v>
+      </c>
+      <c r="M17" s="104">
+        <v>2092</v>
+      </c>
+      <c r="N17" s="104">
+        <v>697</v>
+      </c>
+      <c r="O17" s="104">
+        <v>1395</v>
+      </c>
+      <c r="P17" s="104">
+        <v>3110</v>
+      </c>
+      <c r="Q17" s="104">
+        <v>763</v>
+      </c>
+      <c r="R17" s="104">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="104">
+        <v>523</v>
+      </c>
+      <c r="D18" s="104">
+        <v>32677</v>
+      </c>
+      <c r="E18" s="104">
+        <v>12238</v>
+      </c>
+      <c r="F18" s="104">
+        <v>20439</v>
+      </c>
+      <c r="G18" s="104">
+        <v>747</v>
+      </c>
+      <c r="H18" s="104">
+        <v>352</v>
+      </c>
+      <c r="I18" s="104">
+        <v>395</v>
+      </c>
+      <c r="J18" s="104">
+        <v>8109</v>
+      </c>
+      <c r="K18" s="104">
+        <v>3429</v>
+      </c>
+      <c r="L18" s="104">
+        <v>4680</v>
+      </c>
+      <c r="M18" s="104">
+        <v>14816</v>
+      </c>
+      <c r="N18" s="104">
+        <v>5823</v>
+      </c>
+      <c r="O18" s="104">
+        <v>8993</v>
+      </c>
+      <c r="P18" s="104">
+        <v>9005</v>
+      </c>
+      <c r="Q18" s="104">
+        <v>2634</v>
+      </c>
+      <c r="R18" s="104">
+        <v>6371</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="104">
+        <v>367</v>
+      </c>
+      <c r="D19" s="104">
+        <v>16824</v>
+      </c>
+      <c r="E19" s="104">
+        <v>5510</v>
+      </c>
+      <c r="F19" s="104">
+        <v>11314</v>
+      </c>
+      <c r="G19" s="104">
+        <v>324</v>
+      </c>
+      <c r="H19" s="104">
+        <v>126</v>
+      </c>
+      <c r="I19" s="104">
+        <v>198</v>
+      </c>
+      <c r="J19" s="104">
+        <v>3675</v>
+      </c>
+      <c r="K19" s="104">
+        <v>1276</v>
+      </c>
+      <c r="L19" s="104">
+        <v>2399</v>
+      </c>
+      <c r="M19" s="104">
+        <v>6251</v>
+      </c>
+      <c r="N19" s="104">
+        <v>1875</v>
+      </c>
+      <c r="O19" s="104">
+        <v>4376</v>
+      </c>
+      <c r="P19" s="104">
+        <v>6574</v>
+      </c>
+      <c r="Q19" s="104">
+        <v>2233</v>
+      </c>
+      <c r="R19" s="104">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="104">
+        <v>243</v>
+      </c>
+      <c r="D20" s="104">
+        <v>9451</v>
+      </c>
+      <c r="E20" s="104">
+        <v>2883</v>
+      </c>
+      <c r="F20" s="104">
+        <v>6568</v>
+      </c>
+      <c r="G20" s="104">
+        <v>216</v>
+      </c>
+      <c r="H20" s="104">
+        <v>103</v>
+      </c>
+      <c r="I20" s="104">
+        <v>113</v>
+      </c>
+      <c r="J20" s="104">
+        <v>1813</v>
+      </c>
+      <c r="K20" s="104">
+        <v>672</v>
+      </c>
+      <c r="L20" s="104">
+        <v>1141</v>
+      </c>
+      <c r="M20" s="104">
+        <v>2308</v>
+      </c>
+      <c r="N20" s="104">
+        <v>638</v>
+      </c>
+      <c r="O20" s="104">
+        <v>1670</v>
+      </c>
+      <c r="P20" s="104">
+        <v>5114</v>
+      </c>
+      <c r="Q20" s="104">
+        <v>1470</v>
+      </c>
+      <c r="R20" s="104">
+        <v>3644</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="94" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="104">
+        <v>174</v>
+      </c>
+      <c r="D21" s="104">
+        <v>5854</v>
+      </c>
+      <c r="E21" s="104">
+        <v>1617</v>
+      </c>
+      <c r="F21" s="104">
+        <v>4237</v>
+      </c>
+      <c r="G21" s="104">
+        <v>159</v>
+      </c>
+      <c r="H21" s="104">
+        <v>57</v>
+      </c>
+      <c r="I21" s="104">
+        <v>102</v>
+      </c>
+      <c r="J21" s="104">
+        <v>1208</v>
+      </c>
+      <c r="K21" s="104">
+        <v>446</v>
+      </c>
+      <c r="L21" s="104">
+        <v>762</v>
+      </c>
+      <c r="M21" s="104">
+        <v>1839</v>
+      </c>
+      <c r="N21" s="104">
+        <v>529</v>
+      </c>
+      <c r="O21" s="104">
+        <v>1310</v>
+      </c>
+      <c r="P21" s="104">
+        <v>2648</v>
+      </c>
+      <c r="Q21" s="104">
+        <v>585</v>
+      </c>
+      <c r="R21" s="104">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="94" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="104">
+        <v>380</v>
+      </c>
+      <c r="D22" s="104">
+        <v>29332</v>
+      </c>
+      <c r="E22" s="104">
+        <v>8776</v>
+      </c>
+      <c r="F22" s="104">
+        <v>20556</v>
+      </c>
+      <c r="G22" s="104">
+        <v>1709</v>
+      </c>
+      <c r="H22" s="104">
+        <v>600</v>
+      </c>
+      <c r="I22" s="104">
+        <v>1109</v>
+      </c>
+      <c r="J22" s="104">
+        <v>8716</v>
+      </c>
+      <c r="K22" s="104">
+        <v>3153</v>
+      </c>
+      <c r="L22" s="104">
+        <v>5563</v>
+      </c>
+      <c r="M22" s="104">
+        <v>12753</v>
+      </c>
+      <c r="N22" s="104">
+        <v>3861</v>
+      </c>
+      <c r="O22" s="104">
+        <v>8892</v>
+      </c>
+      <c r="P22" s="104">
+        <v>6154</v>
+      </c>
+      <c r="Q22" s="104">
+        <v>1162</v>
+      </c>
+      <c r="R22" s="104">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="93" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="94" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="104">
+        <v>102</v>
+      </c>
+      <c r="D23" s="104">
+        <v>2447</v>
+      </c>
+      <c r="E23" s="104">
+        <v>652</v>
+      </c>
+      <c r="F23" s="104">
+        <v>1795</v>
+      </c>
+      <c r="G23" s="104">
+        <v>118</v>
+      </c>
+      <c r="H23" s="104">
+        <v>58</v>
+      </c>
+      <c r="I23" s="104">
+        <v>60</v>
+      </c>
+      <c r="J23" s="104">
+        <v>876</v>
+      </c>
+      <c r="K23" s="104">
+        <v>268</v>
+      </c>
+      <c r="L23" s="104">
+        <v>608</v>
+      </c>
+      <c r="M23" s="104">
+        <v>910</v>
+      </c>
+      <c r="N23" s="104">
+        <v>237</v>
+      </c>
+      <c r="O23" s="104">
+        <v>673</v>
+      </c>
+      <c r="P23" s="104">
+        <v>543</v>
+      </c>
+      <c r="Q23" s="104">
+        <v>89</v>
+      </c>
+      <c r="R23" s="104">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="93" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="104">
+        <v>123</v>
+      </c>
+      <c r="D24" s="104">
+        <v>4733</v>
+      </c>
+      <c r="E24" s="104">
+        <v>1324</v>
+      </c>
+      <c r="F24" s="104">
+        <v>3409</v>
+      </c>
+      <c r="G24" s="104">
+        <v>195</v>
+      </c>
+      <c r="H24" s="104">
+        <v>87</v>
+      </c>
+      <c r="I24" s="104">
+        <v>108</v>
+      </c>
+      <c r="J24" s="104">
+        <v>1600</v>
+      </c>
+      <c r="K24" s="104">
+        <v>522</v>
+      </c>
+      <c r="L24" s="104">
+        <v>1078</v>
+      </c>
+      <c r="M24" s="104">
+        <v>1592</v>
+      </c>
+      <c r="N24" s="104">
+        <v>418</v>
+      </c>
+      <c r="O24" s="104">
+        <v>1174</v>
+      </c>
+      <c r="P24" s="104">
+        <v>1346</v>
+      </c>
+      <c r="Q24" s="104">
+        <v>297</v>
+      </c>
+      <c r="R24" s="104">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="93" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="94" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="104">
+        <v>65</v>
+      </c>
+      <c r="D25" s="104">
+        <v>2329</v>
+      </c>
+      <c r="E25" s="104">
+        <v>628</v>
+      </c>
+      <c r="F25" s="104">
+        <v>1701</v>
+      </c>
+      <c r="G25" s="104">
+        <v>43</v>
+      </c>
+      <c r="H25" s="104">
+        <v>31</v>
+      </c>
+      <c r="I25" s="104">
+        <v>12</v>
+      </c>
+      <c r="J25" s="104">
+        <v>572</v>
+      </c>
+      <c r="K25" s="104">
+        <v>195</v>
+      </c>
+      <c r="L25" s="104">
+        <v>377</v>
+      </c>
+      <c r="M25" s="104">
+        <v>739</v>
+      </c>
+      <c r="N25" s="104">
+        <v>198</v>
+      </c>
+      <c r="O25" s="104">
+        <v>541</v>
+      </c>
+      <c r="P25" s="104">
+        <v>975</v>
+      </c>
+      <c r="Q25" s="104">
+        <v>204</v>
+      </c>
+      <c r="R25" s="104">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="93" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="104">
+        <v>147</v>
+      </c>
+      <c r="D26" s="104">
+        <v>7602</v>
+      </c>
+      <c r="E26" s="104">
+        <v>1688</v>
+      </c>
+      <c r="F26" s="104">
+        <v>5914</v>
+      </c>
+      <c r="G26" s="104">
+        <v>207</v>
+      </c>
+      <c r="H26" s="104">
+        <v>90</v>
+      </c>
+      <c r="I26" s="104">
+        <v>117</v>
+      </c>
+      <c r="J26" s="104">
+        <v>1848</v>
+      </c>
+      <c r="K26" s="104">
+        <v>529</v>
+      </c>
+      <c r="L26" s="104">
+        <v>1319</v>
+      </c>
+      <c r="M26" s="104">
+        <v>3035</v>
+      </c>
+      <c r="N26" s="104">
+        <v>548</v>
+      </c>
+      <c r="O26" s="104">
+        <v>2487</v>
+      </c>
+      <c r="P26" s="104">
+        <v>2512</v>
+      </c>
+      <c r="Q26" s="104">
+        <v>521</v>
+      </c>
+      <c r="R26" s="104">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="93" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" s="94" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="104">
+        <v>164</v>
+      </c>
+      <c r="D27" s="104">
+        <v>13985</v>
+      </c>
+      <c r="E27" s="104">
+        <v>3664</v>
+      </c>
+      <c r="F27" s="104">
+        <v>10321</v>
+      </c>
+      <c r="G27" s="104">
+        <v>491</v>
+      </c>
+      <c r="H27" s="104">
+        <v>179</v>
+      </c>
+      <c r="I27" s="104">
+        <v>312</v>
+      </c>
+      <c r="J27" s="104">
+        <v>3424</v>
+      </c>
+      <c r="K27" s="104">
+        <v>984</v>
+      </c>
+      <c r="L27" s="104">
+        <v>2440</v>
+      </c>
+      <c r="M27" s="104">
+        <v>5787</v>
+      </c>
+      <c r="N27" s="104">
+        <v>1411</v>
+      </c>
+      <c r="O27" s="104">
+        <v>4376</v>
+      </c>
+      <c r="P27" s="104">
+        <v>4283</v>
+      </c>
+      <c r="Q27" s="104">
+        <v>1090</v>
+      </c>
+      <c r="R27" s="104">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" s="94" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="105">
+        <v>114</v>
+      </c>
+      <c r="D28" s="104">
+        <v>5102</v>
+      </c>
+      <c r="E28" s="104">
+        <v>1517</v>
+      </c>
+      <c r="F28" s="104">
+        <v>3585</v>
+      </c>
+      <c r="G28" s="104">
+        <v>217</v>
+      </c>
+      <c r="H28" s="104">
+        <v>80</v>
+      </c>
+      <c r="I28" s="104">
+        <v>137</v>
+      </c>
+      <c r="J28" s="104">
+        <v>1693</v>
+      </c>
+      <c r="K28" s="104">
+        <v>538</v>
+      </c>
+      <c r="L28" s="104">
+        <v>1155</v>
+      </c>
+      <c r="M28" s="104">
+        <v>2058</v>
+      </c>
+      <c r="N28" s="104">
+        <v>563</v>
+      </c>
+      <c r="O28" s="104">
+        <v>1495</v>
+      </c>
+      <c r="P28" s="104">
+        <v>1134</v>
+      </c>
+      <c r="Q28" s="104">
+        <v>336</v>
+      </c>
+      <c r="R28" s="104">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="93" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" s="94" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="105">
+        <v>100</v>
+      </c>
+      <c r="D29" s="104">
+        <v>3959</v>
+      </c>
+      <c r="E29" s="104">
+        <v>1137</v>
+      </c>
+      <c r="F29" s="104">
+        <v>2822</v>
+      </c>
+      <c r="G29" s="104">
+        <v>135</v>
+      </c>
+      <c r="H29" s="104">
+        <v>71</v>
+      </c>
+      <c r="I29" s="104">
+        <v>64</v>
+      </c>
+      <c r="J29" s="104">
+        <v>1028</v>
+      </c>
+      <c r="K29" s="104">
+        <v>422</v>
+      </c>
+      <c r="L29" s="104">
+        <v>606</v>
+      </c>
+      <c r="M29" s="104">
+        <v>972</v>
+      </c>
+      <c r="N29" s="104">
+        <v>317</v>
+      </c>
+      <c r="O29" s="104">
+        <v>655</v>
+      </c>
+      <c r="P29" s="104">
+        <v>1824</v>
+      </c>
+      <c r="Q29" s="104">
+        <v>327</v>
+      </c>
+      <c r="R29" s="104">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="106">
+        <v>17</v>
+      </c>
+      <c r="D30" s="107">
+        <v>679</v>
+      </c>
+      <c r="E30" s="107">
+        <v>137</v>
+      </c>
+      <c r="F30" s="107">
+        <v>542</v>
+      </c>
+      <c r="G30" s="107">
+        <v>39</v>
+      </c>
+      <c r="H30" s="107">
+        <v>14</v>
+      </c>
+      <c r="I30" s="107">
+        <v>25</v>
+      </c>
+      <c r="J30" s="107">
+        <v>253</v>
+      </c>
+      <c r="K30" s="107">
+        <v>53</v>
+      </c>
+      <c r="L30" s="107">
+        <v>200</v>
+      </c>
+      <c r="M30" s="107">
+        <v>154</v>
+      </c>
+      <c r="N30" s="107">
+        <v>19</v>
+      </c>
+      <c r="O30" s="107">
+        <v>135</v>
+      </c>
+      <c r="P30" s="107">
+        <v>233</v>
+      </c>
+      <c r="Q30" s="107">
+        <v>51</v>
+      </c>
+      <c r="R30" s="107">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="136" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" s="136"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="111"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="M32" s="63"/>
+      <c r="O32" s="63"/>
+      <c r="P32" s="63"/>
+      <c r="R32" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EF65882-3594-420E-BA8D-459B433E486F}">
-  <dimension ref="A1:R33"/>
+  <dimension ref="A1:S33"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="B30" sqref="B30"/>
+      <selection pane="bottomRight" activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.33203125" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
-    <row r="2" spans="1:18" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
-    <row r="3" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
-    <row r="4" spans="1:18" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+    <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...18 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
+    </row>
+    <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-[...5 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
+    </row>
+    <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="7" spans="1:18" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C7" s="146"/>
+    <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="72" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="135" t="s">
+    <row r="8" spans="1:19" s="72" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="134" t="s">
         <v>215</v>
       </c>
-      <c r="B8" s="136"/>
-      <c r="C8" s="92">
+      <c r="B8" s="135"/>
+      <c r="C8" s="91">
         <v>7498</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>466523</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>140211</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>326312</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>22484</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>8774</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>13710</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>148562</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>48737</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>99825</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>163311</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>48488</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>114823</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>132166</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>34212</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>97954</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="94" t="s">
+      <c r="S8" s="75"/>
+    </row>
+    <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>687</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>60414</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>17851</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>42563</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>2257</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>946</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>1311</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>15771</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>5089</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>10682</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>22482</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>6668</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>15814</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>19904</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>5148</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>14756</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+    <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>654</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>54541</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>15862</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>38679</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>5959</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>2242</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>3717</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>29169</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>8726</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>20443</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>14233</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>3675</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>10558</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>5180</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>1219</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>3961</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+    <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>803</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>42307</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>12352</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>29955</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1459</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>572</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>887</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>11535</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>3913</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>7622</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>16980</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>4764</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>12216</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>12333</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>3103</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>9230</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+    <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>899</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>48670</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>14263</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>34407</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>2382</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>962</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>1420</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>16573</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>5127</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>11446</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>13865</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3731</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>10134</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>15850</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>4443</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>11407</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+    <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>623</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>46653</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>12728</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>33925</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>1234</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>454</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>780</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>14671</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>4261</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>10410</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>16308</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>4690</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>11618</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>14440</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>3323</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>11117</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+    <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>707</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>40497</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>12326</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>28171</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>1980</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>868</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>1112</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>14732</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5153</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>9579</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>13581</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3793</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>9788</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>10204</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2512</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>7692</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+    <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>173</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>19233</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>5990</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>13243</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>527</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>132</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>395</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>4813</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>1545</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>3268</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>8514</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>2725</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>5789</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>5379</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>1588</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>3791</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+    <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>160</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>13496</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>4557</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>8939</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>481</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>233</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>248</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>3898</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>1579</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>2319</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>3570</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>1081</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>2489</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>5547</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>1664</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>3883</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>249</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6674</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>1913</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4761</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>128</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>61</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>67</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>1380</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>531</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>849</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2046</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>631</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1415</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>3120</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>690</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2430</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>518</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>32355</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>12117</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>20238</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>740</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>349</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>391</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>8028</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3394</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>4634</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14669</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>5765</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>8904</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8918</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2609</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>6309</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>367</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>16641</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5495</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>11146</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>324</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>126</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>198</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3657</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1276</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2381</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>6188</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1873</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4315</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>6472</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>2220</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>4252</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>236</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>9176</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2814</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>6362</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>218</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>102</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>116</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>1817</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>703</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1114</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>2407</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>669</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>1738</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>4734</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>1340</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>3394</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>172</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>5735</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1629</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>4106</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>203</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>72</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>131</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1233</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>449</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>784</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1777</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>532</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1245</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2522</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>576</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1946</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>441</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>29311</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>8517</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>20794</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1694</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>596</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>1098</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>8500</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>2890</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>5610</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>12745</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>3854</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>8891</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>6372</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>1177</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>5195</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>107</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>3284</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>706</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2578</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>198</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>67</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>131</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>991</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>225</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>766</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1381</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>316</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>1065</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>714</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>98</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>616</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>113</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4661</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1307</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>3354</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>165</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>62</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>103</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1534</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>517</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>1017</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1634</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>433</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1201</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1328</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>295</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>1033</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>65</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>2329</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>628</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1701</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>43</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>31</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>12</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>572</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>195</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>377</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>739</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>198</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>541</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>975</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>204</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>771</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>146</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8705</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2505</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>6200</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>1357</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>407</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>950</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>2897</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>959</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1938</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>2670</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>766</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>1904</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>1781</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>373</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>1408</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>164</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>12799</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>4006</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>8793</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>774</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>332</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>442</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>4082</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>1240</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>2842</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>4482</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>1449</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>3033</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>3461</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>985</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>2476</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>111</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>5015</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1493</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3522</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>221</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>82</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>139</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1666</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>528</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1138</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>2027</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>552</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1475</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>1101</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>331</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>770</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>95</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3932</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1143</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2789</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>138</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>78</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>60</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>1017</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>433</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>584</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>973</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>322</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>651</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1804</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>310</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1494</v>
       </c>
     </row>
-    <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A30" s="98" t="s">
+    <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>8</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>95</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>9</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>86</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>2</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>0</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>2</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>26</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>4</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>22</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>40</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>1</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>39</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>27</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>4</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
-    <mergeCell ref="G4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDB0BDB0-7743-40CE-BE29-342DE1279FC5}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.33203125" customWidth="1"/>
     <col min="2" max="2" width="20.5" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+      <c r="A4" s="113" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="135" t="s">
+      <c r="A8" s="134" t="s">
         <v>212</v>
       </c>
-      <c r="B8" s="136"/>
-      <c r="C8" s="92">
+      <c r="B8" s="135"/>
+      <c r="C8" s="91">
         <v>7379</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>439561</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>131806</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>307755</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>20774</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>8077</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>12697</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>136647</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>44697</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>91950</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>154833</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>46116</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>108717</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>127307</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>32916</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>94391</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>710</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>59104</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>17461</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>41643</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>2195</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>906</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>1289</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>13426</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>4527</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>8899</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>22765</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>6510</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>16255</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>20718</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>5518</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>15200</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>580</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>40773</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>11494</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>29279</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>4906</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>1817</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>3089</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>22399</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>6346</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>16053</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>10012</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>2534</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>7478</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>3456</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>797</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>2659</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>790</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>41818</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>12095</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>29723</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1445</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>566</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>879</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>11367</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>3764</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>7603</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>16790</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>4654</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>12136</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>12216</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>3111</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>9105</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>897</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>47006</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13728</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>33278</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>2268</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>941</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>1327</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>15961</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>4896</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>11065</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>12769</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3587</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>9182</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>16008</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>4304</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>11704</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>623</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>46188</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>12612</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>33576</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>1232</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>454</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>778</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>14632</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>4253</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>10379</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>16187</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>4648</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>11539</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>14137</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>3257</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>10880</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>688</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>41193</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>12919</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>28274</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>2024</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>899</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>1125</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>15594</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5722</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>9872</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>13672</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3818</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>9854</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>9903</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2480</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>7423</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>181</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>15455</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>4827</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>10628</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>358</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>84</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>274</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>3830</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>1255</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>2575</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>6280</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>2016</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>4264</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>4987</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>1472</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>3515</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>150</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>7705</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2428</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>5277</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>240</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>90</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>150</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>2286</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>784</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1502</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>1812</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>592</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>1220</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>3367</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>962</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>2405</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>226</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6520</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2083</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4437</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>995</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>443</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2570</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>856</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1714</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2881</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>750</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2131</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>500</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>32155</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>11962</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>20193</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>738</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>350</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>388</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>7595</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3161</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>4434</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14950</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>5885</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>9065</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8872</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2566</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>6306</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>363</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>16286</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5429</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>10857</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>324</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>126</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>198</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3632</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1275</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2357</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>6118</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1857</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4261</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>6212</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>2171</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>4041</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>264</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>9171</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2918</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>6253</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>214</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>96</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>118</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>2107</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>867</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1240</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>2864</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>869</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>1995</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>3986</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>1086</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>2900</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>163</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>6018</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1730</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>4288</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>168</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>67</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>101</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1247</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>475</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>772</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1913</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>576</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1337</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2690</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>612</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>2078</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>444</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>29232</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>8490</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>20742</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1680</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>590</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>1090</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>8481</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>2877</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>5604</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>12706</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>3849</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>8857</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>6365</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>1174</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>5191</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>104</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>3253</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>748</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2505</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>105</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>33</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>72</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>1022</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>214</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>808</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1386</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>420</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>966</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>740</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>81</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>659</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>127</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4569</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1229</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>3340</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>197</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>63</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>134</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1430</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>448</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>982</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1585</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>403</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1182</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1357</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>315</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>1042</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>57</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>2337</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>595</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1742</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>34</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>20</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>14</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>455</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>131</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>324</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>691</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>181</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>510</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>1157</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>263</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>894</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>143</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8462</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2442</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>6020</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>1319</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>396</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>923</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>2816</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>935</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1881</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>2596</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>747</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>1849</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>1731</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>364</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>1367</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>157</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>13253</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>3942</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>9311</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>860</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>375</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>485</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>4707</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>1370</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>3337</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>4160</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>1244</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>2916</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>3526</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>953</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>2573</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>110</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4888</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1427</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3461</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>242</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>83</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>159</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1624</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>503</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1121</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1916</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>509</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1407</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>1106</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>332</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>774</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>96</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>4007</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1217</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2790</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>146</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>85</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>61</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>999</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>442</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>557</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>1042</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>353</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>689</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1820</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>337</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1483</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>6</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>168</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>30</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>138</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>5</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>2</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>3</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>42</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>9</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>33</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>49</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>8</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>41</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>72</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>11</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...3 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
-    <mergeCell ref="G4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54F4D760-C3E9-43B9-A580-096ED89223B0}">
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.1640625" customWidth="1"/>
     <col min="2" max="2" width="23.6640625" customWidth="1"/>
     <col min="3" max="18" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:19" s="72" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
     </row>
     <row r="3" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
     </row>
     <row r="4" spans="1:19" s="74" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
+      <c r="A4" s="113" t="s">
         <v>191</v>
       </c>
-      <c r="B4" s="139"/>
-      <c r="C4" s="144" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="143" t="s">
         <v>162</v>
       </c>
-      <c r="D4" s="117" t="s">
+      <c r="D4" s="116" t="s">
         <v>161</v>
       </c>
-      <c r="E4" s="117"/>
-[...1 lines deleted...]
-      <c r="G4" s="118" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="H4" s="119"/>
-[...9 lines deleted...]
-      <c r="R4" s="119"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="118"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
     </row>
     <row r="5" spans="1:19" s="74" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="140"/>
-[...5 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="140"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="H5" s="120"/>
-[...1 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="K5" s="120"/>
-[...1 lines deleted...]
-      <c r="M5" s="117" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="N5" s="120"/>
-[...1 lines deleted...]
-      <c r="P5" s="117" t="s">
+      <c r="N5" s="119"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="118"/>
+      <c r="Q5" s="119"/>
+      <c r="R5" s="117"/>
     </row>
     <row r="6" spans="1:19" s="74" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="140"/>
-[...1 lines deleted...]
-      <c r="C6" s="145"/>
+      <c r="A6" s="139"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="35" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>85</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>86</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="L6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="O6" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P6" s="36" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="36" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="74" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142"/>
-[...1 lines deleted...]
-      <c r="C7" s="146"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="145"/>
       <c r="D7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="O7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="39" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="72" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="135" t="s">
+      <c r="A8" s="134" t="s">
         <v>207</v>
       </c>
-      <c r="B8" s="136"/>
-      <c r="C8" s="92">
+      <c r="B8" s="135"/>
+      <c r="C8" s="91">
         <v>7166</v>
       </c>
-      <c r="D8" s="93">
+      <c r="D8" s="92">
         <v>426108</v>
       </c>
-      <c r="E8" s="93">
+      <c r="E8" s="92">
         <v>129875</v>
       </c>
-      <c r="F8" s="93">
+      <c r="F8" s="92">
         <v>296233</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="92">
         <v>20657</v>
       </c>
-      <c r="H8" s="93">
+      <c r="H8" s="92">
         <v>8446</v>
       </c>
-      <c r="I8" s="93">
+      <c r="I8" s="92">
         <v>12211</v>
       </c>
-      <c r="J8" s="93">
+      <c r="J8" s="92">
         <v>130700</v>
       </c>
-      <c r="K8" s="93">
+      <c r="K8" s="92">
         <v>43495</v>
       </c>
-      <c r="L8" s="93">
+      <c r="L8" s="92">
         <v>87205</v>
       </c>
-      <c r="M8" s="93">
+      <c r="M8" s="92">
         <v>152004</v>
       </c>
-      <c r="N8" s="93">
+      <c r="N8" s="92">
         <v>45561</v>
       </c>
-      <c r="O8" s="93">
+      <c r="O8" s="92">
         <v>106443</v>
       </c>
-      <c r="P8" s="93">
+      <c r="P8" s="92">
         <v>122747</v>
       </c>
-      <c r="Q8" s="93">
+      <c r="Q8" s="92">
         <v>32373</v>
       </c>
-      <c r="R8" s="93">
+      <c r="R8" s="92">
         <v>90374</v>
       </c>
       <c r="S8" s="75"/>
     </row>
     <row r="9" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="93" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="95">
         <v>695</v>
       </c>
-      <c r="D9" s="97">
+      <c r="D9" s="96">
         <v>57733</v>
       </c>
-      <c r="E9" s="97">
+      <c r="E9" s="96">
         <v>17204</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>40529</v>
       </c>
-      <c r="G9" s="97">
+      <c r="G9" s="96">
         <v>1764</v>
       </c>
-      <c r="H9" s="97">
+      <c r="H9" s="96">
         <v>749</v>
       </c>
-      <c r="I9" s="97">
+      <c r="I9" s="96">
         <v>1015</v>
       </c>
-      <c r="J9" s="97">
+      <c r="J9" s="96">
         <v>12548</v>
       </c>
-      <c r="K9" s="97">
+      <c r="K9" s="96">
         <v>4375</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>8173</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="96">
         <v>22840</v>
       </c>
-      <c r="N9" s="97">
+      <c r="N9" s="96">
         <v>6485</v>
       </c>
-      <c r="O9" s="97">
+      <c r="O9" s="96">
         <v>16355</v>
       </c>
-      <c r="P9" s="97">
+      <c r="P9" s="96">
         <v>20581</v>
       </c>
-      <c r="Q9" s="97">
+      <c r="Q9" s="96">
         <v>5595</v>
       </c>
-      <c r="R9" s="97">
+      <c r="R9" s="96">
         <v>14986</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="93" t="s">
         <v>148</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C10" s="95">
         <v>410</v>
       </c>
-      <c r="D10" s="97">
+      <c r="D10" s="96">
         <v>43022</v>
       </c>
-      <c r="E10" s="97">
+      <c r="E10" s="96">
         <v>13869</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>29153</v>
       </c>
-      <c r="G10" s="97">
+      <c r="G10" s="96">
         <v>5848</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="96">
         <v>2542</v>
       </c>
-      <c r="I10" s="97">
+      <c r="I10" s="96">
         <v>3306</v>
       </c>
-      <c r="J10" s="97">
+      <c r="J10" s="96">
         <v>20564</v>
       </c>
-      <c r="K10" s="97">
+      <c r="K10" s="96">
         <v>6327</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>14237</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="96">
         <v>11733</v>
       </c>
-      <c r="N10" s="97">
+      <c r="N10" s="96">
         <v>3600</v>
       </c>
-      <c r="O10" s="97">
+      <c r="O10" s="96">
         <v>8133</v>
       </c>
-      <c r="P10" s="97">
+      <c r="P10" s="96">
         <v>4877</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="96">
         <v>1400</v>
       </c>
-      <c r="R10" s="97">
+      <c r="R10" s="96">
         <v>3477</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="93" t="s">
         <v>149</v>
       </c>
-      <c r="B11" s="95" t="s">
+      <c r="B11" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="95">
         <v>715</v>
       </c>
-      <c r="D11" s="97">
+      <c r="D11" s="96">
         <v>39861</v>
       </c>
-      <c r="E11" s="97">
+      <c r="E11" s="96">
         <v>11312</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>28549</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="96">
         <v>1417</v>
       </c>
-      <c r="H11" s="97">
+      <c r="H11" s="96">
         <v>560</v>
       </c>
-      <c r="I11" s="97">
+      <c r="I11" s="96">
         <v>857</v>
       </c>
-      <c r="J11" s="97">
+      <c r="J11" s="96">
         <v>10711</v>
       </c>
-      <c r="K11" s="97">
+      <c r="K11" s="96">
         <v>3538</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>7173</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="96">
         <v>16049</v>
       </c>
-      <c r="N11" s="97">
+      <c r="N11" s="96">
         <v>4073</v>
       </c>
-      <c r="O11" s="97">
+      <c r="O11" s="96">
         <v>11976</v>
       </c>
-      <c r="P11" s="97">
+      <c r="P11" s="96">
         <v>11684</v>
       </c>
-      <c r="Q11" s="97">
+      <c r="Q11" s="96">
         <v>3141</v>
       </c>
-      <c r="R11" s="97">
+      <c r="R11" s="96">
         <v>8543</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="93" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="96">
+      <c r="C12" s="95">
         <v>870</v>
       </c>
-      <c r="D12" s="97">
+      <c r="D12" s="96">
         <v>43874</v>
       </c>
-      <c r="E12" s="97">
+      <c r="E12" s="96">
         <v>13085</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>30789</v>
       </c>
-      <c r="G12" s="97">
+      <c r="G12" s="96">
         <v>2059</v>
       </c>
-      <c r="H12" s="97">
+      <c r="H12" s="96">
         <v>865</v>
       </c>
-      <c r="I12" s="97">
+      <c r="I12" s="96">
         <v>1194</v>
       </c>
-      <c r="J12" s="97">
+      <c r="J12" s="96">
         <v>14911</v>
       </c>
-      <c r="K12" s="97">
+      <c r="K12" s="96">
         <v>4731</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>10180</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="96">
         <v>12684</v>
       </c>
-      <c r="N12" s="97">
+      <c r="N12" s="96">
         <v>3624</v>
       </c>
-      <c r="O12" s="97">
+      <c r="O12" s="96">
         <v>9060</v>
       </c>
-      <c r="P12" s="97">
+      <c r="P12" s="96">
         <v>14220</v>
       </c>
-      <c r="Q12" s="97">
+      <c r="Q12" s="96">
         <v>3865</v>
       </c>
-      <c r="R12" s="97">
+      <c r="R12" s="96">
         <v>10355</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="93" t="s">
         <v>151</v>
       </c>
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="95">
         <v>625</v>
       </c>
-      <c r="D13" s="97">
+      <c r="D13" s="96">
         <v>45655</v>
       </c>
-      <c r="E13" s="97">
+      <c r="E13" s="96">
         <v>12874</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>32781</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="96">
         <v>1277</v>
       </c>
-      <c r="H13" s="97">
+      <c r="H13" s="96">
         <v>460</v>
       </c>
-      <c r="I13" s="97">
+      <c r="I13" s="96">
         <v>817</v>
       </c>
-      <c r="J13" s="97">
+      <c r="J13" s="96">
         <v>15463</v>
       </c>
-      <c r="K13" s="97">
+      <c r="K13" s="96">
         <v>4608</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>10855</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="96">
         <v>15295</v>
       </c>
-      <c r="N13" s="97">
+      <c r="N13" s="96">
         <v>4584</v>
       </c>
-      <c r="O13" s="97">
+      <c r="O13" s="96">
         <v>10711</v>
       </c>
-      <c r="P13" s="97">
+      <c r="P13" s="96">
         <v>13620</v>
       </c>
-      <c r="Q13" s="97">
+      <c r="Q13" s="96">
         <v>3222</v>
       </c>
-      <c r="R13" s="97">
+      <c r="R13" s="96">
         <v>10398</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
+      <c r="A14" s="93" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="95">
         <v>671</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="96">
         <v>40837</v>
       </c>
-      <c r="E14" s="97">
+      <c r="E14" s="96">
         <v>12890</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>27947</v>
       </c>
-      <c r="G14" s="97">
+      <c r="G14" s="96">
         <v>1959</v>
       </c>
-      <c r="H14" s="97">
+      <c r="H14" s="96">
         <v>894</v>
       </c>
-      <c r="I14" s="97">
+      <c r="I14" s="96">
         <v>1065</v>
       </c>
-      <c r="J14" s="97">
+      <c r="J14" s="96">
         <v>15555</v>
       </c>
-      <c r="K14" s="97">
+      <c r="K14" s="96">
         <v>5771</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>9784</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="96">
         <v>13272</v>
       </c>
-      <c r="N14" s="97">
+      <c r="N14" s="96">
         <v>3761</v>
       </c>
-      <c r="O14" s="97">
+      <c r="O14" s="96">
         <v>9511</v>
       </c>
-      <c r="P14" s="97">
+      <c r="P14" s="96">
         <v>10051</v>
       </c>
-      <c r="Q14" s="97">
+      <c r="Q14" s="96">
         <v>2464</v>
       </c>
-      <c r="R14" s="97">
+      <c r="R14" s="96">
         <v>7587</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="95">
         <v>161</v>
       </c>
-      <c r="D15" s="97">
+      <c r="D15" s="96">
         <v>12433</v>
       </c>
-      <c r="E15" s="97">
+      <c r="E15" s="96">
         <v>3798</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>8635</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="96">
         <v>251</v>
       </c>
-      <c r="H15" s="97">
+      <c r="H15" s="96">
         <v>47</v>
       </c>
-      <c r="I15" s="97">
+      <c r="I15" s="96">
         <v>204</v>
       </c>
-      <c r="J15" s="97">
+      <c r="J15" s="96">
         <v>2982</v>
       </c>
-      <c r="K15" s="97">
+      <c r="K15" s="96">
         <v>950</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>2032</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="96">
         <v>4962</v>
       </c>
-      <c r="N15" s="97">
+      <c r="N15" s="96">
         <v>1527</v>
       </c>
-      <c r="O15" s="97">
+      <c r="O15" s="96">
         <v>3435</v>
       </c>
-      <c r="P15" s="97">
+      <c r="P15" s="96">
         <v>4238</v>
       </c>
-      <c r="Q15" s="97">
+      <c r="Q15" s="96">
         <v>1274</v>
       </c>
-      <c r="R15" s="97">
+      <c r="R15" s="96">
         <v>2964</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+      <c r="A16" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="96">
+      <c r="C16" s="95">
         <v>144</v>
       </c>
-      <c r="D16" s="97">
+      <c r="D16" s="96">
         <v>7338</v>
       </c>
-      <c r="E16" s="97">
+      <c r="E16" s="96">
         <v>2176</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>5162</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="96">
         <v>288</v>
       </c>
-      <c r="H16" s="97">
+      <c r="H16" s="96">
         <v>103</v>
       </c>
-      <c r="I16" s="97">
+      <c r="I16" s="96">
         <v>185</v>
       </c>
-      <c r="J16" s="97">
+      <c r="J16" s="96">
         <v>1981</v>
       </c>
-      <c r="K16" s="97">
+      <c r="K16" s="96">
         <v>559</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>1422</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="96">
         <v>1711</v>
       </c>
-      <c r="N16" s="97">
+      <c r="N16" s="96">
         <v>555</v>
       </c>
-      <c r="O16" s="97">
+      <c r="O16" s="96">
         <v>1156</v>
       </c>
-      <c r="P16" s="97">
+      <c r="P16" s="96">
         <v>3358</v>
       </c>
-      <c r="Q16" s="97">
+      <c r="Q16" s="96">
         <v>959</v>
       </c>
-      <c r="R16" s="97">
+      <c r="R16" s="96">
         <v>2399</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+      <c r="A17" s="93" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="95" t="s">
+      <c r="B17" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="95">
         <v>242</v>
       </c>
-      <c r="D17" s="97">
+      <c r="D17" s="96">
         <v>6516</v>
       </c>
-      <c r="E17" s="97">
+      <c r="E17" s="96">
         <v>2068</v>
       </c>
-      <c r="F17" s="97">
+      <c r="F17" s="96">
         <v>4448</v>
       </c>
-      <c r="G17" s="97">
+      <c r="G17" s="96">
         <v>74</v>
       </c>
-      <c r="H17" s="97">
+      <c r="H17" s="96">
         <v>34</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="96">
         <v>40</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="96">
         <v>986</v>
       </c>
-      <c r="K17" s="97">
+      <c r="K17" s="96">
         <v>434</v>
       </c>
-      <c r="L17" s="97">
+      <c r="L17" s="96">
         <v>552</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="96">
         <v>2577</v>
       </c>
-      <c r="N17" s="97">
+      <c r="N17" s="96">
         <v>851</v>
       </c>
-      <c r="O17" s="97">
+      <c r="O17" s="96">
         <v>1726</v>
       </c>
-      <c r="P17" s="97">
+      <c r="P17" s="96">
         <v>2879</v>
       </c>
-      <c r="Q17" s="97">
+      <c r="Q17" s="96">
         <v>749</v>
       </c>
-      <c r="R17" s="97">
+      <c r="R17" s="96">
         <v>2130</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="96">
+      <c r="C18" s="95">
         <v>495</v>
       </c>
-      <c r="D18" s="97">
+      <c r="D18" s="96">
         <v>31679</v>
       </c>
-      <c r="E18" s="97">
+      <c r="E18" s="96">
         <v>11785</v>
       </c>
-      <c r="F18" s="97">
+      <c r="F18" s="96">
         <v>19894</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="96">
         <v>727</v>
       </c>
-      <c r="H18" s="97">
+      <c r="H18" s="96">
         <v>347</v>
       </c>
-      <c r="I18" s="97">
+      <c r="I18" s="96">
         <v>380</v>
       </c>
-      <c r="J18" s="97">
+      <c r="J18" s="96">
         <v>7482</v>
       </c>
-      <c r="K18" s="97">
+      <c r="K18" s="96">
         <v>3114</v>
       </c>
-      <c r="L18" s="97">
+      <c r="L18" s="96">
         <v>4368</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="96">
         <v>14729</v>
       </c>
-      <c r="N18" s="97">
+      <c r="N18" s="96">
         <v>5796</v>
       </c>
-      <c r="O18" s="97">
+      <c r="O18" s="96">
         <v>8933</v>
       </c>
-      <c r="P18" s="97">
+      <c r="P18" s="96">
         <v>8741</v>
       </c>
-      <c r="Q18" s="97">
+      <c r="Q18" s="96">
         <v>2528</v>
       </c>
-      <c r="R18" s="97">
+      <c r="R18" s="96">
         <v>6213</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="95">
         <v>349</v>
       </c>
-      <c r="D19" s="97">
+      <c r="D19" s="96">
         <v>15702</v>
       </c>
-      <c r="E19" s="97">
+      <c r="E19" s="96">
         <v>5233</v>
       </c>
-      <c r="F19" s="97">
+      <c r="F19" s="96">
         <v>10469</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="96">
         <v>323</v>
       </c>
-      <c r="H19" s="97">
+      <c r="H19" s="96">
         <v>126</v>
       </c>
-      <c r="I19" s="97">
+      <c r="I19" s="96">
         <v>197</v>
       </c>
-      <c r="J19" s="97">
+      <c r="J19" s="96">
         <v>3575</v>
       </c>
-      <c r="K19" s="97">
+      <c r="K19" s="96">
         <v>1257</v>
       </c>
-      <c r="L19" s="97">
+      <c r="L19" s="96">
         <v>2318</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="96">
         <v>6010</v>
       </c>
-      <c r="N19" s="97">
+      <c r="N19" s="96">
         <v>1820</v>
       </c>
-      <c r="O19" s="97">
+      <c r="O19" s="96">
         <v>4190</v>
       </c>
-      <c r="P19" s="97">
+      <c r="P19" s="96">
         <v>5794</v>
       </c>
-      <c r="Q19" s="97">
+      <c r="Q19" s="96">
         <v>2030</v>
       </c>
-      <c r="R19" s="97">
+      <c r="R19" s="96">
         <v>3764</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+      <c r="A20" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="95" t="s">
+      <c r="B20" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C20" s="95">
         <v>247</v>
       </c>
-      <c r="D20" s="97">
+      <c r="D20" s="96">
         <v>8936</v>
       </c>
-      <c r="E20" s="97">
+      <c r="E20" s="96">
         <v>2826</v>
       </c>
-      <c r="F20" s="97">
+      <c r="F20" s="96">
         <v>6110</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="96">
         <v>220</v>
       </c>
-      <c r="H20" s="97">
+      <c r="H20" s="96">
         <v>89</v>
       </c>
-      <c r="I20" s="97">
+      <c r="I20" s="96">
         <v>131</v>
       </c>
-      <c r="J20" s="97">
+      <c r="J20" s="96">
         <v>1985</v>
       </c>
-      <c r="K20" s="97">
+      <c r="K20" s="96">
         <v>772</v>
       </c>
-      <c r="L20" s="97">
+      <c r="L20" s="96">
         <v>1213</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="96">
         <v>3271</v>
       </c>
-      <c r="N20" s="97">
+      <c r="N20" s="96">
         <v>1015</v>
       </c>
-      <c r="O20" s="97">
+      <c r="O20" s="96">
         <v>2256</v>
       </c>
-      <c r="P20" s="97">
+      <c r="P20" s="96">
         <v>3460</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q20" s="96">
         <v>950</v>
       </c>
-      <c r="R20" s="97">
+      <c r="R20" s="96">
         <v>2510</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="93" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="95" t="s">
+      <c r="B21" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="95">
         <v>155</v>
       </c>
-      <c r="D21" s="97">
+      <c r="D21" s="96">
         <v>5601</v>
       </c>
-      <c r="E21" s="97">
+      <c r="E21" s="96">
         <v>1633</v>
       </c>
-      <c r="F21" s="97">
+      <c r="F21" s="96">
         <v>3968</v>
       </c>
-      <c r="G21" s="97">
+      <c r="G21" s="96">
         <v>175</v>
       </c>
-      <c r="H21" s="97">
+      <c r="H21" s="96">
         <v>69</v>
       </c>
-      <c r="I21" s="97">
+      <c r="I21" s="96">
         <v>106</v>
       </c>
-      <c r="J21" s="97">
+      <c r="J21" s="96">
         <v>1180</v>
       </c>
-      <c r="K21" s="97">
+      <c r="K21" s="96">
         <v>449</v>
       </c>
-      <c r="L21" s="97">
+      <c r="L21" s="96">
         <v>731</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="96">
         <v>1753</v>
       </c>
-      <c r="N21" s="97">
+      <c r="N21" s="96">
         <v>511</v>
       </c>
-      <c r="O21" s="97">
+      <c r="O21" s="96">
         <v>1242</v>
       </c>
-      <c r="P21" s="97">
+      <c r="P21" s="96">
         <v>2493</v>
       </c>
-      <c r="Q21" s="97">
+      <c r="Q21" s="96">
         <v>604</v>
       </c>
-      <c r="R21" s="97">
+      <c r="R21" s="96">
         <v>1889</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="B22" s="95" t="s">
+      <c r="B22" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="96">
+      <c r="C22" s="95">
         <v>630</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>28053</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>8137</v>
       </c>
-      <c r="F22" s="97">
+      <c r="F22" s="96">
         <v>19916</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="96">
         <v>1529</v>
       </c>
-      <c r="H22" s="97">
+      <c r="H22" s="96">
         <v>539</v>
       </c>
-      <c r="I22" s="97">
+      <c r="I22" s="96">
         <v>990</v>
       </c>
-      <c r="J22" s="97">
+      <c r="J22" s="96">
         <v>8073</v>
       </c>
-      <c r="K22" s="97">
+      <c r="K22" s="96">
         <v>2777</v>
       </c>
-      <c r="L22" s="97">
+      <c r="L22" s="96">
         <v>5296</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="96">
         <v>12393</v>
       </c>
-      <c r="N22" s="97">
+      <c r="N22" s="96">
         <v>3748</v>
       </c>
-      <c r="O22" s="97">
+      <c r="O22" s="96">
         <v>8645</v>
       </c>
-      <c r="P22" s="97">
+      <c r="P22" s="96">
         <v>6058</v>
       </c>
-      <c r="Q22" s="97">
+      <c r="Q22" s="96">
         <v>1073</v>
       </c>
-      <c r="R22" s="97">
+      <c r="R22" s="96">
         <v>4985</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
+      <c r="A23" s="93" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="95" t="s">
+      <c r="B23" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="96">
+      <c r="C23" s="95">
         <v>102</v>
       </c>
-      <c r="D23" s="97">
+      <c r="D23" s="96">
         <v>3729</v>
       </c>
-      <c r="E23" s="97">
+      <c r="E23" s="96">
         <v>771</v>
       </c>
-      <c r="F23" s="97">
+      <c r="F23" s="96">
         <v>2958</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="96">
         <v>139</v>
       </c>
-      <c r="H23" s="97">
+      <c r="H23" s="96">
         <v>48</v>
       </c>
-      <c r="I23" s="97">
+      <c r="I23" s="96">
         <v>91</v>
       </c>
-      <c r="J23" s="97">
+      <c r="J23" s="96">
         <v>1221</v>
       </c>
-      <c r="K23" s="97">
+      <c r="K23" s="96">
         <v>239</v>
       </c>
-      <c r="L23" s="97">
+      <c r="L23" s="96">
         <v>982</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="96">
         <v>1520</v>
       </c>
-      <c r="N23" s="97">
+      <c r="N23" s="96">
         <v>392</v>
       </c>
-      <c r="O23" s="97">
+      <c r="O23" s="96">
         <v>1128</v>
       </c>
-      <c r="P23" s="97">
+      <c r="P23" s="96">
         <v>849</v>
       </c>
-      <c r="Q23" s="97">
+      <c r="Q23" s="96">
         <v>92</v>
       </c>
-      <c r="R23" s="97">
+      <c r="R23" s="96">
         <v>757</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
+      <c r="A24" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="B24" s="95" t="s">
+      <c r="B24" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C24" s="95">
         <v>103</v>
       </c>
-      <c r="D24" s="97">
+      <c r="D24" s="96">
         <v>4344</v>
       </c>
-      <c r="E24" s="97">
+      <c r="E24" s="96">
         <v>1328</v>
       </c>
-      <c r="F24" s="97">
+      <c r="F24" s="96">
         <v>3016</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="96">
         <v>178</v>
       </c>
-      <c r="H24" s="97">
+      <c r="H24" s="96">
         <v>78</v>
       </c>
-      <c r="I24" s="97">
+      <c r="I24" s="96">
         <v>100</v>
       </c>
-      <c r="J24" s="97">
+      <c r="J24" s="96">
         <v>1304</v>
       </c>
-      <c r="K24" s="97">
+      <c r="K24" s="96">
         <v>468</v>
       </c>
-      <c r="L24" s="97">
+      <c r="L24" s="96">
         <v>836</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="96">
         <v>1663</v>
       </c>
-      <c r="N24" s="97">
+      <c r="N24" s="96">
         <v>488</v>
       </c>
-      <c r="O24" s="97">
+      <c r="O24" s="96">
         <v>1175</v>
       </c>
-      <c r="P24" s="97">
+      <c r="P24" s="96">
         <v>1199</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q24" s="96">
         <v>294</v>
       </c>
-      <c r="R24" s="97">
+      <c r="R24" s="96">
         <v>905</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="94" t="s">
+      <c r="A25" s="93" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="95" t="s">
+      <c r="B25" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="95">
         <v>58</v>
       </c>
-      <c r="D25" s="97">
+      <c r="D25" s="96">
         <v>2150</v>
       </c>
-      <c r="E25" s="97">
+      <c r="E25" s="96">
         <v>552</v>
       </c>
-      <c r="F25" s="97">
+      <c r="F25" s="96">
         <v>1598</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="96">
         <v>25</v>
       </c>
-      <c r="H25" s="97">
+      <c r="H25" s="96">
         <v>13</v>
       </c>
-      <c r="I25" s="97">
+      <c r="I25" s="96">
         <v>12</v>
       </c>
-      <c r="J25" s="97">
+      <c r="J25" s="96">
         <v>417</v>
       </c>
-      <c r="K25" s="97">
+      <c r="K25" s="96">
         <v>129</v>
       </c>
-      <c r="L25" s="97">
+      <c r="L25" s="96">
         <v>288</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="96">
         <v>672</v>
       </c>
-      <c r="N25" s="97">
+      <c r="N25" s="96">
         <v>170</v>
       </c>
-      <c r="O25" s="97">
+      <c r="O25" s="96">
         <v>502</v>
       </c>
-      <c r="P25" s="97">
+      <c r="P25" s="96">
         <v>1036</v>
       </c>
-      <c r="Q25" s="97">
+      <c r="Q25" s="96">
         <v>240</v>
       </c>
-      <c r="R25" s="97">
+      <c r="R25" s="96">
         <v>796</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="94" t="s">
+      <c r="A26" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="96">
+      <c r="C26" s="95">
         <v>141</v>
       </c>
-      <c r="D26" s="97">
+      <c r="D26" s="96">
         <v>8199</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>2378</v>
       </c>
-      <c r="F26" s="97">
+      <c r="F26" s="96">
         <v>5821</v>
       </c>
-      <c r="G26" s="97">
+      <c r="G26" s="96">
         <v>1278</v>
       </c>
-      <c r="H26" s="97">
+      <c r="H26" s="96">
         <v>385</v>
       </c>
-      <c r="I26" s="97">
+      <c r="I26" s="96">
         <v>893</v>
       </c>
-      <c r="J26" s="97">
+      <c r="J26" s="96">
         <v>2728</v>
       </c>
-      <c r="K26" s="97">
+      <c r="K26" s="96">
         <v>910</v>
       </c>
-      <c r="L26" s="97">
+      <c r="L26" s="96">
         <v>1818</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="96">
         <v>2517</v>
       </c>
-      <c r="N26" s="97">
+      <c r="N26" s="96">
         <v>729</v>
       </c>
-      <c r="O26" s="97">
+      <c r="O26" s="96">
         <v>1788</v>
       </c>
-      <c r="P26" s="97">
+      <c r="P26" s="96">
         <v>1676</v>
       </c>
-      <c r="Q26" s="97">
+      <c r="Q26" s="96">
         <v>354</v>
       </c>
-      <c r="R26" s="97">
+      <c r="R26" s="96">
         <v>1322</v>
       </c>
     </row>
     <row r="27" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="93" t="s">
         <v>117</v>
       </c>
-      <c r="B27" s="95" t="s">
+      <c r="B27" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="95">
         <v>150</v>
       </c>
-      <c r="D27" s="97">
+      <c r="D27" s="96">
         <v>11622</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>3425</v>
       </c>
-      <c r="F27" s="97">
+      <c r="F27" s="96">
         <v>8197</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="96">
         <v>832</v>
       </c>
-      <c r="H27" s="97">
+      <c r="H27" s="96">
         <v>364</v>
       </c>
-      <c r="I27" s="97">
+      <c r="I27" s="96">
         <v>468</v>
       </c>
-      <c r="J27" s="97">
+      <c r="J27" s="96">
         <v>4527</v>
       </c>
-      <c r="K27" s="97">
+      <c r="K27" s="96">
         <v>1191</v>
       </c>
-      <c r="L27" s="97">
+      <c r="L27" s="96">
         <v>3336</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="96">
         <v>3295</v>
       </c>
-      <c r="N27" s="97">
+      <c r="N27" s="96">
         <v>959</v>
       </c>
-      <c r="O27" s="97">
+      <c r="O27" s="96">
         <v>2336</v>
       </c>
-      <c r="P27" s="97">
+      <c r="P27" s="96">
         <v>2968</v>
       </c>
-      <c r="Q27" s="97">
+      <c r="Q27" s="96">
         <v>911</v>
       </c>
-      <c r="R27" s="97">
+      <c r="R27" s="96">
         <v>2057</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
+      <c r="A28" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="B28" s="95" t="s">
+      <c r="B28" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="96">
+      <c r="C28" s="95">
         <v>106</v>
       </c>
-      <c r="D28" s="97">
+      <c r="D28" s="96">
         <v>4790</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>1351</v>
       </c>
-      <c r="F28" s="97">
+      <c r="F28" s="96">
         <v>3439</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="96">
         <v>179</v>
       </c>
-      <c r="H28" s="97">
+      <c r="H28" s="96">
         <v>67</v>
       </c>
-      <c r="I28" s="97">
+      <c r="I28" s="96">
         <v>112</v>
       </c>
-      <c r="J28" s="97">
+      <c r="J28" s="96">
         <v>1553</v>
       </c>
-      <c r="K28" s="97">
+      <c r="K28" s="96">
         <v>488</v>
       </c>
-      <c r="L28" s="97">
+      <c r="L28" s="96">
         <v>1065</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="96">
         <v>1929</v>
       </c>
-      <c r="N28" s="97">
+      <c r="N28" s="96">
         <v>490</v>
       </c>
-      <c r="O28" s="97">
+      <c r="O28" s="96">
         <v>1439</v>
       </c>
-      <c r="P28" s="97">
+      <c r="P28" s="96">
         <v>1129</v>
       </c>
-      <c r="Q28" s="97">
+      <c r="Q28" s="96">
         <v>306</v>
       </c>
-      <c r="R28" s="97">
+      <c r="R28" s="96">
         <v>823</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="95" t="s">
+      <c r="B29" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="95">
         <v>89</v>
       </c>
-      <c r="D29" s="97">
+      <c r="D29" s="96">
         <v>3756</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>1141</v>
       </c>
-      <c r="F29" s="97">
+      <c r="F29" s="96">
         <v>2615</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="96">
         <v>114</v>
       </c>
-      <c r="H29" s="97">
+      <c r="H29" s="96">
         <v>66</v>
       </c>
-      <c r="I29" s="97">
+      <c r="I29" s="96">
         <v>48</v>
       </c>
-      <c r="J29" s="97">
+      <c r="J29" s="96">
         <v>882</v>
       </c>
-      <c r="K29" s="97">
+      <c r="K29" s="96">
         <v>393</v>
       </c>
-      <c r="L29" s="97">
+      <c r="L29" s="96">
         <v>489</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="96">
         <v>1048</v>
       </c>
-      <c r="N29" s="97">
+      <c r="N29" s="96">
         <v>373</v>
       </c>
-      <c r="O29" s="97">
+      <c r="O29" s="96">
         <v>675</v>
       </c>
-      <c r="P29" s="97">
+      <c r="P29" s="96">
         <v>1712</v>
       </c>
-      <c r="Q29" s="97">
+      <c r="Q29" s="96">
         <v>309</v>
       </c>
-      <c r="R29" s="97">
+      <c r="R29" s="96">
         <v>1403</v>
       </c>
     </row>
     <row r="30" spans="1:18" s="72" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="98" t="s">
+      <c r="A30" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="100">
+      <c r="C30" s="99">
         <v>8</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="100">
         <v>278</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="100">
         <v>39</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="100">
         <v>239</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="100">
         <v>1</v>
       </c>
-      <c r="H30" s="101">
+      <c r="H30" s="100">
         <v>1</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>0</v>
       </c>
-      <c r="J30" s="101">
+      <c r="J30" s="100">
         <v>72</v>
       </c>
-      <c r="K30" s="101">
+      <c r="K30" s="100">
         <v>15</v>
       </c>
-      <c r="L30" s="101">
+      <c r="L30" s="100">
         <v>57</v>
       </c>
-      <c r="M30" s="101">
+      <c r="M30" s="100">
         <v>81</v>
       </c>
-      <c r="N30" s="101">
+      <c r="N30" s="100">
         <v>10</v>
       </c>
-      <c r="O30" s="101">
+      <c r="O30" s="100">
         <v>71</v>
       </c>
-      <c r="P30" s="101">
+      <c r="P30" s="100">
         <v>124</v>
       </c>
-      <c r="Q30" s="101">
+      <c r="Q30" s="100">
         <v>13</v>
       </c>
-      <c r="R30" s="101">
+      <c r="R30" s="100">
         <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="137" t="s">
+      <c r="A31" s="136" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="137"/>
-[...1537 lines deleted...]
-      <c r="F31" s="138"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="137"/>
     </row>
     <row r="32" spans="1:18" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="M32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="R32" s="64"/>
     </row>
     <row r="33" spans="4:18" x14ac:dyDescent="0.2">
       <c r="D33" s="63"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="M33" s="63"/>
       <c r="O33" s="63"/>
       <c r="P33" s="63"/>
       <c r="R33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:R5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>歷年 yearly</vt:lpstr>
       <vt:lpstr>2015上半年</vt:lpstr>
       <vt:lpstr>2023上半年</vt:lpstr>
       <vt:lpstr>2025上半年</vt:lpstr>
       <vt:lpstr>2024上半年</vt:lpstr>
+      <vt:lpstr>2026上半年</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2022上半年</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2021上半年</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2020上半年</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2019上半年</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2017上半年</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 