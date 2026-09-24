--- v0 (2026-05-25)
+++ v1 (2026-09-24)
@@ -1,450 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150921\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26F259C3-BCA3-4C81-9290-E044B2750D94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FBD72D2-DFF0-4E57-9DAE-014D98366B13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年 yearly" sheetId="2" r:id="rId1"/>
-    <sheet name="2015上半年" sheetId="21" state="hidden" r:id="rId2"/>
-    <sheet name="2023上半年" sheetId="36" state="hidden" r:id="rId3"/>
+    <sheet name="2026上半年" sheetId="42" r:id="rId2"/>
+    <sheet name="2025" sheetId="41" r:id="rId3"/>
     <sheet name="2025上半年" sheetId="40" state="hidden" r:id="rId4"/>
-    <sheet name="2024上半年" sheetId="38" state="hidden" r:id="rId5"/>
-[...15 lines deleted...]
-    <sheet name="2015" sheetId="23" r:id="rId21"/>
+    <sheet name="2024" sheetId="39" r:id="rId5"/>
+    <sheet name="2023" sheetId="37" r:id="rId6"/>
+    <sheet name="2022" sheetId="35" r:id="rId7"/>
+    <sheet name="2021" sheetId="33" r:id="rId8"/>
+    <sheet name="2020" sheetId="31" r:id="rId9"/>
+    <sheet name="2019" sheetId="29" r:id="rId10"/>
+    <sheet name="2018" sheetId="27" r:id="rId11"/>
+    <sheet name="2017" sheetId="26" r:id="rId12"/>
+    <sheet name="2016" sheetId="24" r:id="rId13"/>
+    <sheet name="2015" sheetId="23" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1860" uniqueCount="241">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1232" uniqueCount="176">
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
-    <t>總隊數
-[...8 lines deleted...]
-  <si>
     <t>Total</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...103 lines deleted...]
-    <t>連江縣</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Source : County and City Government.</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>Taiwan Prov.</t>
   </si>
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
   <si>
     <t>Taitung County</t>
   </si>
   <si>
     <t>Hualien County</t>
   </si>
   <si>
     <t>Penghu County</t>
   </si>
   <si>
     <t>Keelung City</t>
   </si>
   <si>
     <t>Hsinchu City</t>
   </si>
   <si>
     <t>Chiayi City</t>
   </si>
   <si>
-    <t>Fuchien Prov.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kinmen County</t>
   </si>
   <si>
     <t>Lienchiang County</t>
   </si>
   <si>
-    <t xml:space="preserve">年底及地區別 
-[...24 lines deleted...]
-  <si>
     <t>New Taipei City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Tainan City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Kaohsiung City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...81 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Taoyuan City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>End of 2015</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：隊；人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Unit : Teams, Persons</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -586,92 +327,50 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Number of Volunteers of Department of Social Welfare of Local Government By Identity</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底及地區別</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 End of Year &amp; Locality </t>
-    </r>
-[...40 lines deleted...]
-      <t>No. of Team Member</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>隊員按身分分</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  By Identity</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -822,429 +521,72 @@
       <t>男</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Total</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>End of 2016</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-  <si>
     <t>New Taipei City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Taoyuan City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Tainan City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Kaohsiung City</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>宜蘭縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新竹縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -1373,164 +715,68 @@
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新竹市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>嘉義市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
-[...49 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>金門縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>連江縣</t>
-    </r>
-[...43 lines deleted...]
-      <t>上半年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>End of 2017</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>地方政府社會處</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
@@ -1767,2213 +1013,1966 @@
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>臺南市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>高雄市</t>
     </r>
   </si>
   <si>
     <t>End of 2018</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>End of 2019</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>End of 2020</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">隊數
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>No. of Team</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">隊員人數
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>No. of Team Member</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：隊；人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Unit : Teams, Persons</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>－</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>附</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註：台北市因推動設置服務據點及初老服務老老方案，新增許多志願服務運用單位及運用單位內志工隊任務分組，故志工隊數增加。</t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地區別</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 
+ Locality </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> End of  2021</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>106</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底  </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>105</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底  </t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>104</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>109</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底  </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <t>108</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>107</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底  </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>100</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2011</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>101</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2012</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>102</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2013</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>103</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2014</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>104</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2015</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>105</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2016</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>106</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2017</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>107</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2018</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>108</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2019</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>109</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2020</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2021</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2022</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   End of   2022</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
-[...236 lines deleted...]
-        <rFont val="Thorndale AMT"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <rFont val="Thorndale AMT"/>
-[...18 lines deleted...]
-        <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 
-[...392 lines deleted...]
-      <t xml:space="preserve"> 2021</t>
+      <t xml:space="preserve">  End of June,  2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of June,  2021</t>
+      <t xml:space="preserve">  End of June,  2022</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>111</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2022</t>
+      <t xml:space="preserve"> 2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>111</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">   End of   2022</t>
+      <t xml:space="preserve">   End of   2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>112</t>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：隊；人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Unit : Teams, Persons</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">上半年
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  End of June,  2024</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   End of   2024</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：隊；人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Unit : Teams, Persons</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">年上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of June, 2023</t>
+      <t xml:space="preserve">  End of June, 2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>112</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of June,  2023</t>
+      <t xml:space="preserve">  End of June,  2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>111</t>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2024</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：隊；人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Unit : Teams, Persons</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   End of   2025</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：隊；人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Unit : Teams, Persons</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">年底別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">End of Year </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">隊數
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>No. of Team</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">隊員人數
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>No. of Team Member</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>隊員按身分分</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  By Identity</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">工商界人士
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Members of Industry &amp; Commerce</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">公教員工
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Officers &amp; Teacher</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">退休人員
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Retired Members</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">家庭管理
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Housekeepers</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">學生
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Students</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>85</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  1996</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>86</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 1997</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>87</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 1998</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>88</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 1999</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>89</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2000</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>90</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2001 </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>91</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2002</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>92</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2003</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>93</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2004</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>94</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2005</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>95</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2006</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>96</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2007</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2008</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>98</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2009</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>99</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2010</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of June,  2022</t>
-[...47 lines deleted...]
-      <t xml:space="preserve">   End of   2023</t>
+      <t xml:space="preserve">  End of June,  2026</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>單位：隊；人</t>
+      <t>更新日期</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Unit : Teams, Persons</t>
+      <t>:2026/9/21</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...45 lines deleted...]
-      <t>113</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">年上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  End of June, 2024</t>
-[...1051 lines deleted...]
-      <t xml:space="preserve"> 2025</t>
+      <t xml:space="preserve">  End of June, 2026</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="新細明體"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-[...10 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
-      <charset val="136"/>
-[...5 lines deleted...]
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -3992,75 +2991,64 @@
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-      <sz val="11"/>
+      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-      <sz val="10"/>
+      <sz val="9"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -4207,476 +3195,341 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="16" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Book3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4986,33207 +3839,22239 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S47"/>
+  <dimension ref="A1:S48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B30" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B26" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A50" sqref="A50"/>
+      <selection pane="bottomRight" activeCell="A49" sqref="A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.33203125" customWidth="1"/>
     <col min="2" max="17" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
-[...120 lines deleted...]
-      <c r="D6" s="90" t="s">
+      <c r="A2" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+    </row>
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="69" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="73" t="s">
+        <v>149</v>
+      </c>
+      <c r="D3" s="74"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="67" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="64" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="65"/>
+      <c r="H4" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="I4" s="65"/>
+      <c r="J4" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="K4" s="65"/>
+      <c r="L4" s="64" t="s">
+        <v>154</v>
+      </c>
+      <c r="M4" s="65"/>
+      <c r="N4" s="64" t="s">
+        <v>155</v>
+      </c>
+      <c r="O4" s="65"/>
+      <c r="P4" s="64" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q4" s="66"/>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="69"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="P5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q5" s="56" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="69"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="L6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="P6" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="55" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7" s="3">
+        <v>528</v>
+      </c>
+      <c r="C7" s="5">
+        <v>35272</v>
+      </c>
+      <c r="D7" s="5">
+        <v>12691</v>
+      </c>
+      <c r="E7" s="5">
+        <v>22581</v>
+      </c>
+      <c r="F7" s="5">
+        <v>6229</v>
+      </c>
+      <c r="G7" s="5">
+        <v>6001</v>
+      </c>
+      <c r="H7" s="5">
+        <v>1780</v>
+      </c>
+      <c r="I7" s="5">
+        <v>2282</v>
+      </c>
+      <c r="J7" s="5">
+        <v>1167</v>
+      </c>
+      <c r="K7" s="5">
+        <v>1184</v>
+      </c>
+      <c r="L7" s="5">
+        <v>47</v>
+      </c>
+      <c r="M7" s="5">
+        <v>8254</v>
+      </c>
+      <c r="N7" s="5">
+        <v>1955</v>
+      </c>
+      <c r="O7" s="5">
+        <v>2924</v>
+      </c>
+      <c r="P7" s="5">
+        <v>1513</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8" s="4">
+        <v>653</v>
+      </c>
+      <c r="C8" s="6">
+        <v>34176</v>
+      </c>
+      <c r="D8" s="6">
+        <v>11119</v>
+      </c>
+      <c r="E8" s="6">
+        <v>23057</v>
+      </c>
+      <c r="F8" s="6">
+        <v>5458</v>
+      </c>
+      <c r="G8" s="6">
+        <v>6037</v>
+      </c>
+      <c r="H8" s="6">
+        <v>1463</v>
+      </c>
+      <c r="I8" s="6">
+        <v>2137</v>
+      </c>
+      <c r="J8" s="6">
+        <v>1000</v>
+      </c>
+      <c r="K8" s="6">
+        <v>964</v>
+      </c>
+      <c r="L8" s="6">
+        <v>20</v>
+      </c>
+      <c r="M8" s="6">
+        <v>8623</v>
+      </c>
+      <c r="N8" s="6">
+        <v>1621</v>
+      </c>
+      <c r="O8" s="6">
+        <v>3025</v>
+      </c>
+      <c r="P8" s="6">
+        <v>1557</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="59" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="4">
+        <v>737</v>
+      </c>
+      <c r="C9" s="6">
+        <v>38601</v>
+      </c>
+      <c r="D9" s="6">
+        <v>12328</v>
+      </c>
+      <c r="E9" s="6">
+        <v>26273</v>
+      </c>
+      <c r="F9" s="6">
+        <v>5980</v>
+      </c>
+      <c r="G9" s="6">
+        <v>6643</v>
+      </c>
+      <c r="H9" s="6">
+        <v>1693</v>
+      </c>
+      <c r="I9" s="6">
+        <v>2409</v>
+      </c>
+      <c r="J9" s="6">
+        <v>1303</v>
+      </c>
+      <c r="K9" s="6">
+        <v>1787</v>
+      </c>
+      <c r="L9" s="6">
+        <v>26</v>
+      </c>
+      <c r="M9" s="6">
+        <v>10309</v>
+      </c>
+      <c r="N9" s="6">
+        <v>1598</v>
+      </c>
+      <c r="O9" s="6">
+        <v>2720</v>
+      </c>
+      <c r="P9" s="6">
+        <v>1728</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="59" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="4">
+        <v>827</v>
+      </c>
+      <c r="C10" s="6">
+        <v>45029</v>
+      </c>
+      <c r="D10" s="6">
+        <v>13512</v>
+      </c>
+      <c r="E10" s="6">
+        <v>31517</v>
+      </c>
+      <c r="F10" s="6">
+        <v>6167</v>
+      </c>
+      <c r="G10" s="6">
+        <v>7250</v>
+      </c>
+      <c r="H10" s="6">
+        <v>1666</v>
+      </c>
+      <c r="I10" s="6">
+        <v>2585</v>
+      </c>
+      <c r="J10" s="6">
+        <v>1796</v>
+      </c>
+      <c r="K10" s="6">
+        <v>1883</v>
+      </c>
+      <c r="L10" s="6">
+        <v>130</v>
+      </c>
+      <c r="M10" s="6">
+        <v>13360</v>
+      </c>
+      <c r="N10" s="6">
+        <v>1721</v>
+      </c>
+      <c r="O10" s="6">
+        <v>3026</v>
+      </c>
+      <c r="P10" s="6">
+        <v>2032</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11" s="4">
+        <v>966</v>
+      </c>
+      <c r="C11" s="6">
+        <v>56676</v>
+      </c>
+      <c r="D11" s="6">
+        <v>16964</v>
+      </c>
+      <c r="E11" s="6">
+        <v>39712</v>
+      </c>
+      <c r="F11" s="6">
+        <v>7284</v>
+      </c>
+      <c r="G11" s="6">
+        <v>8275</v>
+      </c>
+      <c r="H11" s="6">
+        <v>2145</v>
+      </c>
+      <c r="I11" s="6">
+        <v>2941</v>
+      </c>
+      <c r="J11" s="6">
+        <v>2591</v>
+      </c>
+      <c r="K11" s="6">
+        <v>2755</v>
+      </c>
+      <c r="L11" s="6">
+        <v>0</v>
+      </c>
+      <c r="M11" s="6">
+        <v>17128</v>
+      </c>
+      <c r="N11" s="6">
+        <v>2639</v>
+      </c>
+      <c r="O11" s="6">
+        <v>4411</v>
+      </c>
+      <c r="P11" s="6">
+        <v>2305</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="4">
+        <v>1041</v>
+      </c>
+      <c r="C12" s="6">
+        <v>58734</v>
+      </c>
+      <c r="D12" s="6">
+        <v>17427</v>
+      </c>
+      <c r="E12" s="6">
+        <v>41307</v>
+      </c>
+      <c r="F12" s="6">
+        <v>7275</v>
+      </c>
+      <c r="G12" s="6">
+        <v>8412</v>
+      </c>
+      <c r="H12" s="6">
+        <v>2185</v>
+      </c>
+      <c r="I12" s="6">
+        <v>2903</v>
+      </c>
+      <c r="J12" s="6">
+        <v>2542</v>
+      </c>
+      <c r="K12" s="6">
+        <v>2689</v>
+      </c>
+      <c r="L12" s="6">
+        <v>191</v>
+      </c>
+      <c r="M12" s="6">
+        <v>17957</v>
+      </c>
+      <c r="N12" s="6">
+        <v>3131</v>
+      </c>
+      <c r="O12" s="6">
+        <v>5133</v>
+      </c>
+      <c r="P12" s="6">
+        <v>2103</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="59" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="4">
+        <v>909</v>
+      </c>
+      <c r="C13" s="6">
+        <v>50266</v>
+      </c>
+      <c r="D13" s="6">
+        <v>15432</v>
+      </c>
+      <c r="E13" s="6">
+        <v>34834</v>
+      </c>
+      <c r="F13" s="6">
+        <v>6081</v>
+      </c>
+      <c r="G13" s="6">
+        <v>7157</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1778</v>
+      </c>
+      <c r="I13" s="6">
+        <v>2596</v>
+      </c>
+      <c r="J13" s="6">
+        <v>2034</v>
+      </c>
+      <c r="K13" s="6">
+        <v>1800</v>
+      </c>
+      <c r="L13" s="6">
+        <v>70</v>
+      </c>
+      <c r="M13" s="6">
+        <v>15391</v>
+      </c>
+      <c r="N13" s="6">
+        <v>3005</v>
+      </c>
+      <c r="O13" s="6">
+        <v>4699</v>
+      </c>
+      <c r="P13" s="6">
+        <v>2464</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="59" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="4">
+        <v>998</v>
+      </c>
+      <c r="C14" s="6">
+        <v>58671</v>
+      </c>
+      <c r="D14" s="6">
+        <v>18146</v>
+      </c>
+      <c r="E14" s="6">
+        <v>40525</v>
+      </c>
+      <c r="F14" s="6">
+        <v>6872</v>
+      </c>
+      <c r="G14" s="6">
+        <v>8191</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1988</v>
+      </c>
+      <c r="I14" s="6">
+        <v>2871</v>
+      </c>
+      <c r="J14" s="6">
+        <v>2323</v>
+      </c>
+      <c r="K14" s="6">
+        <v>2348</v>
+      </c>
+      <c r="L14" s="6">
+        <v>162</v>
+      </c>
+      <c r="M14" s="6">
+        <v>17132</v>
+      </c>
+      <c r="N14" s="6">
+        <v>4147</v>
+      </c>
+      <c r="O14" s="6">
+        <v>5680</v>
+      </c>
+      <c r="P14" s="6">
+        <v>2654</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="59" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="4">
+        <v>1169</v>
+      </c>
+      <c r="C15" s="6">
+        <v>64822</v>
+      </c>
+      <c r="D15" s="6">
+        <v>20258</v>
+      </c>
+      <c r="E15" s="6">
+        <v>44564</v>
+      </c>
+      <c r="F15" s="6">
+        <v>6980</v>
+      </c>
+      <c r="G15" s="6">
+        <v>8279</v>
+      </c>
+      <c r="H15" s="6">
+        <v>2105</v>
+      </c>
+      <c r="I15" s="6">
+        <v>3111</v>
+      </c>
+      <c r="J15" s="6">
+        <v>2936</v>
+      </c>
+      <c r="K15" s="6">
+        <v>3068</v>
+      </c>
+      <c r="L15" s="6">
+        <v>298</v>
+      </c>
+      <c r="M15" s="6">
+        <v>19139</v>
+      </c>
+      <c r="N15" s="6">
+        <v>4712</v>
+      </c>
+      <c r="O15" s="6">
+        <v>5972</v>
+      </c>
+      <c r="P15" s="6">
+        <v>3227</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="4">
+        <v>1338</v>
+      </c>
+      <c r="C16" s="6">
+        <v>78528</v>
+      </c>
+      <c r="D16" s="6">
+        <v>24558</v>
+      </c>
+      <c r="E16" s="6">
+        <v>53970</v>
+      </c>
+      <c r="F16" s="6">
+        <v>9651</v>
+      </c>
+      <c r="G16" s="6">
+        <v>11038</v>
+      </c>
+      <c r="H16" s="6">
+        <v>2644</v>
+      </c>
+      <c r="I16" s="6">
+        <v>3602</v>
+      </c>
+      <c r="J16" s="6">
+        <v>3537</v>
+      </c>
+      <c r="K16" s="6">
+        <v>3753</v>
+      </c>
+      <c r="L16" s="6">
+        <v>394</v>
+      </c>
+      <c r="M16" s="6">
+        <v>21839</v>
+      </c>
+      <c r="N16" s="6">
+        <v>4665</v>
+      </c>
+      <c r="O16" s="6">
+        <v>7221</v>
+      </c>
+      <c r="P16" s="6">
+        <v>3667</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>6517</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="4">
+        <v>1564</v>
+      </c>
+      <c r="C17" s="6">
+        <v>96225</v>
+      </c>
+      <c r="D17" s="6">
+        <v>30469</v>
+      </c>
+      <c r="E17" s="6">
+        <v>65756</v>
+      </c>
+      <c r="F17" s="6">
+        <v>11418</v>
+      </c>
+      <c r="G17" s="6">
+        <v>14315</v>
+      </c>
+      <c r="H17" s="6">
+        <v>3683</v>
+      </c>
+      <c r="I17" s="6">
+        <v>4880</v>
+      </c>
+      <c r="J17" s="6">
+        <v>4600</v>
+      </c>
+      <c r="K17" s="6">
+        <v>5182</v>
+      </c>
+      <c r="L17" s="6">
+        <v>744</v>
+      </c>
+      <c r="M17" s="6">
+        <v>25959</v>
+      </c>
+      <c r="N17" s="6">
+        <v>5729</v>
+      </c>
+      <c r="O17" s="6">
+        <v>8734</v>
+      </c>
+      <c r="P17" s="6">
+        <v>4295</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>6686</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="4">
+        <v>1880</v>
+      </c>
+      <c r="C18" s="6">
+        <v>108745</v>
+      </c>
+      <c r="D18" s="6">
+        <v>34522</v>
+      </c>
+      <c r="E18" s="6">
+        <v>74223</v>
+      </c>
+      <c r="F18" s="6">
+        <v>12938</v>
+      </c>
+      <c r="G18" s="6">
+        <v>15829</v>
+      </c>
+      <c r="H18" s="6">
+        <v>3547</v>
+      </c>
+      <c r="I18" s="6">
+        <v>4692</v>
+      </c>
+      <c r="J18" s="6">
+        <v>5847</v>
+      </c>
+      <c r="K18" s="6">
+        <v>6211</v>
+      </c>
+      <c r="L18" s="6">
+        <v>831</v>
+      </c>
+      <c r="M18" s="6">
+        <v>30613</v>
+      </c>
+      <c r="N18" s="6">
+        <v>6016</v>
+      </c>
+      <c r="O18" s="6">
+        <v>9515</v>
+      </c>
+      <c r="P18" s="6">
+        <v>5343</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>7363</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19" s="4">
+        <v>2354</v>
+      </c>
+      <c r="C19" s="6">
+        <v>131238</v>
+      </c>
+      <c r="D19" s="6">
+        <v>39308</v>
+      </c>
+      <c r="E19" s="6">
+        <v>91930</v>
+      </c>
+      <c r="F19" s="6">
+        <v>14606</v>
+      </c>
+      <c r="G19" s="6">
+        <v>17768</v>
+      </c>
+      <c r="H19" s="6">
+        <v>3726</v>
+      </c>
+      <c r="I19" s="6">
+        <v>5606</v>
+      </c>
+      <c r="J19" s="6">
+        <v>6953</v>
+      </c>
+      <c r="K19" s="6">
+        <v>8633</v>
+      </c>
+      <c r="L19" s="6">
+        <v>1024</v>
+      </c>
+      <c r="M19" s="6">
+        <v>37696</v>
+      </c>
+      <c r="N19" s="6">
+        <v>7273</v>
+      </c>
+      <c r="O19" s="6">
+        <v>12266</v>
+      </c>
+      <c r="P19" s="6">
+        <v>5726</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>9961</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="59" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20" s="4">
+        <v>2711</v>
+      </c>
+      <c r="C20" s="6">
+        <v>153819</v>
+      </c>
+      <c r="D20" s="6">
+        <v>48018</v>
+      </c>
+      <c r="E20" s="6">
+        <v>105801</v>
+      </c>
+      <c r="F20" s="6">
+        <v>15273</v>
+      </c>
+      <c r="G20" s="6">
+        <v>18112</v>
+      </c>
+      <c r="H20" s="6">
+        <v>4166</v>
+      </c>
+      <c r="I20" s="6">
+        <v>6316</v>
+      </c>
+      <c r="J20" s="6">
+        <v>8342</v>
+      </c>
+      <c r="K20" s="6">
+        <v>10163</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2100</v>
+      </c>
+      <c r="M20" s="6">
+        <v>45825</v>
+      </c>
+      <c r="N20" s="6">
+        <v>9501</v>
+      </c>
+      <c r="O20" s="6">
+        <v>13382</v>
+      </c>
+      <c r="P20" s="60">
+        <v>8636</v>
+      </c>
+      <c r="Q20" s="60">
+        <v>12003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="4">
+        <v>2727</v>
+      </c>
+      <c r="C21" s="6">
+        <v>160532</v>
+      </c>
+      <c r="D21" s="6">
+        <v>51319</v>
+      </c>
+      <c r="E21" s="6">
+        <v>109213</v>
+      </c>
+      <c r="F21" s="6">
+        <v>16240</v>
+      </c>
+      <c r="G21" s="6">
+        <v>19717</v>
+      </c>
+      <c r="H21" s="6">
+        <v>5422</v>
+      </c>
+      <c r="I21" s="6">
+        <v>7071</v>
+      </c>
+      <c r="J21" s="6">
+        <v>8560</v>
+      </c>
+      <c r="K21" s="6">
+        <v>10578</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2275</v>
+      </c>
+      <c r="M21" s="6">
+        <v>44274</v>
+      </c>
+      <c r="N21" s="6">
+        <v>9403</v>
+      </c>
+      <c r="O21" s="6">
+        <v>13807</v>
+      </c>
+      <c r="P21" s="6">
+        <v>9419</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>13766</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" s="44">
+        <v>3008</v>
+      </c>
+      <c r="C22" s="45">
+        <v>162457</v>
+      </c>
+      <c r="D22" s="45">
+        <v>54339</v>
+      </c>
+      <c r="E22" s="45">
+        <v>108118</v>
+      </c>
+      <c r="F22" s="45">
+        <v>15883</v>
+      </c>
+      <c r="G22" s="45">
+        <v>18888</v>
+      </c>
+      <c r="H22" s="45">
+        <v>5181</v>
+      </c>
+      <c r="I22" s="45">
+        <v>6698</v>
+      </c>
+      <c r="J22" s="45">
+        <v>8930</v>
+      </c>
+      <c r="K22" s="45">
+        <v>10657</v>
+      </c>
+      <c r="L22" s="45">
+        <v>1744</v>
+      </c>
+      <c r="M22" s="45">
+        <v>42618</v>
+      </c>
+      <c r="N22" s="45">
+        <v>14237</v>
+      </c>
+      <c r="O22" s="45">
+        <v>17195</v>
+      </c>
+      <c r="P22" s="45">
+        <v>8364</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>12062</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B23" s="44">
+        <v>3366</v>
+      </c>
+      <c r="C23" s="45">
+        <v>182954</v>
+      </c>
+      <c r="D23" s="45">
+        <v>60245</v>
+      </c>
+      <c r="E23" s="45">
+        <v>122709</v>
+      </c>
+      <c r="F23" s="45">
+        <v>17478</v>
+      </c>
+      <c r="G23" s="45">
+        <v>21308</v>
+      </c>
+      <c r="H23" s="45">
+        <v>6326</v>
+      </c>
+      <c r="I23" s="45">
+        <v>8619</v>
+      </c>
+      <c r="J23" s="45">
+        <v>10886</v>
+      </c>
+      <c r="K23" s="45">
+        <v>13109</v>
+      </c>
+      <c r="L23" s="45">
+        <v>1869</v>
+      </c>
+      <c r="M23" s="45">
+        <v>46031</v>
+      </c>
+      <c r="N23" s="45">
+        <v>15197</v>
+      </c>
+      <c r="O23" s="45">
+        <v>17487</v>
+      </c>
+      <c r="P23" s="45">
+        <v>8489</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>16155</v>
+      </c>
+      <c r="R23" s="9"/>
+    </row>
+    <row r="24" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" s="44">
+        <v>3770</v>
+      </c>
+      <c r="C24" s="45">
+        <v>202853</v>
+      </c>
+      <c r="D24" s="45">
+        <v>66926</v>
+      </c>
+      <c r="E24" s="45">
+        <v>135927</v>
+      </c>
+      <c r="F24" s="45">
+        <v>19419</v>
+      </c>
+      <c r="G24" s="45">
+        <v>23165</v>
+      </c>
+      <c r="H24" s="45">
+        <v>6155</v>
+      </c>
+      <c r="I24" s="45">
+        <v>8366</v>
+      </c>
+      <c r="J24" s="45">
+        <v>12613</v>
+      </c>
+      <c r="K24" s="45">
+        <v>16190</v>
+      </c>
+      <c r="L24" s="45">
+        <v>1885</v>
+      </c>
+      <c r="M24" s="45">
+        <v>51659</v>
+      </c>
+      <c r="N24" s="45">
+        <v>16755</v>
+      </c>
+      <c r="O24" s="45">
+        <v>20861</v>
+      </c>
+      <c r="P24" s="45">
+        <v>10099</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>15686</v>
+      </c>
+      <c r="R24" s="9"/>
+    </row>
+    <row r="25" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25" s="44">
+        <v>4299</v>
+      </c>
+      <c r="C25" s="45">
+        <v>240150</v>
+      </c>
+      <c r="D25" s="45">
+        <v>76883</v>
+      </c>
+      <c r="E25" s="45">
+        <v>163267</v>
+      </c>
+      <c r="F25" s="45">
+        <v>22038</v>
+      </c>
+      <c r="G25" s="45">
+        <v>26401</v>
+      </c>
+      <c r="H25" s="45">
+        <v>7310</v>
+      </c>
+      <c r="I25" s="45">
+        <v>9750</v>
+      </c>
+      <c r="J25" s="45">
+        <v>15950</v>
+      </c>
+      <c r="K25" s="45">
+        <v>20997</v>
+      </c>
+      <c r="L25" s="45">
+        <v>2948</v>
+      </c>
+      <c r="M25" s="45">
+        <v>65592</v>
+      </c>
+      <c r="N25" s="45">
+        <v>16869</v>
+      </c>
+      <c r="O25" s="45">
+        <v>22489</v>
+      </c>
+      <c r="P25" s="45">
+        <v>11768</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>18038</v>
+      </c>
+      <c r="R25" s="9"/>
+    </row>
+    <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B26" s="44">
+        <v>4395</v>
+      </c>
+      <c r="C26" s="45">
+        <v>244145</v>
+      </c>
+      <c r="D26" s="45">
+        <v>76576</v>
+      </c>
+      <c r="E26" s="45">
+        <v>167569</v>
+      </c>
+      <c r="F26" s="45">
+        <v>22176</v>
+      </c>
+      <c r="G26" s="45">
+        <v>29738</v>
+      </c>
+      <c r="H26" s="45">
+        <v>6291</v>
+      </c>
+      <c r="I26" s="45">
+        <v>8216</v>
+      </c>
+      <c r="J26" s="45">
+        <v>16751</v>
+      </c>
+      <c r="K26" s="45">
+        <v>20957</v>
+      </c>
+      <c r="L26" s="45">
+        <v>3470</v>
+      </c>
+      <c r="M26" s="45">
+        <v>67989</v>
+      </c>
+      <c r="N26" s="45">
+        <v>16730</v>
+      </c>
+      <c r="O26" s="45">
+        <v>21485</v>
+      </c>
+      <c r="P26" s="45">
+        <v>11158</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>19184</v>
+      </c>
+      <c r="R26" s="9"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="45">
+        <v>4726</v>
+      </c>
+      <c r="C27" s="45">
+        <v>264699</v>
+      </c>
+      <c r="D27" s="45">
+        <v>81828</v>
+      </c>
+      <c r="E27" s="45">
+        <v>182871</v>
+      </c>
+      <c r="F27" s="45">
+        <v>24493</v>
+      </c>
+      <c r="G27" s="45">
+        <v>32438</v>
+      </c>
+      <c r="H27" s="45">
+        <v>8678</v>
+      </c>
+      <c r="I27" s="45">
+        <v>11286</v>
+      </c>
+      <c r="J27" s="45">
+        <v>19275</v>
+      </c>
+      <c r="K27" s="45">
+        <v>23729</v>
+      </c>
+      <c r="L27" s="45">
+        <v>3652</v>
+      </c>
+      <c r="M27" s="45">
+        <v>73934</v>
+      </c>
+      <c r="N27" s="45">
+        <v>14250</v>
+      </c>
+      <c r="O27" s="45">
+        <v>19895</v>
+      </c>
+      <c r="P27" s="45">
+        <v>11480</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>21589</v>
+      </c>
+      <c r="R27" s="9"/>
+    </row>
+    <row r="28" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="45">
+        <v>4899</v>
+      </c>
+      <c r="C28" s="45">
+        <v>288591</v>
+      </c>
+      <c r="D28" s="45">
+        <v>91762</v>
+      </c>
+      <c r="E28" s="45">
+        <v>196829</v>
+      </c>
+      <c r="F28" s="45">
+        <v>25187</v>
+      </c>
+      <c r="G28" s="45">
+        <v>33192</v>
+      </c>
+      <c r="H28" s="45">
+        <v>10071</v>
+      </c>
+      <c r="I28" s="45">
+        <v>13619</v>
+      </c>
+      <c r="J28" s="45">
+        <v>19982</v>
+      </c>
+      <c r="K28" s="45">
+        <v>23517</v>
+      </c>
+      <c r="L28" s="45">
+        <v>4153</v>
+      </c>
+      <c r="M28" s="45">
+        <v>76339</v>
+      </c>
+      <c r="N28" s="45">
+        <v>18651</v>
+      </c>
+      <c r="O28" s="45">
+        <v>23994</v>
+      </c>
+      <c r="P28" s="45">
+        <v>13718</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>26168</v>
+      </c>
+      <c r="R28" s="9"/>
+    </row>
+    <row r="29" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="45">
+        <v>5152</v>
+      </c>
+      <c r="C29" s="45">
+        <v>302398</v>
+      </c>
+      <c r="D29" s="45">
+        <v>94889</v>
+      </c>
+      <c r="E29" s="45">
+        <v>207509</v>
+      </c>
+      <c r="F29" s="45">
+        <v>24819</v>
+      </c>
+      <c r="G29" s="45">
+        <v>35476</v>
+      </c>
+      <c r="H29" s="45">
+        <v>10711</v>
+      </c>
+      <c r="I29" s="45">
+        <v>13470</v>
+      </c>
+      <c r="J29" s="45">
+        <v>21241</v>
+      </c>
+      <c r="K29" s="45">
+        <v>27336</v>
+      </c>
+      <c r="L29" s="45">
+        <v>4897</v>
+      </c>
+      <c r="M29" s="45">
+        <v>78795</v>
+      </c>
+      <c r="N29" s="45">
+        <v>18258</v>
+      </c>
+      <c r="O29" s="45">
+        <v>23794</v>
+      </c>
+      <c r="P29" s="45">
+        <v>14963</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>28638</v>
+      </c>
+      <c r="R29" s="9"/>
+    </row>
+    <row r="30" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" s="44">
+        <v>5718</v>
+      </c>
+      <c r="C30" s="45">
+        <v>321743</v>
+      </c>
+      <c r="D30" s="45">
+        <v>102559</v>
+      </c>
+      <c r="E30" s="45">
+        <v>219184</v>
+      </c>
+      <c r="F30" s="45">
+        <v>26407</v>
+      </c>
+      <c r="G30" s="45">
+        <v>35960</v>
+      </c>
+      <c r="H30" s="45">
+        <v>11776</v>
+      </c>
+      <c r="I30" s="45">
+        <v>15863</v>
+      </c>
+      <c r="J30" s="45">
+        <v>22404</v>
+      </c>
+      <c r="K30" s="45">
+        <v>29758</v>
+      </c>
+      <c r="L30" s="45">
+        <v>6121</v>
+      </c>
+      <c r="M30" s="45">
+        <v>81491</v>
+      </c>
+      <c r="N30" s="45">
+        <v>18786</v>
+      </c>
+      <c r="O30" s="45">
+        <v>25073</v>
+      </c>
+      <c r="P30" s="45">
+        <v>17065</v>
+      </c>
+      <c r="Q30" s="45">
+        <v>31039</v>
+      </c>
+      <c r="R30" s="9"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="44">
+        <v>6310</v>
+      </c>
+      <c r="C31" s="45">
+        <v>354441</v>
+      </c>
+      <c r="D31" s="45">
+        <v>112434</v>
+      </c>
+      <c r="E31" s="45">
+        <v>242007</v>
+      </c>
+      <c r="F31" s="45">
+        <v>27931</v>
+      </c>
+      <c r="G31" s="45">
+        <v>39604</v>
+      </c>
+      <c r="H31" s="45">
+        <v>11238</v>
+      </c>
+      <c r="I31" s="45">
+        <v>15564</v>
+      </c>
+      <c r="J31" s="45">
+        <v>25286</v>
+      </c>
+      <c r="K31" s="45">
+        <v>36511</v>
+      </c>
+      <c r="L31" s="45">
+        <v>6737</v>
+      </c>
+      <c r="M31" s="45">
+        <v>83928</v>
+      </c>
+      <c r="N31" s="45">
+        <v>19881</v>
+      </c>
+      <c r="O31" s="45">
+        <v>26968</v>
+      </c>
+      <c r="P31" s="45">
+        <v>21361</v>
+      </c>
+      <c r="Q31" s="45">
+        <v>39432</v>
+      </c>
+      <c r="R31" s="9"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="45">
+        <v>6437</v>
+      </c>
+      <c r="C32" s="45">
+        <v>372764</v>
+      </c>
+      <c r="D32" s="45">
+        <v>116972</v>
+      </c>
+      <c r="E32" s="45">
+        <v>255792</v>
+      </c>
+      <c r="F32" s="45">
+        <v>29771</v>
+      </c>
+      <c r="G32" s="45">
+        <v>42099</v>
+      </c>
+      <c r="H32" s="45">
+        <v>11417</v>
+      </c>
+      <c r="I32" s="45">
+        <v>16494</v>
+      </c>
+      <c r="J32" s="45">
+        <v>27827</v>
+      </c>
+      <c r="K32" s="45">
+        <v>40807</v>
+      </c>
+      <c r="L32" s="45">
+        <v>5933</v>
+      </c>
+      <c r="M32" s="45">
+        <v>88497</v>
+      </c>
+      <c r="N32" s="45">
+        <v>19431</v>
+      </c>
+      <c r="O32" s="45">
+        <v>26664</v>
+      </c>
+      <c r="P32" s="45">
+        <v>22593</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>41231</v>
+      </c>
+      <c r="R32" s="9"/>
+    </row>
+    <row r="33" spans="1:19" s="42" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="52" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" s="51">
+        <v>6556</v>
+      </c>
+      <c r="C33" s="51">
+        <v>371266</v>
+      </c>
+      <c r="D33" s="51">
+        <v>116383</v>
+      </c>
+      <c r="E33" s="51">
+        <v>254883</v>
+      </c>
+      <c r="F33" s="51">
+        <v>29528</v>
+      </c>
+      <c r="G33" s="51">
+        <v>42491</v>
+      </c>
+      <c r="H33" s="51">
+        <v>11824</v>
+      </c>
+      <c r="I33" s="51">
+        <v>17091</v>
+      </c>
+      <c r="J33" s="51">
+        <v>30332</v>
+      </c>
+      <c r="K33" s="51">
+        <v>41323</v>
+      </c>
+      <c r="L33" s="51">
+        <v>5623</v>
+      </c>
+      <c r="M33" s="51">
+        <v>89967</v>
+      </c>
+      <c r="N33" s="51">
+        <v>19097</v>
+      </c>
+      <c r="O33" s="51">
+        <v>25709</v>
+      </c>
+      <c r="P33" s="51">
+        <v>19979</v>
+      </c>
+      <c r="Q33" s="51">
+        <v>38302</v>
+      </c>
+      <c r="R33" s="41"/>
+    </row>
+    <row r="34" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="44">
+        <v>6691</v>
+      </c>
+      <c r="C34" s="45">
+        <v>410396</v>
+      </c>
+      <c r="D34" s="45">
+        <v>130113</v>
+      </c>
+      <c r="E34" s="45">
+        <v>280283</v>
+      </c>
+      <c r="F34" s="45">
+        <v>34752</v>
+      </c>
+      <c r="G34" s="45">
+        <v>48138</v>
+      </c>
+      <c r="H34" s="45">
+        <v>13388</v>
+      </c>
+      <c r="I34" s="45">
+        <v>18352</v>
+      </c>
+      <c r="J34" s="45">
+        <v>33136</v>
+      </c>
+      <c r="K34" s="45">
+        <v>46979</v>
+      </c>
+      <c r="L34" s="45">
+        <v>6481</v>
+      </c>
+      <c r="M34" s="45">
+        <v>93825</v>
+      </c>
+      <c r="N34" s="45">
+        <v>20114</v>
+      </c>
+      <c r="O34" s="45">
+        <v>28875</v>
+      </c>
+      <c r="P34" s="45">
+        <v>22242</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>44114</v>
+      </c>
+      <c r="R34" s="9"/>
+    </row>
+    <row r="35" spans="1:19" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="51">
+        <v>6915</v>
+      </c>
+      <c r="C35" s="51">
+        <v>403685</v>
+      </c>
+      <c r="D35" s="51">
+        <v>125618</v>
+      </c>
+      <c r="E35" s="51">
+        <v>278067</v>
+      </c>
+      <c r="F35" s="51">
+        <v>34633</v>
+      </c>
+      <c r="G35" s="51">
+        <v>48195</v>
+      </c>
+      <c r="H35" s="51">
+        <v>13331</v>
+      </c>
+      <c r="I35" s="51">
+        <v>18982</v>
+      </c>
+      <c r="J35" s="51">
+        <v>32395</v>
+      </c>
+      <c r="K35" s="51">
+        <v>45665</v>
+      </c>
+      <c r="L35" s="51">
+        <v>5850</v>
+      </c>
+      <c r="M35" s="51">
+        <v>93472</v>
+      </c>
+      <c r="N35" s="51">
+        <v>17343</v>
+      </c>
+      <c r="O35" s="51">
+        <v>26546</v>
+      </c>
+      <c r="P35" s="51">
+        <v>22066</v>
+      </c>
+      <c r="Q35" s="51">
+        <v>45207</v>
+      </c>
+      <c r="R35" s="9"/>
+    </row>
+    <row r="36" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="45">
+        <v>7166</v>
+      </c>
+      <c r="C36" s="45">
+        <v>426108</v>
+      </c>
+      <c r="D36" s="45">
+        <v>129875</v>
+      </c>
+      <c r="E36" s="45">
+        <v>296233</v>
+      </c>
+      <c r="F36" s="45">
+        <v>34628</v>
+      </c>
+      <c r="G36" s="45">
+        <v>49855</v>
+      </c>
+      <c r="H36" s="45">
+        <v>13649</v>
+      </c>
+      <c r="I36" s="45">
+        <v>21316</v>
+      </c>
+      <c r="J36" s="45">
+        <v>32163</v>
+      </c>
+      <c r="K36" s="45">
+        <v>49878</v>
+      </c>
+      <c r="L36" s="45">
+        <v>5824</v>
+      </c>
+      <c r="M36" s="45">
+        <v>97456</v>
+      </c>
+      <c r="N36" s="45">
+        <v>16297</v>
+      </c>
+      <c r="O36" s="45">
+        <v>26624</v>
+      </c>
+      <c r="P36" s="45">
+        <v>27314</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>51104</v>
+      </c>
+      <c r="R36" s="9"/>
+    </row>
+    <row r="37" spans="1:19" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="51">
+        <v>7349</v>
+      </c>
+      <c r="C37" s="51">
+        <v>418341</v>
+      </c>
+      <c r="D37" s="51">
+        <v>126467</v>
+      </c>
+      <c r="E37" s="51">
+        <v>291874</v>
+      </c>
+      <c r="F37" s="51">
+        <v>33122</v>
+      </c>
+      <c r="G37" s="51">
+        <v>49624</v>
+      </c>
+      <c r="H37" s="51">
+        <v>13794</v>
+      </c>
+      <c r="I37" s="51">
+        <v>22028</v>
+      </c>
+      <c r="J37" s="51">
+        <v>32631</v>
+      </c>
+      <c r="K37" s="51">
+        <v>49120</v>
+      </c>
+      <c r="L37" s="51">
+        <v>5616</v>
+      </c>
+      <c r="M37" s="51">
+        <v>97867</v>
+      </c>
+      <c r="N37" s="51">
+        <v>16805</v>
+      </c>
+      <c r="O37" s="51">
+        <v>26465</v>
+      </c>
+      <c r="P37" s="51">
+        <v>24499</v>
+      </c>
+      <c r="Q37" s="51">
+        <v>46770</v>
+      </c>
+      <c r="R37" s="9"/>
+    </row>
+    <row r="38" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="45">
+        <v>7379</v>
+      </c>
+      <c r="C38" s="45">
+        <v>439561</v>
+      </c>
+      <c r="D38" s="45">
+        <v>131806</v>
+      </c>
+      <c r="E38" s="45">
+        <v>307755</v>
+      </c>
+      <c r="F38" s="45">
+        <v>34891</v>
+      </c>
+      <c r="G38" s="45">
+        <v>50954</v>
+      </c>
+      <c r="H38" s="45">
+        <v>13856</v>
+      </c>
+      <c r="I38" s="45">
+        <v>22733</v>
+      </c>
+      <c r="J38" s="45">
+        <v>34129</v>
+      </c>
+      <c r="K38" s="45">
+        <v>52640</v>
+      </c>
+      <c r="L38" s="45">
+        <v>5957</v>
+      </c>
+      <c r="M38" s="45">
+        <v>98072</v>
+      </c>
+      <c r="N38" s="45">
+        <v>17708</v>
+      </c>
+      <c r="O38" s="45">
+        <v>28813</v>
+      </c>
+      <c r="P38" s="45">
+        <v>25265</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>54543</v>
+      </c>
+      <c r="R38" s="9"/>
+      <c r="S38" s="9"/>
+    </row>
+    <row r="39" spans="1:19" s="42" customFormat="1" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="51">
+        <v>7112</v>
+      </c>
+      <c r="C39" s="51">
+        <v>425270</v>
+      </c>
+      <c r="D39" s="51">
+        <v>128105</v>
+      </c>
+      <c r="E39" s="51">
+        <v>297165</v>
+      </c>
+      <c r="F39" s="51">
+        <v>33813</v>
+      </c>
+      <c r="G39" s="51">
+        <v>47991</v>
+      </c>
+      <c r="H39" s="51">
+        <v>13498</v>
+      </c>
+      <c r="I39" s="51">
+        <v>21106</v>
+      </c>
+      <c r="J39" s="51">
+        <v>33961</v>
+      </c>
+      <c r="K39" s="51">
+        <v>52122</v>
+      </c>
+      <c r="L39" s="51">
+        <v>5453</v>
+      </c>
+      <c r="M39" s="51">
+        <v>96752</v>
+      </c>
+      <c r="N39" s="51">
+        <v>16630</v>
+      </c>
+      <c r="O39" s="51">
+        <v>26371</v>
+      </c>
+      <c r="P39" s="51">
+        <v>24750</v>
+      </c>
+      <c r="Q39" s="51">
+        <v>52823</v>
+      </c>
+      <c r="R39" s="41"/>
+      <c r="S39" s="41"/>
+    </row>
+    <row r="40" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="45">
+        <v>7498</v>
+      </c>
+      <c r="C40" s="45">
+        <v>466523</v>
+      </c>
+      <c r="D40" s="45">
+        <v>140211</v>
+      </c>
+      <c r="E40" s="45">
+        <v>326312</v>
+      </c>
+      <c r="F40" s="45">
+        <v>38013</v>
+      </c>
+      <c r="G40" s="45">
+        <v>54161</v>
+      </c>
+      <c r="H40" s="45">
+        <v>14487</v>
+      </c>
+      <c r="I40" s="45">
+        <v>24244</v>
+      </c>
+      <c r="J40" s="45">
+        <v>36723</v>
+      </c>
+      <c r="K40" s="45">
+        <v>56676</v>
+      </c>
+      <c r="L40" s="45">
+        <v>5167</v>
+      </c>
+      <c r="M40" s="45">
+        <v>101479</v>
+      </c>
+      <c r="N40" s="45">
+        <v>17623</v>
+      </c>
+      <c r="O40" s="45">
+        <v>28722</v>
+      </c>
+      <c r="P40" s="45">
+        <v>28198</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>61030</v>
+      </c>
+      <c r="R40" s="9"/>
+      <c r="S40" s="9"/>
+    </row>
+    <row r="41" spans="1:19" s="42" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="61" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="63">
+        <v>7215</v>
+      </c>
+      <c r="C41" s="46">
+        <v>434651</v>
+      </c>
+      <c r="D41" s="46">
+        <v>130408</v>
+      </c>
+      <c r="E41" s="46">
+        <v>304243</v>
+      </c>
+      <c r="F41" s="46">
+        <v>34781</v>
+      </c>
+      <c r="G41" s="46">
+        <v>47498</v>
+      </c>
+      <c r="H41" s="46">
+        <v>12800</v>
+      </c>
+      <c r="I41" s="46">
+        <v>21216</v>
+      </c>
+      <c r="J41" s="46">
+        <v>33666</v>
+      </c>
+      <c r="K41" s="46">
+        <v>50512</v>
+      </c>
+      <c r="L41" s="46">
+        <v>4038</v>
+      </c>
+      <c r="M41" s="46">
+        <v>95513</v>
+      </c>
+      <c r="N41" s="46">
+        <v>17438</v>
+      </c>
+      <c r="O41" s="46">
+        <v>27590</v>
+      </c>
+      <c r="P41" s="46">
+        <v>27685</v>
+      </c>
+      <c r="Q41" s="46">
+        <v>61914</v>
+      </c>
+      <c r="R41" s="41"/>
+      <c r="S41" s="41"/>
+    </row>
+    <row r="42" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="68"/>
+      <c r="C42" s="68"/>
+      <c r="D42" s="68"/>
+      <c r="E42" s="68"/>
+    </row>
+    <row r="43" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="90" t="s">
-[...1885 lines deleted...]
-      <c r="E47" s="31"/>
+    </row>
+    <row r="44" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="62" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="C3:E4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="F3:Q3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
-    <mergeCell ref="A41:E41"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:E4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.24" right="0.24" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-[...7684 lines deleted...]
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.5" customWidth="1"/>
     <col min="3" max="3" width="15.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+    </row>
+    <row r="4" spans="1:19" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="35" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="35" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" s="47">
+        <v>5718</v>
+      </c>
+      <c r="D8" s="48">
+        <v>321743</v>
+      </c>
+      <c r="E8" s="48">
+        <v>102559</v>
+      </c>
+      <c r="F8" s="48">
+        <v>219184</v>
+      </c>
+      <c r="G8" s="48">
+        <v>26407</v>
+      </c>
+      <c r="H8" s="48">
+        <v>35960</v>
+      </c>
+      <c r="I8" s="48">
+        <v>11776</v>
+      </c>
+      <c r="J8" s="48">
+        <v>15863</v>
+      </c>
+      <c r="K8" s="48">
+        <v>22404</v>
+      </c>
+      <c r="L8" s="48">
+        <v>29758</v>
+      </c>
+      <c r="M8" s="48">
+        <v>6121</v>
+      </c>
+      <c r="N8" s="48">
+        <v>81491</v>
+      </c>
+      <c r="O8" s="48">
+        <v>18786</v>
+      </c>
+      <c r="P8" s="48">
+        <v>25073</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>17065</v>
+      </c>
+      <c r="R8" s="48">
+        <v>31039</v>
+      </c>
+      <c r="S8" s="36"/>
+    </row>
+    <row r="9" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>584</v>
+      </c>
+      <c r="D9" s="45">
+        <v>47340</v>
+      </c>
+      <c r="E9" s="45">
+        <v>13252</v>
+      </c>
+      <c r="F9" s="45">
+        <v>34088</v>
+      </c>
+      <c r="G9" s="45">
+        <v>3319</v>
+      </c>
+      <c r="H9" s="45">
+        <v>4577</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1101</v>
+      </c>
+      <c r="J9" s="45">
+        <v>1335</v>
+      </c>
+      <c r="K9" s="45">
+        <v>3385</v>
+      </c>
+      <c r="L9" s="45">
+        <v>4971</v>
+      </c>
+      <c r="M9" s="45">
+        <v>387</v>
+      </c>
+      <c r="N9" s="45">
+        <v>13380</v>
+      </c>
+      <c r="O9" s="45">
+        <v>534</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1111</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>4526</v>
+      </c>
+      <c r="R9" s="45">
+        <v>8714</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>299</v>
+      </c>
+      <c r="D10" s="45">
+        <v>30524</v>
+      </c>
+      <c r="E10" s="45">
+        <v>10627</v>
+      </c>
+      <c r="F10" s="45">
+        <v>19897</v>
+      </c>
+      <c r="G10" s="45">
+        <v>3435</v>
+      </c>
+      <c r="H10" s="45">
+        <v>5051</v>
+      </c>
+      <c r="I10" s="45">
+        <v>1422</v>
+      </c>
+      <c r="J10" s="45">
+        <v>2455</v>
+      </c>
+      <c r="K10" s="45">
+        <v>2215</v>
+      </c>
+      <c r="L10" s="45">
+        <v>3403</v>
+      </c>
+      <c r="M10" s="45">
+        <v>141</v>
+      </c>
+      <c r="N10" s="45">
+        <v>3624</v>
+      </c>
+      <c r="O10" s="45">
+        <v>1842</v>
+      </c>
+      <c r="P10" s="45">
+        <v>2686</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>1572</v>
+      </c>
+      <c r="R10" s="45">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>480</v>
+      </c>
+      <c r="D11" s="45">
+        <v>23843</v>
+      </c>
+      <c r="E11" s="45">
+        <v>6625</v>
+      </c>
+      <c r="F11" s="45">
+        <v>17218</v>
+      </c>
+      <c r="G11" s="45">
+        <v>1820</v>
+      </c>
+      <c r="H11" s="45">
+        <v>2576</v>
+      </c>
+      <c r="I11" s="45">
+        <v>694</v>
+      </c>
+      <c r="J11" s="45">
+        <v>870</v>
+      </c>
+      <c r="K11" s="45">
+        <v>1746</v>
+      </c>
+      <c r="L11" s="45">
+        <v>2993</v>
+      </c>
+      <c r="M11" s="45">
+        <v>878</v>
+      </c>
+      <c r="N11" s="45">
+        <v>8347</v>
+      </c>
+      <c r="O11" s="45">
+        <v>973</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1683</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>514</v>
+      </c>
+      <c r="R11" s="45">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>675</v>
+      </c>
+      <c r="D12" s="45">
+        <v>32997</v>
+      </c>
+      <c r="E12" s="45">
+        <v>11135</v>
+      </c>
+      <c r="F12" s="45">
+        <v>21862</v>
+      </c>
+      <c r="G12" s="45">
+        <v>3912</v>
+      </c>
+      <c r="H12" s="45">
+        <v>4274</v>
+      </c>
+      <c r="I12" s="45">
+        <v>1419</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1903</v>
+      </c>
+      <c r="K12" s="45">
+        <v>2005</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2475</v>
+      </c>
+      <c r="M12" s="45">
+        <v>598</v>
+      </c>
+      <c r="N12" s="45">
+        <v>8468</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1039</v>
+      </c>
+      <c r="P12" s="45">
+        <v>1621</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>2162</v>
+      </c>
+      <c r="R12" s="45">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>558</v>
+      </c>
+      <c r="D13" s="45">
+        <v>26843</v>
+      </c>
+      <c r="E13" s="45">
+        <v>9035</v>
+      </c>
+      <c r="F13" s="45">
+        <v>17808</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2239</v>
+      </c>
+      <c r="H13" s="45">
+        <v>2935</v>
+      </c>
+      <c r="I13" s="45">
+        <v>666</v>
+      </c>
+      <c r="J13" s="45">
+        <v>998</v>
+      </c>
+      <c r="K13" s="45">
+        <v>2271</v>
+      </c>
+      <c r="L13" s="45">
+        <v>2578</v>
+      </c>
+      <c r="M13" s="45">
+        <v>492</v>
+      </c>
+      <c r="N13" s="45">
+        <v>6740</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2641</v>
+      </c>
+      <c r="P13" s="45">
+        <v>3266</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>726</v>
+      </c>
+      <c r="R13" s="45">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>436</v>
+      </c>
+      <c r="D14" s="45">
+        <v>31027</v>
+      </c>
+      <c r="E14" s="45">
+        <v>10264</v>
+      </c>
+      <c r="F14" s="45">
+        <v>20763</v>
+      </c>
+      <c r="G14" s="45">
+        <v>2876</v>
+      </c>
+      <c r="H14" s="45">
+        <v>3626</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1067</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1223</v>
+      </c>
+      <c r="K14" s="45">
+        <v>1674</v>
+      </c>
+      <c r="L14" s="45">
+        <v>2463</v>
+      </c>
+      <c r="M14" s="45">
+        <v>357</v>
+      </c>
+      <c r="N14" s="45">
+        <v>7920</v>
+      </c>
+      <c r="O14" s="45">
+        <v>3177</v>
+      </c>
+      <c r="P14" s="45">
+        <v>3353</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>1113</v>
+      </c>
+      <c r="R14" s="45">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>201</v>
+      </c>
+      <c r="D15" s="45">
+        <v>13595</v>
+      </c>
+      <c r="E15" s="45">
+        <v>4858</v>
+      </c>
+      <c r="F15" s="45">
+        <v>8737</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1602</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1922</v>
+      </c>
+      <c r="I15" s="45">
+        <v>624</v>
+      </c>
+      <c r="J15" s="45">
+        <v>847</v>
+      </c>
+      <c r="K15" s="45">
+        <v>1403</v>
+      </c>
+      <c r="L15" s="45">
+        <v>2711</v>
+      </c>
+      <c r="M15" s="45">
+        <v>226</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1701</v>
+      </c>
+      <c r="O15" s="45">
+        <v>761</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1177</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>242</v>
+      </c>
+      <c r="R15" s="45">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>125</v>
+      </c>
+      <c r="D16" s="45">
+        <v>6224</v>
+      </c>
+      <c r="E16" s="45">
+        <v>1973</v>
+      </c>
+      <c r="F16" s="45">
+        <v>4251</v>
+      </c>
+      <c r="G16" s="45">
+        <v>315</v>
+      </c>
+      <c r="H16" s="45">
+        <v>549</v>
+      </c>
+      <c r="I16" s="45">
+        <v>94</v>
+      </c>
+      <c r="J16" s="45">
+        <v>226</v>
+      </c>
+      <c r="K16" s="45">
+        <v>474</v>
+      </c>
+      <c r="L16" s="45">
+        <v>582</v>
+      </c>
+      <c r="M16" s="45">
+        <v>85</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1507</v>
+      </c>
+      <c r="O16" s="45">
+        <v>298</v>
+      </c>
+      <c r="P16" s="45">
+        <v>650</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>707</v>
+      </c>
+      <c r="R16" s="45">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>227</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6318</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2015</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4303</v>
+      </c>
+      <c r="G17" s="45">
+        <v>222</v>
+      </c>
+      <c r="H17" s="45">
+        <v>449</v>
+      </c>
+      <c r="I17" s="45">
+        <v>199</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>446</v>
+      </c>
+      <c r="L17" s="45">
+        <v>881</v>
+      </c>
+      <c r="M17" s="45">
+        <v>662</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2063</v>
+      </c>
+      <c r="O17" s="45">
+        <v>260</v>
+      </c>
+      <c r="P17" s="45">
+        <v>312</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>226</v>
+      </c>
+      <c r="R17" s="45">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>399</v>
+      </c>
+      <c r="D18" s="45">
+        <v>29127</v>
+      </c>
+      <c r="E18" s="45">
+        <v>11179</v>
+      </c>
+      <c r="F18" s="45">
+        <v>17948</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1291</v>
+      </c>
+      <c r="H18" s="45">
+        <v>1968</v>
+      </c>
+      <c r="I18" s="45">
+        <v>380</v>
+      </c>
+      <c r="J18" s="45">
+        <v>535</v>
+      </c>
+      <c r="K18" s="45">
+        <v>3032</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1573</v>
+      </c>
+      <c r="M18" s="45">
+        <v>1012</v>
+      </c>
+      <c r="N18" s="45">
+        <v>7282</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4549</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4426</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>915</v>
+      </c>
+      <c r="R18" s="45">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>113</v>
+      </c>
+      <c r="D19" s="45">
+        <v>6662</v>
+      </c>
+      <c r="E19" s="45">
+        <v>2536</v>
+      </c>
+      <c r="F19" s="45">
+        <v>4126</v>
+      </c>
+      <c r="G19" s="45">
+        <v>1147</v>
+      </c>
+      <c r="H19" s="45">
+        <v>1090</v>
+      </c>
+      <c r="I19" s="45">
+        <v>420</v>
+      </c>
+      <c r="J19" s="45">
+        <v>528</v>
+      </c>
+      <c r="K19" s="45">
+        <v>210</v>
+      </c>
+      <c r="L19" s="45">
+        <v>245</v>
+      </c>
+      <c r="M19" s="45">
+        <v>26</v>
+      </c>
+      <c r="N19" s="45">
+        <v>1304</v>
+      </c>
+      <c r="O19" s="45">
+        <v>320</v>
+      </c>
+      <c r="P19" s="45">
+        <v>464</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>413</v>
+      </c>
+      <c r="R19" s="45">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>160</v>
+      </c>
+      <c r="D20" s="45">
+        <v>6871</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2350</v>
+      </c>
+      <c r="F20" s="45">
+        <v>4521</v>
+      </c>
+      <c r="G20" s="45">
+        <v>680</v>
+      </c>
+      <c r="H20" s="45">
+        <v>668</v>
+      </c>
+      <c r="I20" s="45">
+        <v>338</v>
+      </c>
+      <c r="J20" s="45">
+        <v>422</v>
+      </c>
+      <c r="K20" s="45">
+        <v>352</v>
+      </c>
+      <c r="L20" s="45">
+        <v>450</v>
+      </c>
+      <c r="M20" s="45">
+        <v>107</v>
+      </c>
+      <c r="N20" s="45">
+        <v>1519</v>
+      </c>
+      <c r="O20" s="45">
+        <v>401</v>
+      </c>
+      <c r="P20" s="45">
+        <v>622</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>472</v>
+      </c>
+      <c r="R20" s="45">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>123</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5188</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1596</v>
+      </c>
+      <c r="F21" s="45">
+        <v>3592</v>
+      </c>
+      <c r="G21" s="45">
+        <v>479</v>
+      </c>
+      <c r="H21" s="45">
+        <v>615</v>
+      </c>
+      <c r="I21" s="45">
+        <v>242</v>
+      </c>
+      <c r="J21" s="45">
+        <v>232</v>
+      </c>
+      <c r="K21" s="45">
+        <v>276</v>
+      </c>
+      <c r="L21" s="45">
+        <v>171</v>
+      </c>
+      <c r="M21" s="45">
+        <v>128</v>
+      </c>
+      <c r="N21" s="45">
+        <v>2006</v>
+      </c>
+      <c r="O21" s="45">
+        <v>84</v>
+      </c>
+      <c r="P21" s="45">
+        <v>105</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>387</v>
+      </c>
+      <c r="R21" s="45">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>513</v>
+      </c>
+      <c r="D22" s="45">
+        <v>18752</v>
+      </c>
+      <c r="E22" s="45">
+        <v>4741</v>
+      </c>
+      <c r="F22" s="45">
+        <v>14011</v>
+      </c>
+      <c r="G22" s="45">
+        <v>722</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2108</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1260</v>
+      </c>
+      <c r="J22" s="45">
+        <v>1775</v>
+      </c>
+      <c r="K22" s="45">
+        <v>734</v>
+      </c>
+      <c r="L22" s="45">
+        <v>1382</v>
+      </c>
+      <c r="M22" s="45">
+        <v>448</v>
+      </c>
+      <c r="N22" s="45">
+        <v>5000</v>
+      </c>
+      <c r="O22" s="45">
+        <v>721</v>
+      </c>
+      <c r="P22" s="45">
+        <v>1250</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>856</v>
+      </c>
+      <c r="R22" s="45">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>190</v>
+      </c>
+      <c r="D23" s="45">
+        <v>8119</v>
+      </c>
+      <c r="E23" s="45">
+        <v>2277</v>
+      </c>
+      <c r="F23" s="45">
+        <v>5842</v>
+      </c>
+      <c r="G23" s="45">
+        <v>401</v>
+      </c>
+      <c r="H23" s="45">
+        <v>837</v>
+      </c>
+      <c r="I23" s="45">
+        <v>573</v>
+      </c>
+      <c r="J23" s="45">
+        <v>841</v>
+      </c>
+      <c r="K23" s="45">
+        <v>319</v>
+      </c>
+      <c r="L23" s="45">
+        <v>389</v>
+      </c>
+      <c r="M23" s="45">
+        <v>82</v>
+      </c>
+      <c r="N23" s="45">
+        <v>2303</v>
+      </c>
+      <c r="O23" s="45">
+        <v>223</v>
+      </c>
+      <c r="P23" s="45">
+        <v>434</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>679</v>
+      </c>
+      <c r="R23" s="45">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>169</v>
+      </c>
+      <c r="D24" s="45">
+        <v>7654</v>
+      </c>
+      <c r="E24" s="45">
+        <v>2060</v>
+      </c>
+      <c r="F24" s="45">
+        <v>5594</v>
+      </c>
+      <c r="G24" s="45">
+        <v>456</v>
+      </c>
+      <c r="H24" s="45">
+        <v>808</v>
+      </c>
+      <c r="I24" s="45">
+        <v>350</v>
+      </c>
+      <c r="J24" s="45">
+        <v>468</v>
+      </c>
+      <c r="K24" s="45">
+        <v>439</v>
+      </c>
+      <c r="L24" s="45">
+        <v>686</v>
+      </c>
+      <c r="M24" s="45">
+        <v>59</v>
+      </c>
+      <c r="N24" s="45">
+        <v>2418</v>
+      </c>
+      <c r="O24" s="45">
+        <v>169</v>
+      </c>
+      <c r="P24" s="45">
+        <v>241</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>587</v>
+      </c>
+      <c r="R24" s="45">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>41</v>
+      </c>
+      <c r="D25" s="45">
+        <v>803</v>
+      </c>
+      <c r="E25" s="45">
+        <v>189</v>
+      </c>
+      <c r="F25" s="45">
+        <v>614</v>
+      </c>
+      <c r="G25" s="45">
+        <v>21</v>
+      </c>
+      <c r="H25" s="45">
+        <v>88</v>
+      </c>
+      <c r="I25" s="45">
+        <v>40</v>
+      </c>
+      <c r="J25" s="45">
+        <v>53</v>
+      </c>
+      <c r="K25" s="45">
+        <v>30</v>
+      </c>
+      <c r="L25" s="45">
+        <v>23</v>
+      </c>
+      <c r="M25" s="45">
+        <v>8</v>
+      </c>
+      <c r="N25" s="45">
+        <v>271</v>
+      </c>
+      <c r="O25" s="45">
+        <v>55</v>
+      </c>
+      <c r="P25" s="45">
         <v>76</v>
       </c>
-      <c r="B1" s="29"/>
-[...57 lines deleted...]
-      <c r="G5" s="139" t="s">
+      <c r="Q25" s="45">
+        <v>35</v>
+      </c>
+      <c r="R25" s="45">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>129</v>
+      </c>
+      <c r="D26" s="45">
+        <v>6540</v>
+      </c>
+      <c r="E26" s="45">
+        <v>1980</v>
+      </c>
+      <c r="F26" s="45">
+        <v>4560</v>
+      </c>
+      <c r="G26" s="45">
+        <v>478</v>
+      </c>
+      <c r="H26" s="45">
+        <v>674</v>
+      </c>
+      <c r="I26" s="45">
+        <v>201</v>
+      </c>
+      <c r="J26" s="45">
+        <v>247</v>
+      </c>
+      <c r="K26" s="45">
+        <v>562</v>
+      </c>
+      <c r="L26" s="45">
+        <v>697</v>
+      </c>
+      <c r="M26" s="45">
+        <v>257</v>
+      </c>
+      <c r="N26" s="45">
+        <v>1889</v>
+      </c>
+      <c r="O26" s="45">
+        <v>61</v>
+      </c>
+      <c r="P26" s="45">
+        <v>87</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>421</v>
+      </c>
+      <c r="R26" s="45">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>126</v>
+      </c>
+      <c r="D27" s="45">
+        <v>6231</v>
+      </c>
+      <c r="E27" s="45">
+        <v>1807</v>
+      </c>
+      <c r="F27" s="45">
+        <v>4424</v>
+      </c>
+      <c r="G27" s="45">
+        <v>385</v>
+      </c>
+      <c r="H27" s="45">
+        <v>336</v>
+      </c>
+      <c r="I27" s="45">
+        <v>173</v>
+      </c>
+      <c r="J27" s="45">
+        <v>190</v>
+      </c>
+      <c r="K27" s="45">
+        <v>490</v>
+      </c>
+      <c r="L27" s="45">
+        <v>739</v>
+      </c>
+      <c r="M27" s="45">
+        <v>49</v>
+      </c>
+      <c r="N27" s="45">
+        <v>1362</v>
+      </c>
+      <c r="O27" s="45">
+        <v>528</v>
+      </c>
+      <c r="P27" s="45">
+        <v>1297</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>182</v>
+      </c>
+      <c r="R27" s="45">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>91</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4040</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1144</v>
+      </c>
+      <c r="F28" s="45">
+        <v>2896</v>
+      </c>
+      <c r="G28" s="45">
+        <v>358</v>
+      </c>
+      <c r="H28" s="45">
+        <v>504</v>
+      </c>
+      <c r="I28" s="45">
+        <v>182</v>
+      </c>
+      <c r="J28" s="45">
+        <v>243</v>
+      </c>
+      <c r="K28" s="45">
+        <v>242</v>
+      </c>
+      <c r="L28" s="45">
+        <v>283</v>
+      </c>
+      <c r="M28" s="45">
+        <v>93</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1249</v>
+      </c>
+      <c r="O28" s="45">
+        <v>85</v>
+      </c>
+      <c r="P28" s="45">
+        <v>131</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>184</v>
+      </c>
+      <c r="R28" s="45">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>72</v>
+      </c>
+      <c r="D29" s="45">
+        <v>2999</v>
+      </c>
+      <c r="E29" s="45">
+        <v>910</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2089</v>
+      </c>
+      <c r="G29" s="45">
+        <v>249</v>
+      </c>
+      <c r="H29" s="45">
+        <v>298</v>
+      </c>
+      <c r="I29" s="45">
+        <v>330</v>
+      </c>
+      <c r="J29" s="45">
+        <v>276</v>
+      </c>
+      <c r="K29" s="45">
+        <v>99</v>
+      </c>
+      <c r="L29" s="45">
+        <v>51</v>
+      </c>
+      <c r="M29" s="45">
+        <v>26</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1126</v>
+      </c>
+      <c r="O29" s="45">
+        <v>64</v>
+      </c>
+      <c r="P29" s="45">
         <v>81</v>
       </c>
-      <c r="H5" s="140"/>
-[...75 lines deleted...]
-      <c r="D7" s="38" t="s">
+      <c r="Q29" s="45">
+        <v>142</v>
+      </c>
+      <c r="R29" s="45">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
         <v>7</v>
       </c>
-      <c r="E7" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="38" t="s">
+      <c r="D30" s="50">
+        <v>46</v>
+      </c>
+      <c r="E30" s="50">
+        <v>6</v>
+      </c>
+      <c r="F30" s="50">
+        <v>40</v>
+      </c>
+      <c r="G30" s="50">
+        <v>0</v>
+      </c>
+      <c r="H30" s="50">
+        <v>7</v>
+      </c>
+      <c r="I30" s="50">
+        <v>1</v>
+      </c>
+      <c r="J30" s="50">
+        <v>1</v>
+      </c>
+      <c r="K30" s="50">
+        <v>0</v>
+      </c>
+      <c r="L30" s="50">
+        <v>12</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>12</v>
+      </c>
+      <c r="O30" s="50">
+        <v>1</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
         <v>4</v>
       </c>
-      <c r="G7" s="38" t="s">
-[...430 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="R30" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...901 lines deleted...]
-    <row r="32" spans="1:18" s="70" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="101"/>
+    </row>
+    <row r="32" spans="1:18" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1536 lines deleted...]
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.5" customWidth="1"/>
     <col min="3" max="3" width="15.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...7 lines deleted...]
-      <c r="A3" s="66" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+    </row>
+    <row r="4" spans="1:19" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="35" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="35" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C8" s="30">
+        <v>5152</v>
+      </c>
+      <c r="D8" s="31">
+        <v>302398</v>
+      </c>
+      <c r="E8" s="31">
+        <v>94889</v>
+      </c>
+      <c r="F8" s="31">
+        <v>207509</v>
+      </c>
+      <c r="G8" s="31">
+        <v>24819</v>
+      </c>
+      <c r="H8" s="31">
+        <v>35476</v>
+      </c>
+      <c r="I8" s="31">
+        <v>10711</v>
+      </c>
+      <c r="J8" s="31">
+        <v>13470</v>
+      </c>
+      <c r="K8" s="31">
+        <v>21241</v>
+      </c>
+      <c r="L8" s="31">
+        <v>27336</v>
+      </c>
+      <c r="M8" s="31">
+        <v>4897</v>
+      </c>
+      <c r="N8" s="31">
+        <v>78795</v>
+      </c>
+      <c r="O8" s="31">
+        <v>18258</v>
+      </c>
+      <c r="P8" s="31">
+        <v>23794</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>14963</v>
+      </c>
+      <c r="R8" s="31">
+        <v>28638</v>
+      </c>
+      <c r="S8" s="36"/>
+    </row>
+    <row r="9" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="27">
+        <v>490</v>
+      </c>
+      <c r="D9" s="28">
+        <v>44981</v>
+      </c>
+      <c r="E9" s="28">
+        <v>12148</v>
+      </c>
+      <c r="F9" s="28">
+        <v>32833</v>
+      </c>
+      <c r="G9" s="28">
+        <v>3046</v>
+      </c>
+      <c r="H9" s="28">
+        <v>4326</v>
+      </c>
+      <c r="I9" s="28">
+        <v>1255</v>
+      </c>
+      <c r="J9" s="28">
+        <v>1434</v>
+      </c>
+      <c r="K9" s="28">
+        <v>3028</v>
+      </c>
+      <c r="L9" s="28">
+        <v>4403</v>
+      </c>
+      <c r="M9" s="28">
+        <v>482</v>
+      </c>
+      <c r="N9" s="28">
+        <v>13386</v>
+      </c>
+      <c r="O9" s="28">
+        <v>555</v>
+      </c>
+      <c r="P9" s="28">
+        <v>1200</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>3782</v>
+      </c>
+      <c r="R9" s="28">
+        <v>8084</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="27">
+        <v>307</v>
+      </c>
+      <c r="D10" s="28">
+        <v>29457</v>
+      </c>
+      <c r="E10" s="28">
+        <v>9076</v>
+      </c>
+      <c r="F10" s="28">
+        <v>20381</v>
+      </c>
+      <c r="G10" s="28">
+        <v>3161</v>
+      </c>
+      <c r="H10" s="28">
+        <v>6056</v>
+      </c>
+      <c r="I10" s="28">
+        <v>1113</v>
+      </c>
+      <c r="J10" s="28">
+        <v>1574</v>
+      </c>
+      <c r="K10" s="28">
+        <v>1721</v>
+      </c>
+      <c r="L10" s="28">
+        <v>3133</v>
+      </c>
+      <c r="M10" s="28">
+        <v>232</v>
+      </c>
+      <c r="N10" s="28">
+        <v>4022</v>
+      </c>
+      <c r="O10" s="28">
+        <v>1884</v>
+      </c>
+      <c r="P10" s="28">
+        <v>3255</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>965</v>
+      </c>
+      <c r="R10" s="28">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="27">
+        <v>431</v>
+      </c>
+      <c r="D11" s="28">
+        <v>18756</v>
+      </c>
+      <c r="E11" s="28">
+        <v>5192</v>
+      </c>
+      <c r="F11" s="28">
+        <v>13564</v>
+      </c>
+      <c r="G11" s="28">
+        <v>1596</v>
+      </c>
+      <c r="H11" s="28">
+        <v>1899</v>
+      </c>
+      <c r="I11" s="28">
+        <v>436</v>
+      </c>
+      <c r="J11" s="28">
+        <v>518</v>
+      </c>
+      <c r="K11" s="28">
+        <v>1512</v>
+      </c>
+      <c r="L11" s="28">
+        <v>2252</v>
+      </c>
+      <c r="M11" s="28">
+        <v>666</v>
+      </c>
+      <c r="N11" s="28">
+        <v>7574</v>
+      </c>
+      <c r="O11" s="28">
+        <v>813</v>
+      </c>
+      <c r="P11" s="28">
+        <v>990</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>169</v>
+      </c>
+      <c r="R11" s="28">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="27">
+        <v>567</v>
+      </c>
+      <c r="D12" s="28">
+        <v>32008</v>
+      </c>
+      <c r="E12" s="28">
+        <v>10505</v>
+      </c>
+      <c r="F12" s="28">
+        <v>21503</v>
+      </c>
+      <c r="G12" s="28">
+        <v>3917</v>
+      </c>
+      <c r="H12" s="28">
+        <v>4566</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1163</v>
+      </c>
+      <c r="J12" s="28">
+        <v>1307</v>
+      </c>
+      <c r="K12" s="28">
+        <v>1963</v>
+      </c>
+      <c r="L12" s="28">
+        <v>2228</v>
+      </c>
+      <c r="M12" s="28">
+        <v>480</v>
+      </c>
+      <c r="N12" s="28">
+        <v>8768</v>
+      </c>
+      <c r="O12" s="28">
+        <v>867</v>
+      </c>
+      <c r="P12" s="28">
+        <v>1565</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>2115</v>
+      </c>
+      <c r="R12" s="28">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="27">
+        <v>547</v>
+      </c>
+      <c r="D13" s="28">
+        <v>26226</v>
+      </c>
+      <c r="E13" s="28">
+        <v>9222</v>
+      </c>
+      <c r="F13" s="28">
+        <v>17004</v>
+      </c>
+      <c r="G13" s="28">
+        <v>2248</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2822</v>
+      </c>
+      <c r="I13" s="28">
+        <v>691</v>
+      </c>
+      <c r="J13" s="28">
+        <v>930</v>
+      </c>
+      <c r="K13" s="28">
+        <v>2260</v>
+      </c>
+      <c r="L13" s="28">
+        <v>2437</v>
+      </c>
+      <c r="M13" s="28">
+        <v>523</v>
+      </c>
+      <c r="N13" s="28">
+        <v>6477</v>
+      </c>
+      <c r="O13" s="28">
+        <v>2716</v>
+      </c>
+      <c r="P13" s="28">
+        <v>3160</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>784</v>
+      </c>
+      <c r="R13" s="28">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="27">
+        <v>406</v>
+      </c>
+      <c r="D14" s="28">
+        <v>28915</v>
+      </c>
+      <c r="E14" s="28">
+        <v>9787</v>
+      </c>
+      <c r="F14" s="28">
+        <v>19128</v>
+      </c>
+      <c r="G14" s="28">
+        <v>2542</v>
+      </c>
+      <c r="H14" s="28">
+        <v>3084</v>
+      </c>
+      <c r="I14" s="28">
+        <v>942</v>
+      </c>
+      <c r="J14" s="28">
+        <v>1093</v>
+      </c>
+      <c r="K14" s="28">
+        <v>1616</v>
+      </c>
+      <c r="L14" s="28">
+        <v>2131</v>
+      </c>
+      <c r="M14" s="28">
+        <v>334</v>
+      </c>
+      <c r="N14" s="28">
+        <v>7400</v>
+      </c>
+      <c r="O14" s="28">
+        <v>3102</v>
+      </c>
+      <c r="P14" s="28">
+        <v>3141</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>1251</v>
+      </c>
+      <c r="R14" s="28">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="27">
         <v>165</v>
       </c>
-      <c r="B3" s="66"/>
-[...40 lines deleted...]
-      <c r="G5" s="139" t="s">
+      <c r="D15" s="28">
+        <v>15457</v>
+      </c>
+      <c r="E15" s="28">
+        <v>5239</v>
+      </c>
+      <c r="F15" s="28">
+        <v>10218</v>
+      </c>
+      <c r="G15" s="28">
+        <v>1583</v>
+      </c>
+      <c r="H15" s="28">
+        <v>1942</v>
+      </c>
+      <c r="I15" s="28">
+        <v>639</v>
+      </c>
+      <c r="J15" s="28">
+        <v>899</v>
+      </c>
+      <c r="K15" s="28">
+        <v>1843</v>
+      </c>
+      <c r="L15" s="28">
+        <v>3402</v>
+      </c>
+      <c r="M15" s="28">
+        <v>219</v>
+      </c>
+      <c r="N15" s="28">
+        <v>2566</v>
+      </c>
+      <c r="O15" s="28">
+        <v>593</v>
+      </c>
+      <c r="P15" s="28">
+        <v>760</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>362</v>
+      </c>
+      <c r="R15" s="28">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="27">
+        <v>104</v>
+      </c>
+      <c r="D16" s="28">
+        <v>5912</v>
+      </c>
+      <c r="E16" s="28">
+        <v>1875</v>
+      </c>
+      <c r="F16" s="28">
+        <v>4037</v>
+      </c>
+      <c r="G16" s="28">
+        <v>301</v>
+      </c>
+      <c r="H16" s="28">
+        <v>526</v>
+      </c>
+      <c r="I16" s="28">
+        <v>85</v>
+      </c>
+      <c r="J16" s="28">
+        <v>187</v>
+      </c>
+      <c r="K16" s="28">
+        <v>453</v>
+      </c>
+      <c r="L16" s="28">
+        <v>531</v>
+      </c>
+      <c r="M16" s="28">
+        <v>79</v>
+      </c>
+      <c r="N16" s="28">
+        <v>1479</v>
+      </c>
+      <c r="O16" s="28">
+        <v>281</v>
+      </c>
+      <c r="P16" s="28">
+        <v>627</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>676</v>
+      </c>
+      <c r="R16" s="28">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="27">
+        <v>192</v>
+      </c>
+      <c r="D17" s="28">
+        <v>5830</v>
+      </c>
+      <c r="E17" s="28">
+        <v>1864</v>
+      </c>
+      <c r="F17" s="28">
+        <v>3966</v>
+      </c>
+      <c r="G17" s="28">
+        <v>406</v>
+      </c>
+      <c r="H17" s="28">
+        <v>784</v>
+      </c>
+      <c r="I17" s="28">
+        <v>192</v>
+      </c>
+      <c r="J17" s="28">
+        <v>181</v>
+      </c>
+      <c r="K17" s="28">
+        <v>672</v>
+      </c>
+      <c r="L17" s="28">
+        <v>951</v>
+      </c>
+      <c r="M17" s="28">
+        <v>34</v>
+      </c>
+      <c r="N17" s="28">
+        <v>1228</v>
+      </c>
+      <c r="O17" s="28">
+        <v>255</v>
+      </c>
+      <c r="P17" s="28">
+        <v>292</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>305</v>
+      </c>
+      <c r="R17" s="28">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="27">
+        <v>331</v>
+      </c>
+      <c r="D18" s="28">
+        <v>28005</v>
+      </c>
+      <c r="E18" s="28">
+        <v>10749</v>
+      </c>
+      <c r="F18" s="28">
+        <v>17256</v>
+      </c>
+      <c r="G18" s="28">
+        <v>1240</v>
+      </c>
+      <c r="H18" s="28">
+        <v>1893</v>
+      </c>
+      <c r="I18" s="28">
+        <v>368</v>
+      </c>
+      <c r="J18" s="28">
+        <v>516</v>
+      </c>
+      <c r="K18" s="28">
+        <v>2915</v>
+      </c>
+      <c r="L18" s="28">
+        <v>1512</v>
+      </c>
+      <c r="M18" s="28">
+        <v>972</v>
+      </c>
+      <c r="N18" s="28">
+        <v>7000</v>
+      </c>
+      <c r="O18" s="28">
+        <v>4374</v>
+      </c>
+      <c r="P18" s="28">
+        <v>4254</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>880</v>
+      </c>
+      <c r="R18" s="28">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="27">
+        <v>104</v>
+      </c>
+      <c r="D19" s="28">
+        <v>6319</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2433</v>
+      </c>
+      <c r="F19" s="28">
+        <v>3886</v>
+      </c>
+      <c r="G19" s="28">
+        <v>1118</v>
+      </c>
+      <c r="H19" s="28">
+        <v>1043</v>
+      </c>
+      <c r="I19" s="28">
+        <v>405</v>
+      </c>
+      <c r="J19" s="28">
+        <v>493</v>
+      </c>
+      <c r="K19" s="28">
+        <v>201</v>
+      </c>
+      <c r="L19" s="28">
+        <v>226</v>
+      </c>
+      <c r="M19" s="28">
+        <v>23</v>
+      </c>
+      <c r="N19" s="28">
+        <v>1246</v>
+      </c>
+      <c r="O19" s="28">
+        <v>305</v>
+      </c>
+      <c r="P19" s="28">
+        <v>443</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>381</v>
+      </c>
+      <c r="R19" s="28">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="27">
+        <v>146</v>
+      </c>
+      <c r="D20" s="28">
+        <v>6097</v>
+      </c>
+      <c r="E20" s="28">
+        <v>2134</v>
+      </c>
+      <c r="F20" s="28">
+        <v>3963</v>
+      </c>
+      <c r="G20" s="28">
+        <v>642</v>
+      </c>
+      <c r="H20" s="28">
+        <v>702</v>
+      </c>
+      <c r="I20" s="28">
+        <v>373</v>
+      </c>
+      <c r="J20" s="28">
+        <v>518</v>
+      </c>
+      <c r="K20" s="28">
+        <v>397</v>
+      </c>
+      <c r="L20" s="28">
+        <v>369</v>
+      </c>
+      <c r="M20" s="28">
+        <v>82</v>
+      </c>
+      <c r="N20" s="28">
+        <v>1428</v>
+      </c>
+      <c r="O20" s="28">
+        <v>246</v>
+      </c>
+      <c r="P20" s="28">
+        <v>261</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>394</v>
+      </c>
+      <c r="R20" s="28">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="27">
+        <v>116</v>
+      </c>
+      <c r="D21" s="28">
+        <v>4855</v>
+      </c>
+      <c r="E21" s="28">
+        <v>1554</v>
+      </c>
+      <c r="F21" s="28">
+        <v>3301</v>
+      </c>
+      <c r="G21" s="28">
+        <v>455</v>
+      </c>
+      <c r="H21" s="28">
+        <v>537</v>
+      </c>
+      <c r="I21" s="28">
+        <v>220</v>
+      </c>
+      <c r="J21" s="28">
+        <v>189</v>
+      </c>
+      <c r="K21" s="28">
+        <v>299</v>
+      </c>
+      <c r="L21" s="28">
+        <v>198</v>
+      </c>
+      <c r="M21" s="28">
+        <v>98</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1745</v>
+      </c>
+      <c r="O21" s="28">
+        <v>85</v>
+      </c>
+      <c r="P21" s="28">
+        <v>98</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>397</v>
+      </c>
+      <c r="R21" s="28">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="27">
+        <v>503</v>
+      </c>
+      <c r="D22" s="28">
+        <v>17543</v>
+      </c>
+      <c r="E22" s="28">
+        <v>4403</v>
+      </c>
+      <c r="F22" s="28">
+        <v>13140</v>
+      </c>
+      <c r="G22" s="28">
+        <v>635</v>
+      </c>
+      <c r="H22" s="28">
+        <v>2100</v>
+      </c>
+      <c r="I22" s="28">
+        <v>1086</v>
+      </c>
+      <c r="J22" s="28">
+        <v>1402</v>
+      </c>
+      <c r="K22" s="28">
+        <v>724</v>
+      </c>
+      <c r="L22" s="28">
+        <v>1312</v>
+      </c>
+      <c r="M22" s="28">
+        <v>298</v>
+      </c>
+      <c r="N22" s="28">
+        <v>4785</v>
+      </c>
+      <c r="O22" s="28">
+        <v>875</v>
+      </c>
+      <c r="P22" s="28">
+        <v>1210</v>
+      </c>
+      <c r="Q22" s="28">
+        <v>785</v>
+      </c>
+      <c r="R22" s="28">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="27">
+        <v>183</v>
+      </c>
+      <c r="D23" s="28">
+        <v>7795</v>
+      </c>
+      <c r="E23" s="28">
+        <v>2200</v>
+      </c>
+      <c r="F23" s="28">
+        <v>5595</v>
+      </c>
+      <c r="G23" s="28">
+        <v>381</v>
+      </c>
+      <c r="H23" s="28">
+        <v>812</v>
+      </c>
+      <c r="I23" s="28">
+        <v>566</v>
+      </c>
+      <c r="J23" s="28">
+        <v>829</v>
+      </c>
+      <c r="K23" s="28">
+        <v>306</v>
+      </c>
+      <c r="L23" s="28">
+        <v>384</v>
+      </c>
+      <c r="M23" s="28">
+        <v>82</v>
+      </c>
+      <c r="N23" s="28">
+        <v>2193</v>
+      </c>
+      <c r="O23" s="28">
+        <v>222</v>
+      </c>
+      <c r="P23" s="28">
+        <v>426</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>643</v>
+      </c>
+      <c r="R23" s="28">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="27">
+        <v>190</v>
+      </c>
+      <c r="D24" s="28">
+        <v>7165</v>
+      </c>
+      <c r="E24" s="28">
+        <v>1818</v>
+      </c>
+      <c r="F24" s="28">
+        <v>5347</v>
+      </c>
+      <c r="G24" s="28">
+        <v>434</v>
+      </c>
+      <c r="H24" s="28">
+        <v>840</v>
+      </c>
+      <c r="I24" s="28">
+        <v>379</v>
+      </c>
+      <c r="J24" s="28">
+        <v>525</v>
+      </c>
+      <c r="K24" s="28">
+        <v>373</v>
+      </c>
+      <c r="L24" s="28">
+        <v>477</v>
+      </c>
+      <c r="M24" s="28">
+        <v>43</v>
+      </c>
+      <c r="N24" s="28">
+        <v>2419</v>
+      </c>
+      <c r="O24" s="28">
+        <v>272</v>
+      </c>
+      <c r="P24" s="28">
+        <v>387</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>317</v>
+      </c>
+      <c r="R24" s="28">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="27">
+        <v>26</v>
+      </c>
+      <c r="D25" s="28">
+        <v>897</v>
+      </c>
+      <c r="E25" s="28">
+        <v>197</v>
+      </c>
+      <c r="F25" s="28">
+        <v>700</v>
+      </c>
+      <c r="G25" s="28">
+        <v>24</v>
+      </c>
+      <c r="H25" s="28">
+        <v>71</v>
+      </c>
+      <c r="I25" s="28">
+        <v>47</v>
+      </c>
+      <c r="J25" s="28">
+        <v>77</v>
+      </c>
+      <c r="K25" s="28">
+        <v>27</v>
+      </c>
+      <c r="L25" s="28">
+        <v>16</v>
+      </c>
+      <c r="M25" s="28">
+        <v>24</v>
+      </c>
+      <c r="N25" s="28">
+        <v>352</v>
+      </c>
+      <c r="O25" s="28">
+        <v>45</v>
+      </c>
+      <c r="P25" s="28">
+        <v>95</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>30</v>
+      </c>
+      <c r="R25" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="27">
+        <v>86</v>
+      </c>
+      <c r="D26" s="28">
+        <v>3579</v>
+      </c>
+      <c r="E26" s="28">
+        <v>825</v>
+      </c>
+      <c r="F26" s="28">
+        <v>2754</v>
+      </c>
+      <c r="G26" s="28">
+        <v>185</v>
+      </c>
+      <c r="H26" s="28">
+        <v>351</v>
+      </c>
+      <c r="I26" s="28">
+        <v>123</v>
+      </c>
+      <c r="J26" s="28">
+        <v>148</v>
+      </c>
+      <c r="K26" s="28">
+        <v>212</v>
+      </c>
+      <c r="L26" s="28">
+        <v>400</v>
+      </c>
+      <c r="M26" s="28">
+        <v>65</v>
+      </c>
+      <c r="N26" s="28">
+        <v>1308</v>
+      </c>
+      <c r="O26" s="28">
+        <v>43</v>
+      </c>
+      <c r="P26" s="28">
+        <v>70</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>197</v>
+      </c>
+      <c r="R26" s="28">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="27">
+        <v>109</v>
+      </c>
+      <c r="D27" s="28">
+        <v>5835</v>
+      </c>
+      <c r="E27" s="28">
+        <v>1659</v>
+      </c>
+      <c r="F27" s="28">
+        <v>4176</v>
+      </c>
+      <c r="G27" s="28">
+        <v>324</v>
+      </c>
+      <c r="H27" s="28">
+        <v>300</v>
+      </c>
+      <c r="I27" s="28">
+        <v>165</v>
+      </c>
+      <c r="J27" s="28">
+        <v>181</v>
+      </c>
+      <c r="K27" s="28">
+        <v>420</v>
+      </c>
+      <c r="L27" s="28">
+        <v>667</v>
+      </c>
+      <c r="M27" s="28">
+        <v>48</v>
+      </c>
+      <c r="N27" s="28">
+        <v>1261</v>
+      </c>
+      <c r="O27" s="28">
+        <v>525</v>
+      </c>
+      <c r="P27" s="28">
+        <v>1287</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>177</v>
+      </c>
+      <c r="R27" s="28">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="27">
+        <v>76</v>
+      </c>
+      <c r="D28" s="28">
+        <v>3966</v>
+      </c>
+      <c r="E28" s="28">
+        <v>1179</v>
+      </c>
+      <c r="F28" s="28">
+        <v>2787</v>
+      </c>
+      <c r="G28" s="28">
+        <v>358</v>
+      </c>
+      <c r="H28" s="28">
+        <v>571</v>
+      </c>
+      <c r="I28" s="28">
+        <v>166</v>
+      </c>
+      <c r="J28" s="28">
+        <v>209</v>
+      </c>
+      <c r="K28" s="28">
+        <v>199</v>
+      </c>
+      <c r="L28" s="28">
+        <v>243</v>
+      </c>
+      <c r="M28" s="28">
+        <v>87</v>
+      </c>
+      <c r="N28" s="28">
+        <v>1115</v>
+      </c>
+      <c r="O28" s="28">
+        <v>138</v>
+      </c>
+      <c r="P28" s="28">
+        <v>190</v>
+      </c>
+      <c r="Q28" s="28">
+        <v>231</v>
+      </c>
+      <c r="R28" s="28">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="27">
+        <v>67</v>
+      </c>
+      <c r="D29" s="28">
+        <v>2764</v>
+      </c>
+      <c r="E29" s="28">
+        <v>826</v>
+      </c>
+      <c r="F29" s="28">
+        <v>1938</v>
+      </c>
+      <c r="G29" s="28">
+        <v>222</v>
+      </c>
+      <c r="H29" s="28">
+        <v>244</v>
+      </c>
+      <c r="I29" s="28">
+        <v>297</v>
+      </c>
+      <c r="J29" s="28">
+        <v>245</v>
+      </c>
+      <c r="K29" s="28">
+        <v>100</v>
+      </c>
+      <c r="L29" s="28">
+        <v>62</v>
+      </c>
+      <c r="M29" s="28">
+        <v>23</v>
+      </c>
+      <c r="N29" s="28">
+        <v>1039</v>
+      </c>
+      <c r="O29" s="28">
+        <v>62</v>
+      </c>
+      <c r="P29" s="28">
         <v>81</v>
       </c>
-      <c r="H5" s="140"/>
-[...75 lines deleted...]
-      <c r="D7" s="38" t="s">
+      <c r="Q29" s="28">
+        <v>122</v>
+      </c>
+      <c r="R29" s="28">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="32">
+        <v>6</v>
+      </c>
+      <c r="D30" s="29">
+        <v>36</v>
+      </c>
+      <c r="E30" s="29">
+        <v>4</v>
+      </c>
+      <c r="F30" s="29">
+        <v>32</v>
+      </c>
+      <c r="G30" s="29">
+        <v>1</v>
+      </c>
+      <c r="H30" s="29">
         <v>7</v>
       </c>
-      <c r="E7" s="38" t="s">
+      <c r="I30" s="29">
+        <v>0</v>
+      </c>
+      <c r="J30" s="29">
+        <v>15</v>
+      </c>
+      <c r="K30" s="29">
+        <v>0</v>
+      </c>
+      <c r="L30" s="29">
+        <v>2</v>
+      </c>
+      <c r="M30" s="29">
         <v>3</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="N30" s="29">
         <v>4</v>
       </c>
-      <c r="G7" s="38" t="s">
-[...430 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="O30" s="29">
+        <v>0</v>
+      </c>
+      <c r="P30" s="29">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="29">
+        <v>0</v>
+      </c>
+      <c r="R30" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...901 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="101"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.5" customWidth="1"/>
     <col min="3" max="3" width="15.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...17 lines deleted...]
-      <c r="A4" s="143" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+    </row>
+    <row r="4" spans="1:19" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="35" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="35" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" s="30">
+        <v>4899</v>
+      </c>
+      <c r="D8" s="31">
+        <v>288591</v>
+      </c>
+      <c r="E8" s="31">
+        <v>91762</v>
+      </c>
+      <c r="F8" s="31">
+        <v>196829</v>
+      </c>
+      <c r="G8" s="31">
+        <v>25187</v>
+      </c>
+      <c r="H8" s="31">
+        <v>33192</v>
+      </c>
+      <c r="I8" s="31">
+        <v>10071</v>
+      </c>
+      <c r="J8" s="31">
+        <v>13619</v>
+      </c>
+      <c r="K8" s="31">
+        <v>19982</v>
+      </c>
+      <c r="L8" s="31">
+        <v>23517</v>
+      </c>
+      <c r="M8" s="31">
+        <v>4153</v>
+      </c>
+      <c r="N8" s="31">
+        <v>76339</v>
+      </c>
+      <c r="O8" s="31">
+        <v>18651</v>
+      </c>
+      <c r="P8" s="31">
+        <v>23994</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>13718</v>
+      </c>
+      <c r="R8" s="31">
+        <v>26168</v>
+      </c>
+      <c r="S8" s="36"/>
+    </row>
+    <row r="9" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="27">
+        <v>444</v>
+      </c>
+      <c r="D9" s="28">
+        <v>43571</v>
+      </c>
+      <c r="E9" s="28">
+        <v>11386</v>
+      </c>
+      <c r="F9" s="28">
+        <v>32185</v>
+      </c>
+      <c r="G9" s="28">
+        <v>2382</v>
+      </c>
+      <c r="H9" s="28">
+        <v>3561</v>
+      </c>
+      <c r="I9" s="28">
+        <v>984</v>
+      </c>
+      <c r="J9" s="28">
+        <v>1110</v>
+      </c>
+      <c r="K9" s="28">
+        <v>2873</v>
+      </c>
+      <c r="L9" s="28">
+        <v>3721</v>
+      </c>
+      <c r="M9" s="28">
+        <v>308</v>
+      </c>
+      <c r="N9" s="28">
+        <v>13317</v>
+      </c>
+      <c r="O9" s="28">
+        <v>488</v>
+      </c>
+      <c r="P9" s="28">
+        <v>1280</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>4351</v>
+      </c>
+      <c r="R9" s="28">
+        <v>9196</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="27">
+        <v>463</v>
+      </c>
+      <c r="D10" s="28">
+        <v>28126</v>
+      </c>
+      <c r="E10" s="28">
+        <v>8732</v>
+      </c>
+      <c r="F10" s="28">
+        <v>19394</v>
+      </c>
+      <c r="G10" s="28">
+        <v>3269</v>
+      </c>
+      <c r="H10" s="28">
+        <v>5602</v>
+      </c>
+      <c r="I10" s="28">
+        <v>905</v>
+      </c>
+      <c r="J10" s="28">
+        <v>1762</v>
+      </c>
+      <c r="K10" s="28">
+        <v>1581</v>
+      </c>
+      <c r="L10" s="28">
+        <v>2620</v>
+      </c>
+      <c r="M10" s="28">
         <v>170</v>
       </c>
-      <c r="B4" s="128"/>
-[...8 lines deleted...]
-      <c r="G4" s="137" t="s">
+      <c r="N10" s="28">
+        <v>4138</v>
+      </c>
+      <c r="O10" s="28">
+        <v>2114</v>
+      </c>
+      <c r="P10" s="28">
+        <v>2963</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>693</v>
+      </c>
+      <c r="R10" s="28">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="27">
+        <v>392</v>
+      </c>
+      <c r="D11" s="28">
+        <v>17749</v>
+      </c>
+      <c r="E11" s="28">
+        <v>4985</v>
+      </c>
+      <c r="F11" s="28">
+        <v>12764</v>
+      </c>
+      <c r="G11" s="28">
+        <v>1665</v>
+      </c>
+      <c r="H11" s="28">
+        <v>1779</v>
+      </c>
+      <c r="I11" s="28">
+        <v>345</v>
+      </c>
+      <c r="J11" s="28">
+        <v>407</v>
+      </c>
+      <c r="K11" s="28">
+        <v>1375</v>
+      </c>
+      <c r="L11" s="28">
+        <v>1958</v>
+      </c>
+      <c r="M11" s="28">
+        <v>655</v>
+      </c>
+      <c r="N11" s="28">
+        <v>7262</v>
+      </c>
+      <c r="O11" s="28">
+        <v>741</v>
+      </c>
+      <c r="P11" s="28">
+        <v>943</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>204</v>
+      </c>
+      <c r="R11" s="28">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="27">
+        <v>475</v>
+      </c>
+      <c r="D12" s="28">
+        <v>30777</v>
+      </c>
+      <c r="E12" s="28">
+        <v>9431</v>
+      </c>
+      <c r="F12" s="28">
+        <v>21346</v>
+      </c>
+      <c r="G12" s="28">
+        <v>3581</v>
+      </c>
+      <c r="H12" s="28">
+        <v>4371</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1047</v>
+      </c>
+      <c r="J12" s="28">
+        <v>1350</v>
+      </c>
+      <c r="K12" s="28">
+        <v>1750</v>
+      </c>
+      <c r="L12" s="28">
+        <v>1949</v>
+      </c>
+      <c r="M12" s="28">
+        <v>397</v>
+      </c>
+      <c r="N12" s="28">
+        <v>9196</v>
+      </c>
+      <c r="O12" s="28">
+        <v>808</v>
+      </c>
+      <c r="P12" s="28">
+        <v>1584</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>1848</v>
+      </c>
+      <c r="R12" s="28">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="27">
+        <v>519</v>
+      </c>
+      <c r="D13" s="28">
+        <v>24977</v>
+      </c>
+      <c r="E13" s="28">
+        <v>8717</v>
+      </c>
+      <c r="F13" s="28">
+        <v>16260</v>
+      </c>
+      <c r="G13" s="28">
+        <v>2352</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2888</v>
+      </c>
+      <c r="I13" s="28">
+        <v>384</v>
+      </c>
+      <c r="J13" s="28">
+        <v>902</v>
+      </c>
+      <c r="K13" s="28">
+        <v>2214</v>
+      </c>
+      <c r="L13" s="28">
+        <v>2492</v>
+      </c>
+      <c r="M13" s="28">
+        <v>378</v>
+      </c>
+      <c r="N13" s="28">
+        <v>6130</v>
+      </c>
+      <c r="O13" s="28">
+        <v>2652</v>
+      </c>
+      <c r="P13" s="28">
+        <v>2873</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>737</v>
+      </c>
+      <c r="R13" s="28">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="27">
+        <v>356</v>
+      </c>
+      <c r="D14" s="28">
+        <v>27272</v>
+      </c>
+      <c r="E14" s="28">
+        <v>9276</v>
+      </c>
+      <c r="F14" s="28">
+        <v>17996</v>
+      </c>
+      <c r="G14" s="28">
+        <v>2304</v>
+      </c>
+      <c r="H14" s="28">
+        <v>2776</v>
+      </c>
+      <c r="I14" s="28">
+        <v>833</v>
+      </c>
+      <c r="J14" s="28">
+        <v>1063</v>
+      </c>
+      <c r="K14" s="28">
+        <v>1402</v>
+      </c>
+      <c r="L14" s="28">
+        <v>1735</v>
+      </c>
+      <c r="M14" s="28">
+        <v>291</v>
+      </c>
+      <c r="N14" s="28">
+        <v>7013</v>
+      </c>
+      <c r="O14" s="28">
+        <v>3456</v>
+      </c>
+      <c r="P14" s="28">
+        <v>3523</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>990</v>
+      </c>
+      <c r="R14" s="28">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="27">
+        <v>166</v>
+      </c>
+      <c r="D15" s="28">
+        <v>14296</v>
+      </c>
+      <c r="E15" s="28">
+        <v>5312</v>
+      </c>
+      <c r="F15" s="28">
+        <v>8984</v>
+      </c>
+      <c r="G15" s="28">
+        <v>1623</v>
+      </c>
+      <c r="H15" s="28">
+        <v>1567</v>
+      </c>
+      <c r="I15" s="28">
+        <v>635</v>
+      </c>
+      <c r="J15" s="28">
+        <v>907</v>
+      </c>
+      <c r="K15" s="28">
+        <v>1873</v>
+      </c>
+      <c r="L15" s="28">
+        <v>2817</v>
+      </c>
+      <c r="M15" s="28">
+        <v>227</v>
+      </c>
+      <c r="N15" s="28">
+        <v>2281</v>
+      </c>
+      <c r="O15" s="28">
+        <v>606</v>
+      </c>
+      <c r="P15" s="28">
+        <v>678</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>348</v>
+      </c>
+      <c r="R15" s="28">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="27">
+        <v>102</v>
+      </c>
+      <c r="D16" s="28">
+        <v>5962</v>
+      </c>
+      <c r="E16" s="28">
+        <v>1845</v>
+      </c>
+      <c r="F16" s="28">
+        <v>4117</v>
+      </c>
+      <c r="G16" s="28">
+        <v>298</v>
+      </c>
+      <c r="H16" s="28">
+        <v>543</v>
+      </c>
+      <c r="I16" s="28">
+        <v>84</v>
+      </c>
+      <c r="J16" s="28">
+        <v>198</v>
+      </c>
+      <c r="K16" s="28">
+        <v>445</v>
+      </c>
+      <c r="L16" s="28">
+        <v>542</v>
+      </c>
+      <c r="M16" s="28">
+        <v>77</v>
+      </c>
+      <c r="N16" s="28">
+        <v>1493</v>
+      </c>
+      <c r="O16" s="28">
+        <v>274</v>
+      </c>
+      <c r="P16" s="28">
+        <v>637</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>667</v>
+      </c>
+      <c r="R16" s="28">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="27">
+        <v>171</v>
+      </c>
+      <c r="D17" s="28">
+        <v>5688</v>
+      </c>
+      <c r="E17" s="28">
+        <v>1966</v>
+      </c>
+      <c r="F17" s="28">
+        <v>3722</v>
+      </c>
+      <c r="G17" s="28">
+        <v>636</v>
+      </c>
+      <c r="H17" s="28">
+        <v>820</v>
+      </c>
+      <c r="I17" s="28">
+        <v>203</v>
+      </c>
+      <c r="J17" s="28">
+        <v>197</v>
+      </c>
+      <c r="K17" s="28">
+        <v>642</v>
+      </c>
+      <c r="L17" s="28">
+        <v>918</v>
+      </c>
+      <c r="M17" s="28">
+        <v>55</v>
+      </c>
+      <c r="N17" s="28">
+        <v>1131</v>
+      </c>
+      <c r="O17" s="28">
+        <v>246</v>
+      </c>
+      <c r="P17" s="28">
+        <v>372</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>184</v>
+      </c>
+      <c r="R17" s="28">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="27">
+        <v>298</v>
+      </c>
+      <c r="D18" s="28">
+        <v>26500</v>
+      </c>
+      <c r="E18" s="28">
+        <v>10163</v>
+      </c>
+      <c r="F18" s="28">
+        <v>16337</v>
+      </c>
+      <c r="G18" s="28">
+        <v>988</v>
+      </c>
+      <c r="H18" s="28">
+        <v>1579</v>
+      </c>
+      <c r="I18" s="28">
+        <v>322</v>
+      </c>
+      <c r="J18" s="28">
+        <v>519</v>
+      </c>
+      <c r="K18" s="28">
+        <v>2972</v>
+      </c>
+      <c r="L18" s="28">
+        <v>1370</v>
+      </c>
+      <c r="M18" s="28">
+        <v>753</v>
+      </c>
+      <c r="N18" s="28">
+        <v>6292</v>
+      </c>
+      <c r="O18" s="28">
+        <v>4687</v>
+      </c>
+      <c r="P18" s="28">
+        <v>5059</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>441</v>
+      </c>
+      <c r="R18" s="28">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="H4" s="138"/>
-[...18 lines deleted...]
-      <c r="G5" s="139" t="s">
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="27">
+        <v>97</v>
+      </c>
+      <c r="D19" s="28">
+        <v>5898</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2306</v>
+      </c>
+      <c r="F19" s="28">
+        <v>3592</v>
+      </c>
+      <c r="G19" s="28">
+        <v>1097</v>
+      </c>
+      <c r="H19" s="28">
+        <v>981</v>
+      </c>
+      <c r="I19" s="28">
+        <v>389</v>
+      </c>
+      <c r="J19" s="28">
+        <v>456</v>
+      </c>
+      <c r="K19" s="28">
+        <v>144</v>
+      </c>
+      <c r="L19" s="28">
+        <v>179</v>
+      </c>
+      <c r="M19" s="28">
+        <v>16</v>
+      </c>
+      <c r="N19" s="28">
+        <v>1144</v>
+      </c>
+      <c r="O19" s="28">
+        <v>289</v>
+      </c>
+      <c r="P19" s="28">
+        <v>410</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>371</v>
+      </c>
+      <c r="R19" s="28">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="140"/>
-      <c r="I5" s="139" t="s">
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="27">
+        <v>123</v>
+      </c>
+      <c r="D20" s="28">
+        <v>6569</v>
+      </c>
+      <c r="E20" s="28">
+        <v>2656</v>
+      </c>
+      <c r="F20" s="28">
+        <v>3913</v>
+      </c>
+      <c r="G20" s="28">
+        <v>802</v>
+      </c>
+      <c r="H20" s="28">
+        <v>703</v>
+      </c>
+      <c r="I20" s="28">
+        <v>524</v>
+      </c>
+      <c r="J20" s="28">
+        <v>591</v>
+      </c>
+      <c r="K20" s="28">
+        <v>350</v>
+      </c>
+      <c r="L20" s="28">
+        <v>333</v>
+      </c>
+      <c r="M20" s="28">
+        <v>84</v>
+      </c>
+      <c r="N20" s="28">
+        <v>1371</v>
+      </c>
+      <c r="O20" s="28">
+        <v>345</v>
+      </c>
+      <c r="P20" s="28">
+        <v>423</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>551</v>
+      </c>
+      <c r="R20" s="28">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
         <v>82</v>
       </c>
-      <c r="J5" s="140"/>
-      <c r="K5" s="139" t="s">
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="27">
+        <v>111</v>
+      </c>
+      <c r="D21" s="28">
+        <v>4715</v>
+      </c>
+      <c r="E21" s="28">
+        <v>1567</v>
+      </c>
+      <c r="F21" s="28">
+        <v>3148</v>
+      </c>
+      <c r="G21" s="28">
+        <v>457</v>
+      </c>
+      <c r="H21" s="28">
+        <v>481</v>
+      </c>
+      <c r="I21" s="28">
+        <v>239</v>
+      </c>
+      <c r="J21" s="28">
+        <v>175</v>
+      </c>
+      <c r="K21" s="28">
+        <v>317</v>
+      </c>
+      <c r="L21" s="28">
+        <v>175</v>
+      </c>
+      <c r="M21" s="28">
+        <v>62</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1679</v>
+      </c>
+      <c r="O21" s="28">
+        <v>110</v>
+      </c>
+      <c r="P21" s="28">
+        <v>130</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>382</v>
+      </c>
+      <c r="R21" s="28">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="L5" s="140"/>
-      <c r="M5" s="139" t="s">
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="27">
+        <v>492</v>
+      </c>
+      <c r="D22" s="28">
+        <v>16389</v>
+      </c>
+      <c r="E22" s="28">
+        <v>4056</v>
+      </c>
+      <c r="F22" s="28">
+        <v>12333</v>
+      </c>
+      <c r="G22" s="28">
+        <v>986</v>
+      </c>
+      <c r="H22" s="28">
+        <v>1773</v>
+      </c>
+      <c r="I22" s="28">
+        <v>608</v>
+      </c>
+      <c r="J22" s="28">
+        <v>767</v>
+      </c>
+      <c r="K22" s="28">
+        <v>658</v>
+      </c>
+      <c r="L22" s="28">
+        <v>1025</v>
+      </c>
+      <c r="M22" s="28">
+        <v>178</v>
+      </c>
+      <c r="N22" s="28">
+        <v>5527</v>
+      </c>
+      <c r="O22" s="28">
+        <v>665</v>
+      </c>
+      <c r="P22" s="28">
+        <v>1416</v>
+      </c>
+      <c r="Q22" s="28">
+        <v>961</v>
+      </c>
+      <c r="R22" s="28">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
         <v>84</v>
       </c>
-      <c r="N5" s="140"/>
-      <c r="O5" s="139" t="s">
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="27">
+        <v>181</v>
+      </c>
+      <c r="D23" s="28">
+        <v>7714</v>
+      </c>
+      <c r="E23" s="28">
+        <v>2556</v>
+      </c>
+      <c r="F23" s="28">
+        <v>5158</v>
+      </c>
+      <c r="G23" s="28">
+        <v>678</v>
+      </c>
+      <c r="H23" s="28">
+        <v>878</v>
+      </c>
+      <c r="I23" s="28">
+        <v>975</v>
+      </c>
+      <c r="J23" s="28">
+        <v>1295</v>
+      </c>
+      <c r="K23" s="28">
+        <v>0</v>
+      </c>
+      <c r="L23" s="28">
+        <v>0</v>
+      </c>
+      <c r="M23" s="28">
+        <v>195</v>
+      </c>
+      <c r="N23" s="28">
+        <v>1590</v>
+      </c>
+      <c r="O23" s="28">
+        <v>298</v>
+      </c>
+      <c r="P23" s="28">
+        <v>586</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>410</v>
+      </c>
+      <c r="R23" s="28">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
         <v>85</v>
       </c>
-      <c r="P5" s="140"/>
-      <c r="Q5" s="139" t="s">
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="27">
+        <v>179</v>
+      </c>
+      <c r="D24" s="28">
+        <v>6906</v>
+      </c>
+      <c r="E24" s="28">
+        <v>1813</v>
+      </c>
+      <c r="F24" s="28">
+        <v>5093</v>
+      </c>
+      <c r="G24" s="28">
+        <v>433</v>
+      </c>
+      <c r="H24" s="28">
+        <v>865</v>
+      </c>
+      <c r="I24" s="28">
+        <v>492</v>
+      </c>
+      <c r="J24" s="28">
+        <v>705</v>
+      </c>
+      <c r="K24" s="28">
+        <v>330</v>
+      </c>
+      <c r="L24" s="28">
+        <v>423</v>
+      </c>
+      <c r="M24" s="28">
+        <v>47</v>
+      </c>
+      <c r="N24" s="28">
+        <v>2281</v>
+      </c>
+      <c r="O24" s="28">
+        <v>203</v>
+      </c>
+      <c r="P24" s="28">
+        <v>267</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>308</v>
+      </c>
+      <c r="R24" s="28">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="R5" s="138"/>
-[...5 lines deleted...]
-      <c r="D6" s="36" t="s">
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="27">
+        <v>26</v>
+      </c>
+      <c r="D25" s="28">
+        <v>781</v>
+      </c>
+      <c r="E25" s="28">
+        <v>187</v>
+      </c>
+      <c r="F25" s="28">
+        <v>594</v>
+      </c>
+      <c r="G25" s="28">
+        <v>28</v>
+      </c>
+      <c r="H25" s="28">
+        <v>63</v>
+      </c>
+      <c r="I25" s="28">
+        <v>48</v>
+      </c>
+      <c r="J25" s="28">
+        <v>82</v>
+      </c>
+      <c r="K25" s="28">
+        <v>21</v>
+      </c>
+      <c r="L25" s="28">
+        <v>21</v>
+      </c>
+      <c r="M25" s="28">
+        <v>16</v>
+      </c>
+      <c r="N25" s="28">
+        <v>299</v>
+      </c>
+      <c r="O25" s="28">
+        <v>31</v>
+      </c>
+      <c r="P25" s="28">
+        <v>48</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>43</v>
+      </c>
+      <c r="R25" s="28">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="E6" s="36" t="s">
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="27">
+        <v>78</v>
+      </c>
+      <c r="D26" s="28">
+        <v>3200</v>
+      </c>
+      <c r="E26" s="28">
+        <v>720</v>
+      </c>
+      <c r="F26" s="28">
+        <v>2480</v>
+      </c>
+      <c r="G26" s="28">
+        <v>186</v>
+      </c>
+      <c r="H26" s="28">
+        <v>345</v>
+      </c>
+      <c r="I26" s="28">
+        <v>143</v>
+      </c>
+      <c r="J26" s="28">
+        <v>184</v>
+      </c>
+      <c r="K26" s="28">
+        <v>213</v>
+      </c>
+      <c r="L26" s="28">
+        <v>407</v>
+      </c>
+      <c r="M26" s="28">
+        <v>58</v>
+      </c>
+      <c r="N26" s="28">
+        <v>1285</v>
+      </c>
+      <c r="O26" s="28">
+        <v>42</v>
+      </c>
+      <c r="P26" s="28">
+        <v>45</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>78</v>
+      </c>
+      <c r="R26" s="28">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="36" t="s">
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="27">
+        <v>98</v>
+      </c>
+      <c r="D27" s="28">
+        <v>5443</v>
+      </c>
+      <c r="E27" s="28">
+        <v>2253</v>
+      </c>
+      <c r="F27" s="28">
+        <v>3190</v>
+      </c>
+      <c r="G27" s="28">
+        <v>770</v>
+      </c>
+      <c r="H27" s="28">
+        <v>627</v>
+      </c>
+      <c r="I27" s="28">
+        <v>479</v>
+      </c>
+      <c r="J27" s="28">
+        <v>542</v>
+      </c>
+      <c r="K27" s="28">
+        <v>462</v>
+      </c>
+      <c r="L27" s="28">
+        <v>504</v>
+      </c>
+      <c r="M27" s="28">
+        <v>97</v>
+      </c>
+      <c r="N27" s="28">
+        <v>925</v>
+      </c>
+      <c r="O27" s="28">
+        <v>418</v>
+      </c>
+      <c r="P27" s="28">
+        <v>526</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>27</v>
+      </c>
+      <c r="R27" s="28">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="G6" s="36" t="s">
-[...43 lines deleted...]
-      <c r="E7" s="38" t="s">
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="27">
+        <v>64</v>
+      </c>
+      <c r="D28" s="28">
+        <v>3615</v>
+      </c>
+      <c r="E28" s="28">
+        <v>1102</v>
+      </c>
+      <c r="F28" s="28">
+        <v>2513</v>
+      </c>
+      <c r="G28" s="28">
+        <v>447</v>
+      </c>
+      <c r="H28" s="28">
+        <v>725</v>
+      </c>
+      <c r="I28" s="28">
+        <v>143</v>
+      </c>
+      <c r="J28" s="28">
+        <v>175</v>
+      </c>
+      <c r="K28" s="28">
+        <v>290</v>
+      </c>
+      <c r="L28" s="28">
+        <v>268</v>
+      </c>
+      <c r="M28" s="28">
+        <v>51</v>
+      </c>
+      <c r="N28" s="28">
+        <v>1059</v>
+      </c>
+      <c r="O28" s="28">
+        <v>116</v>
+      </c>
+      <c r="P28" s="28">
+        <v>154</v>
+      </c>
+      <c r="Q28" s="28">
+        <v>55</v>
+      </c>
+      <c r="R28" s="28">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="27">
+        <v>59</v>
+      </c>
+      <c r="D29" s="28">
+        <v>2420</v>
+      </c>
+      <c r="E29" s="28">
+        <v>730</v>
+      </c>
+      <c r="F29" s="28">
+        <v>1690</v>
+      </c>
+      <c r="G29" s="28">
+        <v>205</v>
+      </c>
+      <c r="H29" s="28">
+        <v>257</v>
+      </c>
+      <c r="I29" s="28">
+        <v>289</v>
+      </c>
+      <c r="J29" s="28">
+        <v>226</v>
+      </c>
+      <c r="K29" s="28">
+        <v>70</v>
+      </c>
+      <c r="L29" s="28">
+        <v>58</v>
+      </c>
+      <c r="M29" s="28">
+        <v>35</v>
+      </c>
+      <c r="N29" s="28">
+        <v>922</v>
+      </c>
+      <c r="O29" s="28">
+        <v>62</v>
+      </c>
+      <c r="P29" s="28">
+        <v>77</v>
+      </c>
+      <c r="Q29" s="28">
+        <v>69</v>
+      </c>
+      <c r="R29" s="28">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="32">
+        <v>5</v>
+      </c>
+      <c r="D30" s="29">
+        <v>23</v>
+      </c>
+      <c r="E30" s="29">
         <v>3</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F30" s="29">
+        <v>20</v>
+      </c>
+      <c r="G30" s="29">
+        <v>0</v>
+      </c>
+      <c r="H30" s="29">
+        <v>8</v>
+      </c>
+      <c r="I30" s="29">
+        <v>0</v>
+      </c>
+      <c r="J30" s="29">
+        <v>6</v>
+      </c>
+      <c r="K30" s="29">
+        <v>0</v>
+      </c>
+      <c r="L30" s="29">
+        <v>2</v>
+      </c>
+      <c r="M30" s="29">
+        <v>3</v>
+      </c>
+      <c r="N30" s="29">
         <v>4</v>
       </c>
-      <c r="G7" s="38" t="s">
-[...908 lines deleted...]
-      <c r="K23" s="61">
+      <c r="O30" s="29">
         <v>0</v>
       </c>
-      <c r="L23" s="61">
+      <c r="P30" s="29">
         <v>0</v>
       </c>
-      <c r="M23" s="61">
-[...373 lines deleted...]
-      <c r="G30" s="62">
+      <c r="Q30" s="29">
         <v>0</v>
       </c>
-      <c r="H30" s="62">
-[...2 lines deleted...]
-      <c r="I30" s="62">
+      <c r="R30" s="29">
         <v>0</v>
       </c>
-      <c r="J30" s="62">
-[...37 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="31" spans="1:18" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="101"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-[...3305 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="23.5" customWidth="1"/>
     <col min="3" max="3" width="10.1640625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...7 lines deleted...]
-      <c r="A3" s="66" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+    </row>
+    <row r="4" spans="1:19" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="35" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="35" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="39" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="30">
+        <v>4726</v>
+      </c>
+      <c r="D8" s="31">
+        <v>264699</v>
+      </c>
+      <c r="E8" s="31">
+        <v>81828</v>
+      </c>
+      <c r="F8" s="31">
+        <v>182871</v>
+      </c>
+      <c r="G8" s="31">
+        <v>24493</v>
+      </c>
+      <c r="H8" s="31">
+        <v>32438</v>
+      </c>
+      <c r="I8" s="31">
+        <v>8678</v>
+      </c>
+      <c r="J8" s="31">
+        <v>11286</v>
+      </c>
+      <c r="K8" s="31">
+        <v>19275</v>
+      </c>
+      <c r="L8" s="31">
+        <v>23729</v>
+      </c>
+      <c r="M8" s="31">
+        <v>3652</v>
+      </c>
+      <c r="N8" s="31">
+        <v>73934</v>
+      </c>
+      <c r="O8" s="31">
+        <v>14250</v>
+      </c>
+      <c r="P8" s="31">
+        <v>19895</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>11480</v>
+      </c>
+      <c r="R8" s="31">
+        <v>21589</v>
+      </c>
+      <c r="S8" s="38"/>
+    </row>
+    <row r="9" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="27">
+        <v>400</v>
+      </c>
+      <c r="D9" s="28">
+        <v>42590</v>
+      </c>
+      <c r="E9" s="28">
+        <v>11188</v>
+      </c>
+      <c r="F9" s="28">
+        <v>31402</v>
+      </c>
+      <c r="G9" s="28">
+        <v>3129</v>
+      </c>
+      <c r="H9" s="28">
+        <v>3881</v>
+      </c>
+      <c r="I9" s="28">
+        <v>1115</v>
+      </c>
+      <c r="J9" s="28">
+        <v>1298</v>
+      </c>
+      <c r="K9" s="28">
+        <v>3237</v>
+      </c>
+      <c r="L9" s="28">
+        <v>4614</v>
+      </c>
+      <c r="M9" s="28">
+        <v>745</v>
+      </c>
+      <c r="N9" s="28">
+        <v>16811</v>
+      </c>
+      <c r="O9" s="28">
+        <v>527</v>
+      </c>
+      <c r="P9" s="28">
+        <v>933</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>2435</v>
+      </c>
+      <c r="R9" s="28">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="27">
+        <v>440</v>
+      </c>
+      <c r="D10" s="28">
+        <v>23387</v>
+      </c>
+      <c r="E10" s="28">
+        <v>6634</v>
+      </c>
+      <c r="F10" s="28">
+        <v>16753</v>
+      </c>
+      <c r="G10" s="28">
+        <v>2575</v>
+      </c>
+      <c r="H10" s="28">
+        <v>4604</v>
+      </c>
+      <c r="I10" s="28">
+        <v>677</v>
+      </c>
+      <c r="J10" s="28">
+        <v>1051</v>
+      </c>
+      <c r="K10" s="28">
+        <v>1325</v>
+      </c>
+      <c r="L10" s="28">
+        <v>2333</v>
+      </c>
+      <c r="M10" s="28">
         <v>165</v>
       </c>
-      <c r="B3" s="66"/>
-[...13 lines deleted...]
-      <c r="D4" s="136" t="s">
+      <c r="N10" s="28">
+        <v>4062</v>
+      </c>
+      <c r="O10" s="28">
+        <v>1147</v>
+      </c>
+      <c r="P10" s="28">
+        <v>2102</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>745</v>
+      </c>
+      <c r="R10" s="28">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="27">
+        <v>460</v>
+      </c>
+      <c r="D11" s="28">
+        <v>19362</v>
+      </c>
+      <c r="E11" s="28">
+        <v>5184</v>
+      </c>
+      <c r="F11" s="28">
+        <v>14178</v>
+      </c>
+      <c r="G11" s="28">
+        <v>1839</v>
+      </c>
+      <c r="H11" s="28">
+        <v>2504</v>
+      </c>
+      <c r="I11" s="28">
+        <v>347</v>
+      </c>
+      <c r="J11" s="28">
+        <v>436</v>
+      </c>
+      <c r="K11" s="28">
+        <v>1639</v>
+      </c>
+      <c r="L11" s="28">
+        <v>1900</v>
+      </c>
+      <c r="M11" s="28">
+        <v>213</v>
+      </c>
+      <c r="N11" s="28">
+        <v>6974</v>
+      </c>
+      <c r="O11" s="28">
+        <v>899</v>
+      </c>
+      <c r="P11" s="28">
+        <v>2113</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>247</v>
+      </c>
+      <c r="R11" s="28">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="27">
+        <v>434</v>
+      </c>
+      <c r="D12" s="28">
+        <v>29500</v>
+      </c>
+      <c r="E12" s="28">
+        <v>9036</v>
+      </c>
+      <c r="F12" s="28">
+        <v>20464</v>
+      </c>
+      <c r="G12" s="28">
+        <v>3982</v>
+      </c>
+      <c r="H12" s="28">
+        <v>5254</v>
+      </c>
+      <c r="I12" s="28">
+        <v>773</v>
+      </c>
+      <c r="J12" s="28">
+        <v>954</v>
+      </c>
+      <c r="K12" s="28">
+        <v>2195</v>
+      </c>
+      <c r="L12" s="28">
+        <v>3664</v>
+      </c>
+      <c r="M12" s="28">
+        <v>142</v>
+      </c>
+      <c r="N12" s="28">
+        <v>6598</v>
+      </c>
+      <c r="O12" s="28">
+        <v>588</v>
+      </c>
+      <c r="P12" s="28">
+        <v>991</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>1356</v>
+      </c>
+      <c r="R12" s="28">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="27">
+        <v>495</v>
+      </c>
+      <c r="D13" s="28">
+        <v>20288</v>
+      </c>
+      <c r="E13" s="28">
+        <v>6725</v>
+      </c>
+      <c r="F13" s="28">
+        <v>13563</v>
+      </c>
+      <c r="G13" s="28">
+        <v>1976</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2526</v>
+      </c>
+      <c r="I13" s="28">
+        <v>308</v>
+      </c>
+      <c r="J13" s="28">
+        <v>730</v>
+      </c>
+      <c r="K13" s="28">
+        <v>1412</v>
+      </c>
+      <c r="L13" s="28">
+        <v>1635</v>
+      </c>
+      <c r="M13" s="28">
+        <v>331</v>
+      </c>
+      <c r="N13" s="28">
+        <v>5351</v>
+      </c>
+      <c r="O13" s="28">
+        <v>1960</v>
+      </c>
+      <c r="P13" s="28">
+        <v>2353</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>738</v>
+      </c>
+      <c r="R13" s="28">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="27">
+        <v>351</v>
+      </c>
+      <c r="D14" s="28">
+        <v>26957</v>
+      </c>
+      <c r="E14" s="28">
+        <v>9252</v>
+      </c>
+      <c r="F14" s="28">
+        <v>17705</v>
+      </c>
+      <c r="G14" s="28">
+        <v>2340</v>
+      </c>
+      <c r="H14" s="28">
+        <v>2767</v>
+      </c>
+      <c r="I14" s="28">
+        <v>748</v>
+      </c>
+      <c r="J14" s="28">
+        <v>934</v>
+      </c>
+      <c r="K14" s="28">
+        <v>1385</v>
+      </c>
+      <c r="L14" s="28">
+        <v>1618</v>
+      </c>
+      <c r="M14" s="28">
+        <v>297</v>
+      </c>
+      <c r="N14" s="28">
+        <v>6590</v>
+      </c>
+      <c r="O14" s="28">
+        <v>3573</v>
+      </c>
+      <c r="P14" s="28">
+        <v>3797</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>909</v>
+      </c>
+      <c r="R14" s="28">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="27">
+        <v>166</v>
+      </c>
+      <c r="D15" s="28">
+        <v>12162</v>
+      </c>
+      <c r="E15" s="28">
+        <v>4556</v>
+      </c>
+      <c r="F15" s="28">
+        <v>7606</v>
+      </c>
+      <c r="G15" s="28">
+        <v>1538</v>
+      </c>
+      <c r="H15" s="28">
+        <v>1434</v>
+      </c>
+      <c r="I15" s="28">
+        <v>494</v>
+      </c>
+      <c r="J15" s="28">
+        <v>663</v>
+      </c>
+      <c r="K15" s="28">
+        <v>1499</v>
+      </c>
+      <c r="L15" s="28">
+        <v>2196</v>
+      </c>
+      <c r="M15" s="28">
+        <v>196</v>
+      </c>
+      <c r="N15" s="28">
+        <v>2002</v>
+      </c>
+      <c r="O15" s="28">
+        <v>512</v>
+      </c>
+      <c r="P15" s="28">
+        <v>595</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>317</v>
+      </c>
+      <c r="R15" s="28">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="27">
+        <v>97</v>
+      </c>
+      <c r="D16" s="28">
+        <v>5332</v>
+      </c>
+      <c r="E16" s="28">
+        <v>1920</v>
+      </c>
+      <c r="F16" s="28">
+        <v>3412</v>
+      </c>
+      <c r="G16" s="28">
+        <v>316</v>
+      </c>
+      <c r="H16" s="28">
+        <v>453</v>
+      </c>
+      <c r="I16" s="28">
+        <v>89</v>
+      </c>
+      <c r="J16" s="28">
+        <v>169</v>
+      </c>
+      <c r="K16" s="28">
+        <v>463</v>
+      </c>
+      <c r="L16" s="28">
+        <v>428</v>
+      </c>
+      <c r="M16" s="28">
+        <v>80</v>
+      </c>
+      <c r="N16" s="28">
+        <v>1228</v>
+      </c>
+      <c r="O16" s="28">
+        <v>300</v>
+      </c>
+      <c r="P16" s="28">
+        <v>536</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>672</v>
+      </c>
+      <c r="R16" s="28">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="27">
+        <v>167</v>
+      </c>
+      <c r="D17" s="28">
+        <v>5601</v>
+      </c>
+      <c r="E17" s="28">
+        <v>2004</v>
+      </c>
+      <c r="F17" s="28">
+        <v>3597</v>
+      </c>
+      <c r="G17" s="28">
+        <v>651</v>
+      </c>
+      <c r="H17" s="28">
+        <v>816</v>
+      </c>
+      <c r="I17" s="28">
+        <v>210</v>
+      </c>
+      <c r="J17" s="28">
+        <v>178</v>
+      </c>
+      <c r="K17" s="28">
+        <v>643</v>
+      </c>
+      <c r="L17" s="28">
+        <v>925</v>
+      </c>
+      <c r="M17" s="28">
+        <v>55</v>
+      </c>
+      <c r="N17" s="28">
+        <v>1036</v>
+      </c>
+      <c r="O17" s="28">
+        <v>252</v>
+      </c>
+      <c r="P17" s="28">
+        <v>357</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>193</v>
+      </c>
+      <c r="R17" s="28">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="27">
+        <v>291</v>
+      </c>
+      <c r="D18" s="28">
+        <v>21157</v>
+      </c>
+      <c r="E18" s="28">
+        <v>7640</v>
+      </c>
+      <c r="F18" s="28">
+        <v>13517</v>
+      </c>
+      <c r="G18" s="28">
+        <v>940</v>
+      </c>
+      <c r="H18" s="28">
+        <v>1623</v>
+      </c>
+      <c r="I18" s="28">
+        <v>301</v>
+      </c>
+      <c r="J18" s="28">
+        <v>456</v>
+      </c>
+      <c r="K18" s="28">
+        <v>2829</v>
+      </c>
+      <c r="L18" s="28">
+        <v>1272</v>
+      </c>
+      <c r="M18" s="28">
+        <v>717</v>
+      </c>
+      <c r="N18" s="28">
+        <v>5897</v>
+      </c>
+      <c r="O18" s="28">
+        <v>2437</v>
+      </c>
+      <c r="P18" s="28">
+        <v>2828</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>416</v>
+      </c>
+      <c r="R18" s="28">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="27">
+        <v>86</v>
+      </c>
+      <c r="D19" s="28">
+        <v>5411</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2155</v>
+      </c>
+      <c r="F19" s="28">
+        <v>3256</v>
+      </c>
+      <c r="G19" s="28">
+        <v>1030</v>
+      </c>
+      <c r="H19" s="28">
+        <v>890</v>
+      </c>
+      <c r="I19" s="28">
+        <v>375</v>
+      </c>
+      <c r="J19" s="28">
+        <v>434</v>
+      </c>
+      <c r="K19" s="28">
+        <v>124</v>
+      </c>
+      <c r="L19" s="28">
+        <v>134</v>
+      </c>
+      <c r="M19" s="28">
+        <v>8</v>
+      </c>
+      <c r="N19" s="28">
+        <v>1044</v>
+      </c>
+      <c r="O19" s="28">
+        <v>277</v>
+      </c>
+      <c r="P19" s="28">
+        <v>394</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>341</v>
+      </c>
+      <c r="R19" s="28">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="27">
+        <v>114</v>
+      </c>
+      <c r="D20" s="28">
+        <v>5255</v>
+      </c>
+      <c r="E20" s="28">
+        <v>2047</v>
+      </c>
+      <c r="F20" s="28">
+        <v>3208</v>
+      </c>
+      <c r="G20" s="28">
+        <v>557</v>
+      </c>
+      <c r="H20" s="28">
+        <v>513</v>
+      </c>
+      <c r="I20" s="28">
+        <v>316</v>
+      </c>
+      <c r="J20" s="28">
+        <v>367</v>
+      </c>
+      <c r="K20" s="28">
+        <v>230</v>
+      </c>
+      <c r="L20" s="28">
+        <v>175</v>
+      </c>
+      <c r="M20" s="28">
+        <v>46</v>
+      </c>
+      <c r="N20" s="28">
+        <v>1149</v>
+      </c>
+      <c r="O20" s="28">
+        <v>301</v>
+      </c>
+      <c r="P20" s="28">
+        <v>384</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>597</v>
+      </c>
+      <c r="R20" s="28">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="27">
+        <v>109</v>
+      </c>
+      <c r="D21" s="28">
+        <v>4631</v>
+      </c>
+      <c r="E21" s="28">
+        <v>1550</v>
+      </c>
+      <c r="F21" s="28">
+        <v>3081</v>
+      </c>
+      <c r="G21" s="28">
+        <v>431</v>
+      </c>
+      <c r="H21" s="28">
+        <v>493</v>
+      </c>
+      <c r="I21" s="28">
+        <v>263</v>
+      </c>
+      <c r="J21" s="28">
+        <v>193</v>
+      </c>
+      <c r="K21" s="28">
+        <v>274</v>
+      </c>
+      <c r="L21" s="28">
+        <v>142</v>
+      </c>
+      <c r="M21" s="28">
+        <v>58</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1608</v>
+      </c>
+      <c r="O21" s="28">
+        <v>121</v>
+      </c>
+      <c r="P21" s="28">
+        <v>144</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>403</v>
+      </c>
+      <c r="R21" s="28">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="27">
+        <v>472</v>
+      </c>
+      <c r="D22" s="28">
+        <v>14623</v>
+      </c>
+      <c r="E22" s="28">
+        <v>3428</v>
+      </c>
+      <c r="F22" s="28">
+        <v>11195</v>
+      </c>
+      <c r="G22" s="28">
+        <v>731</v>
+      </c>
+      <c r="H22" s="28">
+        <v>1465</v>
+      </c>
+      <c r="I22" s="28">
+        <v>661</v>
+      </c>
+      <c r="J22" s="28">
+        <v>951</v>
+      </c>
+      <c r="K22" s="28">
+        <v>575</v>
+      </c>
+      <c r="L22" s="28">
+        <v>921</v>
+      </c>
+      <c r="M22" s="28">
+        <v>121</v>
+      </c>
+      <c r="N22" s="28">
+        <v>5083</v>
+      </c>
+      <c r="O22" s="28">
+        <v>484</v>
+      </c>
+      <c r="P22" s="28">
+        <v>930</v>
+      </c>
+      <c r="Q22" s="28">
+        <v>856</v>
+      </c>
+      <c r="R22" s="28">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="27">
+        <v>174</v>
+      </c>
+      <c r="D23" s="28">
+        <v>7343</v>
+      </c>
+      <c r="E23" s="28">
+        <v>2406</v>
+      </c>
+      <c r="F23" s="28">
+        <v>4937</v>
+      </c>
+      <c r="G23" s="28">
+        <v>597</v>
+      </c>
+      <c r="H23" s="28">
+        <v>824</v>
+      </c>
+      <c r="I23" s="28">
+        <v>950</v>
+      </c>
+      <c r="J23" s="28">
+        <v>1245</v>
+      </c>
+      <c r="K23" s="28">
+        <v>0</v>
+      </c>
+      <c r="L23" s="28">
+        <v>0</v>
+      </c>
+      <c r="M23" s="28">
+        <v>191</v>
+      </c>
+      <c r="N23" s="28">
+        <v>1514</v>
+      </c>
+      <c r="O23" s="28">
+        <v>258</v>
+      </c>
+      <c r="P23" s="28">
+        <v>558</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>410</v>
+      </c>
+      <c r="R23" s="28">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="27">
+        <v>134</v>
+      </c>
+      <c r="D24" s="28">
+        <v>6573</v>
+      </c>
+      <c r="E24" s="28">
+        <v>1795</v>
+      </c>
+      <c r="F24" s="28">
+        <v>4778</v>
+      </c>
+      <c r="G24" s="28">
+        <v>428</v>
+      </c>
+      <c r="H24" s="28">
+        <v>770</v>
+      </c>
+      <c r="I24" s="28">
+        <v>205</v>
+      </c>
+      <c r="J24" s="28">
+        <v>235</v>
+      </c>
+      <c r="K24" s="28">
+        <v>618</v>
+      </c>
+      <c r="L24" s="28">
+        <v>760</v>
+      </c>
+      <c r="M24" s="28">
+        <v>55</v>
+      </c>
+      <c r="N24" s="28">
+        <v>2227</v>
+      </c>
+      <c r="O24" s="28">
+        <v>191</v>
+      </c>
+      <c r="P24" s="28">
+        <v>211</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>298</v>
+      </c>
+      <c r="R24" s="28">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="27">
+        <v>27</v>
+      </c>
+      <c r="D25" s="28">
+        <v>830</v>
+      </c>
+      <c r="E25" s="28">
+        <v>191</v>
+      </c>
+      <c r="F25" s="28">
+        <v>639</v>
+      </c>
+      <c r="G25" s="28">
+        <v>35</v>
+      </c>
+      <c r="H25" s="28">
+        <v>52</v>
+      </c>
+      <c r="I25" s="28">
+        <v>37</v>
+      </c>
+      <c r="J25" s="28">
+        <v>71</v>
+      </c>
+      <c r="K25" s="28">
+        <v>29</v>
+      </c>
+      <c r="L25" s="28">
+        <v>23</v>
+      </c>
+      <c r="M25" s="28">
+        <v>15</v>
+      </c>
+      <c r="N25" s="28">
+        <v>347</v>
+      </c>
+      <c r="O25" s="28">
+        <v>46</v>
+      </c>
+      <c r="P25" s="28">
+        <v>62</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>29</v>
+      </c>
+      <c r="R25" s="28">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="27">
+        <v>101</v>
+      </c>
+      <c r="D26" s="28">
+        <v>4218</v>
+      </c>
+      <c r="E26" s="28">
+        <v>1098</v>
+      </c>
+      <c r="F26" s="28">
+        <v>3120</v>
+      </c>
+      <c r="G26" s="28">
+        <v>326</v>
+      </c>
+      <c r="H26" s="28">
+        <v>409</v>
+      </c>
+      <c r="I26" s="28">
+        <v>74</v>
+      </c>
+      <c r="J26" s="28">
+        <v>100</v>
+      </c>
+      <c r="K26" s="28">
+        <v>321</v>
+      </c>
+      <c r="L26" s="28">
+        <v>410</v>
+      </c>
+      <c r="M26" s="28">
+        <v>122</v>
+      </c>
+      <c r="N26" s="28">
+        <v>1788</v>
+      </c>
+      <c r="O26" s="28">
+        <v>80</v>
+      </c>
+      <c r="P26" s="28">
+        <v>107</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>175</v>
+      </c>
+      <c r="R26" s="28">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="27">
+        <v>97</v>
+      </c>
+      <c r="D27" s="28">
+        <v>4281</v>
+      </c>
+      <c r="E27" s="28">
+        <v>1535</v>
+      </c>
+      <c r="F27" s="28">
+        <v>2746</v>
+      </c>
+      <c r="G27" s="28">
+        <v>623</v>
+      </c>
+      <c r="H27" s="28">
+        <v>569</v>
+      </c>
+      <c r="I27" s="28">
+        <v>379</v>
+      </c>
+      <c r="J27" s="28">
+        <v>442</v>
+      </c>
+      <c r="K27" s="28">
+        <v>196</v>
+      </c>
+      <c r="L27" s="28">
+        <v>230</v>
+      </c>
+      <c r="M27" s="28">
+        <v>47</v>
+      </c>
+      <c r="N27" s="28">
+        <v>975</v>
+      </c>
+      <c r="O27" s="28">
+        <v>159</v>
+      </c>
+      <c r="P27" s="28">
+        <v>272</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>131</v>
+      </c>
+      <c r="R27" s="28">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="27">
+        <v>60</v>
+      </c>
+      <c r="D28" s="28">
+        <v>3103</v>
+      </c>
+      <c r="E28" s="28">
+        <v>925</v>
+      </c>
+      <c r="F28" s="28">
+        <v>2178</v>
+      </c>
+      <c r="G28" s="28">
+        <v>298</v>
+      </c>
+      <c r="H28" s="28">
+        <v>357</v>
+      </c>
+      <c r="I28" s="28">
+        <v>153</v>
+      </c>
+      <c r="J28" s="28">
+        <v>173</v>
+      </c>
+      <c r="K28" s="28">
+        <v>221</v>
+      </c>
+      <c r="L28" s="28">
+        <v>247</v>
+      </c>
+      <c r="M28" s="28">
+        <v>28</v>
+      </c>
+      <c r="N28" s="28">
+        <v>928</v>
+      </c>
+      <c r="O28" s="28">
+        <v>98</v>
+      </c>
+      <c r="P28" s="28">
         <v>164</v>
       </c>
-      <c r="E4" s="136"/>
-[...39 lines deleted...]
-      <c r="O5" s="139" t="s">
+      <c r="Q28" s="28">
+        <v>127</v>
+      </c>
+      <c r="R28" s="28">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="27">
+        <v>50</v>
+      </c>
+      <c r="D29" s="28">
+        <v>2072</v>
+      </c>
+      <c r="E29" s="28">
+        <v>556</v>
+      </c>
+      <c r="F29" s="28">
+        <v>1516</v>
+      </c>
+      <c r="G29" s="28">
+        <v>149</v>
+      </c>
+      <c r="H29" s="28">
+        <v>230</v>
+      </c>
+      <c r="I29" s="28">
+        <v>203</v>
+      </c>
+      <c r="J29" s="28">
+        <v>206</v>
+      </c>
+      <c r="K29" s="28">
+        <v>59</v>
+      </c>
+      <c r="L29" s="28">
+        <v>102</v>
+      </c>
+      <c r="M29" s="28">
+        <v>20</v>
+      </c>
+      <c r="N29" s="28">
+        <v>706</v>
+      </c>
+      <c r="O29" s="28">
+        <v>40</v>
+      </c>
+      <c r="P29" s="28">
+        <v>64</v>
+      </c>
+      <c r="Q29" s="28">
         <v>85</v>
       </c>
-      <c r="P5" s="140"/>
-[...62 lines deleted...]
-      <c r="E7" s="38" t="s">
+      <c r="R29" s="28">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="32">
+        <v>1</v>
+      </c>
+      <c r="D30" s="29">
+        <v>23</v>
+      </c>
+      <c r="E30" s="29">
         <v>3</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F30" s="29">
+        <v>20</v>
+      </c>
+      <c r="G30" s="29">
+        <v>2</v>
+      </c>
+      <c r="H30" s="29">
         <v>4</v>
       </c>
-      <c r="G7" s="38" t="s">
-[...430 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="I30" s="29">
+        <v>0</v>
+      </c>
+      <c r="J30" s="29">
+        <v>0</v>
+      </c>
+      <c r="K30" s="29">
+        <v>1</v>
+      </c>
+      <c r="L30" s="29">
+        <v>0</v>
+      </c>
+      <c r="M30" s="29">
+        <v>0</v>
+      </c>
+      <c r="N30" s="29">
+        <v>16</v>
+      </c>
+      <c r="O30" s="29">
+        <v>0</v>
+      </c>
+      <c r="P30" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="29">
+        <v>0</v>
+      </c>
+      <c r="R30" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...108 lines deleted...]
-      <c r="A17" s="48" t="s">
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="101"/>
+    </row>
+    <row r="32" spans="1:18" s="37" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="37" t="s">
         <v>107</v>
-      </c>
-[...792 lines deleted...]
-        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:T74"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="19.33203125" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="10" width="9" customWidth="1"/>
     <col min="11" max="18" width="7.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="35" customFormat="1" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:20" s="12" customFormat="1" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+    </row>
+    <row r="2" spans="1:20" s="34" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+    </row>
+    <row r="3" spans="1:20" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3" s="82"/>
+      <c r="C3" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92"/>
+    </row>
+    <row r="4" spans="1:20" s="35" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="83"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="88"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="94"/>
+      <c r="I4" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="94"/>
+      <c r="K4" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="94"/>
+      <c r="M4" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="94"/>
+      <c r="O4" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:20" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R5" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="30">
+        <v>4395</v>
+      </c>
+      <c r="D7" s="31">
+        <v>244145</v>
+      </c>
+      <c r="E7" s="31">
+        <v>76576</v>
+      </c>
+      <c r="F7" s="31">
+        <v>167569</v>
+      </c>
+      <c r="G7" s="31">
+        <v>22176</v>
+      </c>
+      <c r="H7" s="31">
+        <v>29738</v>
+      </c>
+      <c r="I7" s="31">
+        <v>6291</v>
+      </c>
+      <c r="J7" s="31">
+        <v>8216</v>
+      </c>
+      <c r="K7" s="31">
+        <v>16751</v>
+      </c>
+      <c r="L7" s="31">
+        <v>20957</v>
+      </c>
+      <c r="M7" s="31">
+        <v>3470</v>
+      </c>
+      <c r="N7" s="31">
+        <v>67989</v>
+      </c>
+      <c r="O7" s="31">
+        <v>16730</v>
+      </c>
+      <c r="P7" s="31">
+        <v>21485</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>11158</v>
+      </c>
+      <c r="R7" s="31">
+        <v>19184</v>
+      </c>
+      <c r="S7" s="36"/>
+      <c r="T7" s="36"/>
+    </row>
+    <row r="8" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="27">
+        <v>369</v>
+      </c>
+      <c r="D8" s="28">
+        <v>41155</v>
+      </c>
+      <c r="E8" s="28">
+        <v>10764</v>
+      </c>
+      <c r="F8" s="28">
+        <v>30391</v>
+      </c>
+      <c r="G8" s="28">
+        <v>2963</v>
+      </c>
+      <c r="H8" s="28">
+        <v>3764</v>
+      </c>
+      <c r="I8" s="28">
+        <v>797</v>
+      </c>
+      <c r="J8" s="28">
+        <v>855</v>
+      </c>
+      <c r="K8" s="28">
+        <v>3399</v>
+      </c>
+      <c r="L8" s="28">
+        <v>4637</v>
+      </c>
+      <c r="M8" s="28">
+        <v>722</v>
+      </c>
+      <c r="N8" s="28">
+        <v>16377</v>
+      </c>
+      <c r="O8" s="28">
+        <v>521</v>
+      </c>
+      <c r="P8" s="28">
+        <v>932</v>
+      </c>
+      <c r="Q8" s="28">
+        <v>2362</v>
+      </c>
+      <c r="R8" s="28">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="27">
+        <v>327</v>
+      </c>
+      <c r="D9" s="28">
+        <v>22642</v>
+      </c>
+      <c r="E9" s="28">
+        <v>6394</v>
+      </c>
+      <c r="F9" s="28">
+        <v>16248</v>
+      </c>
+      <c r="G9" s="28">
+        <v>2314</v>
+      </c>
+      <c r="H9" s="28">
+        <v>4799</v>
+      </c>
+      <c r="I9" s="28">
+        <v>618</v>
+      </c>
+      <c r="J9" s="28">
+        <v>845</v>
+      </c>
+      <c r="K9" s="28">
+        <v>1270</v>
+      </c>
+      <c r="L9" s="28">
+        <v>2287</v>
+      </c>
+      <c r="M9" s="28">
+        <v>225</v>
+      </c>
+      <c r="N9" s="28">
+        <v>4421</v>
+      </c>
+      <c r="O9" s="28">
+        <v>1220</v>
+      </c>
+      <c r="P9" s="28">
+        <v>2224</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>747</v>
+      </c>
+      <c r="R9" s="28">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="27">
+        <v>444</v>
+      </c>
+      <c r="D10" s="28">
+        <v>17364</v>
+      </c>
+      <c r="E10" s="28">
+        <v>4830</v>
+      </c>
+      <c r="F10" s="28">
+        <v>12534</v>
+      </c>
+      <c r="G10" s="28">
+        <v>1741</v>
+      </c>
+      <c r="H10" s="28">
+        <v>2274</v>
+      </c>
+      <c r="I10" s="28">
+        <v>344</v>
+      </c>
+      <c r="J10" s="28">
+        <v>361</v>
+      </c>
+      <c r="K10" s="28">
+        <v>1163</v>
+      </c>
+      <c r="L10" s="28">
+        <v>1399</v>
+      </c>
+      <c r="M10" s="28">
+        <v>213</v>
+      </c>
+      <c r="N10" s="28">
+        <v>5961</v>
+      </c>
+      <c r="O10" s="28">
+        <v>826</v>
+      </c>
+      <c r="P10" s="28">
+        <v>1325</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>543</v>
+      </c>
+      <c r="R10" s="28">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="27">
+        <v>399</v>
+      </c>
+      <c r="D11" s="28">
+        <v>28211</v>
+      </c>
+      <c r="E11" s="28">
+        <v>7189</v>
+      </c>
+      <c r="F11" s="28">
+        <v>21022</v>
+      </c>
+      <c r="G11" s="28">
+        <v>2755</v>
+      </c>
+      <c r="H11" s="28">
+        <v>4704</v>
+      </c>
+      <c r="I11" s="28">
+        <v>326</v>
+      </c>
+      <c r="J11" s="28">
+        <v>543</v>
+      </c>
+      <c r="K11" s="28">
+        <v>1701</v>
+      </c>
+      <c r="L11" s="28">
+        <v>2585</v>
+      </c>
+      <c r="M11" s="28">
+        <v>100</v>
+      </c>
+      <c r="N11" s="28">
+        <v>8750</v>
+      </c>
+      <c r="O11" s="28">
+        <v>959</v>
+      </c>
+      <c r="P11" s="28">
+        <v>1486</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>1348</v>
+      </c>
+      <c r="R11" s="28">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="27">
+        <v>484</v>
+      </c>
+      <c r="D12" s="28">
+        <v>15813</v>
+      </c>
+      <c r="E12" s="28">
+        <v>5266</v>
+      </c>
+      <c r="F12" s="28">
+        <v>10547</v>
+      </c>
+      <c r="G12" s="28">
+        <v>1860</v>
+      </c>
+      <c r="H12" s="28">
+        <v>2055</v>
+      </c>
+      <c r="I12" s="28">
+        <v>241</v>
+      </c>
+      <c r="J12" s="28">
+        <v>572</v>
+      </c>
+      <c r="K12" s="28">
+        <v>1098</v>
+      </c>
+      <c r="L12" s="28">
+        <v>1242</v>
+      </c>
+      <c r="M12" s="28">
+        <v>252</v>
+      </c>
+      <c r="N12" s="28">
+        <v>4331</v>
+      </c>
+      <c r="O12" s="28">
+        <v>1240</v>
+      </c>
+      <c r="P12" s="28">
+        <v>1613</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>575</v>
+      </c>
+      <c r="R12" s="28">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="27">
+        <v>325</v>
+      </c>
+      <c r="D13" s="28">
+        <v>25270</v>
+      </c>
+      <c r="E13" s="28">
+        <v>8426</v>
+      </c>
+      <c r="F13" s="28">
+        <v>16844</v>
+      </c>
+      <c r="G13" s="28">
+        <v>2267</v>
+      </c>
+      <c r="H13" s="28">
+        <v>2925</v>
+      </c>
+      <c r="I13" s="28">
+        <v>536</v>
+      </c>
+      <c r="J13" s="28">
+        <v>571</v>
+      </c>
+      <c r="K13" s="28">
+        <v>1273</v>
+      </c>
+      <c r="L13" s="28">
+        <v>1264</v>
+      </c>
+      <c r="M13" s="28">
+        <v>211</v>
+      </c>
+      <c r="N13" s="28">
+        <v>6124</v>
+      </c>
+      <c r="O13" s="28">
+        <v>3255</v>
+      </c>
+      <c r="P13" s="28">
+        <v>4055</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>884</v>
+      </c>
+      <c r="R13" s="28">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="27">
+        <v>155</v>
+      </c>
+      <c r="D14" s="28">
+        <v>7633</v>
+      </c>
+      <c r="E14" s="28">
+        <v>3460</v>
+      </c>
+      <c r="F14" s="28">
+        <v>4173</v>
+      </c>
+      <c r="G14" s="28">
+        <v>1401</v>
+      </c>
+      <c r="H14" s="28">
+        <v>1223</v>
+      </c>
+      <c r="I14" s="28">
+        <v>418</v>
+      </c>
+      <c r="J14" s="28">
+        <v>457</v>
+      </c>
+      <c r="K14" s="28">
+        <v>865</v>
+      </c>
+      <c r="L14" s="28">
+        <v>1046</v>
+      </c>
+      <c r="M14" s="28">
+        <v>172</v>
+      </c>
+      <c r="N14" s="28">
+        <v>853</v>
+      </c>
+      <c r="O14" s="28">
+        <v>415</v>
+      </c>
+      <c r="P14" s="28">
+        <v>408</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>189</v>
+      </c>
+      <c r="R14" s="28">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="27">
+        <v>92</v>
+      </c>
+      <c r="D15" s="28">
+        <v>5012</v>
+      </c>
+      <c r="E15" s="28">
+        <v>1804</v>
+      </c>
+      <c r="F15" s="28">
+        <v>3208</v>
+      </c>
+      <c r="G15" s="28">
+        <v>289</v>
+      </c>
+      <c r="H15" s="28">
+        <v>420</v>
+      </c>
+      <c r="I15" s="28">
+        <v>89</v>
+      </c>
+      <c r="J15" s="28">
+        <v>164</v>
+      </c>
+      <c r="K15" s="28">
+        <v>434</v>
+      </c>
+      <c r="L15" s="28">
+        <v>404</v>
+      </c>
+      <c r="M15" s="28">
         <v>76</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="D3" s="136" t="s">
+      <c r="N15" s="28">
+        <v>1148</v>
+      </c>
+      <c r="O15" s="28">
+        <v>283</v>
+      </c>
+      <c r="P15" s="28">
+        <v>507</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>633</v>
+      </c>
+      <c r="R15" s="28">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="27">
+        <v>146</v>
+      </c>
+      <c r="D16" s="28">
+        <v>5544</v>
+      </c>
+      <c r="E16" s="28">
+        <v>2147</v>
+      </c>
+      <c r="F16" s="28">
+        <v>3397</v>
+      </c>
+      <c r="G16" s="28">
+        <v>120</v>
+      </c>
+      <c r="H16" s="28">
+        <v>97</v>
+      </c>
+      <c r="I16" s="28">
+        <v>621</v>
+      </c>
+      <c r="J16" s="28">
+        <v>959</v>
+      </c>
+      <c r="K16" s="28">
+        <v>853</v>
+      </c>
+      <c r="L16" s="28">
+        <v>1005</v>
+      </c>
+      <c r="M16" s="28">
+        <v>174</v>
+      </c>
+      <c r="N16" s="28">
+        <v>810</v>
+      </c>
+      <c r="O16" s="28">
+        <v>346</v>
+      </c>
+      <c r="P16" s="28">
+        <v>481</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>33</v>
+      </c>
+      <c r="R16" s="28">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="27">
+        <v>283</v>
+      </c>
+      <c r="D17" s="28">
+        <v>19658</v>
+      </c>
+      <c r="E17" s="28">
+        <v>8804</v>
+      </c>
+      <c r="F17" s="28">
+        <v>10854</v>
+      </c>
+      <c r="G17" s="28">
+        <v>1374</v>
+      </c>
+      <c r="H17" s="28">
+        <v>1122</v>
+      </c>
+      <c r="I17" s="28">
+        <v>422</v>
+      </c>
+      <c r="J17" s="28">
+        <v>371</v>
+      </c>
+      <c r="K17" s="28">
+        <v>745</v>
+      </c>
+      <c r="L17" s="28">
+        <v>984</v>
+      </c>
+      <c r="M17" s="28">
+        <v>787</v>
+      </c>
+      <c r="N17" s="28">
+        <v>2938</v>
+      </c>
+      <c r="O17" s="28">
+        <v>5129</v>
+      </c>
+      <c r="P17" s="28">
+        <v>4725</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>347</v>
+      </c>
+      <c r="R17" s="28">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="27">
+        <v>80</v>
+      </c>
+      <c r="D18" s="28">
+        <v>5085</v>
+      </c>
+      <c r="E18" s="28">
+        <v>2057</v>
+      </c>
+      <c r="F18" s="28">
+        <v>3028</v>
+      </c>
+      <c r="G18" s="28">
+        <v>1012</v>
+      </c>
+      <c r="H18" s="28">
+        <v>867</v>
+      </c>
+      <c r="I18" s="28">
+        <v>220</v>
+      </c>
+      <c r="J18" s="28">
+        <v>256</v>
+      </c>
+      <c r="K18" s="28">
+        <v>257</v>
+      </c>
+      <c r="L18" s="28">
+        <v>272</v>
+      </c>
+      <c r="M18" s="28">
+        <v>5</v>
+      </c>
+      <c r="N18" s="28">
+        <v>985</v>
+      </c>
+      <c r="O18" s="28">
+        <v>192</v>
+      </c>
+      <c r="P18" s="28">
+        <v>296</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>371</v>
+      </c>
+      <c r="R18" s="28">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="27">
+        <v>109</v>
+      </c>
+      <c r="D19" s="28">
+        <v>5141</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2181</v>
+      </c>
+      <c r="F19" s="28">
+        <v>2960</v>
+      </c>
+      <c r="G19" s="28">
+        <v>576</v>
+      </c>
+      <c r="H19" s="28">
+        <v>522</v>
+      </c>
+      <c r="I19" s="28">
+        <v>286</v>
+      </c>
+      <c r="J19" s="28">
+        <v>340</v>
+      </c>
+      <c r="K19" s="28">
+        <v>303</v>
+      </c>
+      <c r="L19" s="28">
+        <v>224</v>
+      </c>
+      <c r="M19" s="28">
+        <v>18</v>
+      </c>
+      <c r="N19" s="28">
+        <v>1018</v>
+      </c>
+      <c r="O19" s="28">
+        <v>318</v>
+      </c>
+      <c r="P19" s="28">
+        <v>291</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>680</v>
+      </c>
+      <c r="R19" s="28">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="27">
+        <v>103</v>
+      </c>
+      <c r="D20" s="28">
+        <v>4559</v>
+      </c>
+      <c r="E20" s="28">
+        <v>1576</v>
+      </c>
+      <c r="F20" s="28">
+        <v>2983</v>
+      </c>
+      <c r="G20" s="28">
+        <v>444</v>
+      </c>
+      <c r="H20" s="28">
+        <v>459</v>
+      </c>
+      <c r="I20" s="28">
+        <v>95</v>
+      </c>
+      <c r="J20" s="28">
+        <v>118</v>
+      </c>
+      <c r="K20" s="28">
+        <v>363</v>
+      </c>
+      <c r="L20" s="28">
+        <v>185</v>
+      </c>
+      <c r="M20" s="28">
+        <v>64</v>
+      </c>
+      <c r="N20" s="28">
+        <v>1547</v>
+      </c>
+      <c r="O20" s="28">
+        <v>145</v>
+      </c>
+      <c r="P20" s="28">
+        <v>200</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>465</v>
+      </c>
+      <c r="R20" s="28">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="27">
+        <v>464</v>
+      </c>
+      <c r="D21" s="28">
+        <v>14540</v>
+      </c>
+      <c r="E21" s="28">
+        <v>3657</v>
+      </c>
+      <c r="F21" s="28">
+        <v>10883</v>
+      </c>
+      <c r="G21" s="28">
+        <v>933</v>
+      </c>
+      <c r="H21" s="28">
+        <v>1560</v>
+      </c>
+      <c r="I21" s="28">
+        <v>332</v>
+      </c>
+      <c r="J21" s="28">
+        <v>474</v>
+      </c>
+      <c r="K21" s="28">
+        <v>805</v>
+      </c>
+      <c r="L21" s="28">
+        <v>1007</v>
+      </c>
+      <c r="M21" s="28">
+        <v>138</v>
+      </c>
+      <c r="N21" s="28">
+        <v>5240</v>
+      </c>
+      <c r="O21" s="28">
+        <v>596</v>
+      </c>
+      <c r="P21" s="28">
+        <v>846</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>853</v>
+      </c>
+      <c r="R21" s="28">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="27">
         <v>164</v>
       </c>
-      <c r="E3" s="136"/>
-[...39 lines deleted...]
-      <c r="O4" s="139" t="s">
+      <c r="D22" s="28">
+        <v>6362</v>
+      </c>
+      <c r="E22" s="28">
+        <v>1926</v>
+      </c>
+      <c r="F22" s="28">
+        <v>4436</v>
+      </c>
+      <c r="G22" s="28">
+        <v>474</v>
+      </c>
+      <c r="H22" s="28">
+        <v>794</v>
+      </c>
+      <c r="I22" s="28">
+        <v>167</v>
+      </c>
+      <c r="J22" s="28">
+        <v>424</v>
+      </c>
+      <c r="K22" s="28">
+        <v>702</v>
+      </c>
+      <c r="L22" s="28">
+        <v>684</v>
+      </c>
+      <c r="M22" s="28">
+        <v>157</v>
+      </c>
+      <c r="N22" s="28">
+        <v>1343</v>
+      </c>
+      <c r="O22" s="28">
+        <v>148</v>
+      </c>
+      <c r="P22" s="28">
+        <v>438</v>
+      </c>
+      <c r="Q22" s="28">
+        <v>278</v>
+      </c>
+      <c r="R22" s="28">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="27">
+        <v>135</v>
+      </c>
+      <c r="D23" s="28">
+        <v>5956</v>
+      </c>
+      <c r="E23" s="28">
+        <v>1862</v>
+      </c>
+      <c r="F23" s="28">
+        <v>4094</v>
+      </c>
+      <c r="G23" s="28">
+        <v>305</v>
+      </c>
+      <c r="H23" s="28">
+        <v>677</v>
+      </c>
+      <c r="I23" s="28">
+        <v>321</v>
+      </c>
+      <c r="J23" s="28">
+        <v>309</v>
+      </c>
+      <c r="K23" s="28">
+        <v>486</v>
+      </c>
+      <c r="L23" s="28">
+        <v>513</v>
+      </c>
+      <c r="M23" s="28">
+        <v>19</v>
+      </c>
+      <c r="N23" s="28">
+        <v>1735</v>
+      </c>
+      <c r="O23" s="28">
+        <v>358</v>
+      </c>
+      <c r="P23" s="28">
+        <v>519</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>373</v>
+      </c>
+      <c r="R23" s="28">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="27">
+        <v>27</v>
+      </c>
+      <c r="D24" s="28">
+        <v>800</v>
+      </c>
+      <c r="E24" s="28">
+        <v>187</v>
+      </c>
+      <c r="F24" s="28">
+        <v>613</v>
+      </c>
+      <c r="G24" s="28">
+        <v>34</v>
+      </c>
+      <c r="H24" s="28">
+        <v>70</v>
+      </c>
+      <c r="I24" s="28">
+        <v>30</v>
+      </c>
+      <c r="J24" s="28">
+        <v>53</v>
+      </c>
+      <c r="K24" s="28">
+        <v>51</v>
+      </c>
+      <c r="L24" s="28">
+        <v>32</v>
+      </c>
+      <c r="M24" s="28">
+        <v>15</v>
+      </c>
+      <c r="N24" s="28">
+        <v>338</v>
+      </c>
+      <c r="O24" s="28">
+        <v>31</v>
+      </c>
+      <c r="P24" s="28">
+        <v>58</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>26</v>
+      </c>
+      <c r="R24" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="27">
         <v>85</v>
       </c>
-      <c r="P4" s="140"/>
-[...15 lines deleted...]
-      <c r="F5" s="36" t="s">
+      <c r="D25" s="28">
+        <v>4003</v>
+      </c>
+      <c r="E25" s="28">
+        <v>1132</v>
+      </c>
+      <c r="F25" s="28">
+        <v>2871</v>
+      </c>
+      <c r="G25" s="28">
+        <v>258</v>
+      </c>
+      <c r="H25" s="28">
+        <v>269</v>
+      </c>
+      <c r="I25" s="28">
         <v>89</v>
       </c>
-      <c r="G5" s="36" t="s">
-[...43 lines deleted...]
-      <c r="E6" s="38" t="s">
+      <c r="J25" s="28">
+        <v>90</v>
+      </c>
+      <c r="K25" s="28">
+        <v>249</v>
+      </c>
+      <c r="L25" s="28">
+        <v>346</v>
+      </c>
+      <c r="M25" s="28">
+        <v>36</v>
+      </c>
+      <c r="N25" s="28">
+        <v>1485</v>
+      </c>
+      <c r="O25" s="28">
+        <v>389</v>
+      </c>
+      <c r="P25" s="28">
+        <v>445</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>111</v>
+      </c>
+      <c r="R25" s="28">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="27">
+        <v>99</v>
+      </c>
+      <c r="D26" s="28">
+        <v>4071</v>
+      </c>
+      <c r="E26" s="28">
+        <v>1450</v>
+      </c>
+      <c r="F26" s="28">
+        <v>2621</v>
+      </c>
+      <c r="G26" s="28">
+        <v>633</v>
+      </c>
+      <c r="H26" s="28">
+        <v>559</v>
+      </c>
+      <c r="I26" s="28">
+        <v>143</v>
+      </c>
+      <c r="J26" s="28">
+        <v>171</v>
+      </c>
+      <c r="K26" s="28">
+        <v>350</v>
+      </c>
+      <c r="L26" s="28">
+        <v>379</v>
+      </c>
+      <c r="M26" s="28">
+        <v>24</v>
+      </c>
+      <c r="N26" s="28">
+        <v>972</v>
+      </c>
+      <c r="O26" s="28">
+        <v>159</v>
+      </c>
+      <c r="P26" s="28">
+        <v>272</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>141</v>
+      </c>
+      <c r="R26" s="28">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="27">
+        <v>56</v>
+      </c>
+      <c r="D27" s="28">
+        <v>3258</v>
+      </c>
+      <c r="E27" s="28">
+        <v>923</v>
+      </c>
+      <c r="F27" s="28">
+        <v>2335</v>
+      </c>
+      <c r="G27" s="28">
+        <v>280</v>
+      </c>
+      <c r="H27" s="28">
+        <v>354</v>
+      </c>
+      <c r="I27" s="28">
+        <v>60</v>
+      </c>
+      <c r="J27" s="28">
+        <v>109</v>
+      </c>
+      <c r="K27" s="28">
+        <v>256</v>
+      </c>
+      <c r="L27" s="28">
+        <v>336</v>
+      </c>
+      <c r="M27" s="28">
+        <v>35</v>
+      </c>
+      <c r="N27" s="28">
+        <v>908</v>
+      </c>
+      <c r="O27" s="28">
+        <v>157</v>
+      </c>
+      <c r="P27" s="28">
+        <v>286</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>135</v>
+      </c>
+      <c r="R27" s="28">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="27">
+        <v>48</v>
+      </c>
+      <c r="D28" s="28">
+        <v>2045</v>
+      </c>
+      <c r="E28" s="28">
+        <v>538</v>
+      </c>
+      <c r="F28" s="28">
+        <v>1507</v>
+      </c>
+      <c r="G28" s="28">
+        <v>140</v>
+      </c>
+      <c r="H28" s="28">
+        <v>214</v>
+      </c>
+      <c r="I28" s="28">
+        <v>136</v>
+      </c>
+      <c r="J28" s="28">
+        <v>173</v>
+      </c>
+      <c r="K28" s="28">
+        <v>128</v>
+      </c>
+      <c r="L28" s="28">
+        <v>126</v>
+      </c>
+      <c r="M28" s="28">
+        <v>27</v>
+      </c>
+      <c r="N28" s="28">
+        <v>696</v>
+      </c>
+      <c r="O28" s="28">
+        <v>43</v>
+      </c>
+      <c r="P28" s="28">
+        <v>78</v>
+      </c>
+      <c r="Q28" s="28">
+        <v>64</v>
+      </c>
+      <c r="R28" s="28">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="34" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="32">
+        <v>1</v>
+      </c>
+      <c r="D29" s="29">
+        <v>23</v>
+      </c>
+      <c r="E29" s="29">
         <v>3</v>
       </c>
-      <c r="F6" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="38" t="s">
+      <c r="F29" s="29">
+        <v>20</v>
+      </c>
+      <c r="G29" s="29">
         <v>3</v>
       </c>
-      <c r="H6" s="38" t="s">
-[...428 lines deleted...]
-      <c r="A14" s="48" t="s">
+      <c r="H29" s="29">
+        <v>10</v>
+      </c>
+      <c r="I29" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="J29" s="29">
+        <v>1</v>
+      </c>
+      <c r="K29" s="29">
+        <v>0</v>
+      </c>
+      <c r="L29" s="29">
+        <v>0</v>
+      </c>
+      <c r="M29" s="29">
+        <v>0</v>
+      </c>
+      <c r="N29" s="29">
+        <v>9</v>
+      </c>
+      <c r="O29" s="29">
+        <v>0</v>
+      </c>
+      <c r="P29" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="29">
+        <v>0</v>
+      </c>
+      <c r="R29" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="B14" s="49" t="s">
-[...957 lines deleted...]
-    <row r="74" s="67" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+      <c r="B30" s="100"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="101"/>
+    </row>
+    <row r="31" spans="1:18" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+    </row>
+    <row r="32" spans="1:18" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="33" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="34" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="35" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="36" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="37" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="38" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="39" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="40" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="41" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="42" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="43" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="44" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="45" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="46" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="47" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="48" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="49" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="50" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="51" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="52" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="53" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="54" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="55" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="56" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="57" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="58" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="59" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="60" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="61" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="62" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="63" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="64" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="65" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="66" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="67" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="68" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="69" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="70" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="71" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="72" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="73" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="74" s="34" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:F4"/>
     <mergeCell ref="G3:R3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F8A1BA1-C80E-4960-80BF-BEFCB036B902}">
   <dimension ref="A1:S32"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="S27" sqref="S27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...4 lines deleted...]
-      <c r="F2" s="5"/>
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
-[...16 lines deleted...]
-      <c r="D4" s="136" t="s">
+      <c r="A3" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>7215</v>
+      </c>
+      <c r="D8" s="48">
+        <v>434651</v>
+      </c>
+      <c r="E8" s="48">
+        <v>130408</v>
+      </c>
+      <c r="F8" s="48">
+        <v>304243</v>
+      </c>
+      <c r="G8" s="48">
+        <v>34781</v>
+      </c>
+      <c r="H8" s="48">
+        <v>47498</v>
+      </c>
+      <c r="I8" s="48">
+        <v>12800</v>
+      </c>
+      <c r="J8" s="48">
+        <v>21216</v>
+      </c>
+      <c r="K8" s="48">
+        <v>33666</v>
+      </c>
+      <c r="L8" s="48">
+        <v>50512</v>
+      </c>
+      <c r="M8" s="48">
+        <v>4038</v>
+      </c>
+      <c r="N8" s="48">
+        <v>95513</v>
+      </c>
+      <c r="O8" s="48">
+        <v>17438</v>
+      </c>
+      <c r="P8" s="48">
+        <v>27590</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>27685</v>
+      </c>
+      <c r="R8" s="48">
+        <v>61914</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>698</v>
+      </c>
+      <c r="D9" s="45">
+        <v>61623</v>
+      </c>
+      <c r="E9" s="45">
+        <v>18404</v>
+      </c>
+      <c r="F9" s="45">
+        <v>43219</v>
+      </c>
+      <c r="G9" s="45">
+        <v>5385</v>
+      </c>
+      <c r="H9" s="45">
+        <v>5026</v>
+      </c>
+      <c r="I9" s="45">
+        <v>995</v>
+      </c>
+      <c r="J9" s="45">
+        <v>2418</v>
+      </c>
+      <c r="K9" s="45">
+        <v>6255</v>
+      </c>
+      <c r="L9" s="45">
+        <v>9997</v>
+      </c>
+      <c r="M9" s="45">
+        <v>316</v>
+      </c>
+      <c r="N9" s="45">
+        <v>13158</v>
+      </c>
+      <c r="O9" s="45">
+        <v>584</v>
+      </c>
+      <c r="P9" s="45">
+        <v>953</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>4869</v>
+      </c>
+      <c r="R9" s="45">
+        <v>11667</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>264</v>
+      </c>
+      <c r="D10" s="45">
+        <v>19172</v>
+      </c>
+      <c r="E10" s="45">
+        <v>5649</v>
+      </c>
+      <c r="F10" s="45">
+        <v>13523</v>
+      </c>
+      <c r="G10" s="45">
+        <v>2191</v>
+      </c>
+      <c r="H10" s="45">
+        <v>3066</v>
+      </c>
+      <c r="I10" s="45">
+        <v>625</v>
+      </c>
+      <c r="J10" s="45">
+        <v>1341</v>
+      </c>
+      <c r="K10" s="45">
+        <v>1138</v>
+      </c>
+      <c r="L10" s="45">
+        <v>2449</v>
+      </c>
+      <c r="M10" s="45">
+        <v>61</v>
+      </c>
+      <c r="N10" s="45">
+        <v>2993</v>
+      </c>
+      <c r="O10" s="45">
+        <v>748</v>
+      </c>
+      <c r="P10" s="45">
+        <v>1357</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>886</v>
+      </c>
+      <c r="R10" s="45">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>812</v>
+      </c>
+      <c r="D11" s="45">
+        <v>42596</v>
+      </c>
+      <c r="E11" s="45">
+        <v>12482</v>
+      </c>
+      <c r="F11" s="45">
+        <v>30114</v>
+      </c>
+      <c r="G11" s="45">
+        <v>3919</v>
+      </c>
+      <c r="H11" s="45">
+        <v>5718</v>
+      </c>
+      <c r="I11" s="45">
+        <v>1400</v>
+      </c>
+      <c r="J11" s="45">
+        <v>2145</v>
+      </c>
+      <c r="K11" s="45">
+        <v>4564</v>
+      </c>
+      <c r="L11" s="45">
+        <v>6707</v>
+      </c>
+      <c r="M11" s="45">
+        <v>441</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11325</v>
+      </c>
+      <c r="O11" s="45">
+        <v>490</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1468</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1668</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>908</v>
+      </c>
+      <c r="D12" s="45">
+        <v>49196</v>
+      </c>
+      <c r="E12" s="45">
+        <v>14355</v>
+      </c>
+      <c r="F12" s="45">
+        <v>34841</v>
+      </c>
+      <c r="G12" s="45">
+        <v>5383</v>
+      </c>
+      <c r="H12" s="45">
+        <v>7386</v>
+      </c>
+      <c r="I12" s="45">
+        <v>978</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1979</v>
+      </c>
+      <c r="K12" s="45">
+        <v>1590</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2599</v>
+      </c>
+      <c r="M12" s="45">
+        <v>239</v>
+      </c>
+      <c r="N12" s="45">
+        <v>10075</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1896</v>
+      </c>
+      <c r="P12" s="45">
+        <v>3024</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>4269</v>
+      </c>
+      <c r="R12" s="45">
+        <v>9778</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>623</v>
+      </c>
+      <c r="D13" s="45">
+        <v>46967</v>
+      </c>
+      <c r="E13" s="45">
+        <v>12728</v>
+      </c>
+      <c r="F13" s="45">
+        <v>34239</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2669</v>
+      </c>
+      <c r="H13" s="45">
+        <v>4286</v>
+      </c>
+      <c r="I13" s="45">
+        <v>1022</v>
+      </c>
+      <c r="J13" s="45">
+        <v>2057</v>
+      </c>
+      <c r="K13" s="45">
+        <v>4024</v>
+      </c>
+      <c r="L13" s="45">
+        <v>6424</v>
+      </c>
+      <c r="M13" s="45">
+        <v>777</v>
+      </c>
+      <c r="N13" s="45">
+        <v>11655</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2549</v>
+      </c>
+      <c r="P13" s="45">
+        <v>4758</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1687</v>
+      </c>
+      <c r="R13" s="45">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>710</v>
+      </c>
+      <c r="D14" s="45">
+        <v>40654</v>
+      </c>
+      <c r="E14" s="45">
+        <v>12448</v>
+      </c>
+      <c r="F14" s="45">
+        <v>28206</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3675</v>
+      </c>
+      <c r="H14" s="45">
+        <v>5117</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1177</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1397</v>
+      </c>
+      <c r="K14" s="45">
+        <v>3009</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3250</v>
+      </c>
+      <c r="M14" s="45">
+        <v>314</v>
+      </c>
+      <c r="N14" s="45">
+        <v>9513</v>
+      </c>
+      <c r="O14" s="45">
+        <v>1498</v>
+      </c>
+      <c r="P14" s="45">
+        <v>1927</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>2775</v>
+      </c>
+      <c r="R14" s="45">
+        <v>7002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>181</v>
+      </c>
+      <c r="D15" s="45">
+        <v>19233</v>
+      </c>
+      <c r="E15" s="45">
+        <v>5990</v>
+      </c>
+      <c r="F15" s="45">
+        <v>13243</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1045</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1569</v>
+      </c>
+      <c r="I15" s="45">
+        <v>653</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1518</v>
+      </c>
+      <c r="K15" s="45">
+        <v>3404</v>
+      </c>
+      <c r="L15" s="45">
+        <v>6661</v>
+      </c>
+      <c r="M15" s="45">
+        <v>196</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1841</v>
+      </c>
+      <c r="O15" s="45">
+        <v>570</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1389</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>122</v>
+      </c>
+      <c r="R15" s="45">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>162</v>
+      </c>
+      <c r="D16" s="45">
+        <v>13556</v>
+      </c>
+      <c r="E16" s="45">
+        <v>4577</v>
+      </c>
+      <c r="F16" s="45">
+        <v>8979</v>
+      </c>
+      <c r="G16" s="45">
+        <v>884</v>
+      </c>
+      <c r="H16" s="45">
+        <v>1062</v>
+      </c>
+      <c r="I16" s="45">
+        <v>306</v>
+      </c>
+      <c r="J16" s="45">
+        <v>591</v>
+      </c>
+      <c r="K16" s="45">
+        <v>1000</v>
+      </c>
+      <c r="L16" s="45">
+        <v>1140</v>
+      </c>
+      <c r="M16" s="45">
+        <v>94</v>
+      </c>
+      <c r="N16" s="45">
+        <v>3225</v>
+      </c>
+      <c r="O16" s="45">
+        <v>640</v>
+      </c>
+      <c r="P16" s="45">
+        <v>553</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>1653</v>
+      </c>
+      <c r="R16" s="45">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>338</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6680</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2004</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4676</v>
+      </c>
+      <c r="G17" s="45">
+        <v>369</v>
+      </c>
+      <c r="H17" s="45">
+        <v>503</v>
+      </c>
+      <c r="I17" s="45">
+        <v>206</v>
+      </c>
+      <c r="J17" s="45">
+        <v>223</v>
+      </c>
+      <c r="K17" s="45">
+        <v>648</v>
+      </c>
+      <c r="L17" s="45">
+        <v>690</v>
+      </c>
+      <c r="M17" s="45">
+        <v>46</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2001</v>
+      </c>
+      <c r="O17" s="45">
+        <v>146</v>
+      </c>
+      <c r="P17" s="45">
+        <v>181</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>589</v>
+      </c>
+      <c r="R17" s="45">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>523</v>
+      </c>
+      <c r="D18" s="45">
+        <v>32677</v>
+      </c>
+      <c r="E18" s="45">
+        <v>12238</v>
+      </c>
+      <c r="F18" s="45">
+        <v>20439</v>
+      </c>
+      <c r="G18" s="45">
+        <v>2471</v>
+      </c>
+      <c r="H18" s="45">
+        <v>3321</v>
+      </c>
+      <c r="I18" s="45">
+        <v>532</v>
+      </c>
+      <c r="J18" s="45">
+        <v>731</v>
+      </c>
+      <c r="K18" s="45">
+        <v>2835</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1770</v>
+      </c>
+      <c r="M18" s="45">
+        <v>199</v>
+      </c>
+      <c r="N18" s="45">
+        <v>7199</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4528</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4292</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1673</v>
+      </c>
+      <c r="R18" s="45">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>367</v>
+      </c>
+      <c r="D19" s="45">
+        <v>16824</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5510</v>
+      </c>
+      <c r="F19" s="45">
+        <v>11314</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2321</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2449</v>
+      </c>
+      <c r="I19" s="45">
+        <v>987</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1351</v>
+      </c>
+      <c r="K19" s="45">
+        <v>841</v>
+      </c>
+      <c r="L19" s="45">
+        <v>1060</v>
+      </c>
+      <c r="M19" s="45">
+        <v>113</v>
+      </c>
+      <c r="N19" s="45">
+        <v>4295</v>
+      </c>
+      <c r="O19" s="45">
+        <v>565</v>
+      </c>
+      <c r="P19" s="45">
+        <v>936</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>683</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>243</v>
+      </c>
+      <c r="D20" s="45">
+        <v>9451</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2883</v>
+      </c>
+      <c r="F20" s="45">
+        <v>6568</v>
+      </c>
+      <c r="G20" s="45">
+        <v>590</v>
+      </c>
+      <c r="H20" s="45">
+        <v>758</v>
+      </c>
+      <c r="I20" s="45">
+        <v>236</v>
+      </c>
+      <c r="J20" s="45">
+        <v>358</v>
+      </c>
+      <c r="K20" s="45">
+        <v>307</v>
+      </c>
+      <c r="L20" s="45">
+        <v>373</v>
+      </c>
+      <c r="M20" s="45">
+        <v>30</v>
+      </c>
+      <c r="N20" s="45">
+        <v>1969</v>
+      </c>
+      <c r="O20" s="45">
+        <v>225</v>
+      </c>
+      <c r="P20" s="45">
+        <v>216</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>1495</v>
+      </c>
+      <c r="R20" s="45">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>174</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5854</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1617</v>
+      </c>
+      <c r="F21" s="45">
+        <v>4237</v>
+      </c>
+      <c r="G21" s="45">
+        <v>376</v>
+      </c>
+      <c r="H21" s="45">
+        <v>648</v>
+      </c>
+      <c r="I21" s="45">
+        <v>222</v>
+      </c>
+      <c r="J21" s="45">
+        <v>201</v>
+      </c>
+      <c r="K21" s="45">
+        <v>403</v>
+      </c>
+      <c r="L21" s="45">
+        <v>466</v>
+      </c>
+      <c r="M21" s="45">
+        <v>84</v>
+      </c>
+      <c r="N21" s="45">
+        <v>2172</v>
+      </c>
+      <c r="O21" s="45">
+        <v>58</v>
+      </c>
+      <c r="P21" s="45">
+        <v>63</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>474</v>
+      </c>
+      <c r="R21" s="45">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>380</v>
+      </c>
+      <c r="D22" s="45">
+        <v>29332</v>
+      </c>
+      <c r="E22" s="45">
+        <v>8776</v>
+      </c>
+      <c r="F22" s="45">
+        <v>20556</v>
+      </c>
+      <c r="G22" s="45">
+        <v>1355</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2870</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1766</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2679</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1548</v>
+      </c>
+      <c r="L22" s="45">
+        <v>3599</v>
+      </c>
+      <c r="M22" s="45">
+        <v>950</v>
+      </c>
+      <c r="N22" s="45">
+        <v>4331</v>
+      </c>
+      <c r="O22" s="45">
+        <v>862</v>
+      </c>
+      <c r="P22" s="45">
+        <v>1998</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>2295</v>
+      </c>
+      <c r="R22" s="45">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>102</v>
+      </c>
+      <c r="D23" s="45">
+        <v>2447</v>
+      </c>
+      <c r="E23" s="45">
+        <v>652</v>
+      </c>
+      <c r="F23" s="45">
+        <v>1795</v>
+      </c>
+      <c r="G23" s="45">
+        <v>174</v>
+      </c>
+      <c r="H23" s="45">
+        <v>263</v>
+      </c>
+      <c r="I23" s="45">
+        <v>149</v>
+      </c>
+      <c r="J23" s="45">
+        <v>204</v>
+      </c>
+      <c r="K23" s="45">
+        <v>85</v>
+      </c>
+      <c r="L23" s="45">
+        <v>209</v>
+      </c>
+      <c r="M23" s="45">
+        <v>9</v>
+      </c>
+      <c r="N23" s="45">
+        <v>436</v>
+      </c>
+      <c r="O23" s="45">
+        <v>48</v>
+      </c>
+      <c r="P23" s="45">
+        <v>59</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>187</v>
+      </c>
+      <c r="R23" s="45">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>123</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4733</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1324</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3409</v>
+      </c>
+      <c r="G24" s="45">
+        <v>303</v>
+      </c>
+      <c r="H24" s="45">
+        <v>567</v>
+      </c>
+      <c r="I24" s="45">
+        <v>231</v>
+      </c>
+      <c r="J24" s="45">
+        <v>302</v>
+      </c>
+      <c r="K24" s="45">
+        <v>320</v>
+      </c>
+      <c r="L24" s="45">
+        <v>543</v>
+      </c>
+      <c r="M24" s="45">
+        <v>27</v>
+      </c>
+      <c r="N24" s="45">
+        <v>982</v>
+      </c>
+      <c r="O24" s="45">
+        <v>213</v>
+      </c>
+      <c r="P24" s="45">
+        <v>364</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>230</v>
+      </c>
+      <c r="R24" s="45">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>65</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2329</v>
+      </c>
+      <c r="E25" s="45">
+        <v>628</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1701</v>
+      </c>
+      <c r="G25" s="45">
+        <v>57</v>
+      </c>
+      <c r="H25" s="45">
+        <v>123</v>
+      </c>
+      <c r="I25" s="45">
+        <v>194</v>
+      </c>
+      <c r="J25" s="45">
+        <v>144</v>
+      </c>
+      <c r="K25" s="45">
+        <v>53</v>
+      </c>
+      <c r="L25" s="45">
+        <v>40</v>
+      </c>
+      <c r="M25" s="45">
+        <v>12</v>
+      </c>
+      <c r="N25" s="45">
+        <v>654</v>
+      </c>
+      <c r="O25" s="45">
+        <v>132</v>
+      </c>
+      <c r="P25" s="45">
+        <v>198</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>180</v>
+      </c>
+      <c r="R25" s="45">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>147</v>
+      </c>
+      <c r="D26" s="45">
+        <v>7602</v>
+      </c>
+      <c r="E26" s="45">
+        <v>1688</v>
+      </c>
+      <c r="F26" s="45">
+        <v>5914</v>
+      </c>
+      <c r="G26" s="45">
+        <v>317</v>
+      </c>
+      <c r="H26" s="45">
+        <v>662</v>
+      </c>
+      <c r="I26" s="45">
+        <v>204</v>
+      </c>
+      <c r="J26" s="45">
+        <v>308</v>
+      </c>
+      <c r="K26" s="45">
+        <v>546</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1077</v>
+      </c>
+      <c r="M26" s="45">
+        <v>33</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2701</v>
+      </c>
+      <c r="O26" s="45">
+        <v>42</v>
+      </c>
+      <c r="P26" s="45">
+        <v>53</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>546</v>
+      </c>
+      <c r="R26" s="45">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
         <v>164</v>
       </c>
-      <c r="E4" s="136"/>
-[...43 lines deleted...]
-      <c r="Q5" s="139" t="s">
+      <c r="D27" s="45">
+        <v>13985</v>
+      </c>
+      <c r="E27" s="45">
+        <v>3664</v>
+      </c>
+      <c r="F27" s="45">
+        <v>10321</v>
+      </c>
+      <c r="G27" s="45">
+        <v>566</v>
+      </c>
+      <c r="H27" s="45">
+        <v>1036</v>
+      </c>
+      <c r="I27" s="45">
+        <v>302</v>
+      </c>
+      <c r="J27" s="45">
+        <v>596</v>
+      </c>
+      <c r="K27" s="45">
+        <v>563</v>
+      </c>
+      <c r="L27" s="45">
+        <v>728</v>
+      </c>
+      <c r="M27" s="45">
+        <v>31</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2379</v>
+      </c>
+      <c r="O27" s="45">
+        <v>1514</v>
+      </c>
+      <c r="P27" s="45">
+        <v>3584</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>688</v>
+      </c>
+      <c r="R27" s="45">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>114</v>
+      </c>
+      <c r="D28" s="45">
+        <v>5102</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1517</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3585</v>
+      </c>
+      <c r="G28" s="45">
+        <v>435</v>
+      </c>
+      <c r="H28" s="45">
+        <v>709</v>
+      </c>
+      <c r="I28" s="45">
+        <v>208</v>
+      </c>
+      <c r="J28" s="45">
+        <v>258</v>
+      </c>
+      <c r="K28" s="45">
+        <v>378</v>
+      </c>
+      <c r="L28" s="45">
+        <v>585</v>
+      </c>
+      <c r="M28" s="45">
+        <v>54</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1172</v>
+      </c>
+      <c r="O28" s="45">
+        <v>61</v>
+      </c>
+      <c r="P28" s="45">
+        <v>105</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>381</v>
+      </c>
+      <c r="R28" s="45">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>100</v>
+      </c>
+      <c r="D29" s="45">
+        <v>3959</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1137</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2822</v>
+      </c>
+      <c r="G29" s="45">
+        <v>276</v>
+      </c>
+      <c r="H29" s="45">
+        <v>289</v>
+      </c>
+      <c r="I29" s="45">
+        <v>360</v>
+      </c>
+      <c r="J29" s="45">
+        <v>297</v>
+      </c>
+      <c r="K29" s="45">
+        <v>147</v>
+      </c>
+      <c r="L29" s="45">
+        <v>123</v>
+      </c>
+      <c r="M29" s="45">
+        <v>11</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1351</v>
+      </c>
+      <c r="O29" s="45">
+        <v>66</v>
+      </c>
+      <c r="P29" s="45">
+        <v>106</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>277</v>
+      </c>
+      <c r="R29" s="45">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>17</v>
+      </c>
+      <c r="D30" s="50">
+        <v>679</v>
+      </c>
+      <c r="E30" s="50">
+        <v>137</v>
+      </c>
+      <c r="F30" s="50">
+        <v>542</v>
+      </c>
+      <c r="G30" s="50">
+        <v>20</v>
+      </c>
+      <c r="H30" s="50">
+        <v>70</v>
+      </c>
+      <c r="I30" s="50">
+        <v>47</v>
+      </c>
+      <c r="J30" s="50">
+        <v>118</v>
+      </c>
+      <c r="K30" s="50">
+        <v>8</v>
+      </c>
+      <c r="L30" s="50">
+        <v>22</v>
+      </c>
+      <c r="M30" s="50">
+        <v>1</v>
+      </c>
+      <c r="N30" s="50">
         <v>86</v>
       </c>
-      <c r="R5" s="138"/>
-[...58 lines deleted...]
-      <c r="E7" s="38" t="s">
+      <c r="O30" s="50">
         <v>3</v>
       </c>
-      <c r="F7" s="38" t="s">
-[...98 lines deleted...]
-      <c r="B9" s="49" t="s">
+      <c r="P30" s="50">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="50">
         <v>58</v>
       </c>
-      <c r="C9" s="77">
-[...483 lines deleted...]
-      <c r="O17" s="78">
+      <c r="R30" s="50">
         <v>240</v>
       </c>
-      <c r="P17" s="78">
-[...735 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="125" t="s">
-[...8 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="A31" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A31:F31"/>
-[...2 lines deleted...]
-    <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30192C4B-0E98-4322-826A-B6E10DF3FD87}">
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="I26" sqref="I26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="11" customWidth="1"/>
+    <col min="5" max="6" width="9.5" customWidth="1"/>
+    <col min="7" max="7" width="10.33203125" customWidth="1"/>
+    <col min="8" max="8" width="11.1640625" customWidth="1"/>
+    <col min="9" max="10" width="9" customWidth="1"/>
+    <col min="11" max="11" width="9.6640625" customWidth="1"/>
+    <col min="12" max="12" width="11.33203125" customWidth="1"/>
+    <col min="13" max="13" width="7.5" customWidth="1"/>
+    <col min="14" max="14" width="11.6640625" customWidth="1"/>
+    <col min="15" max="15" width="9.1640625" customWidth="1"/>
+    <col min="16" max="16" width="10" customWidth="1"/>
+    <col min="17" max="17" width="10.6640625" customWidth="1"/>
+    <col min="18" max="18" width="11" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>145</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>7498</v>
+      </c>
+      <c r="D8" s="48">
+        <v>466523</v>
+      </c>
+      <c r="E8" s="48">
+        <v>140211</v>
+      </c>
+      <c r="F8" s="48">
+        <v>326312</v>
+      </c>
+      <c r="G8" s="48">
+        <v>38013</v>
+      </c>
+      <c r="H8" s="48">
+        <v>54161</v>
+      </c>
+      <c r="I8" s="48">
+        <v>14487</v>
+      </c>
+      <c r="J8" s="48">
+        <v>24244</v>
+      </c>
+      <c r="K8" s="48">
+        <v>36723</v>
+      </c>
+      <c r="L8" s="48">
+        <v>56676</v>
+      </c>
+      <c r="M8" s="48">
+        <v>5167</v>
+      </c>
+      <c r="N8" s="48">
+        <v>101479</v>
+      </c>
+      <c r="O8" s="48">
+        <v>17623</v>
+      </c>
+      <c r="P8" s="48">
+        <v>28722</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>28198</v>
+      </c>
+      <c r="R8" s="48">
+        <v>61030</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>687</v>
+      </c>
+      <c r="D9" s="45">
+        <v>60414</v>
+      </c>
+      <c r="E9" s="45">
+        <v>17851</v>
+      </c>
+      <c r="F9" s="45">
+        <v>42563</v>
+      </c>
+      <c r="G9" s="45">
+        <v>4239</v>
+      </c>
+      <c r="H9" s="45">
+        <v>5706</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1314</v>
+      </c>
+      <c r="J9" s="45">
+        <v>2264</v>
+      </c>
+      <c r="K9" s="45">
+        <v>6004</v>
+      </c>
+      <c r="L9" s="45">
+        <v>9632</v>
+      </c>
+      <c r="M9" s="45">
+        <v>447</v>
+      </c>
+      <c r="N9" s="45">
+        <v>14783</v>
+      </c>
+      <c r="O9" s="45">
+        <v>734</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1358</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>5113</v>
+      </c>
+      <c r="R9" s="45">
+        <v>8820</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>654</v>
+      </c>
+      <c r="D10" s="45">
+        <v>54541</v>
+      </c>
+      <c r="E10" s="45">
+        <v>15862</v>
+      </c>
+      <c r="F10" s="45">
+        <v>38679</v>
+      </c>
+      <c r="G10" s="45">
+        <v>5607</v>
+      </c>
+      <c r="H10" s="45">
+        <v>9310</v>
+      </c>
+      <c r="I10" s="45">
+        <v>1796</v>
+      </c>
+      <c r="J10" s="45">
+        <v>3585</v>
+      </c>
+      <c r="K10" s="45">
+        <v>3431</v>
+      </c>
+      <c r="L10" s="45">
+        <v>7462</v>
+      </c>
+      <c r="M10" s="45">
+        <v>674</v>
+      </c>
+      <c r="N10" s="45">
+        <v>8377</v>
+      </c>
+      <c r="O10" s="45">
+        <v>1781</v>
+      </c>
+      <c r="P10" s="45">
+        <v>3108</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>2573</v>
+      </c>
+      <c r="R10" s="45">
+        <v>6837</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>803</v>
+      </c>
+      <c r="D11" s="45">
+        <v>42307</v>
+      </c>
+      <c r="E11" s="45">
+        <v>12352</v>
+      </c>
+      <c r="F11" s="45">
+        <v>29955</v>
+      </c>
+      <c r="G11" s="45">
+        <v>3882</v>
+      </c>
+      <c r="H11" s="45">
+        <v>5661</v>
+      </c>
+      <c r="I11" s="45">
+        <v>1386</v>
+      </c>
+      <c r="J11" s="45">
+        <v>2122</v>
+      </c>
+      <c r="K11" s="45">
+        <v>4514</v>
+      </c>
+      <c r="L11" s="45">
+        <v>6638</v>
+      </c>
+      <c r="M11" s="45">
+        <v>436</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11301</v>
+      </c>
+      <c r="O11" s="45">
+        <v>486</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1454</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1648</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>899</v>
+      </c>
+      <c r="D12" s="45">
+        <v>48670</v>
+      </c>
+      <c r="E12" s="45">
+        <v>14263</v>
+      </c>
+      <c r="F12" s="45">
+        <v>34407</v>
+      </c>
+      <c r="G12" s="45">
+        <v>5334</v>
+      </c>
+      <c r="H12" s="45">
+        <v>7412</v>
+      </c>
+      <c r="I12" s="45">
+        <v>975</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1892</v>
+      </c>
+      <c r="K12" s="45">
+        <v>1569</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2419</v>
+      </c>
+      <c r="M12" s="45">
+        <v>205</v>
+      </c>
+      <c r="N12" s="45">
+        <v>9946</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1874</v>
+      </c>
+      <c r="P12" s="45">
+        <v>3125</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>4306</v>
+      </c>
+      <c r="R12" s="45">
+        <v>9613</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>623</v>
+      </c>
+      <c r="D13" s="45">
+        <v>46653</v>
+      </c>
+      <c r="E13" s="45">
+        <v>12728</v>
+      </c>
+      <c r="F13" s="45">
+        <v>33925</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2669</v>
+      </c>
+      <c r="H13" s="45">
+        <v>4286</v>
+      </c>
+      <c r="I13" s="45">
+        <v>1022</v>
+      </c>
+      <c r="J13" s="45">
+        <v>2057</v>
+      </c>
+      <c r="K13" s="45">
+        <v>4024</v>
+      </c>
+      <c r="L13" s="45">
+        <v>6424</v>
+      </c>
+      <c r="M13" s="45">
+        <v>777</v>
+      </c>
+      <c r="N13" s="45">
+        <v>11341</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2549</v>
+      </c>
+      <c r="P13" s="45">
+        <v>4758</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1687</v>
+      </c>
+      <c r="R13" s="45">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>707</v>
+      </c>
+      <c r="D14" s="45">
+        <v>40497</v>
+      </c>
+      <c r="E14" s="45">
+        <v>12326</v>
+      </c>
+      <c r="F14" s="45">
+        <v>28171</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3712</v>
+      </c>
+      <c r="H14" s="45">
+        <v>5146</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1241</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1758</v>
+      </c>
+      <c r="K14" s="45">
+        <v>3052</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3385</v>
+      </c>
+      <c r="M14" s="45">
+        <v>341</v>
+      </c>
+      <c r="N14" s="45">
+        <v>9551</v>
+      </c>
+      <c r="O14" s="45">
+        <v>1400</v>
+      </c>
+      <c r="P14" s="45">
+        <v>1828</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>2580</v>
+      </c>
+      <c r="R14" s="45">
+        <v>6503</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>173</v>
+      </c>
+      <c r="D15" s="45">
+        <v>19233</v>
+      </c>
+      <c r="E15" s="45">
+        <v>5990</v>
+      </c>
+      <c r="F15" s="45">
+        <v>13243</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1045</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1569</v>
+      </c>
+      <c r="I15" s="45">
+        <v>653</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1518</v>
+      </c>
+      <c r="K15" s="45">
+        <v>3404</v>
+      </c>
+      <c r="L15" s="45">
+        <v>6661</v>
+      </c>
+      <c r="M15" s="45">
+        <v>196</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1841</v>
+      </c>
+      <c r="O15" s="45">
+        <v>570</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1389</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>122</v>
+      </c>
+      <c r="R15" s="45">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>160</v>
+      </c>
+      <c r="D16" s="45">
+        <v>13496</v>
+      </c>
+      <c r="E16" s="45">
+        <v>4557</v>
+      </c>
+      <c r="F16" s="45">
+        <v>8939</v>
+      </c>
+      <c r="G16" s="45">
+        <v>884</v>
+      </c>
+      <c r="H16" s="45">
+        <v>1052</v>
+      </c>
+      <c r="I16" s="45">
+        <v>301</v>
+      </c>
+      <c r="J16" s="45">
+        <v>581</v>
+      </c>
+      <c r="K16" s="45">
+        <v>985</v>
+      </c>
+      <c r="L16" s="45">
+        <v>1120</v>
+      </c>
+      <c r="M16" s="45">
+        <v>94</v>
+      </c>
+      <c r="N16" s="45">
+        <v>3225</v>
+      </c>
+      <c r="O16" s="45">
+        <v>640</v>
+      </c>
+      <c r="P16" s="45">
+        <v>553</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>1653</v>
+      </c>
+      <c r="R16" s="45">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>249</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6674</v>
+      </c>
+      <c r="E17" s="45">
+        <v>1913</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4761</v>
+      </c>
+      <c r="G17" s="45">
+        <v>359</v>
+      </c>
+      <c r="H17" s="45">
+        <v>486</v>
+      </c>
+      <c r="I17" s="45">
+        <v>209</v>
+      </c>
+      <c r="J17" s="45">
+        <v>248</v>
+      </c>
+      <c r="K17" s="45">
+        <v>609</v>
+      </c>
+      <c r="L17" s="45">
+        <v>787</v>
+      </c>
+      <c r="M17" s="45">
+        <v>51</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2009</v>
+      </c>
+      <c r="O17" s="45">
+        <v>184</v>
+      </c>
+      <c r="P17" s="45">
+        <v>207</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>501</v>
+      </c>
+      <c r="R17" s="45">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>518</v>
+      </c>
+      <c r="D18" s="45">
+        <v>32355</v>
+      </c>
+      <c r="E18" s="45">
+        <v>12117</v>
+      </c>
+      <c r="F18" s="45">
+        <v>20238</v>
+      </c>
+      <c r="G18" s="45">
+        <v>2446</v>
+      </c>
+      <c r="H18" s="45">
+        <v>3289</v>
+      </c>
+      <c r="I18" s="45">
+        <v>525</v>
+      </c>
+      <c r="J18" s="45">
+        <v>724</v>
+      </c>
+      <c r="K18" s="45">
+        <v>2809</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1752</v>
+      </c>
+      <c r="M18" s="45">
+        <v>197</v>
+      </c>
+      <c r="N18" s="45">
+        <v>7128</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4483</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4250</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1657</v>
+      </c>
+      <c r="R18" s="45">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>367</v>
+      </c>
+      <c r="D19" s="45">
+        <v>16641</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5495</v>
+      </c>
+      <c r="F19" s="45">
+        <v>11146</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2321</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2426</v>
+      </c>
+      <c r="I19" s="45">
+        <v>986</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1348</v>
+      </c>
+      <c r="K19" s="45">
+        <v>829</v>
+      </c>
+      <c r="L19" s="45">
+        <v>1005</v>
+      </c>
+      <c r="M19" s="45">
+        <v>111</v>
+      </c>
+      <c r="N19" s="45">
+        <v>4210</v>
+      </c>
+      <c r="O19" s="45">
+        <v>565</v>
+      </c>
+      <c r="P19" s="45">
+        <v>934</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>683</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>236</v>
+      </c>
+      <c r="D20" s="45">
+        <v>9176</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2814</v>
+      </c>
+      <c r="F20" s="45">
+        <v>6362</v>
+      </c>
+      <c r="G20" s="45">
+        <v>622</v>
+      </c>
+      <c r="H20" s="45">
+        <v>813</v>
+      </c>
+      <c r="I20" s="45">
+        <v>250</v>
+      </c>
+      <c r="J20" s="45">
+        <v>370</v>
+      </c>
+      <c r="K20" s="45">
+        <v>368</v>
+      </c>
+      <c r="L20" s="45">
+        <v>379</v>
+      </c>
+      <c r="M20" s="45">
+        <v>38</v>
+      </c>
+      <c r="N20" s="45">
+        <v>2018</v>
+      </c>
+      <c r="O20" s="45">
+        <v>218</v>
+      </c>
+      <c r="P20" s="45">
+        <v>222</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>1318</v>
+      </c>
+      <c r="R20" s="45">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>172</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5735</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1629</v>
+      </c>
+      <c r="F21" s="45">
+        <v>4106</v>
+      </c>
+      <c r="G21" s="45">
+        <v>385</v>
+      </c>
+      <c r="H21" s="45">
+        <v>670</v>
+      </c>
+      <c r="I21" s="45">
+        <v>225</v>
+      </c>
+      <c r="J21" s="45">
+        <v>201</v>
+      </c>
+      <c r="K21" s="45">
+        <v>386</v>
+      </c>
+      <c r="L21" s="45">
+        <v>423</v>
+      </c>
+      <c r="M21" s="45">
+        <v>85</v>
+      </c>
+      <c r="N21" s="45">
+        <v>2147</v>
+      </c>
+      <c r="O21" s="45">
+        <v>65</v>
+      </c>
+      <c r="P21" s="45">
+        <v>58</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>483</v>
+      </c>
+      <c r="R21" s="45">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>441</v>
+      </c>
+      <c r="D22" s="45">
+        <v>29311</v>
+      </c>
+      <c r="E22" s="45">
+        <v>8517</v>
+      </c>
+      <c r="F22" s="45">
+        <v>20794</v>
+      </c>
+      <c r="G22" s="45">
+        <v>1460</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2917</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1636</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2722</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1540</v>
+      </c>
+      <c r="L22" s="45">
+        <v>3494</v>
+      </c>
+      <c r="M22" s="45">
+        <v>952</v>
+      </c>
+      <c r="N22" s="45">
+        <v>4223</v>
+      </c>
+      <c r="O22" s="45">
+        <v>778</v>
+      </c>
+      <c r="P22" s="45">
+        <v>2008</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>2151</v>
+      </c>
+      <c r="R22" s="45">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>107</v>
+      </c>
+      <c r="D23" s="45">
+        <v>3284</v>
+      </c>
+      <c r="E23" s="45">
+        <v>706</v>
+      </c>
+      <c r="F23" s="45">
+        <v>2578</v>
+      </c>
+      <c r="G23" s="45">
+        <v>20</v>
+      </c>
+      <c r="H23" s="45">
+        <v>205</v>
+      </c>
+      <c r="I23" s="45">
+        <v>310</v>
+      </c>
+      <c r="J23" s="45">
+        <v>961</v>
+      </c>
+      <c r="K23" s="45">
+        <v>193</v>
+      </c>
+      <c r="L23" s="45">
+        <v>748</v>
+      </c>
+      <c r="M23" s="45">
+        <v>79</v>
+      </c>
+      <c r="N23" s="45">
+        <v>376</v>
+      </c>
+      <c r="O23" s="45">
+        <v>6</v>
+      </c>
+      <c r="P23" s="45">
+        <v>59</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>98</v>
+      </c>
+      <c r="R23" s="45">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>113</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4661</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1307</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3354</v>
+      </c>
+      <c r="G24" s="45">
+        <v>287</v>
+      </c>
+      <c r="H24" s="45">
+        <v>519</v>
+      </c>
+      <c r="I24" s="45">
+        <v>244</v>
+      </c>
+      <c r="J24" s="45">
+        <v>327</v>
+      </c>
+      <c r="K24" s="45">
+        <v>314</v>
+      </c>
+      <c r="L24" s="45">
+        <v>540</v>
+      </c>
+      <c r="M24" s="45">
+        <v>37</v>
+      </c>
+      <c r="N24" s="45">
+        <v>1000</v>
+      </c>
+      <c r="O24" s="45">
+        <v>193</v>
+      </c>
+      <c r="P24" s="45">
+        <v>301</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>232</v>
+      </c>
+      <c r="R24" s="45">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>65</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2329</v>
+      </c>
+      <c r="E25" s="45">
+        <v>628</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1701</v>
+      </c>
+      <c r="G25" s="45">
+        <v>57</v>
+      </c>
+      <c r="H25" s="45">
+        <v>123</v>
+      </c>
+      <c r="I25" s="45">
+        <v>194</v>
+      </c>
+      <c r="J25" s="45">
+        <v>144</v>
+      </c>
+      <c r="K25" s="45">
+        <v>53</v>
+      </c>
+      <c r="L25" s="45">
+        <v>40</v>
+      </c>
+      <c r="M25" s="45">
+        <v>12</v>
+      </c>
+      <c r="N25" s="45">
+        <v>654</v>
+      </c>
+      <c r="O25" s="45">
+        <v>132</v>
+      </c>
+      <c r="P25" s="45">
+        <v>198</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>180</v>
+      </c>
+      <c r="R25" s="45">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>146</v>
+      </c>
+      <c r="D26" s="45">
+        <v>8705</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2505</v>
+      </c>
+      <c r="F26" s="45">
+        <v>6200</v>
+      </c>
+      <c r="G26" s="45">
+        <v>742</v>
+      </c>
+      <c r="H26" s="45">
+        <v>708</v>
+      </c>
+      <c r="I26" s="45">
+        <v>386</v>
+      </c>
+      <c r="J26" s="45">
+        <v>452</v>
+      </c>
+      <c r="K26" s="45">
+        <v>853</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1082</v>
+      </c>
+      <c r="M26" s="45">
+        <v>245</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2540</v>
+      </c>
+      <c r="O26" s="45">
+        <v>95</v>
+      </c>
+      <c r="P26" s="45">
+        <v>166</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>184</v>
+      </c>
+      <c r="R26" s="45">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>164</v>
+      </c>
+      <c r="D27" s="45">
+        <v>12799</v>
+      </c>
+      <c r="E27" s="45">
+        <v>4006</v>
+      </c>
+      <c r="F27" s="45">
+        <v>8793</v>
+      </c>
+      <c r="G27" s="45">
+        <v>1228</v>
+      </c>
+      <c r="H27" s="45">
+        <v>905</v>
+      </c>
+      <c r="I27" s="45">
+        <v>266</v>
+      </c>
+      <c r="J27" s="45">
+        <v>429</v>
+      </c>
+      <c r="K27" s="45">
+        <v>1263</v>
+      </c>
+      <c r="L27" s="45">
+        <v>1962</v>
+      </c>
+      <c r="M27" s="45">
+        <v>104</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2232</v>
+      </c>
+      <c r="O27" s="45">
+        <v>746</v>
+      </c>
+      <c r="P27" s="45">
+        <v>2536</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>399</v>
+      </c>
+      <c r="R27" s="45">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>111</v>
+      </c>
+      <c r="D28" s="45">
+        <v>5015</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1493</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3522</v>
+      </c>
+      <c r="G28" s="45">
+        <v>424</v>
+      </c>
+      <c r="H28" s="45">
+        <v>652</v>
+      </c>
+      <c r="I28" s="45">
+        <v>199</v>
+      </c>
+      <c r="J28" s="45">
+        <v>236</v>
+      </c>
+      <c r="K28" s="45">
+        <v>372</v>
+      </c>
+      <c r="L28" s="45">
+        <v>561</v>
+      </c>
+      <c r="M28" s="45">
+        <v>63</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1253</v>
+      </c>
+      <c r="O28" s="45">
+        <v>65</v>
+      </c>
+      <c r="P28" s="45">
+        <v>103</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>370</v>
+      </c>
+      <c r="R28" s="45">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>95</v>
+      </c>
+      <c r="D29" s="45">
+        <v>3932</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1143</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2789</v>
+      </c>
+      <c r="G29" s="45">
+        <v>289</v>
+      </c>
+      <c r="H29" s="45">
+        <v>302</v>
+      </c>
+      <c r="I29" s="45">
+        <v>369</v>
+      </c>
+      <c r="J29" s="45">
+        <v>295</v>
+      </c>
+      <c r="K29" s="45">
+        <v>149</v>
+      </c>
+      <c r="L29" s="45">
+        <v>153</v>
+      </c>
+      <c r="M29" s="45">
+        <v>23</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1305</v>
+      </c>
+      <c r="O29" s="45">
+        <v>59</v>
+      </c>
+      <c r="P29" s="45">
+        <v>107</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>254</v>
+      </c>
+      <c r="R29" s="45">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>8</v>
+      </c>
+      <c r="D30" s="50">
+        <v>95</v>
+      </c>
+      <c r="E30" s="50">
+        <v>9</v>
+      </c>
+      <c r="F30" s="50">
+        <v>86</v>
+      </c>
+      <c r="G30" s="50">
+        <v>1</v>
+      </c>
+      <c r="H30" s="50">
+        <v>4</v>
+      </c>
+      <c r="I30" s="50">
+        <v>0</v>
+      </c>
+      <c r="J30" s="50">
+        <v>10</v>
+      </c>
+      <c r="K30" s="50">
+        <v>2</v>
+      </c>
+      <c r="L30" s="50">
+        <v>9</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>19</v>
+      </c>
+      <c r="O30" s="50">
+        <v>0</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>6</v>
+      </c>
+      <c r="R30" s="50">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="79" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A621ED9-DF04-4271-8023-AC067F4EAFBF}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...4 lines deleted...]
-      <c r="F2" s="5"/>
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>139</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>7112</v>
+      </c>
+      <c r="D8" s="48">
+        <v>425270</v>
+      </c>
+      <c r="E8" s="48">
+        <v>128105</v>
+      </c>
+      <c r="F8" s="48">
+        <v>297165</v>
+      </c>
+      <c r="G8" s="48">
+        <v>33813</v>
+      </c>
+      <c r="H8" s="48">
+        <v>47991</v>
+      </c>
+      <c r="I8" s="48">
+        <v>13498</v>
+      </c>
+      <c r="J8" s="48">
+        <v>21106</v>
+      </c>
+      <c r="K8" s="48">
+        <v>33961</v>
+      </c>
+      <c r="L8" s="48">
+        <v>52122</v>
+      </c>
+      <c r="M8" s="48">
+        <v>5453</v>
+      </c>
+      <c r="N8" s="48">
+        <v>96752</v>
+      </c>
+      <c r="O8" s="48">
+        <v>16630</v>
+      </c>
+      <c r="P8" s="48">
+        <v>26371</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>24750</v>
+      </c>
+      <c r="R8" s="48">
+        <v>52823</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>713</v>
+      </c>
+      <c r="D9" s="45">
+        <v>59831</v>
+      </c>
+      <c r="E9" s="45">
+        <v>17464</v>
+      </c>
+      <c r="F9" s="45">
+        <v>42367</v>
+      </c>
+      <c r="G9" s="45">
+        <v>4098</v>
+      </c>
+      <c r="H9" s="45">
+        <v>5337</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1231</v>
+      </c>
+      <c r="J9" s="45">
+        <v>2075</v>
+      </c>
+      <c r="K9" s="45">
+        <v>6114</v>
+      </c>
+      <c r="L9" s="45">
+        <v>10723</v>
+      </c>
+      <c r="M9" s="45">
+        <v>470</v>
+      </c>
+      <c r="N9" s="45">
+        <v>16023</v>
+      </c>
+      <c r="O9" s="45">
+        <v>481</v>
+      </c>
+      <c r="P9" s="45">
+        <v>888</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>5070</v>
+      </c>
+      <c r="R9" s="45">
+        <v>7321</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>421</v>
+      </c>
+      <c r="D10" s="45">
+        <v>23592</v>
+      </c>
+      <c r="E10" s="45">
+        <v>7149</v>
+      </c>
+      <c r="F10" s="45">
+        <v>16443</v>
+      </c>
+      <c r="G10" s="45">
+        <v>2922</v>
+      </c>
+      <c r="H10" s="45">
+        <v>4878</v>
+      </c>
+      <c r="I10" s="45">
+        <v>759</v>
+      </c>
+      <c r="J10" s="45">
+        <v>1402</v>
+      </c>
+      <c r="K10" s="45">
+        <v>1634</v>
+      </c>
+      <c r="L10" s="45">
+        <v>3253</v>
+      </c>
+      <c r="M10" s="45">
+        <v>283</v>
+      </c>
+      <c r="N10" s="45">
+        <v>3646</v>
+      </c>
+      <c r="O10" s="45">
+        <v>656</v>
+      </c>
+      <c r="P10" s="45">
+        <v>1159</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>895</v>
+      </c>
+      <c r="R10" s="45">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>802</v>
+      </c>
+      <c r="D11" s="45">
+        <v>42151</v>
+      </c>
+      <c r="E11" s="45">
+        <v>12212</v>
+      </c>
+      <c r="F11" s="45">
+        <v>29939</v>
+      </c>
+      <c r="G11" s="45">
+        <v>3789</v>
+      </c>
+      <c r="H11" s="45">
+        <v>5661</v>
+      </c>
+      <c r="I11" s="45">
+        <v>1374</v>
+      </c>
+      <c r="J11" s="45">
+        <v>2102</v>
+      </c>
+      <c r="K11" s="45">
+        <v>4475</v>
+      </c>
+      <c r="L11" s="45">
+        <v>6634</v>
+      </c>
+      <c r="M11" s="45">
+        <v>444</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11285</v>
+      </c>
+      <c r="O11" s="45">
+        <v>500</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1468</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1630</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>905</v>
+      </c>
+      <c r="D12" s="45">
+        <v>47946</v>
+      </c>
+      <c r="E12" s="45">
+        <v>13934</v>
+      </c>
+      <c r="F12" s="45">
+        <v>34012</v>
+      </c>
+      <c r="G12" s="45">
+        <v>5237</v>
+      </c>
+      <c r="H12" s="45">
+        <v>7339</v>
+      </c>
+      <c r="I12" s="45">
+        <v>929</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1820</v>
+      </c>
+      <c r="K12" s="45">
+        <v>1540</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2356</v>
+      </c>
+      <c r="M12" s="45">
+        <v>192</v>
+      </c>
+      <c r="N12" s="45">
+        <v>9864</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1823</v>
+      </c>
+      <c r="P12" s="45">
+        <v>3092</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>4213</v>
+      </c>
+      <c r="R12" s="45">
+        <v>9541</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>623</v>
+      </c>
+      <c r="D13" s="45">
+        <v>46420</v>
+      </c>
+      <c r="E13" s="45">
+        <v>12631</v>
+      </c>
+      <c r="F13" s="45">
+        <v>33789</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2589</v>
+      </c>
+      <c r="H13" s="45">
+        <v>4270</v>
+      </c>
+      <c r="I13" s="45">
+        <v>1018</v>
+      </c>
+      <c r="J13" s="45">
+        <v>2057</v>
+      </c>
+      <c r="K13" s="45">
+        <v>4011</v>
+      </c>
+      <c r="L13" s="45">
+        <v>6304</v>
+      </c>
+      <c r="M13" s="45">
+        <v>777</v>
+      </c>
+      <c r="N13" s="45">
+        <v>11341</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2549</v>
+      </c>
+      <c r="P13" s="45">
+        <v>4758</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1687</v>
+      </c>
+      <c r="R13" s="45">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>701</v>
+      </c>
+      <c r="D14" s="45">
+        <v>41497</v>
+      </c>
+      <c r="E14" s="45">
+        <v>12858</v>
+      </c>
+      <c r="F14" s="45">
+        <v>28639</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3738</v>
+      </c>
+      <c r="H14" s="45">
+        <v>5157</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1270</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1779</v>
+      </c>
+      <c r="K14" s="45">
+        <v>3012</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3402</v>
+      </c>
+      <c r="M14" s="45">
+        <v>361</v>
+      </c>
+      <c r="N14" s="45">
+        <v>9614</v>
+      </c>
+      <c r="O14" s="45">
+        <v>1889</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2175</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>2588</v>
+      </c>
+      <c r="R14" s="45">
+        <v>6512</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>169</v>
+      </c>
+      <c r="D15" s="45">
+        <v>16598</v>
+      </c>
+      <c r="E15" s="45">
+        <v>5186</v>
+      </c>
+      <c r="F15" s="45">
+        <v>11412</v>
+      </c>
+      <c r="G15" s="45">
+        <v>997</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1468</v>
+      </c>
+      <c r="I15" s="45">
+        <v>613</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1426</v>
+      </c>
+      <c r="K15" s="45">
+        <v>2825</v>
+      </c>
+      <c r="L15" s="45">
+        <v>5640</v>
+      </c>
+      <c r="M15" s="45">
+        <v>154</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1614</v>
+      </c>
+      <c r="O15" s="45">
+        <v>499</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1081</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>98</v>
+      </c>
+      <c r="R15" s="45">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>151</v>
+      </c>
+      <c r="D16" s="45">
+        <v>7720</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2430</v>
+      </c>
+      <c r="F16" s="45">
+        <v>5290</v>
+      </c>
+      <c r="G16" s="45">
+        <v>485</v>
+      </c>
+      <c r="H16" s="45">
+        <v>636</v>
+      </c>
+      <c r="I16" s="45">
+        <v>202</v>
+      </c>
+      <c r="J16" s="45">
+        <v>235</v>
+      </c>
+      <c r="K16" s="45">
+        <v>443</v>
+      </c>
+      <c r="L16" s="45">
+        <v>554</v>
+      </c>
+      <c r="M16" s="45">
+        <v>53</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1843</v>
+      </c>
+      <c r="O16" s="45">
+        <v>365</v>
+      </c>
+      <c r="P16" s="45">
+        <v>399</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>882</v>
+      </c>
+      <c r="R16" s="45">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>226</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6526</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2089</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4437</v>
+      </c>
+      <c r="G17" s="45">
+        <v>218</v>
+      </c>
+      <c r="H17" s="45">
+        <v>450</v>
+      </c>
+      <c r="I17" s="45">
+        <v>210</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>492</v>
+      </c>
+      <c r="L17" s="45">
+        <v>900</v>
+      </c>
+      <c r="M17" s="45">
+        <v>749</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2118</v>
+      </c>
+      <c r="O17" s="45">
+        <v>244</v>
+      </c>
+      <c r="P17" s="45">
+        <v>298</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>176</v>
+      </c>
+      <c r="R17" s="45">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>504</v>
+      </c>
+      <c r="D18" s="45">
+        <v>32034</v>
+      </c>
+      <c r="E18" s="45">
+        <v>11997</v>
+      </c>
+      <c r="F18" s="45">
+        <v>20037</v>
+      </c>
+      <c r="G18" s="45">
+        <v>2421</v>
+      </c>
+      <c r="H18" s="45">
+        <v>3257</v>
+      </c>
+      <c r="I18" s="45">
+        <v>520</v>
+      </c>
+      <c r="J18" s="45">
+        <v>717</v>
+      </c>
+      <c r="K18" s="45">
+        <v>2782</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1734</v>
+      </c>
+      <c r="M18" s="45">
+        <v>195</v>
+      </c>
+      <c r="N18" s="45">
+        <v>7057</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4438</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4208</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1641</v>
+      </c>
+      <c r="R18" s="45">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>367</v>
+      </c>
+      <c r="D19" s="45">
+        <v>16476</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5445</v>
+      </c>
+      <c r="F19" s="45">
+        <v>11031</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2316</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2417</v>
+      </c>
+      <c r="I19" s="45">
+        <v>986</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1348</v>
+      </c>
+      <c r="K19" s="45">
+        <v>784</v>
+      </c>
+      <c r="L19" s="45">
+        <v>907</v>
+      </c>
+      <c r="M19" s="45">
+        <v>111</v>
+      </c>
+      <c r="N19" s="45">
+        <v>4202</v>
+      </c>
+      <c r="O19" s="45">
+        <v>565</v>
+      </c>
+      <c r="P19" s="45">
+        <v>934</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>683</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>230</v>
+      </c>
+      <c r="D20" s="45">
+        <v>8874</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2842</v>
+      </c>
+      <c r="F20" s="45">
+        <v>6032</v>
+      </c>
+      <c r="G20" s="45">
+        <v>684</v>
+      </c>
+      <c r="H20" s="45">
+        <v>848</v>
+      </c>
+      <c r="I20" s="45">
+        <v>274</v>
+      </c>
+      <c r="J20" s="45">
+        <v>384</v>
+      </c>
+      <c r="K20" s="45">
+        <v>507</v>
+      </c>
+      <c r="L20" s="45">
+        <v>532</v>
+      </c>
+      <c r="M20" s="45">
+        <v>87</v>
+      </c>
+      <c r="N20" s="45">
+        <v>2169</v>
+      </c>
+      <c r="O20" s="45">
+        <v>205</v>
+      </c>
+      <c r="P20" s="45">
+        <v>183</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>1085</v>
+      </c>
+      <c r="R20" s="45">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>168</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5125</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1445</v>
+      </c>
+      <c r="F21" s="45">
+        <v>3680</v>
+      </c>
+      <c r="G21" s="45">
+        <v>345</v>
+      </c>
+      <c r="H21" s="45">
+        <v>612</v>
+      </c>
+      <c r="I21" s="45">
+        <v>202</v>
+      </c>
+      <c r="J21" s="45">
+        <v>196</v>
+      </c>
+      <c r="K21" s="45">
+        <v>343</v>
+      </c>
+      <c r="L21" s="45">
+        <v>349</v>
+      </c>
+      <c r="M21" s="45">
+        <v>68</v>
+      </c>
+      <c r="N21" s="45">
+        <v>1877</v>
+      </c>
+      <c r="O21" s="45">
+        <v>60</v>
+      </c>
+      <c r="P21" s="45">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>427</v>
+      </c>
+      <c r="R21" s="45">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>322</v>
+      </c>
+      <c r="D22" s="45">
+        <v>28781</v>
+      </c>
+      <c r="E22" s="45">
+        <v>8536</v>
+      </c>
+      <c r="F22" s="45">
+        <v>20245</v>
+      </c>
+      <c r="G22" s="45">
+        <v>1102</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2197</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1851</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2545</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1717</v>
+      </c>
+      <c r="L22" s="45">
+        <v>3653</v>
+      </c>
+      <c r="M22" s="45">
+        <v>953</v>
+      </c>
+      <c r="N22" s="45">
+        <v>4430</v>
+      </c>
+      <c r="O22" s="45">
+        <v>957</v>
+      </c>
+      <c r="P22" s="45">
+        <v>2059</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>1956</v>
+      </c>
+      <c r="R22" s="45">
+        <v>5361</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>104</v>
+      </c>
+      <c r="D23" s="45">
+        <v>3270</v>
+      </c>
+      <c r="E23" s="45">
+        <v>699</v>
+      </c>
+      <c r="F23" s="45">
+        <v>2571</v>
+      </c>
+      <c r="G23" s="45">
+        <v>20</v>
+      </c>
+      <c r="H23" s="45">
+        <v>201</v>
+      </c>
+      <c r="I23" s="45">
+        <v>306</v>
+      </c>
+      <c r="J23" s="45">
+        <v>929</v>
+      </c>
+      <c r="K23" s="45">
+        <v>195</v>
+      </c>
+      <c r="L23" s="45">
+        <v>718</v>
+      </c>
+      <c r="M23" s="45">
+        <v>78</v>
+      </c>
+      <c r="N23" s="45">
+        <v>438</v>
+      </c>
+      <c r="O23" s="45">
+        <v>6</v>
+      </c>
+      <c r="P23" s="45">
+        <v>59</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>94</v>
+      </c>
+      <c r="R23" s="45">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>128</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4616</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1270</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3346</v>
+      </c>
+      <c r="G24" s="45">
+        <v>270</v>
+      </c>
+      <c r="H24" s="45">
+        <v>496</v>
+      </c>
+      <c r="I24" s="45">
+        <v>214</v>
+      </c>
+      <c r="J24" s="45">
+        <v>296</v>
+      </c>
+      <c r="K24" s="45">
+        <v>344</v>
+      </c>
+      <c r="L24" s="45">
+        <v>572</v>
+      </c>
+      <c r="M24" s="45">
+        <v>19</v>
+      </c>
+      <c r="N24" s="45">
+        <v>920</v>
+      </c>
+      <c r="O24" s="45">
+        <v>124</v>
+      </c>
+      <c r="P24" s="45">
+        <v>193</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>299</v>
+      </c>
+      <c r="R24" s="45">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>57</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2650</v>
+      </c>
+      <c r="E25" s="45">
+        <v>721</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1929</v>
+      </c>
+      <c r="G25" s="45">
+        <v>47</v>
+      </c>
+      <c r="H25" s="45">
+        <v>117</v>
+      </c>
+      <c r="I25" s="45">
+        <v>202</v>
+      </c>
+      <c r="J25" s="45">
+        <v>172</v>
+      </c>
+      <c r="K25" s="45">
+        <v>51</v>
+      </c>
+      <c r="L25" s="45">
+        <v>33</v>
+      </c>
+      <c r="M25" s="45">
+        <v>21</v>
+      </c>
+      <c r="N25" s="45">
+        <v>687</v>
+      </c>
+      <c r="O25" s="45">
+        <v>225</v>
+      </c>
+      <c r="P25" s="45">
+        <v>316</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>175</v>
+      </c>
+      <c r="R25" s="45">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>146</v>
+      </c>
+      <c r="D26" s="45">
+        <v>8589</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2479</v>
+      </c>
+      <c r="F26" s="45">
+        <v>6110</v>
+      </c>
+      <c r="G26" s="45">
+        <v>735</v>
+      </c>
+      <c r="H26" s="45">
+        <v>697</v>
+      </c>
+      <c r="I26" s="45">
+        <v>382</v>
+      </c>
+      <c r="J26" s="45">
+        <v>446</v>
+      </c>
+      <c r="K26" s="45">
+        <v>846</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1066</v>
+      </c>
+      <c r="M26" s="45">
+        <v>241</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2503</v>
+      </c>
+      <c r="O26" s="45">
+        <v>94</v>
+      </c>
+      <c r="P26" s="45">
+        <v>163</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>181</v>
+      </c>
+      <c r="R26" s="45">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>164</v>
+      </c>
+      <c r="D27" s="45">
+        <v>13637</v>
+      </c>
+      <c r="E27" s="45">
+        <v>4106</v>
+      </c>
+      <c r="F27" s="45">
+        <v>9531</v>
+      </c>
+      <c r="G27" s="45">
+        <v>1063</v>
+      </c>
+      <c r="H27" s="45">
+        <v>909</v>
+      </c>
+      <c r="I27" s="45">
+        <v>357</v>
+      </c>
+      <c r="J27" s="45">
+        <v>437</v>
+      </c>
+      <c r="K27" s="45">
+        <v>1330</v>
+      </c>
+      <c r="L27" s="45">
+        <v>2103</v>
+      </c>
+      <c r="M27" s="45">
+        <v>112</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2503</v>
+      </c>
+      <c r="O27" s="45">
+        <v>830</v>
+      </c>
+      <c r="P27" s="45">
+        <v>2714</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>414</v>
+      </c>
+      <c r="R27" s="45">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>110</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4848</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1418</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3430</v>
+      </c>
+      <c r="G28" s="45">
+        <v>439</v>
+      </c>
+      <c r="H28" s="45">
+        <v>727</v>
+      </c>
+      <c r="I28" s="45">
         <v>209</v>
       </c>
-      <c r="B3" s="30"/>
-[...125 lines deleted...]
-      <c r="F7" s="38" t="s">
+      <c r="J28" s="45">
+        <v>245</v>
+      </c>
+      <c r="K28" s="45">
+        <v>360</v>
+      </c>
+      <c r="L28" s="45">
+        <v>562</v>
+      </c>
+      <c r="M28" s="45">
+        <v>70</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1200</v>
+      </c>
+      <c r="O28" s="45">
+        <v>52</v>
+      </c>
+      <c r="P28" s="45">
+        <v>79</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>288</v>
+      </c>
+      <c r="R28" s="45">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>95</v>
+      </c>
+      <c r="D29" s="45">
+        <v>3917</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1163</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2754</v>
+      </c>
+      <c r="G29" s="45">
+        <v>294</v>
+      </c>
+      <c r="H29" s="45">
+        <v>309</v>
+      </c>
+      <c r="I29" s="45">
+        <v>377</v>
+      </c>
+      <c r="J29" s="45">
+        <v>281</v>
+      </c>
+      <c r="K29" s="45">
+        <v>154</v>
+      </c>
+      <c r="L29" s="45">
+        <v>117</v>
+      </c>
+      <c r="M29" s="45">
+        <v>15</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1379</v>
+      </c>
+      <c r="O29" s="45">
+        <v>68</v>
+      </c>
+      <c r="P29" s="45">
+        <v>96</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>255</v>
+      </c>
+      <c r="R29" s="45">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>6</v>
+      </c>
+      <c r="D30" s="50">
+        <v>172</v>
+      </c>
+      <c r="E30" s="50">
+        <v>31</v>
+      </c>
+      <c r="F30" s="50">
+        <v>141</v>
+      </c>
+      <c r="G30" s="50">
         <v>4</v>
       </c>
-      <c r="G7" s="38" t="s">
-[...655 lines deleted...]
-      <c r="B19" s="49" t="s">
+      <c r="H30" s="50">
+        <v>8</v>
+      </c>
+      <c r="I30" s="50">
+        <v>12</v>
+      </c>
+      <c r="J30" s="50">
+        <v>19</v>
+      </c>
+      <c r="K30" s="50">
+        <v>2</v>
+      </c>
+      <c r="L30" s="50">
+        <v>10</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
         <v>39</v>
       </c>
-      <c r="C19" s="77">
-[...645 lines deleted...]
-      <c r="M30" s="83">
+      <c r="O30" s="50">
         <v>0</v>
       </c>
-      <c r="N30" s="83">
-[...2 lines deleted...]
-      <c r="O30" s="83">
+      <c r="P30" s="50">
         <v>0</v>
       </c>
-      <c r="P30" s="83">
-[...2 lines deleted...]
-      <c r="Q30" s="83">
+      <c r="Q30" s="50">
         <v>13</v>
       </c>
-      <c r="R30" s="83">
+      <c r="R30" s="50">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="125" t="s">
-[...8 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="A31" s="79" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
-    <mergeCell ref="A8:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="D4:F5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D109F35A-AE70-4C28-B95F-D30B01002402}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB2826EF-D3DF-46DC-BEA1-7B7EAD6EB024}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...4 lines deleted...]
-      <c r="F2" s="5"/>
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>7379</v>
+      </c>
+      <c r="D8" s="48">
+        <v>439561</v>
+      </c>
+      <c r="E8" s="48">
+        <v>131806</v>
+      </c>
+      <c r="F8" s="48">
+        <v>307755</v>
+      </c>
+      <c r="G8" s="48">
+        <v>34891</v>
+      </c>
+      <c r="H8" s="48">
+        <v>50954</v>
+      </c>
+      <c r="I8" s="48">
+        <v>13856</v>
+      </c>
+      <c r="J8" s="48">
+        <v>22733</v>
+      </c>
+      <c r="K8" s="48">
+        <v>34129</v>
+      </c>
+      <c r="L8" s="48">
+        <v>52640</v>
+      </c>
+      <c r="M8" s="48">
+        <v>5957</v>
+      </c>
+      <c r="N8" s="48">
+        <v>98072</v>
+      </c>
+      <c r="O8" s="48">
+        <v>17708</v>
+      </c>
+      <c r="P8" s="48">
+        <v>28813</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>25265</v>
+      </c>
+      <c r="R8" s="48">
+        <v>54543</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>710</v>
+      </c>
+      <c r="D9" s="45">
+        <v>59104</v>
+      </c>
+      <c r="E9" s="45">
+        <v>17461</v>
+      </c>
+      <c r="F9" s="45">
+        <v>41643</v>
+      </c>
+      <c r="G9" s="45">
+        <v>4421</v>
+      </c>
+      <c r="H9" s="45">
+        <v>5918</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1303</v>
+      </c>
+      <c r="J9" s="45">
+        <v>2050</v>
+      </c>
+      <c r="K9" s="45">
+        <v>5432</v>
+      </c>
+      <c r="L9" s="45">
+        <v>10179</v>
+      </c>
+      <c r="M9" s="45">
+        <v>506</v>
+      </c>
+      <c r="N9" s="45">
+        <v>15147</v>
+      </c>
+      <c r="O9" s="45">
+        <v>734</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1308</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>5065</v>
+      </c>
+      <c r="R9" s="45">
+        <v>7041</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>580</v>
+      </c>
+      <c r="D10" s="45">
+        <v>40773</v>
+      </c>
+      <c r="E10" s="45">
+        <v>11494</v>
+      </c>
+      <c r="F10" s="45">
+        <v>29279</v>
+      </c>
+      <c r="G10" s="45">
+        <v>3691</v>
+      </c>
+      <c r="H10" s="45">
+        <v>7221</v>
+      </c>
+      <c r="I10" s="45">
+        <v>1451</v>
+      </c>
+      <c r="J10" s="45">
+        <v>2907</v>
+      </c>
+      <c r="K10" s="45">
+        <v>2485</v>
+      </c>
+      <c r="L10" s="45">
+        <v>5062</v>
+      </c>
+      <c r="M10" s="45">
+        <v>459</v>
+      </c>
+      <c r="N10" s="45">
+        <v>5786</v>
+      </c>
+      <c r="O10" s="45">
+        <v>1527</v>
+      </c>
+      <c r="P10" s="45">
+        <v>3059</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>1881</v>
+      </c>
+      <c r="R10" s="45">
+        <v>5244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>790</v>
+      </c>
+      <c r="D11" s="45">
+        <v>41818</v>
+      </c>
+      <c r="E11" s="45">
+        <v>12095</v>
+      </c>
+      <c r="F11" s="45">
+        <v>29723</v>
+      </c>
+      <c r="G11" s="45">
+        <v>3781</v>
+      </c>
+      <c r="H11" s="45">
+        <v>5648</v>
+      </c>
+      <c r="I11" s="45">
+        <v>1384</v>
+      </c>
+      <c r="J11" s="45">
+        <v>2093</v>
+      </c>
+      <c r="K11" s="45">
+        <v>4444</v>
+      </c>
+      <c r="L11" s="45">
+        <v>6434</v>
+      </c>
+      <c r="M11" s="45">
+        <v>457</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11380</v>
+      </c>
+      <c r="O11" s="45">
+        <v>482</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1458</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1547</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>897</v>
+      </c>
+      <c r="D12" s="45">
+        <v>47006</v>
+      </c>
+      <c r="E12" s="45">
+        <v>13728</v>
+      </c>
+      <c r="F12" s="45">
+        <v>33278</v>
+      </c>
+      <c r="G12" s="45">
+        <v>5214</v>
+      </c>
+      <c r="H12" s="45">
+        <v>7123</v>
+      </c>
+      <c r="I12" s="45">
+        <v>877</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1614</v>
+      </c>
+      <c r="K12" s="45">
+        <v>1517</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2302</v>
+      </c>
+      <c r="M12" s="45">
+        <v>184</v>
+      </c>
+      <c r="N12" s="45">
+        <v>9738</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1896</v>
+      </c>
+      <c r="P12" s="45">
+        <v>3063</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>4040</v>
+      </c>
+      <c r="R12" s="45">
+        <v>9438</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>623</v>
+      </c>
+      <c r="D13" s="45">
+        <v>46188</v>
+      </c>
+      <c r="E13" s="45">
+        <v>12612</v>
+      </c>
+      <c r="F13" s="45">
+        <v>33576</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2574</v>
+      </c>
+      <c r="H13" s="45">
+        <v>4263</v>
+      </c>
+      <c r="I13" s="45">
+        <v>1017</v>
+      </c>
+      <c r="J13" s="45">
+        <v>2047</v>
+      </c>
+      <c r="K13" s="45">
+        <v>4008</v>
+      </c>
+      <c r="L13" s="45">
+        <v>6173</v>
+      </c>
+      <c r="M13" s="45">
+        <v>777</v>
+      </c>
+      <c r="N13" s="45">
+        <v>11276</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2549</v>
+      </c>
+      <c r="P13" s="45">
+        <v>4758</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1687</v>
+      </c>
+      <c r="R13" s="45">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>688</v>
+      </c>
+      <c r="D14" s="45">
+        <v>41193</v>
+      </c>
+      <c r="E14" s="45">
+        <v>12919</v>
+      </c>
+      <c r="F14" s="45">
+        <v>28274</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3955</v>
+      </c>
+      <c r="H14" s="45">
+        <v>5190</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1291</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1806</v>
+      </c>
+      <c r="K14" s="45">
+        <v>3123</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3527</v>
+      </c>
+      <c r="M14" s="45">
+        <v>432</v>
+      </c>
+      <c r="N14" s="45">
+        <v>9726</v>
+      </c>
+      <c r="O14" s="45">
+        <v>1826</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2165</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>2292</v>
+      </c>
+      <c r="R14" s="45">
+        <v>5860</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>181</v>
+      </c>
+      <c r="D15" s="45">
+        <v>15455</v>
+      </c>
+      <c r="E15" s="45">
+        <v>4827</v>
+      </c>
+      <c r="F15" s="45">
+        <v>10628</v>
+      </c>
+      <c r="G15" s="45">
+        <v>961</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1399</v>
+      </c>
+      <c r="I15" s="45">
+        <v>580</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1338</v>
+      </c>
+      <c r="K15" s="45">
+        <v>2607</v>
+      </c>
+      <c r="L15" s="45">
+        <v>5137</v>
+      </c>
+      <c r="M15" s="45">
+        <v>141</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1535</v>
+      </c>
+      <c r="O15" s="45">
+        <v>456</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1038</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>82</v>
+      </c>
+      <c r="R15" s="45">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>150</v>
+      </c>
+      <c r="D16" s="45">
+        <v>7705</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2428</v>
+      </c>
+      <c r="F16" s="45">
+        <v>5277</v>
+      </c>
+      <c r="G16" s="45">
+        <v>480</v>
+      </c>
+      <c r="H16" s="45">
+        <v>626</v>
+      </c>
+      <c r="I16" s="45">
+        <v>202</v>
+      </c>
+      <c r="J16" s="45">
+        <v>235</v>
+      </c>
+      <c r="K16" s="45">
+        <v>446</v>
+      </c>
+      <c r="L16" s="45">
+        <v>561</v>
+      </c>
+      <c r="M16" s="45">
+        <v>53</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1833</v>
+      </c>
+      <c r="O16" s="45">
+        <v>365</v>
+      </c>
+      <c r="P16" s="45">
+        <v>399</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>882</v>
+      </c>
+      <c r="R16" s="45">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>226</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6520</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2083</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4437</v>
+      </c>
+      <c r="G17" s="45">
+        <v>218</v>
+      </c>
+      <c r="H17" s="45">
+        <v>450</v>
+      </c>
+      <c r="I17" s="45">
+        <v>210</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>489</v>
+      </c>
+      <c r="L17" s="45">
+        <v>898</v>
+      </c>
+      <c r="M17" s="45">
+        <v>749</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2120</v>
+      </c>
+      <c r="O17" s="45">
+        <v>244</v>
+      </c>
+      <c r="P17" s="45">
+        <v>298</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>173</v>
+      </c>
+      <c r="R17" s="45">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>500</v>
+      </c>
+      <c r="D18" s="45">
+        <v>32155</v>
+      </c>
+      <c r="E18" s="45">
+        <v>11962</v>
+      </c>
+      <c r="F18" s="45">
+        <v>20193</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1760</v>
+      </c>
+      <c r="H18" s="45">
+        <v>2638</v>
+      </c>
+      <c r="I18" s="45">
+        <v>520</v>
+      </c>
+      <c r="J18" s="45">
+        <v>1248</v>
+      </c>
+      <c r="K18" s="45">
+        <v>3196</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1940</v>
+      </c>
+      <c r="M18" s="45">
+        <v>302</v>
+      </c>
+      <c r="N18" s="45">
+        <v>7002</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4558</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4330</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1626</v>
+      </c>
+      <c r="R18" s="45">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>363</v>
+      </c>
+      <c r="D19" s="45">
+        <v>16286</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5429</v>
+      </c>
+      <c r="F19" s="45">
+        <v>10857</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2314</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2385</v>
+      </c>
+      <c r="I19" s="45">
+        <v>982</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1331</v>
+      </c>
+      <c r="K19" s="45">
+        <v>774</v>
+      </c>
+      <c r="L19" s="45">
+        <v>873</v>
+      </c>
+      <c r="M19" s="45">
+        <v>111</v>
+      </c>
+      <c r="N19" s="45">
+        <v>4090</v>
+      </c>
+      <c r="O19" s="45">
+        <v>565</v>
+      </c>
+      <c r="P19" s="45">
+        <v>934</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>683</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>264</v>
+      </c>
+      <c r="D20" s="45">
+        <v>9171</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2918</v>
+      </c>
+      <c r="F20" s="45">
+        <v>6253</v>
+      </c>
+      <c r="G20" s="45">
+        <v>755</v>
+      </c>
+      <c r="H20" s="45">
+        <v>1012</v>
+      </c>
+      <c r="I20" s="45">
+        <v>284</v>
+      </c>
+      <c r="J20" s="45">
+        <v>426</v>
+      </c>
+      <c r="K20" s="45">
+        <v>545</v>
+      </c>
+      <c r="L20" s="45">
+        <v>549</v>
+      </c>
+      <c r="M20" s="45">
+        <v>87</v>
+      </c>
+      <c r="N20" s="45">
+        <v>2367</v>
+      </c>
+      <c r="O20" s="45">
+        <v>224</v>
+      </c>
+      <c r="P20" s="45">
+        <v>217</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>1023</v>
+      </c>
+      <c r="R20" s="45">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>163</v>
+      </c>
+      <c r="D21" s="45">
+        <v>6018</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1730</v>
+      </c>
+      <c r="F21" s="45">
+        <v>4288</v>
+      </c>
+      <c r="G21" s="45">
+        <v>448</v>
+      </c>
+      <c r="H21" s="45">
+        <v>694</v>
+      </c>
+      <c r="I21" s="45">
+        <v>239</v>
+      </c>
+      <c r="J21" s="45">
+        <v>229</v>
+      </c>
+      <c r="K21" s="45">
+        <v>362</v>
+      </c>
+      <c r="L21" s="45">
+        <v>378</v>
+      </c>
+      <c r="M21" s="45">
+        <v>92</v>
+      </c>
+      <c r="N21" s="45">
+        <v>2204</v>
+      </c>
+      <c r="O21" s="45">
+        <v>69</v>
+      </c>
+      <c r="P21" s="45">
+        <v>57</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>520</v>
+      </c>
+      <c r="R21" s="45">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>444</v>
+      </c>
+      <c r="D22" s="45">
+        <v>29232</v>
+      </c>
+      <c r="E22" s="45">
+        <v>8490</v>
+      </c>
+      <c r="F22" s="45">
+        <v>20742</v>
+      </c>
+      <c r="G22" s="45">
+        <v>1465</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2915</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1632</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2695</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1527</v>
+      </c>
+      <c r="L22" s="45">
+        <v>3484</v>
+      </c>
+      <c r="M22" s="45">
+        <v>1007</v>
+      </c>
+      <c r="N22" s="45">
+        <v>4199</v>
+      </c>
+      <c r="O22" s="45">
+        <v>762</v>
+      </c>
+      <c r="P22" s="45">
+        <v>2004</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>2097</v>
+      </c>
+      <c r="R22" s="45">
+        <v>5445</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>104</v>
+      </c>
+      <c r="D23" s="45">
+        <v>3253</v>
+      </c>
+      <c r="E23" s="45">
+        <v>748</v>
+      </c>
+      <c r="F23" s="45">
+        <v>2505</v>
+      </c>
+      <c r="G23" s="45">
+        <v>62</v>
+      </c>
+      <c r="H23" s="45">
+        <v>149</v>
+      </c>
+      <c r="I23" s="45">
         <v>201</v>
       </c>
-      <c r="B3" s="30"/>
-[...13 lines deleted...]
-      <c r="D4" s="136" t="s">
+      <c r="J23" s="45">
+        <v>661</v>
+      </c>
+      <c r="K23" s="45">
+        <v>205</v>
+      </c>
+      <c r="L23" s="45">
+        <v>888</v>
+      </c>
+      <c r="M23" s="45">
+        <v>69</v>
+      </c>
+      <c r="N23" s="45">
+        <v>347</v>
+      </c>
+      <c r="O23" s="45">
+        <v>47</v>
+      </c>
+      <c r="P23" s="45">
+        <v>194</v>
+      </c>
+      <c r="Q23" s="45">
         <v>164</v>
       </c>
-      <c r="E4" s="136"/>
-[...102 lines deleted...]
-      <c r="D7" s="38" t="s">
+      <c r="R23" s="45">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>127</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4569</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1229</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3340</v>
+      </c>
+      <c r="G24" s="45">
+        <v>233</v>
+      </c>
+      <c r="H24" s="45">
+        <v>468</v>
+      </c>
+      <c r="I24" s="45">
+        <v>215</v>
+      </c>
+      <c r="J24" s="45">
+        <v>287</v>
+      </c>
+      <c r="K24" s="45">
+        <v>301</v>
+      </c>
+      <c r="L24" s="45">
+        <v>540</v>
+      </c>
+      <c r="M24" s="45">
+        <v>54</v>
+      </c>
+      <c r="N24" s="45">
+        <v>1032</v>
+      </c>
+      <c r="O24" s="45">
+        <v>186</v>
+      </c>
+      <c r="P24" s="45">
+        <v>277</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>240</v>
+      </c>
+      <c r="R24" s="45">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>57</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2337</v>
+      </c>
+      <c r="E25" s="45">
+        <v>595</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1742</v>
+      </c>
+      <c r="G25" s="45">
+        <v>45</v>
+      </c>
+      <c r="H25" s="45">
+        <v>136</v>
+      </c>
+      <c r="I25" s="45">
+        <v>124</v>
+      </c>
+      <c r="J25" s="45">
+        <v>152</v>
+      </c>
+      <c r="K25" s="45">
+        <v>50</v>
+      </c>
+      <c r="L25" s="45">
+        <v>32</v>
+      </c>
+      <c r="M25" s="45">
+        <v>41</v>
+      </c>
+      <c r="N25" s="45">
+        <v>699</v>
+      </c>
+      <c r="O25" s="45">
+        <v>194</v>
+      </c>
+      <c r="P25" s="45">
+        <v>242</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>141</v>
+      </c>
+      <c r="R25" s="45">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>143</v>
+      </c>
+      <c r="D26" s="45">
+        <v>8462</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2442</v>
+      </c>
+      <c r="F26" s="45">
+        <v>6020</v>
+      </c>
+      <c r="G26" s="45">
+        <v>723</v>
+      </c>
+      <c r="H26" s="45">
+        <v>687</v>
+      </c>
+      <c r="I26" s="45">
+        <v>377</v>
+      </c>
+      <c r="J26" s="45">
+        <v>439</v>
+      </c>
+      <c r="K26" s="45">
+        <v>832</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1050</v>
+      </c>
+      <c r="M26" s="45">
+        <v>238</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2467</v>
+      </c>
+      <c r="O26" s="45">
+        <v>93</v>
+      </c>
+      <c r="P26" s="45">
+        <v>161</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>179</v>
+      </c>
+      <c r="R26" s="45">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>157</v>
+      </c>
+      <c r="D27" s="45">
+        <v>13253</v>
+      </c>
+      <c r="E27" s="45">
+        <v>3942</v>
+      </c>
+      <c r="F27" s="45">
+        <v>9311</v>
+      </c>
+      <c r="G27" s="45">
+        <v>995</v>
+      </c>
+      <c r="H27" s="45">
+        <v>889</v>
+      </c>
+      <c r="I27" s="45">
+        <v>352</v>
+      </c>
+      <c r="J27" s="45">
+        <v>425</v>
+      </c>
+      <c r="K27" s="45">
+        <v>1257</v>
+      </c>
+      <c r="L27" s="45">
+        <v>1972</v>
+      </c>
+      <c r="M27" s="45">
+        <v>108</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2459</v>
+      </c>
+      <c r="O27" s="45">
+        <v>805</v>
+      </c>
+      <c r="P27" s="45">
+        <v>2688</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>425</v>
+      </c>
+      <c r="R27" s="45">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>110</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4888</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1427</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3461</v>
+      </c>
+      <c r="G28" s="45">
+        <v>471</v>
+      </c>
+      <c r="H28" s="45">
+        <v>809</v>
+      </c>
+      <c r="I28" s="45">
+        <v>200</v>
+      </c>
+      <c r="J28" s="45">
+        <v>231</v>
+      </c>
+      <c r="K28" s="45">
+        <v>379</v>
+      </c>
+      <c r="L28" s="45">
+        <v>537</v>
+      </c>
+      <c r="M28" s="45">
+        <v>72</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1225</v>
+      </c>
+      <c r="O28" s="45">
+        <v>55</v>
+      </c>
+      <c r="P28" s="45">
+        <v>69</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>250</v>
+      </c>
+      <c r="R28" s="45">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>96</v>
+      </c>
+      <c r="D29" s="45">
+        <v>4007</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1217</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2790</v>
+      </c>
+      <c r="G29" s="45">
+        <v>321</v>
+      </c>
+      <c r="H29" s="45">
+        <v>327</v>
+      </c>
+      <c r="I29" s="45">
+        <v>402</v>
+      </c>
+      <c r="J29" s="45">
+        <v>305</v>
+      </c>
+      <c r="K29" s="45">
+        <v>148</v>
+      </c>
+      <c r="L29" s="45">
+        <v>113</v>
+      </c>
+      <c r="M29" s="45">
+        <v>18</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1401</v>
+      </c>
+      <c r="O29" s="45">
+        <v>71</v>
+      </c>
+      <c r="P29" s="45">
+        <v>94</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>257</v>
+      </c>
+      <c r="R29" s="45">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>6</v>
+      </c>
+      <c r="D30" s="50">
+        <v>168</v>
+      </c>
+      <c r="E30" s="50">
+        <v>30</v>
+      </c>
+      <c r="F30" s="50">
+        <v>138</v>
+      </c>
+      <c r="G30" s="50">
+        <v>4</v>
+      </c>
+      <c r="H30" s="50">
         <v>7</v>
       </c>
-      <c r="E7" s="38" t="s">
-[...381 lines deleted...]
-      <c r="B14" s="49" t="s">
+      <c r="I30" s="50">
+        <v>13</v>
+      </c>
+      <c r="J30" s="50">
+        <v>19</v>
+      </c>
+      <c r="K30" s="50">
+        <v>2</v>
+      </c>
+      <c r="L30" s="50">
+        <v>11</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>39</v>
+      </c>
+      <c r="O30" s="50">
+        <v>0</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>11</v>
+      </c>
+      <c r="R30" s="50">
         <v>62</v>
       </c>
-      <c r="C14" s="77">
-[...942 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="125" t="s">
-[...1544 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="A31" s="79" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1535 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A70D113A-B825-4C51-AF41-6DB3E9487AAA}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>132</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>7166</v>
+      </c>
+      <c r="D8" s="48">
+        <v>426108</v>
+      </c>
+      <c r="E8" s="48">
+        <v>129875</v>
+      </c>
+      <c r="F8" s="48">
+        <v>296233</v>
+      </c>
+      <c r="G8" s="48">
+        <v>34628</v>
+      </c>
+      <c r="H8" s="48">
+        <v>49855</v>
+      </c>
+      <c r="I8" s="48">
+        <v>13649</v>
+      </c>
+      <c r="J8" s="48">
+        <v>21316</v>
+      </c>
+      <c r="K8" s="48">
+        <v>32163</v>
+      </c>
+      <c r="L8" s="48">
+        <v>49878</v>
+      </c>
+      <c r="M8" s="48">
+        <v>5824</v>
+      </c>
+      <c r="N8" s="48">
+        <v>97456</v>
+      </c>
+      <c r="O8" s="48">
+        <v>16297</v>
+      </c>
+      <c r="P8" s="48">
+        <v>26624</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>27314</v>
+      </c>
+      <c r="R8" s="48">
+        <v>51104</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>695</v>
+      </c>
+      <c r="D9" s="45">
+        <v>57733</v>
+      </c>
+      <c r="E9" s="45">
+        <v>17204</v>
+      </c>
+      <c r="F9" s="45">
+        <v>40529</v>
+      </c>
+      <c r="G9" s="45">
+        <v>4361</v>
+      </c>
+      <c r="H9" s="45">
+        <v>5703</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1347</v>
+      </c>
+      <c r="J9" s="45">
+        <v>1942</v>
+      </c>
+      <c r="K9" s="45">
+        <v>5393</v>
+      </c>
+      <c r="L9" s="45">
+        <v>9872</v>
+      </c>
+      <c r="M9" s="45">
+        <v>524</v>
+      </c>
+      <c r="N9" s="45">
+        <v>15684</v>
+      </c>
+      <c r="O9" s="45">
+        <v>714</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1166</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>4865</v>
+      </c>
+      <c r="R9" s="45">
+        <v>6162</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>410</v>
+      </c>
+      <c r="D10" s="45">
+        <v>43022</v>
+      </c>
+      <c r="E10" s="45">
+        <v>13869</v>
+      </c>
+      <c r="F10" s="45">
+        <v>29153</v>
+      </c>
+      <c r="G10" s="45">
+        <v>3711</v>
+      </c>
+      <c r="H10" s="45">
+        <v>6134</v>
+      </c>
+      <c r="I10" s="45">
+        <v>1021</v>
+      </c>
+      <c r="J10" s="45">
+        <v>1856</v>
+      </c>
+      <c r="K10" s="45">
+        <v>2389</v>
+      </c>
+      <c r="L10" s="45">
+        <v>5513</v>
+      </c>
+      <c r="M10" s="45">
+        <v>482</v>
+      </c>
+      <c r="N10" s="45">
+        <v>5584</v>
+      </c>
+      <c r="O10" s="45">
+        <v>862</v>
+      </c>
+      <c r="P10" s="45">
+        <v>1822</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>5404</v>
+      </c>
+      <c r="R10" s="45">
+        <v>8244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>715</v>
+      </c>
+      <c r="D11" s="45">
+        <v>39861</v>
+      </c>
+      <c r="E11" s="45">
+        <v>11312</v>
+      </c>
+      <c r="F11" s="45">
+        <v>28549</v>
+      </c>
+      <c r="G11" s="45">
+        <v>3553</v>
+      </c>
+      <c r="H11" s="45">
+        <v>5542</v>
+      </c>
+      <c r="I11" s="45">
+        <v>1265</v>
+      </c>
+      <c r="J11" s="45">
+        <v>1755</v>
+      </c>
+      <c r="K11" s="45">
+        <v>4029</v>
+      </c>
+      <c r="L11" s="45">
+        <v>5783</v>
+      </c>
+      <c r="M11" s="45">
+        <v>470</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11499</v>
+      </c>
+      <c r="O11" s="45">
+        <v>493</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1387</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1502</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>870</v>
+      </c>
+      <c r="D12" s="45">
+        <v>43874</v>
+      </c>
+      <c r="E12" s="45">
+        <v>13085</v>
+      </c>
+      <c r="F12" s="45">
+        <v>30789</v>
+      </c>
+      <c r="G12" s="45">
+        <v>5069</v>
+      </c>
+      <c r="H12" s="45">
+        <v>6618</v>
+      </c>
+      <c r="I12" s="45">
+        <v>1007</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1551</v>
+      </c>
+      <c r="K12" s="45">
+        <v>1542</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2323</v>
+      </c>
+      <c r="M12" s="45">
+        <v>168</v>
+      </c>
+      <c r="N12" s="45">
+        <v>9594</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1787</v>
+      </c>
+      <c r="P12" s="45">
+        <v>3148</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>3512</v>
+      </c>
+      <c r="R12" s="45">
+        <v>7555</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>625</v>
+      </c>
+      <c r="D13" s="45">
+        <v>45655</v>
+      </c>
+      <c r="E13" s="45">
+        <v>12874</v>
+      </c>
+      <c r="F13" s="45">
+        <v>32781</v>
+      </c>
+      <c r="G13" s="45">
+        <v>3177</v>
+      </c>
+      <c r="H13" s="45">
+        <v>5722</v>
+      </c>
+      <c r="I13" s="45">
+        <v>1337</v>
+      </c>
+      <c r="J13" s="45">
+        <v>2289</v>
+      </c>
+      <c r="K13" s="45">
+        <v>3844</v>
+      </c>
+      <c r="L13" s="45">
+        <v>5990</v>
+      </c>
+      <c r="M13" s="45">
+        <v>773</v>
+      </c>
+      <c r="N13" s="45">
+        <v>10923</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2144</v>
+      </c>
+      <c r="P13" s="45">
+        <v>4819</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1599</v>
+      </c>
+      <c r="R13" s="45">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>671</v>
+      </c>
+      <c r="D14" s="45">
+        <v>40837</v>
+      </c>
+      <c r="E14" s="45">
+        <v>12890</v>
+      </c>
+      <c r="F14" s="45">
+        <v>27947</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3930</v>
+      </c>
+      <c r="H14" s="45">
+        <v>5284</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1278</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1813</v>
+      </c>
+      <c r="K14" s="45">
+        <v>3237</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3423</v>
+      </c>
+      <c r="M14" s="45">
+        <v>475</v>
+      </c>
+      <c r="N14" s="45">
+        <v>10019</v>
+      </c>
+      <c r="O14" s="45">
+        <v>1877</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2220</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>2093</v>
+      </c>
+      <c r="R14" s="45">
+        <v>5188</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>161</v>
+      </c>
+      <c r="D15" s="45">
+        <v>12433</v>
+      </c>
+      <c r="E15" s="45">
+        <v>3798</v>
+      </c>
+      <c r="F15" s="45">
+        <v>8635</v>
+      </c>
+      <c r="G15" s="45">
+        <v>875</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1124</v>
+      </c>
+      <c r="I15" s="45">
+        <v>506</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1107</v>
+      </c>
+      <c r="K15" s="45">
+        <v>1894</v>
+      </c>
+      <c r="L15" s="45">
+        <v>4131</v>
+      </c>
+      <c r="M15" s="45">
+        <v>106</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1197</v>
+      </c>
+      <c r="O15" s="45">
+        <v>371</v>
+      </c>
+      <c r="P15" s="45">
+        <v>933</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>46</v>
+      </c>
+      <c r="R15" s="45">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>144</v>
+      </c>
+      <c r="D16" s="45">
+        <v>7338</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2176</v>
+      </c>
+      <c r="F16" s="45">
+        <v>5162</v>
+      </c>
+      <c r="G16" s="45">
+        <v>480</v>
+      </c>
+      <c r="H16" s="45">
+        <v>626</v>
+      </c>
+      <c r="I16" s="45">
+        <v>202</v>
+      </c>
+      <c r="J16" s="45">
+        <v>220</v>
+      </c>
+      <c r="K16" s="45">
+        <v>473</v>
+      </c>
+      <c r="L16" s="45">
+        <v>500</v>
+      </c>
+      <c r="M16" s="45">
+        <v>53</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1833</v>
+      </c>
+      <c r="O16" s="45">
+        <v>86</v>
+      </c>
+      <c r="P16" s="45">
+        <v>112</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>882</v>
+      </c>
+      <c r="R16" s="45">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>242</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6516</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2068</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4448</v>
+      </c>
+      <c r="G17" s="45">
+        <v>208</v>
+      </c>
+      <c r="H17" s="45">
+        <v>452</v>
+      </c>
+      <c r="I17" s="45">
+        <v>210</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>489</v>
+      </c>
+      <c r="L17" s="45">
+        <v>898</v>
+      </c>
+      <c r="M17" s="45">
+        <v>749</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2130</v>
+      </c>
+      <c r="O17" s="45">
+        <v>240</v>
+      </c>
+      <c r="P17" s="45">
+        <v>298</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>172</v>
+      </c>
+      <c r="R17" s="45">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>495</v>
+      </c>
+      <c r="D18" s="45">
+        <v>31679</v>
+      </c>
+      <c r="E18" s="45">
+        <v>11785</v>
+      </c>
+      <c r="F18" s="45">
+        <v>19894</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1730</v>
+      </c>
+      <c r="H18" s="45">
+        <v>2599</v>
+      </c>
+      <c r="I18" s="45">
+        <v>510</v>
+      </c>
+      <c r="J18" s="45">
+        <v>1227</v>
+      </c>
+      <c r="K18" s="45">
+        <v>3149</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1910</v>
+      </c>
+      <c r="M18" s="45">
+        <v>301</v>
+      </c>
+      <c r="N18" s="45">
+        <v>6899</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4491</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4269</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1604</v>
+      </c>
+      <c r="R18" s="45">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>349</v>
+      </c>
+      <c r="D19" s="45">
+        <v>15702</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5233</v>
+      </c>
+      <c r="F19" s="45">
+        <v>10469</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2243</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2289</v>
+      </c>
+      <c r="I19" s="45">
+        <v>949</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1266</v>
+      </c>
+      <c r="K19" s="45">
+        <v>691</v>
+      </c>
+      <c r="L19" s="45">
+        <v>828</v>
+      </c>
+      <c r="M19" s="45">
+        <v>107</v>
+      </c>
+      <c r="N19" s="45">
+        <v>3911</v>
+      </c>
+      <c r="O19" s="45">
+        <v>562</v>
+      </c>
+      <c r="P19" s="45">
+        <v>931</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>681</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>247</v>
+      </c>
+      <c r="D20" s="45">
+        <v>8936</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2826</v>
+      </c>
+      <c r="F20" s="45">
+        <v>6110</v>
+      </c>
+      <c r="G20" s="45">
+        <v>842</v>
+      </c>
+      <c r="H20" s="45">
+        <v>1024</v>
+      </c>
+      <c r="I20" s="45">
+        <v>343</v>
+      </c>
+      <c r="J20" s="45">
+        <v>519</v>
+      </c>
+      <c r="K20" s="45">
+        <v>572</v>
+      </c>
+      <c r="L20" s="45">
+        <v>571</v>
+      </c>
+      <c r="M20" s="45">
+        <v>106</v>
+      </c>
+      <c r="N20" s="45">
+        <v>2385</v>
+      </c>
+      <c r="O20" s="45">
+        <v>252</v>
+      </c>
+      <c r="P20" s="45">
+        <v>282</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>711</v>
+      </c>
+      <c r="R20" s="45">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>155</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5601</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1633</v>
+      </c>
+      <c r="F21" s="45">
+        <v>3968</v>
+      </c>
+      <c r="G21" s="45">
+        <v>435</v>
+      </c>
+      <c r="H21" s="45">
+        <v>720</v>
+      </c>
+      <c r="I21" s="45">
+        <v>223</v>
+      </c>
+      <c r="J21" s="45">
+        <v>236</v>
+      </c>
+      <c r="K21" s="45">
+        <v>362</v>
+      </c>
+      <c r="L21" s="45">
+        <v>328</v>
+      </c>
+      <c r="M21" s="45">
+        <v>70</v>
+      </c>
+      <c r="N21" s="45">
+        <v>2007</v>
+      </c>
+      <c r="O21" s="45">
+        <v>64</v>
+      </c>
+      <c r="P21" s="45">
+        <v>60</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>479</v>
+      </c>
+      <c r="R21" s="45">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>630</v>
+      </c>
+      <c r="D22" s="45">
+        <v>28053</v>
+      </c>
+      <c r="E22" s="45">
+        <v>8137</v>
+      </c>
+      <c r="F22" s="45">
+        <v>19916</v>
+      </c>
+      <c r="G22" s="45">
+        <v>1387</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2832</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1479</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2542</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1446</v>
+      </c>
+      <c r="L22" s="45">
+        <v>3262</v>
+      </c>
+      <c r="M22" s="45">
+        <v>933</v>
+      </c>
+      <c r="N22" s="45">
+        <v>4117</v>
+      </c>
+      <c r="O22" s="45">
+        <v>781</v>
+      </c>
+      <c r="P22" s="45">
+        <v>1933</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>2111</v>
+      </c>
+      <c r="R22" s="45">
+        <v>5230</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>102</v>
+      </c>
+      <c r="D23" s="45">
+        <v>3729</v>
+      </c>
+      <c r="E23" s="45">
+        <v>771</v>
+      </c>
+      <c r="F23" s="45">
+        <v>2958</v>
+      </c>
+      <c r="G23" s="45">
+        <v>78</v>
+      </c>
+      <c r="H23" s="45">
+        <v>194</v>
+      </c>
+      <c r="I23" s="45">
+        <v>419</v>
+      </c>
+      <c r="J23" s="45">
+        <v>994</v>
+      </c>
+      <c r="K23" s="45">
+        <v>200</v>
+      </c>
+      <c r="L23" s="45">
+        <v>1150</v>
+      </c>
+      <c r="M23" s="45">
+        <v>35</v>
+      </c>
+      <c r="N23" s="45">
+        <v>357</v>
+      </c>
+      <c r="O23" s="45">
+        <v>26</v>
+      </c>
+      <c r="P23" s="45">
+        <v>63</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>13</v>
+      </c>
+      <c r="R23" s="45">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>103</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4344</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1328</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3016</v>
+      </c>
+      <c r="G24" s="45">
+        <v>305</v>
+      </c>
+      <c r="H24" s="45">
+        <v>445</v>
+      </c>
+      <c r="I24" s="45">
+        <v>268</v>
+      </c>
+      <c r="J24" s="45">
+        <v>335</v>
+      </c>
+      <c r="K24" s="45">
+        <v>272</v>
+      </c>
+      <c r="L24" s="45">
+        <v>427</v>
+      </c>
+      <c r="M24" s="45">
+        <v>51</v>
+      </c>
+      <c r="N24" s="45">
+        <v>1009</v>
+      </c>
+      <c r="O24" s="45">
+        <v>220</v>
+      </c>
+      <c r="P24" s="45">
+        <v>273</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>212</v>
+      </c>
+      <c r="R24" s="45">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>58</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2150</v>
+      </c>
+      <c r="E25" s="45">
+        <v>552</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1598</v>
+      </c>
+      <c r="G25" s="45">
+        <v>53</v>
+      </c>
+      <c r="H25" s="45">
+        <v>134</v>
+      </c>
+      <c r="I25" s="45">
+        <v>102</v>
+      </c>
+      <c r="J25" s="45">
+        <v>131</v>
+      </c>
+      <c r="K25" s="45">
+        <v>34</v>
+      </c>
+      <c r="L25" s="45">
+        <v>33</v>
+      </c>
+      <c r="M25" s="45">
+        <v>39</v>
+      </c>
+      <c r="N25" s="45">
+        <v>658</v>
+      </c>
+      <c r="O25" s="45">
+        <v>181</v>
+      </c>
+      <c r="P25" s="45">
+        <v>232</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>143</v>
+      </c>
+      <c r="R25" s="45">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>141</v>
+      </c>
+      <c r="D26" s="45">
+        <v>8199</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2378</v>
+      </c>
+      <c r="F26" s="45">
+        <v>5821</v>
+      </c>
+      <c r="G26" s="45">
+        <v>653</v>
+      </c>
+      <c r="H26" s="45">
+        <v>667</v>
+      </c>
+      <c r="I26" s="45">
+        <v>301</v>
+      </c>
+      <c r="J26" s="45">
+        <v>435</v>
+      </c>
+      <c r="K26" s="45">
+        <v>771</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1003</v>
+      </c>
+      <c r="M26" s="45">
+        <v>181</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2384</v>
+      </c>
+      <c r="O26" s="45">
+        <v>69</v>
+      </c>
+      <c r="P26" s="45">
+        <v>155</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>403</v>
+      </c>
+      <c r="R26" s="45">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>150</v>
+      </c>
+      <c r="D27" s="45">
+        <v>11622</v>
+      </c>
+      <c r="E27" s="45">
+        <v>3425</v>
+      </c>
+      <c r="F27" s="45">
+        <v>8197</v>
+      </c>
+      <c r="G27" s="45">
+        <v>749</v>
+      </c>
+      <c r="H27" s="45">
+        <v>712</v>
+      </c>
+      <c r="I27" s="45">
+        <v>325</v>
+      </c>
+      <c r="J27" s="45">
+        <v>373</v>
+      </c>
+      <c r="K27" s="45">
+        <v>954</v>
+      </c>
+      <c r="L27" s="45">
+        <v>1374</v>
+      </c>
+      <c r="M27" s="45">
+        <v>100</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2511</v>
+      </c>
+      <c r="O27" s="45">
+        <v>959</v>
+      </c>
+      <c r="P27" s="45">
+        <v>2371</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>338</v>
+      </c>
+      <c r="R27" s="45">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>106</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4790</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1351</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3439</v>
+      </c>
+      <c r="G28" s="45">
+        <v>479</v>
+      </c>
+      <c r="H28" s="45">
+        <v>732</v>
+      </c>
+      <c r="I28" s="45">
+        <v>189</v>
+      </c>
+      <c r="J28" s="45">
+        <v>215</v>
+      </c>
+      <c r="K28" s="45">
+        <v>279</v>
+      </c>
+      <c r="L28" s="45">
+        <v>467</v>
+      </c>
+      <c r="M28" s="45">
+        <v>78</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1296</v>
+      </c>
+      <c r="O28" s="45">
+        <v>60</v>
+      </c>
+      <c r="P28" s="45">
         <v>76</v>
       </c>
-      <c r="B1" s="29"/>
-[...92 lines deleted...]
-      <c r="F6" s="36" t="s">
+      <c r="Q28" s="45">
+        <v>266</v>
+      </c>
+      <c r="R28" s="45">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
         <v>89</v>
       </c>
-      <c r="G6" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="36" t="s">
+      <c r="D29" s="45">
+        <v>3756</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1141</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2615</v>
+      </c>
+      <c r="G29" s="45">
+        <v>304</v>
+      </c>
+      <c r="H29" s="45">
+        <v>285</v>
+      </c>
+      <c r="I29" s="45">
+        <v>356</v>
+      </c>
+      <c r="J29" s="45">
+        <v>284</v>
+      </c>
+      <c r="K29" s="45">
+        <v>139</v>
+      </c>
+      <c r="L29" s="45">
         <v>89</v>
       </c>
-      <c r="I6" s="36" t="s">
-[...37 lines deleted...]
-      <c r="E7" s="38" t="s">
+      <c r="M29" s="45">
+        <v>23</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1400</v>
+      </c>
+      <c r="O29" s="45">
+        <v>58</v>
+      </c>
+      <c r="P29" s="45">
+        <v>73</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>261</v>
+      </c>
+      <c r="R29" s="45">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>8</v>
+      </c>
+      <c r="D30" s="50">
+        <v>278</v>
+      </c>
+      <c r="E30" s="50">
+        <v>39</v>
+      </c>
+      <c r="F30" s="50">
+        <v>239</v>
+      </c>
+      <c r="G30" s="50">
+        <v>6</v>
+      </c>
+      <c r="H30" s="50">
+        <v>17</v>
+      </c>
+      <c r="I30" s="50">
+        <v>12</v>
+      </c>
+      <c r="J30" s="50">
+        <v>31</v>
+      </c>
+      <c r="K30" s="50">
+        <v>4</v>
+      </c>
+      <c r="L30" s="50">
         <v>3</v>
       </c>
-      <c r="F7" s="38" t="s">
-[...154 lines deleted...]
-      <c r="B10" s="49" t="s">
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
         <v>59</v>
       </c>
-      <c r="C10" s="77">
-[...854 lines deleted...]
-      <c r="H25" s="78">
+      <c r="O30" s="50">
+        <v>0</v>
+      </c>
+      <c r="P30" s="50">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>17</v>
+      </c>
+      <c r="R30" s="50">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="79" t="s">
         <v>134</v>
       </c>
-      <c r="I25" s="78">
-[...320 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
-    <mergeCell ref="A8:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="D4:F5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="11.1640625" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.5" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="15" max="15" width="9.1640625" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.6640625" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="29"/>
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
-[...4 lines deleted...]
-      <c r="F2" s="5"/>
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>128</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>6691</v>
+      </c>
+      <c r="D8" s="48">
+        <v>410396</v>
+      </c>
+      <c r="E8" s="48">
+        <v>130113</v>
+      </c>
+      <c r="F8" s="48">
+        <v>280283</v>
+      </c>
+      <c r="G8" s="48">
+        <v>34752</v>
+      </c>
+      <c r="H8" s="48">
+        <v>48138</v>
+      </c>
+      <c r="I8" s="48">
+        <v>13388</v>
+      </c>
+      <c r="J8" s="48">
+        <v>18352</v>
+      </c>
+      <c r="K8" s="48">
+        <v>33136</v>
+      </c>
+      <c r="L8" s="48">
+        <v>46979</v>
+      </c>
+      <c r="M8" s="48">
+        <v>6481</v>
+      </c>
+      <c r="N8" s="48">
+        <v>93825</v>
+      </c>
+      <c r="O8" s="48">
+        <v>20114</v>
+      </c>
+      <c r="P8" s="48">
+        <v>28875</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>22242</v>
+      </c>
+      <c r="R8" s="48">
+        <v>44114</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>667</v>
+      </c>
+      <c r="D9" s="45">
+        <v>56332</v>
+      </c>
+      <c r="E9" s="45">
+        <v>15679</v>
+      </c>
+      <c r="F9" s="45">
+        <v>40653</v>
+      </c>
+      <c r="G9" s="45">
+        <v>4290</v>
+      </c>
+      <c r="H9" s="45">
+        <v>5554</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1354</v>
+      </c>
+      <c r="J9" s="45">
+        <v>1903</v>
+      </c>
+      <c r="K9" s="45">
+        <v>5436</v>
+      </c>
+      <c r="L9" s="45">
+        <v>9628</v>
+      </c>
+      <c r="M9" s="45">
+        <v>466</v>
+      </c>
+      <c r="N9" s="45">
+        <v>15323</v>
+      </c>
+      <c r="O9" s="45">
+        <v>573</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1057</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>3560</v>
+      </c>
+      <c r="R9" s="45">
+        <v>7188</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>350</v>
+      </c>
+      <c r="D10" s="45">
+        <v>39165</v>
+      </c>
+      <c r="E10" s="45">
+        <v>12828</v>
+      </c>
+      <c r="F10" s="45">
+        <v>26337</v>
+      </c>
+      <c r="G10" s="45">
+        <v>3626</v>
+      </c>
+      <c r="H10" s="45">
+        <v>6497</v>
+      </c>
+      <c r="I10" s="45">
+        <v>1315</v>
+      </c>
+      <c r="J10" s="45">
+        <v>1594</v>
+      </c>
+      <c r="K10" s="45">
+        <v>2854</v>
+      </c>
+      <c r="L10" s="45">
+        <v>6420</v>
+      </c>
+      <c r="M10" s="45">
+        <v>980</v>
+      </c>
+      <c r="N10" s="45">
+        <v>4864</v>
+      </c>
+      <c r="O10" s="45">
+        <v>1710</v>
+      </c>
+      <c r="P10" s="45">
+        <v>2814</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>2343</v>
+      </c>
+      <c r="R10" s="45">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>559</v>
+      </c>
+      <c r="D11" s="45">
+        <v>35840</v>
+      </c>
+      <c r="E11" s="45">
+        <v>10039</v>
+      </c>
+      <c r="F11" s="45">
+        <v>25801</v>
+      </c>
+      <c r="G11" s="45">
+        <v>3403</v>
+      </c>
+      <c r="H11" s="45">
+        <v>5312</v>
+      </c>
+      <c r="I11" s="45">
+        <v>1008</v>
+      </c>
+      <c r="J11" s="45">
+        <v>1039</v>
+      </c>
+      <c r="K11" s="45">
+        <v>3413</v>
+      </c>
+      <c r="L11" s="45">
+        <v>4647</v>
+      </c>
+      <c r="M11" s="45">
+        <v>489</v>
+      </c>
+      <c r="N11" s="45">
+        <v>10557</v>
+      </c>
+      <c r="O11" s="45">
+        <v>494</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1418</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1232</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>822</v>
+      </c>
+      <c r="D12" s="45">
+        <v>41923</v>
+      </c>
+      <c r="E12" s="45">
+        <v>12914</v>
+      </c>
+      <c r="F12" s="45">
+        <v>29009</v>
+      </c>
+      <c r="G12" s="45">
+        <v>4725</v>
+      </c>
+      <c r="H12" s="45">
+        <v>5858</v>
+      </c>
+      <c r="I12" s="45">
+        <v>1009</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1517</v>
+      </c>
+      <c r="K12" s="45">
+        <v>1454</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2081</v>
+      </c>
+      <c r="M12" s="45">
+        <v>185</v>
+      </c>
+      <c r="N12" s="45">
+        <v>9087</v>
+      </c>
+      <c r="O12" s="45">
+        <v>1606</v>
+      </c>
+      <c r="P12" s="45">
+        <v>2884</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>3935</v>
+      </c>
+      <c r="R12" s="45">
+        <v>7582</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>584</v>
+      </c>
+      <c r="D13" s="45">
+        <v>42950</v>
+      </c>
+      <c r="E13" s="45">
+        <v>14282</v>
+      </c>
+      <c r="F13" s="45">
+        <v>28668</v>
+      </c>
+      <c r="G13" s="45">
+        <v>3452</v>
+      </c>
+      <c r="H13" s="45">
+        <v>4865</v>
+      </c>
+      <c r="I13" s="45">
+        <v>1115</v>
+      </c>
+      <c r="J13" s="45">
+        <v>1684</v>
+      </c>
+      <c r="K13" s="45">
+        <v>3620</v>
+      </c>
+      <c r="L13" s="45">
+        <v>4281</v>
+      </c>
+      <c r="M13" s="45">
+        <v>756</v>
+      </c>
+      <c r="N13" s="45">
+        <v>10663</v>
+      </c>
+      <c r="O13" s="45">
+        <v>4136</v>
+      </c>
+      <c r="P13" s="45">
+        <v>5145</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1203</v>
+      </c>
+      <c r="R13" s="45">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>631</v>
+      </c>
+      <c r="D14" s="45">
+        <v>39979</v>
+      </c>
+      <c r="E14" s="45">
+        <v>13004</v>
+      </c>
+      <c r="F14" s="45">
+        <v>26975</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3786</v>
+      </c>
+      <c r="H14" s="45">
+        <v>5056</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1304</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1593</v>
+      </c>
+      <c r="K14" s="45">
+        <v>3250</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3322</v>
+      </c>
+      <c r="M14" s="45">
+        <v>511</v>
+      </c>
+      <c r="N14" s="45">
+        <v>10038</v>
+      </c>
+      <c r="O14" s="45">
+        <v>2369</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2912</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>1784</v>
+      </c>
+      <c r="R14" s="45">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>137</v>
+      </c>
+      <c r="D15" s="45">
+        <v>19143</v>
+      </c>
+      <c r="E15" s="45">
+        <v>7354</v>
+      </c>
+      <c r="F15" s="45">
+        <v>11789</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1667</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1924</v>
+      </c>
+      <c r="I15" s="45">
+        <v>667</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1241</v>
+      </c>
+      <c r="K15" s="45">
+        <v>3724</v>
+      </c>
+      <c r="L15" s="45">
+        <v>5215</v>
+      </c>
+      <c r="M15" s="45">
+        <v>214</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1888</v>
+      </c>
+      <c r="O15" s="45">
+        <v>790</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1253</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>292</v>
+      </c>
+      <c r="R15" s="45">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>143</v>
+      </c>
+      <c r="D16" s="45">
+        <v>7074</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2296</v>
+      </c>
+      <c r="F16" s="45">
+        <v>4778</v>
+      </c>
+      <c r="G16" s="45">
+        <v>461</v>
+      </c>
+      <c r="H16" s="45">
+        <v>622</v>
+      </c>
+      <c r="I16" s="45">
+        <v>168</v>
+      </c>
+      <c r="J16" s="45">
+        <v>195</v>
+      </c>
+      <c r="K16" s="45">
+        <v>411</v>
+      </c>
+      <c r="L16" s="45">
+        <v>434</v>
+      </c>
+      <c r="M16" s="45">
+        <v>42</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1821</v>
+      </c>
+      <c r="O16" s="45">
+        <v>382</v>
+      </c>
+      <c r="P16" s="45">
+        <v>434</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>832</v>
+      </c>
+      <c r="R16" s="45">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>257</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6520</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2069</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4451</v>
+      </c>
+      <c r="G17" s="45">
+        <v>206</v>
+      </c>
+      <c r="H17" s="45">
+        <v>452</v>
+      </c>
+      <c r="I17" s="45">
+        <v>212</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>489</v>
+      </c>
+      <c r="L17" s="45">
+        <v>900</v>
+      </c>
+      <c r="M17" s="45">
+        <v>750</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2131</v>
+      </c>
+      <c r="O17" s="45">
+        <v>240</v>
+      </c>
+      <c r="P17" s="45">
+        <v>298</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>172</v>
+      </c>
+      <c r="R17" s="45">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>479</v>
+      </c>
+      <c r="D18" s="45">
+        <v>30872</v>
+      </c>
+      <c r="E18" s="45">
+        <v>12246</v>
+      </c>
+      <c r="F18" s="45">
+        <v>18626</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1829</v>
+      </c>
+      <c r="H18" s="45">
+        <v>2393</v>
+      </c>
+      <c r="I18" s="45">
+        <v>478</v>
+      </c>
+      <c r="J18" s="45">
+        <v>734</v>
+      </c>
+      <c r="K18" s="45">
+        <v>3146</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1625</v>
+      </c>
+      <c r="M18" s="45">
+        <v>424</v>
+      </c>
+      <c r="N18" s="45">
+        <v>6442</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4724</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4565</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1645</v>
+      </c>
+      <c r="R18" s="45">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>342</v>
+      </c>
+      <c r="D19" s="45">
+        <v>15363</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5164</v>
+      </c>
+      <c r="F19" s="45">
+        <v>10199</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2230</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2246</v>
+      </c>
+      <c r="I19" s="45">
+        <v>939</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1249</v>
+      </c>
+      <c r="K19" s="45">
+        <v>678</v>
+      </c>
+      <c r="L19" s="45">
+        <v>777</v>
+      </c>
+      <c r="M19" s="45">
+        <v>90</v>
+      </c>
+      <c r="N19" s="45">
+        <v>3775</v>
+      </c>
+      <c r="O19" s="45">
+        <v>560</v>
+      </c>
+      <c r="P19" s="45">
+        <v>924</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>667</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>226</v>
+      </c>
+      <c r="D20" s="45">
+        <v>8532</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2803</v>
+      </c>
+      <c r="F20" s="45">
+        <v>5729</v>
+      </c>
+      <c r="G20" s="45">
+        <v>848</v>
+      </c>
+      <c r="H20" s="45">
+        <v>974</v>
+      </c>
+      <c r="I20" s="45">
+        <v>423</v>
+      </c>
+      <c r="J20" s="45">
+        <v>567</v>
+      </c>
+      <c r="K20" s="45">
+        <v>537</v>
+      </c>
+      <c r="L20" s="45">
+        <v>616</v>
+      </c>
+      <c r="M20" s="45">
         <v>71</v>
       </c>
-      <c r="B3" s="30"/>
-[...18 lines deleted...]
-      <c r="G4" s="137" t="s">
+      <c r="N20" s="45">
+        <v>2197</v>
+      </c>
+      <c r="O20" s="45">
+        <v>295</v>
+      </c>
+      <c r="P20" s="45">
+        <v>293</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>629</v>
+      </c>
+      <c r="R20" s="45">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>138</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5143</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1474</v>
+      </c>
+      <c r="F21" s="45">
+        <v>3669</v>
+      </c>
+      <c r="G21" s="45">
+        <v>405</v>
+      </c>
+      <c r="H21" s="45">
+        <v>641</v>
+      </c>
+      <c r="I21" s="45">
+        <v>223</v>
+      </c>
+      <c r="J21" s="45">
+        <v>240</v>
+      </c>
+      <c r="K21" s="45">
+        <v>324</v>
+      </c>
+      <c r="L21" s="45">
+        <v>245</v>
+      </c>
+      <c r="M21" s="45">
+        <v>58</v>
+      </c>
+      <c r="N21" s="45">
+        <v>1912</v>
+      </c>
+      <c r="O21" s="45">
+        <v>54</v>
+      </c>
+      <c r="P21" s="45">
+        <v>68</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>410</v>
+      </c>
+      <c r="R21" s="45">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>609</v>
+      </c>
+      <c r="D22" s="45">
+        <v>25530</v>
+      </c>
+      <c r="E22" s="45">
+        <v>7406</v>
+      </c>
+      <c r="F22" s="45">
+        <v>18124</v>
+      </c>
+      <c r="G22" s="45">
+        <v>1262</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2579</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1345</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2314</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1317</v>
+      </c>
+      <c r="L22" s="45">
+        <v>2970</v>
+      </c>
+      <c r="M22" s="45">
+        <v>849</v>
+      </c>
+      <c r="N22" s="45">
+        <v>3750</v>
+      </c>
+      <c r="O22" s="45">
+        <v>710</v>
+      </c>
+      <c r="P22" s="45">
+        <v>1758</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>1923</v>
+      </c>
+      <c r="R22" s="45">
+        <v>4753</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>103</v>
+      </c>
+      <c r="D23" s="45">
+        <v>3223</v>
+      </c>
+      <c r="E23" s="45">
+        <v>1074</v>
+      </c>
+      <c r="F23" s="45">
+        <v>2149</v>
+      </c>
+      <c r="G23" s="45">
+        <v>117</v>
+      </c>
+      <c r="H23" s="45">
+        <v>267</v>
+      </c>
+      <c r="I23" s="45">
+        <v>397</v>
+      </c>
+      <c r="J23" s="45">
+        <v>610</v>
+      </c>
+      <c r="K23" s="45">
+        <v>350</v>
+      </c>
+      <c r="L23" s="45">
+        <v>683</v>
+      </c>
+      <c r="M23" s="45">
+        <v>55</v>
+      </c>
+      <c r="N23" s="45">
+        <v>355</v>
+      </c>
+      <c r="O23" s="45">
+        <v>75</v>
+      </c>
+      <c r="P23" s="45">
+        <v>131</v>
+      </c>
+      <c r="Q23" s="45">
         <v>80</v>
       </c>
-      <c r="H4" s="138"/>
-[...30 lines deleted...]
-      <c r="M5" s="139" t="s">
+      <c r="R23" s="45">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>106</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4610</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1298</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3312</v>
+      </c>
+      <c r="G24" s="45">
+        <v>329</v>
+      </c>
+      <c r="H24" s="45">
+        <v>456</v>
+      </c>
+      <c r="I24" s="45">
+        <v>291</v>
+      </c>
+      <c r="J24" s="45">
+        <v>374</v>
+      </c>
+      <c r="K24" s="45">
+        <v>249</v>
+      </c>
+      <c r="L24" s="45">
+        <v>403</v>
+      </c>
+      <c r="M24" s="45">
+        <v>50</v>
+      </c>
+      <c r="N24" s="45">
+        <v>1306</v>
+      </c>
+      <c r="O24" s="45">
+        <v>155</v>
+      </c>
+      <c r="P24" s="45">
+        <v>283</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>224</v>
+      </c>
+      <c r="R24" s="45">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>57</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2025</v>
+      </c>
+      <c r="E25" s="45">
+        <v>537</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1488</v>
+      </c>
+      <c r="G25" s="45">
+        <v>42</v>
+      </c>
+      <c r="H25" s="45">
+        <v>106</v>
+      </c>
+      <c r="I25" s="45">
+        <v>99</v>
+      </c>
+      <c r="J25" s="45">
+        <v>116</v>
+      </c>
+      <c r="K25" s="45">
+        <v>36</v>
+      </c>
+      <c r="L25" s="45">
+        <v>35</v>
+      </c>
+      <c r="M25" s="45">
+        <v>17</v>
+      </c>
+      <c r="N25" s="45">
+        <v>572</v>
+      </c>
+      <c r="O25" s="45">
+        <v>207</v>
+      </c>
+      <c r="P25" s="45">
+        <v>312</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>136</v>
+      </c>
+      <c r="R25" s="45">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>134</v>
+      </c>
+      <c r="D26" s="45">
+        <v>7768</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2309</v>
+      </c>
+      <c r="F26" s="45">
+        <v>5459</v>
+      </c>
+      <c r="G26" s="45">
+        <v>654</v>
+      </c>
+      <c r="H26" s="45">
+        <v>798</v>
+      </c>
+      <c r="I26" s="45">
+        <v>245</v>
+      </c>
+      <c r="J26" s="45">
+        <v>386</v>
+      </c>
+      <c r="K26" s="45">
+        <v>686</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1043</v>
+      </c>
+      <c r="M26" s="45">
+        <v>327</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2356</v>
+      </c>
+      <c r="O26" s="45">
+        <v>49</v>
+      </c>
+      <c r="P26" s="45">
+        <v>60</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>348</v>
+      </c>
+      <c r="R26" s="45">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>147</v>
+      </c>
+      <c r="D27" s="45">
+        <v>9991</v>
+      </c>
+      <c r="E27" s="45">
+        <v>2892</v>
+      </c>
+      <c r="F27" s="45">
+        <v>7099</v>
+      </c>
+      <c r="G27" s="45">
+        <v>619</v>
+      </c>
+      <c r="H27" s="45">
+        <v>539</v>
+      </c>
+      <c r="I27" s="45">
+        <v>267</v>
+      </c>
+      <c r="J27" s="45">
+        <v>299</v>
+      </c>
+      <c r="K27" s="45">
+        <v>785</v>
+      </c>
+      <c r="L27" s="45">
+        <v>1186</v>
+      </c>
+      <c r="M27" s="45">
+        <v>78</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2182</v>
+      </c>
+      <c r="O27" s="45">
+        <v>846</v>
+      </c>
+      <c r="P27" s="45">
+        <v>2082</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>297</v>
+      </c>
+      <c r="R27" s="45">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>105</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4535</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1273</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3262</v>
+      </c>
+      <c r="G28" s="45">
+        <v>480</v>
+      </c>
+      <c r="H28" s="45">
+        <v>677</v>
+      </c>
+      <c r="I28" s="45">
+        <v>182</v>
+      </c>
+      <c r="J28" s="45">
+        <v>215</v>
+      </c>
+      <c r="K28" s="45">
+        <v>237</v>
+      </c>
+      <c r="L28" s="45">
+        <v>369</v>
+      </c>
+      <c r="M28" s="45">
+        <v>56</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1240</v>
+      </c>
+      <c r="O28" s="45">
+        <v>74</v>
+      </c>
+      <c r="P28" s="45">
+        <v>100</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>244</v>
+      </c>
+      <c r="R28" s="45">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>86</v>
+      </c>
+      <c r="D29" s="45">
+        <v>3598</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1107</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2491</v>
+      </c>
+      <c r="G29" s="45">
+        <v>309</v>
+      </c>
+      <c r="H29" s="45">
+        <v>306</v>
+      </c>
+      <c r="I29" s="45">
+        <v>327</v>
+      </c>
+      <c r="J29" s="45">
+        <v>260</v>
+      </c>
+      <c r="K29" s="45">
+        <v>136</v>
+      </c>
+      <c r="L29" s="45">
+        <v>98</v>
+      </c>
+      <c r="M29" s="45">
+        <v>13</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1309</v>
+      </c>
+      <c r="O29" s="45">
+        <v>65</v>
+      </c>
+      <c r="P29" s="45">
         <v>84</v>
       </c>
-      <c r="N5" s="140"/>
-[...69 lines deleted...]
-      <c r="F7" s="38" t="s">
+      <c r="Q29" s="45">
+        <v>257</v>
+      </c>
+      <c r="R29" s="45">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>9</v>
+      </c>
+      <c r="D30" s="50">
+        <v>280</v>
+      </c>
+      <c r="E30" s="50">
+        <v>65</v>
+      </c>
+      <c r="F30" s="50">
+        <v>215</v>
+      </c>
+      <c r="G30" s="50">
+        <v>12</v>
+      </c>
+      <c r="H30" s="50">
+        <v>16</v>
+      </c>
+      <c r="I30" s="50">
+        <v>20</v>
+      </c>
+      <c r="J30" s="50">
+        <v>27</v>
+      </c>
+      <c r="K30" s="50">
         <v>4</v>
       </c>
-      <c r="G7" s="38" t="s">
-[...932 lines deleted...]
-      <c r="A24" s="48" t="s">
+      <c r="L30" s="50">
+        <v>1</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>57</v>
+      </c>
+      <c r="O30" s="50">
+        <v>0</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>29</v>
+      </c>
+      <c r="R30" s="50">
         <v>114</v>
       </c>
-      <c r="B24" s="49" t="s">
-[...385 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="125" t="s">
-[...8 lines deleted...]
-    <row r="32" spans="1:18" s="56" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="A31" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="11" customWidth="1"/>
+    <col min="5" max="6" width="9.5" customWidth="1"/>
+    <col min="7" max="7" width="10.33203125" customWidth="1"/>
+    <col min="8" max="8" width="11.1640625" customWidth="1"/>
+    <col min="9" max="10" width="9" customWidth="1"/>
+    <col min="11" max="11" width="9.6640625" customWidth="1"/>
+    <col min="12" max="12" width="11.33203125" customWidth="1"/>
+    <col min="13" max="13" width="7.5" customWidth="1"/>
+    <col min="14" max="14" width="11.6640625" customWidth="1"/>
+    <col min="15" max="15" width="9.1640625" customWidth="1"/>
+    <col min="16" max="16" width="10" customWidth="1"/>
+    <col min="17" max="17" width="10.6640625" customWidth="1"/>
+    <col min="18" max="18" width="11" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="87" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="47">
+        <v>6437</v>
+      </c>
+      <c r="D8" s="48">
+        <v>372764</v>
+      </c>
+      <c r="E8" s="48">
+        <v>116972</v>
+      </c>
+      <c r="F8" s="48">
+        <v>255792</v>
+      </c>
+      <c r="G8" s="48">
+        <v>29771</v>
+      </c>
+      <c r="H8" s="48">
+        <v>42099</v>
+      </c>
+      <c r="I8" s="48">
+        <v>11417</v>
+      </c>
+      <c r="J8" s="48">
+        <v>16494</v>
+      </c>
+      <c r="K8" s="48">
+        <v>27827</v>
+      </c>
+      <c r="L8" s="48">
+        <v>40807</v>
+      </c>
+      <c r="M8" s="48">
+        <v>5933</v>
+      </c>
+      <c r="N8" s="48">
+        <v>88497</v>
+      </c>
+      <c r="O8" s="48">
+        <v>19431</v>
+      </c>
+      <c r="P8" s="48">
+        <v>26664</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>22593</v>
+      </c>
+      <c r="R8" s="48">
+        <v>41231</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>649</v>
+      </c>
+      <c r="D9" s="45">
+        <v>55011</v>
+      </c>
+      <c r="E9" s="45">
+        <v>15437</v>
+      </c>
+      <c r="F9" s="45">
+        <v>39574</v>
+      </c>
+      <c r="G9" s="45">
+        <v>3729</v>
+      </c>
+      <c r="H9" s="45">
+        <v>4957</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1238</v>
+      </c>
+      <c r="J9" s="45">
+        <v>1682</v>
+      </c>
+      <c r="K9" s="45">
+        <v>4991</v>
+      </c>
+      <c r="L9" s="45">
+        <v>8907</v>
+      </c>
+      <c r="M9" s="45">
+        <v>462</v>
+      </c>
+      <c r="N9" s="45">
+        <v>14598</v>
+      </c>
+      <c r="O9" s="45">
+        <v>561</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1044</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>4456</v>
+      </c>
+      <c r="R9" s="45">
+        <v>8386</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>292</v>
+      </c>
+      <c r="D10" s="45">
+        <v>31526</v>
+      </c>
+      <c r="E10" s="45">
+        <v>9785</v>
+      </c>
+      <c r="F10" s="45">
+        <v>21741</v>
+      </c>
+      <c r="G10" s="45">
+        <v>3237</v>
+      </c>
+      <c r="H10" s="45">
+        <v>5775</v>
+      </c>
+      <c r="I10" s="45">
+        <v>762</v>
+      </c>
+      <c r="J10" s="45">
+        <v>1316</v>
+      </c>
+      <c r="K10" s="45">
+        <v>2111</v>
+      </c>
+      <c r="L10" s="45">
+        <v>4345</v>
+      </c>
+      <c r="M10" s="45">
+        <v>697</v>
+      </c>
+      <c r="N10" s="45">
+        <v>4353</v>
+      </c>
+      <c r="O10" s="45">
+        <v>1306</v>
+      </c>
+      <c r="P10" s="45">
+        <v>2253</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>1672</v>
+      </c>
+      <c r="R10" s="45">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>539</v>
+      </c>
+      <c r="D11" s="45">
+        <v>33071</v>
+      </c>
+      <c r="E11" s="45">
+        <v>8513</v>
+      </c>
+      <c r="F11" s="45">
+        <v>24558</v>
+      </c>
+      <c r="G11" s="45">
+        <v>2280</v>
+      </c>
+      <c r="H11" s="45">
+        <v>4017</v>
+      </c>
+      <c r="I11" s="45">
+        <v>902</v>
+      </c>
+      <c r="J11" s="45">
+        <v>956</v>
+      </c>
+      <c r="K11" s="45">
+        <v>2958</v>
+      </c>
+      <c r="L11" s="45">
+        <v>4365</v>
+      </c>
+      <c r="M11" s="45">
+        <v>489</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11405</v>
+      </c>
+      <c r="O11" s="45">
+        <v>591</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1622</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1293</v>
+      </c>
+      <c r="R11" s="45">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>815</v>
+      </c>
+      <c r="D12" s="45">
+        <v>39918</v>
+      </c>
+      <c r="E12" s="45">
+        <v>13146</v>
+      </c>
+      <c r="F12" s="45">
+        <v>26772</v>
+      </c>
+      <c r="G12" s="45">
+        <v>3989</v>
+      </c>
+      <c r="H12" s="45">
+        <v>5021</v>
+      </c>
+      <c r="I12" s="45">
+        <v>723</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1683</v>
+      </c>
+      <c r="K12" s="45">
+        <v>930</v>
+      </c>
+      <c r="L12" s="45">
+        <v>2442</v>
+      </c>
+      <c r="M12" s="45">
+        <v>265</v>
+      </c>
+      <c r="N12" s="45">
+        <v>8391</v>
+      </c>
+      <c r="O12" s="45">
+        <v>2218</v>
+      </c>
+      <c r="P12" s="45">
+        <v>2400</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>5021</v>
+      </c>
+      <c r="R12" s="45">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>576</v>
+      </c>
+      <c r="D13" s="45">
+        <v>30719</v>
+      </c>
+      <c r="E13" s="45">
+        <v>10159</v>
+      </c>
+      <c r="F13" s="45">
+        <v>20560</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2520</v>
+      </c>
+      <c r="H13" s="45">
+        <v>3383</v>
+      </c>
+      <c r="I13" s="45">
+        <v>747</v>
+      </c>
+      <c r="J13" s="45">
+        <v>1155</v>
+      </c>
+      <c r="K13" s="45">
+        <v>2555</v>
+      </c>
+      <c r="L13" s="45">
+        <v>2986</v>
+      </c>
+      <c r="M13" s="45">
+        <v>551</v>
+      </c>
+      <c r="N13" s="45">
+        <v>7783</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2973</v>
+      </c>
+      <c r="P13" s="45">
+        <v>3771</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>813</v>
+      </c>
+      <c r="R13" s="45">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>597</v>
+      </c>
+      <c r="D14" s="45">
+        <v>36589</v>
+      </c>
+      <c r="E14" s="45">
+        <v>11932</v>
+      </c>
+      <c r="F14" s="45">
+        <v>24657</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3388</v>
+      </c>
+      <c r="H14" s="45">
+        <v>4481</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1182</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1491</v>
+      </c>
+      <c r="K14" s="45">
+        <v>2428</v>
+      </c>
+      <c r="L14" s="45">
+        <v>2714</v>
+      </c>
+      <c r="M14" s="45">
+        <v>515</v>
+      </c>
+      <c r="N14" s="45">
+        <v>9699</v>
+      </c>
+      <c r="O14" s="45">
+        <v>2965</v>
+      </c>
+      <c r="P14" s="45">
+        <v>3086</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>1454</v>
+      </c>
+      <c r="R14" s="45">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>133</v>
+      </c>
+      <c r="D15" s="45">
+        <v>15337</v>
+      </c>
+      <c r="E15" s="45">
+        <v>6214</v>
+      </c>
+      <c r="F15" s="45">
+        <v>9123</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1440</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1496</v>
+      </c>
+      <c r="I15" s="45">
+        <v>472</v>
+      </c>
+      <c r="J15" s="45">
+        <v>885</v>
+      </c>
+      <c r="K15" s="45">
+        <v>3118</v>
+      </c>
+      <c r="L15" s="45">
+        <v>4250</v>
+      </c>
+      <c r="M15" s="45">
+        <v>176</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1108</v>
+      </c>
+      <c r="O15" s="45">
+        <v>747</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1149</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>261</v>
+      </c>
+      <c r="R15" s="45">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>144</v>
+      </c>
+      <c r="D16" s="45">
+        <v>6984</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2049</v>
+      </c>
+      <c r="F16" s="45">
+        <v>4935</v>
+      </c>
+      <c r="G16" s="45">
+        <v>350</v>
+      </c>
+      <c r="H16" s="45">
+        <v>600</v>
+      </c>
+      <c r="I16" s="45">
+        <v>94</v>
+      </c>
+      <c r="J16" s="45">
+        <v>308</v>
+      </c>
+      <c r="K16" s="45">
+        <v>469</v>
+      </c>
+      <c r="L16" s="45">
+        <v>634</v>
+      </c>
+      <c r="M16" s="45">
+        <v>208</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1723</v>
+      </c>
+      <c r="O16" s="45">
+        <v>287</v>
+      </c>
+      <c r="P16" s="45">
+        <v>803</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>641</v>
+      </c>
+      <c r="R16" s="45">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>257</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6528</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2075</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4453</v>
+      </c>
+      <c r="G17" s="45">
+        <v>208</v>
+      </c>
+      <c r="H17" s="45">
+        <v>452</v>
+      </c>
+      <c r="I17" s="45">
+        <v>210</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>489</v>
+      </c>
+      <c r="L17" s="45">
+        <v>898</v>
+      </c>
+      <c r="M17" s="45">
+        <v>756</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2135</v>
+      </c>
+      <c r="O17" s="45">
+        <v>240</v>
+      </c>
+      <c r="P17" s="45">
+        <v>298</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>172</v>
+      </c>
+      <c r="R17" s="45">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>460</v>
+      </c>
+      <c r="D18" s="45">
+        <v>30415</v>
+      </c>
+      <c r="E18" s="45">
+        <v>12065</v>
+      </c>
+      <c r="F18" s="45">
+        <v>18350</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1794</v>
+      </c>
+      <c r="H18" s="45">
+        <v>2354</v>
+      </c>
+      <c r="I18" s="45">
+        <v>454</v>
+      </c>
+      <c r="J18" s="45">
+        <v>703</v>
+      </c>
+      <c r="K18" s="45">
+        <v>3110</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1596</v>
+      </c>
+      <c r="M18" s="45">
+        <v>393</v>
+      </c>
+      <c r="N18" s="45">
+        <v>6369</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4695</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4512</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1619</v>
+      </c>
+      <c r="R18" s="45">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>334</v>
+      </c>
+      <c r="D19" s="45">
+        <v>15003</v>
+      </c>
+      <c r="E19" s="45">
+        <v>5049</v>
+      </c>
+      <c r="F19" s="45">
+        <v>9954</v>
+      </c>
+      <c r="G19" s="45">
+        <v>2196</v>
+      </c>
+      <c r="H19" s="45">
+        <v>2209</v>
+      </c>
+      <c r="I19" s="45">
+        <v>915</v>
+      </c>
+      <c r="J19" s="45">
+        <v>1203</v>
+      </c>
+      <c r="K19" s="45">
+        <v>651</v>
+      </c>
+      <c r="L19" s="45">
+        <v>738</v>
+      </c>
+      <c r="M19" s="45">
+        <v>77</v>
+      </c>
+      <c r="N19" s="45">
+        <v>3681</v>
+      </c>
+      <c r="O19" s="45">
+        <v>549</v>
+      </c>
+      <c r="P19" s="45">
+        <v>901</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>661</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>200</v>
+      </c>
+      <c r="D20" s="45">
+        <v>7882</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2699</v>
+      </c>
+      <c r="F20" s="45">
+        <v>5183</v>
+      </c>
+      <c r="G20" s="45">
+        <v>742</v>
+      </c>
+      <c r="H20" s="45">
+        <v>886</v>
+      </c>
+      <c r="I20" s="45">
+        <v>384</v>
+      </c>
+      <c r="J20" s="45">
+        <v>434</v>
+      </c>
+      <c r="K20" s="45">
+        <v>461</v>
+      </c>
+      <c r="L20" s="45">
+        <v>505</v>
+      </c>
+      <c r="M20" s="45">
+        <v>93</v>
+      </c>
+      <c r="N20" s="45">
+        <v>2001</v>
+      </c>
+      <c r="O20" s="45">
+        <v>277</v>
+      </c>
+      <c r="P20" s="45">
+        <v>270</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>742</v>
+      </c>
+      <c r="R20" s="45">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>133</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5144</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1480</v>
+      </c>
+      <c r="F21" s="45">
+        <v>3664</v>
+      </c>
+      <c r="G21" s="45">
+        <v>411</v>
+      </c>
+      <c r="H21" s="45">
+        <v>669</v>
+      </c>
+      <c r="I21" s="45">
+        <v>214</v>
+      </c>
+      <c r="J21" s="45">
+        <v>234</v>
+      </c>
+      <c r="K21" s="45">
+        <v>277</v>
+      </c>
+      <c r="L21" s="45">
+        <v>188</v>
+      </c>
+      <c r="M21" s="45">
+        <v>85</v>
+      </c>
+      <c r="N21" s="45">
+        <v>1952</v>
+      </c>
+      <c r="O21" s="45">
+        <v>62</v>
+      </c>
+      <c r="P21" s="45">
+        <v>71</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>431</v>
+      </c>
+      <c r="R21" s="45">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>588</v>
+      </c>
+      <c r="D22" s="45">
+        <v>22699</v>
+      </c>
+      <c r="E22" s="45">
+        <v>5857</v>
+      </c>
+      <c r="F22" s="45">
+        <v>16842</v>
+      </c>
+      <c r="G22" s="45">
+        <v>787</v>
+      </c>
+      <c r="H22" s="45">
+        <v>2353</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1369</v>
+      </c>
+      <c r="J22" s="45">
+        <v>2183</v>
+      </c>
+      <c r="K22" s="45">
+        <v>1036</v>
+      </c>
+      <c r="L22" s="45">
+        <v>2887</v>
+      </c>
+      <c r="M22" s="45">
+        <v>684</v>
+      </c>
+      <c r="N22" s="45">
+        <v>3560</v>
+      </c>
+      <c r="O22" s="45">
+        <v>526</v>
+      </c>
+      <c r="P22" s="45">
+        <v>1568</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>1455</v>
+      </c>
+      <c r="R22" s="45">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>110</v>
+      </c>
+      <c r="D23" s="45">
+        <v>4352</v>
+      </c>
+      <c r="E23" s="45">
+        <v>1304</v>
+      </c>
+      <c r="F23" s="45">
+        <v>3048</v>
+      </c>
+      <c r="G23" s="45">
+        <v>250</v>
+      </c>
+      <c r="H23" s="45">
+        <v>452</v>
+      </c>
+      <c r="I23" s="45">
+        <v>315</v>
+      </c>
+      <c r="J23" s="45">
+        <v>559</v>
+      </c>
+      <c r="K23" s="45">
+        <v>118</v>
+      </c>
+      <c r="L23" s="45">
+        <v>324</v>
+      </c>
+      <c r="M23" s="45">
+        <v>67</v>
+      </c>
+      <c r="N23" s="45">
+        <v>941</v>
+      </c>
+      <c r="O23" s="45">
+        <v>120</v>
+      </c>
+      <c r="P23" s="45">
+        <v>200</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>434</v>
+      </c>
+      <c r="R23" s="45">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>110</v>
+      </c>
+      <c r="D24" s="45">
+        <v>4472</v>
+      </c>
+      <c r="E24" s="45">
+        <v>1240</v>
+      </c>
+      <c r="F24" s="45">
+        <v>3232</v>
+      </c>
+      <c r="G24" s="45">
+        <v>351</v>
+      </c>
+      <c r="H24" s="45">
+        <v>518</v>
+      </c>
+      <c r="I24" s="45">
+        <v>260</v>
+      </c>
+      <c r="J24" s="45">
+        <v>357</v>
+      </c>
+      <c r="K24" s="45">
+        <v>211</v>
+      </c>
+      <c r="L24" s="45">
+        <v>390</v>
+      </c>
+      <c r="M24" s="45">
+        <v>53</v>
+      </c>
+      <c r="N24" s="45">
+        <v>1265</v>
+      </c>
+      <c r="O24" s="45">
+        <v>141</v>
+      </c>
+      <c r="P24" s="45">
+        <v>259</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>224</v>
+      </c>
+      <c r="R24" s="45">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>53</v>
+      </c>
+      <c r="D25" s="45">
+        <v>1603</v>
+      </c>
+      <c r="E25" s="45">
+        <v>429</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1174</v>
+      </c>
+      <c r="G25" s="45">
+        <v>32</v>
+      </c>
+      <c r="H25" s="45">
+        <v>100</v>
+      </c>
+      <c r="I25" s="45">
+        <v>83</v>
+      </c>
+      <c r="J25" s="45">
+        <v>100</v>
+      </c>
+      <c r="K25" s="45">
+        <v>45</v>
+      </c>
+      <c r="L25" s="45">
+        <v>54</v>
+      </c>
+      <c r="M25" s="45">
+        <v>9</v>
+      </c>
+      <c r="N25" s="45">
+        <v>471</v>
+      </c>
+      <c r="O25" s="45">
+        <v>172</v>
+      </c>
+      <c r="P25" s="45">
+        <v>211</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>88</v>
+      </c>
+      <c r="R25" s="45">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>122</v>
+      </c>
+      <c r="D26" s="45">
+        <v>8332</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2535</v>
+      </c>
+      <c r="F26" s="45">
+        <v>5797</v>
+      </c>
+      <c r="G26" s="45">
+        <v>708</v>
+      </c>
+      <c r="H26" s="45">
+        <v>872</v>
+      </c>
+      <c r="I26" s="45">
+        <v>289</v>
+      </c>
+      <c r="J26" s="45">
+        <v>286</v>
+      </c>
+      <c r="K26" s="45">
+        <v>804</v>
+      </c>
+      <c r="L26" s="45">
+        <v>1099</v>
+      </c>
+      <c r="M26" s="45">
+        <v>214</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2470</v>
+      </c>
+      <c r="O26" s="45">
+        <v>90</v>
+      </c>
+      <c r="P26" s="45">
+        <v>136</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>430</v>
+      </c>
+      <c r="R26" s="45">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>139</v>
+      </c>
+      <c r="D27" s="45">
+        <v>9142</v>
+      </c>
+      <c r="E27" s="45">
+        <v>2647</v>
+      </c>
+      <c r="F27" s="45">
+        <v>6495</v>
+      </c>
+      <c r="G27" s="45">
+        <v>566</v>
+      </c>
+      <c r="H27" s="45">
+        <v>492</v>
+      </c>
+      <c r="I27" s="45">
+        <v>246</v>
+      </c>
+      <c r="J27" s="45">
+        <v>273</v>
+      </c>
+      <c r="K27" s="45">
+        <v>719</v>
+      </c>
+      <c r="L27" s="45">
+        <v>1085</v>
+      </c>
+      <c r="M27" s="45">
+        <v>71</v>
+      </c>
+      <c r="N27" s="45">
+        <v>1997</v>
+      </c>
+      <c r="O27" s="45">
+        <v>774</v>
+      </c>
+      <c r="P27" s="45">
+        <v>1906</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>271</v>
+      </c>
+      <c r="R27" s="45">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>101</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4603</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1279</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3324</v>
+      </c>
+      <c r="G28" s="45">
+        <v>479</v>
+      </c>
+      <c r="H28" s="45">
+        <v>657</v>
+      </c>
+      <c r="I28" s="45">
+        <v>190</v>
+      </c>
+      <c r="J28" s="45">
+        <v>219</v>
+      </c>
+      <c r="K28" s="45">
+        <v>212</v>
+      </c>
+      <c r="L28" s="45">
+        <v>324</v>
+      </c>
+      <c r="M28" s="45">
+        <v>48</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1325</v>
+      </c>
+      <c r="O28" s="45">
+        <v>79</v>
+      </c>
+      <c r="P28" s="45">
+        <v>131</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>271</v>
+      </c>
+      <c r="R28" s="45">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>82</v>
+      </c>
+      <c r="D29" s="45">
+        <v>3336</v>
+      </c>
+      <c r="E29" s="45">
+        <v>1049</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2287</v>
+      </c>
+      <c r="G29" s="45">
+        <v>307</v>
+      </c>
+      <c r="H29" s="45">
+        <v>350</v>
+      </c>
+      <c r="I29" s="45">
+        <v>356</v>
+      </c>
+      <c r="J29" s="45">
+        <v>257</v>
+      </c>
+      <c r="K29" s="45">
+        <v>134</v>
+      </c>
+      <c r="L29" s="45">
+        <v>76</v>
+      </c>
+      <c r="M29" s="45">
+        <v>20</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1248</v>
+      </c>
+      <c r="O29" s="45">
+        <v>58</v>
+      </c>
+      <c r="P29" s="45">
+        <v>73</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>174</v>
+      </c>
+      <c r="R29" s="45">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>3</v>
+      </c>
+      <c r="D30" s="50">
+        <v>98</v>
+      </c>
+      <c r="E30" s="50">
+        <v>29</v>
+      </c>
+      <c r="F30" s="50">
+        <v>69</v>
+      </c>
+      <c r="G30" s="50">
+        <v>7</v>
+      </c>
+      <c r="H30" s="50">
+        <v>5</v>
+      </c>
+      <c r="I30" s="50">
+        <v>12</v>
+      </c>
+      <c r="J30" s="50">
+        <v>15</v>
+      </c>
+      <c r="K30" s="50">
+        <v>0</v>
+      </c>
+      <c r="L30" s="50">
+        <v>0</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>22</v>
+      </c>
+      <c r="O30" s="50">
+        <v>0</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>10</v>
+      </c>
+      <c r="R30" s="50">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="11" customWidth="1"/>
+    <col min="5" max="6" width="9.5" customWidth="1"/>
+    <col min="7" max="7" width="10.33203125" customWidth="1"/>
+    <col min="8" max="8" width="11.1640625" customWidth="1"/>
+    <col min="9" max="10" width="9" customWidth="1"/>
+    <col min="11" max="11" width="9.6640625" customWidth="1"/>
+    <col min="12" max="12" width="11.33203125" customWidth="1"/>
+    <col min="13" max="13" width="7.5" customWidth="1"/>
+    <col min="14" max="14" width="11.6640625" customWidth="1"/>
+    <col min="15" max="15" width="9.1640625" customWidth="1"/>
+    <col min="16" max="16" width="10" customWidth="1"/>
+    <col min="17" max="17" width="10.6640625" customWidth="1"/>
+    <col min="18" max="18" width="11" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="82"/>
+      <c r="C4" s="98" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="99" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="94"/>
+      <c r="I5" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="94"/>
+      <c r="M5" s="93" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="94"/>
+      <c r="O5" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R5" s="92"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="85"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="C8" s="47">
+        <v>6310</v>
+      </c>
+      <c r="D8" s="48">
+        <v>354441</v>
+      </c>
+      <c r="E8" s="48">
+        <v>112434</v>
+      </c>
+      <c r="F8" s="48">
+        <v>242007</v>
+      </c>
+      <c r="G8" s="48">
+        <v>27931</v>
+      </c>
+      <c r="H8" s="48">
+        <v>39604</v>
+      </c>
+      <c r="I8" s="48">
+        <v>11238</v>
+      </c>
+      <c r="J8" s="48">
+        <v>15564</v>
+      </c>
+      <c r="K8" s="48">
+        <v>25286</v>
+      </c>
+      <c r="L8" s="48">
+        <v>36511</v>
+      </c>
+      <c r="M8" s="48">
+        <v>6737</v>
+      </c>
+      <c r="N8" s="48">
+        <v>83928</v>
+      </c>
+      <c r="O8" s="48">
+        <v>19881</v>
+      </c>
+      <c r="P8" s="48">
+        <v>26968</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>21361</v>
+      </c>
+      <c r="R8" s="48">
+        <v>39432</v>
+      </c>
+      <c r="S8" s="9"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44">
+        <v>631</v>
+      </c>
+      <c r="D9" s="45">
+        <v>50432</v>
+      </c>
+      <c r="E9" s="45">
+        <v>14234</v>
+      </c>
+      <c r="F9" s="45">
+        <v>36198</v>
+      </c>
+      <c r="G9" s="45">
+        <v>3228</v>
+      </c>
+      <c r="H9" s="45">
+        <v>4849</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1247</v>
+      </c>
+      <c r="J9" s="45">
+        <v>1629</v>
+      </c>
+      <c r="K9" s="45">
+        <v>4447</v>
+      </c>
+      <c r="L9" s="45">
+        <v>7896</v>
+      </c>
+      <c r="M9" s="45">
+        <v>409</v>
+      </c>
+      <c r="N9" s="45">
+        <v>13520</v>
+      </c>
+      <c r="O9" s="45">
+        <v>503</v>
+      </c>
+      <c r="P9" s="45">
+        <v>1094</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>4400</v>
+      </c>
+      <c r="R9" s="45">
+        <v>7210</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44">
+        <v>252</v>
+      </c>
+      <c r="D10" s="45">
+        <v>30197</v>
+      </c>
+      <c r="E10" s="45">
+        <v>9279</v>
+      </c>
+      <c r="F10" s="45">
+        <v>20918</v>
+      </c>
+      <c r="G10" s="45">
+        <v>2752</v>
+      </c>
+      <c r="H10" s="45">
+        <v>5251</v>
+      </c>
+      <c r="I10" s="45">
+        <v>665</v>
+      </c>
+      <c r="J10" s="45">
+        <v>1086</v>
+      </c>
+      <c r="K10" s="45">
+        <v>1852</v>
+      </c>
+      <c r="L10" s="45">
+        <v>3896</v>
+      </c>
+      <c r="M10" s="45">
+        <v>704</v>
+      </c>
+      <c r="N10" s="45">
+        <v>4231</v>
+      </c>
+      <c r="O10" s="45">
+        <v>1636</v>
+      </c>
+      <c r="P10" s="45">
+        <v>2730</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>1670</v>
+      </c>
+      <c r="R10" s="45">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="44">
+        <v>515</v>
+      </c>
+      <c r="D11" s="45">
+        <v>32958</v>
+      </c>
+      <c r="E11" s="45">
+        <v>9787</v>
+      </c>
+      <c r="F11" s="45">
+        <v>23171</v>
+      </c>
+      <c r="G11" s="45">
+        <v>2656</v>
+      </c>
+      <c r="H11" s="45">
+        <v>3635</v>
+      </c>
+      <c r="I11" s="45">
+        <v>921</v>
+      </c>
+      <c r="J11" s="45">
+        <v>1033</v>
+      </c>
+      <c r="K11" s="45">
+        <v>3097</v>
+      </c>
+      <c r="L11" s="45">
+        <v>4547</v>
+      </c>
+      <c r="M11" s="45">
+        <v>1245</v>
+      </c>
+      <c r="N11" s="45">
+        <v>11653</v>
+      </c>
+      <c r="O11" s="45">
+        <v>1155</v>
+      </c>
+      <c r="P11" s="45">
+        <v>1625</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>713</v>
+      </c>
+      <c r="R11" s="45">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="44">
+        <v>765</v>
+      </c>
+      <c r="D12" s="45">
+        <v>39130</v>
+      </c>
+      <c r="E12" s="45">
+        <v>12896</v>
+      </c>
+      <c r="F12" s="45">
+        <v>26234</v>
+      </c>
+      <c r="G12" s="45">
+        <v>3951</v>
+      </c>
+      <c r="H12" s="45">
+        <v>4333</v>
+      </c>
+      <c r="I12" s="45">
+        <v>646</v>
+      </c>
+      <c r="J12" s="45">
+        <v>1266</v>
+      </c>
+      <c r="K12" s="45">
+        <v>897</v>
+      </c>
+      <c r="L12" s="45">
+        <v>1057</v>
+      </c>
+      <c r="M12" s="45">
+        <v>229</v>
+      </c>
+      <c r="N12" s="45">
+        <v>7656</v>
+      </c>
+      <c r="O12" s="45">
+        <v>2186</v>
+      </c>
+      <c r="P12" s="45">
+        <v>3285</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>4987</v>
+      </c>
+      <c r="R12" s="45">
+        <v>8637</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="44">
+        <v>574</v>
+      </c>
+      <c r="D13" s="45">
+        <v>27254</v>
+      </c>
+      <c r="E13" s="45">
+        <v>9172</v>
+      </c>
+      <c r="F13" s="45">
+        <v>18082</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2273</v>
+      </c>
+      <c r="H13" s="45">
+        <v>2980</v>
+      </c>
+      <c r="I13" s="45">
+        <v>677</v>
+      </c>
+      <c r="J13" s="45">
+        <v>1016</v>
+      </c>
+      <c r="K13" s="45">
+        <v>2305</v>
+      </c>
+      <c r="L13" s="45">
+        <v>2620</v>
+      </c>
+      <c r="M13" s="45">
+        <v>500</v>
+      </c>
+      <c r="N13" s="45">
+        <v>6839</v>
+      </c>
+      <c r="O13" s="45">
+        <v>2681</v>
+      </c>
+      <c r="P13" s="45">
+        <v>3316</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>736</v>
+      </c>
+      <c r="R13" s="45">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="44">
+        <v>541</v>
+      </c>
+      <c r="D14" s="45">
+        <v>34509</v>
+      </c>
+      <c r="E14" s="45">
+        <v>11376</v>
+      </c>
+      <c r="F14" s="45">
+        <v>23133</v>
+      </c>
+      <c r="G14" s="45">
+        <v>3258</v>
+      </c>
+      <c r="H14" s="45">
+        <v>4442</v>
+      </c>
+      <c r="I14" s="45">
+        <v>1194</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1393</v>
+      </c>
+      <c r="K14" s="45">
+        <v>2035</v>
+      </c>
+      <c r="L14" s="45">
+        <v>2696</v>
+      </c>
+      <c r="M14" s="45">
+        <v>559</v>
+      </c>
+      <c r="N14" s="45">
+        <v>8787</v>
+      </c>
+      <c r="O14" s="45">
+        <v>3125</v>
+      </c>
+      <c r="P14" s="45">
+        <v>3302</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>1205</v>
+      </c>
+      <c r="R14" s="45">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="44">
+        <v>224</v>
+      </c>
+      <c r="D15" s="45">
+        <v>18516</v>
+      </c>
+      <c r="E15" s="45">
+        <v>6932</v>
+      </c>
+      <c r="F15" s="45">
+        <v>11584</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1994</v>
+      </c>
+      <c r="H15" s="45">
+        <v>2256</v>
+      </c>
+      <c r="I15" s="45">
+        <v>843</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1193</v>
+      </c>
+      <c r="K15" s="45">
+        <v>2612</v>
+      </c>
+      <c r="L15" s="45">
+        <v>4544</v>
+      </c>
+      <c r="M15" s="45">
+        <v>278</v>
+      </c>
+      <c r="N15" s="45">
+        <v>1925</v>
+      </c>
+      <c r="O15" s="45">
+        <v>930</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1284</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>275</v>
+      </c>
+      <c r="R15" s="45">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="44">
+        <v>138</v>
+      </c>
+      <c r="D16" s="45">
+        <v>6782</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2003</v>
+      </c>
+      <c r="F16" s="45">
+        <v>4779</v>
+      </c>
+      <c r="G16" s="45">
+        <v>343</v>
+      </c>
+      <c r="H16" s="45">
+        <v>586</v>
+      </c>
+      <c r="I16" s="45">
+        <v>92</v>
+      </c>
+      <c r="J16" s="45">
+        <v>301</v>
+      </c>
+      <c r="K16" s="45">
+        <v>457</v>
+      </c>
+      <c r="L16" s="45">
+        <v>603</v>
+      </c>
+      <c r="M16" s="45">
+        <v>204</v>
+      </c>
+      <c r="N16" s="45">
+        <v>1665</v>
+      </c>
+      <c r="O16" s="45">
+        <v>281</v>
+      </c>
+      <c r="P16" s="45">
+        <v>785</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>626</v>
+      </c>
+      <c r="R16" s="45">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="44">
+        <v>251</v>
+      </c>
+      <c r="D17" s="45">
+        <v>6522</v>
+      </c>
+      <c r="E17" s="45">
+        <v>2073</v>
+      </c>
+      <c r="F17" s="45">
+        <v>4449</v>
+      </c>
+      <c r="G17" s="45">
+        <v>208</v>
+      </c>
+      <c r="H17" s="45">
+        <v>452</v>
+      </c>
+      <c r="I17" s="45">
+        <v>210</v>
+      </c>
+      <c r="J17" s="45">
+        <v>195</v>
+      </c>
+      <c r="K17" s="45">
+        <v>489</v>
+      </c>
+      <c r="L17" s="45">
+        <v>897</v>
+      </c>
+      <c r="M17" s="45">
+        <v>754</v>
+      </c>
+      <c r="N17" s="45">
+        <v>2132</v>
+      </c>
+      <c r="O17" s="45">
+        <v>240</v>
+      </c>
+      <c r="P17" s="45">
+        <v>298</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>172</v>
+      </c>
+      <c r="R17" s="45">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="44">
+        <v>434</v>
+      </c>
+      <c r="D18" s="45">
+        <v>29964</v>
+      </c>
+      <c r="E18" s="45">
+        <v>11887</v>
+      </c>
+      <c r="F18" s="45">
+        <v>18077</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1700</v>
+      </c>
+      <c r="H18" s="45">
+        <v>2321</v>
+      </c>
+      <c r="I18" s="45">
+        <v>425</v>
+      </c>
+      <c r="J18" s="45">
+        <v>649</v>
+      </c>
+      <c r="K18" s="45">
+        <v>3095</v>
+      </c>
+      <c r="L18" s="45">
+        <v>1573</v>
+      </c>
+      <c r="M18" s="45">
+        <v>392</v>
+      </c>
+      <c r="N18" s="45">
+        <v>6280</v>
+      </c>
+      <c r="O18" s="45">
+        <v>4664</v>
+      </c>
+      <c r="P18" s="45">
+        <v>4478</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>1611</v>
+      </c>
+      <c r="R18" s="45">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="44">
+        <v>119</v>
+      </c>
+      <c r="D19" s="45">
+        <v>6999</v>
+      </c>
+      <c r="E19" s="45">
+        <v>2636</v>
+      </c>
+      <c r="F19" s="45">
+        <v>4363</v>
+      </c>
+      <c r="G19" s="45">
+        <v>1192</v>
+      </c>
+      <c r="H19" s="45">
+        <v>1151</v>
+      </c>
+      <c r="I19" s="45">
+        <v>435</v>
+      </c>
+      <c r="J19" s="45">
+        <v>558</v>
+      </c>
+      <c r="K19" s="45">
+        <v>221</v>
+      </c>
+      <c r="L19" s="45">
+        <v>258</v>
+      </c>
+      <c r="M19" s="45">
+        <v>27</v>
+      </c>
+      <c r="N19" s="45">
+        <v>1384</v>
+      </c>
+      <c r="O19" s="45">
+        <v>333</v>
+      </c>
+      <c r="P19" s="45">
+        <v>490</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>428</v>
+      </c>
+      <c r="R19" s="45">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="44">
+        <v>183</v>
+      </c>
+      <c r="D20" s="45">
+        <v>7051</v>
+      </c>
+      <c r="E20" s="45">
+        <v>2324</v>
+      </c>
+      <c r="F20" s="45">
+        <v>4727</v>
+      </c>
+      <c r="G20" s="45">
+        <v>725</v>
+      </c>
+      <c r="H20" s="45">
+        <v>904</v>
+      </c>
+      <c r="I20" s="45">
+        <v>378</v>
+      </c>
+      <c r="J20" s="45">
+        <v>418</v>
+      </c>
+      <c r="K20" s="45">
+        <v>386</v>
+      </c>
+      <c r="L20" s="45">
+        <v>445</v>
+      </c>
+      <c r="M20" s="45">
+        <v>69</v>
+      </c>
+      <c r="N20" s="45">
+        <v>1751</v>
+      </c>
+      <c r="O20" s="45">
+        <v>263</v>
+      </c>
+      <c r="P20" s="45">
+        <v>310</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>503</v>
+      </c>
+      <c r="R20" s="45">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="44">
+        <v>129</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5352</v>
+      </c>
+      <c r="E21" s="45">
+        <v>1628</v>
+      </c>
+      <c r="F21" s="45">
+        <v>3724</v>
+      </c>
+      <c r="G21" s="45">
+        <v>487</v>
+      </c>
+      <c r="H21" s="45">
+        <v>694</v>
+      </c>
+      <c r="I21" s="45">
+        <v>227</v>
+      </c>
+      <c r="J21" s="45">
+        <v>232</v>
+      </c>
+      <c r="K21" s="45">
+        <v>263</v>
+      </c>
+      <c r="L21" s="45">
+        <v>185</v>
+      </c>
+      <c r="M21" s="45">
+        <v>103</v>
+      </c>
+      <c r="N21" s="45">
+        <v>1989</v>
+      </c>
+      <c r="O21" s="45">
+        <v>75</v>
+      </c>
+      <c r="P21" s="45">
+        <v>79</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>473</v>
+      </c>
+      <c r="R21" s="45">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="44">
+        <v>517</v>
+      </c>
+      <c r="D22" s="45">
+        <v>19321</v>
+      </c>
+      <c r="E22" s="45">
+        <v>4950</v>
+      </c>
+      <c r="F22" s="45">
+        <v>14371</v>
+      </c>
+      <c r="G22" s="45">
+        <v>658</v>
+      </c>
+      <c r="H22" s="45">
+        <v>1949</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1202</v>
+      </c>
+      <c r="J22" s="45">
+        <v>1930</v>
+      </c>
+      <c r="K22" s="45">
+        <v>892</v>
+      </c>
+      <c r="L22" s="45">
+        <v>2341</v>
+      </c>
+      <c r="M22" s="45">
+        <v>577</v>
+      </c>
+      <c r="N22" s="45">
+        <v>3174</v>
+      </c>
+      <c r="O22" s="45">
+        <v>484</v>
+      </c>
+      <c r="P22" s="45">
+        <v>1398</v>
+      </c>
+      <c r="Q22" s="45">
+        <v>1137</v>
+      </c>
+      <c r="R22" s="45">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="44">
+        <v>196</v>
+      </c>
+      <c r="D23" s="45">
+        <v>8287</v>
+      </c>
+      <c r="E23" s="45">
+        <v>2333</v>
+      </c>
+      <c r="F23" s="45">
+        <v>5954</v>
+      </c>
+      <c r="G23" s="45">
+        <v>400</v>
+      </c>
+      <c r="H23" s="45">
+        <v>846</v>
+      </c>
+      <c r="I23" s="45">
+        <v>598</v>
+      </c>
+      <c r="J23" s="45">
+        <v>842</v>
+      </c>
+      <c r="K23" s="45">
+        <v>332</v>
+      </c>
+      <c r="L23" s="45">
+        <v>393</v>
+      </c>
+      <c r="M23" s="45">
+        <v>86</v>
+      </c>
+      <c r="N23" s="45">
+        <v>2344</v>
+      </c>
+      <c r="O23" s="45">
+        <v>232</v>
+      </c>
+      <c r="P23" s="45">
+        <v>432</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>685</v>
+      </c>
+      <c r="R23" s="45">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="44">
+        <v>338</v>
+      </c>
+      <c r="D24" s="45">
+        <v>8458</v>
+      </c>
+      <c r="E24" s="45">
+        <v>2227</v>
+      </c>
+      <c r="F24" s="45">
+        <v>6231</v>
+      </c>
+      <c r="G24" s="45">
+        <v>463</v>
+      </c>
+      <c r="H24" s="45">
+        <v>801</v>
+      </c>
+      <c r="I24" s="45">
+        <v>472</v>
+      </c>
+      <c r="J24" s="45">
+        <v>744</v>
+      </c>
+      <c r="K24" s="45">
+        <v>319</v>
+      </c>
+      <c r="L24" s="45">
+        <v>523</v>
+      </c>
+      <c r="M24" s="45">
+        <v>161</v>
+      </c>
+      <c r="N24" s="45">
+        <v>2138</v>
+      </c>
+      <c r="O24" s="45">
+        <v>172</v>
+      </c>
+      <c r="P24" s="45">
+        <v>238</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>640</v>
+      </c>
+      <c r="R24" s="45">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44">
+        <v>44</v>
+      </c>
+      <c r="D25" s="45">
+        <v>1379</v>
+      </c>
+      <c r="E25" s="45">
+        <v>369</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1010</v>
+      </c>
+      <c r="G25" s="45">
+        <v>37</v>
+      </c>
+      <c r="H25" s="45">
+        <v>121</v>
+      </c>
+      <c r="I25" s="45">
+        <v>79</v>
+      </c>
+      <c r="J25" s="45">
+        <v>88</v>
+      </c>
+      <c r="K25" s="45">
+        <v>23</v>
+      </c>
+      <c r="L25" s="45">
+        <v>43</v>
+      </c>
+      <c r="M25" s="45">
+        <v>14</v>
+      </c>
+      <c r="N25" s="45">
+        <v>392</v>
+      </c>
+      <c r="O25" s="45">
+        <v>138</v>
+      </c>
+      <c r="P25" s="45">
+        <v>179</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>78</v>
+      </c>
+      <c r="R25" s="45">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="44">
+        <v>140</v>
+      </c>
+      <c r="D26" s="45">
+        <v>7221</v>
+      </c>
+      <c r="E26" s="45">
+        <v>2192</v>
+      </c>
+      <c r="F26" s="45">
+        <v>5029</v>
+      </c>
+      <c r="G26" s="45">
+        <v>524</v>
+      </c>
+      <c r="H26" s="45">
+        <v>738</v>
+      </c>
+      <c r="I26" s="45">
+        <v>233</v>
+      </c>
+      <c r="J26" s="45">
+        <v>277</v>
+      </c>
+      <c r="K26" s="45">
+        <v>664</v>
+      </c>
+      <c r="L26" s="45">
+        <v>828</v>
+      </c>
+      <c r="M26" s="45">
+        <v>264</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2197</v>
+      </c>
+      <c r="O26" s="45">
+        <v>64</v>
+      </c>
+      <c r="P26" s="45">
+        <v>83</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>443</v>
+      </c>
+      <c r="R26" s="45">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="44">
+        <v>137</v>
+      </c>
+      <c r="D27" s="45">
+        <v>6530</v>
+      </c>
+      <c r="E27" s="45">
+        <v>1891</v>
+      </c>
+      <c r="F27" s="45">
+        <v>4639</v>
+      </c>
+      <c r="G27" s="45">
+        <v>404</v>
+      </c>
+      <c r="H27" s="45">
+        <v>352</v>
+      </c>
+      <c r="I27" s="45">
+        <v>176</v>
+      </c>
+      <c r="J27" s="45">
+        <v>195</v>
+      </c>
+      <c r="K27" s="45">
+        <v>513</v>
+      </c>
+      <c r="L27" s="45">
+        <v>775</v>
+      </c>
+      <c r="M27" s="45">
+        <v>51</v>
+      </c>
+      <c r="N27" s="45">
+        <v>1426</v>
+      </c>
+      <c r="O27" s="45">
+        <v>553</v>
+      </c>
+      <c r="P27" s="45">
+        <v>1361</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>194</v>
+      </c>
+      <c r="R27" s="45">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="44">
+        <v>97</v>
+      </c>
+      <c r="D28" s="45">
+        <v>4418</v>
+      </c>
+      <c r="E28" s="45">
+        <v>1269</v>
+      </c>
+      <c r="F28" s="45">
+        <v>3149</v>
+      </c>
+      <c r="G28" s="45">
+        <v>436</v>
+      </c>
+      <c r="H28" s="45">
+        <v>648</v>
+      </c>
+      <c r="I28" s="45">
+        <v>192</v>
+      </c>
+      <c r="J28" s="45">
+        <v>249</v>
+      </c>
+      <c r="K28" s="45">
+        <v>266</v>
+      </c>
+      <c r="L28" s="45">
+        <v>313</v>
+      </c>
+      <c r="M28" s="45">
+        <v>92</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1342</v>
+      </c>
+      <c r="O28" s="45">
+        <v>91</v>
+      </c>
+      <c r="P28" s="45">
+        <v>114</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>192</v>
+      </c>
+      <c r="R28" s="45">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="44">
+        <v>77</v>
+      </c>
+      <c r="D29" s="45">
+        <v>3077</v>
+      </c>
+      <c r="E29" s="45">
+        <v>966</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2111</v>
+      </c>
+      <c r="G29" s="45">
+        <v>240</v>
+      </c>
+      <c r="H29" s="45">
+        <v>260</v>
+      </c>
+      <c r="I29" s="45">
+        <v>323</v>
+      </c>
+      <c r="J29" s="45">
+        <v>266</v>
+      </c>
+      <c r="K29" s="45">
+        <v>121</v>
+      </c>
+      <c r="L29" s="45">
+        <v>64</v>
+      </c>
+      <c r="M29" s="45">
+        <v>19</v>
+      </c>
+      <c r="N29" s="45">
+        <v>1090</v>
+      </c>
+      <c r="O29" s="45">
+        <v>74</v>
+      </c>
+      <c r="P29" s="45">
+        <v>87</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>189</v>
+      </c>
+      <c r="R29" s="45">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="49">
+        <v>8</v>
+      </c>
+      <c r="D30" s="50">
+        <v>84</v>
+      </c>
+      <c r="E30" s="50">
+        <v>10</v>
+      </c>
+      <c r="F30" s="50">
+        <v>74</v>
+      </c>
+      <c r="G30" s="50">
+        <v>2</v>
+      </c>
+      <c r="H30" s="50">
+        <v>35</v>
+      </c>
+      <c r="I30" s="50">
+        <v>3</v>
+      </c>
+      <c r="J30" s="50">
+        <v>4</v>
+      </c>
+      <c r="K30" s="50">
+        <v>0</v>
+      </c>
+      <c r="L30" s="50">
+        <v>14</v>
+      </c>
+      <c r="M30" s="50">
+        <v>0</v>
+      </c>
+      <c r="N30" s="50">
+        <v>13</v>
+      </c>
+      <c r="O30" s="50">
+        <v>1</v>
+      </c>
+      <c r="P30" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>4</v>
+      </c>
+      <c r="R30" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="G4:R4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>歷年 yearly</vt:lpstr>
-      <vt:lpstr>2015上半年</vt:lpstr>
-      <vt:lpstr>2023上半年</vt:lpstr>
+      <vt:lpstr>2026上半年</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2025上半年</vt:lpstr>
-      <vt:lpstr>2024上半年</vt:lpstr>
-      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
-      <vt:lpstr>2022上半年</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
-      <vt:lpstr>2021上半年</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
-      <vt:lpstr>2020上半年</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
-      <vt:lpstr>2019上半年</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
-      <vt:lpstr>2017上半年</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處楊雅萍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>