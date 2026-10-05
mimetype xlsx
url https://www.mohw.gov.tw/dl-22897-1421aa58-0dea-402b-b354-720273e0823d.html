--- v0 (2026-05-10)
+++ v1 (2026-10-05)
@@ -1,182 +1,164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150921\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74961817-49B2-4B21-BAB0-DAAE6697A720}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82D0932F-26D1-4CA4-B53D-70E2CBA18771}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年 yearly" sheetId="2" r:id="rId1"/>
-    <sheet name="2023上半年" sheetId="37" state="hidden" r:id="rId2"/>
+    <sheet name="2026上半年" sheetId="43" r:id="rId2"/>
     <sheet name="2025" sheetId="42" r:id="rId3"/>
-    <sheet name="2025上半年" sheetId="41" state="hidden" r:id="rId4"/>
-[...15 lines deleted...]
-    <sheet name="2015" sheetId="23" r:id="rId20"/>
+    <sheet name="2025上半年" sheetId="41" r:id="rId4"/>
+    <sheet name="2024" sheetId="40" r:id="rId5"/>
+    <sheet name="2023" sheetId="38" r:id="rId6"/>
+    <sheet name="2022" sheetId="36" r:id="rId7"/>
+    <sheet name="2021" sheetId="33" r:id="rId8"/>
+    <sheet name="2020" sheetId="31" r:id="rId9"/>
+    <sheet name="2019" sheetId="29" r:id="rId10"/>
+    <sheet name="2018" sheetId="27" r:id="rId11"/>
+    <sheet name="2017" sheetId="26" r:id="rId12"/>
+    <sheet name="2016" sheetId="24" r:id="rId13"/>
+    <sheet name="2015" sheetId="23" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1971" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1378" uniqueCount="185">
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Under 12 Years</t>
   </si>
   <si>
     <t>Total</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Source : County and City Government.</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>Taiwan Prov.</t>
   </si>
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
   <si>
     <t>Taitung County</t>
   </si>
   <si>
     <t>Hualien County</t>
   </si>
   <si>
     <t>Penghu County</t>
   </si>
   <si>
     <t>Keelung City</t>
   </si>
   <si>
     <t>Hsinchu City</t>
   </si>
   <si>
     <t>Chiayi City</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fuchien Prov.</t>
   </si>
   <si>
     <t>Kinmen County</t>
   </si>
   <si>
     <t>Lienchiang County</t>
   </si>
   <si>
     <t>New Taipei City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>Tainan City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>Kaohsiung City</t>
@@ -197,116 +179,50 @@
 Years</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>50-54
 Years</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>55-64
 Years</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>65 Years
 &amp; Over</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>End of 2015</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Taoyuan City</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...64 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -507,113 +423,50 @@
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>所轄志工按年齡別分</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Number of Volunteers of Department of Social Welfare of Local Government By Age</t>
-    </r>
-[...61 lines deleted...]
-      <t>No. of Team Member</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">隊員具
 原住民身分
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Team Members with Indigenous Identity</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
@@ -843,429 +696,72 @@
       <t>男</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Total</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>End of 2016</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-  <si>
     <t>New Taipei City</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...49 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-  <si>
     <t>Taoyuan City</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...49 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-  <si>
     <t>Tainan City</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-  <si>
     <t>Kaohsiung City</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...49 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>宜蘭縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新竹縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -1394,595 +890,70 @@
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新竹市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>嘉義市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
-[...49 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>金門縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>連江縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...472 lines deleted...]
-    <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>End of 2017</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
@@ -2385,133 +1356,51 @@
       <t>臺南市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>高雄市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>End of 2018</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>附    註：台北市因推動設置服務據點及初老服務老老方案，新增許多志願服務運用單位及運用單位內志工隊任務分組，故志工隊數增加。</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>End of 2019</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...39 lines deleted...]
-    </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">隊數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>No. of Team</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -2662,71 +1551,71 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>桃園市</t>
     </r>
   </si>
   <si>
     <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <rFont val="Thorndale AMT"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <rFont val="Thorndale AMT"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  End of June,  2021</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>地區別</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 
  Locality </t>
     </r>
@@ -3085,95 +1974,50 @@
   <si>
     <r>
       <t>102</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2013</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>111</t>
-[...43 lines deleted...]
-    <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2021</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>111</t>
     </r>
@@ -3211,112 +2055,60 @@
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2022</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">年上半年
-[...24 lines deleted...]
-      </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  End of   2023</t>
-    </r>
-[...24 lines deleted...]
-      <t xml:space="preserve">  End of June,  2024</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
@@ -3352,50 +2144,91 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">年上半年
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  End of June,  2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">上半年
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  End of June,  2025</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2024</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>114</t>
     </r>
@@ -3404,61 +2237,59 @@
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  End of   2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：隊；人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Unit : Teams, Persons</t>
@@ -3984,51 +2815,130 @@
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>政府。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/3/31</t>
+      <t>2026/9/21</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> End of June,  2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  
+End of June,  2026</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
@@ -4110,84 +3020,78 @@
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Thorndale AMT"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -4319,51 +3223,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
@@ -4381,89 +3285,65 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4492,132 +3372,150 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4625,113 +3523,96 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Book3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5041,9720 +3922,2140 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...16 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R43"/>
+  <dimension ref="A1:R46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="25" topLeftCell="C26" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A26" sqref="A26"/>
+      <selection pane="bottomRight" activeCell="A49" sqref="A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.1640625" customWidth="1"/>
-    <col min="2" max="14" width="10.83203125" customWidth="1"/>
+    <col min="1" max="1" width="37.1640625" customWidth="1"/>
+    <col min="2" max="7" width="10.83203125" customWidth="1"/>
+    <col min="8" max="14" width="12.83203125" customWidth="1"/>
     <col min="15" max="15" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
-        <v>200</v>
+        <v>159</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
     </row>
     <row r="3" spans="1:18" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>201</v>
+        <v>160</v>
       </c>
       <c r="B3" s="88" t="s">
-        <v>202</v>
+        <v>161</v>
       </c>
       <c r="C3" s="94" t="s">
-        <v>203</v>
+        <v>162</v>
       </c>
       <c r="D3" s="94"/>
       <c r="E3" s="94"/>
       <c r="F3" s="88" t="s">
-        <v>204</v>
+        <v>163</v>
       </c>
       <c r="G3" s="89"/>
       <c r="H3" s="84" t="s">
-        <v>205</v>
+        <v>164</v>
       </c>
       <c r="I3" s="85"/>
       <c r="J3" s="85"/>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="85"/>
       <c r="N3" s="85"/>
     </row>
-    <row r="4" spans="1:18" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="92"/>
       <c r="B4" s="93"/>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
       <c r="E4" s="94"/>
       <c r="F4" s="90"/>
       <c r="G4" s="91"/>
       <c r="H4" s="86"/>
       <c r="I4" s="87"/>
       <c r="J4" s="87"/>
       <c r="K4" s="87"/>
       <c r="L4" s="87"/>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
     </row>
     <row r="5" spans="1:18" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="92"/>
       <c r="B5" s="93"/>
-      <c r="C5" s="76" t="s">
+      <c r="C5" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" s="70" t="s">
+        <v>165</v>
+      </c>
+      <c r="I5" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="76" t="s">
+      <c r="K5" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="76" t="s">
+      <c r="L5" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="76" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="77" t="s">
+      <c r="M5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="77" t="s">
+      <c r="N5" s="67" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="92"/>
       <c r="B6" s="86"/>
-      <c r="C6" s="78" t="s">
+      <c r="C6" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="78" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="78" t="s">
+      <c r="D6" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="78" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="78" t="s">
+      <c r="F6" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="78" t="s">
+      <c r="I6" s="71" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="71" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="78" t="s">
+      <c r="L6" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="K6" s="78" t="s">
+      <c r="M6" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="L6" s="78" t="s">
+      <c r="N6" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="M6" s="78" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="79" t="s">
-        <v>207</v>
+      <c r="A7" s="72" t="s">
+        <v>166</v>
       </c>
       <c r="B7" s="4">
         <v>528</v>
       </c>
       <c r="C7" s="6">
         <v>35272</v>
       </c>
       <c r="D7" s="6">
         <v>12691</v>
       </c>
       <c r="E7" s="6">
         <v>22581</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H7" s="6">
         <v>134</v>
       </c>
       <c r="I7" s="6">
         <v>1117</v>
       </c>
       <c r="J7" s="6">
         <v>9391</v>
       </c>
       <c r="K7" s="6">
         <v>15846</v>
       </c>
-      <c r="L7" s="98">
+      <c r="L7" s="83">
         <v>5551</v>
       </c>
-      <c r="M7" s="98"/>
+      <c r="M7" s="83"/>
       <c r="N7" s="6">
         <v>3233</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="80" t="s">
-        <v>208</v>
+      <c r="A8" s="73" t="s">
+        <v>167</v>
       </c>
       <c r="B8" s="5">
         <v>653</v>
       </c>
       <c r="C8" s="8">
         <v>34176</v>
       </c>
       <c r="D8" s="8">
         <v>11119</v>
       </c>
       <c r="E8" s="8">
         <v>23057</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H8" s="8">
         <v>114</v>
       </c>
       <c r="I8" s="8">
         <v>932</v>
       </c>
       <c r="J8" s="8">
         <v>8364</v>
       </c>
       <c r="K8" s="8">
         <v>15041</v>
       </c>
-      <c r="L8" s="95">
+      <c r="L8" s="80">
         <v>6657</v>
       </c>
-      <c r="M8" s="95"/>
+      <c r="M8" s="80"/>
       <c r="N8" s="8">
         <v>3068</v>
       </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="80" t="s">
-        <v>209</v>
+      <c r="A9" s="73" t="s">
+        <v>168</v>
       </c>
       <c r="B9" s="5">
         <v>737</v>
       </c>
       <c r="C9" s="8">
         <v>38601</v>
       </c>
       <c r="D9" s="8">
         <v>12328</v>
       </c>
       <c r="E9" s="8">
         <v>26273</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H9" s="8">
         <v>99</v>
       </c>
       <c r="I9" s="8">
         <v>1170</v>
       </c>
       <c r="J9" s="8">
         <v>8469</v>
       </c>
       <c r="K9" s="8">
         <v>17105</v>
       </c>
-      <c r="L9" s="95">
+      <c r="L9" s="80">
         <v>7672</v>
       </c>
-      <c r="M9" s="95"/>
+      <c r="M9" s="80"/>
       <c r="N9" s="8">
         <v>4086</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="80" t="s">
-        <v>210</v>
+      <c r="A10" s="73" t="s">
+        <v>169</v>
       </c>
       <c r="B10" s="5">
         <v>827</v>
       </c>
       <c r="C10" s="8">
         <v>45029</v>
       </c>
       <c r="D10" s="8">
         <v>13512</v>
       </c>
       <c r="E10" s="8">
         <v>31517</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H10" s="8">
         <v>99</v>
       </c>
       <c r="I10" s="8">
         <v>1267</v>
       </c>
       <c r="J10" s="8">
         <v>8340</v>
       </c>
       <c r="K10" s="8">
         <v>21246</v>
       </c>
-      <c r="L10" s="95">
+      <c r="L10" s="80">
         <v>9737</v>
       </c>
-      <c r="M10" s="95"/>
+      <c r="M10" s="80"/>
       <c r="N10" s="8">
         <v>4340</v>
       </c>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
     </row>
     <row r="11" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="80" t="s">
-        <v>211</v>
+      <c r="A11" s="73" t="s">
+        <v>170</v>
       </c>
       <c r="B11" s="5">
         <v>966</v>
       </c>
       <c r="C11" s="8">
         <v>56676</v>
       </c>
       <c r="D11" s="8">
         <v>16964</v>
       </c>
       <c r="E11" s="8">
         <v>39712</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H11" s="8">
         <v>96</v>
       </c>
       <c r="I11" s="8">
         <v>2386</v>
       </c>
       <c r="J11" s="8">
         <v>9098</v>
       </c>
       <c r="K11" s="8">
         <v>26145</v>
       </c>
-      <c r="L11" s="95">
+      <c r="L11" s="80">
         <v>13718</v>
       </c>
-      <c r="M11" s="95"/>
+      <c r="M11" s="80"/>
       <c r="N11" s="8">
         <v>5233</v>
       </c>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
     </row>
     <row r="12" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="80" t="s">
-        <v>212</v>
+      <c r="A12" s="73" t="s">
+        <v>171</v>
       </c>
       <c r="B12" s="5">
         <v>1041</v>
       </c>
       <c r="C12" s="8">
         <v>58734</v>
       </c>
       <c r="D12" s="8">
         <v>17427</v>
       </c>
       <c r="E12" s="8">
         <v>41307</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H12" s="8">
         <v>147</v>
       </c>
       <c r="I12" s="8">
         <v>2905</v>
       </c>
       <c r="J12" s="8">
         <v>9380</v>
       </c>
       <c r="K12" s="8">
         <v>26171</v>
       </c>
-      <c r="L12" s="95">
+      <c r="L12" s="80">
         <v>14954</v>
       </c>
-      <c r="M12" s="95"/>
+      <c r="M12" s="80"/>
       <c r="N12" s="8">
         <v>5177</v>
       </c>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
     </row>
     <row r="13" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="80" t="s">
-        <v>213</v>
+      <c r="A13" s="73" t="s">
+        <v>172</v>
       </c>
       <c r="B13" s="5">
         <v>909</v>
       </c>
       <c r="C13" s="8">
         <v>50266</v>
       </c>
       <c r="D13" s="8">
         <v>15432</v>
       </c>
       <c r="E13" s="8">
         <v>34834</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G13" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H13" s="8">
         <v>93</v>
       </c>
       <c r="I13" s="8">
         <v>2494</v>
       </c>
       <c r="J13" s="8">
         <v>8790</v>
       </c>
       <c r="K13" s="8">
         <v>21906</v>
       </c>
-      <c r="L13" s="95">
+      <c r="L13" s="80">
         <v>12497</v>
       </c>
-      <c r="M13" s="95"/>
+      <c r="M13" s="80"/>
       <c r="N13" s="8">
         <v>4486</v>
       </c>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
     </row>
     <row r="14" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="80" t="s">
-        <v>214</v>
+      <c r="A14" s="73" t="s">
+        <v>173</v>
       </c>
       <c r="B14" s="5">
         <v>998</v>
       </c>
       <c r="C14" s="8">
         <v>58671</v>
       </c>
       <c r="D14" s="8">
         <v>18146</v>
       </c>
       <c r="E14" s="8">
         <v>40525</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H14" s="8">
         <v>144</v>
       </c>
       <c r="I14" s="8">
         <v>3322</v>
       </c>
       <c r="J14" s="8">
         <v>10462</v>
       </c>
       <c r="K14" s="8">
         <v>24773</v>
       </c>
-      <c r="L14" s="95">
+      <c r="L14" s="80">
         <v>15112</v>
       </c>
-      <c r="M14" s="95"/>
+      <c r="M14" s="80"/>
       <c r="N14" s="8">
         <v>4858</v>
       </c>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
     </row>
     <row r="15" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="80" t="s">
-        <v>215</v>
+      <c r="A15" s="73" t="s">
+        <v>174</v>
       </c>
       <c r="B15" s="5">
         <v>1169</v>
       </c>
       <c r="C15" s="8">
         <v>64822</v>
       </c>
       <c r="D15" s="8">
         <v>20258</v>
       </c>
       <c r="E15" s="8">
         <v>44564</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H15" s="8">
         <v>306</v>
       </c>
       <c r="I15" s="8">
         <v>3320</v>
       </c>
       <c r="J15" s="8">
         <v>11488</v>
       </c>
       <c r="K15" s="8">
         <v>25596</v>
       </c>
-      <c r="L15" s="95">
+      <c r="L15" s="80">
         <v>18432</v>
       </c>
-      <c r="M15" s="95"/>
+      <c r="M15" s="80"/>
       <c r="N15" s="8">
         <v>5680</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
     </row>
     <row r="16" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="80" t="s">
-        <v>216</v>
+      <c r="A16" s="73" t="s">
+        <v>175</v>
       </c>
       <c r="B16" s="5">
         <v>1338</v>
       </c>
       <c r="C16" s="8">
         <v>78528</v>
       </c>
       <c r="D16" s="8">
         <v>24558</v>
       </c>
       <c r="E16" s="8">
         <v>53970</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H16" s="8">
         <v>378</v>
       </c>
       <c r="I16" s="8">
         <v>4444</v>
       </c>
       <c r="J16" s="8">
         <v>13303</v>
       </c>
       <c r="K16" s="8">
         <v>30297</v>
       </c>
-      <c r="L16" s="95">
+      <c r="L16" s="80">
         <v>23059</v>
       </c>
-      <c r="M16" s="95"/>
+      <c r="M16" s="80"/>
       <c r="N16" s="8">
         <v>7047</v>
       </c>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
     </row>
     <row r="17" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="80" t="s">
-        <v>217</v>
+      <c r="A17" s="73" t="s">
+        <v>176</v>
       </c>
       <c r="B17" s="5">
         <v>1564</v>
       </c>
       <c r="C17" s="8">
         <v>96225</v>
       </c>
       <c r="D17" s="8">
         <v>30469</v>
       </c>
       <c r="E17" s="8">
         <v>65756</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H17" s="8">
         <v>439</v>
       </c>
       <c r="I17" s="8">
         <v>5048</v>
       </c>
       <c r="J17" s="8">
         <v>16782</v>
       </c>
       <c r="K17" s="8">
         <v>35513</v>
       </c>
-      <c r="L17" s="95">
+      <c r="L17" s="80">
         <v>29226</v>
       </c>
-      <c r="M17" s="95"/>
+      <c r="M17" s="80"/>
       <c r="N17" s="8">
         <v>9217</v>
       </c>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
     </row>
     <row r="18" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="80" t="s">
-        <v>218</v>
+      <c r="A18" s="73" t="s">
+        <v>177</v>
       </c>
       <c r="B18" s="5">
         <v>1880</v>
       </c>
       <c r="C18" s="8">
         <v>108745</v>
       </c>
       <c r="D18" s="8">
         <v>34522</v>
       </c>
       <c r="E18" s="8">
         <v>74223</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H18" s="8">
         <v>597</v>
       </c>
       <c r="I18" s="8">
         <v>5929</v>
       </c>
       <c r="J18" s="8">
         <v>18069</v>
       </c>
       <c r="K18" s="8">
         <v>37233</v>
       </c>
-      <c r="L18" s="95">
+      <c r="L18" s="80">
         <v>35119</v>
       </c>
-      <c r="M18" s="95"/>
+      <c r="M18" s="80"/>
       <c r="N18" s="8">
         <v>11798</v>
       </c>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
     </row>
     <row r="19" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="80" t="s">
-        <v>219</v>
+      <c r="A19" s="73" t="s">
+        <v>178</v>
       </c>
       <c r="B19" s="5">
         <v>2354</v>
       </c>
       <c r="C19" s="8">
         <v>131238</v>
       </c>
       <c r="D19" s="8">
         <v>39308</v>
       </c>
       <c r="E19" s="8">
         <v>91930</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H19" s="8">
         <v>704</v>
       </c>
       <c r="I19" s="8">
         <v>6711</v>
       </c>
       <c r="J19" s="8">
         <v>20975</v>
       </c>
       <c r="K19" s="8">
         <v>42045</v>
       </c>
-      <c r="L19" s="95">
+      <c r="L19" s="80">
         <v>45144</v>
       </c>
-      <c r="M19" s="95"/>
+      <c r="M19" s="80"/>
       <c r="N19" s="8">
         <v>15659</v>
       </c>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="80" t="s">
-        <v>220</v>
+      <c r="A20" s="73" t="s">
+        <v>179</v>
       </c>
       <c r="B20" s="5">
         <v>2711</v>
       </c>
       <c r="C20" s="8">
         <v>153819</v>
       </c>
       <c r="D20" s="8">
         <v>48018</v>
       </c>
       <c r="E20" s="8">
         <v>105801</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H20" s="8">
         <v>990</v>
       </c>
       <c r="I20" s="8">
         <v>9438</v>
       </c>
       <c r="J20" s="8">
         <v>21943</v>
       </c>
       <c r="K20" s="8">
         <v>45514</v>
       </c>
       <c r="L20" s="8">
         <v>27714</v>
       </c>
       <c r="M20" s="8">
         <v>30117</v>
       </c>
       <c r="N20" s="8">
         <v>18103</v>
       </c>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="80" t="s">
-        <v>221</v>
+      <c r="A21" s="73" t="s">
+        <v>180</v>
       </c>
       <c r="B21" s="5">
         <v>2727</v>
       </c>
       <c r="C21" s="8">
         <v>160532</v>
       </c>
       <c r="D21" s="8">
         <v>51319</v>
       </c>
       <c r="E21" s="8">
         <v>109213</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="H21" s="8">
         <v>1037</v>
       </c>
       <c r="I21" s="8">
         <v>7912</v>
       </c>
       <c r="J21" s="8">
         <v>24472</v>
       </c>
       <c r="K21" s="8">
         <v>44922</v>
       </c>
       <c r="L21" s="8">
         <v>29005</v>
       </c>
       <c r="M21" s="8">
         <v>30981</v>
       </c>
       <c r="N21" s="8">
         <v>22203</v>
       </c>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
     </row>
-    <row r="22" spans="1:18" s="82" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="50" t="s">
+    <row r="22" spans="1:18" s="66" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22" s="41">
+        <v>3008</v>
+      </c>
+      <c r="C22" s="42">
+        <v>162457</v>
+      </c>
+      <c r="D22" s="42">
+        <v>54339</v>
+      </c>
+      <c r="E22" s="42">
+        <v>108118</v>
+      </c>
+      <c r="F22" s="42">
+        <v>1075</v>
+      </c>
+      <c r="G22" s="42">
+        <v>2350</v>
+      </c>
+      <c r="H22" s="42">
+        <v>587</v>
+      </c>
+      <c r="I22" s="42">
+        <v>16051</v>
+      </c>
+      <c r="J22" s="42">
+        <v>22439</v>
+      </c>
+      <c r="K22" s="42">
+        <v>41305</v>
+      </c>
+      <c r="L22" s="42">
+        <v>27609</v>
+      </c>
+      <c r="M22" s="42">
+        <v>33455</v>
+      </c>
+      <c r="N22" s="42">
+        <v>21011</v>
+      </c>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+    </row>
+    <row r="23" spans="1:18" s="66" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B23" s="41">
+        <v>3366</v>
+      </c>
+      <c r="C23" s="42">
+        <v>182954</v>
+      </c>
+      <c r="D23" s="42">
+        <v>60245</v>
+      </c>
+      <c r="E23" s="42">
+        <v>122709</v>
+      </c>
+      <c r="F23" s="42">
+        <v>1912</v>
+      </c>
+      <c r="G23" s="42">
+        <v>4094</v>
+      </c>
+      <c r="H23" s="42">
+        <v>694</v>
+      </c>
+      <c r="I23" s="42">
+        <v>17936</v>
+      </c>
+      <c r="J23" s="42">
+        <v>21757</v>
+      </c>
+      <c r="K23" s="42">
+        <v>43866</v>
+      </c>
+      <c r="L23" s="42">
+        <v>30816</v>
+      </c>
+      <c r="M23" s="42">
+        <v>42153</v>
+      </c>
+      <c r="N23" s="42">
+        <v>25732</v>
+      </c>
+      <c r="O23" s="65"/>
+      <c r="P23" s="65"/>
+      <c r="Q23" s="65"/>
+      <c r="R23" s="65"/>
+    </row>
+    <row r="24" spans="1:18" s="66" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B24" s="41">
+        <v>3770</v>
+      </c>
+      <c r="C24" s="42">
+        <v>202853</v>
+      </c>
+      <c r="D24" s="42">
+        <v>66926</v>
+      </c>
+      <c r="E24" s="42">
+        <v>135927</v>
+      </c>
+      <c r="F24" s="42">
+        <v>2131</v>
+      </c>
+      <c r="G24" s="42">
+        <v>4252</v>
+      </c>
+      <c r="H24" s="42">
+        <v>834</v>
+      </c>
+      <c r="I24" s="42">
+        <v>14251</v>
+      </c>
+      <c r="J24" s="42">
+        <v>31377</v>
+      </c>
+      <c r="K24" s="42">
+        <v>47336</v>
+      </c>
+      <c r="L24" s="42">
+        <v>33243</v>
+      </c>
+      <c r="M24" s="42">
+        <v>46921</v>
+      </c>
+      <c r="N24" s="42">
+        <v>28891</v>
+      </c>
+      <c r="O24" s="65"/>
+      <c r="P24" s="65"/>
+      <c r="Q24" s="65"/>
+      <c r="R24" s="65"/>
+    </row>
+    <row r="25" spans="1:18" s="66" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" s="41">
+        <v>4299</v>
+      </c>
+      <c r="C25" s="42">
+        <v>240150</v>
+      </c>
+      <c r="D25" s="42">
+        <v>76883</v>
+      </c>
+      <c r="E25" s="42">
+        <v>163267</v>
+      </c>
+      <c r="F25" s="42">
+        <v>2432</v>
+      </c>
+      <c r="G25" s="42">
+        <v>5082</v>
+      </c>
+      <c r="H25" s="42">
+        <v>943</v>
+      </c>
+      <c r="I25" s="42">
+        <v>14620</v>
+      </c>
+      <c r="J25" s="42">
+        <v>32844</v>
+      </c>
+      <c r="K25" s="42">
+        <v>52041</v>
+      </c>
+      <c r="L25" s="42">
+        <v>38210</v>
+      </c>
+      <c r="M25" s="42">
+        <v>61102</v>
+      </c>
+      <c r="N25" s="42">
+        <v>40390</v>
+      </c>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65"/>
+    </row>
+    <row r="26" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26" s="42">
+        <v>4395</v>
+      </c>
+      <c r="C26" s="42">
+        <v>244145</v>
+      </c>
+      <c r="D26" s="42">
+        <v>76576</v>
+      </c>
+      <c r="E26" s="42">
+        <v>167569</v>
+      </c>
+      <c r="F26" s="42">
+        <v>2090</v>
+      </c>
+      <c r="G26" s="42">
+        <v>4498</v>
+      </c>
+      <c r="H26" s="42">
+        <v>1011</v>
+      </c>
+      <c r="I26" s="42">
+        <v>17073</v>
+      </c>
+      <c r="J26" s="42">
+        <v>31288</v>
+      </c>
+      <c r="K26" s="42">
+        <v>50779</v>
+      </c>
+      <c r="L26" s="42">
+        <v>36568</v>
+      </c>
+      <c r="M26" s="42">
+        <v>63496</v>
+      </c>
+      <c r="N26" s="42">
+        <v>43930</v>
+      </c>
+      <c r="O26" s="65"/>
+      <c r="Q26" s="65"/>
+      <c r="R26" s="65"/>
+    </row>
+    <row r="27" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="40" t="s">
+        <v>140</v>
+      </c>
+      <c r="B27" s="41">
+        <v>4726</v>
+      </c>
+      <c r="C27" s="42">
+        <v>264699</v>
+      </c>
+      <c r="D27" s="42">
+        <v>81828</v>
+      </c>
+      <c r="E27" s="42">
+        <v>182871</v>
+      </c>
+      <c r="F27" s="42">
+        <v>3137</v>
+      </c>
+      <c r="G27" s="42">
+        <v>7179</v>
+      </c>
+      <c r="H27" s="42">
+        <v>927</v>
+      </c>
+      <c r="I27" s="42">
+        <v>13389</v>
+      </c>
+      <c r="J27" s="42">
+        <v>27550</v>
+      </c>
+      <c r="K27" s="42">
+        <v>52272</v>
+      </c>
+      <c r="L27" s="42">
+        <v>39979</v>
+      </c>
+      <c r="M27" s="42">
+        <v>73327</v>
+      </c>
+      <c r="N27" s="42">
+        <v>57255</v>
+      </c>
+      <c r="O27" s="65"/>
+      <c r="P27" s="65"/>
+      <c r="Q27" s="65"/>
+      <c r="R27" s="65"/>
+    </row>
+    <row r="28" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28" s="42">
+        <v>4899</v>
+      </c>
+      <c r="C28" s="42">
+        <v>288591</v>
+      </c>
+      <c r="D28" s="42">
+        <v>91762</v>
+      </c>
+      <c r="E28" s="42">
+        <v>196829</v>
+      </c>
+      <c r="F28" s="42">
+        <v>4908</v>
+      </c>
+      <c r="G28" s="42">
+        <v>9744</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1110</v>
+      </c>
+      <c r="I28" s="42">
+        <v>17513</v>
+      </c>
+      <c r="J28" s="42">
+        <v>31922</v>
+      </c>
+      <c r="K28" s="42">
+        <v>55014</v>
+      </c>
+      <c r="L28" s="42">
+        <v>39237</v>
+      </c>
+      <c r="M28" s="42">
+        <v>73441</v>
+      </c>
+      <c r="N28" s="42">
+        <v>70354</v>
+      </c>
+      <c r="O28" s="65"/>
+      <c r="P28" s="65"/>
+      <c r="Q28" s="65"/>
+      <c r="R28" s="65"/>
+    </row>
+    <row r="29" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B29" s="42">
+        <v>5152</v>
+      </c>
+      <c r="C29" s="42">
+        <v>302398</v>
+      </c>
+      <c r="D29" s="42">
+        <v>94889</v>
+      </c>
+      <c r="E29" s="42">
+        <v>207509</v>
+      </c>
+      <c r="F29" s="42">
+        <v>1920</v>
+      </c>
+      <c r="G29" s="42">
+        <v>4192</v>
+      </c>
+      <c r="H29" s="42">
+        <v>1305</v>
+      </c>
+      <c r="I29" s="42">
+        <v>17520</v>
+      </c>
+      <c r="J29" s="42">
+        <v>31934</v>
+      </c>
+      <c r="K29" s="42">
+        <v>54229</v>
+      </c>
+      <c r="L29" s="42">
+        <v>42119</v>
+      </c>
+      <c r="M29" s="42">
+        <v>77736</v>
+      </c>
+      <c r="N29" s="42">
+        <v>77555</v>
+      </c>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+    </row>
+    <row r="30" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" s="42">
+        <v>5718</v>
+      </c>
+      <c r="C30" s="42">
+        <v>321743</v>
+      </c>
+      <c r="D30" s="42">
+        <v>102559</v>
+      </c>
+      <c r="E30" s="42">
+        <v>219184</v>
+      </c>
+      <c r="F30" s="42">
+        <v>1801</v>
+      </c>
+      <c r="G30" s="42">
+        <v>3908</v>
+      </c>
+      <c r="H30" s="42">
+        <v>1342</v>
+      </c>
+      <c r="I30" s="42">
+        <v>18712</v>
+      </c>
+      <c r="J30" s="42">
+        <v>33415</v>
+      </c>
+      <c r="K30" s="42">
+        <v>55638</v>
+      </c>
+      <c r="L30" s="42">
+        <v>43846</v>
+      </c>
+      <c r="M30" s="42">
+        <v>83057</v>
+      </c>
+      <c r="N30" s="42">
+        <v>85733</v>
+      </c>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+    </row>
+    <row r="31" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B31" s="42">
+        <v>6310</v>
+      </c>
+      <c r="C31" s="42">
+        <v>354441</v>
+      </c>
+      <c r="D31" s="42">
+        <v>112434</v>
+      </c>
+      <c r="E31" s="42">
+        <v>242007</v>
+      </c>
+      <c r="F31" s="42">
+        <v>2055</v>
+      </c>
+      <c r="G31" s="42">
+        <v>4181</v>
+      </c>
+      <c r="H31" s="42">
+        <v>1398</v>
+      </c>
+      <c r="I31" s="42">
+        <v>18476</v>
+      </c>
+      <c r="J31" s="42">
+        <v>37328</v>
+      </c>
+      <c r="K31" s="42">
+        <v>61431</v>
+      </c>
+      <c r="L31" s="42">
+        <v>46904</v>
+      </c>
+      <c r="M31" s="42">
+        <v>90827</v>
+      </c>
+      <c r="N31" s="42">
+        <v>98077</v>
+      </c>
+      <c r="O31" s="65"/>
+      <c r="P31" s="65"/>
+      <c r="Q31" s="65"/>
+      <c r="R31" s="65"/>
+    </row>
+    <row r="32" spans="1:18" s="53" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" s="58">
+        <v>6439</v>
+      </c>
+      <c r="C32" s="58">
+        <v>350626</v>
+      </c>
+      <c r="D32" s="58">
+        <v>109166</v>
+      </c>
+      <c r="E32" s="58">
+        <v>241460</v>
+      </c>
+      <c r="F32" s="58">
+        <v>1844</v>
+      </c>
+      <c r="G32" s="58">
+        <v>3998</v>
+      </c>
+      <c r="H32" s="58">
+        <v>1269</v>
+      </c>
+      <c r="I32" s="58">
+        <v>18838</v>
+      </c>
+      <c r="J32" s="58">
+        <v>34004</v>
+      </c>
+      <c r="K32" s="58">
+        <v>53952</v>
+      </c>
+      <c r="L32" s="58">
+        <v>43444</v>
+      </c>
+      <c r="M32" s="58">
+        <v>90779</v>
+      </c>
+      <c r="N32" s="58">
+        <v>108340</v>
+      </c>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52"/>
+    </row>
+    <row r="33" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77" t="s">
+        <v>148</v>
+      </c>
+      <c r="B33" s="42">
+        <v>6437</v>
+      </c>
+      <c r="C33" s="42">
+        <v>372764</v>
+      </c>
+      <c r="D33" s="42">
+        <v>116972</v>
+      </c>
+      <c r="E33" s="42">
+        <v>255792</v>
+      </c>
+      <c r="F33" s="42">
+        <v>1972</v>
+      </c>
+      <c r="G33" s="42">
+        <v>4078</v>
+      </c>
+      <c r="H33" s="42">
+        <v>1686</v>
+      </c>
+      <c r="I33" s="42">
+        <v>18092</v>
+      </c>
+      <c r="J33" s="42">
+        <v>36410</v>
+      </c>
+      <c r="K33" s="42">
+        <v>60641</v>
+      </c>
+      <c r="L33" s="42">
+        <v>47979</v>
+      </c>
+      <c r="M33" s="42">
+        <v>95017</v>
+      </c>
+      <c r="N33" s="42">
+        <v>112939</v>
+      </c>
+      <c r="O33" s="65"/>
+      <c r="P33" s="65"/>
+      <c r="Q33" s="65"/>
+      <c r="R33" s="65"/>
+    </row>
+    <row r="34" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" s="42">
+        <v>6691</v>
+      </c>
+      <c r="C34" s="42">
+        <v>410396</v>
+      </c>
+      <c r="D34" s="42">
+        <v>130113</v>
+      </c>
+      <c r="E34" s="42">
+        <v>280283</v>
+      </c>
+      <c r="F34" s="42">
+        <v>1869</v>
+      </c>
+      <c r="G34" s="42">
+        <v>4266</v>
+      </c>
+      <c r="H34" s="42">
+        <v>1651</v>
+      </c>
+      <c r="I34" s="42">
+        <v>18726</v>
+      </c>
+      <c r="J34" s="42">
+        <v>41841</v>
+      </c>
+      <c r="K34" s="42">
+        <v>65100</v>
+      </c>
+      <c r="L34" s="42">
+        <v>51396</v>
+      </c>
+      <c r="M34" s="42">
+        <v>105614</v>
+      </c>
+      <c r="N34" s="42">
+        <v>126068</v>
+      </c>
+      <c r="O34" s="65"/>
+      <c r="P34" s="65"/>
+      <c r="Q34" s="65"/>
+      <c r="R34" s="65"/>
+    </row>
+    <row r="35" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="77" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" s="42">
+        <v>7166</v>
+      </c>
+      <c r="C35" s="42">
+        <v>426108</v>
+      </c>
+      <c r="D35" s="42">
+        <v>129875</v>
+      </c>
+      <c r="E35" s="42">
+        <v>296233</v>
+      </c>
+      <c r="F35" s="42">
+        <v>2485</v>
+      </c>
+      <c r="G35" s="42">
+        <v>5192</v>
+      </c>
+      <c r="H35" s="42">
+        <v>1588</v>
+      </c>
+      <c r="I35" s="42">
+        <v>17615</v>
+      </c>
+      <c r="J35" s="42">
+        <v>38412</v>
+      </c>
+      <c r="K35" s="42">
+        <v>65273</v>
+      </c>
+      <c r="L35" s="42">
+        <v>56422</v>
+      </c>
+      <c r="M35" s="42">
+        <v>111936</v>
+      </c>
+      <c r="N35" s="42">
+        <v>134862</v>
+      </c>
+      <c r="O35" s="65"/>
+      <c r="P35" s="65"/>
+      <c r="Q35" s="65"/>
+      <c r="R35" s="65"/>
+    </row>
+    <row r="36" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="77" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" s="42">
+        <v>7379</v>
+      </c>
+      <c r="C36" s="42">
+        <v>439561</v>
+      </c>
+      <c r="D36" s="42">
+        <v>131806</v>
+      </c>
+      <c r="E36" s="42">
+        <v>307755</v>
+      </c>
+      <c r="F36" s="42">
+        <v>2354</v>
+      </c>
+      <c r="G36" s="42">
+        <v>5711</v>
+      </c>
+      <c r="H36" s="42">
+        <v>1717</v>
+      </c>
+      <c r="I36" s="42">
+        <v>17503</v>
+      </c>
+      <c r="J36" s="42">
+        <v>40492</v>
+      </c>
+      <c r="K36" s="42">
+        <v>67016</v>
+      </c>
+      <c r="L36" s="42">
+        <v>55522</v>
+      </c>
+      <c r="M36" s="42">
+        <v>110062</v>
+      </c>
+      <c r="N36" s="42">
+        <v>147249</v>
+      </c>
+      <c r="O36" s="65"/>
+      <c r="P36" s="65"/>
+      <c r="Q36" s="65"/>
+      <c r="R36" s="65"/>
+    </row>
+    <row r="37" spans="1:18" s="53" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" s="58">
+        <v>7112</v>
+      </c>
+      <c r="C37" s="58">
+        <v>425270</v>
+      </c>
+      <c r="D37" s="58">
+        <v>128105</v>
+      </c>
+      <c r="E37" s="58">
+        <v>297165</v>
+      </c>
+      <c r="F37" s="58">
+        <v>2246</v>
+      </c>
+      <c r="G37" s="58">
+        <v>5408</v>
+      </c>
+      <c r="H37" s="58">
+        <v>1720</v>
+      </c>
+      <c r="I37" s="58">
+        <v>16609</v>
+      </c>
+      <c r="J37" s="58">
+        <v>35291</v>
+      </c>
+      <c r="K37" s="58">
+        <v>62413</v>
+      </c>
+      <c r="L37" s="58">
+        <v>53912</v>
+      </c>
+      <c r="M37" s="58">
+        <v>108032</v>
+      </c>
+      <c r="N37" s="58">
+        <v>147293</v>
+      </c>
+      <c r="O37" s="52"/>
+      <c r="P37" s="52"/>
+      <c r="Q37" s="52"/>
+      <c r="R37" s="52"/>
+    </row>
+    <row r="38" spans="1:18" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" s="41">
+        <v>7498</v>
+      </c>
+      <c r="C38" s="42">
+        <v>466523</v>
+      </c>
+      <c r="D38" s="42">
+        <v>140211</v>
+      </c>
+      <c r="E38" s="42">
+        <v>326312</v>
+      </c>
+      <c r="F38" s="42">
+        <v>2313</v>
+      </c>
+      <c r="G38" s="42">
+        <v>5687</v>
+      </c>
+      <c r="H38" s="42">
+        <v>1553</v>
+      </c>
+      <c r="I38" s="42">
+        <v>16525</v>
+      </c>
+      <c r="J38" s="42">
+        <v>37955</v>
+      </c>
+      <c r="K38" s="42">
+        <v>70977</v>
+      </c>
+      <c r="L38" s="42">
+        <v>56603</v>
+      </c>
+      <c r="M38" s="42">
+        <v>115140</v>
+      </c>
+      <c r="N38" s="42">
+        <v>167770</v>
+      </c>
+      <c r="O38" s="65"/>
+      <c r="P38" s="65"/>
+      <c r="Q38" s="65"/>
+      <c r="R38" s="65"/>
+    </row>
+    <row r="39" spans="1:18" s="53" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="79" t="s">
         <v>184</v>
       </c>
-      <c r="B22" s="51">
-[...331 lines deleted...]
-      <c r="A29" s="50" t="s">
+      <c r="B39" s="61">
+        <v>7215</v>
+      </c>
+      <c r="C39" s="61">
+        <v>434651</v>
+      </c>
+      <c r="D39" s="61">
+        <v>130408</v>
+      </c>
+      <c r="E39" s="61">
+        <v>304243</v>
+      </c>
+      <c r="F39" s="61">
+        <v>2048</v>
+      </c>
+      <c r="G39" s="61">
+        <v>5440</v>
+      </c>
+      <c r="H39" s="61">
+        <v>1485</v>
+      </c>
+      <c r="I39" s="61">
+        <v>15307</v>
+      </c>
+      <c r="J39" s="61">
+        <v>35978</v>
+      </c>
+      <c r="K39" s="61">
+        <v>62612</v>
+      </c>
+      <c r="L39" s="61">
+        <v>50719</v>
+      </c>
+      <c r="M39" s="61">
+        <v>105335</v>
+      </c>
+      <c r="N39" s="61">
+        <v>163215</v>
+      </c>
+      <c r="O39" s="52"/>
+      <c r="P39" s="52"/>
+      <c r="Q39" s="52"/>
+      <c r="R39" s="52"/>
+    </row>
+    <row r="40" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="81" t="s">
         <v>181</v>
       </c>
-      <c r="B29" s="52">
-[...44 lines deleted...]
-      <c r="A30" s="50" t="s">
+      <c r="B40" s="81"/>
+      <c r="C40" s="81"/>
+      <c r="D40" s="81"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="81"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="81"/>
+      <c r="K40" s="81"/>
+      <c r="L40" s="81"/>
+      <c r="M40" s="82"/>
+      <c r="N40" s="82"/>
+    </row>
+    <row r="41" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
         <v>182</v>
       </c>
-      <c r="B30" s="52">
-[...385 lines deleted...]
-      <c r="N43" s="12"/>
+      <c r="B43" s="74"/>
+      <c r="C43" s="74"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="74"/>
+      <c r="N43" s="74"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="C45" s="1"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="12"/>
+      <c r="J46" s="12"/>
+      <c r="K46" s="12"/>
+      <c r="L46" s="12"/>
+      <c r="M46" s="12"/>
+      <c r="N46" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="H3:N4"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="C3:E4"/>
     <mergeCell ref="L17:M17"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A40:N40"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="L11:M11"/>
-    <mergeCell ref="H3:N4"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:E4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.24" right="0.24" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-[...7706 lines deleted...]
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.33203125" customWidth="1"/>
     <col min="2" max="2" width="18.5" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -14769,3827 +6070,1920 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>172</v>
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>133</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C8" s="44">
+        <v>117</v>
+      </c>
+      <c r="C8" s="34">
         <v>5718</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="35">
         <v>321743</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="35">
         <v>102559</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="35">
         <v>219184</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="35">
         <v>1801</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="35">
         <v>3908</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="35">
         <v>583</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="35">
         <v>759</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="35">
         <v>8293</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="35">
         <v>10419</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="35">
         <v>12923</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="35">
         <v>20492</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="35">
         <v>17422</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="35">
         <v>38216</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="35">
         <v>13300</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="35">
         <v>30546</v>
       </c>
-      <c r="S8" s="45">
+      <c r="S8" s="35">
         <v>23091</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="35">
         <v>59966</v>
       </c>
-      <c r="U8" s="45">
+      <c r="U8" s="35">
         <v>26947</v>
       </c>
-      <c r="V8" s="45">
+      <c r="V8" s="35">
         <v>58786</v>
       </c>
-      <c r="W8" s="57"/>
-[...5 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="36">
+        <v>584</v>
+      </c>
+      <c r="D9" s="37">
+        <v>47340</v>
+      </c>
+      <c r="E9" s="37">
+        <v>13252</v>
+      </c>
+      <c r="F9" s="37">
+        <v>34088</v>
+      </c>
+      <c r="G9" s="37">
+        <v>202</v>
+      </c>
+      <c r="H9" s="37">
+        <v>512</v>
+      </c>
+      <c r="I9" s="37">
+        <v>66</v>
+      </c>
+      <c r="J9" s="37">
+        <v>82</v>
+      </c>
+      <c r="K9" s="37">
+        <v>189</v>
+      </c>
+      <c r="L9" s="37">
+        <v>264</v>
+      </c>
+      <c r="M9" s="37">
+        <v>720</v>
+      </c>
+      <c r="N9" s="37">
+        <v>1185</v>
+      </c>
+      <c r="O9" s="37">
+        <v>1707</v>
+      </c>
+      <c r="P9" s="37">
+        <v>4177</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>1577</v>
+      </c>
+      <c r="R9" s="37">
+        <v>4005</v>
+      </c>
+      <c r="S9" s="37">
+        <v>3990</v>
+      </c>
+      <c r="T9" s="37">
+        <v>11815</v>
+      </c>
+      <c r="U9" s="37">
+        <v>5003</v>
+      </c>
+      <c r="V9" s="37">
+        <v>12560</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="36">
+        <v>299</v>
+      </c>
+      <c r="D10" s="37">
+        <v>30524</v>
+      </c>
+      <c r="E10" s="37">
+        <v>10627</v>
+      </c>
+      <c r="F10" s="37">
+        <v>19897</v>
+      </c>
+      <c r="G10" s="37">
+        <v>86</v>
+      </c>
+      <c r="H10" s="37">
+        <v>133</v>
+      </c>
+      <c r="I10" s="37">
+        <v>68</v>
+      </c>
+      <c r="J10" s="37">
+        <v>73</v>
+      </c>
+      <c r="K10" s="37">
+        <v>676</v>
+      </c>
+      <c r="L10" s="37">
+        <v>913</v>
+      </c>
+      <c r="M10" s="37">
+        <v>1863</v>
+      </c>
+      <c r="N10" s="37">
+        <v>3300</v>
+      </c>
+      <c r="O10" s="37">
+        <v>2718</v>
+      </c>
+      <c r="P10" s="37">
+        <v>5174</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>1884</v>
+      </c>
+      <c r="R10" s="37">
+        <v>2946</v>
+      </c>
+      <c r="S10" s="37">
+        <v>2185</v>
+      </c>
+      <c r="T10" s="37">
+        <v>4177</v>
+      </c>
+      <c r="U10" s="37">
+        <v>1233</v>
+      </c>
+      <c r="V10" s="37">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="36">
+        <v>480</v>
+      </c>
+      <c r="D11" s="37">
+        <v>23843</v>
+      </c>
+      <c r="E11" s="37">
+        <v>6625</v>
+      </c>
+      <c r="F11" s="37">
+        <v>17218</v>
+      </c>
+      <c r="G11" s="37">
+        <v>69</v>
+      </c>
+      <c r="H11" s="37">
+        <v>97</v>
+      </c>
+      <c r="I11" s="37">
+        <v>24</v>
+      </c>
+      <c r="J11" s="37">
+        <v>46</v>
+      </c>
+      <c r="K11" s="37">
+        <v>281</v>
+      </c>
+      <c r="L11" s="37">
+        <v>488</v>
+      </c>
+      <c r="M11" s="37">
+        <v>463</v>
+      </c>
+      <c r="N11" s="37">
+        <v>936</v>
+      </c>
+      <c r="O11" s="37">
+        <v>1725</v>
+      </c>
+      <c r="P11" s="37">
+        <v>4206</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>860</v>
+      </c>
+      <c r="R11" s="37">
+        <v>2281</v>
+      </c>
+      <c r="S11" s="37">
+        <v>1671</v>
+      </c>
+      <c r="T11" s="37">
+        <v>5119</v>
+      </c>
+      <c r="U11" s="37">
+        <v>1601</v>
+      </c>
+      <c r="V11" s="37">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="46">
-[...17 lines deleted...]
-      <c r="I9" s="47">
+      <c r="C12" s="36">
+        <v>675</v>
+      </c>
+      <c r="D12" s="37">
+        <v>32997</v>
+      </c>
+      <c r="E12" s="37">
+        <v>11135</v>
+      </c>
+      <c r="F12" s="37">
+        <v>21862</v>
+      </c>
+      <c r="G12" s="37">
+        <v>22</v>
+      </c>
+      <c r="H12" s="37">
+        <v>75</v>
+      </c>
+      <c r="I12" s="37">
+        <v>59</v>
+      </c>
+      <c r="J12" s="37">
+        <v>120</v>
+      </c>
+      <c r="K12" s="37">
+        <v>414</v>
+      </c>
+      <c r="L12" s="37">
+        <v>520</v>
+      </c>
+      <c r="M12" s="37">
+        <v>1112</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1911</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1568</v>
+      </c>
+      <c r="P12" s="37">
+        <v>3107</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>1139</v>
+      </c>
+      <c r="R12" s="37">
+        <v>3312</v>
+      </c>
+      <c r="S12" s="37">
+        <v>3581</v>
+      </c>
+      <c r="T12" s="37">
+        <v>7880</v>
+      </c>
+      <c r="U12" s="37">
+        <v>3262</v>
+      </c>
+      <c r="V12" s="37">
+        <v>5012</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="36">
+        <v>558</v>
+      </c>
+      <c r="D13" s="37">
+        <v>26843</v>
+      </c>
+      <c r="E13" s="37">
+        <v>9035</v>
+      </c>
+      <c r="F13" s="37">
+        <v>17808</v>
+      </c>
+      <c r="G13" s="37">
+        <v>19</v>
+      </c>
+      <c r="H13" s="37">
+        <v>30</v>
+      </c>
+      <c r="I13" s="37">
+        <v>51</v>
+      </c>
+      <c r="J13" s="37">
+        <v>57</v>
+      </c>
+      <c r="K13" s="37">
+        <v>565</v>
+      </c>
+      <c r="L13" s="37">
+        <v>762</v>
+      </c>
+      <c r="M13" s="37">
+        <v>1114</v>
+      </c>
+      <c r="N13" s="37">
+        <v>2268</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1993</v>
+      </c>
+      <c r="P13" s="37">
+        <v>4417</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>1093</v>
+      </c>
+      <c r="R13" s="37">
+        <v>1749</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1383</v>
+      </c>
+      <c r="T13" s="37">
+        <v>3385</v>
+      </c>
+      <c r="U13" s="37">
+        <v>2836</v>
+      </c>
+      <c r="V13" s="37">
+        <v>5170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="36">
+        <v>436</v>
+      </c>
+      <c r="D14" s="37">
+        <v>31027</v>
+      </c>
+      <c r="E14" s="37">
+        <v>10264</v>
+      </c>
+      <c r="F14" s="37">
+        <v>20763</v>
+      </c>
+      <c r="G14" s="37">
+        <v>61</v>
+      </c>
+      <c r="H14" s="37">
+        <v>129</v>
+      </c>
+      <c r="I14" s="37">
+        <v>79</v>
+      </c>
+      <c r="J14" s="37">
+        <v>71</v>
+      </c>
+      <c r="K14" s="37">
+        <v>549</v>
+      </c>
+      <c r="L14" s="37">
+        <v>704</v>
+      </c>
+      <c r="M14" s="37">
+        <v>2957</v>
+      </c>
+      <c r="N14" s="37">
+        <v>3175</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1733</v>
+      </c>
+      <c r="P14" s="37">
+        <v>3579</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>1094</v>
+      </c>
+      <c r="R14" s="37">
+        <v>2741</v>
+      </c>
+      <c r="S14" s="37">
+        <v>1949</v>
+      </c>
+      <c r="T14" s="37">
+        <v>5829</v>
+      </c>
+      <c r="U14" s="37">
+        <v>1903</v>
+      </c>
+      <c r="V14" s="37">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="36">
+        <v>201</v>
+      </c>
+      <c r="D15" s="37">
+        <v>13595</v>
+      </c>
+      <c r="E15" s="37">
+        <v>4858</v>
+      </c>
+      <c r="F15" s="37">
+        <v>8737</v>
+      </c>
+      <c r="G15" s="37">
+        <v>100</v>
+      </c>
+      <c r="H15" s="37">
+        <v>133</v>
+      </c>
+      <c r="I15" s="37">
+        <v>0</v>
+      </c>
+      <c r="J15" s="37">
+        <v>0</v>
+      </c>
+      <c r="K15" s="37">
+        <v>741</v>
+      </c>
+      <c r="L15" s="37">
+        <v>882</v>
+      </c>
+      <c r="M15" s="37">
+        <v>702</v>
+      </c>
+      <c r="N15" s="37">
+        <v>1102</v>
+      </c>
+      <c r="O15" s="37">
+        <v>719</v>
+      </c>
+      <c r="P15" s="37">
+        <v>1256</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>855</v>
+      </c>
+      <c r="R15" s="37">
+        <v>1585</v>
+      </c>
+      <c r="S15" s="37">
+        <v>949</v>
+      </c>
+      <c r="T15" s="37">
+        <v>2200</v>
+      </c>
+      <c r="U15" s="37">
+        <v>892</v>
+      </c>
+      <c r="V15" s="37">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="J9" s="47">
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="36">
+        <v>125</v>
+      </c>
+      <c r="D16" s="37">
+        <v>6224</v>
+      </c>
+      <c r="E16" s="37">
+        <v>1973</v>
+      </c>
+      <c r="F16" s="37">
+        <v>4251</v>
+      </c>
+      <c r="G16" s="37">
+        <v>5</v>
+      </c>
+      <c r="H16" s="37">
+        <v>8</v>
+      </c>
+      <c r="I16" s="37">
+        <v>0</v>
+      </c>
+      <c r="J16" s="37">
+        <v>4</v>
+      </c>
+      <c r="K16" s="37">
+        <v>162</v>
+      </c>
+      <c r="L16" s="37">
+        <v>256</v>
+      </c>
+      <c r="M16" s="37">
+        <v>171</v>
+      </c>
+      <c r="N16" s="37">
+        <v>548</v>
+      </c>
+      <c r="O16" s="37">
+        <v>352</v>
+      </c>
+      <c r="P16" s="37">
+        <v>883</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>382</v>
+      </c>
+      <c r="R16" s="37">
+        <v>919</v>
+      </c>
+      <c r="S16" s="37">
+        <v>457</v>
+      </c>
+      <c r="T16" s="37">
+        <v>647</v>
+      </c>
+      <c r="U16" s="37">
+        <v>449</v>
+      </c>
+      <c r="V16" s="37">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="36">
+        <v>227</v>
+      </c>
+      <c r="D17" s="37">
+        <v>6318</v>
+      </c>
+      <c r="E17" s="37">
+        <v>2015</v>
+      </c>
+      <c r="F17" s="37">
+        <v>4303</v>
+      </c>
+      <c r="G17" s="37">
+        <v>2</v>
+      </c>
+      <c r="H17" s="37">
+        <v>4</v>
+      </c>
+      <c r="I17" s="37">
+        <v>20</v>
+      </c>
+      <c r="J17" s="37">
+        <v>27</v>
+      </c>
+      <c r="K17" s="37">
+        <v>94</v>
+      </c>
+      <c r="L17" s="37">
+        <v>153</v>
+      </c>
+      <c r="M17" s="37">
+        <v>196</v>
+      </c>
+      <c r="N17" s="37">
+        <v>334</v>
+      </c>
+      <c r="O17" s="37">
+        <v>204</v>
+      </c>
+      <c r="P17" s="37">
+        <v>452</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>332</v>
+      </c>
+      <c r="R17" s="37">
+        <v>650</v>
+      </c>
+      <c r="S17" s="37">
+        <v>410</v>
+      </c>
+      <c r="T17" s="37">
+        <v>1014</v>
+      </c>
+      <c r="U17" s="37">
+        <v>759</v>
+      </c>
+      <c r="V17" s="37">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="36">
+        <v>399</v>
+      </c>
+      <c r="D18" s="37">
+        <v>29127</v>
+      </c>
+      <c r="E18" s="37">
+        <v>11179</v>
+      </c>
+      <c r="F18" s="37">
+        <v>17948</v>
+      </c>
+      <c r="G18" s="37">
+        <v>22</v>
+      </c>
+      <c r="H18" s="37">
+        <v>26</v>
+      </c>
+      <c r="I18" s="37">
+        <v>8</v>
+      </c>
+      <c r="J18" s="37">
+        <v>4</v>
+      </c>
+      <c r="K18" s="37">
+        <v>3455</v>
+      </c>
+      <c r="L18" s="37">
+        <v>3651</v>
+      </c>
+      <c r="M18" s="37">
+        <v>1555</v>
+      </c>
+      <c r="N18" s="37">
+        <v>1574</v>
+      </c>
+      <c r="O18" s="37">
+        <v>901</v>
+      </c>
+      <c r="P18" s="37">
+        <v>1755</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>913</v>
+      </c>
+      <c r="R18" s="37">
+        <v>1953</v>
+      </c>
+      <c r="S18" s="37">
+        <v>1499</v>
+      </c>
+      <c r="T18" s="37">
+        <v>3845</v>
+      </c>
+      <c r="U18" s="37">
+        <v>2848</v>
+      </c>
+      <c r="V18" s="37">
+        <v>5166</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="36">
+        <v>113</v>
+      </c>
+      <c r="D19" s="37">
+        <v>6662</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2536</v>
+      </c>
+      <c r="F19" s="37">
+        <v>4126</v>
+      </c>
+      <c r="G19" s="37">
+        <v>0</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="37">
+        <v>2</v>
+      </c>
+      <c r="J19" s="37">
+        <v>4</v>
+      </c>
+      <c r="K19" s="37">
+        <v>123</v>
+      </c>
+      <c r="L19" s="37">
+        <v>206</v>
+      </c>
+      <c r="M19" s="37">
+        <v>245</v>
+      </c>
+      <c r="N19" s="37">
+        <v>415</v>
+      </c>
+      <c r="O19" s="37">
+        <v>651</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1189</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>624</v>
+      </c>
+      <c r="R19" s="37">
+        <v>1011</v>
+      </c>
+      <c r="S19" s="37">
+        <v>382</v>
+      </c>
+      <c r="T19" s="37">
+        <v>731</v>
+      </c>
+      <c r="U19" s="37">
+        <v>509</v>
+      </c>
+      <c r="V19" s="37">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="36">
+        <v>160</v>
+      </c>
+      <c r="D20" s="37">
+        <v>6871</v>
+      </c>
+      <c r="E20" s="37">
+        <v>2350</v>
+      </c>
+      <c r="F20" s="37">
+        <v>4521</v>
+      </c>
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="37">
+        <v>21</v>
+      </c>
+      <c r="J20" s="37">
+        <v>33</v>
+      </c>
+      <c r="K20" s="37">
+        <v>110</v>
+      </c>
+      <c r="L20" s="37">
+        <v>127</v>
+      </c>
+      <c r="M20" s="37">
+        <v>334</v>
+      </c>
+      <c r="N20" s="37">
+        <v>521</v>
+      </c>
+      <c r="O20" s="37">
+        <v>412</v>
+      </c>
+      <c r="P20" s="37">
+        <v>810</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>280</v>
+      </c>
+      <c r="R20" s="37">
+        <v>550</v>
+      </c>
+      <c r="S20" s="37">
+        <v>521</v>
+      </c>
+      <c r="T20" s="37">
+        <v>1202</v>
+      </c>
+      <c r="U20" s="37">
+        <v>672</v>
+      </c>
+      <c r="V20" s="37">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="36">
+        <v>123</v>
+      </c>
+      <c r="D21" s="37">
+        <v>5188</v>
+      </c>
+      <c r="E21" s="37">
+        <v>1596</v>
+      </c>
+      <c r="F21" s="37">
+        <v>3592</v>
+      </c>
+      <c r="G21" s="37">
+        <v>4</v>
+      </c>
+      <c r="H21" s="37">
+        <v>14</v>
+      </c>
+      <c r="I21" s="37">
+        <v>10</v>
+      </c>
+      <c r="J21" s="37">
+        <v>8</v>
+      </c>
+      <c r="K21" s="37">
+        <v>31</v>
+      </c>
+      <c r="L21" s="37">
+        <v>33</v>
+      </c>
+      <c r="M21" s="37">
+        <v>105</v>
+      </c>
+      <c r="N21" s="37">
+        <v>139</v>
+      </c>
+      <c r="O21" s="37">
+        <v>219</v>
+      </c>
+      <c r="P21" s="37">
+        <v>450</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>169</v>
+      </c>
+      <c r="R21" s="37">
+        <v>424</v>
+      </c>
+      <c r="S21" s="37">
+        <v>447</v>
+      </c>
+      <c r="T21" s="37">
+        <v>1201</v>
+      </c>
+      <c r="U21" s="37">
+        <v>615</v>
+      </c>
+      <c r="V21" s="37">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="36">
+        <v>513</v>
+      </c>
+      <c r="D22" s="37">
+        <v>18752</v>
+      </c>
+      <c r="E22" s="37">
+        <v>4741</v>
+      </c>
+      <c r="F22" s="37">
+        <v>14011</v>
+      </c>
+      <c r="G22" s="37">
+        <v>293</v>
+      </c>
+      <c r="H22" s="37">
+        <v>730</v>
+      </c>
+      <c r="I22" s="37">
+        <v>138</v>
+      </c>
+      <c r="J22" s="37">
+        <v>188</v>
+      </c>
+      <c r="K22" s="37">
+        <v>483</v>
+      </c>
+      <c r="L22" s="37">
+        <v>746</v>
+      </c>
+      <c r="M22" s="37">
+        <v>514</v>
+      </c>
+      <c r="N22" s="37">
+        <v>1076</v>
+      </c>
+      <c r="O22" s="37">
+        <v>956</v>
+      </c>
+      <c r="P22" s="37">
+        <v>2475</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>609</v>
+      </c>
+      <c r="R22" s="37">
+        <v>2864</v>
+      </c>
+      <c r="S22" s="37">
+        <v>961</v>
+      </c>
+      <c r="T22" s="37">
+        <v>3336</v>
+      </c>
+      <c r="U22" s="37">
+        <v>1080</v>
+      </c>
+      <c r="V22" s="37">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="36">
+        <v>190</v>
+      </c>
+      <c r="D23" s="37">
+        <v>8119</v>
+      </c>
+      <c r="E23" s="37">
+        <v>2277</v>
+      </c>
+      <c r="F23" s="37">
+        <v>5842</v>
+      </c>
+      <c r="G23" s="37">
+        <v>545</v>
+      </c>
+      <c r="H23" s="37">
+        <v>984</v>
+      </c>
+      <c r="I23" s="37">
+        <v>11</v>
+      </c>
+      <c r="J23" s="37">
+        <v>15</v>
+      </c>
+      <c r="K23" s="37">
+        <v>86</v>
+      </c>
+      <c r="L23" s="37">
+        <v>155</v>
+      </c>
+      <c r="M23" s="37">
+        <v>207</v>
+      </c>
+      <c r="N23" s="37">
+        <v>335</v>
+      </c>
+      <c r="O23" s="37">
+        <v>492</v>
+      </c>
+      <c r="P23" s="37">
+        <v>1269</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>382</v>
+      </c>
+      <c r="R23" s="37">
+        <v>889</v>
+      </c>
+      <c r="S23" s="37">
+        <v>557</v>
+      </c>
+      <c r="T23" s="37">
+        <v>1743</v>
+      </c>
+      <c r="U23" s="37">
+        <v>542</v>
+      </c>
+      <c r="V23" s="37">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="36">
+        <v>169</v>
+      </c>
+      <c r="D24" s="37">
+        <v>7654</v>
+      </c>
+      <c r="E24" s="37">
+        <v>2060</v>
+      </c>
+      <c r="F24" s="37">
+        <v>5594</v>
+      </c>
+      <c r="G24" s="37">
+        <v>323</v>
+      </c>
+      <c r="H24" s="37">
+        <v>951</v>
+      </c>
+      <c r="I24" s="37">
+        <v>13</v>
+      </c>
+      <c r="J24" s="37">
+        <v>13</v>
+      </c>
+      <c r="K24" s="37">
+        <v>109</v>
+      </c>
+      <c r="L24" s="37">
+        <v>134</v>
+      </c>
+      <c r="M24" s="37">
+        <v>130</v>
+      </c>
+      <c r="N24" s="37">
+        <v>181</v>
+      </c>
+      <c r="O24" s="37">
+        <v>252</v>
+      </c>
+      <c r="P24" s="37">
+        <v>939</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>250</v>
+      </c>
+      <c r="R24" s="37">
+        <v>667</v>
+      </c>
+      <c r="S24" s="37">
+        <v>550</v>
+      </c>
+      <c r="T24" s="37">
+        <v>1613</v>
+      </c>
+      <c r="U24" s="37">
+        <v>756</v>
+      </c>
+      <c r="V24" s="37">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="36">
+        <v>41</v>
+      </c>
+      <c r="D25" s="37">
+        <v>803</v>
+      </c>
+      <c r="E25" s="37">
+        <v>189</v>
+      </c>
+      <c r="F25" s="37">
+        <v>614</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
+        <v>0</v>
+      </c>
+      <c r="I25" s="37">
+        <v>5</v>
+      </c>
+      <c r="J25" s="37">
+        <v>4</v>
+      </c>
+      <c r="K25" s="37">
+        <v>28</v>
+      </c>
+      <c r="L25" s="37">
+        <v>43</v>
+      </c>
+      <c r="M25" s="37">
+        <v>28</v>
+      </c>
+      <c r="N25" s="37">
+        <v>44</v>
+      </c>
+      <c r="O25" s="37">
+        <v>26</v>
+      </c>
+      <c r="P25" s="37">
+        <v>121</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>22</v>
+      </c>
+      <c r="R25" s="37">
         <v>82</v>
       </c>
-      <c r="K9" s="47">
-[...40 lines deleted...]
-      <c r="B10" s="30" t="s">
+      <c r="S25" s="37">
+        <v>40</v>
+      </c>
+      <c r="T25" s="37">
+        <v>170</v>
+      </c>
+      <c r="U25" s="37">
+        <v>40</v>
+      </c>
+      <c r="V25" s="37">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="36">
+        <v>129</v>
+      </c>
+      <c r="D26" s="37">
+        <v>6540</v>
+      </c>
+      <c r="E26" s="37">
+        <v>1980</v>
+      </c>
+      <c r="F26" s="37">
+        <v>4560</v>
+      </c>
+      <c r="G26" s="37">
+        <v>33</v>
+      </c>
+      <c r="H26" s="37">
+        <v>52</v>
+      </c>
+      <c r="I26" s="37">
+        <v>0</v>
+      </c>
+      <c r="J26" s="37">
+        <v>1</v>
+      </c>
+      <c r="K26" s="37">
+        <v>20</v>
+      </c>
+      <c r="L26" s="37">
+        <v>18</v>
+      </c>
+      <c r="M26" s="37">
+        <v>79</v>
+      </c>
+      <c r="N26" s="37">
+        <v>85</v>
+      </c>
+      <c r="O26" s="37">
+        <v>206</v>
+      </c>
+      <c r="P26" s="37">
+        <v>370</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>324</v>
+      </c>
+      <c r="R26" s="37">
+        <v>570</v>
+      </c>
+      <c r="S26" s="37">
+        <v>570</v>
+      </c>
+      <c r="T26" s="37">
+        <v>1703</v>
+      </c>
+      <c r="U26" s="37">
+        <v>781</v>
+      </c>
+      <c r="V26" s="37">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="36">
+        <v>126</v>
+      </c>
+      <c r="D27" s="37">
+        <v>6231</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1807</v>
+      </c>
+      <c r="F27" s="37">
+        <v>4424</v>
+      </c>
+      <c r="G27" s="37">
+        <v>10</v>
+      </c>
+      <c r="H27" s="37">
+        <v>27</v>
+      </c>
+      <c r="I27" s="37">
+        <v>0</v>
+      </c>
+      <c r="J27" s="37">
+        <v>2</v>
+      </c>
+      <c r="K27" s="37">
+        <v>113</v>
+      </c>
+      <c r="L27" s="37">
+        <v>277</v>
+      </c>
+      <c r="M27" s="37">
+        <v>267</v>
+      </c>
+      <c r="N27" s="37">
+        <v>1126</v>
+      </c>
+      <c r="O27" s="37">
+        <v>268</v>
+      </c>
+      <c r="P27" s="37">
+        <v>587</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>266</v>
+      </c>
+      <c r="R27" s="37">
+        <v>684</v>
+      </c>
+      <c r="S27" s="37">
+        <v>426</v>
+      </c>
+      <c r="T27" s="37">
+        <v>831</v>
+      </c>
+      <c r="U27" s="37">
+        <v>467</v>
+      </c>
+      <c r="V27" s="37">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="36">
+        <v>91</v>
+      </c>
+      <c r="D28" s="37">
+        <v>4040</v>
+      </c>
+      <c r="E28" s="37">
+        <v>1144</v>
+      </c>
+      <c r="F28" s="37">
+        <v>2896</v>
+      </c>
+      <c r="G28" s="37">
+        <v>3</v>
+      </c>
+      <c r="H28" s="37">
+        <v>0</v>
+      </c>
+      <c r="I28" s="37">
+        <v>5</v>
+      </c>
+      <c r="J28" s="37">
+        <v>3</v>
+      </c>
+      <c r="K28" s="37">
+        <v>38</v>
+      </c>
+      <c r="L28" s="37">
+        <v>63</v>
+      </c>
+      <c r="M28" s="37">
+        <v>93</v>
+      </c>
+      <c r="N28" s="37">
+        <v>152</v>
+      </c>
+      <c r="O28" s="37">
+        <v>180</v>
+      </c>
+      <c r="P28" s="37">
+        <v>605</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>138</v>
+      </c>
+      <c r="R28" s="37">
+        <v>410</v>
+      </c>
+      <c r="S28" s="37">
+        <v>320</v>
+      </c>
+      <c r="T28" s="37">
+        <v>843</v>
+      </c>
+      <c r="U28" s="37">
+        <v>370</v>
+      </c>
+      <c r="V28" s="37">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="36">
+        <v>72</v>
+      </c>
+      <c r="D29" s="37">
+        <v>2999</v>
+      </c>
+      <c r="E29" s="37">
+        <v>910</v>
+      </c>
+      <c r="F29" s="37">
+        <v>2089</v>
+      </c>
+      <c r="G29" s="37">
+        <v>2</v>
+      </c>
+      <c r="H29" s="37">
+        <v>3</v>
+      </c>
+      <c r="I29" s="37">
+        <v>3</v>
+      </c>
+      <c r="J29" s="37">
+        <v>4</v>
+      </c>
+      <c r="K29" s="37">
+        <v>25</v>
+      </c>
+      <c r="L29" s="37">
         <v>24</v>
       </c>
-      <c r="C10" s="46">
-[...17 lines deleted...]
-      <c r="I10" s="47">
+      <c r="M29" s="37">
         <v>68</v>
       </c>
-      <c r="J10" s="47">
-[...67 lines deleted...]
-      <c r="J11" s="47">
+      <c r="N29" s="37">
+        <v>85</v>
+      </c>
+      <c r="O29" s="37">
+        <v>138</v>
+      </c>
+      <c r="P29" s="37">
+        <v>385</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>106</v>
+      </c>
+      <c r="R29" s="37">
+        <v>247</v>
+      </c>
+      <c r="S29" s="37">
+        <v>241</v>
+      </c>
+      <c r="T29" s="37">
+        <v>664</v>
+      </c>
+      <c r="U29" s="37">
+        <v>329</v>
+      </c>
+      <c r="V29" s="37">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="38">
+        <v>7</v>
+      </c>
+      <c r="D30" s="39">
         <v>46</v>
       </c>
-      <c r="K11" s="47">
-[...244 lines deleted...]
-      <c r="B15" s="30" t="s">
+      <c r="E30" s="39">
         <v>6</v>
       </c>
-      <c r="C15" s="46">
-[...64 lines deleted...]
-      <c r="B16" s="30" t="s">
+      <c r="F30" s="39">
+        <v>40</v>
+      </c>
+      <c r="G30" s="39">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39">
+        <v>0</v>
+      </c>
+      <c r="K30" s="39">
+        <v>1</v>
+      </c>
+      <c r="L30" s="39">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39">
+        <v>0</v>
+      </c>
+      <c r="O30" s="39">
+        <v>2</v>
+      </c>
+      <c r="P30" s="39">
+        <v>10</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>1</v>
+      </c>
+      <c r="R30" s="39">
         <v>7</v>
       </c>
-      <c r="C16" s="46">
-[...11 lines deleted...]
-      <c r="G16" s="47">
+      <c r="S30" s="39">
+        <v>2</v>
+      </c>
+      <c r="T30" s="39">
+        <v>18</v>
+      </c>
+      <c r="U30" s="39">
+        <v>0</v>
+      </c>
+      <c r="V30" s="39">
         <v>5</v>
       </c>
-      <c r="H16" s="47">
-[...635 lines deleted...]
-      <c r="P25" s="47">
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="Q25" s="47">
-[...403 lines deleted...]
-      <c r="V32" s="47"/>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="49" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="37"/>
+      <c r="S32" s="37"/>
+      <c r="T32" s="37"/>
+      <c r="U32" s="37"/>
+      <c r="V32" s="37"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1906 lines deleted...]
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.6640625" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -18604,1899 +7998,1899 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>173</v>
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>134</v>
       </c>
       <c r="B8" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="34">
+        <v>5152</v>
+      </c>
+      <c r="D8" s="35">
+        <v>302398</v>
+      </c>
+      <c r="E8" s="35">
+        <v>94889</v>
+      </c>
+      <c r="F8" s="35">
+        <v>207509</v>
+      </c>
+      <c r="G8" s="35">
+        <v>1920</v>
+      </c>
+      <c r="H8" s="35">
+        <v>4192</v>
+      </c>
+      <c r="I8" s="35">
+        <v>601</v>
+      </c>
+      <c r="J8" s="35">
+        <v>704</v>
+      </c>
+      <c r="K8" s="35">
+        <v>7652</v>
+      </c>
+      <c r="L8" s="35">
+        <v>9868</v>
+      </c>
+      <c r="M8" s="35">
+        <v>12366</v>
+      </c>
+      <c r="N8" s="35">
+        <v>19568</v>
+      </c>
+      <c r="O8" s="35">
+        <v>16797</v>
+      </c>
+      <c r="P8" s="35">
+        <v>37432</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>12359</v>
+      </c>
+      <c r="R8" s="35">
+        <v>29760</v>
+      </c>
+      <c r="S8" s="35">
+        <v>21053</v>
+      </c>
+      <c r="T8" s="35">
+        <v>56683</v>
+      </c>
+      <c r="U8" s="35">
+        <v>24061</v>
+      </c>
+      <c r="V8" s="35">
+        <v>53494</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="36">
+        <v>490</v>
+      </c>
+      <c r="D9" s="37">
+        <v>44981</v>
+      </c>
+      <c r="E9" s="37">
+        <v>12148</v>
+      </c>
+      <c r="F9" s="37">
+        <v>32833</v>
+      </c>
+      <c r="G9" s="37">
+        <v>101</v>
+      </c>
+      <c r="H9" s="37">
+        <v>225</v>
+      </c>
+      <c r="I9" s="37">
+        <v>69</v>
+      </c>
+      <c r="J9" s="37">
+        <v>81</v>
+      </c>
+      <c r="K9" s="37">
+        <v>140</v>
+      </c>
+      <c r="L9" s="37">
+        <v>244</v>
+      </c>
+      <c r="M9" s="37">
+        <v>682</v>
+      </c>
+      <c r="N9" s="37">
+        <v>1093</v>
+      </c>
+      <c r="O9" s="37">
+        <v>1686</v>
+      </c>
+      <c r="P9" s="37">
+        <v>3944</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>1404</v>
+      </c>
+      <c r="R9" s="37">
+        <v>4023</v>
+      </c>
+      <c r="S9" s="37">
+        <v>3570</v>
+      </c>
+      <c r="T9" s="37">
+        <v>11417</v>
+      </c>
+      <c r="U9" s="37">
+        <v>4597</v>
+      </c>
+      <c r="V9" s="37">
+        <v>12031</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="36">
+        <v>307</v>
+      </c>
+      <c r="D10" s="37">
+        <v>29457</v>
+      </c>
+      <c r="E10" s="37">
+        <v>9076</v>
+      </c>
+      <c r="F10" s="37">
+        <v>20381</v>
+      </c>
+      <c r="G10" s="37">
+        <v>139</v>
+      </c>
+      <c r="H10" s="37">
+        <v>224</v>
+      </c>
+      <c r="I10" s="37">
+        <v>80</v>
+      </c>
+      <c r="J10" s="37">
+        <v>103</v>
+      </c>
+      <c r="K10" s="37">
+        <v>483</v>
+      </c>
+      <c r="L10" s="37">
+        <v>705</v>
+      </c>
+      <c r="M10" s="37">
+        <v>1846</v>
+      </c>
+      <c r="N10" s="37">
+        <v>3769</v>
+      </c>
+      <c r="O10" s="37">
+        <v>2746</v>
+      </c>
+      <c r="P10" s="37">
+        <v>5676</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>1533</v>
+      </c>
+      <c r="R10" s="37">
+        <v>2781</v>
+      </c>
+      <c r="S10" s="37">
+        <v>1383</v>
+      </c>
+      <c r="T10" s="37">
+        <v>4082</v>
+      </c>
+      <c r="U10" s="37">
+        <v>1005</v>
+      </c>
+      <c r="V10" s="37">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="36">
+        <v>431</v>
+      </c>
+      <c r="D11" s="37">
+        <v>18756</v>
+      </c>
+      <c r="E11" s="37">
+        <v>5192</v>
+      </c>
+      <c r="F11" s="37">
+        <v>13564</v>
+      </c>
+      <c r="G11" s="37">
+        <v>21</v>
+      </c>
+      <c r="H11" s="37">
+        <v>73</v>
+      </c>
+      <c r="I11" s="37">
+        <v>8</v>
+      </c>
+      <c r="J11" s="37">
+        <v>7</v>
+      </c>
+      <c r="K11" s="37">
+        <v>222</v>
+      </c>
+      <c r="L11" s="37">
+        <v>429</v>
+      </c>
+      <c r="M11" s="37">
+        <v>404</v>
+      </c>
+      <c r="N11" s="37">
+        <v>798</v>
+      </c>
+      <c r="O11" s="37">
+        <v>1205</v>
+      </c>
+      <c r="P11" s="37">
+        <v>3836</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>790</v>
+      </c>
+      <c r="R11" s="37">
+        <v>2208</v>
+      </c>
+      <c r="S11" s="37">
+        <v>1522</v>
+      </c>
+      <c r="T11" s="37">
+        <v>3342</v>
+      </c>
+      <c r="U11" s="37">
+        <v>1041</v>
+      </c>
+      <c r="V11" s="37">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="36">
+        <v>567</v>
+      </c>
+      <c r="D12" s="37">
+        <v>32008</v>
+      </c>
+      <c r="E12" s="37">
+        <v>10505</v>
+      </c>
+      <c r="F12" s="37">
+        <v>21503</v>
+      </c>
+      <c r="G12" s="37">
+        <v>22</v>
+      </c>
+      <c r="H12" s="37">
+        <v>75</v>
+      </c>
+      <c r="I12" s="37">
+        <v>33</v>
+      </c>
+      <c r="J12" s="37">
+        <v>45</v>
+      </c>
+      <c r="K12" s="37">
+        <v>308</v>
+      </c>
+      <c r="L12" s="37">
+        <v>508</v>
+      </c>
+      <c r="M12" s="37">
+        <v>922</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1697</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1706</v>
+      </c>
+      <c r="P12" s="37">
+        <v>3111</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>1189</v>
+      </c>
+      <c r="R12" s="37">
+        <v>3198</v>
+      </c>
+      <c r="S12" s="37">
+        <v>3365</v>
+      </c>
+      <c r="T12" s="37">
+        <v>8296</v>
+      </c>
+      <c r="U12" s="37">
+        <v>2982</v>
+      </c>
+      <c r="V12" s="37">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="36">
+        <v>547</v>
+      </c>
+      <c r="D13" s="37">
+        <v>26226</v>
+      </c>
+      <c r="E13" s="37">
+        <v>9222</v>
+      </c>
+      <c r="F13" s="37">
+        <v>17004</v>
+      </c>
+      <c r="G13" s="37">
+        <v>13</v>
+      </c>
+      <c r="H13" s="37">
+        <v>27</v>
+      </c>
+      <c r="I13" s="37">
+        <v>37</v>
+      </c>
+      <c r="J13" s="37">
+        <v>50</v>
+      </c>
+      <c r="K13" s="37">
+        <v>584</v>
+      </c>
+      <c r="L13" s="37">
+        <v>700</v>
+      </c>
+      <c r="M13" s="37">
+        <v>1208</v>
+      </c>
+      <c r="N13" s="37">
+        <v>2145</v>
+      </c>
+      <c r="O13" s="37">
+        <v>2132</v>
+      </c>
+      <c r="P13" s="37">
+        <v>4367</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>1099</v>
+      </c>
+      <c r="R13" s="37">
+        <v>1606</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1431</v>
+      </c>
+      <c r="T13" s="37">
+        <v>3123</v>
+      </c>
+      <c r="U13" s="37">
+        <v>2731</v>
+      </c>
+      <c r="V13" s="37">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="36">
+        <v>406</v>
+      </c>
+      <c r="D14" s="37">
+        <v>28915</v>
+      </c>
+      <c r="E14" s="37">
+        <v>9787</v>
+      </c>
+      <c r="F14" s="37">
+        <v>19128</v>
+      </c>
+      <c r="G14" s="37">
+        <v>41</v>
+      </c>
+      <c r="H14" s="37">
+        <v>102</v>
+      </c>
+      <c r="I14" s="37">
+        <v>175</v>
+      </c>
+      <c r="J14" s="37">
+        <v>155</v>
+      </c>
+      <c r="K14" s="37">
+        <v>532</v>
+      </c>
+      <c r="L14" s="37">
+        <v>692</v>
+      </c>
+      <c r="M14" s="37">
+        <v>2793</v>
+      </c>
+      <c r="N14" s="37">
+        <v>2782</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1548</v>
+      </c>
+      <c r="P14" s="37">
+        <v>3326</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>1055</v>
+      </c>
+      <c r="R14" s="37">
+        <v>2460</v>
+      </c>
+      <c r="S14" s="37">
+        <v>1897</v>
+      </c>
+      <c r="T14" s="37">
+        <v>5511</v>
+      </c>
+      <c r="U14" s="37">
+        <v>1787</v>
+      </c>
+      <c r="V14" s="37">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="36">
+        <v>165</v>
+      </c>
+      <c r="D15" s="37">
+        <v>15457</v>
+      </c>
+      <c r="E15" s="37">
+        <v>5239</v>
+      </c>
+      <c r="F15" s="37">
+        <v>10218</v>
+      </c>
+      <c r="G15" s="37">
+        <v>112</v>
+      </c>
+      <c r="H15" s="37">
+        <v>153</v>
+      </c>
+      <c r="I15" s="37">
+        <v>0</v>
+      </c>
+      <c r="J15" s="37">
+        <v>0</v>
+      </c>
+      <c r="K15" s="37">
+        <v>706</v>
+      </c>
+      <c r="L15" s="37">
+        <v>895</v>
+      </c>
+      <c r="M15" s="37">
+        <v>655</v>
+      </c>
+      <c r="N15" s="37">
+        <v>986</v>
+      </c>
+      <c r="O15" s="37">
+        <v>752</v>
+      </c>
+      <c r="P15" s="37">
+        <v>1285</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>983</v>
+      </c>
+      <c r="R15" s="37">
+        <v>2309</v>
+      </c>
+      <c r="S15" s="37">
+        <v>1228</v>
+      </c>
+      <c r="T15" s="37">
+        <v>3148</v>
+      </c>
+      <c r="U15" s="37">
+        <v>915</v>
+      </c>
+      <c r="V15" s="37">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="36">
+        <v>104</v>
+      </c>
+      <c r="D16" s="37">
+        <v>5912</v>
+      </c>
+      <c r="E16" s="37">
+        <v>1875</v>
+      </c>
+      <c r="F16" s="37">
+        <v>4037</v>
+      </c>
+      <c r="G16" s="37">
+        <v>5</v>
+      </c>
+      <c r="H16" s="37">
+        <v>8</v>
+      </c>
+      <c r="I16" s="37">
+        <v>1</v>
+      </c>
+      <c r="J16" s="37">
+        <v>5</v>
+      </c>
+      <c r="K16" s="37">
+        <v>158</v>
+      </c>
+      <c r="L16" s="37">
+        <v>245</v>
+      </c>
+      <c r="M16" s="37">
+        <v>160</v>
+      </c>
+      <c r="N16" s="37">
+        <v>537</v>
+      </c>
+      <c r="O16" s="37">
+        <v>339</v>
+      </c>
+      <c r="P16" s="37">
+        <v>852</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>367</v>
+      </c>
+      <c r="R16" s="37">
+        <v>875</v>
+      </c>
+      <c r="S16" s="37">
+        <v>422</v>
+      </c>
+      <c r="T16" s="37">
+        <v>591</v>
+      </c>
+      <c r="U16" s="37">
+        <v>428</v>
+      </c>
+      <c r="V16" s="37">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="36">
+        <v>192</v>
+      </c>
+      <c r="D17" s="37">
+        <v>5830</v>
+      </c>
+      <c r="E17" s="37">
+        <v>1864</v>
+      </c>
+      <c r="F17" s="37">
+        <v>3966</v>
+      </c>
+      <c r="G17" s="37">
+        <v>1</v>
+      </c>
+      <c r="H17" s="37">
+        <v>5</v>
+      </c>
+      <c r="I17" s="37">
+        <v>17</v>
+      </c>
+      <c r="J17" s="37">
+        <v>20</v>
+      </c>
+      <c r="K17" s="37">
+        <v>85</v>
+      </c>
+      <c r="L17" s="37">
+        <v>146</v>
+      </c>
+      <c r="M17" s="37">
+        <v>169</v>
+      </c>
+      <c r="N17" s="37">
+        <v>300</v>
+      </c>
+      <c r="O17" s="37">
+        <v>192</v>
+      </c>
+      <c r="P17" s="37">
+        <v>414</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>312</v>
+      </c>
+      <c r="R17" s="37">
+        <v>593</v>
+      </c>
+      <c r="S17" s="37">
+        <v>390</v>
+      </c>
+      <c r="T17" s="37">
+        <v>933</v>
+      </c>
+      <c r="U17" s="37">
+        <v>699</v>
+      </c>
+      <c r="V17" s="37">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="36">
+        <v>331</v>
+      </c>
+      <c r="D18" s="37">
+        <v>28005</v>
+      </c>
+      <c r="E18" s="37">
+        <v>10749</v>
+      </c>
+      <c r="F18" s="37">
+        <v>17256</v>
+      </c>
+      <c r="G18" s="37">
+        <v>22</v>
+      </c>
+      <c r="H18" s="37">
+        <v>26</v>
+      </c>
+      <c r="I18" s="37">
+        <v>8</v>
+      </c>
+      <c r="J18" s="37">
+        <v>4</v>
+      </c>
+      <c r="K18" s="37">
+        <v>3320</v>
+      </c>
+      <c r="L18" s="37">
+        <v>3511</v>
+      </c>
+      <c r="M18" s="37">
+        <v>1494</v>
+      </c>
+      <c r="N18" s="37">
+        <v>1513</v>
+      </c>
+      <c r="O18" s="37">
+        <v>866</v>
+      </c>
+      <c r="P18" s="37">
+        <v>1687</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>879</v>
+      </c>
+      <c r="R18" s="37">
+        <v>1879</v>
+      </c>
+      <c r="S18" s="37">
+        <v>1441</v>
+      </c>
+      <c r="T18" s="37">
+        <v>3695</v>
+      </c>
+      <c r="U18" s="37">
+        <v>2741</v>
+      </c>
+      <c r="V18" s="37">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="36">
+        <v>104</v>
+      </c>
+      <c r="D19" s="37">
+        <v>6319</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2433</v>
+      </c>
+      <c r="F19" s="37">
+        <v>3886</v>
+      </c>
+      <c r="G19" s="37">
+        <v>0</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="37">
+        <v>1</v>
+      </c>
+      <c r="J19" s="37">
+        <v>3</v>
+      </c>
+      <c r="K19" s="37">
+        <v>118</v>
+      </c>
+      <c r="L19" s="37">
+        <v>197</v>
+      </c>
+      <c r="M19" s="37">
+        <v>236</v>
+      </c>
+      <c r="N19" s="37">
+        <v>398</v>
+      </c>
+      <c r="O19" s="37">
+        <v>631</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1140</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>598</v>
+      </c>
+      <c r="R19" s="37">
+        <v>949</v>
+      </c>
+      <c r="S19" s="37">
+        <v>360</v>
+      </c>
+      <c r="T19" s="37">
+        <v>672</v>
+      </c>
+      <c r="U19" s="37">
+        <v>489</v>
+      </c>
+      <c r="V19" s="37">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="36">
+        <v>146</v>
+      </c>
+      <c r="D20" s="37">
+        <v>6097</v>
+      </c>
+      <c r="E20" s="37">
+        <v>2134</v>
+      </c>
+      <c r="F20" s="37">
+        <v>3963</v>
+      </c>
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="37">
+        <v>4</v>
+      </c>
+      <c r="J20" s="37">
+        <v>5</v>
+      </c>
+      <c r="K20" s="37">
+        <v>65</v>
+      </c>
+      <c r="L20" s="37">
+        <v>77</v>
+      </c>
+      <c r="M20" s="37">
+        <v>273</v>
+      </c>
+      <c r="N20" s="37">
+        <v>341</v>
+      </c>
+      <c r="O20" s="37">
+        <v>386</v>
+      </c>
+      <c r="P20" s="37">
+        <v>878</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>289</v>
+      </c>
+      <c r="R20" s="37">
+        <v>673</v>
+      </c>
+      <c r="S20" s="37">
+        <v>534</v>
+      </c>
+      <c r="T20" s="37">
+        <v>914</v>
+      </c>
+      <c r="U20" s="37">
+        <v>583</v>
+      </c>
+      <c r="V20" s="37">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="36">
+        <v>116</v>
+      </c>
+      <c r="D21" s="37">
+        <v>4855</v>
+      </c>
+      <c r="E21" s="37">
+        <v>1554</v>
+      </c>
+      <c r="F21" s="37">
+        <v>3301</v>
+      </c>
+      <c r="G21" s="37">
+        <v>0</v>
+      </c>
+      <c r="H21" s="37">
+        <v>13</v>
+      </c>
+      <c r="I21" s="37">
+        <v>8</v>
+      </c>
+      <c r="J21" s="37">
+        <v>7</v>
+      </c>
+      <c r="K21" s="37">
+        <v>25</v>
+      </c>
+      <c r="L21" s="37">
+        <v>39</v>
+      </c>
+      <c r="M21" s="37">
+        <v>115</v>
+      </c>
+      <c r="N21" s="37">
+        <v>136</v>
+      </c>
+      <c r="O21" s="37">
+        <v>213</v>
+      </c>
+      <c r="P21" s="37">
+        <v>434</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>161</v>
+      </c>
+      <c r="R21" s="37">
+        <v>451</v>
+      </c>
+      <c r="S21" s="37">
+        <v>429</v>
+      </c>
+      <c r="T21" s="37">
+        <v>1078</v>
+      </c>
+      <c r="U21" s="37">
+        <v>603</v>
+      </c>
+      <c r="V21" s="37">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="36">
+        <v>503</v>
+      </c>
+      <c r="D22" s="37">
+        <v>17543</v>
+      </c>
+      <c r="E22" s="37">
+        <v>4403</v>
+      </c>
+      <c r="F22" s="37">
+        <v>13140</v>
+      </c>
+      <c r="G22" s="37">
+        <v>261</v>
+      </c>
+      <c r="H22" s="37">
+        <v>635</v>
+      </c>
+      <c r="I22" s="37">
+        <v>112</v>
+      </c>
+      <c r="J22" s="37">
+        <v>169</v>
+      </c>
+      <c r="K22" s="37">
+        <v>430</v>
+      </c>
+      <c r="L22" s="37">
+        <v>723</v>
+      </c>
+      <c r="M22" s="37">
+        <v>468</v>
+      </c>
+      <c r="N22" s="37">
+        <v>969</v>
+      </c>
+      <c r="O22" s="37">
+        <v>959</v>
+      </c>
+      <c r="P22" s="37">
+        <v>2397</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>549</v>
+      </c>
+      <c r="R22" s="37">
+        <v>2658</v>
+      </c>
+      <c r="S22" s="37">
+        <v>946</v>
+      </c>
+      <c r="T22" s="37">
+        <v>3119</v>
+      </c>
+      <c r="U22" s="37">
+        <v>939</v>
+      </c>
+      <c r="V22" s="37">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="36">
+        <v>183</v>
+      </c>
+      <c r="D23" s="37">
+        <v>7795</v>
+      </c>
+      <c r="E23" s="37">
+        <v>2200</v>
+      </c>
+      <c r="F23" s="37">
+        <v>5595</v>
+      </c>
+      <c r="G23" s="37">
+        <v>822</v>
+      </c>
+      <c r="H23" s="37">
+        <v>1602</v>
+      </c>
+      <c r="I23" s="37">
+        <v>11</v>
+      </c>
+      <c r="J23" s="37">
+        <v>11</v>
+      </c>
+      <c r="K23" s="37">
+        <v>85</v>
+      </c>
+      <c r="L23" s="37">
         <v>150</v>
       </c>
-      <c r="C8" s="44">
-[...65 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="M23" s="37">
+        <v>198</v>
+      </c>
+      <c r="N23" s="37">
+        <v>321</v>
+      </c>
+      <c r="O23" s="37">
+        <v>478</v>
+      </c>
+      <c r="P23" s="37">
+        <v>1229</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>380</v>
+      </c>
+      <c r="R23" s="37">
+        <v>864</v>
+      </c>
+      <c r="S23" s="37">
+        <v>540</v>
+      </c>
+      <c r="T23" s="37">
+        <v>1681</v>
+      </c>
+      <c r="U23" s="37">
+        <v>508</v>
+      </c>
+      <c r="V23" s="37">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="36">
+        <v>190</v>
+      </c>
+      <c r="D24" s="37">
+        <v>7165</v>
+      </c>
+      <c r="E24" s="37">
+        <v>1818</v>
+      </c>
+      <c r="F24" s="37">
+        <v>5347</v>
+      </c>
+      <c r="G24" s="37">
+        <v>333</v>
+      </c>
+      <c r="H24" s="37">
+        <v>967</v>
+      </c>
+      <c r="I24" s="37">
+        <v>24</v>
+      </c>
+      <c r="J24" s="37">
         <v>23</v>
       </c>
-      <c r="C9" s="46">
-[...11 lines deleted...]
-      <c r="G9" s="47">
+      <c r="K24" s="37">
+        <v>158</v>
+      </c>
+      <c r="L24" s="37">
+        <v>171</v>
+      </c>
+      <c r="M24" s="37">
+        <v>126</v>
+      </c>
+      <c r="N24" s="37">
+        <v>223</v>
+      </c>
+      <c r="O24" s="37">
+        <v>261</v>
+      </c>
+      <c r="P24" s="37">
+        <v>988</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>209</v>
+      </c>
+      <c r="R24" s="37">
+        <v>599</v>
+      </c>
+      <c r="S24" s="37">
+        <v>456</v>
+      </c>
+      <c r="T24" s="37">
+        <v>1588</v>
+      </c>
+      <c r="U24" s="37">
+        <v>584</v>
+      </c>
+      <c r="V24" s="37">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="36">
+        <v>26</v>
+      </c>
+      <c r="D25" s="37">
+        <v>897</v>
+      </c>
+      <c r="E25" s="37">
+        <v>197</v>
+      </c>
+      <c r="F25" s="37">
+        <v>700</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
+        <v>2</v>
+      </c>
+      <c r="I25" s="37">
+        <v>1</v>
+      </c>
+      <c r="J25" s="37">
+        <v>2</v>
+      </c>
+      <c r="K25" s="37">
+        <v>13</v>
+      </c>
+      <c r="L25" s="37">
+        <v>34</v>
+      </c>
+      <c r="M25" s="37">
+        <v>40</v>
+      </c>
+      <c r="N25" s="37">
+        <v>62</v>
+      </c>
+      <c r="O25" s="37">
+        <v>26</v>
+      </c>
+      <c r="P25" s="37">
+        <v>127</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>25</v>
+      </c>
+      <c r="R25" s="37">
+        <v>114</v>
+      </c>
+      <c r="S25" s="37">
+        <v>48</v>
+      </c>
+      <c r="T25" s="37">
+        <v>206</v>
+      </c>
+      <c r="U25" s="37">
+        <v>44</v>
+      </c>
+      <c r="V25" s="37">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="36">
+        <v>86</v>
+      </c>
+      <c r="D26" s="37">
+        <v>3579</v>
+      </c>
+      <c r="E26" s="37">
+        <v>825</v>
+      </c>
+      <c r="F26" s="37">
+        <v>2754</v>
+      </c>
+      <c r="G26" s="37">
+        <v>10</v>
+      </c>
+      <c r="H26" s="37">
+        <v>31</v>
+      </c>
+      <c r="I26" s="37">
+        <v>0</v>
+      </c>
+      <c r="J26" s="37">
+        <v>0</v>
+      </c>
+      <c r="K26" s="37">
+        <v>19</v>
+      </c>
+      <c r="L26" s="37">
+        <v>16</v>
+      </c>
+      <c r="M26" s="37">
+        <v>55</v>
+      </c>
+      <c r="N26" s="37">
+        <v>63</v>
+      </c>
+      <c r="O26" s="37">
+        <v>94</v>
+      </c>
+      <c r="P26" s="37">
+        <v>229</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>81</v>
+      </c>
+      <c r="R26" s="37">
+        <v>319</v>
+      </c>
+      <c r="S26" s="37">
+        <v>233</v>
+      </c>
+      <c r="T26" s="37">
+        <v>1108</v>
+      </c>
+      <c r="U26" s="37">
+        <v>343</v>
+      </c>
+      <c r="V26" s="37">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="36">
+        <v>109</v>
+      </c>
+      <c r="D27" s="37">
+        <v>5835</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1659</v>
+      </c>
+      <c r="F27" s="37">
+        <v>4176</v>
+      </c>
+      <c r="G27" s="37">
+        <v>5</v>
+      </c>
+      <c r="H27" s="37">
+        <v>15</v>
+      </c>
+      <c r="I27" s="37">
+        <v>0</v>
+      </c>
+      <c r="J27" s="37">
+        <v>2</v>
+      </c>
+      <c r="K27" s="37">
+        <v>113</v>
+      </c>
+      <c r="L27" s="37">
+        <v>267</v>
+      </c>
+      <c r="M27" s="37">
+        <v>250</v>
+      </c>
+      <c r="N27" s="37">
+        <v>1065</v>
+      </c>
+      <c r="O27" s="37">
+        <v>245</v>
+      </c>
+      <c r="P27" s="37">
+        <v>526</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>235</v>
+      </c>
+      <c r="R27" s="37">
+        <v>636</v>
+      </c>
+      <c r="S27" s="37">
+        <v>376</v>
+      </c>
+      <c r="T27" s="37">
+        <v>785</v>
+      </c>
+      <c r="U27" s="37">
+        <v>440</v>
+      </c>
+      <c r="V27" s="37">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="36">
+        <v>76</v>
+      </c>
+      <c r="D28" s="37">
+        <v>3966</v>
+      </c>
+      <c r="E28" s="37">
+        <v>1179</v>
+      </c>
+      <c r="F28" s="37">
+        <v>2787</v>
+      </c>
+      <c r="G28" s="37">
+        <v>10</v>
+      </c>
+      <c r="H28" s="37">
+        <v>8</v>
+      </c>
+      <c r="I28" s="37">
+        <v>9</v>
+      </c>
+      <c r="J28" s="37">
+        <v>10</v>
+      </c>
+      <c r="K28" s="37">
+        <v>66</v>
+      </c>
+      <c r="L28" s="37">
+        <v>87</v>
+      </c>
+      <c r="M28" s="37">
+        <v>194</v>
+      </c>
+      <c r="N28" s="37">
+        <v>269</v>
+      </c>
+      <c r="O28" s="37">
+        <v>210</v>
+      </c>
+      <c r="P28" s="37">
+        <v>607</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>117</v>
+      </c>
+      <c r="R28" s="37">
+        <v>324</v>
+      </c>
+      <c r="S28" s="37">
+        <v>264</v>
+      </c>
+      <c r="T28" s="37">
+        <v>778</v>
+      </c>
+      <c r="U28" s="37">
+        <v>319</v>
+      </c>
+      <c r="V28" s="37">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="36">
+        <v>67</v>
+      </c>
+      <c r="D29" s="37">
+        <v>2764</v>
+      </c>
+      <c r="E29" s="37">
+        <v>826</v>
+      </c>
+      <c r="F29" s="37">
+        <v>1938</v>
+      </c>
+      <c r="G29" s="37">
+        <v>2</v>
+      </c>
+      <c r="H29" s="37">
+        <v>1</v>
+      </c>
+      <c r="I29" s="37">
+        <v>3</v>
+      </c>
+      <c r="J29" s="37">
+        <v>2</v>
+      </c>
+      <c r="K29" s="37">
+        <v>22</v>
+      </c>
+      <c r="L29" s="37">
+        <v>32</v>
+      </c>
+      <c r="M29" s="37">
+        <v>78</v>
+      </c>
+      <c r="N29" s="37">
         <v>101</v>
       </c>
-      <c r="H9" s="47">
-[...70 lines deleted...]
-      <c r="I10" s="47">
+      <c r="O29" s="37">
+        <v>122</v>
+      </c>
+      <c r="P29" s="37">
+        <v>368</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>103</v>
+      </c>
+      <c r="R29" s="37">
+        <v>223</v>
+      </c>
+      <c r="S29" s="37">
+        <v>215</v>
+      </c>
+      <c r="T29" s="37">
+        <v>613</v>
+      </c>
+      <c r="U29" s="37">
+        <v>283</v>
+      </c>
+      <c r="V29" s="37">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="J10" s="47">
-[...315 lines deleted...]
-      <c r="B15" s="30" t="s">
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="38">
         <v>6</v>
       </c>
-      <c r="C15" s="46">
-[...85 lines deleted...]
-      <c r="I16" s="47">
+      <c r="D30" s="39">
+        <v>36</v>
+      </c>
+      <c r="E30" s="39">
+        <v>4</v>
+      </c>
+      <c r="F30" s="39">
+        <v>32</v>
+      </c>
+      <c r="G30" s="39">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39">
+        <v>0</v>
+      </c>
+      <c r="K30" s="39">
+        <v>0</v>
+      </c>
+      <c r="L30" s="39">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39">
+        <v>0</v>
+      </c>
+      <c r="O30" s="39">
+        <v>0</v>
+      </c>
+      <c r="P30" s="39">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="39">
         <v>1</v>
       </c>
-      <c r="J16" s="47">
-[...203 lines deleted...]
-      <c r="J19" s="47">
+      <c r="R30" s="39">
+        <v>18</v>
+      </c>
+      <c r="S30" s="39">
         <v>3</v>
       </c>
-      <c r="K19" s="47">
-[...673 lines deleted...]
-      <c r="I29" s="47">
+      <c r="T30" s="39">
         <v>3</v>
       </c>
-      <c r="J29" s="47">
-[...132 lines deleted...]
-    <row r="32" spans="1:22" s="37" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="U30" s="39">
+        <v>0</v>
+      </c>
+      <c r="V30" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="27.83203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -20511,3941 +9905,1898 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>174</v>
+        <v>135</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C8" s="44">
+        <v>81</v>
+      </c>
+      <c r="C8" s="34">
         <v>4899</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="35">
         <v>288591</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="35">
         <v>91762</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="35">
         <v>196829</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="35">
         <v>4908</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="35">
         <v>9744</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="35">
         <v>494</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="35">
         <v>616</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="35">
         <v>7706</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="35">
         <v>9807</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="35">
         <v>12789</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="35">
         <v>19133</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="35">
         <v>16742</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="35">
         <v>38272</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="35">
         <v>11424</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="35">
         <v>27813</v>
       </c>
-      <c r="S8" s="45">
+      <c r="S8" s="35">
         <v>20087</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="35">
         <v>53354</v>
       </c>
-      <c r="U8" s="45">
+      <c r="U8" s="35">
         <v>22520</v>
       </c>
-      <c r="V8" s="45">
+      <c r="V8" s="35">
         <v>47834</v>
       </c>
-      <c r="W8" s="57"/>
-[...2 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="36">
+        <v>444</v>
+      </c>
+      <c r="D9" s="37">
+        <v>43571</v>
+      </c>
+      <c r="E9" s="37">
+        <v>11386</v>
+      </c>
+      <c r="F9" s="37">
+        <v>32185</v>
+      </c>
+      <c r="G9" s="37">
+        <v>109</v>
+      </c>
+      <c r="H9" s="37">
+        <v>365</v>
+      </c>
+      <c r="I9" s="37">
+        <v>66</v>
+      </c>
+      <c r="J9" s="37">
+        <v>92</v>
+      </c>
+      <c r="K9" s="37">
+        <v>180</v>
+      </c>
+      <c r="L9" s="37">
+        <v>347</v>
+      </c>
+      <c r="M9" s="37">
+        <v>575</v>
+      </c>
+      <c r="N9" s="37">
+        <v>994</v>
+      </c>
+      <c r="O9" s="37">
+        <v>1387</v>
+      </c>
+      <c r="P9" s="37">
+        <v>3915</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>1353</v>
+      </c>
+      <c r="R9" s="37">
+        <v>4230</v>
+      </c>
+      <c r="S9" s="37">
+        <v>3760</v>
+      </c>
+      <c r="T9" s="37">
+        <v>12373</v>
+      </c>
+      <c r="U9" s="37">
+        <v>4065</v>
+      </c>
+      <c r="V9" s="37">
+        <v>10234</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="36">
+        <v>463</v>
+      </c>
+      <c r="D10" s="37">
+        <v>28126</v>
+      </c>
+      <c r="E10" s="37">
+        <v>8732</v>
+      </c>
+      <c r="F10" s="37">
+        <v>19394</v>
+      </c>
+      <c r="G10" s="37">
+        <v>2645</v>
+      </c>
+      <c r="H10" s="37">
+        <v>4630</v>
+      </c>
+      <c r="I10" s="37">
+        <v>48</v>
+      </c>
+      <c r="J10" s="37">
+        <v>72</v>
+      </c>
+      <c r="K10" s="37">
+        <v>377</v>
+      </c>
+      <c r="L10" s="37">
+        <v>537</v>
+      </c>
+      <c r="M10" s="37">
+        <v>2088</v>
+      </c>
+      <c r="N10" s="37">
+        <v>4175</v>
+      </c>
+      <c r="O10" s="37">
+        <v>3050</v>
+      </c>
+      <c r="P10" s="37">
+        <v>5600</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>1203</v>
+      </c>
+      <c r="R10" s="37">
+        <v>2386</v>
+      </c>
+      <c r="S10" s="37">
+        <v>1064</v>
+      </c>
+      <c r="T10" s="37">
+        <v>3439</v>
+      </c>
+      <c r="U10" s="37">
+        <v>902</v>
+      </c>
+      <c r="V10" s="37">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="36">
+        <v>392</v>
+      </c>
+      <c r="D11" s="37">
+        <v>17749</v>
+      </c>
+      <c r="E11" s="37">
+        <v>4985</v>
+      </c>
+      <c r="F11" s="37">
+        <v>12764</v>
+      </c>
+      <c r="G11" s="37">
+        <v>27</v>
+      </c>
+      <c r="H11" s="37">
+        <v>86</v>
+      </c>
+      <c r="I11" s="37">
+        <v>4</v>
+      </c>
+      <c r="J11" s="37">
+        <v>10</v>
+      </c>
+      <c r="K11" s="37">
+        <v>316</v>
+      </c>
+      <c r="L11" s="37">
+        <v>710</v>
+      </c>
+      <c r="M11" s="37">
+        <v>411</v>
+      </c>
+      <c r="N11" s="37">
+        <v>689</v>
+      </c>
+      <c r="O11" s="37">
+        <v>1088</v>
+      </c>
+      <c r="P11" s="37">
+        <v>3486</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>692</v>
+      </c>
+      <c r="R11" s="37">
+        <v>2048</v>
+      </c>
+      <c r="S11" s="37">
+        <v>1485</v>
+      </c>
+      <c r="T11" s="37">
+        <v>3066</v>
+      </c>
+      <c r="U11" s="37">
+        <v>989</v>
+      </c>
+      <c r="V11" s="37">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="36">
+        <v>475</v>
+      </c>
+      <c r="D12" s="37">
+        <v>30777</v>
+      </c>
+      <c r="E12" s="37">
+        <v>9431</v>
+      </c>
+      <c r="F12" s="37">
+        <v>21346</v>
+      </c>
+      <c r="G12" s="37">
+        <v>11</v>
+      </c>
+      <c r="H12" s="37">
+        <v>41</v>
+      </c>
+      <c r="I12" s="37">
+        <v>34</v>
+      </c>
+      <c r="J12" s="37">
+        <v>40</v>
+      </c>
+      <c r="K12" s="37">
+        <v>238</v>
+      </c>
+      <c r="L12" s="37">
+        <v>451</v>
+      </c>
+      <c r="M12" s="37">
+        <v>826</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1620</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1510</v>
+      </c>
+      <c r="P12" s="37">
+        <v>3478</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>1029</v>
+      </c>
+      <c r="R12" s="37">
+        <v>3495</v>
+      </c>
+      <c r="S12" s="37">
+        <v>3222</v>
+      </c>
+      <c r="T12" s="37">
+        <v>8023</v>
+      </c>
+      <c r="U12" s="37">
+        <v>2572</v>
+      </c>
+      <c r="V12" s="37">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="36">
+        <v>519</v>
+      </c>
+      <c r="D13" s="37">
+        <v>24977</v>
+      </c>
+      <c r="E13" s="37">
+        <v>8717</v>
+      </c>
+      <c r="F13" s="37">
+        <v>16260</v>
+      </c>
+      <c r="G13" s="37">
+        <v>5</v>
+      </c>
+      <c r="H13" s="37">
+        <v>19</v>
+      </c>
+      <c r="I13" s="37">
+        <v>35</v>
+      </c>
+      <c r="J13" s="37">
+        <v>49</v>
+      </c>
+      <c r="K13" s="37">
+        <v>552</v>
+      </c>
+      <c r="L13" s="37">
+        <v>718</v>
+      </c>
+      <c r="M13" s="37">
+        <v>1146</v>
+      </c>
+      <c r="N13" s="37">
+        <v>1973</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1880</v>
+      </c>
+      <c r="P13" s="37">
+        <v>4559</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>913</v>
+      </c>
+      <c r="R13" s="37">
+        <v>1545</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1194</v>
+      </c>
+      <c r="T13" s="37">
+        <v>2920</v>
+      </c>
+      <c r="U13" s="37">
+        <v>2997</v>
+      </c>
+      <c r="V13" s="37">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="36">
+        <v>356</v>
+      </c>
+      <c r="D14" s="37">
+        <v>27272</v>
+      </c>
+      <c r="E14" s="37">
+        <v>9276</v>
+      </c>
+      <c r="F14" s="37">
+        <v>17996</v>
+      </c>
+      <c r="G14" s="37">
+        <v>40</v>
+      </c>
+      <c r="H14" s="37">
+        <v>91</v>
+      </c>
+      <c r="I14" s="37">
+        <v>157</v>
+      </c>
+      <c r="J14" s="37">
+        <v>143</v>
+      </c>
+      <c r="K14" s="37">
+        <v>729</v>
+      </c>
+      <c r="L14" s="37">
+        <v>912</v>
+      </c>
+      <c r="M14" s="37">
+        <v>2866</v>
+      </c>
+      <c r="N14" s="37">
+        <v>3093</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1375</v>
+      </c>
+      <c r="P14" s="37">
+        <v>3195</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>998</v>
+      </c>
+      <c r="R14" s="37">
+        <v>2345</v>
+      </c>
+      <c r="S14" s="37">
+        <v>1690</v>
+      </c>
+      <c r="T14" s="37">
+        <v>4991</v>
+      </c>
+      <c r="U14" s="37">
+        <v>1461</v>
+      </c>
+      <c r="V14" s="37">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="36">
+        <v>166</v>
+      </c>
+      <c r="D15" s="37">
+        <v>14296</v>
+      </c>
+      <c r="E15" s="37">
+        <v>5312</v>
+      </c>
+      <c r="F15" s="37">
+        <v>8984</v>
+      </c>
+      <c r="G15" s="37">
+        <v>105</v>
+      </c>
+      <c r="H15" s="37">
+        <v>144</v>
+      </c>
+      <c r="I15" s="37">
+        <v>0</v>
+      </c>
+      <c r="J15" s="37">
+        <v>0</v>
+      </c>
+      <c r="K15" s="37">
+        <v>699</v>
+      </c>
+      <c r="L15" s="37">
+        <v>730</v>
+      </c>
+      <c r="M15" s="37">
+        <v>657</v>
+      </c>
+      <c r="N15" s="37">
+        <v>913</v>
+      </c>
+      <c r="O15" s="37">
+        <v>779</v>
+      </c>
+      <c r="P15" s="37">
+        <v>1204</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>982</v>
+      </c>
+      <c r="R15" s="37">
+        <v>2013</v>
+      </c>
+      <c r="S15" s="37">
+        <v>1266</v>
+      </c>
+      <c r="T15" s="37">
+        <v>2548</v>
+      </c>
+      <c r="U15" s="37">
+        <v>929</v>
+      </c>
+      <c r="V15" s="37">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="36">
+        <v>102</v>
+      </c>
+      <c r="D16" s="37">
+        <v>5962</v>
+      </c>
+      <c r="E16" s="37">
+        <v>1845</v>
+      </c>
+      <c r="F16" s="37">
+        <v>4117</v>
+      </c>
+      <c r="G16" s="37">
+        <v>10</v>
+      </c>
+      <c r="H16" s="37">
+        <v>16</v>
+      </c>
+      <c r="I16" s="37">
+        <v>5</v>
+      </c>
+      <c r="J16" s="37">
+        <v>18</v>
+      </c>
+      <c r="K16" s="37">
+        <v>156</v>
+      </c>
+      <c r="L16" s="37">
+        <v>241</v>
+      </c>
+      <c r="M16" s="37">
+        <v>157</v>
+      </c>
+      <c r="N16" s="37">
+        <v>531</v>
+      </c>
+      <c r="O16" s="37">
+        <v>332</v>
+      </c>
+      <c r="P16" s="37">
+        <v>860</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>363</v>
+      </c>
+      <c r="R16" s="37">
+        <v>868</v>
+      </c>
+      <c r="S16" s="37">
+        <v>411</v>
+      </c>
+      <c r="T16" s="37">
+        <v>640</v>
+      </c>
+      <c r="U16" s="37">
+        <v>421</v>
+      </c>
+      <c r="V16" s="37">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="36">
+        <v>171</v>
+      </c>
+      <c r="D17" s="37">
+        <v>5688</v>
+      </c>
+      <c r="E17" s="37">
+        <v>1966</v>
+      </c>
+      <c r="F17" s="37">
+        <v>3722</v>
+      </c>
+      <c r="G17" s="37">
+        <v>14</v>
+      </c>
+      <c r="H17" s="37">
+        <v>11</v>
+      </c>
+      <c r="I17" s="37">
+        <v>11</v>
+      </c>
+      <c r="J17" s="37">
+        <v>17</v>
+      </c>
+      <c r="K17" s="37">
+        <v>97</v>
+      </c>
+      <c r="L17" s="37">
+        <v>160</v>
+      </c>
+      <c r="M17" s="37">
+        <v>196</v>
+      </c>
+      <c r="N17" s="37">
+        <v>276</v>
+      </c>
+      <c r="O17" s="37">
+        <v>264</v>
+      </c>
+      <c r="P17" s="37">
+        <v>412</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>341</v>
+      </c>
+      <c r="R17" s="37">
+        <v>363</v>
+      </c>
+      <c r="S17" s="37">
+        <v>452</v>
+      </c>
+      <c r="T17" s="37">
+        <v>916</v>
+      </c>
+      <c r="U17" s="37">
+        <v>605</v>
+      </c>
+      <c r="V17" s="37">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="36">
+        <v>298</v>
+      </c>
+      <c r="D18" s="37">
+        <v>26500</v>
+      </c>
+      <c r="E18" s="37">
+        <v>10163</v>
+      </c>
+      <c r="F18" s="37">
+        <v>16337</v>
+      </c>
+      <c r="G18" s="37">
+        <v>24</v>
+      </c>
+      <c r="H18" s="37">
+        <v>14</v>
+      </c>
+      <c r="I18" s="37">
+        <v>20</v>
+      </c>
+      <c r="J18" s="37">
+        <v>10</v>
+      </c>
+      <c r="K18" s="37">
+        <v>3244</v>
+      </c>
+      <c r="L18" s="37">
+        <v>3447</v>
+      </c>
+      <c r="M18" s="37">
+        <v>1476</v>
+      </c>
+      <c r="N18" s="37">
+        <v>1507</v>
+      </c>
+      <c r="O18" s="37">
+        <v>902</v>
+      </c>
+      <c r="P18" s="37">
+        <v>1577</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>508</v>
+      </c>
+      <c r="R18" s="37">
+        <v>1462</v>
+      </c>
+      <c r="S18" s="37">
+        <v>1424</v>
+      </c>
+      <c r="T18" s="37">
+        <v>3640</v>
+      </c>
+      <c r="U18" s="37">
+        <v>2589</v>
+      </c>
+      <c r="V18" s="37">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="36">
+        <v>97</v>
+      </c>
+      <c r="D19" s="37">
+        <v>5898</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2306</v>
+      </c>
+      <c r="F19" s="37">
+        <v>3592</v>
+      </c>
+      <c r="G19" s="37">
+        <v>52</v>
+      </c>
+      <c r="H19" s="37">
+        <v>87</v>
+      </c>
+      <c r="I19" s="37">
+        <v>1</v>
+      </c>
+      <c r="J19" s="37">
+        <v>2</v>
+      </c>
+      <c r="K19" s="37">
+        <v>115</v>
+      </c>
+      <c r="L19" s="37">
+        <v>189</v>
+      </c>
+      <c r="M19" s="37">
+        <v>228</v>
+      </c>
+      <c r="N19" s="37">
+        <v>383</v>
+      </c>
+      <c r="O19" s="37">
+        <v>612</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1078</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>573</v>
+      </c>
+      <c r="R19" s="37">
+        <v>888</v>
+      </c>
+      <c r="S19" s="37">
+        <v>331</v>
+      </c>
+      <c r="T19" s="37">
+        <v>604</v>
+      </c>
+      <c r="U19" s="37">
+        <v>446</v>
+      </c>
+      <c r="V19" s="37">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="36">
+        <v>123</v>
+      </c>
+      <c r="D20" s="37">
+        <v>6569</v>
+      </c>
+      <c r="E20" s="37">
+        <v>2656</v>
+      </c>
+      <c r="F20" s="37">
+        <v>3913</v>
+      </c>
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="37">
+        <v>9</v>
+      </c>
+      <c r="J20" s="37">
+        <v>11</v>
+      </c>
+      <c r="K20" s="37">
+        <v>130</v>
+      </c>
+      <c r="L20" s="37">
+        <v>167</v>
+      </c>
+      <c r="M20" s="37">
+        <v>370</v>
+      </c>
+      <c r="N20" s="37">
+        <v>400</v>
+      </c>
+      <c r="O20" s="37">
+        <v>790</v>
+      </c>
+      <c r="P20" s="37">
+        <v>1102</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>396</v>
+      </c>
+      <c r="R20" s="37">
+        <v>643</v>
+      </c>
+      <c r="S20" s="37">
+        <v>425</v>
+      </c>
+      <c r="T20" s="37">
+        <v>824</v>
+      </c>
+      <c r="U20" s="37">
+        <v>536</v>
+      </c>
+      <c r="V20" s="37">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="36">
+        <v>111</v>
+      </c>
+      <c r="D21" s="37">
+        <v>4715</v>
+      </c>
+      <c r="E21" s="37">
+        <v>1567</v>
+      </c>
+      <c r="F21" s="37">
+        <v>3148</v>
+      </c>
+      <c r="G21" s="37">
+        <v>9</v>
+      </c>
+      <c r="H21" s="37">
+        <v>27</v>
+      </c>
+      <c r="I21" s="37">
+        <v>4</v>
+      </c>
+      <c r="J21" s="37">
+        <v>4</v>
+      </c>
+      <c r="K21" s="37">
+        <v>31</v>
+      </c>
+      <c r="L21" s="37">
+        <v>50</v>
+      </c>
+      <c r="M21" s="37">
+        <v>130</v>
+      </c>
+      <c r="N21" s="37">
+        <v>148</v>
+      </c>
+      <c r="O21" s="37">
+        <v>215</v>
+      </c>
+      <c r="P21" s="37">
+        <v>444</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>189</v>
+      </c>
+      <c r="R21" s="37">
+        <v>456</v>
+      </c>
+      <c r="S21" s="37">
+        <v>442</v>
+      </c>
+      <c r="T21" s="37">
+        <v>999</v>
+      </c>
+      <c r="U21" s="37">
+        <v>556</v>
+      </c>
+      <c r="V21" s="37">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="36">
+        <v>492</v>
+      </c>
+      <c r="D22" s="37">
+        <v>16389</v>
+      </c>
+      <c r="E22" s="37">
+        <v>4056</v>
+      </c>
+      <c r="F22" s="37">
+        <v>12333</v>
+      </c>
+      <c r="G22" s="37">
+        <v>223</v>
+      </c>
+      <c r="H22" s="37">
+        <v>818</v>
+      </c>
+      <c r="I22" s="37">
+        <v>72</v>
+      </c>
+      <c r="J22" s="37">
+        <v>118</v>
+      </c>
+      <c r="K22" s="37">
+        <v>386</v>
+      </c>
+      <c r="L22" s="37">
+        <v>526</v>
+      </c>
+      <c r="M22" s="37">
+        <v>471</v>
+      </c>
+      <c r="N22" s="37">
+        <v>765</v>
+      </c>
+      <c r="O22" s="37">
+        <v>880</v>
+      </c>
+      <c r="P22" s="37">
+        <v>3420</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>531</v>
+      </c>
+      <c r="R22" s="37">
+        <v>2026</v>
+      </c>
+      <c r="S22" s="37">
+        <v>802</v>
+      </c>
+      <c r="T22" s="37">
+        <v>2747</v>
+      </c>
+      <c r="U22" s="37">
+        <v>914</v>
+      </c>
+      <c r="V22" s="37">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="36">
+        <v>181</v>
+      </c>
+      <c r="D23" s="37">
+        <v>7714</v>
+      </c>
+      <c r="E23" s="37">
+        <v>2556</v>
+      </c>
+      <c r="F23" s="37">
+        <v>5158</v>
+      </c>
+      <c r="G23" s="37">
+        <v>1325</v>
+      </c>
+      <c r="H23" s="37">
+        <v>2423</v>
+      </c>
+      <c r="I23" s="37">
+        <v>3</v>
+      </c>
+      <c r="J23" s="37">
+        <v>6</v>
+      </c>
+      <c r="K23" s="37">
+        <v>139</v>
+      </c>
+      <c r="L23" s="37">
+        <v>294</v>
+      </c>
+      <c r="M23" s="37">
+        <v>296</v>
+      </c>
+      <c r="N23" s="37">
+        <v>437</v>
+      </c>
+      <c r="O23" s="37">
+        <v>629</v>
+      </c>
+      <c r="P23" s="37">
+        <v>1207</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>547</v>
+      </c>
+      <c r="R23" s="37">
+        <v>1026</v>
+      </c>
+      <c r="S23" s="37">
+        <v>488</v>
+      </c>
+      <c r="T23" s="37">
+        <v>1061</v>
+      </c>
+      <c r="U23" s="37">
+        <v>454</v>
+      </c>
+      <c r="V23" s="37">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="36">
+        <v>179</v>
+      </c>
+      <c r="D24" s="37">
+        <v>6906</v>
+      </c>
+      <c r="E24" s="37">
+        <v>1813</v>
+      </c>
+      <c r="F24" s="37">
+        <v>5093</v>
+      </c>
+      <c r="G24" s="37">
+        <v>298</v>
+      </c>
+      <c r="H24" s="37">
+        <v>944</v>
+      </c>
+      <c r="I24" s="37">
+        <v>14</v>
+      </c>
+      <c r="J24" s="37">
+        <v>14</v>
+      </c>
+      <c r="K24" s="37">
+        <v>130</v>
+      </c>
+      <c r="L24" s="37">
         <v>117</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="M24" s="37">
+        <v>128</v>
+      </c>
+      <c r="N24" s="37">
+        <v>195</v>
+      </c>
+      <c r="O24" s="37">
+        <v>272</v>
+      </c>
+      <c r="P24" s="37">
+        <v>931</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>197</v>
+      </c>
+      <c r="R24" s="37">
+        <v>635</v>
+      </c>
+      <c r="S24" s="37">
+        <v>458</v>
+      </c>
+      <c r="T24" s="37">
+        <v>1573</v>
+      </c>
+      <c r="U24" s="37">
+        <v>614</v>
+      </c>
+      <c r="V24" s="37">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="36">
+        <v>26</v>
+      </c>
+      <c r="D25" s="37">
+        <v>781</v>
+      </c>
+      <c r="E25" s="37">
+        <v>187</v>
+      </c>
+      <c r="F25" s="37">
+        <v>594</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
+        <v>2</v>
+      </c>
+      <c r="I25" s="37">
+        <v>4</v>
+      </c>
+      <c r="J25" s="37">
+        <v>4</v>
+      </c>
+      <c r="K25" s="37">
+        <v>28</v>
+      </c>
+      <c r="L25" s="37">
+        <v>27</v>
+      </c>
+      <c r="M25" s="37">
+        <v>29</v>
+      </c>
+      <c r="N25" s="37">
+        <v>29</v>
+      </c>
+      <c r="O25" s="37">
+        <v>28</v>
+      </c>
+      <c r="P25" s="37">
+        <v>140</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>21</v>
+      </c>
+      <c r="R25" s="37">
+        <v>96</v>
+      </c>
+      <c r="S25" s="37">
+        <v>41</v>
+      </c>
+      <c r="T25" s="37">
+        <v>186</v>
+      </c>
+      <c r="U25" s="37">
+        <v>36</v>
+      </c>
+      <c r="V25" s="37">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="36">
+        <v>78</v>
+      </c>
+      <c r="D26" s="37">
+        <v>3200</v>
+      </c>
+      <c r="E26" s="37">
+        <v>720</v>
+      </c>
+      <c r="F26" s="37">
+        <v>2480</v>
+      </c>
+      <c r="G26" s="37">
+        <v>6</v>
+      </c>
+      <c r="H26" s="37">
+        <v>17</v>
+      </c>
+      <c r="I26" s="37">
+        <v>0</v>
+      </c>
+      <c r="J26" s="37">
+        <v>0</v>
+      </c>
+      <c r="K26" s="37">
+        <v>22</v>
+      </c>
+      <c r="L26" s="37">
+        <v>16</v>
+      </c>
+      <c r="M26" s="37">
+        <v>37</v>
+      </c>
+      <c r="N26" s="37">
+        <v>54</v>
+      </c>
+      <c r="O26" s="37">
+        <v>86</v>
+      </c>
+      <c r="P26" s="37">
+        <v>217</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>64</v>
+      </c>
+      <c r="R26" s="37">
+        <v>271</v>
+      </c>
+      <c r="S26" s="37">
+        <v>194</v>
+      </c>
+      <c r="T26" s="37">
+        <v>987</v>
+      </c>
+      <c r="U26" s="37">
+        <v>317</v>
+      </c>
+      <c r="V26" s="37">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="36">
+        <v>98</v>
+      </c>
+      <c r="D27" s="37">
+        <v>5443</v>
+      </c>
+      <c r="E27" s="37">
+        <v>2253</v>
+      </c>
+      <c r="F27" s="37">
+        <v>3190</v>
+      </c>
+      <c r="G27" s="37">
+        <v>2</v>
+      </c>
+      <c r="H27" s="37">
+        <v>0</v>
+      </c>
+      <c r="I27" s="37">
+        <v>3</v>
+      </c>
+      <c r="J27" s="37">
+        <v>1</v>
+      </c>
+      <c r="K27" s="37">
+        <v>91</v>
+      </c>
+      <c r="L27" s="37">
+        <v>93</v>
+      </c>
+      <c r="M27" s="37">
+        <v>504</v>
+      </c>
+      <c r="N27" s="37">
+        <v>605</v>
+      </c>
+      <c r="O27" s="37">
+        <v>366</v>
+      </c>
+      <c r="P27" s="37">
+        <v>519</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>262</v>
+      </c>
+      <c r="R27" s="37">
+        <v>404</v>
+      </c>
+      <c r="S27" s="37">
+        <v>490</v>
+      </c>
+      <c r="T27" s="37">
+        <v>726</v>
+      </c>
+      <c r="U27" s="37">
+        <v>537</v>
+      </c>
+      <c r="V27" s="37">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="36">
+        <v>64</v>
+      </c>
+      <c r="D28" s="37">
+        <v>3615</v>
+      </c>
+      <c r="E28" s="37">
+        <v>1102</v>
+      </c>
+      <c r="F28" s="37">
+        <v>2513</v>
+      </c>
+      <c r="G28" s="37">
+        <v>2</v>
+      </c>
+      <c r="H28" s="37">
+        <v>6</v>
+      </c>
+      <c r="I28" s="37">
+        <v>3</v>
+      </c>
+      <c r="J28" s="37">
+        <v>4</v>
+      </c>
+      <c r="K28" s="37">
+        <v>24</v>
+      </c>
+      <c r="L28" s="37">
+        <v>52</v>
+      </c>
+      <c r="M28" s="37">
+        <v>127</v>
+      </c>
+      <c r="N28" s="37">
+        <v>259</v>
+      </c>
+      <c r="O28" s="37">
+        <v>193</v>
+      </c>
+      <c r="P28" s="37">
+        <v>586</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>155</v>
+      </c>
+      <c r="R28" s="37">
+        <v>360</v>
+      </c>
+      <c r="S28" s="37">
+        <v>229</v>
+      </c>
+      <c r="T28" s="37">
+        <v>530</v>
+      </c>
+      <c r="U28" s="37">
+        <v>371</v>
+      </c>
+      <c r="V28" s="37">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="36">
+        <v>59</v>
+      </c>
+      <c r="D29" s="37">
+        <v>2420</v>
+      </c>
+      <c r="E29" s="37">
+        <v>730</v>
+      </c>
+      <c r="F29" s="37">
+        <v>1690</v>
+      </c>
+      <c r="G29" s="37">
+        <v>1</v>
+      </c>
+      <c r="H29" s="37">
+        <v>3</v>
+      </c>
+      <c r="I29" s="37">
+        <v>1</v>
+      </c>
+      <c r="J29" s="37">
+        <v>1</v>
+      </c>
+      <c r="K29" s="37">
+        <v>22</v>
+      </c>
+      <c r="L29" s="37">
         <v>23</v>
       </c>
-      <c r="C9" s="46">
-[...283 lines deleted...]
-      <c r="G13" s="47">
+      <c r="M29" s="37">
+        <v>71</v>
+      </c>
+      <c r="N29" s="37">
+        <v>87</v>
+      </c>
+      <c r="O29" s="37">
+        <v>104</v>
+      </c>
+      <c r="P29" s="37">
+        <v>337</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>107</v>
+      </c>
+      <c r="R29" s="37">
+        <v>241</v>
+      </c>
+      <c r="S29" s="37">
+        <v>216</v>
+      </c>
+      <c r="T29" s="37">
+        <v>561</v>
+      </c>
+      <c r="U29" s="37">
+        <v>209</v>
+      </c>
+      <c r="V29" s="37">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="38">
         <v>5</v>
       </c>
-      <c r="H13" s="47">
-[...206 lines deleted...]
-      <c r="I16" s="47">
+      <c r="D30" s="39">
+        <v>23</v>
+      </c>
+      <c r="E30" s="39">
+        <v>3</v>
+      </c>
+      <c r="F30" s="39">
+        <v>20</v>
+      </c>
+      <c r="G30" s="39">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39">
+        <v>0</v>
+      </c>
+      <c r="K30" s="39">
+        <v>0</v>
+      </c>
+      <c r="L30" s="39">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39">
+        <v>0</v>
+      </c>
+      <c r="O30" s="39">
+        <v>0</v>
+      </c>
+      <c r="P30" s="39">
         <v>5</v>
       </c>
-      <c r="J16" s="47">
-[...315 lines deleted...]
-      <c r="B21" s="30" t="s">
+      <c r="Q30" s="39">
+        <v>0</v>
+      </c>
+      <c r="R30" s="39">
         <v>12</v>
       </c>
-      <c r="C21" s="46">
-[...153 lines deleted...]
-      <c r="I23" s="47">
+      <c r="S30" s="39">
         <v>3</v>
       </c>
-      <c r="J23" s="47">
-[...268 lines deleted...]
-      <c r="I27" s="47">
+      <c r="T30" s="39">
+        <v>0</v>
+      </c>
+      <c r="U30" s="39">
+        <v>0</v>
+      </c>
+      <c r="V30" s="39">
         <v>3</v>
       </c>
-      <c r="J27" s="47">
-[...268 lines deleted...]
-    <row r="32" spans="1:22" s="37" customFormat="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-[...2042 lines deleted...]
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5" customWidth="1"/>
     <col min="2" max="2" width="27.83203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="116"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="117"/>
+      <c r="B5" s="118"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="117"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-      <c r="O5" s="112" t="s">
+      <c r="G6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="S6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="U6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="V6" s="19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="119"/>
+      <c r="B7" s="120"/>
+      <c r="C7" s="107"/>
+      <c r="D7" s="20" t="s">
         <v>57</v>
-      </c>
-[...81 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
         <v>1</v>
       </c>
@@ -24458,3798 +11809,1872 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="34">
+        <v>4726</v>
+      </c>
+      <c r="D8" s="35">
+        <v>264699</v>
+      </c>
+      <c r="E8" s="35">
+        <v>81828</v>
+      </c>
+      <c r="F8" s="35">
+        <v>182871</v>
+      </c>
+      <c r="G8" s="35">
+        <v>3137</v>
+      </c>
+      <c r="H8" s="35">
+        <v>7179</v>
+      </c>
+      <c r="I8" s="35">
+        <v>365</v>
+      </c>
+      <c r="J8" s="35">
+        <v>562</v>
+      </c>
+      <c r="K8" s="35">
+        <v>6036</v>
+      </c>
+      <c r="L8" s="35">
+        <v>7353</v>
+      </c>
+      <c r="M8" s="35">
+        <v>10933</v>
+      </c>
+      <c r="N8" s="35">
+        <v>16617</v>
+      </c>
+      <c r="O8" s="35">
+        <v>14965</v>
+      </c>
+      <c r="P8" s="35">
+        <v>37307</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>11335</v>
+      </c>
+      <c r="R8" s="35">
+        <v>28644</v>
+      </c>
+      <c r="S8" s="35">
+        <v>20302</v>
+      </c>
+      <c r="T8" s="35">
+        <v>53025</v>
+      </c>
+      <c r="U8" s="35">
+        <v>17892</v>
+      </c>
+      <c r="V8" s="35">
+        <v>39363</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="36">
+        <v>400</v>
+      </c>
+      <c r="D9" s="37">
+        <v>42590</v>
+      </c>
+      <c r="E9" s="37">
+        <v>11188</v>
+      </c>
+      <c r="F9" s="37">
+        <v>31402</v>
+      </c>
+      <c r="G9" s="37">
+        <v>145</v>
+      </c>
+      <c r="H9" s="37">
+        <v>265</v>
+      </c>
+      <c r="I9" s="37">
+        <v>47</v>
+      </c>
+      <c r="J9" s="37">
+        <v>78</v>
+      </c>
+      <c r="K9" s="37">
+        <v>188</v>
+      </c>
+      <c r="L9" s="37">
+        <v>402</v>
+      </c>
+      <c r="M9" s="37">
+        <v>722</v>
+      </c>
+      <c r="N9" s="37">
+        <v>1530</v>
+      </c>
+      <c r="O9" s="37">
+        <v>1586</v>
+      </c>
+      <c r="P9" s="37">
+        <v>4807</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>1873</v>
+      </c>
+      <c r="R9" s="37">
+        <v>5918</v>
+      </c>
+      <c r="S9" s="37">
+        <v>3790</v>
+      </c>
+      <c r="T9" s="37">
+        <v>11672</v>
+      </c>
+      <c r="U9" s="37">
+        <v>2982</v>
+      </c>
+      <c r="V9" s="37">
+        <v>6995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="36">
+        <v>440</v>
+      </c>
+      <c r="D10" s="37">
+        <v>23387</v>
+      </c>
+      <c r="E10" s="37">
+        <v>6634</v>
+      </c>
+      <c r="F10" s="37">
+        <v>16753</v>
+      </c>
+      <c r="G10" s="37">
+        <v>851</v>
+      </c>
+      <c r="H10" s="37">
+        <v>1808</v>
+      </c>
+      <c r="I10" s="37">
+        <v>110</v>
+      </c>
+      <c r="J10" s="37">
+        <v>155</v>
+      </c>
+      <c r="K10" s="37">
+        <v>386</v>
+      </c>
+      <c r="L10" s="37">
+        <v>336</v>
+      </c>
+      <c r="M10" s="37">
+        <v>1039</v>
+      </c>
+      <c r="N10" s="37">
+        <v>2428</v>
+      </c>
+      <c r="O10" s="37">
+        <v>2320</v>
+      </c>
+      <c r="P10" s="37">
+        <v>4896</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>783</v>
+      </c>
+      <c r="R10" s="37">
+        <v>1768</v>
+      </c>
+      <c r="S10" s="37">
+        <v>1088</v>
+      </c>
+      <c r="T10" s="37">
+        <v>3707</v>
+      </c>
+      <c r="U10" s="37">
+        <v>908</v>
+      </c>
+      <c r="V10" s="37">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="36">
+        <v>460</v>
+      </c>
+      <c r="D11" s="37">
+        <v>19362</v>
+      </c>
+      <c r="E11" s="37">
+        <v>5184</v>
+      </c>
+      <c r="F11" s="37">
+        <v>14178</v>
+      </c>
+      <c r="G11" s="37">
+        <v>0</v>
+      </c>
+      <c r="H11" s="37">
+        <v>126</v>
+      </c>
+      <c r="I11" s="37">
+        <v>9</v>
+      </c>
+      <c r="J11" s="37">
+        <v>20</v>
+      </c>
+      <c r="K11" s="37">
+        <v>192</v>
+      </c>
+      <c r="L11" s="37">
+        <v>159</v>
+      </c>
+      <c r="M11" s="37">
+        <v>454</v>
+      </c>
+      <c r="N11" s="37">
+        <v>669</v>
+      </c>
+      <c r="O11" s="37">
+        <v>1089</v>
+      </c>
+      <c r="P11" s="37">
+        <v>3498</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>659</v>
+      </c>
+      <c r="R11" s="37">
+        <v>2076</v>
+      </c>
+      <c r="S11" s="37">
+        <v>1554</v>
+      </c>
+      <c r="T11" s="37">
+        <v>4691</v>
+      </c>
+      <c r="U11" s="37">
+        <v>1227</v>
+      </c>
+      <c r="V11" s="37">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="36">
+        <v>434</v>
+      </c>
+      <c r="D12" s="37">
+        <v>29500</v>
+      </c>
+      <c r="E12" s="37">
+        <v>9036</v>
+      </c>
+      <c r="F12" s="37">
+        <v>20464</v>
+      </c>
+      <c r="G12" s="37">
+        <v>18</v>
+      </c>
+      <c r="H12" s="37">
+        <v>48</v>
+      </c>
+      <c r="I12" s="37">
+        <v>29</v>
+      </c>
+      <c r="J12" s="37">
+        <v>48</v>
+      </c>
+      <c r="K12" s="37">
+        <v>209</v>
+      </c>
+      <c r="L12" s="37">
+        <v>329</v>
+      </c>
+      <c r="M12" s="37">
+        <v>676</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1113</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1292</v>
+      </c>
+      <c r="P12" s="37">
+        <v>3432</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>1271</v>
+      </c>
+      <c r="R12" s="37">
+        <v>3544</v>
+      </c>
+      <c r="S12" s="37">
+        <v>3585</v>
+      </c>
+      <c r="T12" s="37">
+        <v>7538</v>
+      </c>
+      <c r="U12" s="37">
+        <v>1974</v>
+      </c>
+      <c r="V12" s="37">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="36">
+        <v>495</v>
+      </c>
+      <c r="D13" s="37">
+        <v>20288</v>
+      </c>
+      <c r="E13" s="37">
+        <v>6725</v>
+      </c>
+      <c r="F13" s="37">
+        <v>13563</v>
+      </c>
+      <c r="G13" s="37">
+        <v>4</v>
+      </c>
+      <c r="H13" s="37">
+        <v>18</v>
+      </c>
+      <c r="I13" s="37">
+        <v>21</v>
+      </c>
+      <c r="J13" s="37">
+        <v>32</v>
+      </c>
+      <c r="K13" s="37">
+        <v>634</v>
+      </c>
+      <c r="L13" s="37">
+        <v>836</v>
+      </c>
+      <c r="M13" s="37">
+        <v>1360</v>
+      </c>
+      <c r="N13" s="37">
+        <v>2153</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1558</v>
+      </c>
+      <c r="P13" s="37">
+        <v>4143</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>750</v>
+      </c>
+      <c r="R13" s="37">
+        <v>1697</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1412</v>
+      </c>
+      <c r="T13" s="37">
+        <v>3230</v>
+      </c>
+      <c r="U13" s="37">
+        <v>990</v>
+      </c>
+      <c r="V13" s="37">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="36">
+        <v>351</v>
+      </c>
+      <c r="D14" s="37">
+        <v>26957</v>
+      </c>
+      <c r="E14" s="37">
+        <v>9252</v>
+      </c>
+      <c r="F14" s="37">
+        <v>17705</v>
+      </c>
+      <c r="G14" s="37">
+        <v>29</v>
+      </c>
+      <c r="H14" s="37">
+        <v>58</v>
+      </c>
+      <c r="I14" s="37">
+        <v>33</v>
+      </c>
+      <c r="J14" s="37">
+        <v>33</v>
+      </c>
+      <c r="K14" s="37">
+        <v>818</v>
+      </c>
+      <c r="L14" s="37">
+        <v>989</v>
+      </c>
+      <c r="M14" s="37">
+        <v>2993</v>
+      </c>
+      <c r="N14" s="37">
+        <v>3239</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1379</v>
+      </c>
+      <c r="P14" s="37">
+        <v>3474</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>934</v>
+      </c>
+      <c r="R14" s="37">
+        <v>2414</v>
+      </c>
+      <c r="S14" s="37">
+        <v>1765</v>
+      </c>
+      <c r="T14" s="37">
+        <v>4795</v>
+      </c>
+      <c r="U14" s="37">
+        <v>1330</v>
+      </c>
+      <c r="V14" s="37">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="36">
+        <v>166</v>
+      </c>
+      <c r="D15" s="37">
+        <v>12162</v>
+      </c>
+      <c r="E15" s="37">
+        <v>4556</v>
+      </c>
+      <c r="F15" s="37">
+        <v>7606</v>
+      </c>
+      <c r="G15" s="37">
+        <v>89</v>
+      </c>
+      <c r="H15" s="37">
+        <v>108</v>
+      </c>
+      <c r="I15" s="37">
+        <v>0</v>
+      </c>
+      <c r="J15" s="37">
+        <v>0</v>
+      </c>
+      <c r="K15" s="37">
+        <v>634</v>
+      </c>
+      <c r="L15" s="37">
+        <v>638</v>
+      </c>
+      <c r="M15" s="37">
+        <v>623</v>
+      </c>
+      <c r="N15" s="37">
+        <v>839</v>
+      </c>
+      <c r="O15" s="37">
+        <v>731</v>
+      </c>
+      <c r="P15" s="37">
+        <v>1089</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>835</v>
+      </c>
+      <c r="R15" s="37">
+        <v>1735</v>
+      </c>
+      <c r="S15" s="37">
+        <v>1055</v>
+      </c>
+      <c r="T15" s="37">
+        <v>2148</v>
+      </c>
+      <c r="U15" s="37">
+        <v>678</v>
+      </c>
+      <c r="V15" s="37">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="36">
+        <v>97</v>
+      </c>
+      <c r="D16" s="37">
+        <v>5332</v>
+      </c>
+      <c r="E16" s="37">
+        <v>1920</v>
+      </c>
+      <c r="F16" s="37">
+        <v>3412</v>
+      </c>
+      <c r="G16" s="37">
+        <v>10</v>
+      </c>
+      <c r="H16" s="37">
+        <v>16</v>
+      </c>
+      <c r="I16" s="37">
+        <v>4</v>
+      </c>
+      <c r="J16" s="37">
+        <v>16</v>
+      </c>
+      <c r="K16" s="37">
+        <v>164</v>
+      </c>
+      <c r="L16" s="37">
+        <v>199</v>
+      </c>
+      <c r="M16" s="37">
+        <v>164</v>
+      </c>
+      <c r="N16" s="37">
+        <v>441</v>
+      </c>
+      <c r="O16" s="37">
+        <v>346</v>
+      </c>
+      <c r="P16" s="37">
+        <v>716</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>377</v>
+      </c>
+      <c r="R16" s="37">
+        <v>719</v>
+      </c>
+      <c r="S16" s="37">
+        <v>427</v>
+      </c>
+      <c r="T16" s="37">
+        <v>528</v>
+      </c>
+      <c r="U16" s="37">
+        <v>438</v>
+      </c>
+      <c r="V16" s="37">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="36">
+        <v>167</v>
+      </c>
+      <c r="D17" s="37">
+        <v>5601</v>
+      </c>
+      <c r="E17" s="37">
+        <v>2004</v>
+      </c>
+      <c r="F17" s="37">
+        <v>3597</v>
+      </c>
+      <c r="G17" s="37">
+        <v>7</v>
+      </c>
+      <c r="H17" s="37">
+        <v>8</v>
+      </c>
+      <c r="I17" s="37">
+        <v>13</v>
+      </c>
+      <c r="J17" s="37">
+        <v>23</v>
+      </c>
+      <c r="K17" s="37">
+        <v>101</v>
+      </c>
+      <c r="L17" s="37">
+        <v>148</v>
+      </c>
+      <c r="M17" s="37">
+        <v>197</v>
+      </c>
+      <c r="N17" s="37">
+        <v>280</v>
+      </c>
+      <c r="O17" s="37">
+        <v>290</v>
+      </c>
+      <c r="P17" s="37">
+        <v>406</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>342</v>
+      </c>
+      <c r="R17" s="37">
+        <v>359</v>
+      </c>
+      <c r="S17" s="37">
+        <v>456</v>
+      </c>
+      <c r="T17" s="37">
+        <v>690</v>
+      </c>
+      <c r="U17" s="37">
+        <v>605</v>
+      </c>
+      <c r="V17" s="37">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="36">
+        <v>291</v>
+      </c>
+      <c r="D18" s="37">
+        <v>21157</v>
+      </c>
+      <c r="E18" s="37">
+        <v>7640</v>
+      </c>
+      <c r="F18" s="37">
+        <v>13517</v>
+      </c>
+      <c r="G18" s="37">
+        <v>18</v>
+      </c>
+      <c r="H18" s="37">
+        <v>14</v>
+      </c>
+      <c r="I18" s="37">
+        <v>19</v>
+      </c>
+      <c r="J18" s="37">
+        <v>10</v>
+      </c>
+      <c r="K18" s="37">
+        <v>1659</v>
+      </c>
+      <c r="L18" s="37">
+        <v>1783</v>
+      </c>
+      <c r="M18" s="37">
+        <v>809</v>
+      </c>
+      <c r="N18" s="37">
+        <v>942</v>
+      </c>
+      <c r="O18" s="37">
+        <v>849</v>
+      </c>
+      <c r="P18" s="37">
+        <v>1457</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>483</v>
+      </c>
+      <c r="R18" s="37">
+        <v>1390</v>
+      </c>
+      <c r="S18" s="37">
+        <v>1355</v>
+      </c>
+      <c r="T18" s="37">
+        <v>3465</v>
+      </c>
+      <c r="U18" s="37">
+        <v>2466</v>
+      </c>
+      <c r="V18" s="37">
+        <v>4470</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="36">
+        <v>86</v>
+      </c>
+      <c r="D19" s="37">
+        <v>5411</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2155</v>
+      </c>
+      <c r="F19" s="37">
+        <v>3256</v>
+      </c>
+      <c r="G19" s="37">
+        <v>47</v>
+      </c>
+      <c r="H19" s="37">
+        <v>79</v>
+      </c>
+      <c r="I19" s="37">
+        <v>0</v>
+      </c>
+      <c r="J19" s="37">
+        <v>2</v>
+      </c>
+      <c r="K19" s="37">
+        <v>107</v>
+      </c>
+      <c r="L19" s="37">
+        <v>185</v>
+      </c>
+      <c r="M19" s="37">
+        <v>219</v>
+      </c>
+      <c r="N19" s="37">
+        <v>373</v>
+      </c>
+      <c r="O19" s="37">
+        <v>588</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1019</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>548</v>
+      </c>
+      <c r="R19" s="37">
+        <v>825</v>
+      </c>
+      <c r="S19" s="37">
+        <v>293</v>
+      </c>
+      <c r="T19" s="37">
+        <v>515</v>
+      </c>
+      <c r="U19" s="37">
+        <v>400</v>
+      </c>
+      <c r="V19" s="37">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="36">
+        <v>114</v>
+      </c>
+      <c r="D20" s="37">
+        <v>5255</v>
+      </c>
+      <c r="E20" s="37">
+        <v>2047</v>
+      </c>
+      <c r="F20" s="37">
+        <v>3208</v>
+      </c>
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="37">
+        <v>3</v>
+      </c>
+      <c r="J20" s="37">
+        <v>8</v>
+      </c>
+      <c r="K20" s="37">
+        <v>118</v>
+      </c>
+      <c r="L20" s="37">
+        <v>152</v>
+      </c>
+      <c r="M20" s="37">
+        <v>357</v>
+      </c>
+      <c r="N20" s="37">
+        <v>436</v>
+      </c>
+      <c r="O20" s="37">
+        <v>649</v>
+      </c>
+      <c r="P20" s="37">
+        <v>913</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>283</v>
+      </c>
+      <c r="R20" s="37">
+        <v>473</v>
+      </c>
+      <c r="S20" s="37">
+        <v>329</v>
+      </c>
+      <c r="T20" s="37">
+        <v>686</v>
+      </c>
+      <c r="U20" s="37">
+        <v>308</v>
+      </c>
+      <c r="V20" s="37">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="36">
+        <v>109</v>
+      </c>
+      <c r="D21" s="37">
+        <v>4631</v>
+      </c>
+      <c r="E21" s="37">
+        <v>1550</v>
+      </c>
+      <c r="F21" s="37">
+        <v>3081</v>
+      </c>
+      <c r="G21" s="37">
+        <v>4</v>
+      </c>
+      <c r="H21" s="37">
+        <v>12</v>
+      </c>
+      <c r="I21" s="37">
+        <v>3</v>
+      </c>
+      <c r="J21" s="37">
+        <v>2</v>
+      </c>
+      <c r="K21" s="37">
+        <v>41</v>
+      </c>
+      <c r="L21" s="37">
+        <v>57</v>
+      </c>
+      <c r="M21" s="37">
+        <v>120</v>
+      </c>
+      <c r="N21" s="37">
+        <v>159</v>
+      </c>
+      <c r="O21" s="37">
+        <v>223</v>
+      </c>
+      <c r="P21" s="37">
+        <v>490</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>192</v>
+      </c>
+      <c r="R21" s="37">
+        <v>464</v>
+      </c>
+      <c r="S21" s="37">
+        <v>419</v>
+      </c>
+      <c r="T21" s="37">
+        <v>958</v>
+      </c>
+      <c r="U21" s="37">
+        <v>552</v>
+      </c>
+      <c r="V21" s="37">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="36">
+        <v>472</v>
+      </c>
+      <c r="D22" s="37">
+        <v>14623</v>
+      </c>
+      <c r="E22" s="37">
+        <v>3428</v>
+      </c>
+      <c r="F22" s="37">
+        <v>11195</v>
+      </c>
+      <c r="G22" s="37">
+        <v>297</v>
+      </c>
+      <c r="H22" s="37">
+        <v>1262</v>
+      </c>
+      <c r="I22" s="37">
+        <v>52</v>
+      </c>
+      <c r="J22" s="37">
+        <v>107</v>
+      </c>
+      <c r="K22" s="37">
+        <v>325</v>
+      </c>
+      <c r="L22" s="37">
+        <v>476</v>
+      </c>
+      <c r="M22" s="37">
+        <v>424</v>
+      </c>
+      <c r="N22" s="37">
+        <v>756</v>
+      </c>
+      <c r="O22" s="37">
+        <v>399</v>
+      </c>
+      <c r="P22" s="37">
+        <v>2990</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>630</v>
+      </c>
+      <c r="R22" s="37">
+        <v>1949</v>
+      </c>
+      <c r="S22" s="37">
+        <v>771</v>
+      </c>
+      <c r="T22" s="37">
+        <v>2758</v>
+      </c>
+      <c r="U22" s="37">
+        <v>827</v>
+      </c>
+      <c r="V22" s="37">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="36">
+        <v>174</v>
+      </c>
+      <c r="D23" s="37">
+        <v>7343</v>
+      </c>
+      <c r="E23" s="37">
+        <v>2406</v>
+      </c>
+      <c r="F23" s="37">
+        <v>4937</v>
+      </c>
+      <c r="G23" s="37">
+        <v>1257</v>
+      </c>
+      <c r="H23" s="37">
+        <v>2363</v>
+      </c>
+      <c r="I23" s="37">
+        <v>3</v>
+      </c>
+      <c r="J23" s="37">
+        <v>6</v>
+      </c>
+      <c r="K23" s="37">
+        <v>126</v>
+      </c>
+      <c r="L23" s="37">
+        <v>281</v>
+      </c>
+      <c r="M23" s="37">
+        <v>242</v>
+      </c>
+      <c r="N23" s="37">
+        <v>411</v>
+      </c>
+      <c r="O23" s="37">
+        <v>606</v>
+      </c>
+      <c r="P23" s="37">
+        <v>1158</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>516</v>
+      </c>
+      <c r="R23" s="37">
+        <v>950</v>
+      </c>
+      <c r="S23" s="37">
+        <v>467</v>
+      </c>
+      <c r="T23" s="37">
+        <v>1028</v>
+      </c>
+      <c r="U23" s="37">
+        <v>446</v>
+      </c>
+      <c r="V23" s="37">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="36">
+        <v>134</v>
+      </c>
+      <c r="D24" s="37">
+        <v>6573</v>
+      </c>
+      <c r="E24" s="37">
+        <v>1795</v>
+      </c>
+      <c r="F24" s="37">
+        <v>4778</v>
+      </c>
+      <c r="G24" s="37">
+        <v>324</v>
+      </c>
+      <c r="H24" s="37">
+        <v>948</v>
+      </c>
+      <c r="I24" s="37">
+        <v>7</v>
+      </c>
+      <c r="J24" s="37">
+        <v>12</v>
+      </c>
+      <c r="K24" s="37">
+        <v>127</v>
+      </c>
+      <c r="L24" s="37">
+        <v>104</v>
+      </c>
+      <c r="M24" s="37">
+        <v>109</v>
+      </c>
+      <c r="N24" s="37">
+        <v>157</v>
+      </c>
+      <c r="O24" s="37">
+        <v>291</v>
+      </c>
+      <c r="P24" s="37">
+        <v>869</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>185</v>
+      </c>
+      <c r="R24" s="37">
+        <v>590</v>
+      </c>
+      <c r="S24" s="37">
+        <v>459</v>
+      </c>
+      <c r="T24" s="37">
+        <v>1545</v>
+      </c>
+      <c r="U24" s="37">
+        <v>617</v>
+      </c>
+      <c r="V24" s="37">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="36">
+        <v>27</v>
+      </c>
+      <c r="D25" s="37">
+        <v>830</v>
+      </c>
+      <c r="E25" s="37">
+        <v>191</v>
+      </c>
+      <c r="F25" s="37">
+        <v>639</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
+        <v>1</v>
+      </c>
+      <c r="I25" s="37">
+        <v>4</v>
+      </c>
+      <c r="J25" s="37">
+        <v>4</v>
+      </c>
+      <c r="K25" s="37">
+        <v>31</v>
+      </c>
+      <c r="L25" s="37">
+        <v>37</v>
+      </c>
+      <c r="M25" s="37">
+        <v>15</v>
+      </c>
+      <c r="N25" s="37">
+        <v>35</v>
+      </c>
+      <c r="O25" s="37">
+        <v>27</v>
+      </c>
+      <c r="P25" s="37">
         <v>175</v>
       </c>
-      <c r="B8" s="22" t="s">
-[...228 lines deleted...]
-      <c r="J11" s="47">
+      <c r="Q25" s="37">
+        <v>31</v>
+      </c>
+      <c r="R25" s="37">
+        <v>101</v>
+      </c>
+      <c r="S25" s="37">
+        <v>46</v>
+      </c>
+      <c r="T25" s="37">
+        <v>180</v>
+      </c>
+      <c r="U25" s="37">
+        <v>37</v>
+      </c>
+      <c r="V25" s="37">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="36">
+        <v>101</v>
+      </c>
+      <c r="D26" s="37">
+        <v>4218</v>
+      </c>
+      <c r="E26" s="37">
+        <v>1098</v>
+      </c>
+      <c r="F26" s="37">
+        <v>3120</v>
+      </c>
+      <c r="G26" s="37">
+        <v>31</v>
+      </c>
+      <c r="H26" s="37">
+        <v>40</v>
+      </c>
+      <c r="I26" s="37">
+        <v>0</v>
+      </c>
+      <c r="J26" s="37">
+        <v>0</v>
+      </c>
+      <c r="K26" s="37">
+        <v>27</v>
+      </c>
+      <c r="L26" s="37">
+        <v>57</v>
+      </c>
+      <c r="M26" s="37">
+        <v>91</v>
+      </c>
+      <c r="N26" s="37">
+        <v>106</v>
+      </c>
+      <c r="O26" s="37">
+        <v>175</v>
+      </c>
+      <c r="P26" s="37">
+        <v>342</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>181</v>
+      </c>
+      <c r="R26" s="37">
+        <v>503</v>
+      </c>
+      <c r="S26" s="37">
+        <v>329</v>
+      </c>
+      <c r="T26" s="37">
+        <v>1242</v>
+      </c>
+      <c r="U26" s="37">
+        <v>295</v>
+      </c>
+      <c r="V26" s="37">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="36">
+        <v>97</v>
+      </c>
+      <c r="D27" s="37">
+        <v>4281</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1535</v>
+      </c>
+      <c r="F27" s="37">
+        <v>2746</v>
+      </c>
+      <c r="G27" s="37">
+        <v>2</v>
+      </c>
+      <c r="H27" s="37">
+        <v>0</v>
+      </c>
+      <c r="I27" s="37">
+        <v>0</v>
+      </c>
+      <c r="J27" s="37">
+        <v>0</v>
+      </c>
+      <c r="K27" s="37">
+        <v>91</v>
+      </c>
+      <c r="L27" s="37">
+        <v>93</v>
+      </c>
+      <c r="M27" s="37">
+        <v>165</v>
+      </c>
+      <c r="N27" s="37">
+        <v>283</v>
+      </c>
+      <c r="O27" s="37">
+        <v>306</v>
+      </c>
+      <c r="P27" s="37">
+        <v>556</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>276</v>
+      </c>
+      <c r="R27" s="37">
+        <v>532</v>
+      </c>
+      <c r="S27" s="37">
+        <v>335</v>
+      </c>
+      <c r="T27" s="37">
+        <v>640</v>
+      </c>
+      <c r="U27" s="37">
+        <v>362</v>
+      </c>
+      <c r="V27" s="37">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="36">
+        <v>60</v>
+      </c>
+      <c r="D28" s="37">
+        <v>3103</v>
+      </c>
+      <c r="E28" s="37">
+        <v>925</v>
+      </c>
+      <c r="F28" s="37">
+        <v>2178</v>
+      </c>
+      <c r="G28" s="37">
+        <v>2</v>
+      </c>
+      <c r="H28" s="37">
+        <v>2</v>
+      </c>
+      <c r="I28" s="37">
+        <v>3</v>
+      </c>
+      <c r="J28" s="37">
+        <v>3</v>
+      </c>
+      <c r="K28" s="37">
+        <v>41</v>
+      </c>
+      <c r="L28" s="37">
+        <v>63</v>
+      </c>
+      <c r="M28" s="37">
+        <v>116</v>
+      </c>
+      <c r="N28" s="37">
+        <v>153</v>
+      </c>
+      <c r="O28" s="37">
+        <v>176</v>
+      </c>
+      <c r="P28" s="37">
+        <v>552</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>80</v>
+      </c>
+      <c r="R28" s="37">
+        <v>309</v>
+      </c>
+      <c r="S28" s="37">
+        <v>210</v>
+      </c>
+      <c r="T28" s="37">
+        <v>585</v>
+      </c>
+      <c r="U28" s="37">
+        <v>299</v>
+      </c>
+      <c r="V28" s="37">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="36">
+        <v>50</v>
+      </c>
+      <c r="D29" s="37">
+        <v>2072</v>
+      </c>
+      <c r="E29" s="37">
+        <v>556</v>
+      </c>
+      <c r="F29" s="37">
+        <v>1516</v>
+      </c>
+      <c r="G29" s="37">
+        <v>2</v>
+      </c>
+      <c r="H29" s="37">
+        <v>3</v>
+      </c>
+      <c r="I29" s="37">
+        <v>5</v>
+      </c>
+      <c r="J29" s="37">
+        <v>3</v>
+      </c>
+      <c r="K29" s="37">
+        <v>17</v>
+      </c>
+      <c r="L29" s="37">
+        <v>29</v>
+      </c>
+      <c r="M29" s="37">
+        <v>37</v>
+      </c>
+      <c r="N29" s="37">
+        <v>108</v>
+      </c>
+      <c r="O29" s="37">
+        <v>85</v>
+      </c>
+      <c r="P29" s="37">
+        <v>318</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>104</v>
+      </c>
+      <c r="R29" s="37">
+        <v>324</v>
+      </c>
+      <c r="S29" s="37">
+        <v>157</v>
+      </c>
+      <c r="T29" s="37">
+        <v>421</v>
+      </c>
+      <c r="U29" s="37">
+        <v>151</v>
+      </c>
+      <c r="V29" s="37">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="K11" s="47">
-[...37 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="C30" s="38">
+        <v>1</v>
+      </c>
+      <c r="D30" s="39">
+        <v>23</v>
+      </c>
+      <c r="E30" s="39">
+        <v>3</v>
+      </c>
+      <c r="F30" s="39">
+        <v>20</v>
+      </c>
+      <c r="G30" s="39">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39">
+        <v>0</v>
+      </c>
+      <c r="K30" s="39">
+        <v>0</v>
+      </c>
+      <c r="L30" s="39">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39">
+        <v>1</v>
+      </c>
+      <c r="N30" s="39">
+        <v>6</v>
+      </c>
+      <c r="O30" s="39">
+        <v>0</v>
+      </c>
+      <c r="P30" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>2</v>
+      </c>
+      <c r="R30" s="39">
+        <v>4</v>
+      </c>
+      <c r="S30" s="39">
+        <v>0</v>
+      </c>
+      <c r="T30" s="39">
+        <v>3</v>
+      </c>
+      <c r="U30" s="39">
+        <v>0</v>
+      </c>
+      <c r="V30" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
         <v>121</v>
       </c>
-      <c r="B12" s="30" t="s">
-[...1120 lines deleted...]
-      <c r="M28" s="47">
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="50" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="50" t="s">
         <v>116</v>
-      </c>
-[...191 lines deleted...]
-        <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1925 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:W93"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="19.33203125" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="6" width="9.5" customWidth="1"/>
     <col min="7" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="15" customFormat="1" ht="19.5" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
     </row>
-    <row r="2" spans="1:23" s="55" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G3" s="109" t="s">
+    <row r="2" spans="1:23" s="45" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="44"/>
+    </row>
+    <row r="3" spans="1:23" s="46" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3" s="100"/>
+      <c r="C3" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D3" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3" s="100"/>
+      <c r="I3" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J3" s="111"/>
+      <c r="K3" s="111"/>
+      <c r="L3" s="111"/>
+      <c r="M3" s="111"/>
+      <c r="N3" s="111"/>
+      <c r="O3" s="111"/>
+      <c r="P3" s="111"/>
+      <c r="Q3" s="111"/>
+      <c r="R3" s="111"/>
+      <c r="S3" s="111"/>
+      <c r="T3" s="111"/>
+      <c r="U3" s="111"/>
+      <c r="V3" s="111"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="101"/>
+      <c r="B4" s="102"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="108"/>
+      <c r="M4" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N4" s="108"/>
+      <c r="O4" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P4" s="108"/>
+      <c r="Q4" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R4" s="108"/>
+      <c r="S4" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H3" s="104"/>
-      <c r="I3" s="114" t="s">
+      <c r="T4" s="108"/>
+      <c r="U4" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J3" s="115"/>
-[...22 lines deleted...]
-      <c r="I4" s="112" t="s">
+      <c r="V4" s="112"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J4" s="112"/>
-      <c r="K4" s="112" t="s">
+      <c r="E5" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L4" s="112"/>
-      <c r="M4" s="112" t="s">
+      <c r="F5" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N4" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T5" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U5" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V5" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C6" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="103"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="107"/>
       <c r="D6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L6" s="20" t="s">
@@ -28264,1958 +13689,3859 @@
       <c r="O6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="B7" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="34">
+        <v>4395</v>
+      </c>
+      <c r="D7" s="35">
+        <v>244145</v>
+      </c>
+      <c r="E7" s="35">
+        <v>76576</v>
+      </c>
+      <c r="F7" s="35">
+        <v>167569</v>
+      </c>
+      <c r="G7" s="35">
+        <v>2090</v>
+      </c>
+      <c r="H7" s="35">
+        <v>4498</v>
+      </c>
+      <c r="I7" s="35">
+        <v>366</v>
+      </c>
+      <c r="J7" s="35">
+        <v>645</v>
+      </c>
+      <c r="K7" s="35">
+        <v>7571</v>
+      </c>
+      <c r="L7" s="35">
+        <v>9502</v>
+      </c>
+      <c r="M7" s="35">
+        <v>12674</v>
+      </c>
+      <c r="N7" s="35">
+        <v>18614</v>
+      </c>
+      <c r="O7" s="35">
+        <v>14477</v>
+      </c>
+      <c r="P7" s="35">
+        <v>36302</v>
+      </c>
+      <c r="Q7" s="35">
+        <v>10489</v>
+      </c>
+      <c r="R7" s="35">
+        <v>26079</v>
+      </c>
+      <c r="S7" s="35">
+        <v>17074</v>
+      </c>
+      <c r="T7" s="35">
+        <v>46422</v>
+      </c>
+      <c r="U7" s="35">
+        <v>13925</v>
+      </c>
+      <c r="V7" s="35">
+        <v>30005</v>
+      </c>
+      <c r="W7" s="51"/>
+    </row>
+    <row r="8" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="36">
+        <v>369</v>
+      </c>
+      <c r="D8" s="37">
+        <v>41155</v>
+      </c>
+      <c r="E8" s="37">
+        <v>10764</v>
+      </c>
+      <c r="F8" s="37">
+        <v>30391</v>
+      </c>
+      <c r="G8" s="37">
+        <v>137</v>
+      </c>
+      <c r="H8" s="37">
+        <v>267</v>
+      </c>
+      <c r="I8" s="37">
+        <v>35</v>
+      </c>
+      <c r="J8" s="37">
+        <v>74</v>
+      </c>
+      <c r="K8" s="37">
+        <v>194</v>
+      </c>
+      <c r="L8" s="37">
+        <v>367</v>
+      </c>
+      <c r="M8" s="37">
+        <v>709</v>
+      </c>
+      <c r="N8" s="37">
+        <v>1472</v>
+      </c>
+      <c r="O8" s="37">
+        <v>1584</v>
+      </c>
+      <c r="P8" s="37">
+        <v>4759</v>
+      </c>
+      <c r="Q8" s="37">
+        <v>1780</v>
+      </c>
+      <c r="R8" s="37">
+        <v>5630</v>
+      </c>
+      <c r="S8" s="37">
+        <v>3675</v>
+      </c>
+      <c r="T8" s="37">
+        <v>11558</v>
+      </c>
+      <c r="U8" s="37">
+        <v>2787</v>
+      </c>
+      <c r="V8" s="37">
+        <v>6531</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="36">
+        <v>327</v>
+      </c>
+      <c r="D9" s="37">
+        <v>22642</v>
+      </c>
+      <c r="E9" s="37">
+        <v>6394</v>
+      </c>
+      <c r="F9" s="37">
+        <v>16248</v>
+      </c>
+      <c r="G9" s="37">
+        <v>65</v>
+      </c>
+      <c r="H9" s="37">
+        <v>142</v>
+      </c>
+      <c r="I9" s="37">
+        <v>61</v>
+      </c>
+      <c r="J9" s="37">
+        <v>66</v>
+      </c>
+      <c r="K9" s="37">
+        <v>220</v>
+      </c>
+      <c r="L9" s="37">
+        <v>291</v>
+      </c>
+      <c r="M9" s="37">
+        <v>1327</v>
+      </c>
+      <c r="N9" s="37">
+        <v>2677</v>
+      </c>
+      <c r="O9" s="37">
+        <v>2023</v>
+      </c>
+      <c r="P9" s="37">
+        <v>5034</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>618</v>
+      </c>
+      <c r="R9" s="37">
+        <v>1810</v>
+      </c>
+      <c r="S9" s="37">
+        <v>1298</v>
+      </c>
+      <c r="T9" s="37">
+        <v>3803</v>
+      </c>
+      <c r="U9" s="37">
+        <v>847</v>
+      </c>
+      <c r="V9" s="37">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="36">
+        <v>444</v>
+      </c>
+      <c r="D10" s="37">
+        <v>17364</v>
+      </c>
+      <c r="E10" s="37">
+        <v>4830</v>
+      </c>
+      <c r="F10" s="37">
+        <v>12534</v>
+      </c>
+      <c r="G10" s="37">
+        <v>22</v>
+      </c>
+      <c r="H10" s="37">
+        <v>88</v>
+      </c>
+      <c r="I10" s="37">
+        <v>52</v>
+      </c>
+      <c r="J10" s="37">
+        <v>167</v>
+      </c>
+      <c r="K10" s="37">
+        <v>372</v>
+      </c>
+      <c r="L10" s="37">
+        <v>1189</v>
+      </c>
+      <c r="M10" s="37">
+        <v>474</v>
+      </c>
+      <c r="N10" s="37">
+        <v>914</v>
+      </c>
+      <c r="O10" s="37">
+        <v>917</v>
+      </c>
+      <c r="P10" s="37">
+        <v>2245</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>798</v>
+      </c>
+      <c r="R10" s="37">
+        <v>2211</v>
+      </c>
+      <c r="S10" s="37">
+        <v>1232</v>
+      </c>
+      <c r="T10" s="37">
+        <v>3290</v>
+      </c>
+      <c r="U10" s="37">
+        <v>985</v>
+      </c>
+      <c r="V10" s="37">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="36">
+        <v>399</v>
+      </c>
+      <c r="D11" s="37">
+        <v>28211</v>
+      </c>
+      <c r="E11" s="37">
+        <v>7189</v>
+      </c>
+      <c r="F11" s="37">
+        <v>21022</v>
+      </c>
+      <c r="G11" s="37">
+        <v>24</v>
+      </c>
+      <c r="H11" s="37">
+        <v>39</v>
+      </c>
+      <c r="I11" s="37">
+        <v>9</v>
+      </c>
+      <c r="J11" s="37">
+        <v>23</v>
+      </c>
+      <c r="K11" s="37">
+        <v>384</v>
+      </c>
+      <c r="L11" s="37">
+        <v>514</v>
+      </c>
+      <c r="M11" s="37">
+        <v>768</v>
+      </c>
+      <c r="N11" s="37">
+        <v>1585</v>
+      </c>
+      <c r="O11" s="37">
+        <v>1464</v>
+      </c>
+      <c r="P11" s="37">
+        <v>4704</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>1235</v>
+      </c>
+      <c r="R11" s="37">
+        <v>3260</v>
+      </c>
+      <c r="S11" s="37">
+        <v>2045</v>
+      </c>
+      <c r="T11" s="37">
+        <v>7103</v>
+      </c>
+      <c r="U11" s="37">
+        <v>1284</v>
+      </c>
+      <c r="V11" s="37">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="36">
+        <v>484</v>
+      </c>
+      <c r="D12" s="37">
+        <v>15813</v>
+      </c>
+      <c r="E12" s="37">
+        <v>5266</v>
+      </c>
+      <c r="F12" s="37">
+        <v>10547</v>
+      </c>
+      <c r="G12" s="37">
+        <v>4</v>
+      </c>
+      <c r="H12" s="37">
+        <v>16</v>
+      </c>
+      <c r="I12" s="37">
+        <v>15</v>
+      </c>
+      <c r="J12" s="37">
+        <v>22</v>
+      </c>
+      <c r="K12" s="37">
+        <v>441</v>
+      </c>
+      <c r="L12" s="37">
+        <v>540</v>
+      </c>
+      <c r="M12" s="37">
+        <v>1088</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1718</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1246</v>
+      </c>
+      <c r="P12" s="37">
+        <v>3317</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>580</v>
+      </c>
+      <c r="R12" s="37">
+        <v>1321</v>
+      </c>
+      <c r="S12" s="37">
+        <v>1111</v>
+      </c>
+      <c r="T12" s="37">
+        <v>2578</v>
+      </c>
+      <c r="U12" s="37">
+        <v>785</v>
+      </c>
+      <c r="V12" s="37">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="36">
+        <v>325</v>
+      </c>
+      <c r="D13" s="37">
+        <v>25270</v>
+      </c>
+      <c r="E13" s="37">
+        <v>8426</v>
+      </c>
+      <c r="F13" s="37">
+        <v>16844</v>
+      </c>
+      <c r="G13" s="37">
+        <v>26</v>
+      </c>
+      <c r="H13" s="37">
+        <v>52</v>
+      </c>
+      <c r="I13" s="37">
+        <v>21</v>
+      </c>
+      <c r="J13" s="37">
+        <v>22</v>
+      </c>
+      <c r="K13" s="37">
+        <v>534</v>
+      </c>
+      <c r="L13" s="37">
+        <v>773</v>
+      </c>
+      <c r="M13" s="37">
+        <v>3010</v>
+      </c>
+      <c r="N13" s="37">
+        <v>3628</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1390</v>
+      </c>
+      <c r="P13" s="37">
+        <v>3320</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>769</v>
+      </c>
+      <c r="R13" s="37">
+        <v>2244</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1597</v>
+      </c>
+      <c r="T13" s="37">
+        <v>4478</v>
+      </c>
+      <c r="U13" s="37">
+        <v>1105</v>
+      </c>
+      <c r="V13" s="37">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="36">
+        <v>155</v>
+      </c>
+      <c r="D14" s="37">
+        <v>7633</v>
+      </c>
+      <c r="E14" s="37">
+        <v>3460</v>
+      </c>
+      <c r="F14" s="37">
+        <v>4173</v>
+      </c>
+      <c r="G14" s="37">
+        <v>52</v>
+      </c>
+      <c r="H14" s="37">
+        <v>63</v>
+      </c>
+      <c r="I14" s="37">
+        <v>0</v>
+      </c>
+      <c r="J14" s="37">
+        <v>0</v>
+      </c>
+      <c r="K14" s="37">
+        <v>556</v>
+      </c>
+      <c r="L14" s="37">
+        <v>486</v>
+      </c>
+      <c r="M14" s="37">
+        <v>564</v>
+      </c>
+      <c r="N14" s="37">
+        <v>714</v>
+      </c>
+      <c r="O14" s="37">
+        <v>633</v>
+      </c>
+      <c r="P14" s="37">
+        <v>906</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>578</v>
+      </c>
+      <c r="R14" s="37">
+        <v>557</v>
+      </c>
+      <c r="S14" s="37">
+        <v>678</v>
+      </c>
+      <c r="T14" s="37">
+        <v>856</v>
+      </c>
+      <c r="U14" s="37">
+        <v>451</v>
+      </c>
+      <c r="V14" s="37">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="36">
+        <v>92</v>
+      </c>
+      <c r="D15" s="37">
+        <v>5012</v>
+      </c>
+      <c r="E15" s="37">
+        <v>1804</v>
+      </c>
+      <c r="F15" s="37">
+        <v>3208</v>
+      </c>
+      <c r="G15" s="37">
+        <v>5</v>
+      </c>
+      <c r="H15" s="37">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37">
+        <v>4</v>
+      </c>
+      <c r="J15" s="37">
+        <v>18</v>
+      </c>
+      <c r="K15" s="37">
+        <v>155</v>
+      </c>
+      <c r="L15" s="37">
+        <v>186</v>
+      </c>
+      <c r="M15" s="37">
+        <v>155</v>
+      </c>
+      <c r="N15" s="37">
+        <v>414</v>
+      </c>
+      <c r="O15" s="37">
+        <v>325</v>
+      </c>
+      <c r="P15" s="37">
+        <v>674</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>353</v>
+      </c>
+      <c r="R15" s="37">
+        <v>676</v>
+      </c>
+      <c r="S15" s="37">
+        <v>400</v>
+      </c>
+      <c r="T15" s="37">
+        <v>497</v>
+      </c>
+      <c r="U15" s="37">
+        <v>412</v>
+      </c>
+      <c r="V15" s="37">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="36">
+        <v>146</v>
+      </c>
+      <c r="D16" s="37">
+        <v>5544</v>
+      </c>
+      <c r="E16" s="37">
+        <v>2147</v>
+      </c>
+      <c r="F16" s="37">
+        <v>3397</v>
+      </c>
+      <c r="G16" s="37">
+        <v>0</v>
+      </c>
+      <c r="H16" s="37">
+        <v>0</v>
+      </c>
+      <c r="I16" s="37">
+        <v>33</v>
+      </c>
+      <c r="J16" s="37">
+        <v>50</v>
+      </c>
+      <c r="K16" s="37">
+        <v>167</v>
+      </c>
+      <c r="L16" s="37">
+        <v>241</v>
+      </c>
+      <c r="M16" s="37">
+        <v>291</v>
+      </c>
+      <c r="N16" s="37">
+        <v>370</v>
+      </c>
+      <c r="O16" s="37">
+        <v>362</v>
+      </c>
+      <c r="P16" s="37">
+        <v>611</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>395</v>
+      </c>
+      <c r="R16" s="37">
+        <v>558</v>
+      </c>
+      <c r="S16" s="37">
+        <v>431</v>
+      </c>
+      <c r="T16" s="37">
+        <v>816</v>
+      </c>
+      <c r="U16" s="37">
+        <v>468</v>
+      </c>
+      <c r="V16" s="37">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="36">
+        <v>283</v>
+      </c>
+      <c r="D17" s="37">
+        <v>19658</v>
+      </c>
+      <c r="E17" s="37">
+        <v>8804</v>
+      </c>
+      <c r="F17" s="37">
+        <v>10854</v>
+      </c>
+      <c r="G17" s="37">
+        <v>12</v>
+      </c>
+      <c r="H17" s="37">
+        <v>10</v>
+      </c>
+      <c r="I17" s="37">
+        <v>45</v>
+      </c>
+      <c r="J17" s="37">
+        <v>32</v>
+      </c>
+      <c r="K17" s="37">
+        <v>3248</v>
+      </c>
+      <c r="L17" s="37">
+        <v>3076</v>
+      </c>
+      <c r="M17" s="37">
+        <v>2396</v>
+      </c>
+      <c r="N17" s="37">
+        <v>2060</v>
+      </c>
+      <c r="O17" s="37">
+        <v>822</v>
+      </c>
+      <c r="P17" s="37">
+        <v>1299</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>485</v>
+      </c>
+      <c r="R17" s="37">
+        <v>1011</v>
+      </c>
+      <c r="S17" s="37">
+        <v>912</v>
+      </c>
+      <c r="T17" s="37">
+        <v>2037</v>
+      </c>
+      <c r="U17" s="37">
+        <v>896</v>
+      </c>
+      <c r="V17" s="37">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="36">
+        <v>80</v>
+      </c>
+      <c r="D18" s="37">
+        <v>5085</v>
+      </c>
+      <c r="E18" s="37">
+        <v>2057</v>
+      </c>
+      <c r="F18" s="37">
+        <v>3028</v>
+      </c>
+      <c r="G18" s="37">
+        <v>20</v>
+      </c>
+      <c r="H18" s="37">
+        <v>31</v>
+      </c>
+      <c r="I18" s="37">
+        <v>0</v>
+      </c>
+      <c r="J18" s="37">
+        <v>0</v>
+      </c>
+      <c r="K18" s="37">
+        <v>102</v>
+      </c>
+      <c r="L18" s="37">
+        <v>168</v>
+      </c>
+      <c r="M18" s="37">
+        <v>207</v>
+      </c>
+      <c r="N18" s="37">
+        <v>350</v>
+      </c>
+      <c r="O18" s="37">
+        <v>561</v>
+      </c>
+      <c r="P18" s="37">
+        <v>947</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>527</v>
+      </c>
+      <c r="R18" s="37">
+        <v>772</v>
+      </c>
+      <c r="S18" s="37">
+        <v>278</v>
+      </c>
+      <c r="T18" s="37">
+        <v>481</v>
+      </c>
+      <c r="U18" s="37">
+        <v>382</v>
+      </c>
+      <c r="V18" s="37">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="36">
+        <v>109</v>
+      </c>
+      <c r="D19" s="37">
+        <v>5141</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2181</v>
+      </c>
+      <c r="F19" s="37">
+        <v>2960</v>
+      </c>
+      <c r="G19" s="37">
+        <v>0</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="37">
+        <v>2</v>
+      </c>
+      <c r="J19" s="37">
+        <v>2</v>
+      </c>
+      <c r="K19" s="37">
+        <v>99</v>
+      </c>
+      <c r="L19" s="37">
+        <v>132</v>
+      </c>
+      <c r="M19" s="37">
+        <v>332</v>
+      </c>
+      <c r="N19" s="37">
+        <v>362</v>
+      </c>
+      <c r="O19" s="37">
+        <v>728</v>
+      </c>
+      <c r="P19" s="37">
+        <v>924</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>307</v>
+      </c>
+      <c r="R19" s="37">
+        <v>453</v>
+      </c>
+      <c r="S19" s="37">
+        <v>350</v>
+      </c>
+      <c r="T19" s="37">
+        <v>621</v>
+      </c>
+      <c r="U19" s="37">
+        <v>363</v>
+      </c>
+      <c r="V19" s="37">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="36">
+        <v>103</v>
+      </c>
+      <c r="D20" s="37">
+        <v>4559</v>
+      </c>
+      <c r="E20" s="37">
+        <v>1576</v>
+      </c>
+      <c r="F20" s="37">
+        <v>2983</v>
+      </c>
+      <c r="G20" s="37">
+        <v>8</v>
+      </c>
+      <c r="H20" s="37">
+        <v>25</v>
+      </c>
+      <c r="I20" s="37">
+        <v>3</v>
+      </c>
+      <c r="J20" s="37">
+        <v>2</v>
+      </c>
+      <c r="K20" s="37">
+        <v>58</v>
+      </c>
+      <c r="L20" s="37">
+        <v>68</v>
+      </c>
+      <c r="M20" s="37">
+        <v>132</v>
+      </c>
+      <c r="N20" s="37">
+        <v>198</v>
+      </c>
+      <c r="O20" s="37">
+        <v>243</v>
+      </c>
+      <c r="P20" s="37">
+        <v>488</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>212</v>
+      </c>
+      <c r="R20" s="37">
+        <v>468</v>
+      </c>
+      <c r="S20" s="37">
+        <v>412</v>
+      </c>
+      <c r="T20" s="37">
+        <v>887</v>
+      </c>
+      <c r="U20" s="37">
+        <v>516</v>
+      </c>
+      <c r="V20" s="37">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="36">
+        <v>464</v>
+      </c>
+      <c r="D21" s="37">
+        <v>14540</v>
+      </c>
+      <c r="E21" s="37">
+        <v>3657</v>
+      </c>
+      <c r="F21" s="37">
+        <v>10883</v>
+      </c>
+      <c r="G21" s="37">
+        <v>218</v>
+      </c>
+      <c r="H21" s="37">
+        <v>615</v>
+      </c>
+      <c r="I21" s="37">
+        <v>48</v>
+      </c>
+      <c r="J21" s="37">
+        <v>86</v>
+      </c>
+      <c r="K21" s="37">
+        <v>355</v>
+      </c>
+      <c r="L21" s="37">
+        <v>480</v>
+      </c>
+      <c r="M21" s="37">
+        <v>473</v>
+      </c>
+      <c r="N21" s="37">
+        <v>781</v>
+      </c>
+      <c r="O21" s="37">
+        <v>770</v>
+      </c>
+      <c r="P21" s="37">
+        <v>3248</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>478</v>
+      </c>
+      <c r="R21" s="37">
+        <v>1818</v>
+      </c>
+      <c r="S21" s="37">
+        <v>738</v>
+      </c>
+      <c r="T21" s="37">
+        <v>2425</v>
+      </c>
+      <c r="U21" s="37">
+        <v>795</v>
+      </c>
+      <c r="V21" s="37">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="36">
+        <v>164</v>
+      </c>
+      <c r="D22" s="37">
+        <v>6362</v>
+      </c>
+      <c r="E22" s="37">
+        <v>1926</v>
+      </c>
+      <c r="F22" s="37">
+        <v>4436</v>
+      </c>
+      <c r="G22" s="37">
+        <v>1117</v>
+      </c>
+      <c r="H22" s="37">
+        <v>2163</v>
+      </c>
+      <c r="I22" s="37">
+        <v>1</v>
+      </c>
+      <c r="J22" s="37">
+        <v>3</v>
+      </c>
+      <c r="K22" s="37">
+        <v>101</v>
+      </c>
+      <c r="L22" s="37">
+        <v>202</v>
+      </c>
+      <c r="M22" s="37">
+        <v>184</v>
+      </c>
+      <c r="N22" s="37">
+        <v>321</v>
+      </c>
+      <c r="O22" s="37">
+        <v>355</v>
+      </c>
+      <c r="P22" s="37">
+        <v>1054</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>444</v>
+      </c>
+      <c r="R22" s="37">
+        <v>865</v>
+      </c>
+      <c r="S22" s="37">
+        <v>426</v>
+      </c>
+      <c r="T22" s="37">
+        <v>980</v>
+      </c>
+      <c r="U22" s="37">
+        <v>415</v>
+      </c>
+      <c r="V22" s="37">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="36">
+        <v>135</v>
+      </c>
+      <c r="D23" s="37">
+        <v>5956</v>
+      </c>
+      <c r="E23" s="37">
+        <v>1862</v>
+      </c>
+      <c r="F23" s="37">
+        <v>4094</v>
+      </c>
+      <c r="G23" s="37">
+        <v>344</v>
+      </c>
+      <c r="H23" s="37">
+        <v>867</v>
+      </c>
+      <c r="I23" s="37">
+        <v>2</v>
+      </c>
+      <c r="J23" s="37">
+        <v>8</v>
+      </c>
+      <c r="K23" s="37">
+        <v>280</v>
+      </c>
+      <c r="L23" s="37">
+        <v>423</v>
+      </c>
+      <c r="M23" s="37">
+        <v>114</v>
+      </c>
+      <c r="N23" s="37">
+        <v>139</v>
+      </c>
+      <c r="O23" s="37">
+        <v>248</v>
+      </c>
+      <c r="P23" s="37">
+        <v>717</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>229</v>
+      </c>
+      <c r="R23" s="37">
+        <v>550</v>
+      </c>
+      <c r="S23" s="37">
+        <v>494</v>
+      </c>
+      <c r="T23" s="37">
+        <v>1261</v>
+      </c>
+      <c r="U23" s="37">
+        <v>495</v>
+      </c>
+      <c r="V23" s="37">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="36">
+        <v>27</v>
+      </c>
+      <c r="D24" s="37">
+        <v>800</v>
+      </c>
+      <c r="E24" s="37">
+        <v>187</v>
+      </c>
+      <c r="F24" s="37">
+        <v>613</v>
+      </c>
+      <c r="G24" s="37">
+        <v>0</v>
+      </c>
+      <c r="H24" s="37">
+        <v>0</v>
+      </c>
+      <c r="I24" s="37">
+        <v>1</v>
+      </c>
+      <c r="J24" s="37">
+        <v>1</v>
+      </c>
+      <c r="K24" s="37">
+        <v>25</v>
+      </c>
+      <c r="L24" s="37">
         <v>34</v>
       </c>
-      <c r="C7" s="44">
-[...20 lines deleted...]
-      <c r="J7" s="45">
+      <c r="M24" s="37">
+        <v>16</v>
+      </c>
+      <c r="N24" s="37">
+        <v>31</v>
+      </c>
+      <c r="O24" s="37">
+        <v>25</v>
+      </c>
+      <c r="P24" s="37">
+        <v>168</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>36</v>
+      </c>
+      <c r="R24" s="37">
+        <v>104</v>
+      </c>
+      <c r="S24" s="37">
+        <v>49</v>
+      </c>
+      <c r="T24" s="37">
+        <v>186</v>
+      </c>
+      <c r="U24" s="37">
+        <v>35</v>
+      </c>
+      <c r="V24" s="37">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="36">
+        <v>85</v>
+      </c>
+      <c r="D25" s="37">
+        <v>4003</v>
+      </c>
+      <c r="E25" s="37">
+        <v>1132</v>
+      </c>
+      <c r="F25" s="37">
+        <v>2871</v>
+      </c>
+      <c r="G25" s="37">
+        <v>31</v>
+      </c>
+      <c r="H25" s="37">
+        <v>106</v>
+      </c>
+      <c r="I25" s="37">
+        <v>26</v>
+      </c>
+      <c r="J25" s="37">
+        <v>60</v>
+      </c>
+      <c r="K25" s="37">
+        <v>89</v>
+      </c>
+      <c r="L25" s="37">
+        <v>127</v>
+      </c>
+      <c r="M25" s="37">
+        <v>141</v>
+      </c>
+      <c r="N25" s="37">
+        <v>234</v>
+      </c>
+      <c r="O25" s="37">
+        <v>193</v>
+      </c>
+      <c r="P25" s="37">
+        <v>381</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>186</v>
+      </c>
+      <c r="R25" s="37">
+        <v>508</v>
+      </c>
+      <c r="S25" s="37">
+        <v>276</v>
+      </c>
+      <c r="T25" s="37">
+        <v>961</v>
+      </c>
+      <c r="U25" s="37">
+        <v>221</v>
+      </c>
+      <c r="V25" s="37">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="36">
+        <v>99</v>
+      </c>
+      <c r="D26" s="37">
+        <v>4071</v>
+      </c>
+      <c r="E26" s="37">
+        <v>1450</v>
+      </c>
+      <c r="F26" s="37">
+        <v>2621</v>
+      </c>
+      <c r="G26" s="37">
+        <v>2</v>
+      </c>
+      <c r="H26" s="37">
+        <v>0</v>
+      </c>
+      <c r="I26" s="37">
+        <v>1</v>
+      </c>
+      <c r="J26" s="37">
+        <v>0</v>
+      </c>
+      <c r="K26" s="37">
+        <v>95</v>
+      </c>
+      <c r="L26" s="37">
+        <v>98</v>
+      </c>
+      <c r="M26" s="37">
+        <v>160</v>
+      </c>
+      <c r="N26" s="37">
+        <v>278</v>
+      </c>
+      <c r="O26" s="37">
+        <v>311</v>
+      </c>
+      <c r="P26" s="37">
+        <v>561</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>271</v>
+      </c>
+      <c r="R26" s="37">
+        <v>527</v>
+      </c>
+      <c r="S26" s="37">
+        <v>340</v>
+      </c>
+      <c r="T26" s="37">
         <v>645</v>
       </c>
-      <c r="K7" s="45">
-[...41 lines deleted...]
-      <c r="B8" s="30" t="s">
+      <c r="U26" s="37">
+        <v>272</v>
+      </c>
+      <c r="V26" s="37">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="36">
+        <v>56</v>
+      </c>
+      <c r="D27" s="37">
+        <v>3258</v>
+      </c>
+      <c r="E27" s="37">
+        <v>923</v>
+      </c>
+      <c r="F27" s="37">
+        <v>2335</v>
+      </c>
+      <c r="G27" s="37">
+        <v>2</v>
+      </c>
+      <c r="H27" s="37">
+        <v>2</v>
+      </c>
+      <c r="I27" s="37">
+        <v>3</v>
+      </c>
+      <c r="J27" s="37">
+        <v>6</v>
+      </c>
+      <c r="K27" s="37">
+        <v>74</v>
+      </c>
+      <c r="L27" s="37">
+        <v>70</v>
+      </c>
+      <c r="M27" s="37">
+        <v>96</v>
+      </c>
+      <c r="N27" s="37">
+        <v>246</v>
+      </c>
+      <c r="O27" s="37">
+        <v>186</v>
+      </c>
+      <c r="P27" s="37">
+        <v>609</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>99</v>
+      </c>
+      <c r="R27" s="37">
+        <v>402</v>
+      </c>
+      <c r="S27" s="37">
+        <v>178</v>
+      </c>
+      <c r="T27" s="37">
+        <v>545</v>
+      </c>
+      <c r="U27" s="37">
+        <v>287</v>
+      </c>
+      <c r="V27" s="37">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="36">
+        <v>48</v>
+      </c>
+      <c r="D28" s="37">
+        <v>2045</v>
+      </c>
+      <c r="E28" s="37">
+        <v>538</v>
+      </c>
+      <c r="F28" s="37">
+        <v>1507</v>
+      </c>
+      <c r="G28" s="37">
+        <v>1</v>
+      </c>
+      <c r="H28" s="37">
+        <v>4</v>
+      </c>
+      <c r="I28" s="37">
+        <v>4</v>
+      </c>
+      <c r="J28" s="37">
+        <v>3</v>
+      </c>
+      <c r="K28" s="37">
+        <v>22</v>
+      </c>
+      <c r="L28" s="37">
+        <v>37</v>
+      </c>
+      <c r="M28" s="37">
+        <v>36</v>
+      </c>
+      <c r="N28" s="37">
+        <v>116</v>
+      </c>
+      <c r="O28" s="37">
+        <v>91</v>
+      </c>
+      <c r="P28" s="37">
+        <v>329</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>107</v>
+      </c>
+      <c r="R28" s="37">
+        <v>330</v>
+      </c>
+      <c r="S28" s="37">
+        <v>154</v>
+      </c>
+      <c r="T28" s="37">
+        <v>411</v>
+      </c>
+      <c r="U28" s="37">
+        <v>124</v>
+      </c>
+      <c r="V28" s="37">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="38">
+        <v>1</v>
+      </c>
+      <c r="D29" s="39">
         <v>23</v>
       </c>
-      <c r="C8" s="46">
-[...283 lines deleted...]
-      <c r="G12" s="47">
+      <c r="E29" s="39">
+        <v>3</v>
+      </c>
+      <c r="F29" s="39">
+        <v>20</v>
+      </c>
+      <c r="G29" s="39">
+        <v>0</v>
+      </c>
+      <c r="H29" s="39">
+        <v>0</v>
+      </c>
+      <c r="I29" s="39">
+        <v>0</v>
+      </c>
+      <c r="J29" s="39">
+        <v>0</v>
+      </c>
+      <c r="K29" s="39">
+        <v>0</v>
+      </c>
+      <c r="L29" s="39">
+        <v>0</v>
+      </c>
+      <c r="M29" s="39">
+        <v>1</v>
+      </c>
+      <c r="N29" s="39">
+        <v>6</v>
+      </c>
+      <c r="O29" s="39">
+        <v>0</v>
+      </c>
+      <c r="P29" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="39">
+        <v>2</v>
+      </c>
+      <c r="R29" s="39">
         <v>4</v>
       </c>
-      <c r="H12" s="47">
-[...546 lines deleted...]
-      <c r="I20" s="47">
+      <c r="S29" s="39">
+        <v>0</v>
+      </c>
+      <c r="T29" s="39">
         <v>3</v>
       </c>
-      <c r="J20" s="47">
-[...738 lines deleted...]
-    <row r="93" s="55" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+      <c r="U29" s="39">
+        <v>0</v>
+      </c>
+      <c r="V29" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="97"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="M30" s="97"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="97"/>
+      <c r="P30" s="97"/>
+      <c r="Q30" s="97"/>
+      <c r="R30" s="98"/>
+      <c r="S30" s="98"/>
+      <c r="T30" s="98"/>
+      <c r="U30" s="98"/>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:22" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="33" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="34" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="35" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="36" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="37" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="38" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="39" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="40" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="41" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="42" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="43" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="44" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="45" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="46" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="47" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="48" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="49" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="50" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="51" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="52" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="53" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="54" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="55" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="56" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="57" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="58" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="59" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="60" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="61" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="62" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="63" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="64" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="65" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="66" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="67" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="68" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="69" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="70" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="71" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="72" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="73" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="74" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="75" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="76" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="77" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="78" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="79" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="80" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="81" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="82" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="83" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="84" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="85" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="86" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="87" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="88" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="89" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="90" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="91" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="92" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="93" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="A30:U30"/>
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:F4"/>
     <mergeCell ref="G3:H4"/>
     <mergeCell ref="I3:V3"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:P4"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AS31"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6379524E-C1A4-4855-A563-43CCDA94773A}">
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C19" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="J25" sqref="J25"/>
+      <selection pane="bottomRight" activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5" customWidth="1"/>
-    <col min="2" max="2" width="20.33203125" customWidth="1"/>
+    <col min="1" max="1" width="12.33203125" customWidth="1"/>
+    <col min="2" max="2" width="26.83203125" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" customWidth="1"/>
+    <col min="4" max="4" width="12.5" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" customWidth="1"/>
+    <col min="6" max="6" width="13.1640625" customWidth="1"/>
+    <col min="7" max="7" width="11" customWidth="1"/>
+    <col min="8" max="8" width="10.83203125" customWidth="1"/>
+    <col min="9" max="21" width="9" customWidth="1"/>
+    <col min="22" max="22" width="9.33203125" customWidth="1"/>
+    <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
+    <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+    </row>
+    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+    </row>
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
+        <v>52</v>
+      </c>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
+        <v>53</v>
+      </c>
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="S6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="U6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="V6" s="19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
+      <c r="D7" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="T7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>183</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="75">
+        <v>7215</v>
+      </c>
+      <c r="D8" s="75">
+        <v>434651</v>
+      </c>
+      <c r="E8" s="75">
+        <v>130408</v>
+      </c>
+      <c r="F8" s="75">
+        <v>304243</v>
+      </c>
+      <c r="G8" s="75">
+        <v>2048</v>
+      </c>
+      <c r="H8" s="75">
+        <v>5440</v>
+      </c>
+      <c r="I8" s="76">
+        <v>615</v>
+      </c>
+      <c r="J8" s="76">
+        <v>870</v>
+      </c>
+      <c r="K8" s="75">
+        <v>6965</v>
+      </c>
+      <c r="L8" s="75">
+        <v>8342</v>
+      </c>
+      <c r="M8" s="75">
+        <v>13441</v>
+      </c>
+      <c r="N8" s="75">
+        <v>22537</v>
+      </c>
+      <c r="O8" s="75">
+        <v>19369</v>
+      </c>
+      <c r="P8" s="75">
+        <v>43243</v>
+      </c>
+      <c r="Q8" s="75">
+        <v>14329</v>
+      </c>
+      <c r="R8" s="75">
+        <v>36390</v>
+      </c>
+      <c r="S8" s="75">
+        <v>27997</v>
+      </c>
+      <c r="T8" s="75">
+        <v>77338</v>
+      </c>
+      <c r="U8" s="75">
+        <v>47692</v>
+      </c>
+      <c r="V8" s="75">
+        <v>115523</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="63">
+        <v>698</v>
+      </c>
+      <c r="D9" s="62">
+        <v>61623</v>
+      </c>
+      <c r="E9" s="62">
+        <v>18404</v>
+      </c>
+      <c r="F9" s="62">
+        <v>43219</v>
+      </c>
+      <c r="G9" s="63">
+        <v>579</v>
+      </c>
+      <c r="H9" s="62">
+        <v>1187</v>
+      </c>
+      <c r="I9" s="63">
+        <v>60</v>
+      </c>
+      <c r="J9" s="63">
+        <v>95</v>
+      </c>
+      <c r="K9" s="63">
+        <v>140</v>
+      </c>
+      <c r="L9" s="63">
+        <v>241</v>
+      </c>
+      <c r="M9" s="63">
+        <v>710</v>
+      </c>
+      <c r="N9" s="62">
+        <v>1460</v>
+      </c>
+      <c r="O9" s="62">
+        <v>2166</v>
+      </c>
+      <c r="P9" s="62">
+        <v>4267</v>
+      </c>
+      <c r="Q9" s="62">
+        <v>1884</v>
+      </c>
+      <c r="R9" s="62">
+        <v>4529</v>
+      </c>
+      <c r="S9" s="62">
+        <v>5748</v>
+      </c>
+      <c r="T9" s="62">
+        <v>13947</v>
+      </c>
+      <c r="U9" s="62">
+        <v>7696</v>
+      </c>
+      <c r="V9" s="62">
+        <v>18680</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="63">
+        <v>264</v>
+      </c>
+      <c r="D10" s="62">
+        <v>19172</v>
+      </c>
+      <c r="E10" s="62">
+        <v>5649</v>
+      </c>
+      <c r="F10" s="62">
+        <v>13523</v>
+      </c>
+      <c r="G10" s="63">
+        <v>54</v>
+      </c>
+      <c r="H10" s="63">
+        <v>54</v>
+      </c>
+      <c r="I10" s="63">
+        <v>7</v>
+      </c>
+      <c r="J10" s="63">
+        <v>8</v>
+      </c>
+      <c r="K10" s="63">
+        <v>72</v>
+      </c>
+      <c r="L10" s="63">
+        <v>84</v>
+      </c>
+      <c r="M10" s="63">
+        <v>573</v>
+      </c>
+      <c r="N10" s="62">
+        <v>1022</v>
+      </c>
+      <c r="O10" s="62">
+        <v>1660</v>
+      </c>
+      <c r="P10" s="62">
+        <v>2827</v>
+      </c>
+      <c r="Q10" s="63">
+        <v>557</v>
+      </c>
+      <c r="R10" s="62">
+        <v>1318</v>
+      </c>
+      <c r="S10" s="62">
+        <v>1026</v>
+      </c>
+      <c r="T10" s="62">
+        <v>3071</v>
+      </c>
+      <c r="U10" s="62">
+        <v>1754</v>
+      </c>
+      <c r="V10" s="62">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="63">
+        <v>812</v>
+      </c>
+      <c r="D11" s="62">
+        <v>42596</v>
+      </c>
+      <c r="E11" s="62">
+        <v>12482</v>
+      </c>
+      <c r="F11" s="62">
+        <v>30114</v>
+      </c>
+      <c r="G11" s="63">
+        <v>113</v>
+      </c>
+      <c r="H11" s="63">
+        <v>433</v>
+      </c>
+      <c r="I11" s="63">
+        <v>29</v>
+      </c>
+      <c r="J11" s="63">
+        <v>27</v>
+      </c>
+      <c r="K11" s="63">
+        <v>161</v>
+      </c>
+      <c r="L11" s="63">
+        <v>105</v>
+      </c>
+      <c r="M11" s="63">
+        <v>660</v>
+      </c>
+      <c r="N11" s="63">
+        <v>812</v>
+      </c>
+      <c r="O11" s="62">
+        <v>1762</v>
+      </c>
+      <c r="P11" s="62">
+        <v>3011</v>
+      </c>
+      <c r="Q11" s="62">
+        <v>1123</v>
+      </c>
+      <c r="R11" s="62">
+        <v>3350</v>
+      </c>
+      <c r="S11" s="62">
+        <v>3096</v>
+      </c>
+      <c r="T11" s="62">
+        <v>9050</v>
+      </c>
+      <c r="U11" s="62">
+        <v>5651</v>
+      </c>
+      <c r="V11" s="62">
+        <v>13759</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="63">
+        <v>908</v>
+      </c>
+      <c r="D12" s="62">
+        <v>49196</v>
+      </c>
+      <c r="E12" s="62">
+        <v>14355</v>
+      </c>
+      <c r="F12" s="62">
+        <v>34841</v>
+      </c>
+      <c r="G12" s="63">
+        <v>60</v>
+      </c>
+      <c r="H12" s="63">
+        <v>601</v>
+      </c>
+      <c r="I12" s="63">
+        <v>141</v>
+      </c>
+      <c r="J12" s="63">
+        <v>173</v>
+      </c>
+      <c r="K12" s="63">
+        <v>372</v>
+      </c>
+      <c r="L12" s="63">
+        <v>455</v>
+      </c>
+      <c r="M12" s="62">
+        <v>1416</v>
+      </c>
+      <c r="N12" s="62">
+        <v>2215</v>
+      </c>
+      <c r="O12" s="62">
+        <v>2738</v>
+      </c>
+      <c r="P12" s="62">
+        <v>5413</v>
+      </c>
+      <c r="Q12" s="62">
+        <v>1266</v>
+      </c>
+      <c r="R12" s="62">
+        <v>2981</v>
+      </c>
+      <c r="S12" s="62">
+        <v>3234</v>
+      </c>
+      <c r="T12" s="62">
+        <v>8920</v>
+      </c>
+      <c r="U12" s="62">
+        <v>5188</v>
+      </c>
+      <c r="V12" s="62">
+        <v>14684</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="63">
+        <v>623</v>
+      </c>
+      <c r="D13" s="62">
+        <v>46967</v>
+      </c>
+      <c r="E13" s="62">
+        <v>12728</v>
+      </c>
+      <c r="F13" s="62">
+        <v>34239</v>
+      </c>
+      <c r="G13" s="63">
+        <v>28</v>
+      </c>
+      <c r="H13" s="63">
+        <v>60</v>
+      </c>
+      <c r="I13" s="63">
+        <v>43</v>
+      </c>
+      <c r="J13" s="63">
+        <v>77</v>
+      </c>
+      <c r="K13" s="62">
+        <v>1063</v>
+      </c>
+      <c r="L13" s="62">
+        <v>1422</v>
+      </c>
+      <c r="M13" s="62">
+        <v>2032</v>
+      </c>
+      <c r="N13" s="62">
+        <v>4741</v>
+      </c>
+      <c r="O13" s="62">
+        <v>1566</v>
+      </c>
+      <c r="P13" s="62">
+        <v>7427</v>
+      </c>
+      <c r="Q13" s="62">
+        <v>1839</v>
+      </c>
+      <c r="R13" s="62">
+        <v>5568</v>
+      </c>
+      <c r="S13" s="62">
+        <v>1918</v>
+      </c>
+      <c r="T13" s="62">
+        <v>6414</v>
+      </c>
+      <c r="U13" s="62">
+        <v>4267</v>
+      </c>
+      <c r="V13" s="62">
+        <v>8590</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="63">
+        <v>710</v>
+      </c>
+      <c r="D14" s="62">
+        <v>40654</v>
+      </c>
+      <c r="E14" s="62">
+        <v>12448</v>
+      </c>
+      <c r="F14" s="62">
+        <v>28206</v>
+      </c>
+      <c r="G14" s="63">
+        <v>70</v>
+      </c>
+      <c r="H14" s="63">
+        <v>178</v>
+      </c>
+      <c r="I14" s="63">
+        <v>39</v>
+      </c>
+      <c r="J14" s="63">
+        <v>24</v>
+      </c>
+      <c r="K14" s="63">
+        <v>442</v>
+      </c>
+      <c r="L14" s="63">
+        <v>526</v>
+      </c>
+      <c r="M14" s="62">
+        <v>1774</v>
+      </c>
+      <c r="N14" s="62">
+        <v>2193</v>
+      </c>
+      <c r="O14" s="62">
+        <v>2246</v>
+      </c>
+      <c r="P14" s="62">
+        <v>4508</v>
+      </c>
+      <c r="Q14" s="62">
+        <v>1550</v>
+      </c>
+      <c r="R14" s="62">
+        <v>3574</v>
+      </c>
+      <c r="S14" s="62">
+        <v>2884</v>
+      </c>
+      <c r="T14" s="62">
+        <v>7804</v>
+      </c>
+      <c r="U14" s="62">
+        <v>3513</v>
+      </c>
+      <c r="V14" s="62">
+        <v>9577</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="63">
+        <v>181</v>
+      </c>
+      <c r="D15" s="62">
+        <v>19233</v>
+      </c>
+      <c r="E15" s="62">
+        <v>5990</v>
+      </c>
+      <c r="F15" s="62">
+        <v>13243</v>
+      </c>
+      <c r="G15" s="63">
+        <v>93</v>
+      </c>
+      <c r="H15" s="63">
+        <v>214</v>
+      </c>
+      <c r="I15" s="63">
+        <v>14</v>
+      </c>
+      <c r="J15" s="63">
+        <v>43</v>
+      </c>
+      <c r="K15" s="63">
+        <v>392</v>
+      </c>
+      <c r="L15" s="63">
+        <v>645</v>
+      </c>
+      <c r="M15" s="63">
+        <v>501</v>
+      </c>
+      <c r="N15" s="62">
+        <v>1104</v>
+      </c>
+      <c r="O15" s="63">
+        <v>470</v>
+      </c>
+      <c r="P15" s="62">
+        <v>1356</v>
+      </c>
+      <c r="Q15" s="63">
+        <v>846</v>
+      </c>
+      <c r="R15" s="62">
+        <v>2013</v>
+      </c>
+      <c r="S15" s="62">
+        <v>1081</v>
+      </c>
+      <c r="T15" s="62">
+        <v>2681</v>
+      </c>
+      <c r="U15" s="62">
+        <v>2686</v>
+      </c>
+      <c r="V15" s="62">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="63">
+        <v>162</v>
+      </c>
+      <c r="D16" s="62">
+        <v>13556</v>
+      </c>
+      <c r="E16" s="62">
+        <v>4577</v>
+      </c>
+      <c r="F16" s="62">
+        <v>8979</v>
+      </c>
+      <c r="G16" s="63">
+        <v>105</v>
+      </c>
+      <c r="H16" s="63">
+        <v>150</v>
+      </c>
+      <c r="I16" s="63">
+        <v>26</v>
+      </c>
+      <c r="J16" s="63">
+        <v>16</v>
+      </c>
+      <c r="K16" s="63">
+        <v>35</v>
+      </c>
+      <c r="L16" s="63">
+        <v>35</v>
+      </c>
+      <c r="M16" s="63">
+        <v>378</v>
+      </c>
+      <c r="N16" s="63">
+        <v>402</v>
+      </c>
+      <c r="O16" s="63">
+        <v>789</v>
+      </c>
+      <c r="P16" s="62">
+        <v>1055</v>
+      </c>
+      <c r="Q16" s="63">
+        <v>256</v>
+      </c>
+      <c r="R16" s="63">
+        <v>612</v>
+      </c>
+      <c r="S16" s="63">
+        <v>821</v>
+      </c>
+      <c r="T16" s="62">
+        <v>2145</v>
+      </c>
+      <c r="U16" s="62">
+        <v>2272</v>
+      </c>
+      <c r="V16" s="62">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="63">
+        <v>338</v>
+      </c>
+      <c r="D17" s="62">
+        <v>6680</v>
+      </c>
+      <c r="E17" s="62">
+        <v>2004</v>
+      </c>
+      <c r="F17" s="62">
+        <v>4676</v>
+      </c>
+      <c r="G17" s="63">
+        <v>2</v>
+      </c>
+      <c r="H17" s="63">
+        <v>6</v>
+      </c>
+      <c r="I17" s="63">
+        <v>11</v>
+      </c>
+      <c r="J17" s="63">
+        <v>8</v>
+      </c>
+      <c r="K17" s="63">
+        <v>25</v>
+      </c>
+      <c r="L17" s="63">
+        <v>31</v>
+      </c>
+      <c r="M17" s="63">
+        <v>95</v>
+      </c>
+      <c r="N17" s="63">
+        <v>121</v>
+      </c>
+      <c r="O17" s="63">
+        <v>213</v>
+      </c>
+      <c r="P17" s="63">
+        <v>408</v>
+      </c>
+      <c r="Q17" s="63">
+        <v>90</v>
+      </c>
+      <c r="R17" s="63">
+        <v>213</v>
+      </c>
+      <c r="S17" s="63">
+        <v>395</v>
+      </c>
+      <c r="T17" s="62">
+        <v>1052</v>
+      </c>
+      <c r="U17" s="62">
+        <v>1175</v>
+      </c>
+      <c r="V17" s="62">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="63">
+        <v>523</v>
+      </c>
+      <c r="D18" s="62">
+        <v>32677</v>
+      </c>
+      <c r="E18" s="62">
+        <v>12238</v>
+      </c>
+      <c r="F18" s="62">
+        <v>20439</v>
+      </c>
+      <c r="G18" s="63">
+        <v>16</v>
+      </c>
+      <c r="H18" s="63">
+        <v>36</v>
+      </c>
+      <c r="I18" s="63">
+        <v>12</v>
+      </c>
+      <c r="J18" s="63">
+        <v>25</v>
+      </c>
+      <c r="K18" s="62">
+        <v>3026</v>
+      </c>
+      <c r="L18" s="62">
+        <v>2929</v>
+      </c>
+      <c r="M18" s="62">
+        <v>1966</v>
+      </c>
+      <c r="N18" s="62">
+        <v>1884</v>
+      </c>
+      <c r="O18" s="62">
+        <v>1244</v>
+      </c>
+      <c r="P18" s="62">
+        <v>2161</v>
+      </c>
+      <c r="Q18" s="62">
+        <v>1208</v>
+      </c>
+      <c r="R18" s="62">
+        <v>2467</v>
+      </c>
+      <c r="S18" s="62">
+        <v>1748</v>
+      </c>
+      <c r="T18" s="62">
+        <v>5278</v>
+      </c>
+      <c r="U18" s="62">
+        <v>3034</v>
+      </c>
+      <c r="V18" s="62">
+        <v>5695</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="63">
+        <v>367</v>
+      </c>
+      <c r="D19" s="62">
+        <v>16824</v>
+      </c>
+      <c r="E19" s="62">
+        <v>5510</v>
+      </c>
+      <c r="F19" s="62">
+        <v>11314</v>
+      </c>
+      <c r="G19" s="63">
+        <v>61</v>
+      </c>
+      <c r="H19" s="63">
+        <v>155</v>
+      </c>
+      <c r="I19" s="63">
+        <v>7</v>
+      </c>
+      <c r="J19" s="63">
+        <v>12</v>
+      </c>
+      <c r="K19" s="63">
+        <v>215</v>
+      </c>
+      <c r="L19" s="63">
+        <v>450</v>
+      </c>
+      <c r="M19" s="63">
+        <v>433</v>
+      </c>
+      <c r="N19" s="62">
+        <v>1001</v>
+      </c>
+      <c r="O19" s="62">
+        <v>1064</v>
+      </c>
+      <c r="P19" s="62">
+        <v>2599</v>
+      </c>
+      <c r="Q19" s="62">
+        <v>1401</v>
+      </c>
+      <c r="R19" s="62">
+        <v>2480</v>
+      </c>
+      <c r="S19" s="63">
+        <v>930</v>
+      </c>
+      <c r="T19" s="62">
+        <v>2144</v>
+      </c>
+      <c r="U19" s="62">
+        <v>1460</v>
+      </c>
+      <c r="V19" s="62">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="63">
+        <v>243</v>
+      </c>
+      <c r="D20" s="62">
+        <v>9451</v>
+      </c>
+      <c r="E20" s="62">
+        <v>2883</v>
+      </c>
+      <c r="F20" s="62">
+        <v>6568</v>
+      </c>
+      <c r="G20" s="63">
+        <v>3</v>
+      </c>
+      <c r="H20" s="63">
+        <v>7</v>
+      </c>
+      <c r="I20" s="63">
+        <v>23</v>
+      </c>
+      <c r="J20" s="63">
+        <v>20</v>
+      </c>
+      <c r="K20" s="63">
+        <v>77</v>
+      </c>
+      <c r="L20" s="63">
+        <v>74</v>
+      </c>
+      <c r="M20" s="63">
+        <v>247</v>
+      </c>
+      <c r="N20" s="63">
+        <v>224</v>
+      </c>
+      <c r="O20" s="63">
+        <v>428</v>
+      </c>
+      <c r="P20" s="63">
+        <v>786</v>
+      </c>
+      <c r="Q20" s="63">
+        <v>239</v>
+      </c>
+      <c r="R20" s="63">
+        <v>569</v>
+      </c>
+      <c r="S20" s="63">
+        <v>652</v>
+      </c>
+      <c r="T20" s="62">
+        <v>1801</v>
+      </c>
+      <c r="U20" s="62">
+        <v>1217</v>
+      </c>
+      <c r="V20" s="62">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="63">
+        <v>174</v>
+      </c>
+      <c r="D21" s="62">
+        <v>5854</v>
+      </c>
+      <c r="E21" s="62">
+        <v>1617</v>
+      </c>
+      <c r="F21" s="62">
+        <v>4237</v>
+      </c>
+      <c r="G21" s="63">
+        <v>3</v>
+      </c>
+      <c r="H21" s="63">
+        <v>19</v>
+      </c>
+      <c r="I21" s="63">
+        <v>7</v>
+      </c>
+      <c r="J21" s="63">
+        <v>3</v>
+      </c>
+      <c r="K21" s="63">
+        <v>17</v>
+      </c>
+      <c r="L21" s="63">
+        <v>21</v>
+      </c>
+      <c r="M21" s="63">
+        <v>62</v>
+      </c>
+      <c r="N21" s="63">
+        <v>71</v>
+      </c>
+      <c r="O21" s="63">
+        <v>192</v>
+      </c>
+      <c r="P21" s="63">
+        <v>412</v>
+      </c>
+      <c r="Q21" s="63">
+        <v>119</v>
+      </c>
+      <c r="R21" s="63">
+        <v>350</v>
+      </c>
+      <c r="S21" s="63">
+        <v>399</v>
+      </c>
+      <c r="T21" s="62">
+        <v>1179</v>
+      </c>
+      <c r="U21" s="63">
+        <v>821</v>
+      </c>
+      <c r="V21" s="62">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="63">
+        <v>380</v>
+      </c>
+      <c r="D22" s="62">
+        <v>29332</v>
+      </c>
+      <c r="E22" s="62">
+        <v>8776</v>
+      </c>
+      <c r="F22" s="62">
+        <v>20556</v>
+      </c>
+      <c r="G22" s="63">
+        <v>492</v>
+      </c>
+      <c r="H22" s="62">
+        <v>1254</v>
+      </c>
+      <c r="I22" s="63">
+        <v>160</v>
+      </c>
+      <c r="J22" s="63">
+        <v>293</v>
+      </c>
+      <c r="K22" s="63">
+        <v>695</v>
+      </c>
+      <c r="L22" s="62">
+        <v>1004</v>
+      </c>
+      <c r="M22" s="63">
+        <v>795</v>
+      </c>
+      <c r="N22" s="62">
+        <v>1622</v>
+      </c>
+      <c r="O22" s="62">
+        <v>1232</v>
+      </c>
+      <c r="P22" s="62">
+        <v>2877</v>
+      </c>
+      <c r="Q22" s="62">
+        <v>1245</v>
+      </c>
+      <c r="R22" s="62">
+        <v>4195</v>
+      </c>
+      <c r="S22" s="62">
+        <v>2072</v>
+      </c>
+      <c r="T22" s="62">
+        <v>5007</v>
+      </c>
+      <c r="U22" s="62">
+        <v>2577</v>
+      </c>
+      <c r="V22" s="62">
+        <v>5558</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="63">
+        <v>102</v>
+      </c>
+      <c r="D23" s="62">
+        <v>2447</v>
+      </c>
+      <c r="E23" s="63">
+        <v>652</v>
+      </c>
+      <c r="F23" s="62">
+        <v>1795</v>
+      </c>
+      <c r="G23" s="63">
+        <v>117</v>
+      </c>
+      <c r="H23" s="63">
+        <v>368</v>
+      </c>
+      <c r="I23" s="63">
+        <v>3</v>
+      </c>
+      <c r="J23" s="63">
+        <v>1</v>
+      </c>
+      <c r="K23" s="63">
+        <v>15</v>
+      </c>
+      <c r="L23" s="63">
+        <v>15</v>
+      </c>
+      <c r="M23" s="63">
+        <v>80</v>
+      </c>
+      <c r="N23" s="63">
+        <v>87</v>
+      </c>
+      <c r="O23" s="63">
+        <v>131</v>
+      </c>
+      <c r="P23" s="63">
+        <v>318</v>
+      </c>
+      <c r="Q23" s="63">
+        <v>42</v>
+      </c>
+      <c r="R23" s="63">
+        <v>153</v>
+      </c>
+      <c r="S23" s="63">
+        <v>124</v>
+      </c>
+      <c r="T23" s="63">
+        <v>489</v>
+      </c>
+      <c r="U23" s="63">
+        <v>257</v>
+      </c>
+      <c r="V23" s="63">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="63">
+        <v>123</v>
+      </c>
+      <c r="D24" s="62">
+        <v>4733</v>
+      </c>
+      <c r="E24" s="62">
+        <v>1324</v>
+      </c>
+      <c r="F24" s="62">
+        <v>3409</v>
+      </c>
+      <c r="G24" s="63">
+        <v>186</v>
+      </c>
+      <c r="H24" s="63">
+        <v>616</v>
+      </c>
+      <c r="I24" s="63">
+        <v>17</v>
+      </c>
+      <c r="J24" s="63">
+        <v>15</v>
+      </c>
+      <c r="K24" s="63">
+        <v>54</v>
+      </c>
+      <c r="L24" s="63">
+        <v>41</v>
+      </c>
+      <c r="M24" s="63">
+        <v>98</v>
+      </c>
+      <c r="N24" s="63">
+        <v>242</v>
+      </c>
+      <c r="O24" s="63">
+        <v>208</v>
+      </c>
+      <c r="P24" s="63">
+        <v>525</v>
+      </c>
+      <c r="Q24" s="63">
+        <v>159</v>
+      </c>
+      <c r="R24" s="63">
+        <v>409</v>
+      </c>
+      <c r="S24" s="63">
+        <v>296</v>
+      </c>
+      <c r="T24" s="63">
+        <v>835</v>
+      </c>
+      <c r="U24" s="63">
+        <v>492</v>
+      </c>
+      <c r="V24" s="62">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="63">
+        <v>65</v>
+      </c>
+      <c r="D25" s="62">
+        <v>2329</v>
+      </c>
+      <c r="E25" s="63">
+        <v>628</v>
+      </c>
+      <c r="F25" s="62">
+        <v>1701</v>
+      </c>
+      <c r="G25" s="63">
+        <v>7</v>
+      </c>
+      <c r="H25" s="63">
+        <v>6</v>
+      </c>
+      <c r="I25" s="63">
+        <v>10</v>
+      </c>
+      <c r="J25" s="63">
+        <v>14</v>
+      </c>
+      <c r="K25" s="63">
+        <v>52</v>
+      </c>
+      <c r="L25" s="63">
+        <v>60</v>
+      </c>
+      <c r="M25" s="63">
+        <v>105</v>
+      </c>
+      <c r="N25" s="63">
+        <v>122</v>
+      </c>
+      <c r="O25" s="63">
+        <v>148</v>
+      </c>
+      <c r="P25" s="63">
+        <v>356</v>
+      </c>
+      <c r="Q25" s="63">
+        <v>28</v>
+      </c>
+      <c r="R25" s="63">
+        <v>158</v>
+      </c>
+      <c r="S25" s="63">
+        <v>120</v>
+      </c>
+      <c r="T25" s="63">
+        <v>416</v>
+      </c>
+      <c r="U25" s="63">
+        <v>165</v>
+      </c>
+      <c r="V25" s="63">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="63">
+        <v>147</v>
+      </c>
+      <c r="D26" s="62">
+        <v>7602</v>
+      </c>
+      <c r="E26" s="62">
+        <v>1688</v>
+      </c>
+      <c r="F26" s="62">
+        <v>5914</v>
+      </c>
+      <c r="G26" s="63">
+        <v>11</v>
+      </c>
+      <c r="H26" s="63">
+        <v>24</v>
+      </c>
+      <c r="I26" s="63">
+        <v>1</v>
+      </c>
+      <c r="J26" s="63">
+        <v>5</v>
+      </c>
+      <c r="K26" s="63">
+        <v>4</v>
+      </c>
+      <c r="L26" s="63">
+        <v>4</v>
+      </c>
+      <c r="M26" s="63">
+        <v>63</v>
+      </c>
+      <c r="N26" s="63">
+        <v>74</v>
+      </c>
+      <c r="O26" s="63">
+        <v>181</v>
+      </c>
+      <c r="P26" s="63">
+        <v>583</v>
+      </c>
+      <c r="Q26" s="63">
+        <v>75</v>
+      </c>
+      <c r="R26" s="63">
+        <v>281</v>
+      </c>
+      <c r="S26" s="63">
+        <v>344</v>
+      </c>
+      <c r="T26" s="62">
+        <v>1439</v>
+      </c>
+      <c r="U26" s="62">
+        <v>1020</v>
+      </c>
+      <c r="V26" s="62">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="63">
+        <v>164</v>
+      </c>
+      <c r="D27" s="62">
+        <v>13985</v>
+      </c>
+      <c r="E27" s="62">
+        <v>3664</v>
+      </c>
+      <c r="F27" s="62">
+        <v>10321</v>
+      </c>
+      <c r="G27" s="63">
+        <v>44</v>
+      </c>
+      <c r="H27" s="63">
+        <v>67</v>
+      </c>
+      <c r="I27" s="63">
+        <v>0</v>
+      </c>
+      <c r="J27" s="63">
+        <v>0</v>
+      </c>
+      <c r="K27" s="63">
+        <v>69</v>
+      </c>
+      <c r="L27" s="63">
+        <v>147</v>
+      </c>
+      <c r="M27" s="62">
+        <v>1280</v>
+      </c>
+      <c r="N27" s="62">
+        <v>2877</v>
+      </c>
+      <c r="O27" s="63">
+        <v>517</v>
+      </c>
+      <c r="P27" s="62">
+        <v>1377</v>
+      </c>
+      <c r="Q27" s="63">
+        <v>107</v>
+      </c>
+      <c r="R27" s="63">
+        <v>407</v>
+      </c>
+      <c r="S27" s="63">
+        <v>413</v>
+      </c>
+      <c r="T27" s="62">
+        <v>1711</v>
+      </c>
+      <c r="U27" s="62">
+        <v>1278</v>
+      </c>
+      <c r="V27" s="62">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="63">
+        <v>114</v>
+      </c>
+      <c r="D28" s="62">
+        <v>5102</v>
+      </c>
+      <c r="E28" s="62">
+        <v>1517</v>
+      </c>
+      <c r="F28" s="62">
+        <v>3585</v>
+      </c>
+      <c r="G28" s="63">
+        <v>1</v>
+      </c>
+      <c r="H28" s="63">
+        <v>1</v>
+      </c>
+      <c r="I28" s="63">
+        <v>3</v>
+      </c>
+      <c r="J28" s="63">
+        <v>8</v>
+      </c>
+      <c r="K28" s="63">
+        <v>29</v>
+      </c>
+      <c r="L28" s="63">
+        <v>38</v>
+      </c>
+      <c r="M28" s="63">
+        <v>94</v>
+      </c>
+      <c r="N28" s="63">
+        <v>128</v>
+      </c>
+      <c r="O28" s="63">
+        <v>227</v>
+      </c>
+      <c r="P28" s="63">
+        <v>501</v>
+      </c>
+      <c r="Q28" s="63">
+        <v>199</v>
+      </c>
+      <c r="R28" s="63">
+        <v>493</v>
+      </c>
+      <c r="S28" s="63">
+        <v>407</v>
+      </c>
+      <c r="T28" s="62">
+        <v>1098</v>
+      </c>
+      <c r="U28" s="63">
+        <v>558</v>
+      </c>
+      <c r="V28" s="62">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="63">
+        <v>100</v>
+      </c>
+      <c r="D29" s="62">
+        <v>3959</v>
+      </c>
+      <c r="E29" s="62">
+        <v>1137</v>
+      </c>
+      <c r="F29" s="62">
+        <v>2822</v>
+      </c>
+      <c r="G29" s="63">
+        <v>2</v>
+      </c>
+      <c r="H29" s="63">
+        <v>3</v>
+      </c>
+      <c r="I29" s="63">
+        <v>2</v>
+      </c>
+      <c r="J29" s="63">
+        <v>3</v>
+      </c>
+      <c r="K29" s="63">
+        <v>10</v>
+      </c>
+      <c r="L29" s="63">
+        <v>15</v>
+      </c>
+      <c r="M29" s="63">
+        <v>71</v>
+      </c>
+      <c r="N29" s="63">
+        <v>111</v>
+      </c>
+      <c r="O29" s="63">
+        <v>156</v>
+      </c>
+      <c r="P29" s="63">
+        <v>343</v>
+      </c>
+      <c r="Q29" s="63">
+        <v>88</v>
+      </c>
+      <c r="R29" s="63">
+        <v>208</v>
+      </c>
+      <c r="S29" s="63">
+        <v>249</v>
+      </c>
+      <c r="T29" s="63">
+        <v>689</v>
+      </c>
+      <c r="U29" s="63">
+        <v>561</v>
+      </c>
+      <c r="V29" s="62">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="63">
+        <v>17</v>
+      </c>
+      <c r="D30" s="63">
+        <v>679</v>
+      </c>
+      <c r="E30" s="63">
+        <v>137</v>
+      </c>
+      <c r="F30" s="63">
+        <v>542</v>
+      </c>
+      <c r="G30" s="63">
+        <v>1</v>
+      </c>
+      <c r="H30" s="63">
+        <v>1</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>0</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="63">
+        <v>8</v>
+      </c>
+      <c r="N30" s="63">
+        <v>24</v>
+      </c>
+      <c r="O30" s="63">
+        <v>31</v>
+      </c>
+      <c r="P30" s="63">
+        <v>133</v>
+      </c>
+      <c r="Q30" s="63">
+        <v>8</v>
+      </c>
+      <c r="R30" s="63">
+        <v>62</v>
+      </c>
+      <c r="S30" s="63">
+        <v>40</v>
+      </c>
+      <c r="T30" s="63">
+        <v>168</v>
+      </c>
+      <c r="U30" s="63">
+        <v>50</v>
+      </c>
+      <c r="V30" s="64">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:U31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:V4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B50F75C-4BEF-446F-9D16-32CD82604398}">
+  <dimension ref="A1:AS34"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="N21" sqref="N21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="2" width="20.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:45" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:45" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:45" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:45" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:45" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:45" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -30230,1871 +17556,1896 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:45" s="58" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C8" s="64">
+    <row r="8" spans="1:45" s="48" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="54">
         <v>7498</v>
       </c>
-      <c r="D8" s="65">
+      <c r="D8" s="55">
         <v>466523</v>
       </c>
-      <c r="E8" s="65">
+      <c r="E8" s="55">
         <v>140211</v>
       </c>
-      <c r="F8" s="65">
+      <c r="F8" s="55">
         <v>326312</v>
       </c>
-      <c r="G8" s="65">
+      <c r="G8" s="55">
         <v>2313</v>
       </c>
-      <c r="H8" s="65">
+      <c r="H8" s="55">
         <v>5687</v>
       </c>
-      <c r="I8" s="65">
+      <c r="I8" s="55">
         <v>641</v>
       </c>
-      <c r="J8" s="65">
+      <c r="J8" s="55">
         <v>912</v>
       </c>
-      <c r="K8" s="65">
+      <c r="K8" s="55">
         <v>7350</v>
       </c>
-      <c r="L8" s="65">
+      <c r="L8" s="55">
         <v>9175</v>
       </c>
-      <c r="M8" s="65">
+      <c r="M8" s="55">
         <v>13921</v>
       </c>
-      <c r="N8" s="65">
+      <c r="N8" s="55">
         <v>24034</v>
       </c>
-      <c r="O8" s="65">
+      <c r="O8" s="55">
         <v>22003</v>
       </c>
-      <c r="P8" s="65">
+      <c r="P8" s="55">
         <v>48974</v>
       </c>
-      <c r="Q8" s="65">
+      <c r="Q8" s="55">
         <v>16137</v>
       </c>
-      <c r="R8" s="65">
+      <c r="R8" s="55">
         <v>40466</v>
       </c>
-      <c r="S8" s="65">
+      <c r="S8" s="55">
         <v>30740</v>
       </c>
-      <c r="T8" s="65">
+      <c r="T8" s="55">
         <v>84400</v>
       </c>
-      <c r="U8" s="65">
+      <c r="U8" s="55">
         <v>49419</v>
       </c>
-      <c r="V8" s="65">
+      <c r="V8" s="55">
         <v>118351</v>
       </c>
-      <c r="W8" s="57"/>
-[...5 lines deleted...]
-      <c r="B9" s="125" t="s">
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="41">
+        <v>687</v>
+      </c>
+      <c r="D9" s="42">
+        <v>60414</v>
+      </c>
+      <c r="E9" s="42">
+        <v>17851</v>
+      </c>
+      <c r="F9" s="42">
+        <v>42563</v>
+      </c>
+      <c r="G9" s="42">
+        <v>593</v>
+      </c>
+      <c r="H9" s="42">
+        <v>1202</v>
+      </c>
+      <c r="I9" s="42">
+        <v>66</v>
+      </c>
+      <c r="J9" s="42">
+        <v>94</v>
+      </c>
+      <c r="K9" s="42">
+        <v>161</v>
+      </c>
+      <c r="L9" s="42">
+        <v>285</v>
+      </c>
+      <c r="M9" s="42">
+        <v>729</v>
+      </c>
+      <c r="N9" s="42">
+        <v>1356</v>
+      </c>
+      <c r="O9" s="42">
+        <v>2157</v>
+      </c>
+      <c r="P9" s="42">
+        <v>4313</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1832</v>
+      </c>
+      <c r="R9" s="42">
+        <v>4437</v>
+      </c>
+      <c r="S9" s="42">
+        <v>5506</v>
+      </c>
+      <c r="T9" s="42">
+        <v>14116</v>
+      </c>
+      <c r="U9" s="42">
+        <v>7400</v>
+      </c>
+      <c r="V9" s="42">
+        <v>17962</v>
+      </c>
+      <c r="Z9" s="59"/>
+      <c r="AA9" s="59"/>
+      <c r="AB9" s="59"/>
+      <c r="AC9" s="59"/>
+      <c r="AD9" s="59"/>
+      <c r="AE9" s="59"/>
+      <c r="AH9" s="59"/>
+      <c r="AI9" s="59"/>
+      <c r="AJ9" s="59"/>
+      <c r="AK9" s="59"/>
+      <c r="AL9" s="59"/>
+      <c r="AM9" s="59"/>
+      <c r="AN9" s="59"/>
+      <c r="AO9" s="59"/>
+      <c r="AP9" s="59"/>
+      <c r="AQ9" s="59"/>
+      <c r="AR9" s="59"/>
+      <c r="AS9" s="59"/>
+    </row>
+    <row r="10" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="41">
+        <v>654</v>
+      </c>
+      <c r="D10" s="42">
+        <v>54541</v>
+      </c>
+      <c r="E10" s="42">
+        <v>15862</v>
+      </c>
+      <c r="F10" s="42">
+        <v>38679</v>
+      </c>
+      <c r="G10" s="42">
+        <v>168</v>
+      </c>
+      <c r="H10" s="42">
+        <v>244</v>
+      </c>
+      <c r="I10" s="42">
+        <v>35</v>
+      </c>
+      <c r="J10" s="42">
+        <v>53</v>
+      </c>
+      <c r="K10" s="42">
+        <v>250</v>
+      </c>
+      <c r="L10" s="42">
+        <v>300</v>
+      </c>
+      <c r="M10" s="42">
+        <v>1846</v>
+      </c>
+      <c r="N10" s="42">
+        <v>3349</v>
+      </c>
+      <c r="O10" s="42">
+        <v>4456</v>
+      </c>
+      <c r="P10" s="42">
+        <v>8375</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>1528</v>
+      </c>
+      <c r="R10" s="42">
+        <v>4301</v>
+      </c>
+      <c r="S10" s="42">
+        <v>3169</v>
+      </c>
+      <c r="T10" s="42">
+        <v>9420</v>
+      </c>
+      <c r="U10" s="42">
+        <v>4578</v>
+      </c>
+      <c r="V10" s="42">
+        <v>12881</v>
+      </c>
+      <c r="AA10" s="59"/>
+      <c r="AB10" s="59"/>
+      <c r="AC10" s="59"/>
+      <c r="AE10" s="59"/>
+      <c r="AK10" s="59"/>
+      <c r="AL10" s="59"/>
+      <c r="AM10" s="59"/>
+      <c r="AN10" s="59"/>
+      <c r="AO10" s="59"/>
+      <c r="AP10" s="59"/>
+      <c r="AQ10" s="59"/>
+      <c r="AR10" s="59"/>
+      <c r="AS10" s="59"/>
+    </row>
+    <row r="11" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="41">
+        <v>803</v>
+      </c>
+      <c r="D11" s="42">
+        <v>42307</v>
+      </c>
+      <c r="E11" s="42">
+        <v>12352</v>
+      </c>
+      <c r="F11" s="42">
+        <v>29955</v>
+      </c>
+      <c r="G11" s="42">
+        <v>110</v>
+      </c>
+      <c r="H11" s="42">
+        <v>429</v>
+      </c>
+      <c r="I11" s="42">
+        <v>28</v>
+      </c>
+      <c r="J11" s="42">
+        <v>31</v>
+      </c>
+      <c r="K11" s="42">
+        <v>160</v>
+      </c>
+      <c r="L11" s="42">
+        <v>106</v>
+      </c>
+      <c r="M11" s="42">
+        <v>654</v>
+      </c>
+      <c r="N11" s="42">
+        <v>816</v>
+      </c>
+      <c r="O11" s="42">
+        <v>1748</v>
+      </c>
+      <c r="P11" s="42">
+        <v>2993</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>1098</v>
+      </c>
+      <c r="R11" s="42">
+        <v>3360</v>
+      </c>
+      <c r="S11" s="42">
+        <v>3076</v>
+      </c>
+      <c r="T11" s="42">
+        <v>9028</v>
+      </c>
+      <c r="U11" s="42">
+        <v>5588</v>
+      </c>
+      <c r="V11" s="42">
+        <v>13621</v>
+      </c>
+      <c r="AA11" s="59"/>
+      <c r="AB11" s="59"/>
+      <c r="AC11" s="59"/>
+      <c r="AJ11" s="59"/>
+      <c r="AK11" s="59"/>
+      <c r="AL11" s="59"/>
+      <c r="AM11" s="59"/>
+      <c r="AN11" s="59"/>
+      <c r="AO11" s="59"/>
+      <c r="AP11" s="59"/>
+      <c r="AQ11" s="59"/>
+      <c r="AR11" s="59"/>
+      <c r="AS11" s="59"/>
+    </row>
+    <row r="12" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="51">
-[...17 lines deleted...]
-      <c r="I9" s="52">
+      <c r="C12" s="41">
+        <v>899</v>
+      </c>
+      <c r="D12" s="42">
+        <v>48670</v>
+      </c>
+      <c r="E12" s="42">
+        <v>14263</v>
+      </c>
+      <c r="F12" s="42">
+        <v>34407</v>
+      </c>
+      <c r="G12" s="42">
+        <v>73</v>
+      </c>
+      <c r="H12" s="42">
+        <v>222</v>
+      </c>
+      <c r="I12" s="42">
+        <v>138</v>
+      </c>
+      <c r="J12" s="42">
+        <v>153</v>
+      </c>
+      <c r="K12" s="42">
+        <v>366</v>
+      </c>
+      <c r="L12" s="42">
+        <v>443</v>
+      </c>
+      <c r="M12" s="42">
+        <v>1425</v>
+      </c>
+      <c r="N12" s="42">
+        <v>2363</v>
+      </c>
+      <c r="O12" s="42">
+        <v>2753</v>
+      </c>
+      <c r="P12" s="42">
+        <v>5393</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1316</v>
+      </c>
+      <c r="R12" s="42">
+        <v>2988</v>
+      </c>
+      <c r="S12" s="42">
+        <v>3307</v>
+      </c>
+      <c r="T12" s="42">
+        <v>8922</v>
+      </c>
+      <c r="U12" s="42">
+        <v>4958</v>
+      </c>
+      <c r="V12" s="42">
+        <v>14145</v>
+      </c>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AL12" s="59"/>
+      <c r="AM12" s="59"/>
+      <c r="AN12" s="59"/>
+      <c r="AO12" s="59"/>
+      <c r="AP12" s="59"/>
+      <c r="AQ12" s="59"/>
+      <c r="AR12" s="59"/>
+      <c r="AS12" s="59"/>
+    </row>
+    <row r="13" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="41">
+        <v>623</v>
+      </c>
+      <c r="D13" s="42">
+        <v>46653</v>
+      </c>
+      <c r="E13" s="42">
+        <v>12728</v>
+      </c>
+      <c r="F13" s="42">
+        <v>33925</v>
+      </c>
+      <c r="G13" s="42">
+        <v>28</v>
+      </c>
+      <c r="H13" s="42">
+        <v>60</v>
+      </c>
+      <c r="I13" s="42">
+        <v>43</v>
+      </c>
+      <c r="J13" s="42">
+        <v>77</v>
+      </c>
+      <c r="K13" s="42">
+        <v>1063</v>
+      </c>
+      <c r="L13" s="42">
+        <v>1422</v>
+      </c>
+      <c r="M13" s="42">
+        <v>2032</v>
+      </c>
+      <c r="N13" s="42">
+        <v>4741</v>
+      </c>
+      <c r="O13" s="42">
+        <v>1566</v>
+      </c>
+      <c r="P13" s="42">
+        <v>7427</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>1839</v>
+      </c>
+      <c r="R13" s="42">
+        <v>5568</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1918</v>
+      </c>
+      <c r="T13" s="42">
+        <v>6414</v>
+      </c>
+      <c r="U13" s="42">
+        <v>4267</v>
+      </c>
+      <c r="V13" s="42">
+        <v>8276</v>
+      </c>
+      <c r="AA13" s="59"/>
+      <c r="AB13" s="59"/>
+      <c r="AC13" s="59"/>
+      <c r="AJ13" s="59"/>
+      <c r="AK13" s="59"/>
+      <c r="AL13" s="59"/>
+      <c r="AM13" s="59"/>
+      <c r="AN13" s="59"/>
+      <c r="AO13" s="59"/>
+      <c r="AP13" s="59"/>
+      <c r="AQ13" s="59"/>
+      <c r="AR13" s="59"/>
+      <c r="AS13" s="59"/>
+    </row>
+    <row r="14" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="41">
+        <v>707</v>
+      </c>
+      <c r="D14" s="42">
+        <v>40497</v>
+      </c>
+      <c r="E14" s="42">
+        <v>12326</v>
+      </c>
+      <c r="F14" s="42">
+        <v>28171</v>
+      </c>
+      <c r="G14" s="42">
+        <v>60</v>
+      </c>
+      <c r="H14" s="42">
+        <v>177</v>
+      </c>
+      <c r="I14" s="42">
+        <v>36</v>
+      </c>
+      <c r="J14" s="42">
+        <v>33</v>
+      </c>
+      <c r="K14" s="42">
+        <v>393</v>
+      </c>
+      <c r="L14" s="42">
+        <v>458</v>
+      </c>
+      <c r="M14" s="42">
+        <v>1751</v>
+      </c>
+      <c r="N14" s="42">
+        <v>2173</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2204</v>
+      </c>
+      <c r="P14" s="42">
+        <v>4593</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1506</v>
+      </c>
+      <c r="R14" s="42">
+        <v>3532</v>
+      </c>
+      <c r="S14" s="42">
+        <v>2873</v>
+      </c>
+      <c r="T14" s="42">
+        <v>7945</v>
+      </c>
+      <c r="U14" s="42">
+        <v>3563</v>
+      </c>
+      <c r="V14" s="42">
+        <v>9437</v>
+      </c>
+      <c r="AA14" s="59"/>
+      <c r="AB14" s="59"/>
+      <c r="AC14" s="59"/>
+      <c r="AH14" s="59"/>
+      <c r="AI14" s="59"/>
+      <c r="AJ14" s="59"/>
+      <c r="AK14" s="59"/>
+      <c r="AL14" s="59"/>
+      <c r="AM14" s="59"/>
+      <c r="AN14" s="59"/>
+      <c r="AO14" s="59"/>
+      <c r="AP14" s="59"/>
+      <c r="AQ14" s="59"/>
+      <c r="AR14" s="59"/>
+      <c r="AS14" s="59"/>
+    </row>
+    <row r="15" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>173</v>
+      </c>
+      <c r="D15" s="42">
+        <v>19233</v>
+      </c>
+      <c r="E15" s="42">
+        <v>5990</v>
+      </c>
+      <c r="F15" s="42">
+        <v>13243</v>
+      </c>
+      <c r="G15" s="42">
+        <v>93</v>
+      </c>
+      <c r="H15" s="42">
+        <v>214</v>
+      </c>
+      <c r="I15" s="42">
+        <v>14</v>
+      </c>
+      <c r="J15" s="42">
+        <v>43</v>
+      </c>
+      <c r="K15" s="42">
+        <v>392</v>
+      </c>
+      <c r="L15" s="42">
+        <v>645</v>
+      </c>
+      <c r="M15" s="42">
+        <v>501</v>
+      </c>
+      <c r="N15" s="42">
+        <v>1104</v>
+      </c>
+      <c r="O15" s="42">
+        <v>470</v>
+      </c>
+      <c r="P15" s="42">
+        <v>1356</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>846</v>
+      </c>
+      <c r="R15" s="42">
+        <v>2013</v>
+      </c>
+      <c r="S15" s="42">
+        <v>1081</v>
+      </c>
+      <c r="T15" s="42">
+        <v>2681</v>
+      </c>
+      <c r="U15" s="42">
+        <v>2686</v>
+      </c>
+      <c r="V15" s="42">
+        <v>5401</v>
+      </c>
+      <c r="AA15" s="59"/>
+      <c r="AB15" s="59"/>
+      <c r="AC15" s="59"/>
+      <c r="AJ15" s="59"/>
+      <c r="AK15" s="59"/>
+      <c r="AL15" s="59"/>
+      <c r="AM15" s="59"/>
+      <c r="AN15" s="59"/>
+      <c r="AO15" s="59"/>
+      <c r="AP15" s="59"/>
+      <c r="AQ15" s="59"/>
+      <c r="AR15" s="59"/>
+      <c r="AS15" s="59"/>
+    </row>
+    <row r="16" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="J9" s="52">
-[...2 lines deleted...]
-      <c r="K9" s="52">
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="41">
+        <v>160</v>
+      </c>
+      <c r="D16" s="42">
+        <v>13496</v>
+      </c>
+      <c r="E16" s="42">
+        <v>4557</v>
+      </c>
+      <c r="F16" s="42">
+        <v>8939</v>
+      </c>
+      <c r="G16" s="42">
+        <v>105</v>
+      </c>
+      <c r="H16" s="42">
+        <v>148</v>
+      </c>
+      <c r="I16" s="42">
+        <v>26</v>
+      </c>
+      <c r="J16" s="42">
+        <v>16</v>
+      </c>
+      <c r="K16" s="42">
+        <v>35</v>
+      </c>
+      <c r="L16" s="42">
+        <v>35</v>
+      </c>
+      <c r="M16" s="42">
+        <v>378</v>
+      </c>
+      <c r="N16" s="42">
+        <v>402</v>
+      </c>
+      <c r="O16" s="42">
+        <v>789</v>
+      </c>
+      <c r="P16" s="42">
+        <v>1055</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>251</v>
+      </c>
+      <c r="R16" s="42">
+        <v>602</v>
+      </c>
+      <c r="S16" s="42">
+        <v>816</v>
+      </c>
+      <c r="T16" s="42">
+        <v>2125</v>
+      </c>
+      <c r="U16" s="42">
+        <v>2262</v>
+      </c>
+      <c r="V16" s="42">
+        <v>4704</v>
+      </c>
+      <c r="AA16" s="59"/>
+      <c r="AB16" s="59"/>
+      <c r="AC16" s="59"/>
+      <c r="AK16" s="59"/>
+      <c r="AM16" s="59"/>
+      <c r="AO16" s="59"/>
+      <c r="AP16" s="59"/>
+      <c r="AQ16" s="59"/>
+      <c r="AR16" s="59"/>
+      <c r="AS16" s="59"/>
+    </row>
+    <row r="17" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="41">
+        <v>249</v>
+      </c>
+      <c r="D17" s="42">
+        <v>6674</v>
+      </c>
+      <c r="E17" s="42">
+        <v>1913</v>
+      </c>
+      <c r="F17" s="42">
+        <v>4761</v>
+      </c>
+      <c r="G17" s="42">
+        <v>2</v>
+      </c>
+      <c r="H17" s="42">
+        <v>6</v>
+      </c>
+      <c r="I17" s="42">
+        <v>10</v>
+      </c>
+      <c r="J17" s="42">
+        <v>9</v>
+      </c>
+      <c r="K17" s="42">
+        <v>28</v>
+      </c>
+      <c r="L17" s="42">
+        <v>38</v>
+      </c>
+      <c r="M17" s="42">
+        <v>109</v>
+      </c>
+      <c r="N17" s="42">
+        <v>156</v>
+      </c>
+      <c r="O17" s="42">
+        <v>244</v>
+      </c>
+      <c r="P17" s="42">
+        <v>519</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>99</v>
+      </c>
+      <c r="R17" s="42">
+        <v>231</v>
+      </c>
+      <c r="S17" s="42">
+        <v>325</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1079</v>
+      </c>
+      <c r="U17" s="42">
+        <v>1098</v>
+      </c>
+      <c r="V17" s="42">
+        <v>2729</v>
+      </c>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AM17" s="59"/>
+      <c r="AQ17" s="59"/>
+      <c r="AR17" s="59"/>
+      <c r="AS17" s="59"/>
+    </row>
+    <row r="18" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="41">
+        <v>518</v>
+      </c>
+      <c r="D18" s="42">
+        <v>32355</v>
+      </c>
+      <c r="E18" s="42">
+        <v>12117</v>
+      </c>
+      <c r="F18" s="42">
+        <v>20238</v>
+      </c>
+      <c r="G18" s="42">
+        <v>16</v>
+      </c>
+      <c r="H18" s="42">
+        <v>36</v>
+      </c>
+      <c r="I18" s="42">
+        <v>12</v>
+      </c>
+      <c r="J18" s="42">
+        <v>25</v>
+      </c>
+      <c r="K18" s="42">
+        <v>2996</v>
+      </c>
+      <c r="L18" s="42">
+        <v>2900</v>
+      </c>
+      <c r="M18" s="42">
+        <v>1948</v>
+      </c>
+      <c r="N18" s="42">
+        <v>1865</v>
+      </c>
+      <c r="O18" s="42">
+        <v>1231</v>
+      </c>
+      <c r="P18" s="42">
+        <v>2141</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>1196</v>
+      </c>
+      <c r="R18" s="42">
+        <v>2442</v>
+      </c>
+      <c r="S18" s="42">
+        <v>1730</v>
+      </c>
+      <c r="T18" s="42">
+        <v>5226</v>
+      </c>
+      <c r="U18" s="42">
+        <v>3004</v>
+      </c>
+      <c r="V18" s="42">
+        <v>5639</v>
+      </c>
+      <c r="AA18" s="59"/>
+      <c r="AB18" s="59"/>
+      <c r="AC18" s="59"/>
+      <c r="AQ18" s="59"/>
+      <c r="AR18" s="59"/>
+      <c r="AS18" s="59"/>
+    </row>
+    <row r="19" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="41">
+        <v>367</v>
+      </c>
+      <c r="D19" s="42">
+        <v>16641</v>
+      </c>
+      <c r="E19" s="42">
+        <v>5495</v>
+      </c>
+      <c r="F19" s="42">
+        <v>11146</v>
+      </c>
+      <c r="G19" s="42">
+        <v>61</v>
+      </c>
+      <c r="H19" s="42">
+        <v>155</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7</v>
+      </c>
+      <c r="J19" s="42">
+        <v>12</v>
+      </c>
+      <c r="K19" s="42">
+        <v>215</v>
+      </c>
+      <c r="L19" s="42">
+        <v>450</v>
+      </c>
+      <c r="M19" s="42">
+        <v>433</v>
+      </c>
+      <c r="N19" s="42">
+        <v>994</v>
+      </c>
+      <c r="O19" s="42">
+        <v>1064</v>
+      </c>
+      <c r="P19" s="42">
+        <v>2581</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>1400</v>
+      </c>
+      <c r="R19" s="42">
+        <v>2445</v>
+      </c>
+      <c r="S19" s="42">
+        <v>926</v>
+      </c>
+      <c r="T19" s="42">
+        <v>2098</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1450</v>
+      </c>
+      <c r="V19" s="42">
+        <v>2566</v>
+      </c>
+      <c r="AA19" s="59"/>
+      <c r="AB19" s="59"/>
+      <c r="AC19" s="59"/>
+      <c r="AH19" s="59"/>
+      <c r="AI19" s="59"/>
+      <c r="AJ19" s="59"/>
+      <c r="AK19" s="59"/>
+      <c r="AL19" s="59"/>
+      <c r="AM19" s="59"/>
+      <c r="AN19" s="59"/>
+      <c r="AO19" s="59"/>
+      <c r="AP19" s="59"/>
+      <c r="AQ19" s="59"/>
+      <c r="AR19" s="59"/>
+      <c r="AS19" s="59"/>
+    </row>
+    <row r="20" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="41">
+        <v>236</v>
+      </c>
+      <c r="D20" s="42">
+        <v>9176</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2814</v>
+      </c>
+      <c r="F20" s="42">
+        <v>6362</v>
+      </c>
+      <c r="G20" s="42">
+        <v>2</v>
+      </c>
+      <c r="H20" s="42">
+        <v>9</v>
+      </c>
+      <c r="I20" s="42">
+        <v>24</v>
+      </c>
+      <c r="J20" s="42">
+        <v>17</v>
+      </c>
+      <c r="K20" s="42">
+        <v>76</v>
+      </c>
+      <c r="L20" s="42">
+        <v>84</v>
+      </c>
+      <c r="M20" s="42">
+        <v>250</v>
+      </c>
+      <c r="N20" s="42">
+        <v>227</v>
+      </c>
+      <c r="O20" s="42">
+        <v>417</v>
+      </c>
+      <c r="P20" s="42">
+        <v>814</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>236</v>
+      </c>
+      <c r="R20" s="42">
+        <v>539</v>
+      </c>
+      <c r="S20" s="42">
+        <v>652</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1775</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1159</v>
+      </c>
+      <c r="V20" s="42">
+        <v>2906</v>
+      </c>
+      <c r="AA20" s="59"/>
+      <c r="AB20" s="59"/>
+      <c r="AC20" s="59"/>
+      <c r="AL20" s="59"/>
+      <c r="AM20" s="59"/>
+      <c r="AN20" s="59"/>
+      <c r="AO20" s="59"/>
+      <c r="AQ20" s="59"/>
+      <c r="AR20" s="59"/>
+      <c r="AS20" s="59"/>
+    </row>
+    <row r="21" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41">
+        <v>172</v>
+      </c>
+      <c r="D21" s="42">
+        <v>5735</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1629</v>
+      </c>
+      <c r="F21" s="42">
+        <v>4106</v>
+      </c>
+      <c r="G21" s="42">
+        <v>1</v>
+      </c>
+      <c r="H21" s="42">
+        <v>18</v>
+      </c>
+      <c r="I21" s="42">
+        <v>7</v>
+      </c>
+      <c r="J21" s="42">
+        <v>2</v>
+      </c>
+      <c r="K21" s="42">
+        <v>22</v>
+      </c>
+      <c r="L21" s="42">
+        <v>22</v>
+      </c>
+      <c r="M21" s="42">
+        <v>72</v>
+      </c>
+      <c r="N21" s="42">
+        <v>93</v>
+      </c>
+      <c r="O21" s="42">
+        <v>203</v>
+      </c>
+      <c r="P21" s="42">
+        <v>436</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>119</v>
+      </c>
+      <c r="R21" s="42">
+        <v>344</v>
+      </c>
+      <c r="S21" s="42">
+        <v>402</v>
+      </c>
+      <c r="T21" s="42">
+        <v>1110</v>
+      </c>
+      <c r="U21" s="42">
+        <v>804</v>
+      </c>
+      <c r="V21" s="42">
+        <v>2099</v>
+      </c>
+      <c r="AA21" s="59"/>
+      <c r="AB21" s="59"/>
+      <c r="AC21" s="59"/>
+      <c r="AQ21" s="59"/>
+      <c r="AR21" s="59"/>
+      <c r="AS21" s="59"/>
+    </row>
+    <row r="22" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="41">
+        <v>441</v>
+      </c>
+      <c r="D22" s="42">
+        <v>29311</v>
+      </c>
+      <c r="E22" s="42">
+        <v>8517</v>
+      </c>
+      <c r="F22" s="42">
+        <v>20794</v>
+      </c>
+      <c r="G22" s="42">
+        <v>486</v>
+      </c>
+      <c r="H22" s="42">
+        <v>1155</v>
+      </c>
+      <c r="I22" s="42">
+        <v>159</v>
+      </c>
+      <c r="J22" s="42">
+        <v>290</v>
+      </c>
+      <c r="K22" s="42">
+        <v>699</v>
+      </c>
+      <c r="L22" s="42">
+        <v>995</v>
+      </c>
+      <c r="M22" s="42">
+        <v>792</v>
+      </c>
+      <c r="N22" s="42">
+        <v>1618</v>
+      </c>
+      <c r="O22" s="42">
+        <v>1082</v>
+      </c>
+      <c r="P22" s="42">
+        <v>3302</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>1241</v>
+      </c>
+      <c r="R22" s="42">
+        <v>4185</v>
+      </c>
+      <c r="S22" s="42">
+        <v>2064</v>
+      </c>
+      <c r="T22" s="42">
+        <v>4904</v>
+      </c>
+      <c r="U22" s="42">
+        <v>2480</v>
+      </c>
+      <c r="V22" s="42">
+        <v>5500</v>
+      </c>
+      <c r="AA22" s="59"/>
+      <c r="AB22" s="59"/>
+      <c r="AC22" s="59"/>
+      <c r="AQ22" s="59"/>
+      <c r="AS22" s="59"/>
+    </row>
+    <row r="23" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>107</v>
+      </c>
+      <c r="D23" s="42">
+        <v>3284</v>
+      </c>
+      <c r="E23" s="42">
+        <v>706</v>
+      </c>
+      <c r="F23" s="42">
+        <v>2578</v>
+      </c>
+      <c r="G23" s="42">
+        <v>206</v>
+      </c>
+      <c r="H23" s="42">
+        <v>759</v>
+      </c>
+      <c r="I23" s="42">
+        <v>7</v>
+      </c>
+      <c r="J23" s="42">
+        <v>15</v>
+      </c>
+      <c r="K23" s="42">
+        <v>35</v>
+      </c>
+      <c r="L23" s="42">
+        <v>54</v>
+      </c>
+      <c r="M23" s="42">
+        <v>31</v>
+      </c>
+      <c r="N23" s="42">
+        <v>72</v>
+      </c>
+      <c r="O23" s="42">
+        <v>66</v>
+      </c>
+      <c r="P23" s="42">
+        <v>229</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>98</v>
+      </c>
+      <c r="R23" s="42">
+        <v>291</v>
+      </c>
+      <c r="S23" s="42">
         <v>161</v>
       </c>
-      <c r="L9" s="52">
-[...133 lines deleted...]
-      <c r="A11" s="42" t="s">
+      <c r="T23" s="42">
+        <v>811</v>
+      </c>
+      <c r="U23" s="42">
+        <v>308</v>
+      </c>
+      <c r="V23" s="42">
+        <v>1106</v>
+      </c>
+      <c r="AA23" s="59"/>
+      <c r="AB23" s="59"/>
+      <c r="AC23" s="59"/>
+      <c r="AE23" s="59"/>
+      <c r="AK23" s="59"/>
+      <c r="AL23" s="59"/>
+      <c r="AM23" s="59"/>
+      <c r="AN23" s="59"/>
+      <c r="AO23" s="59"/>
+      <c r="AP23" s="59"/>
+      <c r="AQ23" s="59"/>
+      <c r="AR23" s="59"/>
+      <c r="AS23" s="59"/>
+    </row>
+    <row r="24" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="41">
+        <v>113</v>
+      </c>
+      <c r="D24" s="42">
+        <v>4661</v>
+      </c>
+      <c r="E24" s="42">
+        <v>1307</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3354</v>
+      </c>
+      <c r="G24" s="42">
+        <v>192</v>
+      </c>
+      <c r="H24" s="42">
+        <v>675</v>
+      </c>
+      <c r="I24" s="42">
+        <v>12</v>
+      </c>
+      <c r="J24" s="42">
+        <v>11</v>
+      </c>
+      <c r="K24" s="42">
+        <v>116</v>
+      </c>
+      <c r="L24" s="42">
+        <v>137</v>
+      </c>
+      <c r="M24" s="42">
+        <v>90</v>
+      </c>
+      <c r="N24" s="42">
+        <v>218</v>
+      </c>
+      <c r="O24" s="42">
+        <v>169</v>
+      </c>
+      <c r="P24" s="42">
+        <v>524</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>135</v>
+      </c>
+      <c r="R24" s="42">
+        <v>359</v>
+      </c>
+      <c r="S24" s="42">
+        <v>293</v>
+      </c>
+      <c r="T24" s="42">
+        <v>805</v>
+      </c>
+      <c r="U24" s="42">
+        <v>492</v>
+      </c>
+      <c r="V24" s="42">
+        <v>1300</v>
+      </c>
+      <c r="AA24" s="59"/>
+      <c r="AC24" s="59"/>
+      <c r="AS24" s="59"/>
+    </row>
+    <row r="25" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="41">
+        <v>65</v>
+      </c>
+      <c r="D25" s="42">
+        <v>2329</v>
+      </c>
+      <c r="E25" s="42">
+        <v>628</v>
+      </c>
+      <c r="F25" s="42">
+        <v>1701</v>
+      </c>
+      <c r="G25" s="42">
+        <v>7</v>
+      </c>
+      <c r="H25" s="42">
+        <v>6</v>
+      </c>
+      <c r="I25" s="42">
+        <v>10</v>
+      </c>
+      <c r="J25" s="42">
+        <v>14</v>
+      </c>
+      <c r="K25" s="42">
+        <v>52</v>
+      </c>
+      <c r="L25" s="42">
+        <v>60</v>
+      </c>
+      <c r="M25" s="42">
+        <v>105</v>
+      </c>
+      <c r="N25" s="42">
+        <v>122</v>
+      </c>
+      <c r="O25" s="42">
+        <v>148</v>
+      </c>
+      <c r="P25" s="42">
+        <v>356</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>28</v>
+      </c>
+      <c r="R25" s="42">
+        <v>158</v>
+      </c>
+      <c r="S25" s="42">
+        <v>120</v>
+      </c>
+      <c r="T25" s="42">
+        <v>416</v>
+      </c>
+      <c r="U25" s="42">
+        <v>165</v>
+      </c>
+      <c r="V25" s="42">
+        <v>575</v>
+      </c>
+      <c r="AA25" s="59"/>
+      <c r="AB25" s="59"/>
+      <c r="AC25" s="59"/>
+      <c r="AS25" s="59"/>
+    </row>
+    <row r="26" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="41">
         <v>146</v>
       </c>
-      <c r="B11" s="125" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="52">
+      <c r="D26" s="42">
+        <v>8705</v>
+      </c>
+      <c r="E26" s="42">
+        <v>2505</v>
+      </c>
+      <c r="F26" s="42">
+        <v>6200</v>
+      </c>
+      <c r="G26" s="42">
+        <v>60</v>
+      </c>
+      <c r="H26" s="42">
+        <v>106</v>
+      </c>
+      <c r="I26" s="42">
+        <v>2</v>
+      </c>
+      <c r="J26" s="42">
+        <v>7</v>
+      </c>
+      <c r="K26" s="42">
+        <v>40</v>
+      </c>
+      <c r="L26" s="42">
+        <v>46</v>
+      </c>
+      <c r="M26" s="42">
+        <v>68</v>
+      </c>
+      <c r="N26" s="42">
+        <v>108</v>
+      </c>
+      <c r="O26" s="42">
+        <v>241</v>
+      </c>
+      <c r="P26" s="42">
+        <v>569</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>353</v>
+      </c>
+      <c r="R26" s="42">
+        <v>754</v>
+      </c>
+      <c r="S26" s="42">
+        <v>734</v>
+      </c>
+      <c r="T26" s="42">
+        <v>1919</v>
+      </c>
+      <c r="U26" s="42">
+        <v>1067</v>
+      </c>
+      <c r="V26" s="42">
+        <v>2797</v>
+      </c>
+      <c r="AA26" s="59"/>
+      <c r="AC26" s="59"/>
+    </row>
+    <row r="27" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="41">
+        <v>164</v>
+      </c>
+      <c r="D27" s="42">
+        <v>12799</v>
+      </c>
+      <c r="E27" s="42">
+        <v>4006</v>
+      </c>
+      <c r="F27" s="42">
+        <v>8793</v>
+      </c>
+      <c r="G27" s="42">
+        <v>48</v>
+      </c>
+      <c r="H27" s="42">
+        <v>64</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>0</v>
+      </c>
+      <c r="K27" s="42">
+        <v>214</v>
+      </c>
+      <c r="L27" s="42">
+        <v>638</v>
+      </c>
+      <c r="M27" s="42">
+        <v>537</v>
+      </c>
+      <c r="N27" s="42">
+        <v>2019</v>
+      </c>
+      <c r="O27" s="42">
+        <v>590</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1113</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>725</v>
+      </c>
+      <c r="R27" s="42">
+        <v>1205</v>
+      </c>
+      <c r="S27" s="42">
+        <v>952</v>
+      </c>
+      <c r="T27" s="42">
+        <v>1837</v>
+      </c>
+      <c r="U27" s="42">
+        <v>988</v>
+      </c>
+      <c r="V27" s="42">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="41">
+        <v>111</v>
+      </c>
+      <c r="D28" s="42">
+        <v>5015</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1493</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3522</v>
+      </c>
+      <c r="G28" s="42">
+        <v>1</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1</v>
+      </c>
+      <c r="I28" s="42">
+        <v>3</v>
+      </c>
+      <c r="J28" s="42">
+        <v>7</v>
+      </c>
+      <c r="K28" s="42">
+        <v>28</v>
+      </c>
+      <c r="L28" s="42">
+        <v>40</v>
+      </c>
+      <c r="M28" s="42">
+        <v>97</v>
+      </c>
+      <c r="N28" s="42">
+        <v>128</v>
+      </c>
+      <c r="O28" s="42">
+        <v>230</v>
+      </c>
+      <c r="P28" s="42">
+        <v>511</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>205</v>
+      </c>
+      <c r="R28" s="42">
+        <v>505</v>
+      </c>
+      <c r="S28" s="42">
+        <v>391</v>
+      </c>
+      <c r="T28" s="42">
+        <v>1072</v>
+      </c>
+      <c r="U28" s="42">
+        <v>539</v>
+      </c>
+      <c r="V28" s="42">
+        <v>1259</v>
+      </c>
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AK28" s="59"/>
+      <c r="AM28" s="59"/>
+      <c r="AO28" s="59"/>
+      <c r="AQ28" s="59"/>
+      <c r="AS28" s="59"/>
+    </row>
+    <row r="29" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="41">
+        <v>95</v>
+      </c>
+      <c r="D29" s="42">
+        <v>3932</v>
+      </c>
+      <c r="E29" s="42">
+        <v>1143</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2789</v>
+      </c>
+      <c r="G29" s="42">
+        <v>1</v>
+      </c>
+      <c r="H29" s="42">
+        <v>1</v>
+      </c>
+      <c r="I29" s="42">
+        <v>2</v>
+      </c>
+      <c r="J29" s="42">
+        <v>3</v>
+      </c>
+      <c r="K29" s="42">
+        <v>9</v>
+      </c>
+      <c r="L29" s="42">
+        <v>17</v>
+      </c>
+      <c r="M29" s="42">
+        <v>73</v>
+      </c>
+      <c r="N29" s="42">
         <v>110</v>
       </c>
-      <c r="H11" s="52">
-[...141 lines deleted...]
-      <c r="B13" s="125" t="s">
+      <c r="O29" s="42">
+        <v>173</v>
+      </c>
+      <c r="P29" s="42">
+        <v>348</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>84</v>
+      </c>
+      <c r="R29" s="42">
+        <v>197</v>
+      </c>
+      <c r="S29" s="42">
+        <v>242</v>
+      </c>
+      <c r="T29" s="42">
+        <v>679</v>
+      </c>
+      <c r="U29" s="42">
+        <v>560</v>
+      </c>
+      <c r="V29" s="42">
+        <v>1435</v>
+      </c>
+      <c r="AA29" s="59"/>
+      <c r="AB29" s="59"/>
+      <c r="AC29" s="59"/>
+      <c r="AQ29" s="59"/>
+      <c r="AS29" s="59"/>
+    </row>
+    <row r="30" spans="1:45" s="45" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="56">
+        <v>8</v>
+      </c>
+      <c r="D30" s="57">
+        <v>95</v>
+      </c>
+      <c r="E30" s="57">
+        <v>9</v>
+      </c>
+      <c r="F30" s="57">
+        <v>86</v>
+      </c>
+      <c r="G30" s="57">
+        <v>0</v>
+      </c>
+      <c r="H30" s="57">
+        <v>0</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>0</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="57">
+        <v>0</v>
+      </c>
+      <c r="N30" s="57">
+        <v>0</v>
+      </c>
+      <c r="O30" s="57">
+        <v>2</v>
+      </c>
+      <c r="P30" s="57">
         <v>26</v>
       </c>
-      <c r="C13" s="51">
-[...334 lines deleted...]
-      <c r="G17" s="52">
+      <c r="Q30" s="57">
         <v>2</v>
       </c>
-      <c r="H17" s="52">
-[...2 lines deleted...]
-      <c r="I17" s="52">
+      <c r="R30" s="57">
         <v>10</v>
       </c>
-      <c r="J17" s="52">
-[...222 lines deleted...]
-      <c r="G20" s="52">
+      <c r="S30" s="57">
         <v>2</v>
       </c>
-      <c r="H20" s="52">
-[...77 lines deleted...]
-      <c r="H21" s="52">
+      <c r="T30" s="57">
         <v>18</v>
       </c>
-      <c r="I21" s="52">
-[...508 lines deleted...]
-      <c r="I28" s="52">
+      <c r="U30" s="57">
         <v>3</v>
       </c>
-      <c r="J28" s="52">
-[...184 lines deleted...]
-      <c r="V30" s="67">
+      <c r="V30" s="57">
         <v>32</v>
       </c>
-      <c r="X30" s="37"/>
-[...45 lines deleted...]
-      <c r="U31" s="102"/>
+      <c r="X30" s="29"/>
+      <c r="Y30" s="29"/>
+      <c r="Z30" s="29"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="29"/>
+      <c r="AE30" s="29"/>
+      <c r="AF30" s="29"/>
+      <c r="AG30" s="29"/>
+      <c r="AH30" s="29"/>
+      <c r="AI30" s="29"/>
+      <c r="AJ30" s="29"/>
+      <c r="AK30" s="29"/>
+      <c r="AL30" s="29"/>
+      <c r="AM30" s="29"/>
+      <c r="AN30" s="29"/>
+      <c r="AO30" s="29"/>
+      <c r="AP30" s="29"/>
+      <c r="AQ30" s="29"/>
+      <c r="AR30" s="29"/>
+      <c r="AS30" s="60"/>
+    </row>
+    <row r="31" spans="1:45" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
+    </row>
+    <row r="32" spans="1:45" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
+    </row>
+    <row r="34" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ACFE1DD-BD64-4AF8-B826-B139E460ECD5}">
@@ -32103,254 +19454,254 @@
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.33203125" customWidth="1"/>
     <col min="2" max="2" width="16.5" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -32365,1921 +19716,1920 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C8" s="64">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>154</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="54">
         <v>7112</v>
       </c>
-      <c r="D8" s="65">
+      <c r="D8" s="55">
         <v>425270</v>
       </c>
-      <c r="E8" s="65">
+      <c r="E8" s="55">
         <v>128105</v>
       </c>
-      <c r="F8" s="65">
+      <c r="F8" s="55">
         <v>297165</v>
       </c>
-      <c r="G8" s="65">
+      <c r="G8" s="55">
         <v>2246</v>
       </c>
-      <c r="H8" s="65">
+      <c r="H8" s="55">
         <v>5408</v>
       </c>
-      <c r="I8" s="65">
+      <c r="I8" s="55">
         <v>781</v>
       </c>
-      <c r="J8" s="65">
+      <c r="J8" s="55">
         <v>939</v>
       </c>
-      <c r="K8" s="65">
+      <c r="K8" s="55">
         <v>7458</v>
       </c>
-      <c r="L8" s="65">
+      <c r="L8" s="55">
         <v>9151</v>
       </c>
-      <c r="M8" s="65">
+      <c r="M8" s="55">
         <v>12972</v>
       </c>
-      <c r="N8" s="65">
+      <c r="N8" s="55">
         <v>22319</v>
       </c>
-      <c r="O8" s="65">
+      <c r="O8" s="55">
         <v>18946</v>
       </c>
-      <c r="P8" s="65">
+      <c r="P8" s="55">
         <v>43467</v>
       </c>
-      <c r="Q8" s="65">
+      <c r="Q8" s="55">
         <v>15266</v>
       </c>
-      <c r="R8" s="65">
+      <c r="R8" s="55">
         <v>38646</v>
       </c>
-      <c r="S8" s="65">
+      <c r="S8" s="55">
         <v>28829</v>
       </c>
-      <c r="T8" s="65">
+      <c r="T8" s="55">
         <v>79203</v>
       </c>
-      <c r="U8" s="65">
+      <c r="U8" s="55">
         <v>43853</v>
       </c>
-      <c r="V8" s="65">
+      <c r="V8" s="55">
         <v>103440</v>
       </c>
-      <c r="W8" s="57"/>
-[...2 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="41">
+        <v>713</v>
+      </c>
+      <c r="D9" s="42">
+        <v>59831</v>
+      </c>
+      <c r="E9" s="42">
+        <v>17464</v>
+      </c>
+      <c r="F9" s="42">
+        <v>42367</v>
+      </c>
+      <c r="G9" s="42">
+        <v>620</v>
+      </c>
+      <c r="H9" s="42">
+        <v>988</v>
+      </c>
+      <c r="I9" s="42">
+        <v>80</v>
+      </c>
+      <c r="J9" s="42">
+        <v>101</v>
+      </c>
+      <c r="K9" s="42">
+        <v>167</v>
+      </c>
+      <c r="L9" s="42">
+        <v>322</v>
+      </c>
+      <c r="M9" s="42">
+        <v>518</v>
+      </c>
+      <c r="N9" s="42">
+        <v>1054</v>
+      </c>
+      <c r="O9" s="42">
+        <v>1748</v>
+      </c>
+      <c r="P9" s="42">
+        <v>3671</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1811</v>
+      </c>
+      <c r="R9" s="42">
+        <v>4308</v>
+      </c>
+      <c r="S9" s="42">
+        <v>6097</v>
+      </c>
+      <c r="T9" s="42">
+        <v>15095</v>
+      </c>
+      <c r="U9" s="42">
+        <v>7043</v>
+      </c>
+      <c r="V9" s="42">
+        <v>17816</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="41">
+        <v>421</v>
+      </c>
+      <c r="D10" s="42">
+        <v>23592</v>
+      </c>
+      <c r="E10" s="42">
+        <v>7149</v>
+      </c>
+      <c r="F10" s="42">
+        <v>16443</v>
+      </c>
+      <c r="G10" s="42">
+        <v>91</v>
+      </c>
+      <c r="H10" s="42">
+        <v>119</v>
+      </c>
+      <c r="I10" s="42">
+        <v>25</v>
+      </c>
+      <c r="J10" s="42">
+        <v>37</v>
+      </c>
+      <c r="K10" s="42">
+        <v>96</v>
+      </c>
+      <c r="L10" s="42">
+        <v>114</v>
+      </c>
+      <c r="M10" s="42">
+        <v>748</v>
+      </c>
+      <c r="N10" s="42">
+        <v>1427</v>
+      </c>
+      <c r="O10" s="42">
+        <v>2168</v>
+      </c>
+      <c r="P10" s="42">
+        <v>4040</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>810</v>
+      </c>
+      <c r="R10" s="42">
+        <v>2166</v>
+      </c>
+      <c r="S10" s="42">
+        <v>1464</v>
+      </c>
+      <c r="T10" s="42">
+        <v>3809</v>
+      </c>
+      <c r="U10" s="42">
+        <v>1838</v>
+      </c>
+      <c r="V10" s="42">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="41">
+        <v>802</v>
+      </c>
+      <c r="D11" s="42">
+        <v>42151</v>
+      </c>
+      <c r="E11" s="42">
+        <v>12212</v>
+      </c>
+      <c r="F11" s="42">
+        <v>29939</v>
+      </c>
+      <c r="G11" s="42">
+        <v>102</v>
+      </c>
+      <c r="H11" s="42">
+        <v>423</v>
+      </c>
+      <c r="I11" s="42">
+        <v>25</v>
+      </c>
+      <c r="J11" s="42">
+        <v>33</v>
+      </c>
+      <c r="K11" s="42">
+        <v>152</v>
+      </c>
+      <c r="L11" s="42">
+        <v>116</v>
+      </c>
+      <c r="M11" s="42">
+        <v>626</v>
+      </c>
+      <c r="N11" s="42">
+        <v>830</v>
+      </c>
+      <c r="O11" s="42">
+        <v>1748</v>
+      </c>
+      <c r="P11" s="42">
+        <v>3050</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>1079</v>
+      </c>
+      <c r="R11" s="42">
+        <v>3392</v>
+      </c>
+      <c r="S11" s="42">
+        <v>3163</v>
+      </c>
+      <c r="T11" s="42">
+        <v>9585</v>
+      </c>
+      <c r="U11" s="42">
+        <v>5419</v>
+      </c>
+      <c r="V11" s="42">
+        <v>12933</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="41">
+        <v>905</v>
+      </c>
+      <c r="D12" s="42">
+        <v>47946</v>
+      </c>
+      <c r="E12" s="42">
+        <v>13934</v>
+      </c>
+      <c r="F12" s="42">
+        <v>34012</v>
+      </c>
+      <c r="G12" s="42">
+        <v>75</v>
+      </c>
+      <c r="H12" s="42">
+        <v>261</v>
+      </c>
+      <c r="I12" s="42">
+        <v>172</v>
+      </c>
+      <c r="J12" s="42">
+        <v>190</v>
+      </c>
+      <c r="K12" s="42">
+        <v>452</v>
+      </c>
+      <c r="L12" s="42">
+        <v>592</v>
+      </c>
+      <c r="M12" s="42">
+        <v>1395</v>
+      </c>
+      <c r="N12" s="42">
+        <v>2267</v>
+      </c>
+      <c r="O12" s="42">
+        <v>2763</v>
+      </c>
+      <c r="P12" s="42">
+        <v>5306</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1064</v>
+      </c>
+      <c r="R12" s="42">
+        <v>2835</v>
+      </c>
+      <c r="S12" s="42">
+        <v>2994</v>
+      </c>
+      <c r="T12" s="42">
+        <v>8681</v>
+      </c>
+      <c r="U12" s="42">
+        <v>5094</v>
+      </c>
+      <c r="V12" s="42">
+        <v>14141</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="41">
+        <v>623</v>
+      </c>
+      <c r="D13" s="42">
+        <v>46420</v>
+      </c>
+      <c r="E13" s="42">
+        <v>12631</v>
+      </c>
+      <c r="F13" s="42">
+        <v>33789</v>
+      </c>
+      <c r="G13" s="42">
+        <v>28</v>
+      </c>
+      <c r="H13" s="42">
+        <v>60</v>
+      </c>
+      <c r="I13" s="42">
+        <v>43</v>
+      </c>
+      <c r="J13" s="42">
+        <v>77</v>
+      </c>
+      <c r="K13" s="42">
+        <v>1063</v>
+      </c>
+      <c r="L13" s="42">
+        <v>1422</v>
+      </c>
+      <c r="M13" s="42">
+        <v>2032</v>
+      </c>
+      <c r="N13" s="42">
+        <v>4741</v>
+      </c>
+      <c r="O13" s="42">
+        <v>1566</v>
+      </c>
+      <c r="P13" s="42">
+        <v>7427</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>1839</v>
+      </c>
+      <c r="R13" s="42">
+        <v>5560</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1918</v>
+      </c>
+      <c r="T13" s="42">
+        <v>6411</v>
+      </c>
+      <c r="U13" s="42">
+        <v>4170</v>
+      </c>
+      <c r="V13" s="42">
+        <v>8151</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="41">
+        <v>701</v>
+      </c>
+      <c r="D14" s="42">
+        <v>41497</v>
+      </c>
+      <c r="E14" s="42">
+        <v>12858</v>
+      </c>
+      <c r="F14" s="42">
+        <v>28639</v>
+      </c>
+      <c r="G14" s="42">
+        <v>67</v>
+      </c>
+      <c r="H14" s="42">
+        <v>193</v>
+      </c>
+      <c r="I14" s="42">
+        <v>34</v>
+      </c>
+      <c r="J14" s="42">
+        <v>32</v>
+      </c>
+      <c r="K14" s="42">
+        <v>407</v>
+      </c>
+      <c r="L14" s="42">
+        <v>457</v>
+      </c>
+      <c r="M14" s="42">
+        <v>2246</v>
+      </c>
+      <c r="N14" s="42">
+        <v>2557</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2222</v>
+      </c>
+      <c r="P14" s="42">
+        <v>4735</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1606</v>
+      </c>
+      <c r="R14" s="42">
+        <v>3669</v>
+      </c>
+      <c r="S14" s="42">
+        <v>2866</v>
+      </c>
+      <c r="T14" s="42">
+        <v>8054</v>
+      </c>
+      <c r="U14" s="42">
+        <v>3477</v>
+      </c>
+      <c r="V14" s="42">
+        <v>9135</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>169</v>
+      </c>
+      <c r="D15" s="42">
+        <v>16598</v>
+      </c>
+      <c r="E15" s="42">
+        <v>5186</v>
+      </c>
+      <c r="F15" s="42">
+        <v>11412</v>
+      </c>
+      <c r="G15" s="42">
+        <v>79</v>
+      </c>
+      <c r="H15" s="42">
+        <v>185</v>
+      </c>
+      <c r="I15" s="42">
+        <v>11</v>
+      </c>
+      <c r="J15" s="42">
+        <v>32</v>
+      </c>
+      <c r="K15" s="42">
+        <v>378</v>
+      </c>
+      <c r="L15" s="42">
+        <v>614</v>
+      </c>
+      <c r="M15" s="42">
+        <v>449</v>
+      </c>
+      <c r="N15" s="42">
+        <v>990</v>
+      </c>
+      <c r="O15" s="42">
+        <v>431</v>
+      </c>
+      <c r="P15" s="42">
+        <v>1188</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>733</v>
+      </c>
+      <c r="R15" s="42">
+        <v>1775</v>
+      </c>
+      <c r="S15" s="42">
+        <v>973</v>
+      </c>
+      <c r="T15" s="42">
+        <v>2466</v>
+      </c>
+      <c r="U15" s="42">
+        <v>2211</v>
+      </c>
+      <c r="V15" s="42">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="41">
+        <v>151</v>
+      </c>
+      <c r="D16" s="42">
+        <v>7720</v>
+      </c>
+      <c r="E16" s="42">
+        <v>2430</v>
+      </c>
+      <c r="F16" s="42">
+        <v>5290</v>
+      </c>
+      <c r="G16" s="42">
+        <v>31</v>
+      </c>
+      <c r="H16" s="42">
+        <v>55</v>
+      </c>
+      <c r="I16" s="42">
+        <v>9</v>
+      </c>
+      <c r="J16" s="42">
+        <v>8</v>
+      </c>
+      <c r="K16" s="42">
+        <v>33</v>
+      </c>
+      <c r="L16" s="42">
+        <v>27</v>
+      </c>
+      <c r="M16" s="42">
+        <v>237</v>
+      </c>
+      <c r="N16" s="42">
+        <v>346</v>
+      </c>
+      <c r="O16" s="42">
+        <v>432</v>
+      </c>
+      <c r="P16" s="42">
+        <v>774</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>169</v>
+      </c>
+      <c r="R16" s="42">
+        <v>545</v>
+      </c>
+      <c r="S16" s="42">
+        <v>530</v>
+      </c>
+      <c r="T16" s="42">
+        <v>1640</v>
+      </c>
+      <c r="U16" s="42">
+        <v>1020</v>
+      </c>
+      <c r="V16" s="42">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="41">
+        <v>226</v>
+      </c>
+      <c r="D17" s="42">
+        <v>6526</v>
+      </c>
+      <c r="E17" s="42">
+        <v>2089</v>
+      </c>
+      <c r="F17" s="42">
+        <v>4437</v>
+      </c>
+      <c r="G17" s="42">
+        <v>2</v>
+      </c>
+      <c r="H17" s="42">
+        <v>6</v>
+      </c>
+      <c r="I17" s="42">
+        <v>17</v>
+      </c>
+      <c r="J17" s="42">
+        <v>27</v>
+      </c>
+      <c r="K17" s="42">
+        <v>94</v>
+      </c>
+      <c r="L17" s="42">
+        <v>152</v>
+      </c>
+      <c r="M17" s="42">
+        <v>213</v>
+      </c>
+      <c r="N17" s="42">
+        <v>338</v>
+      </c>
+      <c r="O17" s="42">
+        <v>222</v>
+      </c>
+      <c r="P17" s="42">
+        <v>477</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>313</v>
+      </c>
+      <c r="R17" s="42">
+        <v>690</v>
+      </c>
+      <c r="S17" s="42">
+        <v>390</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1041</v>
+      </c>
+      <c r="U17" s="42">
+        <v>840</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="41">
+        <v>504</v>
+      </c>
+      <c r="D18" s="42">
+        <v>32034</v>
+      </c>
+      <c r="E18" s="42">
+        <v>11997</v>
+      </c>
+      <c r="F18" s="42">
+        <v>20037</v>
+      </c>
+      <c r="G18" s="42">
+        <v>16</v>
+      </c>
+      <c r="H18" s="42">
+        <v>35</v>
+      </c>
+      <c r="I18" s="42">
+        <v>11</v>
+      </c>
+      <c r="J18" s="42">
+        <v>21</v>
+      </c>
+      <c r="K18" s="42">
+        <v>2970</v>
+      </c>
+      <c r="L18" s="42">
+        <v>2873</v>
+      </c>
+      <c r="M18" s="42">
+        <v>1928</v>
+      </c>
+      <c r="N18" s="42">
+        <v>1848</v>
+      </c>
+      <c r="O18" s="42">
+        <v>1218</v>
+      </c>
+      <c r="P18" s="42">
+        <v>2120</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>1184</v>
+      </c>
+      <c r="R18" s="42">
+        <v>2417</v>
+      </c>
+      <c r="S18" s="42">
+        <v>1712</v>
+      </c>
+      <c r="T18" s="42">
+        <v>5174</v>
+      </c>
+      <c r="U18" s="42">
+        <v>2974</v>
+      </c>
+      <c r="V18" s="42">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="41">
+        <v>367</v>
+      </c>
+      <c r="D19" s="42">
+        <v>16476</v>
+      </c>
+      <c r="E19" s="42">
+        <v>5445</v>
+      </c>
+      <c r="F19" s="42">
+        <v>11031</v>
+      </c>
+      <c r="G19" s="42">
+        <v>61</v>
+      </c>
+      <c r="H19" s="42">
+        <v>155</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7</v>
+      </c>
+      <c r="J19" s="42">
+        <v>12</v>
+      </c>
+      <c r="K19" s="42">
+        <v>215</v>
+      </c>
+      <c r="L19" s="42">
+        <v>450</v>
+      </c>
+      <c r="M19" s="42">
+        <v>433</v>
+      </c>
+      <c r="N19" s="42">
+        <v>994</v>
+      </c>
+      <c r="O19" s="42">
+        <v>1064</v>
+      </c>
+      <c r="P19" s="42">
+        <v>2580</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>1398</v>
+      </c>
+      <c r="R19" s="42">
+        <v>2444</v>
+      </c>
+      <c r="S19" s="42">
+        <v>923</v>
+      </c>
+      <c r="T19" s="42">
+        <v>2097</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1405</v>
+      </c>
+      <c r="V19" s="42">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="41">
+        <v>230</v>
+      </c>
+      <c r="D20" s="42">
+        <v>8874</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2842</v>
+      </c>
+      <c r="F20" s="42">
+        <v>6032</v>
+      </c>
+      <c r="G20" s="42">
+        <v>2</v>
+      </c>
+      <c r="H20" s="42">
+        <v>12</v>
+      </c>
+      <c r="I20" s="42">
+        <v>30</v>
+      </c>
+      <c r="J20" s="42">
+        <v>17</v>
+      </c>
+      <c r="K20" s="42">
+        <v>79</v>
+      </c>
+      <c r="L20" s="42">
+        <v>81</v>
+      </c>
+      <c r="M20" s="42">
+        <v>233</v>
+      </c>
+      <c r="N20" s="42">
+        <v>228</v>
+      </c>
+      <c r="O20" s="42">
+        <v>456</v>
+      </c>
+      <c r="P20" s="42">
+        <v>831</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>230</v>
+      </c>
+      <c r="R20" s="42">
+        <v>544</v>
+      </c>
+      <c r="S20" s="42">
+        <v>669</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1658</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1145</v>
+      </c>
+      <c r="V20" s="42">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41">
+        <v>168</v>
+      </c>
+      <c r="D21" s="42">
+        <v>5125</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1445</v>
+      </c>
+      <c r="F21" s="42">
+        <v>3680</v>
+      </c>
+      <c r="G21" s="42">
+        <v>2</v>
+      </c>
+      <c r="H21" s="42">
+        <v>19</v>
+      </c>
+      <c r="I21" s="42">
+        <v>8</v>
+      </c>
+      <c r="J21" s="42">
+        <v>1</v>
+      </c>
+      <c r="K21" s="42">
+        <v>18</v>
+      </c>
+      <c r="L21" s="42">
+        <v>16</v>
+      </c>
+      <c r="M21" s="42">
+        <v>78</v>
+      </c>
+      <c r="N21" s="42">
+        <v>94</v>
+      </c>
+      <c r="O21" s="42">
+        <v>170</v>
+      </c>
+      <c r="P21" s="42">
+        <v>380</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>93</v>
+      </c>
+      <c r="R21" s="42">
+        <v>320</v>
+      </c>
+      <c r="S21" s="42">
+        <v>371</v>
+      </c>
+      <c r="T21" s="42">
+        <v>1023</v>
+      </c>
+      <c r="U21" s="42">
+        <v>707</v>
+      </c>
+      <c r="V21" s="42">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="41">
+        <v>322</v>
+      </c>
+      <c r="D22" s="42">
+        <v>28781</v>
+      </c>
+      <c r="E22" s="42">
+        <v>8536</v>
+      </c>
+      <c r="F22" s="42">
+        <v>20245</v>
+      </c>
+      <c r="G22" s="42">
+        <v>530</v>
+      </c>
+      <c r="H22" s="42">
+        <v>1266</v>
+      </c>
+      <c r="I22" s="42">
+        <v>279</v>
+      </c>
+      <c r="J22" s="42">
+        <v>290</v>
+      </c>
+      <c r="K22" s="42">
+        <v>722</v>
+      </c>
+      <c r="L22" s="42">
+        <v>844</v>
+      </c>
+      <c r="M22" s="42">
+        <v>817</v>
+      </c>
+      <c r="N22" s="42">
+        <v>1832</v>
+      </c>
+      <c r="O22" s="42">
+        <v>1105</v>
+      </c>
+      <c r="P22" s="42">
+        <v>3184</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>1308</v>
+      </c>
+      <c r="R22" s="42">
+        <v>4259</v>
+      </c>
+      <c r="S22" s="42">
+        <v>1912</v>
+      </c>
+      <c r="T22" s="42">
+        <v>4443</v>
+      </c>
+      <c r="U22" s="42">
+        <v>2393</v>
+      </c>
+      <c r="V22" s="42">
+        <v>5393</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>104</v>
+      </c>
+      <c r="D23" s="42">
+        <v>3270</v>
+      </c>
+      <c r="E23" s="42">
+        <v>699</v>
+      </c>
+      <c r="F23" s="42">
+        <v>2571</v>
+      </c>
+      <c r="G23" s="42">
+        <v>206</v>
+      </c>
+      <c r="H23" s="42">
+        <v>759</v>
+      </c>
+      <c r="I23" s="42">
+        <v>8</v>
+      </c>
+      <c r="J23" s="42">
+        <v>15</v>
+      </c>
+      <c r="K23" s="42">
+        <v>35</v>
+      </c>
+      <c r="L23" s="42">
+        <v>55</v>
+      </c>
+      <c r="M23" s="42">
+        <v>31</v>
+      </c>
+      <c r="N23" s="42">
+        <v>69</v>
+      </c>
+      <c r="O23" s="42">
+        <v>70</v>
+      </c>
+      <c r="P23" s="42">
+        <v>225</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>101</v>
+      </c>
+      <c r="R23" s="42">
+        <v>295</v>
+      </c>
+      <c r="S23" s="42">
+        <v>161</v>
+      </c>
+      <c r="T23" s="42">
+        <v>812</v>
+      </c>
+      <c r="U23" s="42">
+        <v>293</v>
+      </c>
+      <c r="V23" s="42">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="41">
+        <v>128</v>
+      </c>
+      <c r="D24" s="42">
+        <v>4616</v>
+      </c>
+      <c r="E24" s="42">
+        <v>1270</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3346</v>
+      </c>
+      <c r="G24" s="42">
+        <v>221</v>
+      </c>
+      <c r="H24" s="42">
+        <v>694</v>
+      </c>
+      <c r="I24" s="42">
+        <v>12</v>
+      </c>
+      <c r="J24" s="42">
+        <v>8</v>
+      </c>
+      <c r="K24" s="42">
+        <v>71</v>
+      </c>
+      <c r="L24" s="42">
+        <v>77</v>
+      </c>
+      <c r="M24" s="42">
+        <v>85</v>
+      </c>
+      <c r="N24" s="42">
+        <v>213</v>
+      </c>
+      <c r="O24" s="42">
+        <v>175</v>
+      </c>
+      <c r="P24" s="42">
+        <v>536</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>139</v>
+      </c>
+      <c r="R24" s="42">
+        <v>378</v>
+      </c>
+      <c r="S24" s="42">
+        <v>290</v>
+      </c>
+      <c r="T24" s="42">
+        <v>804</v>
+      </c>
+      <c r="U24" s="42">
+        <v>498</v>
+      </c>
+      <c r="V24" s="42">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="41">
+        <v>57</v>
+      </c>
+      <c r="D25" s="42">
+        <v>2650</v>
+      </c>
+      <c r="E25" s="42">
+        <v>721</v>
+      </c>
+      <c r="F25" s="42">
+        <v>1929</v>
+      </c>
+      <c r="G25" s="42">
+        <v>6</v>
+      </c>
+      <c r="H25" s="42">
+        <v>5</v>
+      </c>
+      <c r="I25" s="42">
+        <v>4</v>
+      </c>
+      <c r="J25" s="42">
+        <v>19</v>
+      </c>
+      <c r="K25" s="42">
+        <v>134</v>
+      </c>
+      <c r="L25" s="42">
         <v>144</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...20 lines deleted...]
-      <c r="I9" s="52">
+      <c r="M25" s="42">
+        <v>125</v>
+      </c>
+      <c r="N25" s="42">
+        <v>153</v>
+      </c>
+      <c r="O25" s="42">
+        <v>151</v>
+      </c>
+      <c r="P25" s="42">
+        <v>381</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>36</v>
+      </c>
+      <c r="R25" s="42">
+        <v>188</v>
+      </c>
+      <c r="S25" s="42">
+        <v>115</v>
+      </c>
+      <c r="T25" s="42">
+        <v>463</v>
+      </c>
+      <c r="U25" s="42">
+        <v>156</v>
+      </c>
+      <c r="V25" s="42">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="41">
+        <v>146</v>
+      </c>
+      <c r="D26" s="42">
+        <v>8589</v>
+      </c>
+      <c r="E26" s="42">
+        <v>2479</v>
+      </c>
+      <c r="F26" s="42">
+        <v>6110</v>
+      </c>
+      <c r="G26" s="42">
+        <v>42</v>
+      </c>
+      <c r="H26" s="42">
+        <v>100</v>
+      </c>
+      <c r="I26" s="42">
+        <v>2</v>
+      </c>
+      <c r="J26" s="42">
+        <v>7</v>
+      </c>
+      <c r="K26" s="42">
+        <v>40</v>
+      </c>
+      <c r="L26" s="42">
+        <v>46</v>
+      </c>
+      <c r="M26" s="42">
+        <v>67</v>
+      </c>
+      <c r="N26" s="42">
+        <v>105</v>
+      </c>
+      <c r="O26" s="42">
+        <v>239</v>
+      </c>
+      <c r="P26" s="42">
+        <v>561</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>350</v>
+      </c>
+      <c r="R26" s="42">
+        <v>743</v>
+      </c>
+      <c r="S26" s="42">
+        <v>726</v>
+      </c>
+      <c r="T26" s="42">
+        <v>1891</v>
+      </c>
+      <c r="U26" s="42">
+        <v>1055</v>
+      </c>
+      <c r="V26" s="42">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="41">
+        <v>164</v>
+      </c>
+      <c r="D27" s="42">
+        <v>13637</v>
+      </c>
+      <c r="E27" s="42">
+        <v>4106</v>
+      </c>
+      <c r="F27" s="42">
+        <v>9531</v>
+      </c>
+      <c r="G27" s="42">
+        <v>63</v>
+      </c>
+      <c r="H27" s="42">
+        <v>71</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>0</v>
+      </c>
+      <c r="K27" s="42">
+        <v>299</v>
+      </c>
+      <c r="L27" s="42">
+        <v>692</v>
+      </c>
+      <c r="M27" s="42">
+        <v>548</v>
+      </c>
+      <c r="N27" s="42">
+        <v>2027</v>
+      </c>
+      <c r="O27" s="42">
+        <v>597</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1098</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>729</v>
+      </c>
+      <c r="R27" s="42">
+        <v>1409</v>
+      </c>
+      <c r="S27" s="42">
+        <v>922</v>
+      </c>
+      <c r="T27" s="42">
+        <v>2268</v>
+      </c>
+      <c r="U27" s="42">
+        <v>1011</v>
+      </c>
+      <c r="V27" s="42">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="41">
+        <v>110</v>
+      </c>
+      <c r="D28" s="42">
+        <v>4848</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1418</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3430</v>
+      </c>
+      <c r="G28" s="42">
+        <v>0</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1</v>
+      </c>
+      <c r="I28" s="42">
+        <v>3</v>
+      </c>
+      <c r="J28" s="42">
+        <v>7</v>
+      </c>
+      <c r="K28" s="42">
+        <v>20</v>
+      </c>
+      <c r="L28" s="42">
+        <v>39</v>
+      </c>
+      <c r="M28" s="42">
+        <v>85</v>
+      </c>
+      <c r="N28" s="42">
+        <v>96</v>
+      </c>
+      <c r="O28" s="42">
+        <v>213</v>
+      </c>
+      <c r="P28" s="42">
+        <v>505</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>189</v>
+      </c>
+      <c r="R28" s="42">
+        <v>475</v>
+      </c>
+      <c r="S28" s="42">
+        <v>381</v>
+      </c>
+      <c r="T28" s="42">
+        <v>1075</v>
+      </c>
+      <c r="U28" s="42">
+        <v>527</v>
+      </c>
+      <c r="V28" s="42">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="41">
+        <v>95</v>
+      </c>
+      <c r="D29" s="42">
+        <v>3917</v>
+      </c>
+      <c r="E29" s="42">
+        <v>1163</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2754</v>
+      </c>
+      <c r="G29" s="42">
+        <v>2</v>
+      </c>
+      <c r="H29" s="42">
+        <v>1</v>
+      </c>
+      <c r="I29" s="42">
+        <v>1</v>
+      </c>
+      <c r="J29" s="42">
+        <v>5</v>
+      </c>
+      <c r="K29" s="42">
+        <v>13</v>
+      </c>
+      <c r="L29" s="42">
+        <v>18</v>
+      </c>
+      <c r="M29" s="42">
+        <v>78</v>
+      </c>
+      <c r="N29" s="42">
+        <v>110</v>
+      </c>
+      <c r="O29" s="42">
+        <v>184</v>
+      </c>
+      <c r="P29" s="42">
+        <v>360</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>83</v>
+      </c>
+      <c r="R29" s="42">
+        <v>220</v>
+      </c>
+      <c r="S29" s="42">
+        <v>243</v>
+      </c>
+      <c r="T29" s="42">
+        <v>684</v>
+      </c>
+      <c r="U29" s="42">
+        <v>561</v>
+      </c>
+      <c r="V29" s="42">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="J9" s="52">
-[...200 lines deleted...]
-      <c r="I12" s="52">
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="56">
+        <v>6</v>
+      </c>
+      <c r="D30" s="57">
         <v>172</v>
       </c>
-      <c r="J12" s="52">
-[...61 lines deleted...]
-      <c r="H13" s="52">
+      <c r="E30" s="57">
+        <v>31</v>
+      </c>
+      <c r="F30" s="57">
+        <v>141</v>
+      </c>
+      <c r="G30" s="57">
+        <v>0</v>
+      </c>
+      <c r="H30" s="57">
+        <v>0</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>0</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="57">
+        <v>0</v>
+      </c>
+      <c r="N30" s="57">
+        <v>0</v>
+      </c>
+      <c r="O30" s="57">
+        <v>4</v>
+      </c>
+      <c r="P30" s="57">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="57">
+        <v>2</v>
+      </c>
+      <c r="R30" s="57">
+        <v>14</v>
+      </c>
+      <c r="S30" s="57">
+        <v>9</v>
+      </c>
+      <c r="T30" s="57">
+        <v>29</v>
+      </c>
+      <c r="U30" s="57">
+        <v>16</v>
+      </c>
+      <c r="V30" s="57">
         <v>60</v>
       </c>
-      <c r="I13" s="52">
-[...1243 lines deleted...]
-      <c r="V32" s="32"/>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
     </row>
     <row r="33" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C33" s="1"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{927BF519-40CF-46A4-BC11-2C6C257117CD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68ED698E-EE07-4554-A9CC-4847DDCF82B4}">
   <dimension ref="A1:W34"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="D20" sqref="D20"/>
+      <selection pane="bottomRight" activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" customWidth="1"/>
-    <col min="2" max="2" width="16.5" customWidth="1"/>
+    <col min="1" max="2" width="20.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -34294,1917 +21644,1917 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="99" t="s">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="54">
+        <v>7379</v>
+      </c>
+      <c r="D8" s="55">
+        <v>439561</v>
+      </c>
+      <c r="E8" s="55">
+        <v>131806</v>
+      </c>
+      <c r="F8" s="55">
+        <v>307755</v>
+      </c>
+      <c r="G8" s="55">
+        <v>2354</v>
+      </c>
+      <c r="H8" s="55">
+        <v>5711</v>
+      </c>
+      <c r="I8" s="55">
+        <v>734</v>
+      </c>
+      <c r="J8" s="55">
+        <v>983</v>
+      </c>
+      <c r="K8" s="55">
+        <v>7720</v>
+      </c>
+      <c r="L8" s="55">
+        <v>9783</v>
+      </c>
+      <c r="M8" s="55">
+        <v>14685</v>
+      </c>
+      <c r="N8" s="55">
+        <v>25807</v>
+      </c>
+      <c r="O8" s="55">
+        <v>20381</v>
+      </c>
+      <c r="P8" s="55">
+        <v>46635</v>
+      </c>
+      <c r="Q8" s="55">
+        <v>15577</v>
+      </c>
+      <c r="R8" s="55">
+        <v>39945</v>
+      </c>
+      <c r="S8" s="55">
+        <v>28780</v>
+      </c>
+      <c r="T8" s="55">
+        <v>81282</v>
+      </c>
+      <c r="U8" s="55">
+        <v>43929</v>
+      </c>
+      <c r="V8" s="55">
+        <v>103320</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="41">
+        <v>710</v>
+      </c>
+      <c r="D9" s="42">
+        <v>59104</v>
+      </c>
+      <c r="E9" s="42">
+        <v>17461</v>
+      </c>
+      <c r="F9" s="42">
+        <v>41643</v>
+      </c>
+      <c r="G9" s="42">
+        <v>616</v>
+      </c>
+      <c r="H9" s="42">
+        <v>1189</v>
+      </c>
+      <c r="I9" s="42">
+        <v>69</v>
+      </c>
+      <c r="J9" s="42">
+        <v>101</v>
+      </c>
+      <c r="K9" s="42">
+        <v>265</v>
+      </c>
+      <c r="L9" s="42">
+        <v>481</v>
+      </c>
+      <c r="M9" s="42">
+        <v>717</v>
+      </c>
+      <c r="N9" s="42">
+        <v>1264</v>
+      </c>
+      <c r="O9" s="42">
+        <v>1832</v>
+      </c>
+      <c r="P9" s="42">
+        <v>3679</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1877</v>
+      </c>
+      <c r="R9" s="42">
+        <v>4505</v>
+      </c>
+      <c r="S9" s="42">
+        <v>6015</v>
+      </c>
+      <c r="T9" s="42">
+        <v>14744</v>
+      </c>
+      <c r="U9" s="42">
+        <v>6686</v>
+      </c>
+      <c r="V9" s="42">
+        <v>16869</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="41">
+        <v>580</v>
+      </c>
+      <c r="D10" s="42">
+        <v>40773</v>
+      </c>
+      <c r="E10" s="42">
+        <v>11494</v>
+      </c>
+      <c r="F10" s="42">
+        <v>29279</v>
+      </c>
+      <c r="G10" s="42">
+        <v>99</v>
+      </c>
+      <c r="H10" s="42">
+        <v>164</v>
+      </c>
+      <c r="I10" s="42">
+        <v>62</v>
+      </c>
+      <c r="J10" s="42">
+        <v>85</v>
+      </c>
+      <c r="K10" s="42">
+        <v>251</v>
+      </c>
+      <c r="L10" s="42">
+        <v>355</v>
+      </c>
+      <c r="M10" s="42">
+        <v>1574</v>
+      </c>
+      <c r="N10" s="42">
+        <v>3490</v>
+      </c>
+      <c r="O10" s="42">
+        <v>3093</v>
+      </c>
+      <c r="P10" s="42">
+        <v>6590</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>1139</v>
+      </c>
+      <c r="R10" s="42">
+        <v>3307</v>
+      </c>
+      <c r="S10" s="42">
+        <v>2413</v>
+      </c>
+      <c r="T10" s="42">
+        <v>6846</v>
+      </c>
+      <c r="U10" s="42">
+        <v>2962</v>
+      </c>
+      <c r="V10" s="42">
+        <v>8606</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="41">
+        <v>790</v>
+      </c>
+      <c r="D11" s="42">
+        <v>41818</v>
+      </c>
+      <c r="E11" s="42">
+        <v>12095</v>
+      </c>
+      <c r="F11" s="42">
+        <v>29723</v>
+      </c>
+      <c r="G11" s="42">
+        <v>113</v>
+      </c>
+      <c r="H11" s="42">
+        <v>436</v>
+      </c>
+      <c r="I11" s="42">
+        <v>24</v>
+      </c>
+      <c r="J11" s="42">
+        <v>27</v>
+      </c>
+      <c r="K11" s="42">
+        <v>150</v>
+      </c>
+      <c r="L11" s="42">
+        <v>128</v>
+      </c>
+      <c r="M11" s="42">
+        <v>633</v>
+      </c>
+      <c r="N11" s="42">
+        <v>907</v>
+      </c>
+      <c r="O11" s="42">
+        <v>1766</v>
+      </c>
+      <c r="P11" s="42">
+        <v>3002</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>1074</v>
+      </c>
+      <c r="R11" s="42">
+        <v>3338</v>
+      </c>
+      <c r="S11" s="42">
+        <v>3082</v>
+      </c>
+      <c r="T11" s="42">
+        <v>9541</v>
+      </c>
+      <c r="U11" s="42">
+        <v>5366</v>
+      </c>
+      <c r="V11" s="42">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="41">
+        <v>897</v>
+      </c>
+      <c r="D12" s="42">
+        <v>47006</v>
+      </c>
+      <c r="E12" s="42">
+        <v>13728</v>
+      </c>
+      <c r="F12" s="42">
+        <v>33278</v>
+      </c>
+      <c r="G12" s="42">
+        <v>83</v>
+      </c>
+      <c r="H12" s="42">
+        <v>274</v>
+      </c>
+      <c r="I12" s="42">
+        <v>172</v>
+      </c>
+      <c r="J12" s="42">
+        <v>190</v>
+      </c>
+      <c r="K12" s="42">
+        <v>452</v>
+      </c>
+      <c r="L12" s="42">
+        <v>592</v>
+      </c>
+      <c r="M12" s="42">
+        <v>2015</v>
+      </c>
+      <c r="N12" s="42">
+        <v>3183</v>
+      </c>
+      <c r="O12" s="42">
+        <v>3082</v>
+      </c>
+      <c r="P12" s="42">
+        <v>5708</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1040</v>
+      </c>
+      <c r="R12" s="42">
+        <v>3114</v>
+      </c>
+      <c r="S12" s="42">
+        <v>2023</v>
+      </c>
+      <c r="T12" s="42">
+        <v>8245</v>
+      </c>
+      <c r="U12" s="42">
+        <v>4944</v>
+      </c>
+      <c r="V12" s="42">
+        <v>12246</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="41">
+        <v>623</v>
+      </c>
+      <c r="D13" s="42">
+        <v>46188</v>
+      </c>
+      <c r="E13" s="42">
+        <v>12612</v>
+      </c>
+      <c r="F13" s="42">
+        <v>33576</v>
+      </c>
+      <c r="G13" s="42">
+        <v>28</v>
+      </c>
+      <c r="H13" s="42">
+        <v>60</v>
+      </c>
+      <c r="I13" s="42">
+        <v>43</v>
+      </c>
+      <c r="J13" s="42">
+        <v>77</v>
+      </c>
+      <c r="K13" s="42">
+        <v>1063</v>
+      </c>
+      <c r="L13" s="42">
+        <v>1422</v>
+      </c>
+      <c r="M13" s="42">
+        <v>2032</v>
+      </c>
+      <c r="N13" s="42">
+        <v>4741</v>
+      </c>
+      <c r="O13" s="42">
+        <v>1566</v>
+      </c>
+      <c r="P13" s="42">
+        <v>7427</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>1837</v>
+      </c>
+      <c r="R13" s="42">
+        <v>5557</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1905</v>
+      </c>
+      <c r="T13" s="42">
+        <v>6403</v>
+      </c>
+      <c r="U13" s="42">
+        <v>4166</v>
+      </c>
+      <c r="V13" s="42">
+        <v>7949</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="41">
+        <v>688</v>
+      </c>
+      <c r="D14" s="42">
+        <v>41193</v>
+      </c>
+      <c r="E14" s="42">
+        <v>12919</v>
+      </c>
+      <c r="F14" s="42">
+        <v>28274</v>
+      </c>
+      <c r="G14" s="42">
+        <v>53</v>
+      </c>
+      <c r="H14" s="42">
+        <v>162</v>
+      </c>
+      <c r="I14" s="42">
+        <v>37</v>
+      </c>
+      <c r="J14" s="42">
+        <v>35</v>
+      </c>
+      <c r="K14" s="42">
+        <v>362</v>
+      </c>
+      <c r="L14" s="42">
+        <v>409</v>
+      </c>
+      <c r="M14" s="42">
+        <v>2262</v>
+      </c>
+      <c r="N14" s="42">
+        <v>2670</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2282</v>
+      </c>
+      <c r="P14" s="42">
+        <v>4728</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1575</v>
+      </c>
+      <c r="R14" s="42">
+        <v>3586</v>
+      </c>
+      <c r="S14" s="42">
+        <v>2863</v>
+      </c>
+      <c r="T14" s="42">
+        <v>7856</v>
+      </c>
+      <c r="U14" s="42">
+        <v>3538</v>
+      </c>
+      <c r="V14" s="42">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>181</v>
+      </c>
+      <c r="D15" s="42">
+        <v>15455</v>
+      </c>
+      <c r="E15" s="42">
+        <v>4827</v>
+      </c>
+      <c r="F15" s="42">
+        <v>10628</v>
+      </c>
+      <c r="G15" s="42">
+        <v>76</v>
+      </c>
+      <c r="H15" s="42">
+        <v>181</v>
+      </c>
+      <c r="I15" s="42">
+        <v>9</v>
+      </c>
+      <c r="J15" s="42">
+        <v>27</v>
+      </c>
+      <c r="K15" s="42">
+        <v>374</v>
+      </c>
+      <c r="L15" s="42">
+        <v>601</v>
+      </c>
+      <c r="M15" s="42">
+        <v>426</v>
+      </c>
+      <c r="N15" s="42">
+        <v>932</v>
+      </c>
+      <c r="O15" s="42">
+        <v>413</v>
+      </c>
+      <c r="P15" s="42">
+        <v>1137</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>697</v>
+      </c>
+      <c r="R15" s="42">
+        <v>1677</v>
+      </c>
+      <c r="S15" s="42">
+        <v>895</v>
+      </c>
+      <c r="T15" s="42">
+        <v>2238</v>
+      </c>
+      <c r="U15" s="42">
+        <v>2013</v>
+      </c>
+      <c r="V15" s="42">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="41">
+        <v>150</v>
+      </c>
+      <c r="D16" s="42">
+        <v>7705</v>
+      </c>
+      <c r="E16" s="42">
+        <v>2428</v>
+      </c>
+      <c r="F16" s="42">
+        <v>5277</v>
+      </c>
+      <c r="G16" s="42">
+        <v>31</v>
+      </c>
+      <c r="H16" s="42">
+        <v>55</v>
+      </c>
+      <c r="I16" s="42">
+        <v>9</v>
+      </c>
+      <c r="J16" s="42">
+        <v>8</v>
+      </c>
+      <c r="K16" s="42">
+        <v>33</v>
+      </c>
+      <c r="L16" s="42">
+        <v>27</v>
+      </c>
+      <c r="M16" s="42">
+        <v>237</v>
+      </c>
+      <c r="N16" s="42">
+        <v>346</v>
+      </c>
+      <c r="O16" s="42">
+        <v>440</v>
+      </c>
+      <c r="P16" s="42">
+        <v>781</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>169</v>
+      </c>
+      <c r="R16" s="42">
+        <v>545</v>
+      </c>
+      <c r="S16" s="42">
+        <v>520</v>
+      </c>
+      <c r="T16" s="42">
+        <v>1620</v>
+      </c>
+      <c r="U16" s="42">
+        <v>1020</v>
+      </c>
+      <c r="V16" s="42">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="41">
+        <v>226</v>
+      </c>
+      <c r="D17" s="42">
+        <v>6520</v>
+      </c>
+      <c r="E17" s="42">
+        <v>2083</v>
+      </c>
+      <c r="F17" s="42">
+        <v>4437</v>
+      </c>
+      <c r="G17" s="42">
+        <v>2</v>
+      </c>
+      <c r="H17" s="42">
+        <v>6</v>
+      </c>
+      <c r="I17" s="42">
+        <v>17</v>
+      </c>
+      <c r="J17" s="42">
+        <v>27</v>
+      </c>
+      <c r="K17" s="42">
+        <v>96</v>
+      </c>
+      <c r="L17" s="42">
+        <v>156</v>
+      </c>
+      <c r="M17" s="42">
+        <v>211</v>
+      </c>
+      <c r="N17" s="42">
+        <v>334</v>
+      </c>
+      <c r="O17" s="42">
+        <v>222</v>
+      </c>
+      <c r="P17" s="42">
+        <v>487</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>312</v>
+      </c>
+      <c r="R17" s="42">
+        <v>680</v>
+      </c>
+      <c r="S17" s="42">
+        <v>388</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1041</v>
+      </c>
+      <c r="U17" s="42">
+        <v>837</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="41">
+        <v>500</v>
+      </c>
+      <c r="D18" s="42">
+        <v>32155</v>
+      </c>
+      <c r="E18" s="42">
+        <v>11962</v>
+      </c>
+      <c r="F18" s="42">
+        <v>20193</v>
+      </c>
+      <c r="G18" s="42">
+        <v>19</v>
+      </c>
+      <c r="H18" s="42">
+        <v>35</v>
+      </c>
+      <c r="I18" s="42">
+        <v>10</v>
+      </c>
+      <c r="J18" s="42">
+        <v>21</v>
+      </c>
+      <c r="K18" s="42">
+        <v>2941</v>
+      </c>
+      <c r="L18" s="42">
+        <v>2846</v>
+      </c>
+      <c r="M18" s="42">
+        <v>1964</v>
+      </c>
+      <c r="N18" s="42">
+        <v>2128</v>
+      </c>
+      <c r="O18" s="42">
+        <v>1206</v>
+      </c>
+      <c r="P18" s="42">
+        <v>2099</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>1175</v>
+      </c>
+      <c r="R18" s="42">
+        <v>2395</v>
+      </c>
+      <c r="S18" s="42">
+        <v>1698</v>
+      </c>
+      <c r="T18" s="42">
+        <v>5166</v>
+      </c>
+      <c r="U18" s="42">
+        <v>2968</v>
+      </c>
+      <c r="V18" s="42">
+        <v>5538</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="41">
+        <v>363</v>
+      </c>
+      <c r="D19" s="42">
+        <v>16286</v>
+      </c>
+      <c r="E19" s="42">
+        <v>5429</v>
+      </c>
+      <c r="F19" s="42">
+        <v>10857</v>
+      </c>
+      <c r="G19" s="42">
+        <v>61</v>
+      </c>
+      <c r="H19" s="42">
+        <v>154</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7</v>
+      </c>
+      <c r="J19" s="42">
+        <v>12</v>
+      </c>
+      <c r="K19" s="42">
+        <v>215</v>
+      </c>
+      <c r="L19" s="42">
+        <v>450</v>
+      </c>
+      <c r="M19" s="42">
+        <v>433</v>
+      </c>
+      <c r="N19" s="42">
+        <v>979</v>
+      </c>
+      <c r="O19" s="42">
+        <v>1063</v>
+      </c>
+      <c r="P19" s="42">
+        <v>2575</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>1397</v>
+      </c>
+      <c r="R19" s="42">
+        <v>2429</v>
+      </c>
+      <c r="S19" s="42">
+        <v>921</v>
+      </c>
+      <c r="T19" s="42">
+        <v>2056</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1393</v>
+      </c>
+      <c r="V19" s="42">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="41">
+        <v>264</v>
+      </c>
+      <c r="D20" s="42">
+        <v>9171</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2918</v>
+      </c>
+      <c r="F20" s="42">
+        <v>6253</v>
+      </c>
+      <c r="G20" s="42">
+        <v>2</v>
+      </c>
+      <c r="H20" s="42">
+        <v>7</v>
+      </c>
+      <c r="I20" s="42">
+        <v>29</v>
+      </c>
+      <c r="J20" s="42">
+        <v>15</v>
+      </c>
+      <c r="K20" s="42">
+        <v>78</v>
+      </c>
+      <c r="L20" s="42">
+        <v>72</v>
+      </c>
+      <c r="M20" s="42">
+        <v>284</v>
+      </c>
+      <c r="N20" s="42">
+        <v>295</v>
+      </c>
+      <c r="O20" s="42">
+        <v>512</v>
+      </c>
+      <c r="P20" s="42">
+        <v>964</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>230</v>
+      </c>
+      <c r="R20" s="42">
+        <v>605</v>
+      </c>
+      <c r="S20" s="42">
+        <v>671</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1697</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1114</v>
+      </c>
+      <c r="V20" s="42">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41">
+        <v>163</v>
+      </c>
+      <c r="D21" s="42">
+        <v>6018</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1730</v>
+      </c>
+      <c r="F21" s="42">
+        <v>4288</v>
+      </c>
+      <c r="G21" s="42">
+        <v>4</v>
+      </c>
+      <c r="H21" s="42">
+        <v>21</v>
+      </c>
+      <c r="I21" s="42">
+        <v>8</v>
+      </c>
+      <c r="J21" s="42">
+        <v>4</v>
+      </c>
+      <c r="K21" s="42">
+        <v>21</v>
+      </c>
+      <c r="L21" s="42">
+        <v>18</v>
+      </c>
+      <c r="M21" s="42">
+        <v>94</v>
+      </c>
+      <c r="N21" s="42">
+        <v>133</v>
+      </c>
+      <c r="O21" s="42">
+        <v>203</v>
+      </c>
+      <c r="P21" s="42">
+        <v>409</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>128</v>
+      </c>
+      <c r="R21" s="42">
+        <v>374</v>
+      </c>
+      <c r="S21" s="42">
+        <v>445</v>
+      </c>
+      <c r="T21" s="42">
+        <v>1243</v>
+      </c>
+      <c r="U21" s="42">
+        <v>831</v>
+      </c>
+      <c r="V21" s="42">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="41">
+        <v>444</v>
+      </c>
+      <c r="D22" s="42">
+        <v>29232</v>
+      </c>
+      <c r="E22" s="42">
+        <v>8490</v>
+      </c>
+      <c r="F22" s="42">
+        <v>20742</v>
+      </c>
+      <c r="G22" s="42">
+        <v>483</v>
+      </c>
+      <c r="H22" s="42">
+        <v>1153</v>
+      </c>
+      <c r="I22" s="42">
+        <v>209</v>
+      </c>
+      <c r="J22" s="42">
+        <v>297</v>
+      </c>
+      <c r="K22" s="42">
+        <v>762</v>
+      </c>
+      <c r="L22" s="42">
+        <v>1001</v>
+      </c>
+      <c r="M22" s="42">
+        <v>851</v>
+      </c>
+      <c r="N22" s="42">
+        <v>1633</v>
+      </c>
+      <c r="O22" s="42">
+        <v>1142</v>
+      </c>
+      <c r="P22" s="42">
+        <v>3317</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>1296</v>
+      </c>
+      <c r="R22" s="42">
+        <v>4189</v>
+      </c>
+      <c r="S22" s="42">
+        <v>2074</v>
+      </c>
+      <c r="T22" s="42">
+        <v>4913</v>
+      </c>
+      <c r="U22" s="42">
+        <v>2156</v>
+      </c>
+      <c r="V22" s="42">
+        <v>5392</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>104</v>
+      </c>
+      <c r="D23" s="42">
+        <v>3253</v>
+      </c>
+      <c r="E23" s="42">
+        <v>748</v>
+      </c>
+      <c r="F23" s="42">
+        <v>2505</v>
+      </c>
+      <c r="G23" s="42">
+        <v>342</v>
+      </c>
+      <c r="H23" s="42">
+        <v>931</v>
+      </c>
+      <c r="I23" s="42">
+        <v>5</v>
+      </c>
+      <c r="J23" s="42">
+        <v>17</v>
+      </c>
+      <c r="K23" s="42">
+        <v>40</v>
+      </c>
+      <c r="L23" s="42">
+        <v>173</v>
+      </c>
+      <c r="M23" s="42">
+        <v>33</v>
+      </c>
+      <c r="N23" s="42">
+        <v>104</v>
+      </c>
+      <c r="O23" s="42">
+        <v>98</v>
+      </c>
+      <c r="P23" s="42">
+        <v>237</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>129</v>
+      </c>
+      <c r="R23" s="42">
+        <v>299</v>
+      </c>
+      <c r="S23" s="42">
+        <v>276</v>
+      </c>
+      <c r="T23" s="42">
+        <v>567</v>
+      </c>
+      <c r="U23" s="42">
+        <v>167</v>
+      </c>
+      <c r="V23" s="42">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="41">
+        <v>127</v>
+      </c>
+      <c r="D24" s="42">
+        <v>4569</v>
+      </c>
+      <c r="E24" s="42">
+        <v>1229</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3340</v>
+      </c>
+      <c r="G24" s="42">
+        <v>221</v>
+      </c>
+      <c r="H24" s="42">
+        <v>694</v>
+      </c>
+      <c r="I24" s="42">
+        <v>16</v>
+      </c>
+      <c r="J24" s="42">
+        <v>12</v>
+      </c>
+      <c r="K24" s="42">
+        <v>104</v>
+      </c>
+      <c r="L24" s="42">
+        <v>129</v>
+      </c>
+      <c r="M24" s="42">
+        <v>99</v>
+      </c>
+      <c r="N24" s="42">
+        <v>209</v>
+      </c>
+      <c r="O24" s="42">
+        <v>142</v>
+      </c>
+      <c r="P24" s="42">
+        <v>554</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>132</v>
+      </c>
+      <c r="R24" s="42">
+        <v>385</v>
+      </c>
+      <c r="S24" s="42">
+        <v>265</v>
+      </c>
+      <c r="T24" s="42">
+        <v>814</v>
+      </c>
+      <c r="U24" s="42">
+        <v>471</v>
+      </c>
+      <c r="V24" s="42">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="41">
+        <v>57</v>
+      </c>
+      <c r="D25" s="42">
+        <v>2337</v>
+      </c>
+      <c r="E25" s="42">
+        <v>595</v>
+      </c>
+      <c r="F25" s="42">
+        <v>1742</v>
+      </c>
+      <c r="G25" s="42">
+        <v>3</v>
+      </c>
+      <c r="H25" s="42">
+        <v>7</v>
+      </c>
+      <c r="I25" s="42">
+        <v>2</v>
+      </c>
+      <c r="J25" s="42">
+        <v>12</v>
+      </c>
+      <c r="K25" s="42">
+        <v>144</v>
+      </c>
+      <c r="L25" s="42">
+        <v>141</v>
+      </c>
+      <c r="M25" s="42">
+        <v>77</v>
+      </c>
+      <c r="N25" s="42">
+        <v>133</v>
+      </c>
+      <c r="O25" s="42">
+        <v>88</v>
+      </c>
+      <c r="P25" s="42">
+        <v>293</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>28</v>
+      </c>
+      <c r="R25" s="42">
+        <v>171</v>
+      </c>
+      <c r="S25" s="42">
+        <v>96</v>
+      </c>
+      <c r="T25" s="42">
+        <v>443</v>
+      </c>
+      <c r="U25" s="42">
+        <v>160</v>
+      </c>
+      <c r="V25" s="42">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="41">
+        <v>143</v>
+      </c>
+      <c r="D26" s="42">
+        <v>8462</v>
+      </c>
+      <c r="E26" s="42">
+        <v>2442</v>
+      </c>
+      <c r="F26" s="42">
+        <v>6020</v>
+      </c>
+      <c r="G26" s="42">
+        <v>49</v>
+      </c>
+      <c r="H26" s="42">
+        <v>113</v>
+      </c>
+      <c r="I26" s="42">
+        <v>2</v>
+      </c>
+      <c r="J26" s="42">
+        <v>7</v>
+      </c>
+      <c r="K26" s="42">
+        <v>39</v>
+      </c>
+      <c r="L26" s="42">
+        <v>45</v>
+      </c>
+      <c r="M26" s="42">
+        <v>66</v>
+      </c>
+      <c r="N26" s="42">
+        <v>104</v>
+      </c>
+      <c r="O26" s="42">
+        <v>235</v>
+      </c>
+      <c r="P26" s="42">
+        <v>553</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>344</v>
+      </c>
+      <c r="R26" s="42">
+        <v>732</v>
+      </c>
+      <c r="S26" s="42">
+        <v>715</v>
+      </c>
+      <c r="T26" s="42">
+        <v>1863</v>
+      </c>
+      <c r="U26" s="42">
+        <v>1041</v>
+      </c>
+      <c r="V26" s="42">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="41">
+        <v>157</v>
+      </c>
+      <c r="D27" s="42">
+        <v>13253</v>
+      </c>
+      <c r="E27" s="42">
+        <v>3942</v>
+      </c>
+      <c r="F27" s="42">
+        <v>9311</v>
+      </c>
+      <c r="G27" s="42">
+        <v>65</v>
+      </c>
+      <c r="H27" s="42">
+        <v>65</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>0</v>
+      </c>
+      <c r="K27" s="42">
+        <v>286</v>
+      </c>
+      <c r="L27" s="42">
+        <v>678</v>
+      </c>
+      <c r="M27" s="42">
+        <v>519</v>
+      </c>
+      <c r="N27" s="42">
+        <v>2010</v>
+      </c>
+      <c r="O27" s="42">
+        <v>588</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1110</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>702</v>
+      </c>
+      <c r="R27" s="42">
+        <v>1336</v>
+      </c>
+      <c r="S27" s="42">
+        <v>866</v>
+      </c>
+      <c r="T27" s="42">
+        <v>2193</v>
+      </c>
+      <c r="U27" s="42">
+        <v>981</v>
+      </c>
+      <c r="V27" s="42">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="41">
+        <v>110</v>
+      </c>
+      <c r="D28" s="42">
+        <v>4888</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1427</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3461</v>
+      </c>
+      <c r="G28" s="42">
+        <v>2</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1</v>
+      </c>
+      <c r="I28" s="42">
+        <v>3</v>
+      </c>
+      <c r="J28" s="42">
+        <v>5</v>
+      </c>
+      <c r="K28" s="42">
+        <v>23</v>
+      </c>
+      <c r="L28" s="42">
+        <v>38</v>
+      </c>
+      <c r="M28" s="42">
+        <v>82</v>
+      </c>
+      <c r="N28" s="42">
+        <v>106</v>
+      </c>
+      <c r="O28" s="42">
+        <v>211</v>
+      </c>
+      <c r="P28" s="42">
+        <v>559</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>203</v>
+      </c>
+      <c r="R28" s="42">
+        <v>478</v>
+      </c>
+      <c r="S28" s="42">
+        <v>377</v>
+      </c>
+      <c r="T28" s="42">
+        <v>1058</v>
+      </c>
+      <c r="U28" s="42">
+        <v>528</v>
+      </c>
+      <c r="V28" s="42">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="41">
+        <v>96</v>
+      </c>
+      <c r="D29" s="42">
+        <v>4007</v>
+      </c>
+      <c r="E29" s="42">
+        <v>1217</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2790</v>
+      </c>
+      <c r="G29" s="42">
+        <v>2</v>
+      </c>
+      <c r="H29" s="42">
+        <v>3</v>
+      </c>
+      <c r="I29" s="42">
+        <v>1</v>
+      </c>
+      <c r="J29" s="42">
+        <v>4</v>
+      </c>
+      <c r="K29" s="42">
+        <v>21</v>
+      </c>
+      <c r="L29" s="42">
+        <v>21</v>
+      </c>
+      <c r="M29" s="42">
+        <v>76</v>
+      </c>
+      <c r="N29" s="42">
+        <v>106</v>
+      </c>
+      <c r="O29" s="42">
         <v>193</v>
       </c>
-      <c r="B8" s="100"/>
-[...353 lines deleted...]
-      <c r="G13" s="52">
+      <c r="P29" s="42">
+        <v>388</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>92</v>
+      </c>
+      <c r="R29" s="42">
+        <v>229</v>
+      </c>
+      <c r="S29" s="42">
+        <v>263</v>
+      </c>
+      <c r="T29" s="42">
+        <v>706</v>
+      </c>
+      <c r="U29" s="42">
+        <v>571</v>
+      </c>
+      <c r="V29" s="42">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="56">
+        <v>6</v>
+      </c>
+      <c r="D30" s="57">
+        <v>168</v>
+      </c>
+      <c r="E30" s="57">
+        <v>30</v>
+      </c>
+      <c r="F30" s="57">
+        <v>138</v>
+      </c>
+      <c r="G30" s="57">
+        <v>0</v>
+      </c>
+      <c r="H30" s="57">
+        <v>0</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>0</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="57">
+        <v>0</v>
+      </c>
+      <c r="N30" s="57">
+        <v>0</v>
+      </c>
+      <c r="O30" s="57">
+        <v>4</v>
+      </c>
+      <c r="P30" s="57">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="57">
+        <v>1</v>
+      </c>
+      <c r="R30" s="57">
+        <v>14</v>
+      </c>
+      <c r="S30" s="57">
+        <v>9</v>
+      </c>
+      <c r="T30" s="57">
         <v>29</v>
       </c>
-      <c r="H13" s="52">
-[...555 lines deleted...]
-      <c r="L21" s="52">
+      <c r="U30" s="57">
         <v>16</v>
       </c>
-      <c r="M21" s="52">
-[...241 lines deleted...]
-      <c r="C25" s="51">
+      <c r="V30" s="57">
         <v>57</v>
       </c>
-      <c r="D25" s="52">
-[...442 lines deleted...]
-      <c r="V32" s="32"/>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68ED698E-EE07-4554-A9CC-4847DDCF82B4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A30BAE5-4B2D-49AC-B0A5-C8B934605C24}">
   <dimension ref="A1:W34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C23" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="A16" sqref="A16:XFD16"/>
+      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="20.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -36219,3842 +23569,1917 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="99" t="s">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>151</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="54">
+        <v>7166</v>
+      </c>
+      <c r="D8" s="55">
+        <v>426108</v>
+      </c>
+      <c r="E8" s="55">
+        <v>129875</v>
+      </c>
+      <c r="F8" s="55">
+        <v>296233</v>
+      </c>
+      <c r="G8" s="55">
+        <v>2485</v>
+      </c>
+      <c r="H8" s="55">
+        <v>5192</v>
+      </c>
+      <c r="I8" s="55">
+        <v>752</v>
+      </c>
+      <c r="J8" s="55">
+        <v>836</v>
+      </c>
+      <c r="K8" s="55">
+        <v>7830</v>
+      </c>
+      <c r="L8" s="55">
+        <v>9785</v>
+      </c>
+      <c r="M8" s="55">
+        <v>14288</v>
+      </c>
+      <c r="N8" s="55">
+        <v>24124</v>
+      </c>
+      <c r="O8" s="55">
+        <v>19755</v>
+      </c>
+      <c r="P8" s="55">
+        <v>45518</v>
+      </c>
+      <c r="Q8" s="55">
+        <v>15848</v>
+      </c>
+      <c r="R8" s="55">
+        <v>40574</v>
+      </c>
+      <c r="S8" s="55">
+        <v>30422</v>
+      </c>
+      <c r="T8" s="55">
+        <v>81514</v>
+      </c>
+      <c r="U8" s="55">
+        <v>40980</v>
+      </c>
+      <c r="V8" s="55">
+        <v>93882</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="41">
+        <v>695</v>
+      </c>
+      <c r="D9" s="42">
+        <v>57733</v>
+      </c>
+      <c r="E9" s="42">
+        <v>17204</v>
+      </c>
+      <c r="F9" s="42">
+        <v>40529</v>
+      </c>
+      <c r="G9" s="42">
+        <v>658</v>
+      </c>
+      <c r="H9" s="42">
+        <v>1367</v>
+      </c>
+      <c r="I9" s="42">
+        <v>68</v>
+      </c>
+      <c r="J9" s="42">
+        <v>83</v>
+      </c>
+      <c r="K9" s="42">
         <v>195</v>
       </c>
-      <c r="B8" s="100"/>
-[...63 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="L9" s="42">
+        <v>363</v>
+      </c>
+      <c r="M9" s="42">
+        <v>727</v>
+      </c>
+      <c r="N9" s="42">
+        <v>1270</v>
+      </c>
+      <c r="O9" s="42">
+        <v>1795</v>
+      </c>
+      <c r="P9" s="42">
+        <v>3651</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1938</v>
+      </c>
+      <c r="R9" s="42">
+        <v>4522</v>
+      </c>
+      <c r="S9" s="42">
+        <v>6049</v>
+      </c>
+      <c r="T9" s="42">
+        <v>14964</v>
+      </c>
+      <c r="U9" s="42">
+        <v>6432</v>
+      </c>
+      <c r="V9" s="42">
+        <v>15676</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="41">
+        <v>410</v>
+      </c>
+      <c r="D10" s="42">
+        <v>43022</v>
+      </c>
+      <c r="E10" s="42">
+        <v>13869</v>
+      </c>
+      <c r="F10" s="42">
+        <v>29153</v>
+      </c>
+      <c r="G10" s="42">
+        <v>54</v>
+      </c>
+      <c r="H10" s="42">
+        <v>73</v>
+      </c>
+      <c r="I10" s="42">
+        <v>62</v>
+      </c>
+      <c r="J10" s="42">
+        <v>55</v>
+      </c>
+      <c r="K10" s="42">
+        <v>259</v>
+      </c>
+      <c r="L10" s="42">
+        <v>321</v>
+      </c>
+      <c r="M10" s="42">
+        <v>1403</v>
+      </c>
+      <c r="N10" s="42">
+        <v>2585</v>
+      </c>
+      <c r="O10" s="42">
+        <v>3355</v>
+      </c>
+      <c r="P10" s="42">
+        <v>5713</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>1635</v>
+      </c>
+      <c r="R10" s="42">
+        <v>4691</v>
+      </c>
+      <c r="S10" s="42">
+        <v>3195</v>
+      </c>
+      <c r="T10" s="42">
+        <v>7158</v>
+      </c>
+      <c r="U10" s="42">
+        <v>3960</v>
+      </c>
+      <c r="V10" s="42">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="41">
+        <v>715</v>
+      </c>
+      <c r="D11" s="42">
+        <v>39861</v>
+      </c>
+      <c r="E11" s="42">
+        <v>11312</v>
+      </c>
+      <c r="F11" s="42">
+        <v>28549</v>
+      </c>
+      <c r="G11" s="42">
+        <v>171</v>
+      </c>
+      <c r="H11" s="42">
+        <v>542</v>
+      </c>
+      <c r="I11" s="42">
+        <v>22</v>
+      </c>
+      <c r="J11" s="42">
+        <v>25</v>
+      </c>
+      <c r="K11" s="42">
+        <v>142</v>
+      </c>
+      <c r="L11" s="42">
+        <v>125</v>
+      </c>
+      <c r="M11" s="42">
+        <v>661</v>
+      </c>
+      <c r="N11" s="42">
+        <v>988</v>
+      </c>
+      <c r="O11" s="42">
+        <v>1533</v>
+      </c>
+      <c r="P11" s="42">
+        <v>3183</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>1170</v>
+      </c>
+      <c r="R11" s="42">
+        <v>3399</v>
+      </c>
+      <c r="S11" s="42">
+        <v>3211</v>
+      </c>
+      <c r="T11" s="42">
+        <v>9376</v>
+      </c>
+      <c r="U11" s="42">
+        <v>4573</v>
+      </c>
+      <c r="V11" s="42">
+        <v>11453</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="41">
+        <v>870</v>
+      </c>
+      <c r="D12" s="42">
+        <v>43874</v>
+      </c>
+      <c r="E12" s="42">
+        <v>13085</v>
+      </c>
+      <c r="F12" s="42">
+        <v>30789</v>
+      </c>
+      <c r="G12" s="42">
+        <v>129</v>
+      </c>
+      <c r="H12" s="42">
+        <v>424</v>
+      </c>
+      <c r="I12" s="42">
+        <v>142</v>
+      </c>
+      <c r="J12" s="42">
+        <v>141</v>
+      </c>
+      <c r="K12" s="42">
+        <v>471</v>
+      </c>
+      <c r="L12" s="42">
+        <v>631</v>
+      </c>
+      <c r="M12" s="42">
+        <v>2294</v>
+      </c>
+      <c r="N12" s="42">
+        <v>3463</v>
+      </c>
+      <c r="O12" s="42">
+        <v>2691</v>
+      </c>
+      <c r="P12" s="42">
+        <v>5266</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1130</v>
+      </c>
+      <c r="R12" s="42">
+        <v>3021</v>
+      </c>
+      <c r="S12" s="42">
+        <v>2963</v>
+      </c>
+      <c r="T12" s="42">
+        <v>9246</v>
+      </c>
+      <c r="U12" s="42">
+        <v>3394</v>
+      </c>
+      <c r="V12" s="42">
+        <v>9021</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="41">
+        <v>625</v>
+      </c>
+      <c r="D13" s="42">
+        <v>45655</v>
+      </c>
+      <c r="E13" s="42">
+        <v>12874</v>
+      </c>
+      <c r="F13" s="42">
+        <v>32781</v>
+      </c>
+      <c r="G13" s="42">
+        <v>46</v>
+      </c>
+      <c r="H13" s="42">
+        <v>77</v>
+      </c>
+      <c r="I13" s="42">
+        <v>90</v>
+      </c>
+      <c r="J13" s="42">
+        <v>119</v>
+      </c>
+      <c r="K13" s="42">
+        <v>1201</v>
+      </c>
+      <c r="L13" s="42">
+        <v>1536</v>
+      </c>
+      <c r="M13" s="42">
+        <v>1750</v>
+      </c>
+      <c r="N13" s="42">
+        <v>4387</v>
+      </c>
+      <c r="O13" s="42">
+        <v>1792</v>
+      </c>
+      <c r="P13" s="42">
+        <v>7811</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>1975</v>
+      </c>
+      <c r="R13" s="42">
+        <v>5636</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1875</v>
+      </c>
+      <c r="T13" s="42">
+        <v>6167</v>
+      </c>
+      <c r="U13" s="42">
+        <v>4191</v>
+      </c>
+      <c r="V13" s="42">
+        <v>7125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="41">
+        <v>671</v>
+      </c>
+      <c r="D14" s="42">
+        <v>40837</v>
+      </c>
+      <c r="E14" s="42">
+        <v>12890</v>
+      </c>
+      <c r="F14" s="42">
+        <v>27947</v>
+      </c>
+      <c r="G14" s="42">
+        <v>59</v>
+      </c>
+      <c r="H14" s="42">
+        <v>165</v>
+      </c>
+      <c r="I14" s="42">
+        <v>57</v>
+      </c>
+      <c r="J14" s="42">
+        <v>57</v>
+      </c>
+      <c r="K14" s="42">
+        <v>352</v>
+      </c>
+      <c r="L14" s="42">
+        <v>418</v>
+      </c>
+      <c r="M14" s="42">
+        <v>2335</v>
+      </c>
+      <c r="N14" s="42">
+        <v>2631</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2259</v>
+      </c>
+      <c r="P14" s="42">
+        <v>4527</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1454</v>
+      </c>
+      <c r="R14" s="42">
+        <v>3247</v>
+      </c>
+      <c r="S14" s="42">
+        <v>2953</v>
+      </c>
+      <c r="T14" s="42">
+        <v>8187</v>
+      </c>
+      <c r="U14" s="42">
+        <v>3480</v>
+      </c>
+      <c r="V14" s="42">
+        <v>8880</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>161</v>
+      </c>
+      <c r="D15" s="42">
+        <v>12433</v>
+      </c>
+      <c r="E15" s="42">
+        <v>3798</v>
+      </c>
+      <c r="F15" s="42">
+        <v>8635</v>
+      </c>
+      <c r="G15" s="42">
+        <v>60</v>
+      </c>
+      <c r="H15" s="42">
+        <v>139</v>
+      </c>
+      <c r="I15" s="42">
+        <v>2</v>
+      </c>
+      <c r="J15" s="42">
+        <v>7</v>
+      </c>
+      <c r="K15" s="42">
+        <v>357</v>
+      </c>
+      <c r="L15" s="42">
+        <v>549</v>
+      </c>
+      <c r="M15" s="42">
+        <v>356</v>
+      </c>
+      <c r="N15" s="42">
+        <v>776</v>
+      </c>
+      <c r="O15" s="42">
+        <v>324</v>
+      </c>
+      <c r="P15" s="42">
+        <v>927</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>506</v>
+      </c>
+      <c r="R15" s="42">
+        <v>1236</v>
+      </c>
+      <c r="S15" s="42">
+        <v>671</v>
+      </c>
+      <c r="T15" s="42">
+        <v>1779</v>
+      </c>
+      <c r="U15" s="42">
+        <v>1582</v>
+      </c>
+      <c r="V15" s="42">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="41">
         <v>144</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...20 lines deleted...]
-      <c r="I9" s="52">
+      <c r="D16" s="42">
+        <v>7338</v>
+      </c>
+      <c r="E16" s="42">
+        <v>2176</v>
+      </c>
+      <c r="F16" s="42">
+        <v>5162</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="42">
+        <v>5</v>
+      </c>
+      <c r="I16" s="42">
+        <v>0</v>
+      </c>
+      <c r="J16" s="42">
+        <v>4</v>
+      </c>
+      <c r="K16" s="42">
+        <v>51</v>
+      </c>
+      <c r="L16" s="42">
+        <v>30</v>
+      </c>
+      <c r="M16" s="42">
+        <v>111</v>
+      </c>
+      <c r="N16" s="42">
+        <v>133</v>
+      </c>
+      <c r="O16" s="42">
+        <v>274</v>
+      </c>
+      <c r="P16" s="42">
+        <v>993</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>107</v>
+      </c>
+      <c r="R16" s="42">
+        <v>558</v>
+      </c>
+      <c r="S16" s="42">
+        <v>489</v>
+      </c>
+      <c r="T16" s="42">
+        <v>1512</v>
+      </c>
+      <c r="U16" s="42">
+        <v>1144</v>
+      </c>
+      <c r="V16" s="42">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="41">
+        <v>242</v>
+      </c>
+      <c r="D17" s="42">
+        <v>6516</v>
+      </c>
+      <c r="E17" s="42">
+        <v>2068</v>
+      </c>
+      <c r="F17" s="42">
+        <v>4448</v>
+      </c>
+      <c r="G17" s="42">
+        <v>3</v>
+      </c>
+      <c r="H17" s="42">
+        <v>0</v>
+      </c>
+      <c r="I17" s="42">
+        <v>17</v>
+      </c>
+      <c r="J17" s="42">
+        <v>27</v>
+      </c>
+      <c r="K17" s="42">
+        <v>96</v>
+      </c>
+      <c r="L17" s="42">
+        <v>156</v>
+      </c>
+      <c r="M17" s="42">
+        <v>206</v>
+      </c>
+      <c r="N17" s="42">
+        <v>339</v>
+      </c>
+      <c r="O17" s="42">
+        <v>218</v>
+      </c>
+      <c r="P17" s="42">
+        <v>492</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>312</v>
+      </c>
+      <c r="R17" s="42">
+        <v>680</v>
+      </c>
+      <c r="S17" s="42">
+        <v>388</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1041</v>
+      </c>
+      <c r="U17" s="42">
+        <v>831</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="41">
+        <v>495</v>
+      </c>
+      <c r="D18" s="42">
+        <v>31679</v>
+      </c>
+      <c r="E18" s="42">
+        <v>11785</v>
+      </c>
+      <c r="F18" s="42">
+        <v>19894</v>
+      </c>
+      <c r="G18" s="42">
+        <v>21</v>
+      </c>
+      <c r="H18" s="42">
+        <v>35</v>
+      </c>
+      <c r="I18" s="42">
+        <v>12</v>
+      </c>
+      <c r="J18" s="42">
+        <v>18</v>
+      </c>
+      <c r="K18" s="42">
+        <v>2898</v>
+      </c>
+      <c r="L18" s="42">
+        <v>2805</v>
+      </c>
+      <c r="M18" s="42">
+        <v>1937</v>
+      </c>
+      <c r="N18" s="42">
+        <v>2099</v>
+      </c>
+      <c r="O18" s="42">
+        <v>1186</v>
+      </c>
+      <c r="P18" s="42">
+        <v>2068</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>1156</v>
+      </c>
+      <c r="R18" s="42">
+        <v>2520</v>
+      </c>
+      <c r="S18" s="42">
+        <v>1850</v>
+      </c>
+      <c r="T18" s="42">
+        <v>5260</v>
+      </c>
+      <c r="U18" s="42">
+        <v>2746</v>
+      </c>
+      <c r="V18" s="42">
+        <v>5124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="J9" s="52">
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="41">
+        <v>349</v>
+      </c>
+      <c r="D19" s="42">
+        <v>15702</v>
+      </c>
+      <c r="E19" s="42">
+        <v>5233</v>
+      </c>
+      <c r="F19" s="42">
+        <v>10469</v>
+      </c>
+      <c r="G19" s="42">
+        <v>61</v>
+      </c>
+      <c r="H19" s="42">
+        <v>154</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7</v>
+      </c>
+      <c r="J19" s="42">
+        <v>12</v>
+      </c>
+      <c r="K19" s="42">
+        <v>215</v>
+      </c>
+      <c r="L19" s="42">
+        <v>447</v>
+      </c>
+      <c r="M19" s="42">
+        <v>430</v>
+      </c>
+      <c r="N19" s="42">
+        <v>964</v>
+      </c>
+      <c r="O19" s="42">
+        <v>1062</v>
+      </c>
+      <c r="P19" s="42">
+        <v>2557</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>1377</v>
+      </c>
+      <c r="R19" s="42">
+        <v>2391</v>
+      </c>
+      <c r="S19" s="42">
+        <v>890</v>
+      </c>
+      <c r="T19" s="42">
+        <v>1995</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1252</v>
+      </c>
+      <c r="V19" s="42">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="41">
+        <v>247</v>
+      </c>
+      <c r="D20" s="42">
+        <v>8936</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2826</v>
+      </c>
+      <c r="F20" s="42">
+        <v>6110</v>
+      </c>
+      <c r="G20" s="42">
+        <v>7</v>
+      </c>
+      <c r="H20" s="42">
+        <v>15</v>
+      </c>
+      <c r="I20" s="42">
+        <v>22</v>
+      </c>
+      <c r="J20" s="42">
+        <v>26</v>
+      </c>
+      <c r="K20" s="42">
+        <v>137</v>
+      </c>
+      <c r="L20" s="42">
+        <v>136</v>
+      </c>
+      <c r="M20" s="42">
+        <v>248</v>
+      </c>
+      <c r="N20" s="42">
+        <v>327</v>
+      </c>
+      <c r="O20" s="42">
+        <v>455</v>
+      </c>
+      <c r="P20" s="42">
+        <v>975</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>313</v>
+      </c>
+      <c r="R20" s="42">
+        <v>667</v>
+      </c>
+      <c r="S20" s="42">
+        <v>671</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1696</v>
+      </c>
+      <c r="U20" s="42">
+        <v>980</v>
+      </c>
+      <c r="V20" s="42">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41">
+        <v>155</v>
+      </c>
+      <c r="D21" s="42">
+        <v>5601</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1633</v>
+      </c>
+      <c r="F21" s="42">
+        <v>3968</v>
+      </c>
+      <c r="G21" s="42">
+        <v>6</v>
+      </c>
+      <c r="H21" s="42">
+        <v>15</v>
+      </c>
+      <c r="I21" s="42">
+        <v>5</v>
+      </c>
+      <c r="J21" s="42">
+        <v>0</v>
+      </c>
+      <c r="K21" s="42">
+        <v>22</v>
+      </c>
+      <c r="L21" s="42">
+        <v>15</v>
+      </c>
+      <c r="M21" s="42">
+        <v>85</v>
+      </c>
+      <c r="N21" s="42">
         <v>101</v>
       </c>
-      <c r="K9" s="52">
-[...61 lines deleted...]
-      <c r="I10" s="52">
+      <c r="O21" s="42">
+        <v>187</v>
+      </c>
+      <c r="P21" s="42">
+        <v>423</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>114</v>
+      </c>
+      <c r="R21" s="42">
+        <v>402</v>
+      </c>
+      <c r="S21" s="42">
+        <v>434</v>
+      </c>
+      <c r="T21" s="42">
+        <v>1181</v>
+      </c>
+      <c r="U21" s="42">
+        <v>786</v>
+      </c>
+      <c r="V21" s="42">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="41">
+        <v>630</v>
+      </c>
+      <c r="D22" s="42">
+        <v>28053</v>
+      </c>
+      <c r="E22" s="42">
+        <v>8137</v>
+      </c>
+      <c r="F22" s="42">
+        <v>19916</v>
+      </c>
+      <c r="G22" s="42">
+        <v>447</v>
+      </c>
+      <c r="H22" s="42">
+        <v>1078</v>
+      </c>
+      <c r="I22" s="42">
+        <v>206</v>
+      </c>
+      <c r="J22" s="42">
+        <v>197</v>
+      </c>
+      <c r="K22" s="42">
+        <v>757</v>
+      </c>
+      <c r="L22" s="42">
+        <v>901</v>
+      </c>
+      <c r="M22" s="42">
+        <v>825</v>
+      </c>
+      <c r="N22" s="42">
+        <v>1533</v>
+      </c>
+      <c r="O22" s="42">
+        <v>1134</v>
+      </c>
+      <c r="P22" s="42">
+        <v>3217</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>1266</v>
+      </c>
+      <c r="R22" s="42">
+        <v>4089</v>
+      </c>
+      <c r="S22" s="42">
+        <v>1956</v>
+      </c>
+      <c r="T22" s="42">
+        <v>4793</v>
+      </c>
+      <c r="U22" s="42">
+        <v>1993</v>
+      </c>
+      <c r="V22" s="42">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>102</v>
+      </c>
+      <c r="D23" s="42">
+        <v>3729</v>
+      </c>
+      <c r="E23" s="42">
+        <v>771</v>
+      </c>
+      <c r="F23" s="42">
+        <v>2958</v>
+      </c>
+      <c r="G23" s="42">
+        <v>421</v>
+      </c>
+      <c r="H23" s="42">
+        <v>832</v>
+      </c>
+      <c r="I23" s="42">
+        <v>7</v>
+      </c>
+      <c r="J23" s="42">
+        <v>17</v>
+      </c>
+      <c r="K23" s="42">
+        <v>37</v>
+      </c>
+      <c r="L23" s="42">
+        <v>219</v>
+      </c>
+      <c r="M23" s="42">
         <v>62</v>
       </c>
-      <c r="J10" s="52">
-[...58 lines deleted...]
-      <c r="G11" s="52">
+      <c r="N23" s="42">
+        <v>104</v>
+      </c>
+      <c r="O23" s="42">
+        <v>84</v>
+      </c>
+      <c r="P23" s="42">
+        <v>323</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>129</v>
+      </c>
+      <c r="R23" s="42">
+        <v>369</v>
+      </c>
+      <c r="S23" s="42">
+        <v>303</v>
+      </c>
+      <c r="T23" s="42">
+        <v>839</v>
+      </c>
+      <c r="U23" s="42">
+        <v>149</v>
+      </c>
+      <c r="V23" s="42">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="41">
+        <v>103</v>
+      </c>
+      <c r="D24" s="42">
+        <v>4344</v>
+      </c>
+      <c r="E24" s="42">
+        <v>1328</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3016</v>
+      </c>
+      <c r="G24" s="42">
+        <v>227</v>
+      </c>
+      <c r="H24" s="42">
+        <v>100</v>
+      </c>
+      <c r="I24" s="42">
+        <v>12</v>
+      </c>
+      <c r="J24" s="42">
+        <v>14</v>
+      </c>
+      <c r="K24" s="42">
+        <v>162</v>
+      </c>
+      <c r="L24" s="42">
+        <v>212</v>
+      </c>
+      <c r="M24" s="42">
+        <v>77</v>
+      </c>
+      <c r="N24" s="42">
+        <v>123</v>
+      </c>
+      <c r="O24" s="42">
+        <v>151</v>
+      </c>
+      <c r="P24" s="42">
+        <v>462</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>148</v>
+      </c>
+      <c r="R24" s="42">
+        <v>363</v>
+      </c>
+      <c r="S24" s="42">
+        <v>334</v>
+      </c>
+      <c r="T24" s="42">
+        <v>757</v>
+      </c>
+      <c r="U24" s="42">
+        <v>444</v>
+      </c>
+      <c r="V24" s="42">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="41">
+        <v>58</v>
+      </c>
+      <c r="D25" s="42">
+        <v>2150</v>
+      </c>
+      <c r="E25" s="42">
+        <v>552</v>
+      </c>
+      <c r="F25" s="42">
+        <v>1598</v>
+      </c>
+      <c r="G25" s="42">
+        <v>4</v>
+      </c>
+      <c r="H25" s="42">
+        <v>2</v>
+      </c>
+      <c r="I25" s="42">
+        <v>11</v>
+      </c>
+      <c r="J25" s="42">
+        <v>17</v>
+      </c>
+      <c r="K25" s="42">
+        <v>131</v>
+      </c>
+      <c r="L25" s="42">
+        <v>141</v>
+      </c>
+      <c r="M25" s="42">
+        <v>70</v>
+      </c>
+      <c r="N25" s="42">
+        <v>114</v>
+      </c>
+      <c r="O25" s="42">
+        <v>84</v>
+      </c>
+      <c r="P25" s="42">
+        <v>309</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>32</v>
+      </c>
+      <c r="R25" s="42">
+        <v>149</v>
+      </c>
+      <c r="S25" s="42">
+        <v>86</v>
+      </c>
+      <c r="T25" s="42">
+        <v>385</v>
+      </c>
+      <c r="U25" s="42">
+        <v>138</v>
+      </c>
+      <c r="V25" s="42">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="41">
+        <v>141</v>
+      </c>
+      <c r="D26" s="42">
+        <v>8199</v>
+      </c>
+      <c r="E26" s="42">
+        <v>2378</v>
+      </c>
+      <c r="F26" s="42">
+        <v>5821</v>
+      </c>
+      <c r="G26" s="42">
+        <v>49</v>
+      </c>
+      <c r="H26" s="42">
         <v>113</v>
       </c>
-      <c r="H11" s="52">
-[...8 lines deleted...]
-      <c r="K11" s="52">
+      <c r="I26" s="42">
+        <v>2</v>
+      </c>
+      <c r="J26" s="42">
+        <v>7</v>
+      </c>
+      <c r="K26" s="42">
+        <v>39</v>
+      </c>
+      <c r="L26" s="42">
+        <v>45</v>
+      </c>
+      <c r="M26" s="42">
+        <v>65</v>
+      </c>
+      <c r="N26" s="42">
+        <v>101</v>
+      </c>
+      <c r="O26" s="42">
+        <v>234</v>
+      </c>
+      <c r="P26" s="42">
+        <v>538</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>340</v>
+      </c>
+      <c r="R26" s="42">
+        <v>715</v>
+      </c>
+      <c r="S26" s="42">
+        <v>693</v>
+      </c>
+      <c r="T26" s="42">
+        <v>1794</v>
+      </c>
+      <c r="U26" s="42">
+        <v>1005</v>
+      </c>
+      <c r="V26" s="42">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="41">
         <v>150</v>
       </c>
-      <c r="L11" s="52">
-[...37 lines deleted...]
-      <c r="B12" s="30" t="s">
+      <c r="D27" s="42">
+        <v>11622</v>
+      </c>
+      <c r="E27" s="42">
+        <v>3425</v>
+      </c>
+      <c r="F27" s="42">
+        <v>8197</v>
+      </c>
+      <c r="G27" s="42">
+        <v>59</v>
+      </c>
+      <c r="H27" s="42">
+        <v>52</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>4</v>
+      </c>
+      <c r="K27" s="42">
+        <v>266</v>
+      </c>
+      <c r="L27" s="42">
+        <v>682</v>
+      </c>
+      <c r="M27" s="42">
+        <v>477</v>
+      </c>
+      <c r="N27" s="42">
+        <v>1898</v>
+      </c>
+      <c r="O27" s="42">
+        <v>565</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1017</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>466</v>
+      </c>
+      <c r="R27" s="42">
+        <v>1165</v>
+      </c>
+      <c r="S27" s="42">
+        <v>770</v>
+      </c>
+      <c r="T27" s="42">
+        <v>1568</v>
+      </c>
+      <c r="U27" s="42">
+        <v>881</v>
+      </c>
+      <c r="V27" s="42">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="41">
+        <v>106</v>
+      </c>
+      <c r="D28" s="42">
+        <v>4790</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1351</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3439</v>
+      </c>
+      <c r="G28" s="42">
+        <v>2</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1</v>
+      </c>
+      <c r="I28" s="42">
+        <v>5</v>
+      </c>
+      <c r="J28" s="42">
+        <v>3</v>
+      </c>
+      <c r="K28" s="42">
+        <v>17</v>
+      </c>
+      <c r="L28" s="42">
+        <v>32</v>
+      </c>
+      <c r="M28" s="42">
+        <v>94</v>
+      </c>
+      <c r="N28" s="42">
+        <v>97</v>
+      </c>
+      <c r="O28" s="42">
+        <v>194</v>
+      </c>
+      <c r="P28" s="42">
+        <v>606</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>175</v>
+      </c>
+      <c r="R28" s="42">
+        <v>488</v>
+      </c>
+      <c r="S28" s="42">
+        <v>372</v>
+      </c>
+      <c r="T28" s="42">
+        <v>1073</v>
+      </c>
+      <c r="U28" s="42">
+        <v>494</v>
+      </c>
+      <c r="V28" s="42">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="41">
+        <v>89</v>
+      </c>
+      <c r="D29" s="42">
+        <v>3756</v>
+      </c>
+      <c r="E29" s="42">
+        <v>1141</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2615</v>
+      </c>
+      <c r="G29" s="42">
+        <v>1</v>
+      </c>
+      <c r="H29" s="42">
+        <v>3</v>
+      </c>
+      <c r="I29" s="42">
+        <v>3</v>
+      </c>
+      <c r="J29" s="42">
+        <v>3</v>
+      </c>
+      <c r="K29" s="42">
         <v>25</v>
       </c>
-      <c r="C12" s="51">
-[...265 lines deleted...]
-      <c r="A16" s="127" t="s">
+      <c r="L29" s="42">
+        <v>21</v>
+      </c>
+      <c r="M29" s="42">
+        <v>75</v>
+      </c>
+      <c r="N29" s="42">
+        <v>88</v>
+      </c>
+      <c r="O29" s="42">
+        <v>170</v>
+      </c>
+      <c r="P29" s="42">
+        <v>390</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>102</v>
+      </c>
+      <c r="R29" s="42">
+        <v>227</v>
+      </c>
+      <c r="S29" s="42">
+        <v>257</v>
+      </c>
+      <c r="T29" s="42">
+        <v>673</v>
+      </c>
+      <c r="U29" s="42">
+        <v>509</v>
+      </c>
+      <c r="V29" s="42">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="128" t="s">
-[...23 lines deleted...]
-      <c r="J16" s="130">
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="56">
         <v>8</v>
       </c>
-      <c r="K16" s="130">
-[...40 lines deleted...]
-      <c r="B17" s="30" t="s">
+      <c r="D30" s="57">
+        <v>278</v>
+      </c>
+      <c r="E30" s="57">
+        <v>39</v>
+      </c>
+      <c r="F30" s="57">
+        <v>239</v>
+      </c>
+      <c r="G30" s="57">
+        <v>0</v>
+      </c>
+      <c r="H30" s="57">
+        <v>0</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>0</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="57">
+        <v>0</v>
+      </c>
+      <c r="N30" s="57">
+        <v>3</v>
+      </c>
+      <c r="O30" s="57">
         <v>8</v>
       </c>
-      <c r="C17" s="51">
-[...156 lines deleted...]
-      <c r="J19" s="52">
+      <c r="P30" s="57">
+        <v>70</v>
+      </c>
+      <c r="Q30" s="57">
+        <v>3</v>
+      </c>
+      <c r="R30" s="57">
+        <v>39</v>
+      </c>
+      <c r="S30" s="57">
         <v>12</v>
       </c>
-      <c r="K19" s="52">
-[...333 lines deleted...]
-      <c r="I24" s="52">
+      <c r="T30" s="57">
+        <v>70</v>
+      </c>
+      <c r="U30" s="57">
         <v>16</v>
       </c>
-      <c r="J24" s="52">
-[...46 lines deleted...]
-      <c r="C25" s="51">
+      <c r="V30" s="57">
         <v>57</v>
       </c>
-      <c r="D25" s="52">
-[...442 lines deleted...]
-      <c r="V32" s="32"/>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A30BAE5-4B2D-49AC-B0A5-C8B934605C24}">
-[...1923 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="20.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -40069,1918 +25494,1918 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="118" t="s">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114" t="s">
+        <v>149</v>
+      </c>
+      <c r="B8" s="115"/>
+      <c r="C8" s="54">
+        <v>6691</v>
+      </c>
+      <c r="D8" s="55">
+        <v>410396</v>
+      </c>
+      <c r="E8" s="55">
+        <v>130113</v>
+      </c>
+      <c r="F8" s="55">
+        <v>280283</v>
+      </c>
+      <c r="G8" s="55">
+        <v>1869</v>
+      </c>
+      <c r="H8" s="55">
+        <v>4266</v>
+      </c>
+      <c r="I8" s="55">
+        <v>772</v>
+      </c>
+      <c r="J8" s="55">
+        <v>879</v>
+      </c>
+      <c r="K8" s="55">
+        <v>8394</v>
+      </c>
+      <c r="L8" s="55">
+        <v>10332</v>
+      </c>
+      <c r="M8" s="55">
+        <v>17184</v>
+      </c>
+      <c r="N8" s="55">
+        <v>24657</v>
+      </c>
+      <c r="O8" s="55">
+        <v>20630</v>
+      </c>
+      <c r="P8" s="55">
+        <v>44470</v>
+      </c>
+      <c r="Q8" s="55">
+        <v>15853</v>
+      </c>
+      <c r="R8" s="55">
+        <v>35543</v>
+      </c>
+      <c r="S8" s="55">
+        <v>28575</v>
+      </c>
+      <c r="T8" s="55">
+        <v>77039</v>
+      </c>
+      <c r="U8" s="55">
+        <v>38705</v>
+      </c>
+      <c r="V8" s="55">
+        <v>87363</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="41">
+        <v>667</v>
+      </c>
+      <c r="D9" s="42">
+        <v>56332</v>
+      </c>
+      <c r="E9" s="42">
+        <v>15679</v>
+      </c>
+      <c r="F9" s="42">
+        <v>40653</v>
+      </c>
+      <c r="G9" s="42">
+        <v>300</v>
+      </c>
+      <c r="H9" s="42">
+        <v>654</v>
+      </c>
+      <c r="I9" s="42">
+        <v>73</v>
+      </c>
+      <c r="J9" s="42">
+        <v>93</v>
+      </c>
+      <c r="K9" s="42">
+        <v>168</v>
+      </c>
+      <c r="L9" s="42">
+        <v>340</v>
+      </c>
+      <c r="M9" s="42">
+        <v>635</v>
+      </c>
+      <c r="N9" s="42">
+        <v>1161</v>
+      </c>
+      <c r="O9" s="42">
+        <v>1712</v>
+      </c>
+      <c r="P9" s="42">
+        <v>3796</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1769</v>
+      </c>
+      <c r="R9" s="42">
+        <v>4138</v>
+      </c>
+      <c r="S9" s="42">
+        <v>4442</v>
+      </c>
+      <c r="T9" s="42">
+        <v>13669</v>
+      </c>
+      <c r="U9" s="42">
+        <v>6880</v>
+      </c>
+      <c r="V9" s="42">
+        <v>17456</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="41">
+        <v>350</v>
+      </c>
+      <c r="D10" s="42">
+        <v>39165</v>
+      </c>
+      <c r="E10" s="42">
+        <v>12828</v>
+      </c>
+      <c r="F10" s="42">
+        <v>26337</v>
+      </c>
+      <c r="G10" s="42">
+        <v>31</v>
+      </c>
+      <c r="H10" s="42">
+        <v>65</v>
+      </c>
+      <c r="I10" s="42">
+        <v>69</v>
+      </c>
+      <c r="J10" s="42">
+        <v>111</v>
+      </c>
+      <c r="K10" s="42">
+        <v>323</v>
+      </c>
+      <c r="L10" s="42">
+        <v>414</v>
+      </c>
+      <c r="M10" s="42">
+        <v>2323</v>
+      </c>
+      <c r="N10" s="42">
+        <v>3340</v>
+      </c>
+      <c r="O10" s="42">
+        <v>3547</v>
+      </c>
+      <c r="P10" s="42">
+        <v>6509</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>1791</v>
+      </c>
+      <c r="R10" s="42">
+        <v>4095</v>
+      </c>
+      <c r="S10" s="42">
+        <v>2539</v>
+      </c>
+      <c r="T10" s="42">
+        <v>6205</v>
+      </c>
+      <c r="U10" s="42">
+        <v>2236</v>
+      </c>
+      <c r="V10" s="42">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="41">
+        <v>559</v>
+      </c>
+      <c r="D11" s="42">
+        <v>35840</v>
+      </c>
+      <c r="E11" s="42">
+        <v>10039</v>
+      </c>
+      <c r="F11" s="42">
+        <v>25801</v>
+      </c>
+      <c r="G11" s="42">
+        <v>24</v>
+      </c>
+      <c r="H11" s="42">
+        <v>57</v>
+      </c>
+      <c r="I11" s="42">
+        <v>16</v>
+      </c>
+      <c r="J11" s="42">
+        <v>13</v>
+      </c>
+      <c r="K11" s="42">
+        <v>123</v>
+      </c>
+      <c r="L11" s="42">
+        <v>98</v>
+      </c>
+      <c r="M11" s="42">
+        <v>632</v>
+      </c>
+      <c r="N11" s="42">
+        <v>783</v>
+      </c>
+      <c r="O11" s="42">
+        <v>1151</v>
+      </c>
+      <c r="P11" s="42">
+        <v>2777</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>1146</v>
+      </c>
+      <c r="R11" s="42">
+        <v>3308</v>
+      </c>
+      <c r="S11" s="42">
+        <v>3283</v>
+      </c>
+      <c r="T11" s="42">
+        <v>8942</v>
+      </c>
+      <c r="U11" s="42">
+        <v>3688</v>
+      </c>
+      <c r="V11" s="42">
+        <v>9880</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="41">
+        <v>822</v>
+      </c>
+      <c r="D12" s="42">
+        <v>41923</v>
+      </c>
+      <c r="E12" s="42">
+        <v>12914</v>
+      </c>
+      <c r="F12" s="42">
+        <v>29009</v>
+      </c>
+      <c r="G12" s="42">
+        <v>67</v>
+      </c>
+      <c r="H12" s="42">
+        <v>196</v>
+      </c>
+      <c r="I12" s="42">
+        <v>140</v>
+      </c>
+      <c r="J12" s="42">
+        <v>144</v>
+      </c>
+      <c r="K12" s="42">
+        <v>415</v>
+      </c>
+      <c r="L12" s="42">
+        <v>599</v>
+      </c>
+      <c r="M12" s="42">
+        <v>3069</v>
+      </c>
+      <c r="N12" s="42">
+        <v>3135</v>
+      </c>
+      <c r="O12" s="42">
+        <v>2519</v>
+      </c>
+      <c r="P12" s="42">
+        <v>4763</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1044</v>
+      </c>
+      <c r="R12" s="42">
+        <v>2842</v>
+      </c>
+      <c r="S12" s="42">
+        <v>2652</v>
+      </c>
+      <c r="T12" s="42">
+        <v>9684</v>
+      </c>
+      <c r="U12" s="42">
+        <v>3075</v>
+      </c>
+      <c r="V12" s="42">
+        <v>7842</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="41">
+        <v>584</v>
+      </c>
+      <c r="D13" s="42">
+        <v>42950</v>
+      </c>
+      <c r="E13" s="42">
+        <v>14282</v>
+      </c>
+      <c r="F13" s="42">
+        <v>28668</v>
+      </c>
+      <c r="G13" s="42">
+        <v>31</v>
+      </c>
+      <c r="H13" s="42">
+        <v>47</v>
+      </c>
+      <c r="I13" s="42">
+        <v>110</v>
+      </c>
+      <c r="J13" s="42">
+        <v>127</v>
+      </c>
+      <c r="K13" s="42">
+        <v>1298</v>
+      </c>
+      <c r="L13" s="42">
+        <v>1492</v>
+      </c>
+      <c r="M13" s="42">
+        <v>1772</v>
+      </c>
+      <c r="N13" s="42">
+        <v>3660</v>
+      </c>
+      <c r="O13" s="42">
+        <v>2858</v>
+      </c>
+      <c r="P13" s="42">
+        <v>7427</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>1956</v>
+      </c>
+      <c r="R13" s="42">
+        <v>2964</v>
+      </c>
+      <c r="S13" s="42">
+        <v>2599</v>
+      </c>
+      <c r="T13" s="42">
+        <v>6343</v>
+      </c>
+      <c r="U13" s="42">
+        <v>3689</v>
+      </c>
+      <c r="V13" s="42">
+        <v>6655</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="41">
+        <v>631</v>
+      </c>
+      <c r="D14" s="42">
+        <v>39979</v>
+      </c>
+      <c r="E14" s="42">
+        <v>13004</v>
+      </c>
+      <c r="F14" s="42">
+        <v>26975</v>
+      </c>
+      <c r="G14" s="42">
+        <v>64</v>
+      </c>
+      <c r="H14" s="42">
+        <v>165</v>
+      </c>
+      <c r="I14" s="42">
+        <v>62</v>
+      </c>
+      <c r="J14" s="42">
+        <v>47</v>
+      </c>
+      <c r="K14" s="42">
+        <v>439</v>
+      </c>
+      <c r="L14" s="42">
+        <v>637</v>
+      </c>
+      <c r="M14" s="42">
+        <v>3043</v>
+      </c>
+      <c r="N14" s="42">
+        <v>3204</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2160</v>
+      </c>
+      <c r="P14" s="42">
+        <v>4293</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1384</v>
+      </c>
+      <c r="R14" s="42">
+        <v>3056</v>
+      </c>
+      <c r="S14" s="42">
+        <v>2767</v>
+      </c>
+      <c r="T14" s="42">
+        <v>7592</v>
+      </c>
+      <c r="U14" s="42">
+        <v>3149</v>
+      </c>
+      <c r="V14" s="42">
+        <v>8146</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>137</v>
+      </c>
+      <c r="D15" s="42">
+        <v>19143</v>
+      </c>
+      <c r="E15" s="42">
+        <v>7354</v>
+      </c>
+      <c r="F15" s="42">
+        <v>11789</v>
+      </c>
+      <c r="G15" s="42">
+        <v>143</v>
+      </c>
+      <c r="H15" s="42">
+        <v>213</v>
+      </c>
+      <c r="I15" s="42">
+        <v>4</v>
+      </c>
+      <c r="J15" s="42">
+        <v>19</v>
+      </c>
+      <c r="K15" s="42">
+        <v>688</v>
+      </c>
+      <c r="L15" s="42">
+        <v>927</v>
+      </c>
+      <c r="M15" s="42">
+        <v>706</v>
+      </c>
+      <c r="N15" s="42">
+        <v>1257</v>
+      </c>
+      <c r="O15" s="42">
+        <v>761</v>
+      </c>
+      <c r="P15" s="42">
+        <v>1351</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>838</v>
+      </c>
+      <c r="R15" s="42">
+        <v>1461</v>
+      </c>
+      <c r="S15" s="42">
+        <v>1135</v>
+      </c>
+      <c r="T15" s="42">
+        <v>1958</v>
+      </c>
+      <c r="U15" s="42">
+        <v>3222</v>
+      </c>
+      <c r="V15" s="42">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="41">
+        <v>143</v>
+      </c>
+      <c r="D16" s="42">
+        <v>7074</v>
+      </c>
+      <c r="E16" s="42">
+        <v>2296</v>
+      </c>
+      <c r="F16" s="42">
+        <v>4778</v>
+      </c>
+      <c r="G16" s="42">
+        <v>19</v>
+      </c>
+      <c r="H16" s="42">
+        <v>62</v>
+      </c>
+      <c r="I16" s="42">
+        <v>7</v>
+      </c>
+      <c r="J16" s="42">
+        <v>12</v>
+      </c>
+      <c r="K16" s="42">
+        <v>35</v>
+      </c>
+      <c r="L16" s="42">
+        <v>26</v>
+      </c>
+      <c r="M16" s="42">
+        <v>228</v>
+      </c>
+      <c r="N16" s="42">
+        <v>324</v>
+      </c>
+      <c r="O16" s="42">
+        <v>433</v>
+      </c>
+      <c r="P16" s="42">
+        <v>758</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>119</v>
+      </c>
+      <c r="R16" s="42">
+        <v>358</v>
+      </c>
+      <c r="S16" s="42">
+        <v>504</v>
+      </c>
+      <c r="T16" s="42">
+        <v>1247</v>
+      </c>
+      <c r="U16" s="42">
+        <v>970</v>
+      </c>
+      <c r="V16" s="42">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="41">
+        <v>257</v>
+      </c>
+      <c r="D17" s="42">
+        <v>6520</v>
+      </c>
+      <c r="E17" s="42">
+        <v>2069</v>
+      </c>
+      <c r="F17" s="42">
+        <v>4451</v>
+      </c>
+      <c r="G17" s="42">
+        <v>3</v>
+      </c>
+      <c r="H17" s="42">
+        <v>0</v>
+      </c>
+      <c r="I17" s="42">
+        <v>17</v>
+      </c>
+      <c r="J17" s="42">
+        <v>27</v>
+      </c>
+      <c r="K17" s="42">
+        <v>96</v>
+      </c>
+      <c r="L17" s="42">
+        <v>156</v>
+      </c>
+      <c r="M17" s="42">
+        <v>206</v>
+      </c>
+      <c r="N17" s="42">
+        <v>339</v>
+      </c>
+      <c r="O17" s="42">
+        <v>218</v>
+      </c>
+      <c r="P17" s="42">
+        <v>492</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>312</v>
+      </c>
+      <c r="R17" s="42">
+        <v>681</v>
+      </c>
+      <c r="S17" s="42">
+        <v>388</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1042</v>
+      </c>
+      <c r="U17" s="42">
+        <v>832</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="41">
+        <v>479</v>
+      </c>
+      <c r="D18" s="42">
+        <v>30872</v>
+      </c>
+      <c r="E18" s="42">
+        <v>12246</v>
+      </c>
+      <c r="F18" s="42">
+        <v>18626</v>
+      </c>
+      <c r="G18" s="42">
+        <v>22</v>
+      </c>
+      <c r="H18" s="42">
+        <v>27</v>
+      </c>
+      <c r="I18" s="42">
+        <v>9</v>
+      </c>
+      <c r="J18" s="42">
+        <v>10</v>
+      </c>
+      <c r="K18" s="42">
+        <v>3233</v>
+      </c>
+      <c r="L18" s="42">
+        <v>3263</v>
+      </c>
+      <c r="M18" s="42">
+        <v>2084</v>
+      </c>
+      <c r="N18" s="42">
+        <v>2183</v>
+      </c>
+      <c r="O18" s="42">
+        <v>1198</v>
+      </c>
+      <c r="P18" s="42">
+        <v>1965</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>1154</v>
+      </c>
+      <c r="R18" s="42">
+        <v>2056</v>
+      </c>
+      <c r="S18" s="42">
+        <v>1848</v>
+      </c>
+      <c r="T18" s="42">
+        <v>4523</v>
+      </c>
+      <c r="U18" s="42">
+        <v>2720</v>
+      </c>
+      <c r="V18" s="42">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="41">
+        <v>342</v>
+      </c>
+      <c r="D19" s="42">
+        <v>15363</v>
+      </c>
+      <c r="E19" s="42">
+        <v>5164</v>
+      </c>
+      <c r="F19" s="42">
+        <v>10199</v>
+      </c>
+      <c r="G19" s="42">
+        <v>55</v>
+      </c>
+      <c r="H19" s="42">
+        <v>130</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7</v>
+      </c>
+      <c r="J19" s="42">
+        <v>12</v>
+      </c>
+      <c r="K19" s="42">
+        <v>214</v>
+      </c>
+      <c r="L19" s="42">
+        <v>445</v>
+      </c>
+      <c r="M19" s="42">
+        <v>429</v>
+      </c>
+      <c r="N19" s="42">
+        <v>941</v>
+      </c>
+      <c r="O19" s="42">
+        <v>1049</v>
+      </c>
+      <c r="P19" s="42">
+        <v>2547</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>1362</v>
+      </c>
+      <c r="R19" s="42">
+        <v>2350</v>
+      </c>
+      <c r="S19" s="42">
+        <v>879</v>
+      </c>
+      <c r="T19" s="42">
+        <v>1897</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1224</v>
+      </c>
+      <c r="V19" s="42">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="41">
+        <v>226</v>
+      </c>
+      <c r="D20" s="42">
+        <v>8532</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2803</v>
+      </c>
+      <c r="F20" s="42">
+        <v>5729</v>
+      </c>
+      <c r="G20" s="42">
+        <v>1</v>
+      </c>
+      <c r="H20" s="42">
+        <v>8</v>
+      </c>
+      <c r="I20" s="42">
+        <v>19</v>
+      </c>
+      <c r="J20" s="42">
+        <v>13</v>
+      </c>
+      <c r="K20" s="42">
+        <v>111</v>
+      </c>
+      <c r="L20" s="42">
+        <v>106</v>
+      </c>
+      <c r="M20" s="42">
+        <v>312</v>
+      </c>
+      <c r="N20" s="42">
+        <v>358</v>
+      </c>
+      <c r="O20" s="42">
+        <v>457</v>
+      </c>
+      <c r="P20" s="42">
+        <v>968</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>289</v>
+      </c>
+      <c r="R20" s="42">
+        <v>654</v>
+      </c>
+      <c r="S20" s="42">
+        <v>669</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1608</v>
+      </c>
+      <c r="U20" s="42">
+        <v>946</v>
+      </c>
+      <c r="V20" s="42">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41">
+        <v>138</v>
+      </c>
+      <c r="D21" s="42">
+        <v>5143</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1474</v>
+      </c>
+      <c r="F21" s="42">
+        <v>3669</v>
+      </c>
+      <c r="G21" s="42">
+        <v>4</v>
+      </c>
+      <c r="H21" s="42">
+        <v>15</v>
+      </c>
+      <c r="I21" s="42">
+        <v>3</v>
+      </c>
+      <c r="J21" s="42">
+        <v>1</v>
+      </c>
+      <c r="K21" s="42">
+        <v>18</v>
+      </c>
+      <c r="L21" s="42">
+        <v>22</v>
+      </c>
+      <c r="M21" s="42">
+        <v>78</v>
+      </c>
+      <c r="N21" s="42">
+        <v>110</v>
+      </c>
+      <c r="O21" s="42">
+        <v>164</v>
+      </c>
+      <c r="P21" s="42">
+        <v>370</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>100</v>
+      </c>
+      <c r="R21" s="42">
+        <v>401</v>
+      </c>
+      <c r="S21" s="42">
+        <v>402</v>
+      </c>
+      <c r="T21" s="42">
+        <v>1146</v>
+      </c>
+      <c r="U21" s="42">
+        <v>709</v>
+      </c>
+      <c r="V21" s="42">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="41">
+        <v>609</v>
+      </c>
+      <c r="D22" s="42">
+        <v>25530</v>
+      </c>
+      <c r="E22" s="42">
+        <v>7406</v>
+      </c>
+      <c r="F22" s="42">
+        <v>18124</v>
+      </c>
+      <c r="G22" s="42">
+        <v>410</v>
+      </c>
+      <c r="H22" s="42">
+        <v>1010</v>
+      </c>
+      <c r="I22" s="42">
         <v>189</v>
       </c>
-      <c r="B8" s="119"/>
-[...87 lines deleted...]
-      <c r="I9" s="52">
+      <c r="J22" s="42">
+        <v>181</v>
+      </c>
+      <c r="K22" s="42">
+        <v>690</v>
+      </c>
+      <c r="L22" s="42">
+        <v>823</v>
+      </c>
+      <c r="M22" s="42">
+        <v>757</v>
+      </c>
+      <c r="N22" s="42">
+        <v>1398</v>
+      </c>
+      <c r="O22" s="42">
+        <v>1037</v>
+      </c>
+      <c r="P22" s="42">
+        <v>2936</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>1148</v>
+      </c>
+      <c r="R22" s="42">
+        <v>3727</v>
+      </c>
+      <c r="S22" s="42">
+        <v>1781</v>
+      </c>
+      <c r="T22" s="42">
+        <v>4351</v>
+      </c>
+      <c r="U22" s="42">
+        <v>1804</v>
+      </c>
+      <c r="V22" s="42">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="J9" s="52">
-[...43 lines deleted...]
-      <c r="B10" s="30" t="s">
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>103</v>
+      </c>
+      <c r="D23" s="42">
+        <v>3223</v>
+      </c>
+      <c r="E23" s="42">
+        <v>1074</v>
+      </c>
+      <c r="F23" s="42">
+        <v>2149</v>
+      </c>
+      <c r="G23" s="42">
+        <v>405</v>
+      </c>
+      <c r="H23" s="42">
+        <v>777</v>
+      </c>
+      <c r="I23" s="42">
+        <v>7</v>
+      </c>
+      <c r="J23" s="42">
+        <v>17</v>
+      </c>
+      <c r="K23" s="42">
+        <v>52</v>
+      </c>
+      <c r="L23" s="42">
+        <v>77</v>
+      </c>
+      <c r="M23" s="42">
+        <v>86</v>
+      </c>
+      <c r="N23" s="42">
+        <v>123</v>
+      </c>
+      <c r="O23" s="42">
+        <v>136</v>
+      </c>
+      <c r="P23" s="42">
+        <v>236</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>178</v>
+      </c>
+      <c r="R23" s="42">
+        <v>333</v>
+      </c>
+      <c r="S23" s="42">
+        <v>296</v>
+      </c>
+      <c r="T23" s="42">
+        <v>584</v>
+      </c>
+      <c r="U23" s="42">
+        <v>319</v>
+      </c>
+      <c r="V23" s="42">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="41">
+        <v>106</v>
+      </c>
+      <c r="D24" s="42">
+        <v>4610</v>
+      </c>
+      <c r="E24" s="42">
+        <v>1298</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3312</v>
+      </c>
+      <c r="G24" s="42">
+        <v>222</v>
+      </c>
+      <c r="H24" s="42">
+        <v>719</v>
+      </c>
+      <c r="I24" s="42">
+        <v>16</v>
+      </c>
+      <c r="J24" s="42">
+        <v>14</v>
+      </c>
+      <c r="K24" s="42">
+        <v>98</v>
+      </c>
+      <c r="L24" s="42">
+        <v>191</v>
+      </c>
+      <c r="M24" s="42">
+        <v>80</v>
+      </c>
+      <c r="N24" s="42">
+        <v>136</v>
+      </c>
+      <c r="O24" s="42">
+        <v>175</v>
+      </c>
+      <c r="P24" s="42">
+        <v>557</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>146</v>
+      </c>
+      <c r="R24" s="42">
+        <v>414</v>
+      </c>
+      <c r="S24" s="42">
+        <v>346</v>
+      </c>
+      <c r="T24" s="42">
+        <v>896</v>
+      </c>
+      <c r="U24" s="42">
+        <v>437</v>
+      </c>
+      <c r="V24" s="42">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="41">
+        <v>57</v>
+      </c>
+      <c r="D25" s="42">
+        <v>2025</v>
+      </c>
+      <c r="E25" s="42">
+        <v>537</v>
+      </c>
+      <c r="F25" s="42">
+        <v>1488</v>
+      </c>
+      <c r="G25" s="42">
+        <v>1</v>
+      </c>
+      <c r="H25" s="42">
+        <v>7</v>
+      </c>
+      <c r="I25" s="42">
+        <v>16</v>
+      </c>
+      <c r="J25" s="42">
+        <v>27</v>
+      </c>
+      <c r="K25" s="42">
+        <v>150</v>
+      </c>
+      <c r="L25" s="42">
+        <v>196</v>
+      </c>
+      <c r="M25" s="42">
+        <v>71</v>
+      </c>
+      <c r="N25" s="42">
+        <v>125</v>
+      </c>
+      <c r="O25" s="42">
+        <v>58</v>
+      </c>
+      <c r="P25" s="42">
+        <v>272</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>29</v>
+      </c>
+      <c r="R25" s="42">
+        <v>128</v>
+      </c>
+      <c r="S25" s="42">
+        <v>83</v>
+      </c>
+      <c r="T25" s="42">
+        <v>311</v>
+      </c>
+      <c r="U25" s="42">
+        <v>130</v>
+      </c>
+      <c r="V25" s="42">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="41">
+        <v>134</v>
+      </c>
+      <c r="D26" s="42">
+        <v>7768</v>
+      </c>
+      <c r="E26" s="42">
+        <v>2309</v>
+      </c>
+      <c r="F26" s="42">
+        <v>5459</v>
+      </c>
+      <c r="G26" s="42">
+        <v>36</v>
+      </c>
+      <c r="H26" s="42">
+        <v>67</v>
+      </c>
+      <c r="I26" s="42">
+        <v>0</v>
+      </c>
+      <c r="J26" s="42">
+        <v>0</v>
+      </c>
+      <c r="K26" s="42">
+        <v>19</v>
+      </c>
+      <c r="L26" s="42">
+        <v>19</v>
+      </c>
+      <c r="M26" s="42">
+        <v>67</v>
+      </c>
+      <c r="N26" s="42">
+        <v>64</v>
+      </c>
+      <c r="O26" s="42">
+        <v>185</v>
+      </c>
+      <c r="P26" s="42">
+        <v>370</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>361</v>
+      </c>
+      <c r="R26" s="42">
+        <v>671</v>
+      </c>
+      <c r="S26" s="42">
+        <v>675</v>
+      </c>
+      <c r="T26" s="42">
+        <v>2023</v>
+      </c>
+      <c r="U26" s="42">
+        <v>1002</v>
+      </c>
+      <c r="V26" s="42">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="41">
+        <v>147</v>
+      </c>
+      <c r="D27" s="42">
+        <v>9991</v>
+      </c>
+      <c r="E27" s="42">
+        <v>2892</v>
+      </c>
+      <c r="F27" s="42">
+        <v>7099</v>
+      </c>
+      <c r="G27" s="42">
+        <v>29</v>
+      </c>
+      <c r="H27" s="42">
+        <v>43</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>3</v>
+      </c>
+      <c r="K27" s="42">
+        <v>180</v>
+      </c>
+      <c r="L27" s="42">
+        <v>444</v>
+      </c>
+      <c r="M27" s="42">
+        <v>427</v>
+      </c>
+      <c r="N27" s="42">
+        <v>1807</v>
+      </c>
+      <c r="O27" s="42">
+        <v>427</v>
+      </c>
+      <c r="P27" s="42">
+        <v>938</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>424</v>
+      </c>
+      <c r="R27" s="42">
+        <v>1095</v>
+      </c>
+      <c r="S27" s="42">
+        <v>680</v>
+      </c>
+      <c r="T27" s="42">
+        <v>1332</v>
+      </c>
+      <c r="U27" s="42">
+        <v>754</v>
+      </c>
+      <c r="V27" s="42">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="41">
+        <v>105</v>
+      </c>
+      <c r="D28" s="42">
+        <v>4535</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1273</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3262</v>
+      </c>
+      <c r="G28" s="42">
+        <v>1</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1</v>
+      </c>
+      <c r="I28" s="42">
+        <v>4</v>
+      </c>
+      <c r="J28" s="42">
+        <v>5</v>
+      </c>
+      <c r="K28" s="42">
+        <v>20</v>
+      </c>
+      <c r="L28" s="42">
+        <v>36</v>
+      </c>
+      <c r="M28" s="42">
+        <v>97</v>
+      </c>
+      <c r="N28" s="42">
+        <v>111</v>
+      </c>
+      <c r="O28" s="42">
+        <v>190</v>
+      </c>
+      <c r="P28" s="42">
+        <v>675</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>194</v>
+      </c>
+      <c r="R28" s="42">
+        <v>558</v>
+      </c>
+      <c r="S28" s="42">
+        <v>346</v>
+      </c>
+      <c r="T28" s="42">
+        <v>943</v>
+      </c>
+      <c r="U28" s="42">
+        <v>422</v>
+      </c>
+      <c r="V28" s="42">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="41">
+        <v>86</v>
+      </c>
+      <c r="D29" s="42">
+        <v>3598</v>
+      </c>
+      <c r="E29" s="42">
+        <v>1107</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2491</v>
+      </c>
+      <c r="G29" s="42">
+        <v>1</v>
+      </c>
+      <c r="H29" s="42">
+        <v>3</v>
+      </c>
+      <c r="I29" s="42">
+        <v>4</v>
+      </c>
+      <c r="J29" s="42">
+        <v>2</v>
+      </c>
+      <c r="K29" s="42">
         <v>24</v>
       </c>
-      <c r="C10" s="51">
-[...14 lines deleted...]
-      <c r="H10" s="52">
+      <c r="L29" s="42">
+        <v>21</v>
+      </c>
+      <c r="M29" s="42">
+        <v>81</v>
+      </c>
+      <c r="N29" s="42">
+        <v>95</v>
+      </c>
+      <c r="O29" s="42">
+        <v>174</v>
+      </c>
+      <c r="P29" s="42">
+        <v>389</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>101</v>
+      </c>
+      <c r="R29" s="42">
+        <v>223</v>
+      </c>
+      <c r="S29" s="42">
+        <v>243</v>
+      </c>
+      <c r="T29" s="42">
+        <v>677</v>
+      </c>
+      <c r="U29" s="42">
+        <v>480</v>
+      </c>
+      <c r="V29" s="42">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="56">
+        <v>9</v>
+      </c>
+      <c r="D30" s="57">
+        <v>280</v>
+      </c>
+      <c r="E30" s="57">
         <v>65</v>
       </c>
-      <c r="I10" s="52">
-[...451 lines deleted...]
-      <c r="A17" s="42" t="s">
+      <c r="F30" s="57">
+        <v>215</v>
+      </c>
+      <c r="G30" s="57">
+        <v>0</v>
+      </c>
+      <c r="H30" s="57">
+        <v>0</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>1</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="57">
+        <v>1</v>
+      </c>
+      <c r="N30" s="57">
+        <v>3</v>
+      </c>
+      <c r="O30" s="57">
+        <v>21</v>
+      </c>
+      <c r="P30" s="57">
         <v>81</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="Q30" s="57">
         <v>8</v>
       </c>
-      <c r="C17" s="51">
-[...17 lines deleted...]
-      <c r="I17" s="52">
+      <c r="R30" s="57">
+        <v>30</v>
+      </c>
+      <c r="S30" s="57">
+        <v>18</v>
+      </c>
+      <c r="T30" s="57">
+        <v>66</v>
+      </c>
+      <c r="U30" s="57">
         <v>17</v>
       </c>
-      <c r="J17" s="52">
-[...919 lines deleted...]
-      <c r="V30" s="67">
+      <c r="V30" s="57">
         <v>34</v>
       </c>
     </row>
-    <row r="31" spans="1:22" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="V32" s="32"/>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="C17" sqref="C17"/>
+      <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="20.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.1640625" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" customWidth="1"/>
     <col min="9" max="22" width="9" customWidth="1"/>
     <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="G4" s="109" t="s">
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="104"/>
-      <c r="I4" s="114" t="s">
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="115"/>
-[...22 lines deleted...]
-      <c r="I5" s="112" t="s">
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="J5" s="112"/>
-      <c r="K5" s="112" t="s">
+      <c r="E6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="112"/>
-      <c r="M5" s="112" t="s">
+      <c r="F6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="112"/>
-[...29 lines deleted...]
-      </c>
       <c r="G6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="R6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="S6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="T6" s="18" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="U6" s="18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="V6" s="19" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="C7" s="111"/>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
       <c r="D7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="20" t="s">
@@ -41995,1716 +27420,3638 @@
       <c r="O7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="58" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-      <c r="A9" s="42" t="s">
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="95" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8" s="96"/>
+      <c r="C8" s="54">
+        <v>6437</v>
+      </c>
+      <c r="D8" s="55">
+        <v>372764</v>
+      </c>
+      <c r="E8" s="55">
+        <v>116972</v>
+      </c>
+      <c r="F8" s="55">
+        <v>255792</v>
+      </c>
+      <c r="G8" s="55">
+        <v>1972</v>
+      </c>
+      <c r="H8" s="55">
+        <v>4078</v>
+      </c>
+      <c r="I8" s="55">
+        <v>706</v>
+      </c>
+      <c r="J8" s="55">
+        <v>980</v>
+      </c>
+      <c r="K8" s="55">
+        <v>8001</v>
+      </c>
+      <c r="L8" s="55">
+        <v>10091</v>
+      </c>
+      <c r="M8" s="55">
+        <v>14189</v>
+      </c>
+      <c r="N8" s="55">
+        <v>22221</v>
+      </c>
+      <c r="O8" s="55">
+        <v>19240</v>
+      </c>
+      <c r="P8" s="55">
+        <v>41401</v>
+      </c>
+      <c r="Q8" s="55">
+        <v>14425</v>
+      </c>
+      <c r="R8" s="55">
+        <v>33554</v>
+      </c>
+      <c r="S8" s="55">
+        <v>25751</v>
+      </c>
+      <c r="T8" s="55">
+        <v>69266</v>
+      </c>
+      <c r="U8" s="55">
+        <v>34660</v>
+      </c>
+      <c r="V8" s="55">
+        <v>78279</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="41">
+        <v>649</v>
+      </c>
+      <c r="D9" s="42">
+        <v>55011</v>
+      </c>
+      <c r="E9" s="42">
+        <v>15437</v>
+      </c>
+      <c r="F9" s="42">
+        <v>39574</v>
+      </c>
+      <c r="G9" s="42">
+        <v>292</v>
+      </c>
+      <c r="H9" s="42">
+        <v>563</v>
+      </c>
+      <c r="I9" s="42">
+        <v>84</v>
+      </c>
+      <c r="J9" s="42">
+        <v>105</v>
+      </c>
+      <c r="K9" s="42">
+        <v>182</v>
+      </c>
+      <c r="L9" s="42">
+        <v>343</v>
+      </c>
+      <c r="M9" s="42">
+        <v>621</v>
+      </c>
+      <c r="N9" s="42">
+        <v>1091</v>
+      </c>
+      <c r="O9" s="42">
+        <v>1784</v>
+      </c>
+      <c r="P9" s="42">
+        <v>3931</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1747</v>
+      </c>
+      <c r="R9" s="42">
+        <v>4091</v>
+      </c>
+      <c r="S9" s="42">
+        <v>4496</v>
+      </c>
+      <c r="T9" s="42">
+        <v>13464</v>
+      </c>
+      <c r="U9" s="42">
+        <v>6523</v>
+      </c>
+      <c r="V9" s="42">
+        <v>16549</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="41">
+        <v>292</v>
+      </c>
+      <c r="D10" s="42">
+        <v>31526</v>
+      </c>
+      <c r="E10" s="42">
+        <v>9785</v>
+      </c>
+      <c r="F10" s="42">
+        <v>21741</v>
+      </c>
+      <c r="G10" s="42">
+        <v>167</v>
+      </c>
+      <c r="H10" s="42">
+        <v>50</v>
+      </c>
+      <c r="I10" s="42">
+        <v>92</v>
+      </c>
+      <c r="J10" s="42">
+        <v>201</v>
+      </c>
+      <c r="K10" s="42">
+        <v>488</v>
+      </c>
+      <c r="L10" s="42">
+        <v>764</v>
+      </c>
+      <c r="M10" s="42">
+        <v>1220</v>
+      </c>
+      <c r="N10" s="42">
+        <v>2352</v>
+      </c>
+      <c r="O10" s="42">
+        <v>2853</v>
+      </c>
+      <c r="P10" s="42">
+        <v>5459</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>1279</v>
+      </c>
+      <c r="R10" s="42">
+        <v>3128</v>
+      </c>
+      <c r="S10" s="42">
+        <v>2020</v>
+      </c>
+      <c r="T10" s="42">
+        <v>5341</v>
+      </c>
+      <c r="U10" s="42">
+        <v>1833</v>
+      </c>
+      <c r="V10" s="42">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="41">
+        <v>539</v>
+      </c>
+      <c r="D11" s="42">
+        <v>33071</v>
+      </c>
+      <c r="E11" s="42">
+        <v>8513</v>
+      </c>
+      <c r="F11" s="42">
+        <v>24558</v>
+      </c>
+      <c r="G11" s="42">
+        <v>39</v>
+      </c>
+      <c r="H11" s="42">
+        <v>125</v>
+      </c>
+      <c r="I11" s="42">
+        <v>8</v>
+      </c>
+      <c r="J11" s="42">
+        <v>10</v>
+      </c>
+      <c r="K11" s="42">
+        <v>265</v>
+      </c>
+      <c r="L11" s="42">
+        <v>287</v>
+      </c>
+      <c r="M11" s="42">
+        <v>574</v>
+      </c>
+      <c r="N11" s="42">
+        <v>658</v>
+      </c>
+      <c r="O11" s="42">
+        <v>994</v>
+      </c>
+      <c r="P11" s="42">
+        <v>3235</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>900</v>
+      </c>
+      <c r="R11" s="42">
+        <v>3622</v>
+      </c>
+      <c r="S11" s="42">
+        <v>2664</v>
+      </c>
+      <c r="T11" s="42">
+        <v>7841</v>
+      </c>
+      <c r="U11" s="42">
+        <v>3108</v>
+      </c>
+      <c r="V11" s="42">
+        <v>8905</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="41">
+        <v>815</v>
+      </c>
+      <c r="D12" s="42">
+        <v>39918</v>
+      </c>
+      <c r="E12" s="42">
+        <v>13146</v>
+      </c>
+      <c r="F12" s="42">
+        <v>26772</v>
+      </c>
+      <c r="G12" s="42">
+        <v>55</v>
+      </c>
+      <c r="H12" s="42">
+        <v>141</v>
+      </c>
+      <c r="I12" s="42">
+        <v>140</v>
+      </c>
+      <c r="J12" s="42">
+        <v>195</v>
+      </c>
+      <c r="K12" s="42">
+        <v>555</v>
+      </c>
+      <c r="L12" s="42">
+        <v>615</v>
+      </c>
+      <c r="M12" s="42">
+        <v>2101</v>
+      </c>
+      <c r="N12" s="42">
+        <v>3227</v>
+      </c>
+      <c r="O12" s="42">
+        <v>2489</v>
+      </c>
+      <c r="P12" s="42">
+        <v>4682</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1545</v>
+      </c>
+      <c r="R12" s="42">
+        <v>2903</v>
+      </c>
+      <c r="S12" s="42">
+        <v>3215</v>
+      </c>
+      <c r="T12" s="42">
+        <v>8352</v>
+      </c>
+      <c r="U12" s="42">
+        <v>3101</v>
+      </c>
+      <c r="V12" s="42">
+        <v>6798</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="41">
+        <v>576</v>
+      </c>
+      <c r="D13" s="42">
+        <v>30719</v>
+      </c>
+      <c r="E13" s="42">
+        <v>10159</v>
+      </c>
+      <c r="F13" s="42">
+        <v>20560</v>
+      </c>
+      <c r="G13" s="42">
+        <v>26</v>
+      </c>
+      <c r="H13" s="42">
+        <v>41</v>
+      </c>
+      <c r="I13" s="42">
+        <v>67</v>
+      </c>
+      <c r="J13" s="42">
+        <v>70</v>
+      </c>
+      <c r="K13" s="42">
+        <v>694</v>
+      </c>
+      <c r="L13" s="42">
+        <v>870</v>
+      </c>
+      <c r="M13" s="42">
+        <v>1357</v>
+      </c>
+      <c r="N13" s="42">
+        <v>2699</v>
+      </c>
+      <c r="O13" s="42">
+        <v>2270</v>
+      </c>
+      <c r="P13" s="42">
+        <v>5326</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>1221</v>
+      </c>
+      <c r="R13" s="42">
+        <v>2047</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1534</v>
+      </c>
+      <c r="T13" s="42">
+        <v>4059</v>
+      </c>
+      <c r="U13" s="42">
+        <v>3016</v>
+      </c>
+      <c r="V13" s="42">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="41">
+        <v>597</v>
+      </c>
+      <c r="D14" s="42">
+        <v>36589</v>
+      </c>
+      <c r="E14" s="42">
+        <v>11932</v>
+      </c>
+      <c r="F14" s="42">
+        <v>24657</v>
+      </c>
+      <c r="G14" s="42">
+        <v>63</v>
+      </c>
+      <c r="H14" s="42">
+        <v>168</v>
+      </c>
+      <c r="I14" s="42">
+        <v>58</v>
+      </c>
+      <c r="J14" s="42">
+        <v>49</v>
+      </c>
+      <c r="K14" s="42">
+        <v>388</v>
+      </c>
+      <c r="L14" s="42">
+        <v>571</v>
+      </c>
+      <c r="M14" s="42">
+        <v>2964</v>
+      </c>
+      <c r="N14" s="42">
+        <v>3047</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2189</v>
+      </c>
+      <c r="P14" s="42">
+        <v>4059</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>1297</v>
+      </c>
+      <c r="R14" s="42">
+        <v>3045</v>
+      </c>
+      <c r="S14" s="42">
+        <v>2365</v>
+      </c>
+      <c r="T14" s="42">
+        <v>7054</v>
+      </c>
+      <c r="U14" s="42">
+        <v>2671</v>
+      </c>
+      <c r="V14" s="42">
+        <v>6832</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="41">
+        <v>133</v>
+      </c>
+      <c r="D15" s="42">
+        <v>15337</v>
+      </c>
+      <c r="E15" s="42">
+        <v>6214</v>
+      </c>
+      <c r="F15" s="42">
+        <v>9123</v>
+      </c>
+      <c r="G15" s="42">
+        <v>96</v>
+      </c>
+      <c r="H15" s="42">
+        <v>121</v>
+      </c>
+      <c r="I15" s="42">
+        <v>0</v>
+      </c>
+      <c r="J15" s="42">
+        <v>5</v>
+      </c>
+      <c r="K15" s="42">
+        <v>591</v>
+      </c>
+      <c r="L15" s="42">
+        <v>734</v>
+      </c>
+      <c r="M15" s="42">
+        <v>590</v>
+      </c>
+      <c r="N15" s="42">
+        <v>1017</v>
+      </c>
+      <c r="O15" s="42">
+        <v>667</v>
+      </c>
+      <c r="P15" s="42">
+        <v>989</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>736</v>
+      </c>
+      <c r="R15" s="42">
+        <v>1042</v>
+      </c>
+      <c r="S15" s="42">
+        <v>984</v>
+      </c>
+      <c r="T15" s="42">
+        <v>1495</v>
+      </c>
+      <c r="U15" s="42">
+        <v>2646</v>
+      </c>
+      <c r="V15" s="42">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="41">
         <v>144</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="D16" s="42">
+        <v>6984</v>
+      </c>
+      <c r="E16" s="42">
+        <v>2049</v>
+      </c>
+      <c r="F16" s="42">
+        <v>4935</v>
+      </c>
+      <c r="G16" s="42">
+        <v>13</v>
+      </c>
+      <c r="H16" s="42">
+        <v>26</v>
+      </c>
+      <c r="I16" s="42">
+        <v>3</v>
+      </c>
+      <c r="J16" s="42">
+        <v>10</v>
+      </c>
+      <c r="K16" s="42">
+        <v>142</v>
+      </c>
+      <c r="L16" s="42">
+        <v>311</v>
+      </c>
+      <c r="M16" s="42">
+        <v>182</v>
+      </c>
+      <c r="N16" s="42">
+        <v>605</v>
+      </c>
+      <c r="O16" s="42">
+        <v>410</v>
+      </c>
+      <c r="P16" s="42">
+        <v>1099</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>403</v>
+      </c>
+      <c r="R16" s="42">
+        <v>1027</v>
+      </c>
+      <c r="S16" s="42">
+        <v>504</v>
+      </c>
+      <c r="T16" s="42">
+        <v>722</v>
+      </c>
+      <c r="U16" s="42">
+        <v>405</v>
+      </c>
+      <c r="V16" s="42">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="41">
+        <v>257</v>
+      </c>
+      <c r="D17" s="42">
+        <v>6528</v>
+      </c>
+      <c r="E17" s="42">
+        <v>2075</v>
+      </c>
+      <c r="F17" s="42">
+        <v>4453</v>
+      </c>
+      <c r="G17" s="42">
+        <v>0</v>
+      </c>
+      <c r="H17" s="42">
+        <v>0</v>
+      </c>
+      <c r="I17" s="42">
+        <v>17</v>
+      </c>
+      <c r="J17" s="42">
+        <v>27</v>
+      </c>
+      <c r="K17" s="42">
+        <v>96</v>
+      </c>
+      <c r="L17" s="42">
+        <v>156</v>
+      </c>
+      <c r="M17" s="42">
+        <v>206</v>
+      </c>
+      <c r="N17" s="42">
+        <v>339</v>
+      </c>
+      <c r="O17" s="42">
+        <v>218</v>
+      </c>
+      <c r="P17" s="42">
+        <v>492</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>312</v>
+      </c>
+      <c r="R17" s="42">
+        <v>680</v>
+      </c>
+      <c r="S17" s="42">
+        <v>388</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1041</v>
+      </c>
+      <c r="U17" s="42">
+        <v>838</v>
+      </c>
+      <c r="V17" s="42">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="41">
+        <v>460</v>
+      </c>
+      <c r="D18" s="42">
+        <v>30415</v>
+      </c>
+      <c r="E18" s="42">
+        <v>12065</v>
+      </c>
+      <c r="F18" s="42">
+        <v>18350</v>
+      </c>
+      <c r="G18" s="42">
+        <v>22</v>
+      </c>
+      <c r="H18" s="42">
+        <v>27</v>
+      </c>
+      <c r="I18" s="42">
+        <v>9</v>
+      </c>
+      <c r="J18" s="42">
+        <v>10</v>
+      </c>
+      <c r="K18" s="42">
+        <v>3193</v>
+      </c>
+      <c r="L18" s="42">
+        <v>3214</v>
+      </c>
+      <c r="M18" s="42">
+        <v>2045</v>
+      </c>
+      <c r="N18" s="42">
+        <v>2150</v>
+      </c>
+      <c r="O18" s="42">
+        <v>1181</v>
+      </c>
+      <c r="P18" s="42">
+        <v>1936</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>1137</v>
+      </c>
+      <c r="R18" s="42">
+        <v>2025</v>
+      </c>
+      <c r="S18" s="42">
+        <v>1820</v>
+      </c>
+      <c r="T18" s="42">
+        <v>4458</v>
+      </c>
+      <c r="U18" s="42">
+        <v>2680</v>
+      </c>
+      <c r="V18" s="42">
+        <v>4557</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="41">
+        <v>334</v>
+      </c>
+      <c r="D19" s="42">
+        <v>15003</v>
+      </c>
+      <c r="E19" s="42">
+        <v>5049</v>
+      </c>
+      <c r="F19" s="42">
+        <v>9954</v>
+      </c>
+      <c r="G19" s="42">
+        <v>55</v>
+      </c>
+      <c r="H19" s="42">
+        <v>130</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7</v>
+      </c>
+      <c r="J19" s="42">
+        <v>12</v>
+      </c>
+      <c r="K19" s="42">
+        <v>213</v>
+      </c>
+      <c r="L19" s="42">
+        <v>430</v>
+      </c>
+      <c r="M19" s="42">
+        <v>422</v>
+      </c>
+      <c r="N19" s="42">
+        <v>913</v>
+      </c>
+      <c r="O19" s="42">
+        <v>1034</v>
+      </c>
+      <c r="P19" s="42">
+        <v>2499</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>1341</v>
+      </c>
+      <c r="R19" s="42">
+        <v>2297</v>
+      </c>
+      <c r="S19" s="42">
+        <v>849</v>
+      </c>
+      <c r="T19" s="42">
+        <v>1848</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1183</v>
+      </c>
+      <c r="V19" s="42">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="41">
+        <v>200</v>
+      </c>
+      <c r="D20" s="42">
+        <v>7882</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2699</v>
+      </c>
+      <c r="F20" s="42">
+        <v>5183</v>
+      </c>
+      <c r="G20" s="42">
+        <v>0</v>
+      </c>
+      <c r="H20" s="42">
+        <v>9</v>
+      </c>
+      <c r="I20" s="42">
+        <v>14</v>
+      </c>
+      <c r="J20" s="42">
+        <v>19</v>
+      </c>
+      <c r="K20" s="42">
+        <v>126</v>
+      </c>
+      <c r="L20" s="42">
+        <v>100</v>
+      </c>
+      <c r="M20" s="42">
+        <v>272</v>
+      </c>
+      <c r="N20" s="42">
+        <v>327</v>
+      </c>
+      <c r="O20" s="42">
+        <v>560</v>
+      </c>
+      <c r="P20" s="42">
+        <v>1000</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>298</v>
+      </c>
+      <c r="R20" s="42">
+        <v>627</v>
+      </c>
+      <c r="S20" s="42">
+        <v>606</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1450</v>
+      </c>
+      <c r="U20" s="42">
+        <v>823</v>
+      </c>
+      <c r="V20" s="42">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41">
+        <v>133</v>
+      </c>
+      <c r="D21" s="42">
+        <v>5144</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1480</v>
+      </c>
+      <c r="F21" s="42">
+        <v>3664</v>
+      </c>
+      <c r="G21" s="42">
+        <v>3</v>
+      </c>
+      <c r="H21" s="42">
+        <v>17</v>
+      </c>
+      <c r="I21" s="42">
+        <v>8</v>
+      </c>
+      <c r="J21" s="42">
+        <v>3</v>
+      </c>
+      <c r="K21" s="42">
+        <v>25</v>
+      </c>
+      <c r="L21" s="42">
+        <v>21</v>
+      </c>
+      <c r="M21" s="42">
+        <v>85</v>
+      </c>
+      <c r="N21" s="42">
+        <v>138</v>
+      </c>
+      <c r="O21" s="42">
+        <v>198</v>
+      </c>
+      <c r="P21" s="42">
+        <v>428</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>105</v>
+      </c>
+      <c r="R21" s="42">
+        <v>359</v>
+      </c>
+      <c r="S21" s="42">
+        <v>406</v>
+      </c>
+      <c r="T21" s="42">
+        <v>1174</v>
+      </c>
+      <c r="U21" s="42">
+        <v>653</v>
+      </c>
+      <c r="V21" s="42">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="41">
+        <v>588</v>
+      </c>
+      <c r="D22" s="42">
+        <v>22699</v>
+      </c>
+      <c r="E22" s="42">
+        <v>5857</v>
+      </c>
+      <c r="F22" s="42">
+        <v>16842</v>
+      </c>
+      <c r="G22" s="42">
+        <v>363</v>
+      </c>
+      <c r="H22" s="42">
+        <v>915</v>
+      </c>
+      <c r="I22" s="42">
+        <v>145</v>
+      </c>
+      <c r="J22" s="42">
+        <v>195</v>
+      </c>
+      <c r="K22" s="42">
+        <v>538</v>
+      </c>
+      <c r="L22" s="42">
+        <v>761</v>
+      </c>
+      <c r="M22" s="42">
+        <v>630</v>
+      </c>
+      <c r="N22" s="42">
+        <v>1204</v>
+      </c>
+      <c r="O22" s="42">
+        <v>1002</v>
+      </c>
+      <c r="P22" s="42">
+        <v>2676</v>
+      </c>
+      <c r="Q22" s="42">
+        <v>790</v>
+      </c>
+      <c r="R22" s="42">
+        <v>3264</v>
+      </c>
+      <c r="S22" s="42">
+        <v>1273</v>
+      </c>
+      <c r="T22" s="42">
+        <v>4234</v>
+      </c>
+      <c r="U22" s="42">
+        <v>1479</v>
+      </c>
+      <c r="V22" s="42">
+        <v>4508</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="41">
+        <v>110</v>
+      </c>
+      <c r="D23" s="42">
+        <v>4352</v>
+      </c>
+      <c r="E23" s="42">
+        <v>1304</v>
+      </c>
+      <c r="F23" s="42">
+        <v>3048</v>
+      </c>
+      <c r="G23" s="42">
+        <v>408</v>
+      </c>
+      <c r="H23" s="42">
+        <v>881</v>
+      </c>
+      <c r="I23" s="42">
+        <v>18</v>
+      </c>
+      <c r="J23" s="42">
+        <v>28</v>
+      </c>
+      <c r="K23" s="42">
+        <v>59</v>
+      </c>
+      <c r="L23" s="42">
+        <v>123</v>
+      </c>
+      <c r="M23" s="42">
+        <v>108</v>
+      </c>
+      <c r="N23" s="42">
+        <v>255</v>
+      </c>
+      <c r="O23" s="42">
+        <v>160</v>
+      </c>
+      <c r="P23" s="42">
+        <v>438</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>122</v>
+      </c>
+      <c r="R23" s="42">
+        <v>477</v>
+      </c>
+      <c r="S23" s="42">
+        <v>338</v>
+      </c>
+      <c r="T23" s="42">
+        <v>724</v>
+      </c>
+      <c r="U23" s="42">
+        <v>499</v>
+      </c>
+      <c r="V23" s="42">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="41">
+        <v>110</v>
+      </c>
+      <c r="D24" s="42">
+        <v>4472</v>
+      </c>
+      <c r="E24" s="42">
+        <v>1240</v>
+      </c>
+      <c r="F24" s="42">
+        <v>3232</v>
+      </c>
+      <c r="G24" s="42">
+        <v>289</v>
+      </c>
+      <c r="H24" s="42">
+        <v>736</v>
+      </c>
+      <c r="I24" s="42">
+        <v>9</v>
+      </c>
+      <c r="J24" s="42">
+        <v>7</v>
+      </c>
+      <c r="K24" s="42">
+        <v>95</v>
+      </c>
+      <c r="L24" s="42">
+        <v>179</v>
+      </c>
+      <c r="M24" s="42">
+        <v>78</v>
+      </c>
+      <c r="N24" s="42">
+        <v>127</v>
+      </c>
+      <c r="O24" s="42">
+        <v>176</v>
+      </c>
+      <c r="P24" s="42">
+        <v>492</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>148</v>
+      </c>
+      <c r="R24" s="42">
+        <v>391</v>
+      </c>
+      <c r="S24" s="42">
+        <v>302</v>
+      </c>
+      <c r="T24" s="42">
+        <v>931</v>
+      </c>
+      <c r="U24" s="42">
+        <v>432</v>
+      </c>
+      <c r="V24" s="42">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="41">
+        <v>53</v>
+      </c>
+      <c r="D25" s="42">
+        <v>1603</v>
+      </c>
+      <c r="E25" s="42">
+        <v>429</v>
+      </c>
+      <c r="F25" s="42">
+        <v>1174</v>
+      </c>
+      <c r="G25" s="42">
+        <v>0</v>
+      </c>
+      <c r="H25" s="42">
+        <v>3</v>
+      </c>
+      <c r="I25" s="42">
+        <v>18</v>
+      </c>
+      <c r="J25" s="42">
+        <v>24</v>
+      </c>
+      <c r="K25" s="42">
+        <v>114</v>
+      </c>
+      <c r="L25" s="42">
+        <v>123</v>
+      </c>
+      <c r="M25" s="42">
+        <v>57</v>
+      </c>
+      <c r="N25" s="42">
+        <v>93</v>
+      </c>
+      <c r="O25" s="42">
+        <v>45</v>
+      </c>
+      <c r="P25" s="42">
+        <v>235</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>29</v>
+      </c>
+      <c r="R25" s="42">
+        <v>110</v>
+      </c>
+      <c r="S25" s="42">
+        <v>53</v>
+      </c>
+      <c r="T25" s="42">
+        <v>279</v>
+      </c>
+      <c r="U25" s="42">
+        <v>113</v>
+      </c>
+      <c r="V25" s="42">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="41">
+        <v>122</v>
+      </c>
+      <c r="D26" s="42">
+        <v>8332</v>
+      </c>
+      <c r="E26" s="42">
+        <v>2535</v>
+      </c>
+      <c r="F26" s="42">
+        <v>5797</v>
+      </c>
+      <c r="G26" s="42">
+        <v>53</v>
+      </c>
+      <c r="H26" s="42">
+        <v>80</v>
+      </c>
+      <c r="I26" s="42">
+        <v>2</v>
+      </c>
+      <c r="J26" s="42">
+        <v>1</v>
+      </c>
+      <c r="K26" s="42">
+        <v>30</v>
+      </c>
+      <c r="L26" s="42">
+        <v>20</v>
+      </c>
+      <c r="M26" s="42">
+        <v>97</v>
+      </c>
+      <c r="N26" s="42">
+        <v>97</v>
+      </c>
+      <c r="O26" s="42">
+        <v>263</v>
+      </c>
+      <c r="P26" s="42">
+        <v>505</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>328</v>
+      </c>
+      <c r="R26" s="42">
+        <v>619</v>
+      </c>
+      <c r="S26" s="42">
+        <v>682</v>
+      </c>
+      <c r="T26" s="42">
+        <v>1959</v>
+      </c>
+      <c r="U26" s="42">
+        <v>1133</v>
+      </c>
+      <c r="V26" s="42">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="41">
+        <v>139</v>
+      </c>
+      <c r="D27" s="42">
+        <v>9142</v>
+      </c>
+      <c r="E27" s="42">
+        <v>2647</v>
+      </c>
+      <c r="F27" s="42">
+        <v>6495</v>
+      </c>
+      <c r="G27" s="42">
+        <v>26</v>
+      </c>
+      <c r="H27" s="42">
+        <v>39</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>2</v>
+      </c>
+      <c r="K27" s="42">
+        <v>166</v>
+      </c>
+      <c r="L27" s="42">
+        <v>406</v>
+      </c>
+      <c r="M27" s="42">
+        <v>390</v>
+      </c>
+      <c r="N27" s="42">
+        <v>1654</v>
+      </c>
+      <c r="O27" s="42">
+        <v>390</v>
+      </c>
+      <c r="P27" s="42">
+        <v>859</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>389</v>
+      </c>
+      <c r="R27" s="42">
+        <v>1003</v>
+      </c>
+      <c r="S27" s="42">
+        <v>622</v>
+      </c>
+      <c r="T27" s="42">
+        <v>1218</v>
+      </c>
+      <c r="U27" s="42">
+        <v>690</v>
+      </c>
+      <c r="V27" s="42">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="41">
+        <v>101</v>
+      </c>
+      <c r="D28" s="42">
+        <v>4603</v>
+      </c>
+      <c r="E28" s="42">
+        <v>1279</v>
+      </c>
+      <c r="F28" s="42">
+        <v>3324</v>
+      </c>
+      <c r="G28" s="42">
+        <v>1</v>
+      </c>
+      <c r="H28" s="42">
+        <v>2</v>
+      </c>
+      <c r="I28" s="42">
+        <v>3</v>
+      </c>
+      <c r="J28" s="42">
+        <v>4</v>
+      </c>
+      <c r="K28" s="42">
+        <v>18</v>
+      </c>
+      <c r="L28" s="42">
+        <v>39</v>
+      </c>
+      <c r="M28" s="42">
+        <v>102</v>
+      </c>
+      <c r="N28" s="42">
+        <v>140</v>
+      </c>
+      <c r="O28" s="42">
+        <v>193</v>
+      </c>
+      <c r="P28" s="42">
+        <v>698</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>189</v>
+      </c>
+      <c r="R28" s="42">
+        <v>552</v>
+      </c>
+      <c r="S28" s="42">
+        <v>357</v>
+      </c>
+      <c r="T28" s="42">
+        <v>928</v>
+      </c>
+      <c r="U28" s="42">
+        <v>417</v>
+      </c>
+      <c r="V28" s="42">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="41">
+        <v>82</v>
+      </c>
+      <c r="D29" s="42">
+        <v>3336</v>
+      </c>
+      <c r="E29" s="42">
+        <v>1049</v>
+      </c>
+      <c r="F29" s="42">
+        <v>2287</v>
+      </c>
+      <c r="G29" s="42">
+        <v>1</v>
+      </c>
+      <c r="H29" s="42">
+        <v>4</v>
+      </c>
+      <c r="I29" s="42">
+        <v>4</v>
+      </c>
+      <c r="J29" s="42">
+        <v>3</v>
+      </c>
+      <c r="K29" s="42">
         <v>23</v>
       </c>
-      <c r="C9" s="51">
-[...64 lines deleted...]
-      <c r="B10" s="30" t="s">
+      <c r="L29" s="42">
         <v>24</v>
       </c>
-      <c r="C10" s="51">
-[...215 lines deleted...]
-      <c r="G13" s="52">
+      <c r="M29" s="42">
+        <v>87</v>
+      </c>
+      <c r="N29" s="42">
+        <v>88</v>
+      </c>
+      <c r="O29" s="42">
+        <v>158</v>
+      </c>
+      <c r="P29" s="42">
+        <v>351</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>106</v>
+      </c>
+      <c r="R29" s="42">
+        <v>230</v>
+      </c>
+      <c r="S29" s="42">
+        <v>260</v>
+      </c>
+      <c r="T29" s="42">
+        <v>665</v>
+      </c>
+      <c r="U29" s="42">
+        <v>411</v>
+      </c>
+      <c r="V29" s="42">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="56">
+        <v>3</v>
+      </c>
+      <c r="D30" s="57">
+        <v>98</v>
+      </c>
+      <c r="E30" s="57">
         <v>29</v>
       </c>
-      <c r="H13" s="52">
-[...70 lines deleted...]
-      <c r="I14" s="52">
+      <c r="F30" s="57">
         <v>69</v>
       </c>
-      <c r="J14" s="52">
-[...43 lines deleted...]
-      <c r="B15" s="30" t="s">
+      <c r="G30" s="57">
+        <v>0</v>
+      </c>
+      <c r="H30" s="57">
+        <v>0</v>
+      </c>
+      <c r="I30" s="57">
+        <v>0</v>
+      </c>
+      <c r="J30" s="57">
+        <v>0</v>
+      </c>
+      <c r="K30" s="57">
+        <v>0</v>
+      </c>
+      <c r="L30" s="57">
+        <v>0</v>
+      </c>
+      <c r="M30" s="57">
+        <v>1</v>
+      </c>
+      <c r="N30" s="57">
+        <v>0</v>
+      </c>
+      <c r="O30" s="57">
         <v>6</v>
       </c>
-      <c r="C15" s="51">
-[...79 lines deleted...]
-      <c r="G16" s="52">
+      <c r="P30" s="57">
+        <v>12</v>
+      </c>
+      <c r="Q30" s="57">
+        <v>3</v>
+      </c>
+      <c r="R30" s="57">
+        <v>15</v>
+      </c>
+      <c r="S30" s="57">
         <v>13</v>
       </c>
-      <c r="H16" s="52">
-[...351 lines deleted...]
-      <c r="L21" s="52">
+      <c r="T30" s="57">
+        <v>29</v>
+      </c>
+      <c r="U30" s="57">
+        <v>6</v>
+      </c>
+      <c r="V30" s="57">
         <v>13</v>
       </c>
-      <c r="M21" s="52">
-[...687 lines deleted...]
-      <c r="V32" s="32"/>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:U31"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:V4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:W34"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" customWidth="1"/>
+    <col min="4" max="4" width="12.5" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" customWidth="1"/>
+    <col min="6" max="6" width="13.1640625" customWidth="1"/>
+    <col min="7" max="7" width="11" customWidth="1"/>
+    <col min="8" max="8" width="10.83203125" customWidth="1"/>
+    <col min="9" max="22" width="9" customWidth="1"/>
+    <col min="23" max="23" width="14.83203125" bestFit="1" customWidth="1"/>
+    <col min="24" max="27" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="28" max="30" width="14.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+    </row>
+    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+    </row>
+    <row r="3" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="44"/>
+    </row>
+    <row r="4" spans="1:23" s="46" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="108" t="s">
+        <v>119</v>
+      </c>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="110" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111"/>
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111"/>
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+    </row>
+    <row r="5" spans="1:23" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108" t="s">
+        <v>52</v>
+      </c>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108" t="s">
+        <v>53</v>
+      </c>
+      <c r="V5" s="112"/>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="101"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="S6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="U6" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="V6" s="19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="107"/>
+      <c r="D7" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="T7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="48" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C8" s="34">
+        <v>6310</v>
+      </c>
+      <c r="D8" s="35">
+        <v>354441</v>
+      </c>
+      <c r="E8" s="35">
+        <v>112434</v>
+      </c>
+      <c r="F8" s="35">
+        <v>242007</v>
+      </c>
+      <c r="G8" s="35">
+        <v>2055</v>
+      </c>
+      <c r="H8" s="35">
+        <v>4181</v>
+      </c>
+      <c r="I8" s="35">
+        <v>599</v>
+      </c>
+      <c r="J8" s="35">
+        <v>799</v>
+      </c>
+      <c r="K8" s="35">
+        <v>8238</v>
+      </c>
+      <c r="L8" s="35">
+        <v>10238</v>
+      </c>
+      <c r="M8" s="35">
+        <v>14567</v>
+      </c>
+      <c r="N8" s="35">
+        <v>22761</v>
+      </c>
+      <c r="O8" s="35">
+        <v>19593</v>
+      </c>
+      <c r="P8" s="35">
+        <v>41838</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>14337</v>
+      </c>
+      <c r="R8" s="35">
+        <v>32567</v>
+      </c>
+      <c r="S8" s="35">
+        <v>24693</v>
+      </c>
+      <c r="T8" s="35">
+        <v>66134</v>
+      </c>
+      <c r="U8" s="35">
+        <v>30407</v>
+      </c>
+      <c r="V8" s="35">
+        <v>67670</v>
+      </c>
+      <c r="W8" s="47"/>
+    </row>
+    <row r="9" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="36">
+        <v>631</v>
+      </c>
+      <c r="D9" s="37">
+        <v>50432</v>
+      </c>
+      <c r="E9" s="37">
+        <v>14234</v>
+      </c>
+      <c r="F9" s="37">
+        <v>36198</v>
+      </c>
+      <c r="G9" s="37">
+        <v>161</v>
+      </c>
+      <c r="H9" s="37">
+        <v>349</v>
+      </c>
+      <c r="I9" s="37">
+        <v>94</v>
+      </c>
+      <c r="J9" s="37">
+        <v>182</v>
+      </c>
+      <c r="K9" s="37">
+        <v>192</v>
+      </c>
+      <c r="L9" s="37">
+        <v>341</v>
+      </c>
+      <c r="M9" s="37">
+        <v>804</v>
+      </c>
+      <c r="N9" s="37">
+        <v>1326</v>
+      </c>
+      <c r="O9" s="37">
+        <v>1797</v>
+      </c>
+      <c r="P9" s="37">
+        <v>4064</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>1645</v>
+      </c>
+      <c r="R9" s="37">
+        <v>4100</v>
+      </c>
+      <c r="S9" s="37">
+        <v>4205</v>
+      </c>
+      <c r="T9" s="37">
+        <v>12607</v>
+      </c>
+      <c r="U9" s="37">
+        <v>5497</v>
+      </c>
+      <c r="V9" s="37">
+        <v>13578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="36">
+        <v>252</v>
+      </c>
+      <c r="D10" s="37">
+        <v>30197</v>
+      </c>
+      <c r="E10" s="37">
+        <v>9279</v>
+      </c>
+      <c r="F10" s="37">
+        <v>20918</v>
+      </c>
+      <c r="G10" s="37">
+        <v>34</v>
+      </c>
+      <c r="H10" s="37">
+        <v>52</v>
+      </c>
+      <c r="I10" s="37">
+        <v>32</v>
+      </c>
+      <c r="J10" s="37">
+        <v>26</v>
+      </c>
+      <c r="K10" s="37">
+        <v>138</v>
+      </c>
+      <c r="L10" s="37">
+        <v>250</v>
+      </c>
+      <c r="M10" s="37">
+        <v>2102</v>
+      </c>
+      <c r="N10" s="37">
+        <v>3584</v>
+      </c>
+      <c r="O10" s="37">
+        <v>2567</v>
+      </c>
+      <c r="P10" s="37">
+        <v>5295</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>1145</v>
+      </c>
+      <c r="R10" s="37">
+        <v>2988</v>
+      </c>
+      <c r="S10" s="37">
+        <v>1876</v>
+      </c>
+      <c r="T10" s="37">
+        <v>4820</v>
+      </c>
+      <c r="U10" s="37">
+        <v>1419</v>
+      </c>
+      <c r="V10" s="37">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="36">
+        <v>515</v>
+      </c>
+      <c r="D11" s="37">
+        <v>32958</v>
+      </c>
+      <c r="E11" s="37">
+        <v>9787</v>
+      </c>
+      <c r="F11" s="37">
+        <v>23171</v>
+      </c>
+      <c r="G11" s="37">
+        <v>87</v>
+      </c>
+      <c r="H11" s="37">
+        <v>120</v>
+      </c>
+      <c r="I11" s="37">
+        <v>34</v>
+      </c>
+      <c r="J11" s="37">
+        <v>52</v>
+      </c>
+      <c r="K11" s="37">
+        <v>367</v>
+      </c>
+      <c r="L11" s="37">
+        <v>648</v>
+      </c>
+      <c r="M11" s="37">
+        <v>727</v>
+      </c>
+      <c r="N11" s="37">
+        <v>1486</v>
+      </c>
+      <c r="O11" s="37">
+        <v>2406</v>
+      </c>
+      <c r="P11" s="37">
+        <v>5211</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>1577</v>
+      </c>
+      <c r="R11" s="37">
+        <v>3596</v>
+      </c>
+      <c r="S11" s="37">
+        <v>2496</v>
+      </c>
+      <c r="T11" s="37">
+        <v>6784</v>
+      </c>
+      <c r="U11" s="37">
+        <v>2180</v>
+      </c>
+      <c r="V11" s="37">
+        <v>5394</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="36">
+        <v>765</v>
+      </c>
+      <c r="D12" s="37">
+        <v>39130</v>
+      </c>
+      <c r="E12" s="37">
+        <v>12896</v>
+      </c>
+      <c r="F12" s="37">
+        <v>26234</v>
+      </c>
+      <c r="G12" s="37">
+        <v>33</v>
+      </c>
+      <c r="H12" s="37">
+        <v>57</v>
+      </c>
+      <c r="I12" s="37">
+        <v>109</v>
+      </c>
+      <c r="J12" s="37">
+        <v>127</v>
+      </c>
+      <c r="K12" s="37">
+        <v>523</v>
+      </c>
+      <c r="L12" s="37">
+        <v>540</v>
+      </c>
+      <c r="M12" s="37">
+        <v>2054</v>
+      </c>
+      <c r="N12" s="37">
+        <v>3144</v>
+      </c>
+      <c r="O12" s="37">
+        <v>2452</v>
+      </c>
+      <c r="P12" s="37">
+        <v>4599</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>1508</v>
+      </c>
+      <c r="R12" s="37">
+        <v>2818</v>
+      </c>
+      <c r="S12" s="37">
+        <v>3182</v>
+      </c>
+      <c r="T12" s="37">
+        <v>8278</v>
+      </c>
+      <c r="U12" s="37">
+        <v>3068</v>
+      </c>
+      <c r="V12" s="37">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="36">
+        <v>574</v>
+      </c>
+      <c r="D13" s="37">
+        <v>27254</v>
+      </c>
+      <c r="E13" s="37">
+        <v>9172</v>
+      </c>
+      <c r="F13" s="37">
+        <v>18082</v>
+      </c>
+      <c r="G13" s="37">
+        <v>24</v>
+      </c>
+      <c r="H13" s="37">
+        <v>37</v>
+      </c>
+      <c r="I13" s="37">
+        <v>52</v>
+      </c>
+      <c r="J13" s="37">
+        <v>60</v>
+      </c>
+      <c r="K13" s="37">
+        <v>570</v>
+      </c>
+      <c r="L13" s="37">
+        <v>770</v>
+      </c>
+      <c r="M13" s="37">
+        <v>1125</v>
+      </c>
+      <c r="N13" s="37">
+        <v>2289</v>
+      </c>
+      <c r="O13" s="37">
+        <v>2008</v>
+      </c>
+      <c r="P13" s="37">
+        <v>4454</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>1103</v>
+      </c>
+      <c r="R13" s="37">
+        <v>1764</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1396</v>
+      </c>
+      <c r="T13" s="37">
+        <v>3414</v>
+      </c>
+      <c r="U13" s="37">
+        <v>2918</v>
+      </c>
+      <c r="V13" s="37">
+        <v>5331</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="36">
+        <v>541</v>
+      </c>
+      <c r="D14" s="37">
+        <v>34509</v>
+      </c>
+      <c r="E14" s="37">
+        <v>11376</v>
+      </c>
+      <c r="F14" s="37">
+        <v>23133</v>
+      </c>
+      <c r="G14" s="37">
+        <v>70</v>
+      </c>
+      <c r="H14" s="37">
+        <v>185</v>
+      </c>
+      <c r="I14" s="37">
+        <v>61</v>
+      </c>
+      <c r="J14" s="37">
+        <v>65</v>
+      </c>
+      <c r="K14" s="37">
+        <v>628</v>
+      </c>
+      <c r="L14" s="37">
+        <v>711</v>
+      </c>
+      <c r="M14" s="37">
+        <v>2877</v>
+      </c>
+      <c r="N14" s="37">
+        <v>3080</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1936</v>
+      </c>
+      <c r="P14" s="37">
+        <v>3877</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>1228</v>
+      </c>
+      <c r="R14" s="37">
+        <v>2924</v>
+      </c>
+      <c r="S14" s="37">
+        <v>2246</v>
+      </c>
+      <c r="T14" s="37">
+        <v>6552</v>
+      </c>
+      <c r="U14" s="37">
+        <v>2400</v>
+      </c>
+      <c r="V14" s="37">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="36">
+        <v>224</v>
+      </c>
+      <c r="D15" s="37">
+        <v>18516</v>
+      </c>
+      <c r="E15" s="37">
+        <v>6932</v>
+      </c>
+      <c r="F15" s="37">
+        <v>11584</v>
+      </c>
+      <c r="G15" s="37">
+        <v>117</v>
+      </c>
+      <c r="H15" s="37">
+        <v>168</v>
+      </c>
+      <c r="I15" s="37">
+        <v>0</v>
+      </c>
+      <c r="J15" s="37">
+        <v>0</v>
+      </c>
+      <c r="K15" s="37">
+        <v>787</v>
+      </c>
+      <c r="L15" s="37">
+        <v>968</v>
+      </c>
+      <c r="M15" s="37">
+        <v>781</v>
+      </c>
+      <c r="N15" s="37">
+        <v>1207</v>
+      </c>
+      <c r="O15" s="37">
+        <v>803</v>
+      </c>
+      <c r="P15" s="37">
+        <v>1420</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>1014</v>
+      </c>
+      <c r="R15" s="37">
+        <v>1928</v>
+      </c>
+      <c r="S15" s="37">
+        <v>1251</v>
+      </c>
+      <c r="T15" s="37">
+        <v>2531</v>
+      </c>
+      <c r="U15" s="37">
+        <v>2296</v>
+      </c>
+      <c r="V15" s="37">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="36">
+        <v>138</v>
+      </c>
+      <c r="D16" s="37">
+        <v>6782</v>
+      </c>
+      <c r="E16" s="37">
+        <v>2003</v>
+      </c>
+      <c r="F16" s="37">
+        <v>4779</v>
+      </c>
+      <c r="G16" s="37">
+        <v>13</v>
+      </c>
+      <c r="H16" s="37">
+        <v>25</v>
+      </c>
+      <c r="I16" s="37">
+        <v>3</v>
+      </c>
+      <c r="J16" s="37">
+        <v>10</v>
+      </c>
+      <c r="K16" s="37">
+        <v>139</v>
+      </c>
+      <c r="L16" s="37">
+        <v>305</v>
+      </c>
+      <c r="M16" s="37">
+        <v>178</v>
+      </c>
+      <c r="N16" s="37">
+        <v>591</v>
+      </c>
+      <c r="O16" s="37">
+        <v>401</v>
+      </c>
+      <c r="P16" s="37">
+        <v>1075</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>395</v>
+      </c>
+      <c r="R16" s="37">
+        <v>1005</v>
+      </c>
+      <c r="S16" s="37">
+        <v>494</v>
+      </c>
+      <c r="T16" s="37">
+        <v>687</v>
+      </c>
+      <c r="U16" s="37">
+        <v>393</v>
+      </c>
+      <c r="V16" s="37">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="36">
+        <v>251</v>
+      </c>
+      <c r="D17" s="37">
+        <v>6522</v>
+      </c>
+      <c r="E17" s="37">
+        <v>2073</v>
+      </c>
+      <c r="F17" s="37">
+        <v>4449</v>
+      </c>
+      <c r="G17" s="37">
+        <v>0</v>
+      </c>
+      <c r="H17" s="37">
+        <v>0</v>
+      </c>
+      <c r="I17" s="37">
+        <v>17</v>
+      </c>
+      <c r="J17" s="37">
+        <v>27</v>
+      </c>
+      <c r="K17" s="37">
+        <v>96</v>
+      </c>
+      <c r="L17" s="37">
+        <v>156</v>
+      </c>
+      <c r="M17" s="37">
+        <v>206</v>
+      </c>
+      <c r="N17" s="37">
+        <v>339</v>
+      </c>
+      <c r="O17" s="37">
+        <v>218</v>
+      </c>
+      <c r="P17" s="37">
+        <v>492</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>311</v>
+      </c>
+      <c r="R17" s="37">
+        <v>679</v>
+      </c>
+      <c r="S17" s="37">
+        <v>388</v>
+      </c>
+      <c r="T17" s="37">
+        <v>1040</v>
+      </c>
+      <c r="U17" s="37">
+        <v>837</v>
+      </c>
+      <c r="V17" s="37">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="36">
+        <v>434</v>
+      </c>
+      <c r="D18" s="37">
+        <v>29964</v>
+      </c>
+      <c r="E18" s="37">
+        <v>11887</v>
+      </c>
+      <c r="F18" s="37">
+        <v>18077</v>
+      </c>
+      <c r="G18" s="37">
+        <v>22</v>
+      </c>
+      <c r="H18" s="37">
+        <v>27</v>
+      </c>
+      <c r="I18" s="37">
+        <v>9</v>
+      </c>
+      <c r="J18" s="37">
+        <v>10</v>
+      </c>
+      <c r="K18" s="37">
+        <v>3514</v>
+      </c>
+      <c r="L18" s="37">
+        <v>3669</v>
+      </c>
+      <c r="M18" s="37">
+        <v>1647</v>
+      </c>
+      <c r="N18" s="37">
+        <v>1615</v>
+      </c>
+      <c r="O18" s="37">
+        <v>1163</v>
+      </c>
+      <c r="P18" s="37">
+        <v>1908</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>1122</v>
+      </c>
+      <c r="R18" s="37">
+        <v>1995</v>
+      </c>
+      <c r="S18" s="37">
+        <v>1792</v>
+      </c>
+      <c r="T18" s="37">
+        <v>4393</v>
+      </c>
+      <c r="U18" s="37">
+        <v>2640</v>
+      </c>
+      <c r="V18" s="37">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="36">
+        <v>119</v>
+      </c>
+      <c r="D19" s="37">
+        <v>6999</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2636</v>
+      </c>
+      <c r="F19" s="37">
+        <v>4363</v>
+      </c>
+      <c r="G19" s="37">
+        <v>16</v>
+      </c>
+      <c r="H19" s="37">
+        <v>41</v>
+      </c>
+      <c r="I19" s="37">
+        <v>2</v>
+      </c>
+      <c r="J19" s="37">
+        <v>4</v>
+      </c>
+      <c r="K19" s="37">
+        <v>127</v>
+      </c>
+      <c r="L19" s="37">
+        <v>217</v>
+      </c>
+      <c r="M19" s="37">
+        <v>254</v>
+      </c>
+      <c r="N19" s="37">
+        <v>438</v>
+      </c>
+      <c r="O19" s="37">
+        <v>677</v>
+      </c>
+      <c r="P19" s="37">
+        <v>1256</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>648</v>
+      </c>
+      <c r="R19" s="37">
+        <v>1069</v>
+      </c>
+      <c r="S19" s="37">
+        <v>396</v>
+      </c>
+      <c r="T19" s="37">
+        <v>773</v>
+      </c>
+      <c r="U19" s="37">
+        <v>532</v>
+      </c>
+      <c r="V19" s="37">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="36">
+        <v>183</v>
+      </c>
+      <c r="D20" s="37">
+        <v>7051</v>
+      </c>
+      <c r="E20" s="37">
+        <v>2324</v>
+      </c>
+      <c r="F20" s="37">
+        <v>4727</v>
+      </c>
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
+        <v>5</v>
+      </c>
+      <c r="I20" s="37">
+        <v>14</v>
+      </c>
+      <c r="J20" s="37">
+        <v>17</v>
+      </c>
+      <c r="K20" s="37">
+        <v>105</v>
+      </c>
+      <c r="L20" s="37">
+        <v>97</v>
+      </c>
+      <c r="M20" s="37">
+        <v>252</v>
+      </c>
+      <c r="N20" s="37">
+        <v>362</v>
+      </c>
+      <c r="O20" s="37">
+        <v>367</v>
+      </c>
+      <c r="P20" s="37">
+        <v>771</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>251</v>
+      </c>
+      <c r="R20" s="37">
+        <v>609</v>
+      </c>
+      <c r="S20" s="37">
+        <v>568</v>
+      </c>
+      <c r="T20" s="37">
+        <v>1334</v>
+      </c>
+      <c r="U20" s="37">
+        <v>767</v>
+      </c>
+      <c r="V20" s="37">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="36">
+        <v>129</v>
+      </c>
+      <c r="D21" s="37">
+        <v>5352</v>
+      </c>
+      <c r="E21" s="37">
+        <v>1628</v>
+      </c>
+      <c r="F21" s="37">
+        <v>3724</v>
+      </c>
+      <c r="G21" s="37">
+        <v>2</v>
+      </c>
+      <c r="H21" s="37">
+        <v>21</v>
+      </c>
+      <c r="I21" s="37">
+        <v>7</v>
+      </c>
+      <c r="J21" s="37">
+        <v>7</v>
+      </c>
+      <c r="K21" s="37">
+        <v>29</v>
+      </c>
+      <c r="L21" s="37">
+        <v>23</v>
+      </c>
+      <c r="M21" s="37">
+        <v>101</v>
+      </c>
+      <c r="N21" s="37">
+        <v>130</v>
+      </c>
+      <c r="O21" s="37">
+        <v>221</v>
+      </c>
+      <c r="P21" s="37">
+        <v>448</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>136</v>
+      </c>
+      <c r="R21" s="37">
+        <v>403</v>
+      </c>
+      <c r="S21" s="37">
+        <v>462</v>
+      </c>
+      <c r="T21" s="37">
+        <v>1257</v>
+      </c>
+      <c r="U21" s="37">
+        <v>672</v>
+      </c>
+      <c r="V21" s="37">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="36">
+        <v>517</v>
+      </c>
+      <c r="D22" s="37">
+        <v>19321</v>
+      </c>
+      <c r="E22" s="37">
+        <v>4950</v>
+      </c>
+      <c r="F22" s="37">
+        <v>14371</v>
+      </c>
+      <c r="G22" s="37">
+        <v>339</v>
+      </c>
+      <c r="H22" s="37">
+        <v>805</v>
+      </c>
+      <c r="I22" s="37">
+        <v>119</v>
+      </c>
+      <c r="J22" s="37">
+        <v>162</v>
+      </c>
+      <c r="K22" s="37">
+        <v>511</v>
+      </c>
+      <c r="L22" s="37">
+        <v>744</v>
+      </c>
+      <c r="M22" s="37">
+        <v>548</v>
+      </c>
+      <c r="N22" s="37">
+        <v>1102</v>
+      </c>
+      <c r="O22" s="37">
+        <v>910</v>
+      </c>
+      <c r="P22" s="37">
+        <v>2459</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>669</v>
+      </c>
+      <c r="R22" s="37">
+        <v>2889</v>
+      </c>
+      <c r="S22" s="37">
+        <v>1047</v>
+      </c>
+      <c r="T22" s="37">
+        <v>3514</v>
+      </c>
+      <c r="U22" s="37">
+        <v>1146</v>
+      </c>
+      <c r="V22" s="37">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="36">
+        <v>196</v>
+      </c>
+      <c r="D23" s="37">
+        <v>8287</v>
+      </c>
+      <c r="E23" s="37">
+        <v>2333</v>
+      </c>
+      <c r="F23" s="37">
+        <v>5954</v>
+      </c>
+      <c r="G23" s="37">
+        <v>555</v>
+      </c>
+      <c r="H23" s="37">
+        <v>1017</v>
+      </c>
+      <c r="I23" s="37">
+        <v>11</v>
+      </c>
+      <c r="J23" s="37">
+        <v>15</v>
+      </c>
+      <c r="K23" s="37">
+        <v>93</v>
+      </c>
+      <c r="L23" s="37">
+        <v>158</v>
+      </c>
+      <c r="M23" s="37">
+        <v>218</v>
+      </c>
+      <c r="N23" s="37">
+        <v>336</v>
+      </c>
+      <c r="O23" s="37">
+        <v>492</v>
+      </c>
+      <c r="P23" s="37">
+        <v>1291</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>397</v>
+      </c>
+      <c r="R23" s="37">
+        <v>904</v>
+      </c>
+      <c r="S23" s="37">
+        <v>560</v>
+      </c>
+      <c r="T23" s="37">
+        <v>1766</v>
+      </c>
+      <c r="U23" s="37">
+        <v>562</v>
+      </c>
+      <c r="V23" s="37">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="36">
+        <v>338</v>
+      </c>
+      <c r="D24" s="37">
+        <v>8458</v>
+      </c>
+      <c r="E24" s="37">
+        <v>2227</v>
+      </c>
+      <c r="F24" s="37">
+        <v>6231</v>
+      </c>
+      <c r="G24" s="37">
+        <v>506</v>
+      </c>
+      <c r="H24" s="37">
+        <v>1152</v>
+      </c>
+      <c r="I24" s="37">
+        <v>17</v>
+      </c>
+      <c r="J24" s="37">
+        <v>12</v>
+      </c>
+      <c r="K24" s="37">
+        <v>124</v>
+      </c>
+      <c r="L24" s="37">
+        <v>149</v>
+      </c>
+      <c r="M24" s="37">
+        <v>117</v>
+      </c>
+      <c r="N24" s="37">
+        <v>184</v>
+      </c>
+      <c r="O24" s="37">
+        <v>285</v>
+      </c>
+      <c r="P24" s="37">
+        <v>959</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>241</v>
+      </c>
+      <c r="R24" s="37">
+        <v>688</v>
+      </c>
+      <c r="S24" s="37">
+        <v>578</v>
+      </c>
+      <c r="T24" s="37">
+        <v>1848</v>
+      </c>
+      <c r="U24" s="37">
+        <v>865</v>
+      </c>
+      <c r="V24" s="37">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="36">
+        <v>44</v>
+      </c>
+      <c r="D25" s="37">
+        <v>1379</v>
+      </c>
+      <c r="E25" s="37">
+        <v>369</v>
+      </c>
+      <c r="F25" s="37">
+        <v>1010</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
+        <v>3</v>
+      </c>
+      <c r="I25" s="37">
+        <v>10</v>
+      </c>
+      <c r="J25" s="37">
+        <v>10</v>
+      </c>
+      <c r="K25" s="37">
+        <v>109</v>
+      </c>
+      <c r="L25" s="37">
+        <v>112</v>
+      </c>
+      <c r="M25" s="37">
+        <v>35</v>
+      </c>
+      <c r="N25" s="37">
+        <v>68</v>
+      </c>
+      <c r="O25" s="37">
+        <v>54</v>
+      </c>
+      <c r="P25" s="37">
+        <v>212</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>25</v>
+      </c>
+      <c r="R25" s="37">
+        <v>114</v>
+      </c>
+      <c r="S25" s="37">
+        <v>61</v>
+      </c>
+      <c r="T25" s="37">
+        <v>236</v>
+      </c>
+      <c r="U25" s="37">
+        <v>75</v>
+      </c>
+      <c r="V25" s="37">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="36">
+        <v>140</v>
+      </c>
+      <c r="D26" s="37">
+        <v>7221</v>
+      </c>
+      <c r="E26" s="37">
+        <v>2192</v>
+      </c>
+      <c r="F26" s="37">
+        <v>5029</v>
+      </c>
+      <c r="G26" s="37">
+        <v>55</v>
+      </c>
+      <c r="H26" s="37">
+        <v>84</v>
+      </c>
+      <c r="I26" s="37">
+        <v>0</v>
+      </c>
+      <c r="J26" s="37">
+        <v>2</v>
+      </c>
+      <c r="K26" s="37">
+        <v>20</v>
+      </c>
+      <c r="L26" s="37">
+        <v>18</v>
+      </c>
+      <c r="M26" s="37">
+        <v>83</v>
+      </c>
+      <c r="N26" s="37">
+        <v>88</v>
+      </c>
+      <c r="O26" s="37">
+        <v>221</v>
+      </c>
+      <c r="P26" s="37">
+        <v>415</v>
+      </c>
+      <c r="Q26" s="37">
+        <v>343</v>
+      </c>
+      <c r="R26" s="37">
+        <v>635</v>
+      </c>
+      <c r="S26" s="37">
+        <v>613</v>
+      </c>
+      <c r="T26" s="37">
+        <v>1831</v>
+      </c>
+      <c r="U26" s="37">
+        <v>912</v>
+      </c>
+      <c r="V26" s="37">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="36">
+        <v>137</v>
+      </c>
+      <c r="D27" s="37">
+        <v>6530</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1891</v>
+      </c>
+      <c r="F27" s="37">
+        <v>4639</v>
+      </c>
+      <c r="G27" s="37">
+        <v>19</v>
+      </c>
+      <c r="H27" s="37">
+        <v>28</v>
+      </c>
+      <c r="I27" s="37">
+        <v>0</v>
+      </c>
+      <c r="J27" s="37">
+        <v>2</v>
+      </c>
+      <c r="K27" s="37">
+        <v>118</v>
+      </c>
+      <c r="L27" s="37">
+        <v>290</v>
+      </c>
+      <c r="M27" s="37">
+        <v>279</v>
+      </c>
+      <c r="N27" s="37">
+        <v>1181</v>
+      </c>
+      <c r="O27" s="37">
+        <v>279</v>
+      </c>
+      <c r="P27" s="37">
+        <v>613</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>278</v>
+      </c>
+      <c r="R27" s="37">
+        <v>716</v>
+      </c>
+      <c r="S27" s="37">
+        <v>444</v>
+      </c>
+      <c r="T27" s="37">
+        <v>870</v>
+      </c>
+      <c r="U27" s="37">
+        <v>493</v>
+      </c>
+      <c r="V27" s="37">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="36">
+        <v>97</v>
+      </c>
+      <c r="D28" s="37">
+        <v>4418</v>
+      </c>
+      <c r="E28" s="37">
+        <v>1269</v>
+      </c>
+      <c r="F28" s="37">
+        <v>3149</v>
+      </c>
+      <c r="G28" s="37">
+        <v>1</v>
+      </c>
+      <c r="H28" s="37">
+        <v>2</v>
+      </c>
+      <c r="I28" s="37">
+        <v>5</v>
+      </c>
+      <c r="J28" s="37">
+        <v>4</v>
+      </c>
+      <c r="K28" s="37">
+        <v>23</v>
+      </c>
+      <c r="L28" s="37">
+        <v>46</v>
+      </c>
+      <c r="M28" s="37">
+        <v>98</v>
+      </c>
+      <c r="N28" s="37">
+        <v>134</v>
+      </c>
+      <c r="O28" s="37">
+        <v>177</v>
+      </c>
+      <c r="P28" s="37">
+        <v>642</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>180</v>
+      </c>
+      <c r="R28" s="37">
+        <v>454</v>
+      </c>
+      <c r="S28" s="37">
+        <v>398</v>
+      </c>
+      <c r="T28" s="37">
+        <v>959</v>
+      </c>
+      <c r="U28" s="37">
+        <v>388</v>
+      </c>
+      <c r="V28" s="37">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="36">
+        <v>77</v>
+      </c>
+      <c r="D29" s="37">
+        <v>3077</v>
+      </c>
+      <c r="E29" s="37">
+        <v>966</v>
+      </c>
+      <c r="F29" s="37">
+        <v>2111</v>
+      </c>
+      <c r="G29" s="37">
+        <v>1</v>
+      </c>
+      <c r="H29" s="37">
+        <v>3</v>
+      </c>
+      <c r="I29" s="37">
+        <v>3</v>
+      </c>
+      <c r="J29" s="37">
+        <v>5</v>
+      </c>
+      <c r="K29" s="37">
+        <v>24</v>
+      </c>
+      <c r="L29" s="37">
+        <v>26</v>
+      </c>
+      <c r="M29" s="37">
+        <v>81</v>
+      </c>
+      <c r="N29" s="37">
+        <v>77</v>
+      </c>
+      <c r="O29" s="37">
+        <v>153</v>
+      </c>
+      <c r="P29" s="37">
+        <v>343</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>120</v>
+      </c>
+      <c r="R29" s="37">
+        <v>277</v>
+      </c>
+      <c r="S29" s="37">
+        <v>238</v>
+      </c>
+      <c r="T29" s="37">
+        <v>618</v>
+      </c>
+      <c r="U29" s="37">
+        <v>347</v>
+      </c>
+      <c r="V29" s="37">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="38">
+        <v>8</v>
+      </c>
+      <c r="D30" s="39">
+        <v>84</v>
+      </c>
+      <c r="E30" s="39">
+        <v>10</v>
+      </c>
+      <c r="F30" s="39">
+        <v>74</v>
+      </c>
+      <c r="G30" s="39">
+        <v>0</v>
+      </c>
+      <c r="H30" s="39">
+        <v>0</v>
+      </c>
+      <c r="I30" s="39">
+        <v>0</v>
+      </c>
+      <c r="J30" s="39">
+        <v>0</v>
+      </c>
+      <c r="K30" s="39">
+        <v>1</v>
+      </c>
+      <c r="L30" s="39">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39">
+        <v>0</v>
+      </c>
+      <c r="O30" s="39">
+        <v>6</v>
+      </c>
+      <c r="P30" s="39">
+        <v>34</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>1</v>
+      </c>
+      <c r="R30" s="39">
+        <v>12</v>
+      </c>
+      <c r="S30" s="39">
+        <v>2</v>
+      </c>
+      <c r="T30" s="39">
+        <v>22</v>
+      </c>
+      <c r="U30" s="39">
+        <v>0</v>
+      </c>
+      <c r="V30" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+    </row>
+    <row r="32" spans="1:22" s="29" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
+    </row>
+    <row r="34" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C34" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:V4"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>歷年 yearly</vt:lpstr>
-      <vt:lpstr>2023上半年</vt:lpstr>
+      <vt:lpstr>2026上半年</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2025上半年</vt:lpstr>
-      <vt:lpstr>2024上半年</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
-      <vt:lpstr>2022上半年</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
-      <vt:lpstr>2021上半年</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
-      <vt:lpstr>2020上半年</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
-      <vt:lpstr>2019上半年</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
-      <vt:lpstr>2017上半年</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處楊雅萍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>