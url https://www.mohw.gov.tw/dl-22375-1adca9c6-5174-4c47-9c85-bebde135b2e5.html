--- v0 (2026-05-25)
+++ v1 (2026-10-14)
@@ -1,275 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150930\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37E81A64-D4D8-4C16-923E-E85C4DE9F93A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6729CF8C-B937-4D2B-874C-86602AED5DAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="708" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="53" r:id="rId1"/>
-    <sheet name="2025" sheetId="90" r:id="rId2"/>
-[...12 lines deleted...]
-    <sheet name="2016" sheetId="78" state="hidden" r:id="rId15"/>
+    <sheet name="2026" sheetId="93" state="hidden" r:id="rId2"/>
+    <sheet name="July-Dec., 2026" sheetId="94" state="hidden" r:id="rId3"/>
+    <sheet name="Jan.-June, 2026" sheetId="95" r:id="rId4"/>
+    <sheet name="2025" sheetId="90" r:id="rId5"/>
+    <sheet name="July-Dec., 2025" sheetId="79" state="hidden" r:id="rId6"/>
+    <sheet name="Jan.-June, 2025" sheetId="77" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="89" r:id="rId8"/>
+    <sheet name="2023" sheetId="88" r:id="rId9"/>
+    <sheet name="2022" sheetId="87" r:id="rId10"/>
+    <sheet name="2021" sheetId="86" r:id="rId11"/>
+    <sheet name="2020" sheetId="85" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'2016'!$A$3:$V$31</definedName>
-[...12 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2025'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'2020'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2021'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'2022'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2023'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2024'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2025'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Jan.-June, 2025'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Jan.-June, 2026'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'July-Dec., 2025'!$A$2:$B$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2026'!$A$2:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="14">'2016'!$A:$A,'2016'!$3:$7</definedName>
-[...12 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'2020'!$A:$A,'2020'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2021'!$A:$A,'2021'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'2022'!$A:$A,'2022'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'2023'!$A:$A,'2023'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2024'!$A:$A,'2024'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2025'!$A:$A,'2025'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'2026'!$A:$A,'2026'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'Jan.-June, 2025'!$A:$A,'Jan.-June, 2025'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Jan.-June, 2026'!$A:$A,'Jan.-June, 2026'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2026'!$A:$A,'July-Dec., 2026'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C20" i="53" l="1"/>
-[...8 lines deleted...]
-  <c r="B14" i="53"/>
+  <c r="C16" i="53" l="1"/>
+  <c r="D16" i="53"/>
+  <c r="E16" i="53"/>
+  <c r="F16" i="53"/>
+  <c r="C17" i="53"/>
+  <c r="D17" i="53"/>
+  <c r="E17" i="53"/>
+  <c r="F17" i="53"/>
+  <c r="B17" i="53"/>
+  <c r="B16" i="53"/>
+  <c r="F81" i="95"/>
+  <c r="E81" i="95"/>
+  <c r="D81" i="95"/>
+  <c r="C81" i="95"/>
+  <c r="F80" i="95"/>
+  <c r="E80" i="95"/>
+  <c r="D80" i="95"/>
+  <c r="C80" i="95"/>
+  <c r="F79" i="95"/>
+  <c r="E79" i="95"/>
+  <c r="D79" i="95"/>
+  <c r="C79" i="95"/>
+  <c r="F78" i="95"/>
+  <c r="E78" i="95"/>
+  <c r="D78" i="95"/>
+  <c r="C78" i="95"/>
+  <c r="F77" i="95"/>
+  <c r="E77" i="95"/>
+  <c r="D77" i="95"/>
+  <c r="C77" i="95"/>
+  <c r="F76" i="95"/>
+  <c r="E76" i="95"/>
+  <c r="D76" i="95"/>
+  <c r="C76" i="95"/>
+  <c r="F75" i="95"/>
+  <c r="E75" i="95"/>
+  <c r="D75" i="95"/>
+  <c r="C75" i="95"/>
+  <c r="F74" i="95"/>
+  <c r="E74" i="95"/>
+  <c r="D74" i="95"/>
+  <c r="C74" i="95"/>
+  <c r="F73" i="95"/>
+  <c r="E73" i="95"/>
+  <c r="D73" i="95"/>
+  <c r="C73" i="95"/>
+  <c r="F72" i="95"/>
+  <c r="E72" i="95"/>
+  <c r="D72" i="95"/>
+  <c r="C72" i="95"/>
+  <c r="F71" i="95"/>
+  <c r="E71" i="95"/>
+  <c r="D71" i="95"/>
+  <c r="C71" i="95"/>
+  <c r="F70" i="95"/>
+  <c r="E70" i="95"/>
+  <c r="D70" i="95"/>
+  <c r="C70" i="95"/>
+  <c r="F69" i="95"/>
+  <c r="E69" i="95"/>
+  <c r="D69" i="95"/>
+  <c r="C69" i="95"/>
+  <c r="F68" i="95"/>
+  <c r="E68" i="95"/>
+  <c r="D68" i="95"/>
+  <c r="C68" i="95"/>
+  <c r="F67" i="95"/>
+  <c r="E67" i="95"/>
+  <c r="D67" i="95"/>
+  <c r="C67" i="95"/>
+  <c r="F66" i="95"/>
+  <c r="E66" i="95"/>
+  <c r="D66" i="95"/>
+  <c r="C66" i="95"/>
+  <c r="F65" i="95"/>
+  <c r="E65" i="95"/>
+  <c r="D65" i="95"/>
+  <c r="C65" i="95"/>
+  <c r="F64" i="95"/>
+  <c r="E64" i="95"/>
+  <c r="D64" i="95"/>
+  <c r="C64" i="95"/>
+  <c r="F63" i="95"/>
+  <c r="E63" i="95"/>
+  <c r="D63" i="95"/>
+  <c r="C63" i="95"/>
+  <c r="F62" i="95"/>
+  <c r="E62" i="95"/>
+  <c r="D62" i="95"/>
+  <c r="C62" i="95"/>
+  <c r="F61" i="95"/>
+  <c r="E61" i="95"/>
+  <c r="D61" i="95"/>
+  <c r="C61" i="95"/>
+  <c r="F60" i="95"/>
+  <c r="E60" i="95"/>
+  <c r="D60" i="95"/>
+  <c r="C60" i="95"/>
+  <c r="F59" i="95"/>
+  <c r="E59" i="95"/>
+  <c r="D59" i="95"/>
+  <c r="C59" i="95"/>
+  <c r="G3" i="95"/>
+  <c r="F3" i="95"/>
+  <c r="E3" i="95"/>
+  <c r="D3" i="95"/>
+  <c r="C3" i="95"/>
+  <c r="C12" i="53"/>
+  <c r="D12" i="53"/>
+  <c r="E12" i="53"/>
+  <c r="F12" i="53"/>
+  <c r="B12" i="53"/>
   <c r="D3" i="77"/>
   <c r="E3" i="77"/>
   <c r="F3" i="77"/>
   <c r="G3" i="77"/>
   <c r="C3" i="77"/>
-  <c r="F82" i="92" l="1"/>
-[...90 lines deleted...]
-  <c r="C60" i="92"/>
   <c r="C11" i="53" l="1"/>
   <c r="D11" i="53"/>
   <c r="E11" i="53"/>
   <c r="F11" i="53"/>
   <c r="B11" i="53"/>
-  <c r="F16" i="53"/>
-  <c r="F15" i="53" l="1"/>
+  <c r="F14" i="53"/>
+  <c r="F13" i="53" l="1"/>
+  <c r="F21" i="53" s="1"/>
   <c r="F10" i="53"/>
   <c r="F9" i="53"/>
   <c r="C10" i="53" l="1"/>
   <c r="D10" i="53"/>
   <c r="E10" i="53"/>
   <c r="B10" i="53"/>
   <c r="B9" i="53" l="1"/>
   <c r="C9" i="53"/>
   <c r="D9" i="53"/>
   <c r="E9" i="53"/>
-  <c r="B15" i="53"/>
-[...6 lines deleted...]
-  <c r="E16" i="53"/>
+  <c r="B13" i="53"/>
+  <c r="B14" i="53"/>
+  <c r="C13" i="53"/>
+  <c r="C21" i="53" s="1"/>
+  <c r="C14" i="53"/>
+  <c r="D13" i="53"/>
+  <c r="D14" i="53"/>
+  <c r="E13" i="53"/>
+  <c r="E14" i="53"/>
   <c r="C59" i="77"/>
   <c r="D59" i="77"/>
   <c r="E59" i="77"/>
   <c r="F59" i="77"/>
   <c r="C60" i="77"/>
   <c r="D60" i="77"/>
   <c r="E60" i="77"/>
   <c r="F60" i="77"/>
   <c r="C61" i="77"/>
   <c r="D61" i="77"/>
   <c r="E61" i="77"/>
   <c r="F61" i="77"/>
   <c r="C62" i="77"/>
   <c r="D62" i="77"/>
   <c r="E62" i="77"/>
   <c r="F62" i="77"/>
   <c r="C63" i="77"/>
   <c r="D63" i="77"/>
   <c r="E63" i="77"/>
   <c r="F63" i="77"/>
   <c r="C64" i="77"/>
   <c r="D64" i="77"/>
   <c r="E64" i="77"/>
   <c r="F64" i="77"/>
   <c r="C65" i="77"/>
@@ -326,100 +324,68 @@
   <c r="F77" i="77"/>
   <c r="C78" i="77"/>
   <c r="D78" i="77"/>
   <c r="E78" i="77"/>
   <c r="F78" i="77"/>
   <c r="C79" i="77"/>
   <c r="D79" i="77"/>
   <c r="E79" i="77"/>
   <c r="F79" i="77"/>
   <c r="C80" i="77"/>
   <c r="D80" i="77"/>
   <c r="E80" i="77"/>
   <c r="F80" i="77"/>
   <c r="C81" i="77"/>
   <c r="D81" i="77"/>
   <c r="E81" i="77"/>
   <c r="F81" i="77"/>
   <c r="B8" i="53"/>
   <c r="C8" i="53"/>
   <c r="D8" i="53"/>
   <c r="E8" i="53"/>
   <c r="B7" i="53"/>
   <c r="C7" i="53"/>
   <c r="D7" i="53"/>
   <c r="E7" i="53"/>
+  <c r="E21" i="53" l="1"/>
+  <c r="D21" i="53"/>
+  <c r="B21" i="53"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1175" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="858" uniqueCount="93">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>New Taipei City</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
@@ -427,1049 +393,323 @@
     <t>Taitung County</t>
   </si>
   <si>
     <t>Hualien County</t>
   </si>
   <si>
     <t>Penghu County</t>
   </si>
   <si>
     <t>Keelung City</t>
   </si>
   <si>
     <t>Hsinchu City</t>
   </si>
   <si>
     <t>Chiayi City</t>
   </si>
   <si>
     <t>Kinmen County</t>
   </si>
   <si>
     <t>Lienchiang County</t>
   </si>
   <si>
     <t>Taichung City</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Tainan City</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Kaohsiung City</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Source: County and Government.</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Taoyuan City</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Source: County and Government.</t>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...30 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">年別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Year</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>處遇計畫類型</t>
+      <t xml:space="preserve">家庭維繫
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(</t>
-    </r>
+      <t>Family Preservation</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>案數</t>
+      <t>家庭重整</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>)Types of Treatment Programs (Number of Cases)</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>Family Reunification</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">總計
+      <t xml:space="preserve">合計
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Total</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>Subtotal</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">家庭維繫
+      <t xml:space="preserve">強制安置
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Family Preservation</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>Compulsory Placement</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>家庭重整</t>
+      <t xml:space="preserve">委託安置
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Family Reunification</t>
-[...210 lines deleted...]
-      </rPr>
       <t>Outsourced Placement</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">區域別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Locality</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>總計</t>
-[...10 lines deleted...]
-      </rPr>
       <t>資料來源：各直轄市、縣市政府。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...21 lines deleted...]
-    </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...328 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：各直轄市、縣市政府。</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...45 lines deleted...]
-        <sz val="14"/>
+      <t>單位：案數</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>-</t>
-[...20 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t xml:space="preserve">  Unit : Number of Cases</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>單位：案數</t>
-[...51 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>新北市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>新北市</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>臺北市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>臺北市</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>桃園市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>桃園市</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+      <t>臺中市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>臺中市</t>
-[...10 lines deleted...]
-      </rPr>
       <t>臺南市</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>高雄市</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　宜蘭縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　新竹縣</t>
     </r>
   </si>
@@ -1621,772 +861,369 @@
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金門縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　連江縣</t>
     </r>
   </si>
   <si>
     <r>
-      <t>更新日期：</t>
-[...15 lines deleted...]
-    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
-[...8 lines deleted...]
-    </r>
+      <t>新北市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
-[...8 lines deleted...]
-    </r>
+      <t>臺北市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
-[...8 lines deleted...]
-    </r>
+      <t>桃園市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺中市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺南市</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>109</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">委託安置
-</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Outsourced Placement</t>
-[...75 lines deleted...]
-      <t>年</t>
+      <t>, 2020</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 201</t>
-[...86 lines deleted...]
-      <t>新北市</t>
+      <t/>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...160 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>上半年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, Jan.-June</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t/>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, July-Dec.</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2020</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t xml:space="preserve">轉委託安置
+</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2021/03/31</t>
-[...19 lines deleted...]
-      </rPr>
       <t>Outsourced Placement</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2021</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...19 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2021</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2022</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...19 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>兒童少年保護</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>-</t>
     </r>
     <r>
       <rPr>
@@ -2430,730 +1267,712 @@
       </rPr>
       <t>Types of Treatment Programs (Number of Cases)</t>
     </r>
   </si>
   <si>
     <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2022</t>
     </r>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2023</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <t>112</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2024/04/01</t>
-[...53 lines deleted...]
-      <t>, July-Dec., 2024</t>
+      <t>, 2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...95 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>安置後返家</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Returning Home</t>
     </r>
   </si>
   <si>
     <t>…</t>
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2024</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Jan.-June, 2025</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>7-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> July-Dec., 2025</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2025/03/31</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>, 2024</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>民國</t>
-[...3 lines deleted...]
-        <sz val="9"/>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
-[...33 lines deleted...]
-      <t xml:space="preserve"> Jan.-June, 2025</t>
+      <t>2025/09/30</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...55 lines deleted...]
-    </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>下半年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2025</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>, July-Dec.</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>113</t>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2024</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2025/09/30</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>, Jan.-June</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/03/31</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+      <t>, 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2025</t>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Jan.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>7-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> July-Dec., 2026</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2026</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/09/30</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;;[Red]&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
-[...4 lines deleted...]
-    </font>
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color indexed="81"/>
-[...32 lines deleted...]
-      <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="標楷體"/>
-[...24 lines deleted...]
-      <color indexed="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -3254,71 +2073,56 @@
       <sz val="8"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -3327,95 +2131,71 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -3530,456 +2310,296 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...59 lines deleted...]
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="177" fontId="25" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="23" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="26" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="177" fontId="30" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="177" fontId="28" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="177" fontId="36" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="29" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="34" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="28" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="39" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...94 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_moi04-05" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_十年長照上網" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="㽎㼿㼿㼿㼿㼿㼿㼿㼿" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="㼿" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4300,13835 +2920,9512 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A32" sqref="A32"/>
-      <selection pane="bottomRight" activeCell="C24" sqref="C24"/>
+      <selection pane="bottomRight" activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="2" customWidth="1"/>
     <col min="2" max="5" width="20.5" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.83203125" style="2" customWidth="1"/>
     <col min="7" max="11" width="16.1640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="15.1640625" style="2" customWidth="1"/>
     <col min="13" max="20" width="7.33203125" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.6640625" style="2" customWidth="1"/>
     <col min="22" max="35" width="7.1640625" style="2" customWidth="1"/>
     <col min="36" max="36" width="8.1640625" style="2" customWidth="1"/>
     <col min="37" max="50" width="7.1640625" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.33203125" style="2" customWidth="1"/>
     <col min="52" max="56" width="6" style="2" customWidth="1"/>
     <col min="57" max="57" width="4.6640625" style="2" customWidth="1"/>
     <col min="58" max="71" width="7.6640625" style="2" customWidth="1"/>
     <col min="72" max="72" width="11" style="2" customWidth="1"/>
     <col min="73" max="82" width="9.5" style="2" customWidth="1"/>
     <col min="83" max="83" width="7.6640625" style="2" customWidth="1"/>
     <col min="84" max="97" width="7.33203125" style="2" customWidth="1"/>
     <col min="98" max="98" width="9.1640625" style="2" customWidth="1"/>
     <col min="99" max="110" width="8.1640625" style="2" customWidth="1"/>
     <col min="111" max="111" width="6.6640625" style="2" customWidth="1"/>
     <col min="112" max="128" width="6.33203125" style="2" customWidth="1"/>
     <col min="129" max="129" width="5.5" style="2" customWidth="1"/>
     <col min="130" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-[...72 lines deleted...]
-      <c r="B7" s="27">
+      <c r="A2" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+    </row>
+    <row r="3" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+    </row>
+    <row r="4" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+    </row>
+    <row r="5" spans="1:12" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="49"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="61"/>
+    </row>
+    <row r="7" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="11">
         <f>'2020'!C8</f>
         <v>16909</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="11">
         <f>'2020'!D8</f>
         <v>6144</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="11">
         <f>'2020'!E8</f>
         <v>3905</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="11">
         <f>'2020'!F8</f>
         <v>2239</v>
       </c>
-      <c r="F7" s="66" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="27">
+      <c r="F7" s="39" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="11">
         <f>'2021'!C8</f>
         <v>20139</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="11">
         <f>'2021'!D8</f>
         <v>4203</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="11">
         <f>'2021'!E8</f>
         <v>2925</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="11">
         <f>'2021'!F8</f>
         <v>1278</v>
       </c>
-      <c r="F8" s="66" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="27">
+      <c r="F8" s="39" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="11">
         <f>'2022'!C8</f>
         <v>22093</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="11">
         <f>'2022'!D8</f>
         <v>4552</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="11">
         <f>'2022'!E8</f>
         <v>3447</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="11">
         <f>'2022'!F8</f>
         <v>1105</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="11">
         <f>'2022'!G8</f>
         <v>205</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="27">
+    <row r="10" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="11">
         <f>'2023'!C8</f>
         <v>24339</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="11">
         <f>'2023'!D8</f>
         <v>4754</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="11">
         <f>'2023'!E8</f>
         <v>3727</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="11">
         <f>'2023'!F8</f>
         <v>1027</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="11">
         <f>'2023'!G8</f>
         <v>191</v>
       </c>
     </row>
-    <row r="11" spans="1:12" s="21" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="27">
+    <row r="11" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="11">
         <f>'2024'!C8</f>
         <v>25800</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="11">
         <f>'2024'!D8</f>
         <v>6121</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="11">
         <f>'2024'!E8</f>
         <v>4770</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="11">
         <f>'2024'!F8</f>
         <v>1351</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="11">
         <f>'2024'!G8</f>
         <v>154</v>
       </c>
     </row>
-    <row r="12" spans="1:12" s="21" customFormat="1" ht="16.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="B14" s="55">
+    <row r="12" spans="1:12" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="11">
         <f>'2025'!C8</f>
         <v>25228</v>
       </c>
-      <c r="C14" s="55">
+      <c r="C12" s="11">
         <f>'2025'!D8</f>
         <v>6534</v>
       </c>
-      <c r="D14" s="55">
+      <c r="D12" s="11">
         <f>'2025'!E8</f>
         <v>5257</v>
       </c>
-      <c r="E14" s="55">
+      <c r="E12" s="11">
         <f>'2025'!F8</f>
         <v>1277</v>
       </c>
-      <c r="F14" s="55">
+      <c r="F12" s="11">
         <f>'2025'!G8</f>
         <v>128</v>
       </c>
     </row>
-    <row r="15" spans="1:12" s="22" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B15" s="27">
+    <row r="13" spans="1:12" s="7" customFormat="1" ht="16.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="11">
         <f>'Jan.-June, 2025'!C8</f>
         <v>12731</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C13" s="11">
         <f>'Jan.-June, 2025'!D8</f>
         <v>3261</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D13" s="11">
         <f>'Jan.-June, 2025'!E8</f>
         <v>2597</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E13" s="11">
         <f>'Jan.-June, 2025'!F8</f>
         <v>664</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F13" s="11">
         <f>'Jan.-June, 2025'!G8</f>
         <v>57</v>
       </c>
     </row>
-    <row r="16" spans="1:12" s="22" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="27">
+    <row r="14" spans="1:12" s="7" customFormat="1" ht="16.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="11">
         <f>'July-Dec., 2025'!C8</f>
         <v>12497</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C14" s="11">
         <f>'July-Dec., 2025'!D8</f>
         <v>3273</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D14" s="11">
         <f>'July-Dec., 2025'!E8</f>
         <v>2660</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E14" s="11">
         <f>'July-Dec., 2025'!F8</f>
         <v>613</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F14" s="11">
         <f>'July-Dec., 2025'!G8</f>
         <v>71</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F17" s="39"/>
+    <row r="15" spans="1:12" s="42" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+    </row>
+    <row r="16" spans="1:12" s="31" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="46" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="27">
+        <f>'Jan.-June, 2026'!C8</f>
+        <v>13140</v>
+      </c>
+      <c r="C16" s="27">
+        <f>'Jan.-June, 2026'!D8</f>
+        <v>3522</v>
+      </c>
+      <c r="D16" s="27">
+        <f>'Jan.-June, 2026'!E8</f>
+        <v>2933</v>
+      </c>
+      <c r="E16" s="27">
+        <f>'Jan.-June, 2026'!F8</f>
+        <v>589</v>
+      </c>
+      <c r="F16" s="27">
+        <f>'Jan.-June, 2026'!G8</f>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="31" customFormat="1" ht="16.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="27">
+        <f>'July-Dec., 2026'!C8</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="27">
+        <f>'July-Dec., 2026'!D8</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="27">
+        <f>'July-Dec., 2026'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="27">
+        <f>'July-Dec., 2026'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="27">
+        <f>'July-Dec., 2026'!G8</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-        <f>IF(B14=SUM(B15:B16),"","*")</f>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="45" t="str">
+        <f>IF(B12=SUM(B13:B14),"","*")</f>
         <v/>
       </c>
-      <c r="C20" s="70" t="str">
-        <f t="shared" ref="C20:F20" si="0">IF(C14=SUM(C15:C16),"","*")</f>
+      <c r="C21" s="45" t="str">
+        <f t="shared" ref="C21:F21" si="0">IF(C12=SUM(C13:C14),"","*")</f>
         <v/>
       </c>
-      <c r="D20" s="70" t="str">
+      <c r="D21" s="45" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E20" s="70" t="str">
+      <c r="E21" s="45" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="F20" s="70" t="str">
+      <c r="F21" s="45" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="F21" s="58"/>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="F4:F6"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="39" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:F34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="M22" sqref="M22"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="M22" sqref="M22"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="24" style="2" customWidth="1"/>
-    <col min="7" max="16384" width="5.5" style="2"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
+    <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>131</v>
+    <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-    </row>
-[...7 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="G2" s="32"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>22093</v>
+      </c>
+      <c r="D8" s="27">
+        <v>4552</v>
+      </c>
+      <c r="E8" s="27">
+        <v>3447</v>
+      </c>
+      <c r="F8" s="27">
+        <v>1105</v>
+      </c>
+      <c r="G8" s="36">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>3531</v>
+      </c>
+      <c r="D9" s="11">
+        <v>893</v>
+      </c>
+      <c r="E9" s="11">
+        <v>690</v>
+      </c>
+      <c r="F9" s="11">
+        <v>203</v>
+      </c>
+      <c r="G9" s="35">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2482</v>
+      </c>
+      <c r="D10" s="11">
+        <v>442</v>
+      </c>
+      <c r="E10" s="11">
+        <v>309</v>
+      </c>
+      <c r="F10" s="11">
+        <v>133</v>
+      </c>
+      <c r="G10" s="35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1581</v>
+      </c>
+      <c r="D11" s="11">
+        <v>543</v>
+      </c>
+      <c r="E11" s="11">
+        <v>496</v>
+      </c>
+      <c r="F11" s="11">
+        <v>47</v>
+      </c>
+      <c r="G11" s="35">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>4744</v>
+      </c>
+      <c r="D12" s="11">
+        <v>519</v>
+      </c>
+      <c r="E12" s="11">
+        <v>459</v>
+      </c>
+      <c r="F12" s="11">
+        <v>60</v>
+      </c>
+      <c r="G12" s="35">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1385</v>
+      </c>
+      <c r="D13" s="11">
+        <v>176</v>
+      </c>
+      <c r="E13" s="11">
+        <v>146</v>
+      </c>
+      <c r="F13" s="11">
+        <v>30</v>
+      </c>
+      <c r="G13" s="35">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2845</v>
+      </c>
+      <c r="D14" s="11">
+        <v>645</v>
+      </c>
+      <c r="E14" s="11">
+        <v>370</v>
+      </c>
+      <c r="F14" s="11">
+        <v>275</v>
+      </c>
+      <c r="G14" s="35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>186</v>
+      </c>
+      <c r="D15" s="11">
+        <v>35</v>
+      </c>
+      <c r="E15" s="11">
+        <v>7</v>
+      </c>
+      <c r="F15" s="11">
+        <v>28</v>
+      </c>
+      <c r="G15" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>336</v>
+      </c>
+      <c r="D16" s="11">
+        <v>111</v>
+      </c>
+      <c r="E16" s="11">
+        <v>72</v>
+      </c>
+      <c r="F16" s="11">
+        <v>39</v>
+      </c>
+      <c r="G16" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>213</v>
+      </c>
+      <c r="D17" s="11">
+        <v>75</v>
+      </c>
+      <c r="E17" s="11">
+        <v>74</v>
+      </c>
+      <c r="F17" s="11">
+        <v>1</v>
+      </c>
+      <c r="G17" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>906</v>
+      </c>
+      <c r="D18" s="11">
+        <v>204</v>
+      </c>
+      <c r="E18" s="11">
+        <v>133</v>
+      </c>
+      <c r="F18" s="11">
+        <v>71</v>
+      </c>
+      <c r="G18" s="35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>418</v>
+      </c>
+      <c r="D19" s="11">
+        <v>84</v>
+      </c>
+      <c r="E19" s="11">
+        <v>72</v>
+      </c>
+      <c r="F19" s="11">
+        <v>12</v>
+      </c>
+      <c r="G19" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>602</v>
+      </c>
+      <c r="D20" s="11">
+        <v>59</v>
+      </c>
+      <c r="E20" s="11">
+        <v>54</v>
+      </c>
+      <c r="F20" s="11">
+        <v>5</v>
+      </c>
+      <c r="G20" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>292</v>
+      </c>
+      <c r="D21" s="11">
+        <v>88</v>
+      </c>
+      <c r="E21" s="11">
+        <v>72</v>
+      </c>
+      <c r="F21" s="11">
+        <v>16</v>
+      </c>
+      <c r="G21" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...10 lines deleted...]
-      <c r="C5" s="74" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>562</v>
+      </c>
+      <c r="D22" s="11">
+        <v>165</v>
+      </c>
+      <c r="E22" s="11">
+        <v>136</v>
+      </c>
+      <c r="F22" s="11">
+        <v>29</v>
+      </c>
+      <c r="G22" s="35">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>573</v>
+      </c>
+      <c r="D23" s="11">
+        <v>129</v>
+      </c>
+      <c r="E23" s="11">
+        <v>92</v>
+      </c>
+      <c r="F23" s="11">
+        <v>37</v>
+      </c>
+      <c r="G23" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>543</v>
+      </c>
+      <c r="D24" s="11">
+        <v>122</v>
+      </c>
+      <c r="E24" s="11">
+        <v>107</v>
+      </c>
+      <c r="F24" s="11">
+        <v>15</v>
+      </c>
+      <c r="G24" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>11</v>
+      </c>
+      <c r="D25" s="11">
+        <v>1</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>333</v>
+      </c>
+      <c r="D26" s="11">
+        <v>109</v>
+      </c>
+      <c r="E26" s="11">
+        <v>49</v>
+      </c>
+      <c r="F26" s="11">
+        <v>60</v>
+      </c>
+      <c r="G26" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>214</v>
+      </c>
+      <c r="D27" s="11">
+        <v>123</v>
+      </c>
+      <c r="E27" s="11">
+        <v>87</v>
+      </c>
+      <c r="F27" s="11">
         <v>36</v>
       </c>
-      <c r="D5" s="76" t="s">
-[...31 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="G27" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>298</v>
+      </c>
+      <c r="D28" s="11">
+        <v>24</v>
+      </c>
+      <c r="E28" s="11">
+        <v>20</v>
+      </c>
+      <c r="F28" s="11">
+        <v>4</v>
+      </c>
+      <c r="G28" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>35</v>
+      </c>
+      <c r="D29" s="11">
+        <v>5</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1</v>
+      </c>
+      <c r="F29" s="11">
+        <v>4</v>
+      </c>
+      <c r="G29" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>3</v>
+      </c>
+      <c r="D30" s="12">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...339 lines deleted...]
-      <c r="C25" s="27">
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="27">
-[...121 lines deleted...]
-    </row>
+    </row>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="8">
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="C4:G4"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
-    <mergeCell ref="C4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="M22" sqref="M22"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="M32" sqref="M32"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="24" style="2" customWidth="1"/>
     <col min="7" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
     </row>
     <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="A3" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:6" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+    </row>
+    <row r="5" spans="1:6" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+    </row>
+    <row r="6" spans="1:6" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:6" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>20139</v>
+      </c>
+      <c r="D8" s="27">
+        <v>4203</v>
+      </c>
+      <c r="E8" s="27">
+        <v>2925</v>
+      </c>
+      <c r="F8" s="27">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>3196</v>
+      </c>
+      <c r="D9" s="11">
+        <v>676</v>
+      </c>
+      <c r="E9" s="11">
+        <v>506</v>
+      </c>
+      <c r="F9" s="11">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2830</v>
+      </c>
+      <c r="D10" s="11">
+        <v>429</v>
+      </c>
+      <c r="E10" s="11">
+        <v>294</v>
+      </c>
+      <c r="F10" s="11">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1707</v>
+      </c>
+      <c r="D11" s="11">
+        <v>581</v>
+      </c>
+      <c r="E11" s="11">
+        <v>496</v>
+      </c>
+      <c r="F11" s="11">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2732</v>
+      </c>
+      <c r="D12" s="11">
+        <v>404</v>
+      </c>
+      <c r="E12" s="11">
+        <v>337</v>
+      </c>
+      <c r="F12" s="11">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1343</v>
+      </c>
+      <c r="D13" s="11">
+        <v>152</v>
+      </c>
+      <c r="E13" s="11">
+        <v>134</v>
+      </c>
+      <c r="F13" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>3172</v>
+      </c>
+      <c r="D14" s="11">
+        <v>647</v>
+      </c>
+      <c r="E14" s="11">
+        <v>304</v>
+      </c>
+      <c r="F14" s="11">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>242</v>
+      </c>
+      <c r="D15" s="11">
+        <v>62</v>
+      </c>
+      <c r="E15" s="11">
+        <v>38</v>
+      </c>
+      <c r="F15" s="11">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>329</v>
+      </c>
+      <c r="D16" s="11">
+        <v>103</v>
+      </c>
+      <c r="E16" s="11">
+        <v>43</v>
+      </c>
+      <c r="F16" s="11">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>258</v>
+      </c>
+      <c r="D17" s="11">
+        <v>84</v>
+      </c>
+      <c r="E17" s="11">
+        <v>78</v>
+      </c>
+      <c r="F17" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>476</v>
+      </c>
+      <c r="D18" s="11">
+        <v>163</v>
+      </c>
+      <c r="E18" s="11">
+        <v>110</v>
+      </c>
+      <c r="F18" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>437</v>
+      </c>
+      <c r="D19" s="11">
+        <v>76</v>
+      </c>
+      <c r="E19" s="11">
+        <v>57</v>
+      </c>
+      <c r="F19" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>730</v>
+      </c>
+      <c r="D20" s="11">
+        <v>132</v>
+      </c>
+      <c r="E20" s="11">
+        <v>82</v>
+      </c>
+      <c r="F20" s="11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>298</v>
+      </c>
+      <c r="D21" s="11">
+        <v>76</v>
+      </c>
+      <c r="E21" s="11">
+        <v>58</v>
+      </c>
+      <c r="F21" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...45 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>423</v>
+      </c>
+      <c r="D22" s="11">
+        <v>84</v>
+      </c>
+      <c r="E22" s="11">
+        <v>57</v>
+      </c>
+      <c r="F22" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>386</v>
+      </c>
+      <c r="D23" s="11">
+        <v>162</v>
+      </c>
+      <c r="E23" s="11">
+        <v>114</v>
+      </c>
+      <c r="F23" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>427</v>
+      </c>
+      <c r="D24" s="11">
+        <v>87</v>
+      </c>
+      <c r="E24" s="11">
+        <v>71</v>
+      </c>
+      <c r="F24" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>22</v>
+      </c>
+      <c r="D25" s="11">
+        <v>4</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4</v>
+      </c>
+      <c r="F25" s="11">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...16 lines deleted...]
-      <c r="B9" s="24" t="s">
+    </row>
+    <row r="26" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>425</v>
+      </c>
+      <c r="D26" s="11">
+        <v>66</v>
+      </c>
+      <c r="E26" s="11">
+        <v>27</v>
+      </c>
+      <c r="F26" s="11">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>383</v>
+      </c>
+      <c r="D27" s="11">
+        <v>188</v>
+      </c>
+      <c r="E27" s="11">
+        <v>104</v>
+      </c>
+      <c r="F27" s="11">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>248</v>
+      </c>
+      <c r="D28" s="11">
+        <v>14</v>
+      </c>
+      <c r="E28" s="11">
+        <v>10</v>
+      </c>
+      <c r="F28" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>73</v>
+      </c>
+      <c r="D29" s="11">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11">
         <v>1</v>
       </c>
-      <c r="C9" s="27">
-[...16 lines deleted...]
-      <c r="B10" s="24" t="s">
+      <c r="F29" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
         <v>2</v>
       </c>
-      <c r="C10" s="27">
-[...188 lines deleted...]
-      <c r="F19" s="27">
+      <c r="D30" s="12">
+        <v>0</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...223 lines deleted...]
-    </row>
     <row r="32" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="19"/>
-[...2 lines deleted...]
-      <c r="A33" s="33" t="s">
+      <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
     </row>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:O34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.33203125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16384" width="5.5" style="2"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
+    <col min="3" max="6" width="24" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>103</v>
+    <row r="1" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="35" t="s">
+    <row r="2" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2"/>
+    </row>
+    <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" spans="1:6" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+    </row>
+    <row r="5" spans="1:6" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+    </row>
+    <row r="6" spans="1:6" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="72" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:6" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B2"/>
-[...2 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>16909</v>
+      </c>
+      <c r="D8" s="27">
+        <v>6144</v>
+      </c>
+      <c r="E8" s="27">
+        <v>3905</v>
+      </c>
+      <c r="F8" s="27">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>2640</v>
+      </c>
+      <c r="D9" s="11">
+        <v>927</v>
+      </c>
+      <c r="E9" s="11">
+        <v>709</v>
+      </c>
+      <c r="F9" s="11">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2311</v>
+      </c>
+      <c r="D10" s="11">
+        <v>458</v>
+      </c>
+      <c r="E10" s="11">
+        <v>321</v>
+      </c>
+      <c r="F10" s="11">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1795</v>
+      </c>
+      <c r="D11" s="11">
+        <v>631</v>
+      </c>
+      <c r="E11" s="11">
+        <v>495</v>
+      </c>
+      <c r="F11" s="11">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2113</v>
+      </c>
+      <c r="D12" s="11">
+        <v>544</v>
+      </c>
+      <c r="E12" s="11">
+        <v>386</v>
+      </c>
+      <c r="F12" s="11">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1254</v>
+      </c>
+      <c r="D13" s="11">
+        <v>258</v>
+      </c>
+      <c r="E13" s="11">
+        <v>229</v>
+      </c>
+      <c r="F13" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2618</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1180</v>
+      </c>
+      <c r="E14" s="11">
+        <v>383</v>
+      </c>
+      <c r="F14" s="11">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>167</v>
+      </c>
+      <c r="D15" s="11">
+        <v>62</v>
+      </c>
+      <c r="E15" s="11">
+        <v>42</v>
+      </c>
+      <c r="F15" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>393</v>
+      </c>
+      <c r="D16" s="11">
+        <v>157</v>
+      </c>
+      <c r="E16" s="11">
+        <v>98</v>
+      </c>
+      <c r="F16" s="11">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>209</v>
+      </c>
+      <c r="D17" s="11">
+        <v>157</v>
+      </c>
+      <c r="E17" s="11">
+        <v>138</v>
+      </c>
+      <c r="F17" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>624</v>
+      </c>
+      <c r="D18" s="11">
+        <v>313</v>
+      </c>
+      <c r="E18" s="11">
+        <v>217</v>
+      </c>
+      <c r="F18" s="11">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>198</v>
+      </c>
+      <c r="D19" s="11">
+        <v>142</v>
+      </c>
+      <c r="E19" s="11">
+        <v>110</v>
+      </c>
+      <c r="F19" s="11">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>362</v>
+      </c>
+      <c r="D20" s="11">
+        <v>217</v>
+      </c>
+      <c r="E20" s="11">
         <v>102</v>
       </c>
-      <c r="B3" s="8"/>
-[...2 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="F20" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>331</v>
+      </c>
+      <c r="D21" s="11">
+        <v>97</v>
+      </c>
+      <c r="E21" s="11">
+        <v>81</v>
+      </c>
+      <c r="F21" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...38 lines deleted...]
-      <c r="J5" s="78" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>737</v>
+      </c>
+      <c r="D22" s="11">
+        <v>359</v>
+      </c>
+      <c r="E22" s="11">
+        <v>225</v>
+      </c>
+      <c r="F22" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>270</v>
+      </c>
+      <c r="D23" s="11">
+        <v>174</v>
+      </c>
+      <c r="E23" s="11">
+        <v>77</v>
+      </c>
+      <c r="F23" s="11">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>298</v>
+      </c>
+      <c r="D24" s="11">
+        <v>207</v>
+      </c>
+      <c r="E24" s="11">
+        <v>142</v>
+      </c>
+      <c r="F24" s="11">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>13</v>
+      </c>
+      <c r="D25" s="11">
+        <v>2</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>211</v>
+      </c>
+      <c r="D26" s="11">
+        <v>82</v>
+      </c>
+      <c r="E26" s="11">
         <v>39</v>
       </c>
-      <c r="K5" s="78" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="78" t="s">
+      <c r="F26" s="11">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>145</v>
+      </c>
+      <c r="D27" s="11">
+        <v>82</v>
+      </c>
+      <c r="E27" s="11">
+        <v>56</v>
+      </c>
+      <c r="F27" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>167</v>
+      </c>
+      <c r="D28" s="11">
+        <v>51</v>
+      </c>
+      <c r="E28" s="11">
         <v>41</v>
       </c>
-      <c r="M5" s="78" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="78" t="s">
+      <c r="F28" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>52</v>
+      </c>
+      <c r="D29" s="11">
         <v>43</v>
       </c>
-      <c r="O5" s="96" t="s">
-[...47 lines deleted...]
-      <c r="B8" s="29" t="s">
+      <c r="E29" s="11">
+        <v>11</v>
+      </c>
+      <c r="F29" s="11">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>1</v>
+      </c>
+      <c r="D30" s="12">
+        <v>1</v>
+      </c>
+      <c r="E30" s="12">
+        <v>1</v>
+      </c>
+      <c r="F30" s="12">
         <v>0</v>
       </c>
-      <c r="C8" s="27">
-[...73 lines deleted...]
-      <c r="L9" s="27">
+    </row>
+    <row r="31" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="M9" s="27">
-[...1002 lines deleted...]
-      <c r="A32" s="33" t="s">
+    </row>
+    <row r="32" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4"/>
+    </row>
   </sheetData>
-  <mergeCells count="17">
-    <mergeCell ref="G6:G7"/>
+  <mergeCells count="7">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
-    <mergeCell ref="D5:D7"/>
-[...10 lines deleted...]
-    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="D5:F5"/>
+    <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
+    <mergeCell ref="C4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...3285 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{084B7486-641C-44AD-9C51-C13E95F2FBF3}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="P25" sqref="P25"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C36" sqref="C36"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="20.6640625" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="A3" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="36"/>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="35"/>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="35"/>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="35"/>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="35"/>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="35"/>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="35"/>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="35"/>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="35"/>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="35"/>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="35"/>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="35"/>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="35"/>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="35"/>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...89 lines deleted...]
-      <c r="G9" s="62">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="35"/>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="35"/>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>12</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G10" s="62">
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="35"/>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="35"/>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="35"/>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="35"/>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="35"/>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
         <v>17</v>
       </c>
-    </row>
-[...441 lines deleted...]
-      <c r="B30" s="25" t="s">
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="35"/>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="28">
-[...13 lines deleted...]
-      </c>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="34"/>
     </row>
     <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="19" t="s">
-        <v>66</v>
+      <c r="A31" s="4" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="19"/>
+      <c r="A32" s="4"/>
     </row>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="33" t="s">
+      <c r="A33" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E57AAD33-2C8F-4CB4-8A3E-832C1E72AD07}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="P25" sqref="P25"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="22.5" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...6 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="A3" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="41"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="36"/>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="35"/>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="35"/>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="35"/>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="35"/>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="35"/>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="35"/>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="35"/>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="35"/>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="35"/>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="35"/>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="35"/>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="35"/>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="35"/>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...132 lines deleted...]
-      <c r="F11" s="27">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="35"/>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="35"/>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="35"/>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="35"/>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="35"/>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="35"/>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="35"/>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="35"/>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="34"/>
+    </row>
+    <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="4"/>
+    </row>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="G11" s="62">
-[...451 lines deleted...]
-      </c>
     </row>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G7"/>
+    <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
-    <mergeCell ref="A4:B7"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2E3F865-9A1D-4357-8EE1-7CD7ED8B3E12}">
   <dimension ref="A1:G81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="P25" sqref="P25"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A81" sqref="A35:XFD81"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="24" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="64" t="str">
+      <c r="A3" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="37" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
-      <c r="D3" s="64" t="str">
+      <c r="D3" s="37" t="str">
         <f t="shared" ref="D3:G3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
-      <c r="E3" s="64" t="str">
+      <c r="E3" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="F3" s="64" t="str">
+      <c r="F3" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="G3" s="64" t="str">
+      <c r="G3" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:7" s="20" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="86" t="s">
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>13140</v>
+      </c>
+      <c r="D8" s="27">
+        <v>3522</v>
+      </c>
+      <c r="E8" s="27">
+        <v>2933</v>
+      </c>
+      <c r="F8" s="27">
+        <v>589</v>
+      </c>
+      <c r="G8" s="36">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1691</v>
+      </c>
+      <c r="D9" s="11">
+        <v>456</v>
+      </c>
+      <c r="E9" s="11">
+        <v>400</v>
+      </c>
+      <c r="F9" s="11">
+        <v>56</v>
+      </c>
+      <c r="G9" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1320</v>
+      </c>
+      <c r="D10" s="11">
+        <v>179</v>
+      </c>
+      <c r="E10" s="11">
+        <v>154</v>
+      </c>
+      <c r="F10" s="11">
+        <v>25</v>
+      </c>
+      <c r="G10" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>845</v>
+      </c>
+      <c r="D11" s="11">
+        <v>245</v>
+      </c>
+      <c r="E11" s="11">
+        <v>230</v>
+      </c>
+      <c r="F11" s="11">
+        <v>15</v>
+      </c>
+      <c r="G11" s="35">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>4251</v>
+      </c>
+      <c r="D12" s="11">
+        <v>760</v>
+      </c>
+      <c r="E12" s="11">
+        <v>676</v>
+      </c>
+      <c r="F12" s="11">
+        <v>84</v>
+      </c>
+      <c r="G12" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>450</v>
+      </c>
+      <c r="D13" s="11">
+        <v>158</v>
+      </c>
+      <c r="E13" s="11">
+        <v>145</v>
+      </c>
+      <c r="F13" s="11">
+        <v>13</v>
+      </c>
+      <c r="G13" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1795</v>
+      </c>
+      <c r="D14" s="11">
+        <v>561</v>
+      </c>
+      <c r="E14" s="11">
+        <v>415</v>
+      </c>
+      <c r="F14" s="11">
+        <v>146</v>
+      </c>
+      <c r="G14" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>51</v>
+      </c>
+      <c r="D15" s="11">
+        <v>5</v>
+      </c>
+      <c r="E15" s="11">
+        <v>5</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>225</v>
+      </c>
+      <c r="D16" s="11">
+        <v>64</v>
+      </c>
+      <c r="E16" s="11">
+        <v>34</v>
+      </c>
+      <c r="F16" s="11">
+        <v>30</v>
+      </c>
+      <c r="G16" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>143</v>
+      </c>
+      <c r="D17" s="11">
+        <v>84</v>
+      </c>
+      <c r="E17" s="11">
+        <v>81</v>
+      </c>
+      <c r="F17" s="11">
+        <v>3</v>
+      </c>
+      <c r="G17" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>465</v>
+      </c>
+      <c r="D18" s="11">
+        <v>245</v>
+      </c>
+      <c r="E18" s="11">
+        <v>193</v>
+      </c>
+      <c r="F18" s="11">
+        <v>52</v>
+      </c>
+      <c r="G18" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>205</v>
+      </c>
+      <c r="D19" s="11">
+        <v>74</v>
+      </c>
+      <c r="E19" s="11">
+        <v>69</v>
+      </c>
+      <c r="F19" s="11">
+        <v>5</v>
+      </c>
+      <c r="G19" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>233</v>
+      </c>
+      <c r="D20" s="11">
+        <v>61</v>
+      </c>
+      <c r="E20" s="11">
+        <v>53</v>
+      </c>
+      <c r="F20" s="11">
+        <v>8</v>
+      </c>
+      <c r="G20" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>219</v>
+      </c>
+      <c r="D21" s="11">
+        <v>59</v>
+      </c>
+      <c r="E21" s="11">
+        <v>52</v>
+      </c>
+      <c r="F21" s="11">
+        <v>7</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...11 lines deleted...]
-      <c r="C5" s="74" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>419</v>
+      </c>
+      <c r="D22" s="11">
+        <v>246</v>
+      </c>
+      <c r="E22" s="11">
+        <v>194</v>
+      </c>
+      <c r="F22" s="11">
+        <v>52</v>
+      </c>
+      <c r="G22" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>207</v>
+      </c>
+      <c r="D23" s="11">
+        <v>56</v>
+      </c>
+      <c r="E23" s="11">
+        <v>51</v>
+      </c>
+      <c r="F23" s="11">
+        <v>5</v>
+      </c>
+      <c r="G23" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>205</v>
+      </c>
+      <c r="D24" s="11">
+        <v>89</v>
+      </c>
+      <c r="E24" s="11">
+        <v>77</v>
+      </c>
+      <c r="F24" s="11">
+        <v>12</v>
+      </c>
+      <c r="G24" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>18</v>
+      </c>
+      <c r="D25" s="11">
+        <v>5</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4</v>
+      </c>
+      <c r="F25" s="11">
+        <v>1</v>
+      </c>
+      <c r="G25" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>233</v>
+      </c>
+      <c r="D26" s="11">
+        <v>115</v>
+      </c>
+      <c r="E26" s="11">
+        <v>44</v>
+      </c>
+      <c r="F26" s="11">
+        <v>71</v>
+      </c>
+      <c r="G26" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>67</v>
+      </c>
+      <c r="D27" s="11">
+        <v>33</v>
+      </c>
+      <c r="E27" s="11">
+        <v>30</v>
+      </c>
+      <c r="F27" s="11">
+        <v>3</v>
+      </c>
+      <c r="G27" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>87</v>
+      </c>
+      <c r="D28" s="11">
+        <v>25</v>
+      </c>
+      <c r="E28" s="11">
+        <v>24</v>
+      </c>
+      <c r="F28" s="11">
+        <v>1</v>
+      </c>
+      <c r="G28" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>11</v>
+      </c>
+      <c r="D29" s="11">
+        <v>2</v>
+      </c>
+      <c r="E29" s="11">
+        <v>2</v>
+      </c>
+      <c r="F29" s="11">
+        <v>0</v>
+      </c>
+      <c r="G29" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>0</v>
+      </c>
+      <c r="D30" s="12">
+        <v>0</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="28"/>
+    </row>
+    <row r="35" spans="1:7" s="8" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="27">
+        <v>12731</v>
+      </c>
+      <c r="D35" s="27">
+        <v>3261</v>
+      </c>
+      <c r="E35" s="27">
+        <v>2597</v>
+      </c>
+      <c r="F35" s="27">
+        <v>664</v>
+      </c>
+      <c r="G35" s="36">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="11">
+        <v>1648</v>
+      </c>
+      <c r="D36" s="11">
+        <v>477</v>
+      </c>
+      <c r="E36" s="11">
+        <v>405</v>
+      </c>
+      <c r="F36" s="11">
+        <v>72</v>
+      </c>
+      <c r="G36" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="76" t="s">
+      <c r="B37" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="11">
+        <v>1670</v>
+      </c>
+      <c r="D37" s="11">
+        <v>183</v>
+      </c>
+      <c r="E37" s="11">
+        <v>153</v>
+      </c>
+      <c r="F37" s="11">
+        <v>30</v>
+      </c>
+      <c r="G37" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="77"/>
-[...9 lines deleted...]
-      <c r="D6" s="78" t="s">
+      <c r="B38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="11">
+        <v>976</v>
+      </c>
+      <c r="D38" s="11">
+        <v>263</v>
+      </c>
+      <c r="E38" s="11">
+        <v>248</v>
+      </c>
+      <c r="F38" s="11">
+        <v>15</v>
+      </c>
+      <c r="G38" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="11">
+        <v>3142</v>
+      </c>
+      <c r="D39" s="11">
+        <v>434</v>
+      </c>
+      <c r="E39" s="11">
+        <v>381</v>
+      </c>
+      <c r="F39" s="11">
+        <v>53</v>
+      </c>
+      <c r="G39" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="11">
+        <v>544</v>
+      </c>
+      <c r="D40" s="11">
+        <v>158</v>
+      </c>
+      <c r="E40" s="11">
+        <v>144</v>
+      </c>
+      <c r="F40" s="11">
+        <v>14</v>
+      </c>
+      <c r="G40" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C41" s="11">
+        <v>1773</v>
+      </c>
+      <c r="D41" s="11">
+        <v>668</v>
+      </c>
+      <c r="E41" s="11">
+        <v>427</v>
+      </c>
+      <c r="F41" s="11">
+        <v>241</v>
+      </c>
+      <c r="G41" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="11">
+        <v>59</v>
+      </c>
+      <c r="D42" s="11">
+        <v>6</v>
+      </c>
+      <c r="E42" s="11">
+        <v>5</v>
+      </c>
+      <c r="F42" s="11">
+        <v>1</v>
+      </c>
+      <c r="G42" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="11">
+        <v>268</v>
+      </c>
+      <c r="D43" s="11">
+        <v>65</v>
+      </c>
+      <c r="E43" s="11">
+        <v>36</v>
+      </c>
+      <c r="F43" s="11">
+        <v>29</v>
+      </c>
+      <c r="G43" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="11">
+        <v>150</v>
+      </c>
+      <c r="D44" s="11">
+        <v>77</v>
+      </c>
+      <c r="E44" s="11">
+        <v>74</v>
+      </c>
+      <c r="F44" s="11">
+        <v>3</v>
+      </c>
+      <c r="G44" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="11">
+        <v>561</v>
+      </c>
+      <c r="D45" s="11">
+        <v>227</v>
+      </c>
+      <c r="E45" s="11">
+        <v>174</v>
+      </c>
+      <c r="F45" s="11">
+        <v>53</v>
+      </c>
+      <c r="G45" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="78" t="s">
+      <c r="B46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="11">
+        <v>237</v>
+      </c>
+      <c r="D46" s="11">
+        <v>94</v>
+      </c>
+      <c r="E46" s="11">
+        <v>88</v>
+      </c>
+      <c r="F46" s="11">
+        <v>6</v>
+      </c>
+      <c r="G46" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="F6" s="80" t="s">
-[...17 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="B47" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="11">
+        <v>307</v>
+      </c>
+      <c r="D47" s="11">
+        <v>57</v>
+      </c>
+      <c r="E47" s="11">
+        <v>51</v>
+      </c>
+      <c r="F47" s="11">
+        <v>6</v>
+      </c>
+      <c r="G47" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="11">
+        <v>165</v>
+      </c>
+      <c r="D48" s="11">
+        <v>39</v>
+      </c>
+      <c r="E48" s="11">
+        <v>30</v>
+      </c>
+      <c r="F48" s="11">
+        <v>9</v>
+      </c>
+      <c r="G48" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="11">
+        <v>395</v>
+      </c>
+      <c r="D49" s="11">
+        <v>207</v>
+      </c>
+      <c r="E49" s="11">
+        <v>157</v>
+      </c>
+      <c r="F49" s="11">
+        <v>50</v>
+      </c>
+      <c r="G49" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="11">
+        <v>197</v>
+      </c>
+      <c r="D50" s="11">
+        <v>43</v>
+      </c>
+      <c r="E50" s="11">
+        <v>33</v>
+      </c>
+      <c r="F50" s="11">
+        <v>10</v>
+      </c>
+      <c r="G50" s="35">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...19 lines deleted...]
-      <c r="B9" s="24" t="s">
+    </row>
+    <row r="51" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="11">
+        <v>231</v>
+      </c>
+      <c r="D51" s="11">
+        <v>108</v>
+      </c>
+      <c r="E51" s="11">
+        <v>90</v>
+      </c>
+      <c r="F51" s="11">
+        <v>18</v>
+      </c>
+      <c r="G51" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="11">
+        <v>18</v>
+      </c>
+      <c r="D52" s="11">
+        <v>5</v>
+      </c>
+      <c r="E52" s="11">
+        <v>3</v>
+      </c>
+      <c r="F52" s="11">
+        <v>2</v>
+      </c>
+      <c r="G52" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="11">
+        <v>182</v>
+      </c>
+      <c r="D53" s="11">
+        <v>64</v>
+      </c>
+      <c r="E53" s="11">
+        <v>25</v>
+      </c>
+      <c r="F53" s="11">
+        <v>39</v>
+      </c>
+      <c r="G53" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="11">
+        <v>84</v>
+      </c>
+      <c r="D54" s="11">
+        <v>62</v>
+      </c>
+      <c r="E54" s="11">
+        <v>53</v>
+      </c>
+      <c r="F54" s="11">
+        <v>9</v>
+      </c>
+      <c r="G54" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="11">
+        <v>88</v>
+      </c>
+      <c r="D55" s="11">
+        <v>16</v>
+      </c>
+      <c r="E55" s="11">
+        <v>15</v>
+      </c>
+      <c r="F55" s="11">
         <v>1</v>
       </c>
-      <c r="C9" s="27">
-[...11 lines deleted...]
-      <c r="G9" s="62">
+      <c r="G55" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" s="11">
+        <v>36</v>
+      </c>
+      <c r="D56" s="11">
+        <v>8</v>
+      </c>
+      <c r="E56" s="11">
+        <v>5</v>
+      </c>
+      <c r="F56" s="11">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="24" t="s">
+      <c r="G56" s="35">
         <v>2</v>
       </c>
-      <c r="C10" s="27">
-[...11 lines deleted...]
-      <c r="G10" s="62">
+    </row>
+    <row r="57" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="12">
+        <v>0</v>
+      </c>
+      <c r="D57" s="12">
+        <v>0</v>
+      </c>
+      <c r="E57" s="12">
+        <v>0</v>
+      </c>
+      <c r="F57" s="12">
+        <v>0</v>
+      </c>
+      <c r="G57" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:7" s="8" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="27" t="str">
+        <f t="shared" ref="C59:F74" si="1">IF(C35=C8,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D59" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E59" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F59" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G59" s="33"/>
+    </row>
+    <row r="60" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="33"/>
+    </row>
+    <row r="61" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="33"/>
+    </row>
+    <row r="62" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G62" s="33"/>
+    </row>
+    <row r="63" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G63" s="33"/>
+    </row>
+    <row r="64" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G64" s="33"/>
+    </row>
+    <row r="65" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G65" s="33"/>
+    </row>
+    <row r="66" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G66" s="33"/>
+    </row>
+    <row r="67" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G67" s="33"/>
+    </row>
+    <row r="68" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G68" s="33"/>
+    </row>
+    <row r="69" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G69" s="33"/>
+    </row>
+    <row r="70" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G70" s="33"/>
+    </row>
+    <row r="71" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="9" t="s">
         <v>8</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F11" s="27">
+      <c r="C71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G71" s="33"/>
+    </row>
+    <row r="72" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G72" s="33"/>
+    </row>
+    <row r="73" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G73" s="33"/>
+    </row>
+    <row r="74" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G74" s="33"/>
+    </row>
+    <row r="75" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="27" t="str">
+        <f t="shared" ref="C75:F81" si="2">IF(C51=C24,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D75" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F75" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G75" s="33"/>
+    </row>
+    <row r="76" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D76" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E76" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F76" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G76" s="33"/>
+    </row>
+    <row r="77" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D77" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F77" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G77" s="33"/>
+    </row>
+    <row r="78" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B78" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="G11" s="62">
-[...295 lines deleted...]
-      <c r="F24" s="27">
+      <c r="C78" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="33"/>
+    </row>
+    <row r="79" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E79" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F79" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G79" s="33"/>
+    </row>
+    <row r="80" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D80" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E80" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F80" s="27" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G80" s="33"/>
+    </row>
+    <row r="81" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B81" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="G24" s="62">
-[...694 lines deleted...]
-        <f t="shared" ref="C59:F81" si="1">IF(C35=C8,"","*")</f>
+      <c r="C81" s="27" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="D59" s="55" t="str">
-        <f t="shared" si="1"/>
+      <c r="D81" s="27" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="E59" s="55" t="str">
-        <f t="shared" si="1"/>
+      <c r="E81" s="27" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="F59" s="55" t="str">
-        <f t="shared" si="1"/>
+      <c r="F81" s="27" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="G59" s="60"/>
-[...549 lines deleted...]
-      <c r="G81" s="60"/>
+      <c r="G81" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G7"/>
-    <mergeCell ref="C4:G4"/>
-[...2 lines deleted...]
-    <mergeCell ref="C5:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="E37" sqref="E37"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="E37" sqref="E37"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="20.6640625" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="A3" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>25228</v>
+      </c>
+      <c r="D8" s="27">
+        <v>6534</v>
+      </c>
+      <c r="E8" s="27">
+        <v>5257</v>
+      </c>
+      <c r="F8" s="27">
+        <v>1277</v>
+      </c>
+      <c r="G8" s="36">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>3388</v>
+      </c>
+      <c r="D9" s="11">
+        <v>962</v>
+      </c>
+      <c r="E9" s="11">
+        <v>822</v>
+      </c>
+      <c r="F9" s="11">
+        <v>140</v>
+      </c>
+      <c r="G9" s="35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>3237</v>
+      </c>
+      <c r="D10" s="11">
+        <v>356</v>
+      </c>
+      <c r="E10" s="11">
+        <v>297</v>
+      </c>
+      <c r="F10" s="11">
+        <v>59</v>
+      </c>
+      <c r="G10" s="35">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1842</v>
+      </c>
+      <c r="D11" s="11">
+        <v>517</v>
+      </c>
+      <c r="E11" s="11">
+        <v>480</v>
+      </c>
+      <c r="F11" s="11">
+        <v>37</v>
+      </c>
+      <c r="G11" s="35">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>6309</v>
+      </c>
+      <c r="D12" s="11">
+        <v>860</v>
+      </c>
+      <c r="E12" s="11">
+        <v>764</v>
+      </c>
+      <c r="F12" s="11">
+        <v>96</v>
+      </c>
+      <c r="G12" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1059</v>
+      </c>
+      <c r="D13" s="11">
+        <v>317</v>
+      </c>
+      <c r="E13" s="11">
+        <v>292</v>
+      </c>
+      <c r="F13" s="11">
+        <v>25</v>
+      </c>
+      <c r="G13" s="35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>3529</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1328</v>
+      </c>
+      <c r="E14" s="11">
+        <v>894</v>
+      </c>
+      <c r="F14" s="11">
+        <v>434</v>
+      </c>
+      <c r="G14" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>128</v>
+      </c>
+      <c r="D15" s="11">
+        <v>26</v>
+      </c>
+      <c r="E15" s="11">
+        <v>15</v>
+      </c>
+      <c r="F15" s="11">
+        <v>11</v>
+      </c>
+      <c r="G15" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>460</v>
+      </c>
+      <c r="D16" s="11">
+        <v>139</v>
+      </c>
+      <c r="E16" s="11">
+        <v>73</v>
+      </c>
+      <c r="F16" s="11">
+        <v>66</v>
+      </c>
+      <c r="G16" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>312</v>
+      </c>
+      <c r="D17" s="11">
+        <v>156</v>
+      </c>
+      <c r="E17" s="11">
+        <v>149</v>
+      </c>
+      <c r="F17" s="11">
+        <v>7</v>
+      </c>
+      <c r="G17" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1074</v>
+      </c>
+      <c r="D18" s="11">
+        <v>473</v>
+      </c>
+      <c r="E18" s="11">
+        <v>367</v>
+      </c>
+      <c r="F18" s="11">
+        <v>106</v>
+      </c>
+      <c r="G18" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>473</v>
+      </c>
+      <c r="D19" s="11">
+        <v>181</v>
+      </c>
+      <c r="E19" s="11">
+        <v>170</v>
+      </c>
+      <c r="F19" s="11">
+        <v>11</v>
+      </c>
+      <c r="G19" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>580</v>
+      </c>
+      <c r="D20" s="11">
+        <v>119</v>
+      </c>
+      <c r="E20" s="11">
+        <v>104</v>
+      </c>
+      <c r="F20" s="11">
+        <v>15</v>
+      </c>
+      <c r="G20" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>365</v>
+      </c>
+      <c r="D21" s="11">
+        <v>91</v>
+      </c>
+      <c r="E21" s="11">
+        <v>74</v>
+      </c>
+      <c r="F21" s="11">
+        <v>17</v>
+      </c>
+      <c r="G21" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...14 lines deleted...]
-      <c r="D5" s="81" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>810</v>
+      </c>
+      <c r="D22" s="11">
+        <v>415</v>
+      </c>
+      <c r="E22" s="11">
+        <v>315</v>
+      </c>
+      <c r="F22" s="11">
+        <v>100</v>
+      </c>
+      <c r="G22" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>383</v>
+      </c>
+      <c r="D23" s="11">
+        <v>79</v>
+      </c>
+      <c r="E23" s="11">
+        <v>67</v>
+      </c>
+      <c r="F23" s="11">
+        <v>12</v>
+      </c>
+      <c r="G23" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>443</v>
+      </c>
+      <c r="D24" s="11">
+        <v>185</v>
+      </c>
+      <c r="E24" s="11">
+        <v>162</v>
+      </c>
+      <c r="F24" s="11">
+        <v>23</v>
+      </c>
+      <c r="G24" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>27</v>
+      </c>
+      <c r="D25" s="11">
+        <v>12</v>
+      </c>
+      <c r="E25" s="11">
+        <v>9</v>
+      </c>
+      <c r="F25" s="11">
+        <v>3</v>
+      </c>
+      <c r="G25" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>403</v>
+      </c>
+      <c r="D26" s="11">
+        <v>162</v>
+      </c>
+      <c r="E26" s="11">
+        <v>67</v>
+      </c>
+      <c r="F26" s="11">
+        <v>95</v>
+      </c>
+      <c r="G26" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>183</v>
+      </c>
+      <c r="D27" s="11">
+        <v>106</v>
+      </c>
+      <c r="E27" s="11">
+        <v>92</v>
+      </c>
+      <c r="F27" s="11">
+        <v>14</v>
+      </c>
+      <c r="G27" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>174</v>
+      </c>
+      <c r="D28" s="11">
+        <v>38</v>
+      </c>
+      <c r="E28" s="11">
         <v>37</v>
       </c>
-      <c r="E5" s="75"/>
-[...33 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="F28" s="11">
+        <v>1</v>
+      </c>
+      <c r="G28" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>48</v>
+      </c>
+      <c r="D29" s="11">
+        <v>12</v>
+      </c>
+      <c r="E29" s="11">
+        <v>7</v>
+      </c>
+      <c r="F29" s="11">
+        <v>5</v>
+      </c>
+      <c r="G29" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>1</v>
+      </c>
+      <c r="D30" s="12">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...399 lines deleted...]
-      <c r="F25" s="27">
+      <c r="E30" s="12">
         <v>0</v>
       </c>
-      <c r="G25" s="62">
-[...68 lines deleted...]
-      <c r="G28" s="62">
+      <c r="F30" s="12">
         <v>0</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="D30" s="28">
+      <c r="G30" s="34">
         <v>0</v>
       </c>
-      <c r="E30" s="28">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="19" t="s">
-        <v>66</v>
+      <c r="A31" s="4" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="19"/>
-[...2 lines deleted...]
-      <c r="A33" s="33" t="s">
+      <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
     </row>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="M89" sqref="M89"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="M89" sqref="M89"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="22.5" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...6 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="A3" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="41"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>12497</v>
+      </c>
+      <c r="D8" s="27">
+        <v>3273</v>
+      </c>
+      <c r="E8" s="27">
+        <v>2660</v>
+      </c>
+      <c r="F8" s="27">
+        <v>613</v>
+      </c>
+      <c r="G8" s="36">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1740</v>
+      </c>
+      <c r="D9" s="11">
+        <v>485</v>
+      </c>
+      <c r="E9" s="11">
+        <v>417</v>
+      </c>
+      <c r="F9" s="11">
+        <v>68</v>
+      </c>
+      <c r="G9" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1567</v>
+      </c>
+      <c r="D10" s="11">
+        <v>173</v>
+      </c>
+      <c r="E10" s="11">
+        <v>144</v>
+      </c>
+      <c r="F10" s="11">
+        <v>29</v>
+      </c>
+      <c r="G10" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>866</v>
+      </c>
+      <c r="D11" s="11">
+        <v>254</v>
+      </c>
+      <c r="E11" s="11">
+        <v>232</v>
+      </c>
+      <c r="F11" s="11">
+        <v>22</v>
+      </c>
+      <c r="G11" s="35">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3167</v>
+      </c>
+      <c r="D12" s="11">
+        <v>426</v>
+      </c>
+      <c r="E12" s="11">
+        <v>383</v>
+      </c>
+      <c r="F12" s="11">
+        <v>43</v>
+      </c>
+      <c r="G12" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>515</v>
+      </c>
+      <c r="D13" s="11">
+        <v>159</v>
+      </c>
+      <c r="E13" s="11">
+        <v>148</v>
+      </c>
+      <c r="F13" s="11">
+        <v>11</v>
+      </c>
+      <c r="G13" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1756</v>
+      </c>
+      <c r="D14" s="11">
+        <v>660</v>
+      </c>
+      <c r="E14" s="11">
+        <v>467</v>
+      </c>
+      <c r="F14" s="11">
+        <v>193</v>
+      </c>
+      <c r="G14" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>69</v>
+      </c>
+      <c r="D15" s="11">
+        <v>20</v>
+      </c>
+      <c r="E15" s="11">
+        <v>10</v>
+      </c>
+      <c r="F15" s="11">
+        <v>10</v>
+      </c>
+      <c r="G15" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>192</v>
+      </c>
+      <c r="D16" s="11">
+        <v>74</v>
+      </c>
+      <c r="E16" s="11">
+        <v>37</v>
+      </c>
+      <c r="F16" s="11">
+        <v>37</v>
+      </c>
+      <c r="G16" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>162</v>
+      </c>
+      <c r="D17" s="11">
+        <v>79</v>
+      </c>
+      <c r="E17" s="11">
+        <v>75</v>
+      </c>
+      <c r="F17" s="11">
+        <v>4</v>
+      </c>
+      <c r="G17" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>513</v>
+      </c>
+      <c r="D18" s="11">
+        <v>246</v>
+      </c>
+      <c r="E18" s="11">
+        <v>193</v>
+      </c>
+      <c r="F18" s="11">
+        <v>53</v>
+      </c>
+      <c r="G18" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>236</v>
+      </c>
+      <c r="D19" s="11">
+        <v>87</v>
+      </c>
+      <c r="E19" s="11">
+        <v>82</v>
+      </c>
+      <c r="F19" s="11">
+        <v>5</v>
+      </c>
+      <c r="G19" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>273</v>
+      </c>
+      <c r="D20" s="11">
+        <v>62</v>
+      </c>
+      <c r="E20" s="11">
+        <v>53</v>
+      </c>
+      <c r="F20" s="11">
+        <v>9</v>
+      </c>
+      <c r="G20" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>200</v>
+      </c>
+      <c r="D21" s="11">
+        <v>52</v>
+      </c>
+      <c r="E21" s="11">
+        <v>44</v>
+      </c>
+      <c r="F21" s="11">
+        <v>8</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...11 lines deleted...]
-      <c r="C5" s="74" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>415</v>
+      </c>
+      <c r="D22" s="11">
+        <v>208</v>
+      </c>
+      <c r="E22" s="11">
+        <v>158</v>
+      </c>
+      <c r="F22" s="11">
+        <v>50</v>
+      </c>
+      <c r="G22" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>186</v>
+      </c>
+      <c r="D23" s="11">
         <v>36</v>
       </c>
-      <c r="D5" s="81" t="s">
-[...36 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="E23" s="11">
+        <v>34</v>
+      </c>
+      <c r="F23" s="11">
+        <v>2</v>
+      </c>
+      <c r="G23" s="35">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...16 lines deleted...]
-      <c r="A9" s="47" t="s">
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>212</v>
+      </c>
+      <c r="D24" s="11">
+        <v>77</v>
+      </c>
+      <c r="E24" s="11">
         <v>72</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="F24" s="11">
+        <v>5</v>
+      </c>
+      <c r="G24" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>9</v>
+      </c>
+      <c r="D25" s="11">
+        <v>7</v>
+      </c>
+      <c r="E25" s="11">
+        <v>6</v>
+      </c>
+      <c r="F25" s="11">
         <v>1</v>
       </c>
-      <c r="C9" s="27">
-[...11 lines deleted...]
-      <c r="G9" s="62">
+      <c r="G25" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>221</v>
+      </c>
+      <c r="D26" s="11">
+        <v>98</v>
+      </c>
+      <c r="E26" s="11">
+        <v>42</v>
+      </c>
+      <c r="F26" s="11">
+        <v>56</v>
+      </c>
+      <c r="G26" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>99</v>
+      </c>
+      <c r="D27" s="11">
+        <v>44</v>
+      </c>
+      <c r="E27" s="11">
+        <v>39</v>
+      </c>
+      <c r="F27" s="11">
+        <v>5</v>
+      </c>
+      <c r="G27" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="24" t="s">
+      <c r="C28" s="11">
+        <v>86</v>
+      </c>
+      <c r="D28" s="11">
+        <v>22</v>
+      </c>
+      <c r="E28" s="11">
+        <v>22</v>
+      </c>
+      <c r="F28" s="11">
+        <v>0</v>
+      </c>
+      <c r="G28" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>12</v>
+      </c>
+      <c r="D29" s="11">
+        <v>4</v>
+      </c>
+      <c r="E29" s="11">
         <v>2</v>
       </c>
-      <c r="C10" s="27">
-[...8 lines deleted...]
-      <c r="F10" s="27">
+      <c r="F29" s="11">
+        <v>2</v>
+      </c>
+      <c r="G29" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>1</v>
+      </c>
+      <c r="D30" s="12">
+        <v>0</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="G10" s="62">
-[...466 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="19"/>
+      <c r="A32" s="4"/>
     </row>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="33" t="s">
+      <c r="A33" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
     <mergeCell ref="A4:B7"/>
-    <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
-    <mergeCell ref="G5:G7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="E6:E7"/>
-    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="C4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:G82"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:G81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="8" topLeftCell="C18" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="M89" sqref="M89"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="24" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...269 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="A3" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B17" s="24" t="s">
-[...1063 lines deleted...]
-      <c r="F69" s="55" t="str">
+      <c r="B3" s="3"/>
+      <c r="C3" s="37" t="str">
+        <f>IF(C8=SUM(C9:C30),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="37" t="str">
+        <f t="shared" ref="D3:G3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="G69" s="60"/>
-[...5 lines deleted...]
-      <c r="B70" s="24" t="s">
+      <c r="F3" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>12731</v>
+      </c>
+      <c r="D8" s="27">
+        <v>3261</v>
+      </c>
+      <c r="E8" s="27">
+        <v>2597</v>
+      </c>
+      <c r="F8" s="27">
+        <v>664</v>
+      </c>
+      <c r="G8" s="36">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1648</v>
+      </c>
+      <c r="D9" s="11">
+        <v>477</v>
+      </c>
+      <c r="E9" s="11">
+        <v>405</v>
+      </c>
+      <c r="F9" s="11">
+        <v>72</v>
+      </c>
+      <c r="G9" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1670</v>
+      </c>
+      <c r="D10" s="11">
+        <v>183</v>
+      </c>
+      <c r="E10" s="11">
+        <v>153</v>
+      </c>
+      <c r="F10" s="11">
+        <v>30</v>
+      </c>
+      <c r="G10" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>976</v>
+      </c>
+      <c r="D11" s="11">
+        <v>263</v>
+      </c>
+      <c r="E11" s="11">
+        <v>248</v>
+      </c>
+      <c r="F11" s="11">
+        <v>15</v>
+      </c>
+      <c r="G11" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3142</v>
+      </c>
+      <c r="D12" s="11">
+        <v>434</v>
+      </c>
+      <c r="E12" s="11">
+        <v>381</v>
+      </c>
+      <c r="F12" s="11">
+        <v>53</v>
+      </c>
+      <c r="G12" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>544</v>
+      </c>
+      <c r="D13" s="11">
+        <v>158</v>
+      </c>
+      <c r="E13" s="11">
+        <v>144</v>
+      </c>
+      <c r="F13" s="11">
+        <v>14</v>
+      </c>
+      <c r="G13" s="35">
         <v>6</v>
       </c>
-      <c r="C70" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B71" s="24" t="s">
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1773</v>
+      </c>
+      <c r="D14" s="11">
+        <v>668</v>
+      </c>
+      <c r="E14" s="11">
+        <v>427</v>
+      </c>
+      <c r="F14" s="11">
+        <v>241</v>
+      </c>
+      <c r="G14" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>59</v>
+      </c>
+      <c r="D15" s="11">
+        <v>6</v>
+      </c>
+      <c r="E15" s="11">
+        <v>5</v>
+      </c>
+      <c r="F15" s="11">
+        <v>1</v>
+      </c>
+      <c r="G15" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>268</v>
+      </c>
+      <c r="D16" s="11">
+        <v>65</v>
+      </c>
+      <c r="E16" s="11">
+        <v>36</v>
+      </c>
+      <c r="F16" s="11">
+        <v>29</v>
+      </c>
+      <c r="G16" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>150</v>
+      </c>
+      <c r="D17" s="11">
+        <v>77</v>
+      </c>
+      <c r="E17" s="11">
+        <v>74</v>
+      </c>
+      <c r="F17" s="11">
+        <v>3</v>
+      </c>
+      <c r="G17" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>561</v>
+      </c>
+      <c r="D18" s="11">
+        <v>227</v>
+      </c>
+      <c r="E18" s="11">
+        <v>174</v>
+      </c>
+      <c r="F18" s="11">
+        <v>53</v>
+      </c>
+      <c r="G18" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C71" s="55" t="str">
-[...18 lines deleted...]
-      <c r="A72" s="41" t="s">
+      <c r="C19" s="11">
+        <v>237</v>
+      </c>
+      <c r="D19" s="11">
+        <v>94</v>
+      </c>
+      <c r="E19" s="11">
+        <v>88</v>
+      </c>
+      <c r="F19" s="11">
+        <v>6</v>
+      </c>
+      <c r="G19" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>307</v>
+      </c>
+      <c r="D20" s="11">
+        <v>57</v>
+      </c>
+      <c r="E20" s="11">
+        <v>51</v>
+      </c>
+      <c r="F20" s="11">
+        <v>6</v>
+      </c>
+      <c r="G20" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>165</v>
+      </c>
+      <c r="D21" s="11">
+        <v>39</v>
+      </c>
+      <c r="E21" s="11">
+        <v>30</v>
+      </c>
+      <c r="F21" s="11">
+        <v>9</v>
+      </c>
+      <c r="G21" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>395</v>
+      </c>
+      <c r="D22" s="11">
+        <v>207</v>
+      </c>
+      <c r="E22" s="11">
+        <v>157</v>
+      </c>
+      <c r="F22" s="11">
+        <v>50</v>
+      </c>
+      <c r="G22" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>197</v>
+      </c>
+      <c r="D23" s="11">
+        <v>43</v>
+      </c>
+      <c r="E23" s="11">
+        <v>33</v>
+      </c>
+      <c r="F23" s="11">
+        <v>10</v>
+      </c>
+      <c r="G23" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>231</v>
+      </c>
+      <c r="D24" s="11">
+        <v>108</v>
+      </c>
+      <c r="E24" s="11">
+        <v>90</v>
+      </c>
+      <c r="F24" s="11">
+        <v>18</v>
+      </c>
+      <c r="G24" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>18</v>
+      </c>
+      <c r="D25" s="11">
+        <v>5</v>
+      </c>
+      <c r="E25" s="11">
+        <v>3</v>
+      </c>
+      <c r="F25" s="11">
+        <v>2</v>
+      </c>
+      <c r="G25" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>182</v>
+      </c>
+      <c r="D26" s="11">
+        <v>64</v>
+      </c>
+      <c r="E26" s="11">
+        <v>25</v>
+      </c>
+      <c r="F26" s="11">
+        <v>39</v>
+      </c>
+      <c r="G26" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>84</v>
+      </c>
+      <c r="D27" s="11">
+        <v>62</v>
+      </c>
+      <c r="E27" s="11">
+        <v>53</v>
+      </c>
+      <c r="F27" s="11">
+        <v>9</v>
+      </c>
+      <c r="G27" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>88</v>
+      </c>
+      <c r="D28" s="11">
+        <v>16</v>
+      </c>
+      <c r="E28" s="11">
+        <v>15</v>
+      </c>
+      <c r="F28" s="11">
+        <v>1</v>
+      </c>
+      <c r="G28" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>36</v>
+      </c>
+      <c r="D29" s="11">
+        <v>8</v>
+      </c>
+      <c r="E29" s="11">
+        <v>5</v>
+      </c>
+      <c r="F29" s="11">
+        <v>3</v>
+      </c>
+      <c r="G29" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>0</v>
+      </c>
+      <c r="D30" s="12">
+        <v>0</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="28" t="s">
         <v>83</v>
       </c>
-      <c r="B72" s="24" t="s">
+    </row>
+    <row r="35" spans="1:7" s="8" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="27">
+        <v>12731</v>
+      </c>
+      <c r="D35" s="27">
+        <v>3261</v>
+      </c>
+      <c r="E35" s="27">
+        <v>2597</v>
+      </c>
+      <c r="F35" s="27">
+        <v>664</v>
+      </c>
+      <c r="G35" s="36">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="11">
+        <v>1648</v>
+      </c>
+      <c r="D36" s="11">
+        <v>477</v>
+      </c>
+      <c r="E36" s="11">
+        <v>405</v>
+      </c>
+      <c r="F36" s="11">
+        <v>72</v>
+      </c>
+      <c r="G36" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="11">
+        <v>1670</v>
+      </c>
+      <c r="D37" s="11">
+        <v>183</v>
+      </c>
+      <c r="E37" s="11">
+        <v>153</v>
+      </c>
+      <c r="F37" s="11">
+        <v>30</v>
+      </c>
+      <c r="G37" s="35">
         <v>8</v>
       </c>
-      <c r="C72" s="55" t="str">
-[...18 lines deleted...]
-      <c r="A73" s="41" t="s">
+    </row>
+    <row r="38" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="11">
+        <v>976</v>
+      </c>
+      <c r="D38" s="11">
+        <v>263</v>
+      </c>
+      <c r="E38" s="11">
+        <v>248</v>
+      </c>
+      <c r="F38" s="11">
+        <v>15</v>
+      </c>
+      <c r="G38" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="11">
+        <v>3142</v>
+      </c>
+      <c r="D39" s="11">
+        <v>434</v>
+      </c>
+      <c r="E39" s="11">
+        <v>381</v>
+      </c>
+      <c r="F39" s="11">
+        <v>53</v>
+      </c>
+      <c r="G39" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="11">
+        <v>544</v>
+      </c>
+      <c r="D40" s="11">
+        <v>158</v>
+      </c>
+      <c r="E40" s="11">
+        <v>144</v>
+      </c>
+      <c r="F40" s="11">
+        <v>14</v>
+      </c>
+      <c r="G40" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C41" s="11">
+        <v>1773</v>
+      </c>
+      <c r="D41" s="11">
+        <v>668</v>
+      </c>
+      <c r="E41" s="11">
+        <v>427</v>
+      </c>
+      <c r="F41" s="11">
+        <v>241</v>
+      </c>
+      <c r="G41" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="11">
+        <v>59</v>
+      </c>
+      <c r="D42" s="11">
+        <v>6</v>
+      </c>
+      <c r="E42" s="11">
+        <v>5</v>
+      </c>
+      <c r="F42" s="11">
+        <v>1</v>
+      </c>
+      <c r="G42" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="11">
+        <v>268</v>
+      </c>
+      <c r="D43" s="11">
+        <v>65</v>
+      </c>
+      <c r="E43" s="11">
+        <v>36</v>
+      </c>
+      <c r="F43" s="11">
+        <v>29</v>
+      </c>
+      <c r="G43" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="11">
+        <v>150</v>
+      </c>
+      <c r="D44" s="11">
+        <v>77</v>
+      </c>
+      <c r="E44" s="11">
+        <v>74</v>
+      </c>
+      <c r="F44" s="11">
+        <v>3</v>
+      </c>
+      <c r="G44" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="11">
+        <v>561</v>
+      </c>
+      <c r="D45" s="11">
+        <v>227</v>
+      </c>
+      <c r="E45" s="11">
+        <v>174</v>
+      </c>
+      <c r="F45" s="11">
+        <v>53</v>
+      </c>
+      <c r="G45" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="11">
+        <v>237</v>
+      </c>
+      <c r="D46" s="11">
+        <v>94</v>
+      </c>
+      <c r="E46" s="11">
+        <v>88</v>
+      </c>
+      <c r="F46" s="11">
+        <v>6</v>
+      </c>
+      <c r="G46" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="11">
+        <v>307</v>
+      </c>
+      <c r="D47" s="11">
+        <v>57</v>
+      </c>
+      <c r="E47" s="11">
+        <v>51</v>
+      </c>
+      <c r="F47" s="11">
+        <v>6</v>
+      </c>
+      <c r="G47" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="11">
+        <v>165</v>
+      </c>
+      <c r="D48" s="11">
+        <v>39</v>
+      </c>
+      <c r="E48" s="11">
+        <v>30</v>
+      </c>
+      <c r="F48" s="11">
+        <v>9</v>
+      </c>
+      <c r="G48" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="11">
+        <v>395</v>
+      </c>
+      <c r="D49" s="11">
+        <v>207</v>
+      </c>
+      <c r="E49" s="11">
+        <v>157</v>
+      </c>
+      <c r="F49" s="11">
+        <v>50</v>
+      </c>
+      <c r="G49" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="11">
+        <v>197</v>
+      </c>
+      <c r="D50" s="11">
+        <v>43</v>
+      </c>
+      <c r="E50" s="11">
+        <v>33</v>
+      </c>
+      <c r="F50" s="11">
+        <v>10</v>
+      </c>
+      <c r="G50" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="11">
+        <v>231</v>
+      </c>
+      <c r="D51" s="11">
+        <v>108</v>
+      </c>
+      <c r="E51" s="11">
+        <v>90</v>
+      </c>
+      <c r="F51" s="11">
+        <v>18</v>
+      </c>
+      <c r="G51" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="11">
+        <v>18</v>
+      </c>
+      <c r="D52" s="11">
+        <v>5</v>
+      </c>
+      <c r="E52" s="11">
+        <v>3</v>
+      </c>
+      <c r="F52" s="11">
+        <v>2</v>
+      </c>
+      <c r="G52" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="11">
+        <v>182</v>
+      </c>
+      <c r="D53" s="11">
+        <v>64</v>
+      </c>
+      <c r="E53" s="11">
+        <v>25</v>
+      </c>
+      <c r="F53" s="11">
+        <v>39</v>
+      </c>
+      <c r="G53" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="11">
         <v>84</v>
       </c>
-      <c r="B73" s="24" t="s">
+      <c r="D54" s="11">
+        <v>62</v>
+      </c>
+      <c r="E54" s="11">
+        <v>53</v>
+      </c>
+      <c r="F54" s="11">
         <v>9</v>
       </c>
-      <c r="C73" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B74" s="24" t="s">
+      <c r="G54" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="11">
+        <v>88</v>
+      </c>
+      <c r="D55" s="11">
+        <v>16</v>
+      </c>
+      <c r="E55" s="11">
+        <v>15</v>
+      </c>
+      <c r="F55" s="11">
+        <v>1</v>
+      </c>
+      <c r="G55" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" s="11">
+        <v>36</v>
+      </c>
+      <c r="D56" s="11">
+        <v>8</v>
+      </c>
+      <c r="E56" s="11">
+        <v>5</v>
+      </c>
+      <c r="F56" s="11">
+        <v>3</v>
+      </c>
+      <c r="G56" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="12">
+        <v>0</v>
+      </c>
+      <c r="D57" s="12">
+        <v>0</v>
+      </c>
+      <c r="E57" s="12">
+        <v>0</v>
+      </c>
+      <c r="F57" s="12">
+        <v>0</v>
+      </c>
+      <c r="G57" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:7" s="8" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="27" t="str">
+        <f t="shared" ref="C59:F81" si="1">IF(C35=C8,"","*")</f>
+        <v/>
+      </c>
+      <c r="D59" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E59" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F59" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G59" s="33"/>
+    </row>
+    <row r="60" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F60" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G60" s="33"/>
+    </row>
+    <row r="61" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F61" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G61" s="33"/>
+    </row>
+    <row r="62" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F62" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G62" s="33"/>
+    </row>
+    <row r="63" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F63" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G63" s="33"/>
+    </row>
+    <row r="64" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F64" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G64" s="33"/>
+    </row>
+    <row r="65" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F65" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G65" s="33"/>
+    </row>
+    <row r="66" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F66" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G66" s="33"/>
+    </row>
+    <row r="67" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F67" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G67" s="33"/>
+    </row>
+    <row r="68" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F68" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G68" s="33"/>
+    </row>
+    <row r="69" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F69" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G69" s="33"/>
+    </row>
+    <row r="70" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F70" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G70" s="33"/>
+    </row>
+    <row r="71" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F71" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G71" s="33"/>
+    </row>
+    <row r="72" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F72" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G72" s="33"/>
+    </row>
+    <row r="73" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B73" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C74" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B75" s="24" t="s">
+      <c r="C73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F73" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G73" s="33"/>
+    </row>
+    <row r="74" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="C75" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B76" s="24" t="s">
+      <c r="C74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F74" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G74" s="33"/>
+    </row>
+    <row r="75" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C76" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B77" s="24" t="s">
+      <c r="C75" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D75" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E75" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F75" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G75" s="33"/>
+    </row>
+    <row r="76" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C77" s="55" t="str">
-[...11 lines deleted...]
-      <c r="F77" s="55" t="str">
+      <c r="C76" s="27" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G77" s="60"/>
-[...5 lines deleted...]
-      <c r="B78" s="24" t="s">
+      <c r="D76" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E76" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F76" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G76" s="33"/>
+    </row>
+    <row r="77" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C78" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B79" s="24" t="s">
+      <c r="C77" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D77" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E77" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F77" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G77" s="33"/>
+    </row>
+    <row r="78" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B78" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C79" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B80" s="24" t="s">
+      <c r="C78" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D78" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E78" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F78" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G78" s="33"/>
+    </row>
+    <row r="79" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C80" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B81" s="24" t="s">
+      <c r="C79" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D79" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E79" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F79" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G79" s="33"/>
+    </row>
+    <row r="80" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B80" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C81" s="55" t="str">
-[...21 lines deleted...]
-      <c r="B82" s="25" t="s">
+      <c r="C80" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="D80" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E80" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F80" s="27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G80" s="33"/>
+    </row>
+    <row r="81" spans="1:7" s="8" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B81" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C82" s="55" t="str">
+      <c r="C81" s="27" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="D82" s="55" t="str">
+      <c r="D81" s="27" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="E82" s="55" t="str">
+      <c r="E81" s="27" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="F82" s="55" t="str">
+      <c r="F81" s="27" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G82" s="60"/>
+      <c r="G81" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="C4:G4"/>
     <mergeCell ref="A4:B7"/>
-    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="D5:F5"/>
     <mergeCell ref="C5:C7"/>
-    <mergeCell ref="D5:F5"/>
-    <mergeCell ref="G5:G7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="M22" sqref="M22"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="P16" sqref="P16"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
     <col min="3" max="6" width="20.6640625" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="86" t="s">
+      <c r="A3" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>25800</v>
+      </c>
+      <c r="D8" s="27">
+        <v>6121</v>
+      </c>
+      <c r="E8" s="27">
+        <v>4770</v>
+      </c>
+      <c r="F8" s="27">
+        <v>1351</v>
+      </c>
+      <c r="G8" s="36">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>3556</v>
+      </c>
+      <c r="D9" s="11">
+        <v>928</v>
+      </c>
+      <c r="E9" s="11">
+        <v>772</v>
+      </c>
+      <c r="F9" s="11">
+        <v>156</v>
+      </c>
+      <c r="G9" s="35">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>3226</v>
+      </c>
+      <c r="D10" s="11">
+        <v>333</v>
+      </c>
+      <c r="E10" s="11">
+        <v>262</v>
+      </c>
+      <c r="F10" s="11">
+        <v>71</v>
+      </c>
+      <c r="G10" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2087</v>
+      </c>
+      <c r="D11" s="11">
+        <v>499</v>
+      </c>
+      <c r="E11" s="11">
+        <v>458</v>
+      </c>
+      <c r="F11" s="11">
+        <v>41</v>
+      </c>
+      <c r="G11" s="35">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>6045</v>
+      </c>
+      <c r="D12" s="11">
+        <v>742</v>
+      </c>
+      <c r="E12" s="11">
+        <v>668</v>
+      </c>
+      <c r="F12" s="11">
+        <v>74</v>
+      </c>
+      <c r="G12" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1377</v>
+      </c>
+      <c r="D13" s="11">
+        <v>256</v>
+      </c>
+      <c r="E13" s="11">
+        <v>236</v>
+      </c>
+      <c r="F13" s="11">
+        <v>20</v>
+      </c>
+      <c r="G13" s="35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>3139</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1290</v>
+      </c>
+      <c r="E14" s="11">
+        <v>759</v>
+      </c>
+      <c r="F14" s="11">
+        <v>531</v>
+      </c>
+      <c r="G14" s="35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>211</v>
+      </c>
+      <c r="D15" s="11">
+        <v>54</v>
+      </c>
+      <c r="E15" s="11">
+        <v>31</v>
+      </c>
+      <c r="F15" s="11">
+        <v>23</v>
+      </c>
+      <c r="G15" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>420</v>
+      </c>
+      <c r="D16" s="11">
+        <v>116</v>
+      </c>
+      <c r="E16" s="11">
+        <v>73</v>
+      </c>
+      <c r="F16" s="11">
+        <v>43</v>
+      </c>
+      <c r="G16" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>261</v>
+      </c>
+      <c r="D17" s="11">
+        <v>147</v>
+      </c>
+      <c r="E17" s="11">
+        <v>142</v>
+      </c>
+      <c r="F17" s="11">
+        <v>5</v>
+      </c>
+      <c r="G17" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1146</v>
+      </c>
+      <c r="D18" s="11">
+        <v>372</v>
+      </c>
+      <c r="E18" s="11">
+        <v>292</v>
+      </c>
+      <c r="F18" s="11">
+        <v>80</v>
+      </c>
+      <c r="G18" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>517</v>
+      </c>
+      <c r="D19" s="11">
+        <v>209</v>
+      </c>
+      <c r="E19" s="11">
+        <v>185</v>
+      </c>
+      <c r="F19" s="11">
+        <v>24</v>
+      </c>
+      <c r="G19" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>642</v>
+      </c>
+      <c r="D20" s="11">
+        <v>129</v>
+      </c>
+      <c r="E20" s="11">
+        <v>118</v>
+      </c>
+      <c r="F20" s="11">
+        <v>11</v>
+      </c>
+      <c r="G20" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>390</v>
+      </c>
+      <c r="D21" s="11">
+        <v>86</v>
+      </c>
+      <c r="E21" s="11">
+        <v>72</v>
+      </c>
+      <c r="F21" s="11">
+        <v>14</v>
+      </c>
+      <c r="G21" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="87"/>
-[...11 lines deleted...]
-      <c r="C5" s="74" t="s">
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>832</v>
+      </c>
+      <c r="D22" s="11">
+        <v>317</v>
+      </c>
+      <c r="E22" s="11">
+        <v>257</v>
+      </c>
+      <c r="F22" s="11">
+        <v>60</v>
+      </c>
+      <c r="G22" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>437</v>
+      </c>
+      <c r="D23" s="11">
+        <v>62</v>
+      </c>
+      <c r="E23" s="11">
+        <v>55</v>
+      </c>
+      <c r="F23" s="11">
+        <v>7</v>
+      </c>
+      <c r="G23" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>571</v>
+      </c>
+      <c r="D24" s="11">
+        <v>180</v>
+      </c>
+      <c r="E24" s="11">
+        <v>131</v>
+      </c>
+      <c r="F24" s="11">
+        <v>49</v>
+      </c>
+      <c r="G24" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
         <v>36</v>
       </c>
-      <c r="D5" s="81" t="s">
-[...15 lines deleted...]
-      <c r="E6" s="78" t="s">
+      <c r="D25" s="11">
+        <v>11</v>
+      </c>
+      <c r="E25" s="11">
+        <v>11</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>344</v>
+      </c>
+      <c r="D26" s="11">
+        <v>155</v>
+      </c>
+      <c r="E26" s="11">
+        <v>60</v>
+      </c>
+      <c r="F26" s="11">
+        <v>95</v>
+      </c>
+      <c r="G26" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>240</v>
+      </c>
+      <c r="D27" s="11">
+        <v>170</v>
+      </c>
+      <c r="E27" s="11">
+        <v>135</v>
+      </c>
+      <c r="F27" s="11">
+        <v>35</v>
+      </c>
+      <c r="G27" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>236</v>
+      </c>
+      <c r="D28" s="11">
+        <v>52</v>
+      </c>
+      <c r="E28" s="11">
         <v>46</v>
       </c>
-      <c r="F6" s="80" t="s">
-[...17 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="F28" s="11">
+        <v>6</v>
+      </c>
+      <c r="G28" s="35">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...42 lines deleted...]
-      <c r="B10" s="24" t="s">
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>81</v>
+      </c>
+      <c r="D29" s="11">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11">
+        <v>7</v>
+      </c>
+      <c r="F29" s="11">
+        <v>6</v>
+      </c>
+      <c r="G29" s="35">
         <v>2</v>
       </c>
-      <c r="C10" s="27">
-[...31 lines deleted...]
-      <c r="F11" s="27">
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="G11" s="62">
-[...99 lines deleted...]
-      <c r="B16" s="24" t="s">
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>6</v>
+      </c>
+      <c r="D30" s="12">
+        <v>0</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
         <v>4</v>
       </c>
-      <c r="C16" s="27">
-[...206 lines deleted...]
-      <c r="C25" s="27">
+    </row>
+    <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="27">
-[...139 lines deleted...]
-    </row>
+    </row>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:C7"/>
-    <mergeCell ref="A4:B7"/>
     <mergeCell ref="D5:F5"/>
+    <mergeCell ref="G5:G7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="M22" sqref="M22"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="G1" sqref="G1:G1048576"/>
+      <selection activeCell="E33" sqref="E33"/>
+      <selection pane="topRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" style="2" customWidth="1"/>
-    <col min="3" max="6" width="24" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.33203125" style="60" customWidth="1"/>
+    <col min="3" max="6" width="20.6640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="33" customWidth="1"/>
     <col min="8" max="16384" width="5.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-        <v>131</v>
+      <c r="A1" s="29" t="s">
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-        <v>70</v>
+      <c r="A2" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="G2" s="59"/>
+      <c r="G2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="38"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="60" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="61"/>
+    </row>
+    <row r="7" spans="1:7" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="61"/>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>24339</v>
+      </c>
+      <c r="D8" s="27">
+        <v>4754</v>
+      </c>
+      <c r="E8" s="27">
+        <v>3727</v>
+      </c>
+      <c r="F8" s="27">
+        <v>1027</v>
+      </c>
+      <c r="G8" s="36">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11">
+        <v>3657</v>
+      </c>
+      <c r="D9" s="11">
+        <v>856</v>
+      </c>
+      <c r="E9" s="11">
+        <v>685</v>
+      </c>
+      <c r="F9" s="11">
+        <v>171</v>
+      </c>
+      <c r="G9" s="35">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11">
+        <v>2759</v>
+      </c>
+      <c r="D10" s="11">
+        <v>364</v>
+      </c>
+      <c r="E10" s="11">
+        <v>263</v>
+      </c>
+      <c r="F10" s="11">
+        <v>101</v>
+      </c>
+      <c r="G10" s="35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2092</v>
+      </c>
+      <c r="D11" s="11">
+        <v>518</v>
+      </c>
+      <c r="E11" s="11">
+        <v>462</v>
+      </c>
+      <c r="F11" s="11">
+        <v>56</v>
+      </c>
+      <c r="G11" s="35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>5615</v>
+      </c>
+      <c r="D12" s="11">
+        <v>547</v>
+      </c>
+      <c r="E12" s="11">
+        <v>496</v>
+      </c>
+      <c r="F12" s="11">
+        <v>51</v>
+      </c>
+      <c r="G12" s="35">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1413</v>
+      </c>
+      <c r="D13" s="11">
+        <v>173</v>
+      </c>
+      <c r="E13" s="11">
+        <v>147</v>
+      </c>
+      <c r="F13" s="11">
+        <v>26</v>
+      </c>
+      <c r="G13" s="35">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2796</v>
+      </c>
+      <c r="D14" s="11">
+        <v>814</v>
+      </c>
+      <c r="E14" s="11">
+        <v>523</v>
+      </c>
+      <c r="F14" s="11">
+        <v>291</v>
+      </c>
+      <c r="G14" s="35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="11">
+        <v>203</v>
+      </c>
+      <c r="D15" s="11">
+        <v>45</v>
+      </c>
+      <c r="E15" s="11">
+        <v>25</v>
+      </c>
+      <c r="F15" s="11">
+        <v>20</v>
+      </c>
+      <c r="G15" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>407</v>
+      </c>
+      <c r="D16" s="11">
+        <v>107</v>
+      </c>
+      <c r="E16" s="11">
+        <v>79</v>
+      </c>
+      <c r="F16" s="11">
+        <v>28</v>
+      </c>
+      <c r="G16" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11">
+        <v>214</v>
+      </c>
+      <c r="D17" s="11">
+        <v>79</v>
+      </c>
+      <c r="E17" s="11">
+        <v>79</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0</v>
+      </c>
+      <c r="G17" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11">
+        <v>1043</v>
+      </c>
+      <c r="D18" s="11">
+        <v>229</v>
+      </c>
+      <c r="E18" s="11">
+        <v>166</v>
+      </c>
+      <c r="F18" s="11">
+        <v>63</v>
+      </c>
+      <c r="G18" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>441</v>
+      </c>
+      <c r="D19" s="11">
+        <v>143</v>
+      </c>
+      <c r="E19" s="11">
+        <v>122</v>
+      </c>
+      <c r="F19" s="11">
+        <v>21</v>
+      </c>
+      <c r="G19" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11">
+        <v>651</v>
+      </c>
+      <c r="D20" s="11">
+        <v>58</v>
+      </c>
+      <c r="E20" s="11">
+        <v>57</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="11">
+        <v>322</v>
+      </c>
+      <c r="D21" s="11">
+        <v>104</v>
+      </c>
+      <c r="E21" s="11">
+        <v>88</v>
+      </c>
+      <c r="F21" s="11">
+        <v>16</v>
+      </c>
+      <c r="G21" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11">
+        <v>759</v>
+      </c>
+      <c r="D22" s="11">
+        <v>203</v>
+      </c>
+      <c r="E22" s="11">
+        <v>176</v>
+      </c>
+      <c r="F22" s="11">
+        <v>27</v>
+      </c>
+      <c r="G22" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="11">
+        <v>437</v>
+      </c>
+      <c r="D23" s="11">
+        <v>53</v>
+      </c>
+      <c r="E23" s="11">
+        <v>30</v>
+      </c>
+      <c r="F23" s="11">
+        <v>23</v>
+      </c>
+      <c r="G23" s="35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="11">
+        <v>560</v>
+      </c>
+      <c r="D24" s="11">
+        <v>103</v>
+      </c>
+      <c r="E24" s="11">
+        <v>92</v>
+      </c>
+      <c r="F24" s="11">
+        <v>11</v>
+      </c>
+      <c r="G24" s="35">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11">
+        <v>22</v>
+      </c>
+      <c r="D25" s="11">
+        <v>8</v>
+      </c>
+      <c r="E25" s="11">
+        <v>8</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="11">
+        <v>351</v>
+      </c>
+      <c r="D26" s="11">
         <v>129</v>
       </c>
-      <c r="B3" s="8"/>
-[...62 lines deleted...]
-      <c r="B8" s="54" t="s">
+      <c r="E26" s="11">
+        <v>54</v>
+      </c>
+      <c r="F26" s="11">
+        <v>75</v>
+      </c>
+      <c r="G26" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>297</v>
+      </c>
+      <c r="D27" s="11">
+        <v>196</v>
+      </c>
+      <c r="E27" s="11">
+        <v>157</v>
+      </c>
+      <c r="F27" s="11">
+        <v>39</v>
+      </c>
+      <c r="G27" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>186</v>
+      </c>
+      <c r="D28" s="11">
+        <v>19</v>
+      </c>
+      <c r="E28" s="11">
+        <v>17</v>
+      </c>
+      <c r="F28" s="11">
+        <v>2</v>
+      </c>
+      <c r="G28" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="11">
+        <v>113</v>
+      </c>
+      <c r="D29" s="11">
+        <v>6</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1</v>
+      </c>
+      <c r="F29" s="11">
+        <v>5</v>
+      </c>
+      <c r="G29" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12">
+        <v>1</v>
+      </c>
+      <c r="D30" s="12">
         <v>0</v>
       </c>
-      <c r="C8" s="55">
-[...19 lines deleted...]
-      <c r="B9" s="24" t="s">
+      <c r="E30" s="12">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
         <v>1</v>
       </c>
-      <c r="C9" s="27">
-[...496 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="19" t="s">
-        <v>66</v>
+      <c r="A31" s="4" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="19"/>
-[...2 lines deleted...]
-      <c r="A33" s="33" t="s">
+      <c r="A32" s="13" t="s">
         <v>22</v>
       </c>
     </row>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="C4:G4"/>
+    <mergeCell ref="C5:C7"/>
     <mergeCell ref="A4:B7"/>
-    <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>28</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="43" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>July-Dec., 2026</vt:lpstr>
+      <vt:lpstr>Jan.-June, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>July-Dec., 2025</vt:lpstr>
       <vt:lpstr>Jan.-June, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>July-Dec., 2024</vt:lpstr>
-      <vt:lpstr>Jan.-June, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
-      <vt:lpstr>2019</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>'2019'!Print_Area</vt:lpstr>
       <vt:lpstr>'2020'!Print_Area</vt:lpstr>
       <vt:lpstr>'2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'2023'!Print_Area</vt:lpstr>
       <vt:lpstr>'2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'Jan.-June, 2024'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'July-Dec., 2024'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'2016'!Print_Titles</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'2019'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'2020'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2021'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2022'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2023'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2024'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'Jan.-June, 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'July-Dec., 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>