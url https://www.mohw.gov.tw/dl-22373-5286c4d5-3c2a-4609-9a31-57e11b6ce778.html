--- v0 (2026-05-09)
+++ v1 (2026-10-02)
@@ -1,579 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150930\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{920F1FEE-AB7E-484C-ADFD-DD8547A6BD99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87CEBBB1-7A3F-4D40-9166-5F2E2CE90250}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="612" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="51" r:id="rId1"/>
-    <sheet name="2025" sheetId="74" r:id="rId2"/>
-[...19 lines deleted...]
-    <sheet name="98" sheetId="38" state="hidden" r:id="rId22"/>
+    <sheet name="2026" sheetId="75" state="hidden" r:id="rId2"/>
+    <sheet name="July-Dec., 2026" sheetId="76" state="hidden" r:id="rId3"/>
+    <sheet name="Jan.-June, 2026" sheetId="77" r:id="rId4"/>
+    <sheet name="2025" sheetId="74" r:id="rId5"/>
+    <sheet name="July-Dec., 2025" sheetId="60" state="hidden" r:id="rId6"/>
+    <sheet name="Jan.-June, 2025" sheetId="61" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="71" r:id="rId8"/>
+    <sheet name="2023" sheetId="70" r:id="rId9"/>
+    <sheet name="2022" sheetId="69" r:id="rId10"/>
+    <sheet name="2021" sheetId="68" r:id="rId11"/>
+    <sheet name="2020" sheetId="67" r:id="rId12"/>
+    <sheet name="2019" sheetId="66" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="19">'100'!$A$3:$L$31</definedName>
-[...19 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2025'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'2019'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'2020'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2021'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'2022'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2023'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2024'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2025'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Jan.-June, 2025'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Jan.-June, 2026'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'July-Dec., 2025'!$A$3:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2026'!$A$3:$L$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$3:$L$11</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="19">'100'!$A:$A,'100'!$3:$7</definedName>
-[...19 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="12">'2019'!$A:$A,'2019'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'2020'!$A:$A,'2020'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2021'!$A:$A,'2021'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'2022'!$A:$A,'2022'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'2023'!$A:$A,'2023'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2024'!$A:$A,'2024'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2025'!$A:$A,'2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'2026'!$A:$A,'2026'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'Jan.-June, 2025'!$A:$A,'Jan.-June, 2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Jan.-June, 2026'!$A:$A,'Jan.-June, 2026'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2026'!$A:$A,'July-Dec., 2026'!$3:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$3:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C41" i="51" l="1"/>
-[...13 lines deleted...]
-  <c r="B41" i="51"/>
+  <c r="C43" i="51" l="1"/>
+  <c r="D43" i="51"/>
+  <c r="E43" i="51"/>
+  <c r="F43" i="51"/>
+  <c r="G43" i="51"/>
+  <c r="H43" i="51"/>
+  <c r="I43" i="51"/>
+  <c r="J43" i="51"/>
+  <c r="K43" i="51"/>
+  <c r="L43" i="51"/>
+  <c r="M43" i="51"/>
+  <c r="N43" i="51"/>
+  <c r="O43" i="51"/>
+  <c r="P43" i="51"/>
+  <c r="C44" i="51"/>
+  <c r="D44" i="51"/>
+  <c r="E44" i="51"/>
+  <c r="F44" i="51"/>
+  <c r="G44" i="51"/>
+  <c r="H44" i="51"/>
+  <c r="I44" i="51"/>
+  <c r="J44" i="51"/>
+  <c r="K44" i="51"/>
+  <c r="L44" i="51"/>
+  <c r="M44" i="51"/>
+  <c r="N44" i="51"/>
+  <c r="O44" i="51"/>
+  <c r="P44" i="51"/>
+  <c r="B44" i="51"/>
+  <c r="B43" i="51"/>
+  <c r="Q82" i="77"/>
+  <c r="P82" i="77"/>
+  <c r="O82" i="77"/>
+  <c r="N82" i="77"/>
+  <c r="M82" i="77"/>
+  <c r="L82" i="77"/>
+  <c r="K82" i="77"/>
+  <c r="J82" i="77"/>
+  <c r="I82" i="77"/>
+  <c r="H82" i="77"/>
+  <c r="G82" i="77"/>
+  <c r="F82" i="77"/>
+  <c r="E82" i="77"/>
+  <c r="D82" i="77"/>
+  <c r="C82" i="77"/>
+  <c r="Q81" i="77"/>
+  <c r="P81" i="77"/>
+  <c r="O81" i="77"/>
+  <c r="N81" i="77"/>
+  <c r="M81" i="77"/>
+  <c r="L81" i="77"/>
+  <c r="K81" i="77"/>
+  <c r="J81" i="77"/>
+  <c r="I81" i="77"/>
+  <c r="H81" i="77"/>
+  <c r="G81" i="77"/>
+  <c r="F81" i="77"/>
+  <c r="E81" i="77"/>
+  <c r="D81" i="77"/>
+  <c r="C81" i="77"/>
+  <c r="Q80" i="77"/>
+  <c r="P80" i="77"/>
+  <c r="O80" i="77"/>
+  <c r="N80" i="77"/>
+  <c r="M80" i="77"/>
+  <c r="L80" i="77"/>
+  <c r="K80" i="77"/>
+  <c r="J80" i="77"/>
+  <c r="I80" i="77"/>
+  <c r="H80" i="77"/>
+  <c r="G80" i="77"/>
+  <c r="F80" i="77"/>
+  <c r="E80" i="77"/>
+  <c r="D80" i="77"/>
+  <c r="C80" i="77"/>
+  <c r="Q79" i="77"/>
+  <c r="P79" i="77"/>
+  <c r="O79" i="77"/>
+  <c r="N79" i="77"/>
+  <c r="M79" i="77"/>
+  <c r="L79" i="77"/>
+  <c r="K79" i="77"/>
+  <c r="J79" i="77"/>
+  <c r="I79" i="77"/>
+  <c r="H79" i="77"/>
+  <c r="G79" i="77"/>
+  <c r="F79" i="77"/>
+  <c r="E79" i="77"/>
+  <c r="D79" i="77"/>
+  <c r="C79" i="77"/>
+  <c r="Q78" i="77"/>
+  <c r="P78" i="77"/>
+  <c r="O78" i="77"/>
+  <c r="N78" i="77"/>
+  <c r="M78" i="77"/>
+  <c r="L78" i="77"/>
+  <c r="K78" i="77"/>
+  <c r="J78" i="77"/>
+  <c r="I78" i="77"/>
+  <c r="H78" i="77"/>
+  <c r="G78" i="77"/>
+  <c r="F78" i="77"/>
+  <c r="E78" i="77"/>
+  <c r="D78" i="77"/>
+  <c r="C78" i="77"/>
+  <c r="Q77" i="77"/>
+  <c r="P77" i="77"/>
+  <c r="O77" i="77"/>
+  <c r="N77" i="77"/>
+  <c r="M77" i="77"/>
+  <c r="L77" i="77"/>
+  <c r="K77" i="77"/>
+  <c r="J77" i="77"/>
+  <c r="I77" i="77"/>
+  <c r="H77" i="77"/>
+  <c r="G77" i="77"/>
+  <c r="F77" i="77"/>
+  <c r="E77" i="77"/>
+  <c r="D77" i="77"/>
+  <c r="C77" i="77"/>
+  <c r="Q76" i="77"/>
+  <c r="P76" i="77"/>
+  <c r="O76" i="77"/>
+  <c r="N76" i="77"/>
+  <c r="M76" i="77"/>
+  <c r="L76" i="77"/>
+  <c r="K76" i="77"/>
+  <c r="J76" i="77"/>
+  <c r="I76" i="77"/>
+  <c r="H76" i="77"/>
+  <c r="G76" i="77"/>
+  <c r="F76" i="77"/>
+  <c r="E76" i="77"/>
+  <c r="D76" i="77"/>
+  <c r="C76" i="77"/>
+  <c r="Q75" i="77"/>
+  <c r="P75" i="77"/>
+  <c r="O75" i="77"/>
+  <c r="N75" i="77"/>
+  <c r="M75" i="77"/>
+  <c r="L75" i="77"/>
+  <c r="K75" i="77"/>
+  <c r="J75" i="77"/>
+  <c r="I75" i="77"/>
+  <c r="H75" i="77"/>
+  <c r="G75" i="77"/>
+  <c r="F75" i="77"/>
+  <c r="E75" i="77"/>
+  <c r="D75" i="77"/>
+  <c r="C75" i="77"/>
+  <c r="Q74" i="77"/>
+  <c r="P74" i="77"/>
+  <c r="O74" i="77"/>
+  <c r="N74" i="77"/>
+  <c r="M74" i="77"/>
+  <c r="L74" i="77"/>
+  <c r="K74" i="77"/>
+  <c r="J74" i="77"/>
+  <c r="I74" i="77"/>
+  <c r="H74" i="77"/>
+  <c r="G74" i="77"/>
+  <c r="F74" i="77"/>
+  <c r="E74" i="77"/>
+  <c r="D74" i="77"/>
+  <c r="C74" i="77"/>
+  <c r="Q73" i="77"/>
+  <c r="P73" i="77"/>
+  <c r="O73" i="77"/>
+  <c r="N73" i="77"/>
+  <c r="M73" i="77"/>
+  <c r="L73" i="77"/>
+  <c r="K73" i="77"/>
+  <c r="J73" i="77"/>
+  <c r="I73" i="77"/>
+  <c r="H73" i="77"/>
+  <c r="G73" i="77"/>
+  <c r="F73" i="77"/>
+  <c r="E73" i="77"/>
+  <c r="D73" i="77"/>
+  <c r="C73" i="77"/>
+  <c r="Q72" i="77"/>
+  <c r="P72" i="77"/>
+  <c r="O72" i="77"/>
+  <c r="N72" i="77"/>
+  <c r="M72" i="77"/>
+  <c r="L72" i="77"/>
+  <c r="K72" i="77"/>
+  <c r="J72" i="77"/>
+  <c r="I72" i="77"/>
+  <c r="H72" i="77"/>
+  <c r="G72" i="77"/>
+  <c r="F72" i="77"/>
+  <c r="E72" i="77"/>
+  <c r="D72" i="77"/>
+  <c r="C72" i="77"/>
+  <c r="Q71" i="77"/>
+  <c r="P71" i="77"/>
+  <c r="O71" i="77"/>
+  <c r="N71" i="77"/>
+  <c r="M71" i="77"/>
+  <c r="L71" i="77"/>
+  <c r="K71" i="77"/>
+  <c r="J71" i="77"/>
+  <c r="I71" i="77"/>
+  <c r="H71" i="77"/>
+  <c r="G71" i="77"/>
+  <c r="F71" i="77"/>
+  <c r="E71" i="77"/>
+  <c r="D71" i="77"/>
+  <c r="C71" i="77"/>
+  <c r="Q70" i="77"/>
+  <c r="P70" i="77"/>
+  <c r="O70" i="77"/>
+  <c r="N70" i="77"/>
+  <c r="M70" i="77"/>
+  <c r="L70" i="77"/>
+  <c r="K70" i="77"/>
+  <c r="J70" i="77"/>
+  <c r="I70" i="77"/>
+  <c r="H70" i="77"/>
+  <c r="G70" i="77"/>
+  <c r="F70" i="77"/>
+  <c r="E70" i="77"/>
+  <c r="D70" i="77"/>
+  <c r="C70" i="77"/>
+  <c r="Q69" i="77"/>
+  <c r="P69" i="77"/>
+  <c r="O69" i="77"/>
+  <c r="N69" i="77"/>
+  <c r="M69" i="77"/>
+  <c r="L69" i="77"/>
+  <c r="K69" i="77"/>
+  <c r="J69" i="77"/>
+  <c r="I69" i="77"/>
+  <c r="H69" i="77"/>
+  <c r="G69" i="77"/>
+  <c r="F69" i="77"/>
+  <c r="E69" i="77"/>
+  <c r="D69" i="77"/>
+  <c r="C69" i="77"/>
+  <c r="Q68" i="77"/>
+  <c r="P68" i="77"/>
+  <c r="O68" i="77"/>
+  <c r="N68" i="77"/>
+  <c r="M68" i="77"/>
+  <c r="L68" i="77"/>
+  <c r="K68" i="77"/>
+  <c r="J68" i="77"/>
+  <c r="I68" i="77"/>
+  <c r="H68" i="77"/>
+  <c r="G68" i="77"/>
+  <c r="F68" i="77"/>
+  <c r="E68" i="77"/>
+  <c r="D68" i="77"/>
+  <c r="C68" i="77"/>
+  <c r="Q67" i="77"/>
+  <c r="P67" i="77"/>
+  <c r="O67" i="77"/>
+  <c r="N67" i="77"/>
+  <c r="M67" i="77"/>
+  <c r="L67" i="77"/>
+  <c r="K67" i="77"/>
+  <c r="J67" i="77"/>
+  <c r="I67" i="77"/>
+  <c r="H67" i="77"/>
+  <c r="G67" i="77"/>
+  <c r="F67" i="77"/>
+  <c r="E67" i="77"/>
+  <c r="D67" i="77"/>
+  <c r="C67" i="77"/>
+  <c r="Q66" i="77"/>
+  <c r="P66" i="77"/>
+  <c r="O66" i="77"/>
+  <c r="N66" i="77"/>
+  <c r="M66" i="77"/>
+  <c r="L66" i="77"/>
+  <c r="K66" i="77"/>
+  <c r="J66" i="77"/>
+  <c r="I66" i="77"/>
+  <c r="H66" i="77"/>
+  <c r="G66" i="77"/>
+  <c r="F66" i="77"/>
+  <c r="E66" i="77"/>
+  <c r="D66" i="77"/>
+  <c r="C66" i="77"/>
+  <c r="Q65" i="77"/>
+  <c r="P65" i="77"/>
+  <c r="O65" i="77"/>
+  <c r="N65" i="77"/>
+  <c r="M65" i="77"/>
+  <c r="L65" i="77"/>
+  <c r="K65" i="77"/>
+  <c r="J65" i="77"/>
+  <c r="I65" i="77"/>
+  <c r="H65" i="77"/>
+  <c r="G65" i="77"/>
+  <c r="F65" i="77"/>
+  <c r="E65" i="77"/>
+  <c r="D65" i="77"/>
+  <c r="C65" i="77"/>
+  <c r="Q64" i="77"/>
+  <c r="P64" i="77"/>
+  <c r="O64" i="77"/>
+  <c r="N64" i="77"/>
+  <c r="M64" i="77"/>
+  <c r="L64" i="77"/>
+  <c r="K64" i="77"/>
+  <c r="J64" i="77"/>
+  <c r="I64" i="77"/>
+  <c r="H64" i="77"/>
+  <c r="G64" i="77"/>
+  <c r="F64" i="77"/>
+  <c r="E64" i="77"/>
+  <c r="D64" i="77"/>
+  <c r="C64" i="77"/>
+  <c r="Q63" i="77"/>
+  <c r="P63" i="77"/>
+  <c r="O63" i="77"/>
+  <c r="N63" i="77"/>
+  <c r="M63" i="77"/>
+  <c r="L63" i="77"/>
+  <c r="K63" i="77"/>
+  <c r="J63" i="77"/>
+  <c r="I63" i="77"/>
+  <c r="H63" i="77"/>
+  <c r="G63" i="77"/>
+  <c r="F63" i="77"/>
+  <c r="E63" i="77"/>
+  <c r="D63" i="77"/>
+  <c r="C63" i="77"/>
+  <c r="Q62" i="77"/>
+  <c r="P62" i="77"/>
+  <c r="O62" i="77"/>
+  <c r="N62" i="77"/>
+  <c r="M62" i="77"/>
+  <c r="L62" i="77"/>
+  <c r="K62" i="77"/>
+  <c r="J62" i="77"/>
+  <c r="I62" i="77"/>
+  <c r="H62" i="77"/>
+  <c r="G62" i="77"/>
+  <c r="F62" i="77"/>
+  <c r="E62" i="77"/>
+  <c r="D62" i="77"/>
+  <c r="C62" i="77"/>
+  <c r="Q61" i="77"/>
+  <c r="P61" i="77"/>
+  <c r="O61" i="77"/>
+  <c r="N61" i="77"/>
+  <c r="M61" i="77"/>
+  <c r="L61" i="77"/>
+  <c r="K61" i="77"/>
+  <c r="J61" i="77"/>
+  <c r="I61" i="77"/>
+  <c r="H61" i="77"/>
+  <c r="G61" i="77"/>
+  <c r="F61" i="77"/>
+  <c r="E61" i="77"/>
+  <c r="D61" i="77"/>
+  <c r="C61" i="77"/>
+  <c r="Q60" i="77"/>
+  <c r="P60" i="77"/>
+  <c r="O60" i="77"/>
+  <c r="N60" i="77"/>
+  <c r="M60" i="77"/>
+  <c r="L60" i="77"/>
+  <c r="K60" i="77"/>
+  <c r="J60" i="77"/>
+  <c r="I60" i="77"/>
+  <c r="H60" i="77"/>
+  <c r="G60" i="77"/>
+  <c r="F60" i="77"/>
+  <c r="E60" i="77"/>
+  <c r="D60" i="77"/>
+  <c r="C60" i="77"/>
+  <c r="Q3" i="77"/>
+  <c r="P3" i="77"/>
+  <c r="O3" i="77"/>
+  <c r="N3" i="77"/>
+  <c r="M3" i="77"/>
+  <c r="L3" i="77"/>
+  <c r="K3" i="77"/>
+  <c r="J3" i="77"/>
+  <c r="I3" i="77"/>
+  <c r="H3" i="77"/>
+  <c r="G3" i="77"/>
+  <c r="F3" i="77"/>
+  <c r="E3" i="77"/>
+  <c r="D3" i="77"/>
+  <c r="C3" i="77"/>
+  <c r="Q3" i="76"/>
+  <c r="P3" i="76"/>
+  <c r="O3" i="76"/>
+  <c r="N3" i="76"/>
+  <c r="M3" i="76"/>
+  <c r="L3" i="76"/>
+  <c r="K3" i="76"/>
+  <c r="J3" i="76"/>
+  <c r="I3" i="76"/>
+  <c r="H3" i="76"/>
+  <c r="G3" i="76"/>
+  <c r="F3" i="76"/>
+  <c r="E3" i="76"/>
+  <c r="D3" i="76"/>
+  <c r="C3" i="76"/>
+  <c r="Q3" i="75"/>
+  <c r="P3" i="75"/>
+  <c r="O3" i="75"/>
+  <c r="N3" i="75"/>
+  <c r="M3" i="75"/>
+  <c r="L3" i="75"/>
+  <c r="K3" i="75"/>
+  <c r="J3" i="75"/>
+  <c r="I3" i="75"/>
+  <c r="H3" i="75"/>
+  <c r="G3" i="75"/>
+  <c r="F3" i="75"/>
+  <c r="E3" i="75"/>
+  <c r="D3" i="75"/>
+  <c r="C3" i="75"/>
+  <c r="C39" i="51"/>
+  <c r="D39" i="51"/>
+  <c r="E39" i="51"/>
+  <c r="F39" i="51"/>
+  <c r="G39" i="51"/>
+  <c r="H39" i="51"/>
+  <c r="I39" i="51"/>
+  <c r="J39" i="51"/>
+  <c r="K39" i="51"/>
+  <c r="L39" i="51"/>
+  <c r="M39" i="51"/>
+  <c r="N39" i="51"/>
+  <c r="O39" i="51"/>
+  <c r="P39" i="51"/>
+  <c r="B39" i="51"/>
   <c r="Q3" i="74"/>
   <c r="P3" i="74"/>
   <c r="O3" i="74"/>
   <c r="N3" i="74"/>
   <c r="M3" i="74"/>
   <c r="L3" i="74"/>
   <c r="K3" i="74"/>
   <c r="J3" i="74"/>
   <c r="I3" i="74"/>
   <c r="H3" i="74"/>
   <c r="G3" i="74"/>
   <c r="F3" i="74"/>
   <c r="E3" i="74"/>
   <c r="D3" i="74"/>
   <c r="C3" i="74"/>
-  <c r="Q82" i="73"/>
-[...373 lines deleted...]
-  <c r="C3" i="72"/>
   <c r="C38" i="51" l="1"/>
   <c r="D38" i="51"/>
   <c r="E38" i="51"/>
   <c r="F38" i="51"/>
   <c r="G38" i="51"/>
   <c r="H38" i="51"/>
   <c r="I38" i="51"/>
   <c r="J38" i="51"/>
   <c r="K38" i="51"/>
   <c r="L38" i="51"/>
   <c r="M38" i="51"/>
   <c r="N38" i="51"/>
   <c r="O38" i="51"/>
   <c r="P38" i="51"/>
   <c r="B38" i="51"/>
   <c r="Q3" i="71"/>
   <c r="P3" i="71"/>
   <c r="O3" i="71"/>
   <c r="N3" i="71"/>
   <c r="M3" i="71"/>
   <c r="L3" i="71"/>
   <c r="K3" i="71"/>
   <c r="J3" i="71"/>
   <c r="I3" i="71"/>
   <c r="H3" i="71"/>
@@ -605,80 +609,68 @@
   <c r="L3" i="70"/>
   <c r="K3" i="70"/>
   <c r="J3" i="70"/>
   <c r="I3" i="70"/>
   <c r="H3" i="70"/>
   <c r="G3" i="70"/>
   <c r="F3" i="70"/>
   <c r="E3" i="70"/>
   <c r="D3" i="70"/>
   <c r="C3" i="70"/>
   <c r="C36" i="51" l="1"/>
   <c r="D36" i="51"/>
   <c r="E36" i="51"/>
   <c r="F36" i="51"/>
   <c r="G36" i="51"/>
   <c r="H36" i="51"/>
   <c r="I36" i="51"/>
   <c r="J36" i="51"/>
   <c r="K36" i="51"/>
   <c r="L36" i="51"/>
   <c r="M36" i="51"/>
   <c r="N36" i="51"/>
   <c r="O36" i="51"/>
   <c r="P36" i="51"/>
   <c r="B36" i="51"/>
-  <c r="C43" i="51"/>
-[...28 lines deleted...]
-  <c r="B46" i="51" s="1"/>
+  <c r="C41" i="51"/>
+  <c r="C47" i="51" s="1"/>
+  <c r="D41" i="51"/>
+  <c r="E41" i="51"/>
+  <c r="F41" i="51"/>
+  <c r="G41" i="51"/>
+  <c r="H41" i="51"/>
+  <c r="H47" i="51" s="1"/>
+  <c r="I41" i="51"/>
+  <c r="I47" i="51" s="1"/>
+  <c r="J41" i="51"/>
+  <c r="K41" i="51"/>
+  <c r="L41" i="51"/>
+  <c r="M41" i="51"/>
+  <c r="N41" i="51"/>
+  <c r="O41" i="51"/>
+  <c r="P41" i="51"/>
+  <c r="B41" i="51"/>
   <c r="Q3" i="69"/>
   <c r="P3" i="69"/>
   <c r="O3" i="69"/>
   <c r="N3" i="69"/>
   <c r="M3" i="69"/>
   <c r="L3" i="69"/>
   <c r="K3" i="69"/>
   <c r="J3" i="69"/>
   <c r="I3" i="69"/>
   <c r="H3" i="69"/>
   <c r="G3" i="69"/>
   <c r="F3" i="69"/>
   <c r="E3" i="69"/>
   <c r="D3" i="69"/>
   <c r="C3" i="69"/>
   <c r="D60" i="61"/>
   <c r="E60" i="61"/>
   <c r="F60" i="61"/>
   <c r="G60" i="61"/>
   <c r="H60" i="61"/>
   <c r="I60" i="61"/>
   <c r="J60" i="61"/>
   <c r="K60" i="61"/>
   <c r="L60" i="61"/>
   <c r="M60" i="61"/>
@@ -1086,94 +1078,94 @@
   <c r="I34" i="51"/>
   <c r="J34" i="51"/>
   <c r="K34" i="51"/>
   <c r="L34" i="51"/>
   <c r="M34" i="51"/>
   <c r="N34" i="51"/>
   <c r="O34" i="51"/>
   <c r="P34" i="51"/>
   <c r="B34" i="51"/>
   <c r="C33" i="51"/>
   <c r="D33" i="51"/>
   <c r="E33" i="51"/>
   <c r="F33" i="51"/>
   <c r="G33" i="51"/>
   <c r="H33" i="51"/>
   <c r="I33" i="51"/>
   <c r="J33" i="51"/>
   <c r="K33" i="51"/>
   <c r="L33" i="51"/>
   <c r="M33" i="51"/>
   <c r="N33" i="51"/>
   <c r="O33" i="51"/>
   <c r="P33" i="51"/>
   <c r="B33" i="51"/>
   <c r="D25" i="51"/>
-  <c r="C42" i="51"/>
-[...12 lines deleted...]
-  <c r="P42" i="51"/>
+  <c r="C40" i="51"/>
+  <c r="D40" i="51"/>
+  <c r="E40" i="51"/>
+  <c r="F40" i="51"/>
+  <c r="G40" i="51"/>
+  <c r="H40" i="51"/>
+  <c r="I40" i="51"/>
+  <c r="J40" i="51"/>
+  <c r="K40" i="51"/>
+  <c r="L40" i="51"/>
+  <c r="M40" i="51"/>
+  <c r="N40" i="51"/>
+  <c r="O40" i="51"/>
+  <c r="P40" i="51"/>
   <c r="B26" i="51"/>
   <c r="C26" i="51"/>
   <c r="D26" i="51"/>
   <c r="E26" i="51"/>
   <c r="F26" i="51"/>
   <c r="G26" i="51"/>
   <c r="H26" i="51"/>
   <c r="I26" i="51"/>
   <c r="J26" i="51"/>
   <c r="K26" i="51"/>
   <c r="L26" i="51"/>
   <c r="M26" i="51"/>
   <c r="N26" i="51"/>
   <c r="O26" i="51"/>
   <c r="P26" i="51"/>
   <c r="B25" i="51"/>
   <c r="C25" i="51"/>
   <c r="E25" i="51"/>
   <c r="F25" i="51"/>
   <c r="G25" i="51"/>
   <c r="H25" i="51"/>
   <c r="I25" i="51"/>
   <c r="J25" i="51"/>
   <c r="K25" i="51"/>
   <c r="L25" i="51"/>
   <c r="M25" i="51"/>
   <c r="N25" i="51"/>
   <c r="O25" i="51"/>
   <c r="P25" i="51"/>
-  <c r="B42" i="51"/>
+  <c r="B40" i="51"/>
   <c r="B18" i="51"/>
   <c r="C18" i="51"/>
   <c r="D18" i="51"/>
   <c r="E18" i="51"/>
   <c r="F18" i="51"/>
   <c r="G18" i="51"/>
   <c r="H18" i="51"/>
   <c r="I18" i="51"/>
   <c r="J18" i="51"/>
   <c r="K18" i="51"/>
   <c r="B13" i="51"/>
   <c r="C13" i="51"/>
   <c r="D13" i="51"/>
   <c r="E13" i="51"/>
   <c r="F13" i="51"/>
   <c r="G13" i="51"/>
   <c r="H13" i="51"/>
   <c r="I13" i="51"/>
   <c r="J13" i="51"/>
   <c r="K13" i="51"/>
   <c r="B12" i="51"/>
   <c r="C12" i="51"/>
   <c r="D12" i="51"/>
   <c r="E12" i="51"/>
   <c r="F12" i="51"/>
@@ -1211,115 +1203,86 @@
   <c r="H9" i="51"/>
   <c r="I9" i="51"/>
   <c r="J9" i="51"/>
   <c r="K9" i="51"/>
   <c r="B10" i="51"/>
   <c r="C10" i="51"/>
   <c r="D10" i="51"/>
   <c r="E10" i="51"/>
   <c r="F10" i="51"/>
   <c r="G10" i="51"/>
   <c r="H10" i="51"/>
   <c r="I10" i="51"/>
   <c r="J10" i="51"/>
   <c r="K10" i="51"/>
   <c r="B11" i="51"/>
   <c r="C11" i="51"/>
   <c r="D11" i="51"/>
   <c r="E11" i="51"/>
   <c r="F11" i="51"/>
   <c r="G11" i="51"/>
   <c r="H11" i="51"/>
   <c r="I11" i="51"/>
   <c r="J11" i="51"/>
   <c r="K11" i="51"/>
   <c r="B47" i="51" l="1"/>
+  <c r="N47" i="51"/>
+  <c r="P47" i="51"/>
+  <c r="O47" i="51"/>
+  <c r="M47" i="51"/>
+  <c r="G47" i="51"/>
+  <c r="L47" i="51"/>
   <c r="K47" i="51"/>
   <c r="J47" i="51"/>
-  <c r="H47" i="51"/>
-  <c r="G47" i="51"/>
   <c r="F47" i="51"/>
   <c r="E47" i="51"/>
   <c r="D47" i="51"/>
-  <c r="C47" i="51"/>
-[...5 lines deleted...]
-  <c r="I47" i="51"/>
+  <c r="B48" i="51"/>
+  <c r="K48" i="51"/>
+  <c r="J48" i="51"/>
+  <c r="H48" i="51"/>
+  <c r="G48" i="51"/>
+  <c r="F48" i="51"/>
+  <c r="E48" i="51"/>
+  <c r="D48" i="51"/>
+  <c r="C48" i="51"/>
+  <c r="P48" i="51"/>
+  <c r="O48" i="51"/>
+  <c r="M48" i="51"/>
+  <c r="N48" i="51"/>
+  <c r="L48" i="51"/>
+  <c r="I48" i="51"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1924" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1088" uniqueCount="176">
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Taiwan Prov.</t>
-[...1 lines deleted...]
-  <si>
     <t>Yilan County</t>
-  </si>
-[...1 lines deleted...]
-    <t>Taoyuan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
   <si>
     <t>Taitung County</t>
   </si>
@@ -1331,177 +1294,74 @@
   </si>
   <si>
     <t>Keelung City</t>
   </si>
   <si>
     <t>Hsinchu City</t>
   </si>
   <si>
     <t>Chiayi City</t>
   </si>
   <si>
     <t>Kinmen County</t>
   </si>
   <si>
     <t>Lienchiang County</t>
   </si>
   <si>
     <t>Source: County and Government.</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Source: County and Government.</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Source: County and Government.</t>
-[...5 lines deleted...]
-  <si>
     <t>New Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taoyuan City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Tainan City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Kaohsiung City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Total</t>
-[...94 lines deleted...]
-  <si>
     <r>
       <t>103</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2014</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
@@ -1986,126 +1846,50 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">習於體罰或不當管教
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Accustomed to Corporal Punishment or Improper Discipline</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">情緒不穩定
-[...74 lines deleted...]
-      </rPr>
       <t>親密關係失調</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">    
 Intimate Relationship       </t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">酗酒
 </t>
     </r>
     <r>
@@ -2207,483 +1991,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">其他
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Others</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="8"/>
-[...431 lines deleted...]
-      <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>兒童及少年保護</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>-</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -2815,101 +2166,53 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">區域及特殊族群別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Locality &amp;  Ethnos</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>總計</t>
+      <t>資料來源：各直轄市、縣市政府。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
-  </si>
-[...46 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2017</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
@@ -3006,70 +2309,50 @@
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>-times</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>單位：人次</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Unit :Person-times</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...18 lines deleted...]
-      <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>新北市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>臺北市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
@@ -3086,744 +2369,50 @@
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>臺中市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>臺南市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>高雄市</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...692 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2018</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -4585,463 +3174,67 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">其他
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Others</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>總計</t>
-[...70 lines deleted...]
-      </rPr>
       <t>資料來源：各直轄市、縣市政府。</t>
-    </r>
-[...18 lines deleted...]
-      <t>2020/3/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>單位：人次</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Unit :Person-times</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...302 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2020</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -5120,90 +3313,50 @@
       </rPr>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2020</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...38 lines deleted...]
-      <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
@@ -5675,614 +3828,680 @@
     <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2021</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>111</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2022</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2023/3/31</t>
+      <t>, 2022</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>111</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2022</t>
+      <t>, 2023</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>111</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2022</t>
-[...19 lines deleted...]
-      <t>2024/04/01</t>
+      <t>, 2023</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>112</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2023</t>
+      <t>, 2024</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2024</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>下半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, July-Dec.</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
       <t>7-12</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, July-Dec., 2024</t>
+      <t>, July-Dec., 2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...153 lines deleted...]
-      <t>114</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2025</t>
+      <t>, 2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>113</t>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-June</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2024</t>
+      <t>, 2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,Jan.-June, 2025</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,Jan.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>7-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, July-Dec., 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2026</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/03/31</t>
+      <t>2026/09/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
-  </si>
-[...89 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...13 lines deleted...]
-      <b/>
       <sz val="14"/>
-      <name val="標楷體"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -6291,110 +4510,97 @@
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-    <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -6409,61 +4615,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -6500,8758 +4695,276 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="177" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_moi04-05" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_十年長照上網" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
-[...8334 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15576,1916 +5289,1930 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P47"/>
+  <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A27" sqref="A27"/>
       <selection pane="topRight" activeCell="B27" sqref="B27"/>
       <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
-      <selection pane="bottomRight" activeCell="C58" sqref="C58"/>
+      <selection pane="bottomRight" activeCell="B67" sqref="B67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.5" style="3" customWidth="1"/>
     <col min="2" max="16" width="15.1640625" style="3" customWidth="1"/>
     <col min="17" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:12" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="4"/>
     </row>
     <row r="3" spans="1:12" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
     </row>
-    <row r="4" spans="1:12" s="24" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="95" t="s">
+    <row r="4" spans="1:12" s="8" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+    </row>
+    <row r="5" spans="1:12" s="8" customFormat="1" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="63" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="8" customFormat="1" ht="30.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="63"/>
+    </row>
+    <row r="7" spans="1:12" s="12" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K7" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="12" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K8" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="12" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K9" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="12" customFormat="1" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K10" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="12" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K11" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="12" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K12" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="12" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="12" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+    </row>
+    <row r="15" spans="1:12" s="8" customFormat="1" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="68"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="68"/>
+      <c r="J15" s="68"/>
+      <c r="K15" s="68"/>
+    </row>
+    <row r="16" spans="1:12" s="8" customFormat="1" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="65"/>
+      <c r="B16" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="K16" s="62" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="30.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="66"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="63"/>
+    </row>
+    <row r="18" spans="1:16" s="12" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="12" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+    </row>
+    <row r="20" spans="1:16" s="12" customFormat="1" ht="14.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="19"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+    </row>
+    <row r="21" spans="1:16" s="8" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="68"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="68"/>
+      <c r="P21" s="68"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="65"/>
+      <c r="B22" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="98" t="s">
-[...14 lines deleted...]
-      <c r="B5" s="91" t="s">
+      <c r="D22" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="C5" s="92" t="s">
+      <c r="F22" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="D5" s="92" t="s">
+      <c r="H22" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="E5" s="92" t="s">
+      <c r="I22" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="K22" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="L22" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="M22" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="N22" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="O22" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="P22" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="I5" s="92" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="92" t="s">
+    </row>
+    <row r="23" spans="1:16" s="8" customFormat="1" ht="30.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="65"/>
+      <c r="B23" s="58"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="63"/>
+    </row>
+    <row r="24" spans="1:16" s="9" customFormat="1" ht="30.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="66"/>
+      <c r="B24" s="58"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="58"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="63"/>
+    </row>
+    <row r="25" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D25" s="11" t="e">
+        <f>SUM(#REF!)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P25" s="11" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P26" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+    </row>
+    <row r="28" spans="1:16" s="12" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+    </row>
+    <row r="29" spans="1:16" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="K5" s="94" t="s">
-[...184 lines deleted...]
-        <f>'101'!J8</f>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="34"/>
+      <c r="L29" s="34"/>
+      <c r="M29" s="34"/>
+      <c r="N29" s="34"/>
+      <c r="O29" s="34"/>
+      <c r="P29" s="34"/>
+    </row>
+    <row r="30" spans="1:16" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="65"/>
+      <c r="B30" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="H30" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="J10" s="27">
-[...185 lines deleted...]
-      <c r="E16" s="91" t="s">
+      <c r="I30" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="J30" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="K30" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="F16" s="91" t="s">
+      <c r="L30" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="G16" s="91" t="s">
+      <c r="M30" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="N30" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="O30" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="P30" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="H16" s="91" t="s">
-[...144 lines deleted...]
-      <c r="G22" s="91" t="s">
+    </row>
+    <row r="31" spans="1:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="65"/>
+      <c r="B31" s="58"/>
+      <c r="C31" s="58"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="58"/>
+      <c r="G31" s="58"/>
+      <c r="H31" s="58"/>
+      <c r="I31" s="58"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="58"/>
+      <c r="O31" s="58"/>
+      <c r="P31" s="63"/>
+    </row>
+    <row r="32" spans="1:16" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="66"/>
+      <c r="B32" s="58"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="58"/>
+      <c r="E32" s="58"/>
+      <c r="F32" s="58"/>
+      <c r="G32" s="58"/>
+      <c r="H32" s="58"/>
+      <c r="I32" s="58"/>
+      <c r="J32" s="58"/>
+      <c r="K32" s="58"/>
+      <c r="L32" s="58"/>
+      <c r="M32" s="58"/>
+      <c r="N32" s="58"/>
+      <c r="O32" s="58"/>
+      <c r="P32" s="63"/>
+    </row>
+    <row r="33" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="H22" s="91" t="s">
-[...338 lines deleted...]
-      <c r="B33" s="27">
+      <c r="B33" s="11">
         <f>'2019'!C8</f>
         <v>1676</v>
       </c>
-      <c r="C33" s="27">
+      <c r="C33" s="11">
         <f>'2019'!D8</f>
         <v>3589</v>
       </c>
-      <c r="D33" s="27">
+      <c r="D33" s="11">
         <f>'2019'!E8</f>
         <v>2000</v>
       </c>
-      <c r="E33" s="27">
+      <c r="E33" s="11">
         <f>'2019'!F8</f>
         <v>973</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="11">
         <f>'2019'!G8</f>
         <v>751</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G33" s="11">
         <f>'2019'!H8</f>
         <v>491</v>
       </c>
-      <c r="H33" s="27">
+      <c r="H33" s="11">
         <f>'2019'!I8</f>
         <v>240</v>
       </c>
-      <c r="I33" s="27">
+      <c r="I33" s="11">
         <f>'2019'!J8</f>
         <v>328</v>
       </c>
-      <c r="J33" s="27">
+      <c r="J33" s="11">
         <f>'2019'!K8</f>
         <v>280</v>
       </c>
-      <c r="K33" s="27">
+      <c r="K33" s="11">
         <f>'2019'!L8</f>
         <v>186</v>
       </c>
-      <c r="L33" s="27">
+      <c r="L33" s="11">
         <f>'2019'!M8</f>
         <v>61</v>
       </c>
-      <c r="M33" s="27">
+      <c r="M33" s="11">
         <f>'2019'!N8</f>
         <v>50</v>
       </c>
-      <c r="N33" s="27">
+      <c r="N33" s="11">
         <f>'2019'!O8</f>
         <v>11</v>
       </c>
-      <c r="O33" s="27">
+      <c r="O33" s="11">
         <f>'2019'!P8</f>
         <v>198</v>
       </c>
-      <c r="P33" s="27">
+      <c r="P33" s="11">
         <f>'2019'!Q8</f>
         <v>2028</v>
       </c>
     </row>
-    <row r="34" spans="1:16" s="25" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B34" s="27">
+    <row r="34" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B34" s="11">
         <f>'2020'!C8</f>
         <v>2078</v>
       </c>
-      <c r="C34" s="27">
+      <c r="C34" s="11">
         <f>'2020'!D8</f>
         <v>4522</v>
       </c>
-      <c r="D34" s="27">
+      <c r="D34" s="11">
         <f>'2020'!E8</f>
         <v>2547</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="11">
         <f>'2020'!F8</f>
         <v>1175</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="11">
         <f>'2020'!G8</f>
         <v>1051</v>
       </c>
-      <c r="G34" s="27">
+      <c r="G34" s="11">
         <f>'2020'!H8</f>
         <v>492</v>
       </c>
-      <c r="H34" s="27">
+      <c r="H34" s="11">
         <f>'2020'!I8</f>
         <v>321</v>
       </c>
-      <c r="I34" s="27">
+      <c r="I34" s="11">
         <f>'2020'!J8</f>
         <v>400</v>
       </c>
-      <c r="J34" s="27">
+      <c r="J34" s="11">
         <f>'2020'!K8</f>
         <v>346</v>
       </c>
-      <c r="K34" s="27">
+      <c r="K34" s="11">
         <f>'2020'!L8</f>
         <v>244</v>
       </c>
-      <c r="L34" s="27">
+      <c r="L34" s="11">
         <f>'2020'!M8</f>
         <v>73</v>
       </c>
-      <c r="M34" s="27">
+      <c r="M34" s="11">
         <f>'2020'!N8</f>
         <v>64</v>
       </c>
-      <c r="N34" s="27">
+      <c r="N34" s="11">
         <f>'2020'!O8</f>
         <v>14</v>
       </c>
-      <c r="O34" s="27">
+      <c r="O34" s="11">
         <f>'2020'!P8</f>
         <v>288</v>
       </c>
-      <c r="P34" s="27">
+      <c r="P34" s="11">
         <f>'2020'!Q8</f>
         <v>1838</v>
       </c>
     </row>
-    <row r="35" spans="1:16" s="25" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B35" s="27">
+    <row r="35" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B35" s="11">
         <f>'2021'!C8</f>
         <v>3421</v>
       </c>
-      <c r="C35" s="27">
+      <c r="C35" s="11">
         <f>'2021'!D8</f>
         <v>3189</v>
       </c>
-      <c r="D35" s="27">
+      <c r="D35" s="11">
         <f>'2021'!E8</f>
         <v>2632</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="11">
         <f>'2021'!F8</f>
         <v>2888</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="11">
         <f>'2021'!G8</f>
         <v>1914</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="11">
         <f>'2021'!H8</f>
         <v>505</v>
       </c>
-      <c r="H35" s="27">
+      <c r="H35" s="11">
         <f>'2021'!I8</f>
         <v>582</v>
       </c>
-      <c r="I35" s="27">
+      <c r="I35" s="11">
         <f>'2021'!J8</f>
         <v>452</v>
       </c>
-      <c r="J35" s="27">
+      <c r="J35" s="11">
         <f>'2021'!K8</f>
         <v>466</v>
       </c>
-      <c r="K35" s="27">
+      <c r="K35" s="11">
         <f>'2021'!L8</f>
         <v>312</v>
       </c>
-      <c r="L35" s="27">
+      <c r="L35" s="11">
         <f>'2021'!M8</f>
         <v>58</v>
       </c>
-      <c r="M35" s="27">
+      <c r="M35" s="11">
         <f>'2021'!N8</f>
         <v>36</v>
       </c>
-      <c r="N35" s="27">
+      <c r="N35" s="11">
         <f>'2021'!O8</f>
         <v>7</v>
       </c>
-      <c r="O35" s="27">
+      <c r="O35" s="11">
         <f>'2021'!P8</f>
         <v>279</v>
       </c>
-      <c r="P35" s="27">
+      <c r="P35" s="11">
         <f>'2021'!Q8</f>
         <v>763</v>
       </c>
     </row>
-    <row r="36" spans="1:16" s="25" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" s="27">
+    <row r="36" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" s="11">
         <f>'2022'!C8</f>
         <v>4798</v>
       </c>
-      <c r="C36" s="27">
+      <c r="C36" s="11">
         <f>'2022'!D8</f>
         <v>2217</v>
       </c>
-      <c r="D36" s="27">
+      <c r="D36" s="11">
         <f>'2022'!E8</f>
         <v>2581</v>
       </c>
-      <c r="E36" s="27">
+      <c r="E36" s="11">
         <f>'2022'!F8</f>
         <v>2235</v>
       </c>
-      <c r="F36" s="27">
+      <c r="F36" s="11">
         <f>'2022'!G8</f>
         <v>1822</v>
       </c>
-      <c r="G36" s="27">
+      <c r="G36" s="11">
         <f>'2022'!H8</f>
         <v>438</v>
       </c>
-      <c r="H36" s="27">
+      <c r="H36" s="11">
         <f>'2022'!I8</f>
         <v>534</v>
       </c>
-      <c r="I36" s="27">
+      <c r="I36" s="11">
         <f>'2022'!J8</f>
         <v>473</v>
       </c>
-      <c r="J36" s="27">
+      <c r="J36" s="11">
         <f>'2022'!K8</f>
         <v>497</v>
       </c>
-      <c r="K36" s="27">
+      <c r="K36" s="11">
         <f>'2022'!L8</f>
         <v>234</v>
       </c>
-      <c r="L36" s="27">
+      <c r="L36" s="11">
         <f>'2022'!M8</f>
         <v>61</v>
       </c>
-      <c r="M36" s="27">
+      <c r="M36" s="11">
         <f>'2022'!N8</f>
         <v>39</v>
       </c>
-      <c r="N36" s="27">
+      <c r="N36" s="11">
         <f>'2022'!O8</f>
         <v>5</v>
       </c>
-      <c r="O36" s="27">
+      <c r="O36" s="11">
         <f>'2022'!P8</f>
         <v>284</v>
       </c>
-      <c r="P36" s="27">
+      <c r="P36" s="11">
         <f>'2022'!Q8</f>
         <v>797</v>
       </c>
     </row>
-    <row r="37" spans="1:16" s="25" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B37" s="27">
+    <row r="37" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" s="11">
         <f>'2023'!C8</f>
         <v>5320</v>
       </c>
-      <c r="C37" s="27">
+      <c r="C37" s="11">
         <f>'2023'!D8</f>
         <v>2320</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="11">
         <f>'2023'!E8</f>
         <v>2649</v>
       </c>
-      <c r="E37" s="27">
+      <c r="E37" s="11">
         <f>'2023'!F8</f>
         <v>2474</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F37" s="11">
         <f>'2023'!G8</f>
         <v>2137</v>
       </c>
-      <c r="G37" s="27">
+      <c r="G37" s="11">
         <f>'2023'!H8</f>
         <v>445</v>
       </c>
-      <c r="H37" s="27">
+      <c r="H37" s="11">
         <f>'2023'!I8</f>
         <v>607</v>
       </c>
-      <c r="I37" s="27">
+      <c r="I37" s="11">
         <f>'2023'!J8</f>
         <v>458</v>
       </c>
-      <c r="J37" s="27">
+      <c r="J37" s="11">
         <f>'2023'!K8</f>
         <v>556</v>
       </c>
-      <c r="K37" s="27">
+      <c r="K37" s="11">
         <f>'2023'!L8</f>
         <v>277</v>
       </c>
-      <c r="L37" s="27">
+      <c r="L37" s="11">
         <f>'2023'!M8</f>
         <v>55</v>
       </c>
-      <c r="M37" s="27">
+      <c r="M37" s="11">
         <f>'2023'!N8</f>
         <v>38</v>
       </c>
-      <c r="N37" s="27">
+      <c r="N37" s="11">
         <f>'2023'!O8</f>
         <v>17</v>
       </c>
-      <c r="O37" s="27">
+      <c r="O37" s="11">
         <f>'2023'!P8</f>
         <v>284</v>
       </c>
-      <c r="P37" s="27">
+      <c r="P37" s="11">
         <f>'2023'!Q8</f>
         <v>826</v>
       </c>
     </row>
-    <row r="38" spans="1:16" s="25" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B38" s="27">
+    <row r="38" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="29" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" s="11">
         <f>'2024'!C8</f>
         <v>4918</v>
       </c>
-      <c r="C38" s="27">
+      <c r="C38" s="11">
         <f>'2024'!D8</f>
         <v>2153</v>
       </c>
-      <c r="D38" s="27">
+      <c r="D38" s="11">
         <f>'2024'!E8</f>
         <v>2294</v>
       </c>
-      <c r="E38" s="27">
+      <c r="E38" s="11">
         <f>'2024'!F8</f>
         <v>2224</v>
       </c>
-      <c r="F38" s="27">
+      <c r="F38" s="11">
         <f>'2024'!G8</f>
         <v>1909</v>
       </c>
-      <c r="G38" s="27">
+      <c r="G38" s="11">
         <f>'2024'!H8</f>
         <v>359</v>
       </c>
-      <c r="H38" s="27">
+      <c r="H38" s="11">
         <f>'2024'!I8</f>
         <v>601</v>
       </c>
-      <c r="I38" s="27">
+      <c r="I38" s="11">
         <f>'2024'!J8</f>
         <v>400</v>
       </c>
-      <c r="J38" s="27">
+      <c r="J38" s="11">
         <f>'2024'!K8</f>
         <v>475</v>
       </c>
-      <c r="K38" s="27">
+      <c r="K38" s="11">
         <f>'2024'!L8</f>
         <v>217</v>
       </c>
-      <c r="L38" s="27">
+      <c r="L38" s="11">
         <f>'2024'!M8</f>
         <v>64</v>
       </c>
-      <c r="M38" s="27">
+      <c r="M38" s="11">
         <f>'2024'!N8</f>
         <v>32</v>
       </c>
-      <c r="N38" s="27">
+      <c r="N38" s="11">
         <f>'2024'!O8</f>
         <v>24</v>
       </c>
-      <c r="O38" s="27">
+      <c r="O38" s="11">
         <f>'2024'!P8</f>
         <v>228</v>
       </c>
-      <c r="P38" s="27">
+      <c r="P38" s="11">
         <f>'2024'!Q8</f>
         <v>872</v>
       </c>
     </row>
-    <row r="39" spans="1:16" s="88" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...103 lines deleted...]
-      <c r="B41" s="82">
+    <row r="39" spans="1:16" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="11">
         <f>'2025'!C8</f>
         <v>4582</v>
       </c>
-      <c r="C41" s="82">
+      <c r="C39" s="11">
         <f>'2025'!D8</f>
         <v>2079</v>
       </c>
-      <c r="D41" s="82">
+      <c r="D39" s="11">
         <f>'2025'!E8</f>
         <v>2178</v>
       </c>
-      <c r="E41" s="82">
+      <c r="E39" s="11">
         <f>'2025'!F8</f>
         <v>2071</v>
       </c>
-      <c r="F41" s="82">
+      <c r="F39" s="11">
         <f>'2025'!G8</f>
         <v>1656</v>
       </c>
-      <c r="G41" s="82">
+      <c r="G39" s="11">
         <f>'2025'!H8</f>
         <v>329</v>
       </c>
-      <c r="H41" s="82">
+      <c r="H39" s="11">
         <f>'2025'!I8</f>
         <v>586</v>
       </c>
-      <c r="I41" s="82">
+      <c r="I39" s="11">
         <f>'2025'!J8</f>
         <v>345</v>
       </c>
-      <c r="J41" s="82">
+      <c r="J39" s="11">
         <f>'2025'!K8</f>
         <v>460</v>
       </c>
-      <c r="K41" s="82">
+      <c r="K39" s="11">
         <f>'2025'!L8</f>
         <v>213</v>
       </c>
-      <c r="L41" s="82">
+      <c r="L39" s="11">
         <f>'2025'!M8</f>
         <v>59</v>
       </c>
-      <c r="M41" s="82">
+      <c r="M39" s="11">
         <f>'2025'!N8</f>
         <v>26</v>
       </c>
-      <c r="N41" s="82">
+      <c r="N39" s="11">
         <f>'2025'!O8</f>
         <v>7</v>
       </c>
-      <c r="O41" s="82">
+      <c r="O39" s="11">
         <f>'2025'!P8</f>
         <v>259</v>
       </c>
-      <c r="P41" s="82">
+      <c r="P39" s="11">
         <f>'2025'!Q8</f>
         <v>761</v>
       </c>
     </row>
-    <row r="42" spans="1:16" s="33" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B42" s="27">
+    <row r="40" spans="1:16" s="17" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" s="11">
         <f>'Jan.-June, 2025'!C8</f>
         <v>2416</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C40" s="11">
         <f>'Jan.-June, 2025'!D8</f>
         <v>1113</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D40" s="11">
         <f>'Jan.-June, 2025'!E8</f>
         <v>1090</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E40" s="11">
         <f>'Jan.-June, 2025'!F8</f>
         <v>1056</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F40" s="11">
         <f>'Jan.-June, 2025'!G8</f>
         <v>888</v>
       </c>
-      <c r="G42" s="27">
+      <c r="G40" s="11">
         <f>'Jan.-June, 2025'!H8</f>
         <v>165</v>
       </c>
-      <c r="H42" s="27">
+      <c r="H40" s="11">
         <f>'Jan.-June, 2025'!I8</f>
         <v>289</v>
       </c>
-      <c r="I42" s="27">
+      <c r="I40" s="11">
         <f>'Jan.-June, 2025'!J8</f>
         <v>171</v>
       </c>
-      <c r="J42" s="27">
+      <c r="J40" s="11">
         <f>'Jan.-June, 2025'!K8</f>
         <v>232</v>
       </c>
-      <c r="K42" s="27">
+      <c r="K40" s="11">
         <f>'Jan.-June, 2025'!L8</f>
         <v>131</v>
       </c>
-      <c r="L42" s="27">
+      <c r="L40" s="11">
         <f>'Jan.-June, 2025'!M8</f>
         <v>37</v>
       </c>
-      <c r="M42" s="27">
+      <c r="M40" s="11">
         <f>'Jan.-June, 2025'!N8</f>
         <v>12</v>
       </c>
-      <c r="N42" s="27">
+      <c r="N40" s="11">
         <f>'Jan.-June, 2025'!O8</f>
         <v>4</v>
       </c>
-      <c r="O42" s="27">
+      <c r="O40" s="11">
         <f>'Jan.-June, 2025'!P8</f>
         <v>138</v>
       </c>
-      <c r="P42" s="27">
+      <c r="P40" s="11">
         <f>'Jan.-June, 2025'!Q8</f>
         <v>383</v>
       </c>
     </row>
-    <row r="43" spans="1:16" s="33" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B43" s="27">
+    <row r="41" spans="1:16" s="17" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="11">
         <f>'July-Dec., 2025'!C8</f>
         <v>2166</v>
       </c>
-      <c r="C43" s="27">
+      <c r="C41" s="11">
         <f>'July-Dec., 2025'!D8</f>
         <v>966</v>
       </c>
-      <c r="D43" s="27">
+      <c r="D41" s="11">
         <f>'July-Dec., 2025'!E8</f>
         <v>1088</v>
       </c>
-      <c r="E43" s="27">
+      <c r="E41" s="11">
         <f>'July-Dec., 2025'!F8</f>
         <v>1015</v>
       </c>
-      <c r="F43" s="27">
+      <c r="F41" s="11">
         <f>'July-Dec., 2025'!G8</f>
         <v>768</v>
       </c>
-      <c r="G43" s="27">
+      <c r="G41" s="11">
         <f>'July-Dec., 2025'!H8</f>
         <v>164</v>
       </c>
-      <c r="H43" s="27">
+      <c r="H41" s="11">
         <f>'July-Dec., 2025'!I8</f>
         <v>297</v>
       </c>
-      <c r="I43" s="27">
+      <c r="I41" s="11">
         <f>'July-Dec., 2025'!J8</f>
         <v>174</v>
       </c>
-      <c r="J43" s="27">
+      <c r="J41" s="11">
         <f>'July-Dec., 2025'!K8</f>
         <v>228</v>
       </c>
-      <c r="K43" s="27">
+      <c r="K41" s="11">
         <f>'July-Dec., 2025'!L8</f>
         <v>82</v>
       </c>
-      <c r="L43" s="27">
+      <c r="L41" s="11">
         <f>'July-Dec., 2025'!M8</f>
         <v>22</v>
       </c>
-      <c r="M43" s="27">
+      <c r="M41" s="11">
         <f>'July-Dec., 2025'!N8</f>
         <v>14</v>
       </c>
-      <c r="N43" s="27">
+      <c r="N41" s="11">
         <f>'July-Dec., 2025'!O8</f>
         <v>3</v>
       </c>
-      <c r="O43" s="27">
+      <c r="O41" s="11">
         <f>'July-Dec., 2025'!P8</f>
         <v>121</v>
       </c>
-      <c r="P43" s="27">
+      <c r="P41" s="11">
         <f>'July-Dec., 2025'!Q8</f>
         <v>378</v>
       </c>
     </row>
-    <row r="44" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="P44" s="53"/>
+    <row r="42" spans="1:16" s="52" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" s="45"/>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+    </row>
+    <row r="43" spans="1:16" s="46" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="56" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" s="45">
+        <f>'Jan.-June, 2026'!C8</f>
+        <v>2128</v>
+      </c>
+      <c r="C43" s="45">
+        <f>'Jan.-June, 2026'!D8</f>
+        <v>911</v>
+      </c>
+      <c r="D43" s="45">
+        <f>'Jan.-June, 2026'!E8</f>
+        <v>951</v>
+      </c>
+      <c r="E43" s="45">
+        <f>'Jan.-June, 2026'!F8</f>
+        <v>898</v>
+      </c>
+      <c r="F43" s="45">
+        <f>'Jan.-June, 2026'!G8</f>
+        <v>791</v>
+      </c>
+      <c r="G43" s="45">
+        <f>'Jan.-June, 2026'!H8</f>
+        <v>140</v>
+      </c>
+      <c r="H43" s="45">
+        <f>'Jan.-June, 2026'!I8</f>
+        <v>295</v>
+      </c>
+      <c r="I43" s="45">
+        <f>'Jan.-June, 2026'!J8</f>
+        <v>182</v>
+      </c>
+      <c r="J43" s="45">
+        <f>'Jan.-June, 2026'!K8</f>
+        <v>191</v>
+      </c>
+      <c r="K43" s="45">
+        <f>'Jan.-June, 2026'!L8</f>
+        <v>113</v>
+      </c>
+      <c r="L43" s="45">
+        <f>'Jan.-June, 2026'!M8</f>
+        <v>35</v>
+      </c>
+      <c r="M43" s="45">
+        <f>'Jan.-June, 2026'!N8</f>
+        <v>18</v>
+      </c>
+      <c r="N43" s="45">
+        <f>'Jan.-June, 2026'!O8</f>
+        <v>6</v>
+      </c>
+      <c r="O43" s="45">
+        <f>'Jan.-June, 2026'!P8</f>
+        <v>115</v>
+      </c>
+      <c r="P43" s="45">
+        <f>'Jan.-June, 2026'!Q8</f>
+        <v>318</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" s="46" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="55" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" s="45">
+        <f>'July-Dec., 2026'!C8</f>
+        <v>0</v>
+      </c>
+      <c r="C44" s="45">
+        <f>'July-Dec., 2026'!D8</f>
+        <v>0</v>
+      </c>
+      <c r="D44" s="45">
+        <f>'July-Dec., 2026'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="E44" s="45">
+        <f>'July-Dec., 2026'!F8</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="45">
+        <f>'July-Dec., 2026'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="G44" s="45">
+        <f>'July-Dec., 2026'!H8</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="45">
+        <f>'July-Dec., 2026'!I8</f>
+        <v>0</v>
+      </c>
+      <c r="I44" s="45">
+        <f>'July-Dec., 2026'!J8</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="45">
+        <f>'July-Dec., 2026'!K8</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="45">
+        <f>'July-Dec., 2026'!L8</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="45">
+        <f>'July-Dec., 2026'!M8</f>
+        <v>0</v>
+      </c>
+      <c r="M44" s="45">
+        <f>'July-Dec., 2026'!N8</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="45">
+        <f>'July-Dec., 2026'!O8</f>
+        <v>0</v>
+      </c>
+      <c r="O44" s="45">
+        <f>'July-Dec., 2026'!P8</f>
+        <v>0</v>
+      </c>
+      <c r="P44" s="45">
+        <f>'July-Dec., 2026'!Q8</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="30"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="30"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="30"/>
+      <c r="M45" s="30"/>
+      <c r="N45" s="30"/>
+      <c r="O45" s="30"/>
+      <c r="P45" s="30"/>
     </row>
     <row r="46" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="78" t="s">
-[...10 lines deleted...]
-      <c r="D46" s="89" t="str">
+      <c r="A46" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" s="53" t="str">
+        <f>IF(B39=SUM(B40:B41),"","*")</f>
+        <v/>
+      </c>
+      <c r="C47" s="53" t="str">
+        <f t="shared" ref="C47:P47" si="0">IF(C39=SUM(C40:C41),"","*")</f>
+        <v/>
+      </c>
+      <c r="D47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E46" s="89" t="str">
+      <c r="E47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="F46" s="89" t="str">
+      <c r="F47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="G46" s="89" t="str">
+      <c r="G47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H46" s="89" t="str">
+      <c r="H47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I46" s="89" t="str">
+      <c r="I47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J46" s="89" t="str">
+      <c r="J47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K46" s="89" t="str">
+      <c r="K47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L46" s="89" t="str">
+      <c r="L47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M46" s="89" t="str">
+      <c r="M47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N46" s="89" t="str">
+      <c r="N47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="O46" s="89" t="str">
+      <c r="O47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P46" s="89" t="str">
+      <c r="P47" s="53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="47" spans="1:16" s="89" customFormat="1" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="D47" s="90" t="str">
+    <row r="48" spans="1:16" s="53" customFormat="1" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="54" t="str">
+        <f t="shared" ref="B48:P48" si="1">IF(B38=SUM(B40:B41),"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="C48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="E47" s="90" t="str">
+      <c r="D48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="F47" s="90" t="str">
+      <c r="E48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="G47" s="90" t="str">
+      <c r="F48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="H47" s="90" t="str">
+      <c r="G48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="I47" s="90" t="str">
+      <c r="H48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="J47" s="90" t="str">
+      <c r="I48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="K47" s="90" t="str">
+      <c r="J48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="L47" s="90" t="str">
+      <c r="K48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="M47" s="90" t="str">
+      <c r="L48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="N47" s="90" t="str">
+      <c r="M48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="O47" s="90" t="str">
+      <c r="N48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
-      <c r="P47" s="90" t="str">
+      <c r="O48" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="P48" s="54" t="str">
         <f t="shared" si="1"/>
         <v>*</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="57">
     <mergeCell ref="O30:O32"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="B21:P21"/>
     <mergeCell ref="P30:P32"/>
     <mergeCell ref="F30:F32"/>
     <mergeCell ref="G30:G32"/>
     <mergeCell ref="H30:H32"/>
     <mergeCell ref="I30:I32"/>
     <mergeCell ref="J30:J32"/>
     <mergeCell ref="K30:K32"/>
     <mergeCell ref="L30:L32"/>
     <mergeCell ref="M30:M32"/>
     <mergeCell ref="N30:N32"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="A29:A32"/>
     <mergeCell ref="B30:B32"/>
     <mergeCell ref="C30:C32"/>
@@ -17518,105 +7245,106 @@
     <mergeCell ref="D22:D24"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="F22:F24"/>
     <mergeCell ref="G22:G24"/>
     <mergeCell ref="H22:H24"/>
     <mergeCell ref="I22:I24"/>
     <mergeCell ref="L22:L24"/>
     <mergeCell ref="M22:M24"/>
     <mergeCell ref="N22:N24"/>
     <mergeCell ref="O22:O24"/>
     <mergeCell ref="P22:P24"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -17634,12702 +7362,6637 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C4" s="61" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>4798</v>
+      </c>
+      <c r="D8" s="45">
+        <v>2217</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2581</v>
+      </c>
+      <c r="F8" s="45">
+        <v>2235</v>
+      </c>
+      <c r="G8" s="45">
+        <v>1822</v>
+      </c>
+      <c r="H8" s="45">
+        <v>438</v>
+      </c>
+      <c r="I8" s="45">
+        <v>534</v>
+      </c>
+      <c r="J8" s="45">
+        <v>473</v>
+      </c>
+      <c r="K8" s="45">
+        <v>497</v>
+      </c>
+      <c r="L8" s="45">
+        <v>234</v>
+      </c>
+      <c r="M8" s="45">
+        <v>61</v>
+      </c>
+      <c r="N8" s="45">
+        <v>39</v>
+      </c>
+      <c r="O8" s="45">
+        <v>5</v>
+      </c>
+      <c r="P8" s="45">
+        <v>284</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>818</v>
+      </c>
+      <c r="D9" s="11">
+        <v>484</v>
+      </c>
+      <c r="E9" s="11">
+        <v>493</v>
+      </c>
+      <c r="F9" s="11">
+        <v>262</v>
+      </c>
+      <c r="G9" s="11">
+        <v>146</v>
+      </c>
+      <c r="H9" s="11">
+        <v>70</v>
+      </c>
+      <c r="I9" s="11">
+        <v>72</v>
+      </c>
+      <c r="J9" s="11">
+        <v>63</v>
+      </c>
+      <c r="K9" s="11">
+        <v>58</v>
+      </c>
+      <c r="L9" s="11">
+        <v>11</v>
+      </c>
+      <c r="M9" s="11">
+        <v>4</v>
+      </c>
+      <c r="N9" s="11">
+        <v>4</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11">
+        <v>63</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>390</v>
+      </c>
+      <c r="D10" s="11">
+        <v>154</v>
+      </c>
+      <c r="E10" s="11">
+        <v>183</v>
+      </c>
+      <c r="F10" s="11">
+        <v>172</v>
+      </c>
+      <c r="G10" s="11">
+        <v>128</v>
+      </c>
+      <c r="H10" s="11">
+        <v>17</v>
+      </c>
+      <c r="I10" s="11">
+        <v>35</v>
+      </c>
+      <c r="J10" s="11">
+        <v>33</v>
+      </c>
+      <c r="K10" s="11">
+        <v>15</v>
+      </c>
+      <c r="L10" s="11">
+        <v>21</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="11">
+        <v>1</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>714</v>
+      </c>
+      <c r="D11" s="11">
+        <v>254</v>
+      </c>
+      <c r="E11" s="11">
+        <v>308</v>
+      </c>
+      <c r="F11" s="11">
+        <v>245</v>
+      </c>
+      <c r="G11" s="11">
+        <v>199</v>
+      </c>
+      <c r="H11" s="11">
+        <v>36</v>
+      </c>
+      <c r="I11" s="11">
+        <v>70</v>
+      </c>
+      <c r="J11" s="11">
+        <v>32</v>
+      </c>
+      <c r="K11" s="11">
+        <v>40</v>
+      </c>
+      <c r="L11" s="11">
+        <v>54</v>
+      </c>
+      <c r="M11" s="11">
+        <v>9</v>
+      </c>
+      <c r="N11" s="11">
+        <v>2</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>891</v>
+      </c>
+      <c r="D12" s="11">
+        <v>381</v>
+      </c>
+      <c r="E12" s="11">
+        <v>495</v>
+      </c>
+      <c r="F12" s="11">
+        <v>429</v>
+      </c>
+      <c r="G12" s="11">
+        <v>343</v>
+      </c>
+      <c r="H12" s="11">
+        <v>98</v>
+      </c>
+      <c r="I12" s="11">
+        <v>76</v>
+      </c>
+      <c r="J12" s="11">
+        <v>94</v>
+      </c>
+      <c r="K12" s="11">
+        <v>163</v>
+      </c>
+      <c r="L12" s="11">
+        <v>36</v>
+      </c>
+      <c r="M12" s="11">
+        <v>10</v>
+      </c>
+      <c r="N12" s="11">
+        <v>7</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>71</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>293</v>
+      </c>
+      <c r="D13" s="11">
+        <v>172</v>
+      </c>
+      <c r="E13" s="11">
+        <v>173</v>
+      </c>
+      <c r="F13" s="11">
+        <v>160</v>
+      </c>
+      <c r="G13" s="11">
+        <v>140</v>
+      </c>
+      <c r="H13" s="11">
+        <v>22</v>
+      </c>
+      <c r="I13" s="11">
+        <v>30</v>
+      </c>
+      <c r="J13" s="11">
+        <v>31</v>
+      </c>
+      <c r="K13" s="11">
+        <v>22</v>
+      </c>
+      <c r="L13" s="11">
+        <v>22</v>
+      </c>
+      <c r="M13" s="11">
+        <v>8</v>
+      </c>
+      <c r="N13" s="11">
+        <v>7</v>
+      </c>
+      <c r="O13" s="11">
+        <v>0</v>
+      </c>
+      <c r="P13" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>564</v>
+      </c>
+      <c r="D14" s="11">
+        <v>223</v>
+      </c>
+      <c r="E14" s="11">
+        <v>213</v>
+      </c>
+      <c r="F14" s="11">
+        <v>245</v>
+      </c>
+      <c r="G14" s="11">
+        <v>237</v>
+      </c>
+      <c r="H14" s="11">
+        <v>17</v>
+      </c>
+      <c r="I14" s="11">
+        <v>53</v>
+      </c>
+      <c r="J14" s="11">
+        <v>67</v>
+      </c>
+      <c r="K14" s="11">
+        <v>57</v>
+      </c>
+      <c r="L14" s="11">
+        <v>40</v>
+      </c>
+      <c r="M14" s="11">
+        <v>10</v>
+      </c>
+      <c r="N14" s="11">
+        <v>2</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>45</v>
+      </c>
+      <c r="D15" s="11">
+        <v>20</v>
+      </c>
+      <c r="E15" s="11">
+        <v>23</v>
+      </c>
+      <c r="F15" s="11">
+        <v>10</v>
+      </c>
+      <c r="G15" s="11">
+        <v>23</v>
+      </c>
+      <c r="H15" s="11">
+        <v>2</v>
+      </c>
+      <c r="I15" s="11">
+        <v>6</v>
+      </c>
+      <c r="J15" s="11">
+        <v>10</v>
+      </c>
+      <c r="K15" s="11">
+        <v>2</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>3</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>80</v>
+      </c>
+      <c r="D16" s="11">
+        <v>57</v>
+      </c>
+      <c r="E16" s="11">
+        <v>63</v>
+      </c>
+      <c r="F16" s="11">
+        <v>52</v>
+      </c>
+      <c r="G16" s="11">
+        <v>42</v>
+      </c>
+      <c r="H16" s="11">
+        <v>12</v>
+      </c>
+      <c r="I16" s="11">
+        <v>13</v>
+      </c>
+      <c r="J16" s="11">
+        <v>7</v>
+      </c>
+      <c r="K16" s="11">
+        <v>5</v>
+      </c>
+      <c r="L16" s="11">
+        <v>5</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>39</v>
+      </c>
+      <c r="D17" s="11">
+        <v>14</v>
+      </c>
+      <c r="E17" s="11">
+        <v>27</v>
+      </c>
+      <c r="F17" s="11">
+        <v>20</v>
+      </c>
+      <c r="G17" s="11">
+        <v>17</v>
+      </c>
+      <c r="H17" s="11">
+        <v>7</v>
+      </c>
+      <c r="I17" s="11">
+        <v>5</v>
+      </c>
+      <c r="J17" s="11">
+        <v>7</v>
+      </c>
+      <c r="K17" s="11">
+        <v>3</v>
+      </c>
+      <c r="L17" s="11">
+        <v>1</v>
+      </c>
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="11">
+        <v>0</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>123</v>
+      </c>
+      <c r="D18" s="11">
+        <v>53</v>
+      </c>
+      <c r="E18" s="11">
+        <v>66</v>
+      </c>
+      <c r="F18" s="11">
+        <v>100</v>
+      </c>
+      <c r="G18" s="11">
+        <v>99</v>
+      </c>
+      <c r="H18" s="11">
+        <v>15</v>
+      </c>
+      <c r="I18" s="11">
+        <v>18</v>
+      </c>
+      <c r="J18" s="11">
+        <v>23</v>
+      </c>
+      <c r="K18" s="11">
+        <v>22</v>
+      </c>
+      <c r="L18" s="11">
+        <v>5</v>
+      </c>
+      <c r="M18" s="11">
+        <v>4</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1</v>
+      </c>
+      <c r="P18" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>51</v>
+      </c>
+      <c r="D19" s="11">
+        <v>18</v>
+      </c>
+      <c r="E19" s="11">
+        <v>40</v>
+      </c>
+      <c r="F19" s="11">
+        <v>50</v>
+      </c>
+      <c r="G19" s="11">
+        <v>51</v>
+      </c>
+      <c r="H19" s="11">
+        <v>28</v>
+      </c>
+      <c r="I19" s="11">
+        <v>13</v>
+      </c>
+      <c r="J19" s="11">
+        <v>14</v>
+      </c>
+      <c r="K19" s="11">
+        <v>13</v>
+      </c>
+      <c r="L19" s="11">
+        <v>6</v>
+      </c>
+      <c r="M19" s="11">
+        <v>6</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>80</v>
+      </c>
+      <c r="D20" s="11">
+        <v>44</v>
+      </c>
+      <c r="E20" s="11">
+        <v>60</v>
+      </c>
+      <c r="F20" s="11">
+        <v>67</v>
+      </c>
+      <c r="G20" s="11">
+        <v>30</v>
+      </c>
+      <c r="H20" s="11">
+        <v>11</v>
+      </c>
+      <c r="I20" s="11">
+        <v>23</v>
+      </c>
+      <c r="J20" s="11">
+        <v>11</v>
+      </c>
+      <c r="K20" s="11">
+        <v>9</v>
+      </c>
+      <c r="L20" s="11">
+        <v>3</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>59</v>
+      </c>
+      <c r="D21" s="11">
+        <v>12</v>
+      </c>
+      <c r="E21" s="11">
+        <v>22</v>
+      </c>
+      <c r="F21" s="11">
+        <v>32</v>
+      </c>
+      <c r="G21" s="11">
+        <v>39</v>
+      </c>
+      <c r="H21" s="11">
+        <v>3</v>
+      </c>
+      <c r="I21" s="11">
+        <v>4</v>
+      </c>
+      <c r="J21" s="11">
+        <v>6</v>
+      </c>
+      <c r="K21" s="11">
+        <v>7</v>
+      </c>
+      <c r="L21" s="11">
+        <v>3</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>181</v>
+      </c>
+      <c r="D22" s="11">
+        <v>111</v>
+      </c>
+      <c r="E22" s="11">
+        <v>123</v>
+      </c>
+      <c r="F22" s="11">
+        <v>116</v>
+      </c>
+      <c r="G22" s="11">
+        <v>82</v>
+      </c>
+      <c r="H22" s="11">
+        <v>30</v>
+      </c>
+      <c r="I22" s="11">
+        <v>26</v>
+      </c>
+      <c r="J22" s="11">
+        <v>5</v>
+      </c>
+      <c r="K22" s="11">
+        <v>23</v>
+      </c>
+      <c r="L22" s="11">
+        <v>3</v>
+      </c>
+      <c r="M22" s="11">
+        <v>2</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>101</v>
+      </c>
+      <c r="D23" s="11">
+        <v>56</v>
+      </c>
+      <c r="E23" s="11">
+        <v>66</v>
+      </c>
+      <c r="F23" s="11">
+        <v>62</v>
+      </c>
+      <c r="G23" s="11">
+        <v>50</v>
+      </c>
+      <c r="H23" s="11">
+        <v>21</v>
+      </c>
+      <c r="I23" s="11">
+        <v>24</v>
+      </c>
+      <c r="J23" s="11">
+        <v>12</v>
+      </c>
+      <c r="K23" s="11">
+        <v>15</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>2</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>97</v>
+      </c>
+      <c r="D24" s="11">
+        <v>35</v>
+      </c>
+      <c r="E24" s="11">
+        <v>51</v>
+      </c>
+      <c r="F24" s="11">
+        <v>46</v>
+      </c>
+      <c r="G24" s="11">
+        <v>66</v>
+      </c>
+      <c r="H24" s="11">
+        <v>23</v>
+      </c>
+      <c r="I24" s="11">
+        <v>21</v>
+      </c>
+      <c r="J24" s="11">
+        <v>21</v>
+      </c>
+      <c r="K24" s="11">
+        <v>18</v>
+      </c>
+      <c r="L24" s="11">
+        <v>9</v>
+      </c>
+      <c r="M24" s="11">
+        <v>1</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>9</v>
+      </c>
+      <c r="D25" s="11">
+        <v>4</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>2</v>
+      </c>
+      <c r="H25" s="11">
+        <v>2</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>96</v>
+      </c>
+      <c r="D26" s="11">
+        <v>48</v>
+      </c>
+      <c r="E26" s="11">
+        <v>61</v>
+      </c>
+      <c r="F26" s="11">
+        <v>60</v>
+      </c>
+      <c r="G26" s="11">
+        <v>56</v>
+      </c>
+      <c r="H26" s="11">
+        <v>11</v>
+      </c>
+      <c r="I26" s="11">
+        <v>22</v>
+      </c>
+      <c r="J26" s="11">
+        <v>11</v>
+      </c>
+      <c r="K26" s="11">
+        <v>6</v>
+      </c>
+      <c r="L26" s="11">
+        <v>5</v>
+      </c>
+      <c r="M26" s="11">
+        <v>3</v>
+      </c>
+      <c r="N26" s="11">
+        <v>0</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>62</v>
+      </c>
+      <c r="D27" s="11">
+        <v>35</v>
+      </c>
+      <c r="E27" s="11">
+        <v>48</v>
+      </c>
+      <c r="F27" s="11">
+        <v>53</v>
+      </c>
+      <c r="G27" s="11">
+        <v>26</v>
+      </c>
+      <c r="H27" s="11">
+        <v>5</v>
+      </c>
+      <c r="I27" s="11">
+        <v>11</v>
+      </c>
+      <c r="J27" s="11">
+        <v>4</v>
+      </c>
+      <c r="K27" s="11">
+        <v>4</v>
+      </c>
+      <c r="L27" s="11">
+        <v>6</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="11">
+        <v>2</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>78</v>
+      </c>
+      <c r="D28" s="11">
+        <v>36</v>
+      </c>
+      <c r="E28" s="11">
+        <v>43</v>
+      </c>
+      <c r="F28" s="11">
+        <v>39</v>
+      </c>
+      <c r="G28" s="11">
+        <v>43</v>
+      </c>
+      <c r="H28" s="11">
+        <v>1</v>
+      </c>
+      <c r="I28" s="11">
+        <v>10</v>
+      </c>
+      <c r="J28" s="11">
+        <v>21</v>
+      </c>
+      <c r="K28" s="11">
+        <v>15</v>
+      </c>
+      <c r="L28" s="11">
+        <v>3</v>
+      </c>
+      <c r="M28" s="11">
+        <v>1</v>
+      </c>
+      <c r="N28" s="11">
+        <v>8</v>
+      </c>
+      <c r="O28" s="11">
+        <v>2</v>
+      </c>
+      <c r="P28" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>26</v>
+      </c>
+      <c r="D29" s="11">
+        <v>6</v>
+      </c>
+      <c r="E29" s="11">
+        <v>21</v>
+      </c>
+      <c r="F29" s="11">
+        <v>15</v>
+      </c>
+      <c r="G29" s="11">
+        <v>3</v>
+      </c>
+      <c r="H29" s="11">
+        <v>7</v>
+      </c>
+      <c r="I29" s="11">
+        <v>2</v>
+      </c>
+      <c r="J29" s="11">
+        <v>1</v>
+      </c>
+      <c r="K29" s="11">
+        <v>0</v>
+      </c>
+      <c r="L29" s="11">
+        <v>1</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>1</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="P5:P7"/>
+    <mergeCell ref="Q5:Q7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
+&amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:Q34"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
+    <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="5.5" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="7"/>
+    </row>
+    <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5" t="str">
+        <f>IF(C8=SUM(C9:C30),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="5" t="str">
+        <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="F3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="M3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="O3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="P3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="Q3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>3421</v>
+      </c>
+      <c r="D8" s="45">
+        <v>3189</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2632</v>
+      </c>
+      <c r="F8" s="45">
+        <v>2888</v>
+      </c>
+      <c r="G8" s="45">
+        <v>1914</v>
+      </c>
+      <c r="H8" s="45">
+        <v>505</v>
+      </c>
+      <c r="I8" s="45">
+        <v>582</v>
+      </c>
+      <c r="J8" s="45">
+        <v>452</v>
+      </c>
+      <c r="K8" s="45">
+        <v>466</v>
+      </c>
+      <c r="L8" s="45">
+        <v>312</v>
+      </c>
+      <c r="M8" s="45">
+        <v>58</v>
+      </c>
+      <c r="N8" s="45">
+        <v>36</v>
+      </c>
+      <c r="O8" s="45">
+        <v>7</v>
+      </c>
+      <c r="P8" s="45">
+        <v>279</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>622</v>
+      </c>
+      <c r="D9" s="11">
+        <v>505</v>
+      </c>
+      <c r="E9" s="11">
+        <v>442</v>
+      </c>
+      <c r="F9" s="11">
+        <v>389</v>
+      </c>
+      <c r="G9" s="11">
+        <v>161</v>
+      </c>
+      <c r="H9" s="11">
+        <v>59</v>
+      </c>
+      <c r="I9" s="11">
+        <v>77</v>
+      </c>
+      <c r="J9" s="11">
+        <v>49</v>
+      </c>
+      <c r="K9" s="11">
+        <v>68</v>
+      </c>
+      <c r="L9" s="11">
+        <v>20</v>
+      </c>
+      <c r="M9" s="11">
+        <v>5</v>
+      </c>
+      <c r="N9" s="11">
+        <v>7</v>
+      </c>
+      <c r="O9" s="11">
+        <v>1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>36</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>338</v>
+      </c>
+      <c r="D10" s="11">
+        <v>302</v>
+      </c>
+      <c r="E10" s="11">
+        <v>266</v>
+      </c>
+      <c r="F10" s="11">
+        <v>312</v>
+      </c>
+      <c r="G10" s="11">
+        <v>154</v>
+      </c>
+      <c r="H10" s="11">
+        <v>32</v>
+      </c>
+      <c r="I10" s="11">
+        <v>59</v>
+      </c>
+      <c r="J10" s="11">
+        <v>35</v>
+      </c>
+      <c r="K10" s="11">
+        <v>22</v>
+      </c>
+      <c r="L10" s="11">
+        <v>21</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2</v>
+      </c>
+      <c r="N10" s="11">
+        <v>3</v>
+      </c>
+      <c r="O10" s="11">
+        <v>2</v>
+      </c>
+      <c r="P10" s="11">
+        <v>21</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>404</v>
+      </c>
+      <c r="D11" s="11">
+        <v>367</v>
+      </c>
+      <c r="E11" s="11">
+        <v>213</v>
+      </c>
+      <c r="F11" s="11">
+        <v>190</v>
+      </c>
+      <c r="G11" s="11">
+        <v>152</v>
+      </c>
+      <c r="H11" s="11">
+        <v>34</v>
+      </c>
+      <c r="I11" s="11">
+        <v>44</v>
+      </c>
+      <c r="J11" s="11">
+        <v>23</v>
+      </c>
+      <c r="K11" s="11">
+        <v>20</v>
+      </c>
+      <c r="L11" s="11">
+        <v>40</v>
+      </c>
+      <c r="M11" s="11">
+        <v>8</v>
+      </c>
+      <c r="N11" s="11">
+        <v>1</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>518</v>
+      </c>
+      <c r="D12" s="11">
+        <v>394</v>
+      </c>
+      <c r="E12" s="11">
+        <v>352</v>
+      </c>
+      <c r="F12" s="11">
+        <v>406</v>
+      </c>
+      <c r="G12" s="11">
+        <v>279</v>
+      </c>
+      <c r="H12" s="11">
+        <v>57</v>
+      </c>
+      <c r="I12" s="11">
+        <v>58</v>
+      </c>
+      <c r="J12" s="11">
+        <v>62</v>
+      </c>
+      <c r="K12" s="11">
+        <v>76</v>
+      </c>
+      <c r="L12" s="11">
+        <v>33</v>
+      </c>
+      <c r="M12" s="11">
+        <v>7</v>
+      </c>
+      <c r="N12" s="11">
+        <v>7</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>42</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>233</v>
+      </c>
+      <c r="D13" s="11">
+        <v>236</v>
+      </c>
+      <c r="E13" s="11">
+        <v>177</v>
+      </c>
+      <c r="F13" s="11">
+        <v>222</v>
+      </c>
+      <c r="G13" s="11">
+        <v>180</v>
+      </c>
+      <c r="H13" s="11">
+        <v>40</v>
+      </c>
+      <c r="I13" s="11">
+        <v>48</v>
+      </c>
+      <c r="J13" s="11">
+        <v>40</v>
+      </c>
+      <c r="K13" s="11">
+        <v>47</v>
+      </c>
+      <c r="L13" s="11">
+        <v>33</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3</v>
+      </c>
+      <c r="N13" s="11">
+        <v>3</v>
+      </c>
+      <c r="O13" s="11">
+        <v>0</v>
+      </c>
+      <c r="P13" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>504</v>
+      </c>
+      <c r="D14" s="11">
+        <v>523</v>
+      </c>
+      <c r="E14" s="11">
+        <v>361</v>
+      </c>
+      <c r="F14" s="11">
+        <v>472</v>
+      </c>
+      <c r="G14" s="11">
+        <v>331</v>
+      </c>
+      <c r="H14" s="11">
+        <v>55</v>
+      </c>
+      <c r="I14" s="11">
+        <v>99</v>
+      </c>
+      <c r="J14" s="11">
+        <v>61</v>
+      </c>
+      <c r="K14" s="11">
+        <v>82</v>
+      </c>
+      <c r="L14" s="11">
+        <v>63</v>
+      </c>
+      <c r="M14" s="11">
+        <v>11</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>57</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>28</v>
+      </c>
+      <c r="D15" s="11">
+        <v>22</v>
+      </c>
+      <c r="E15" s="11">
+        <v>18</v>
+      </c>
+      <c r="F15" s="11">
+        <v>20</v>
+      </c>
+      <c r="G15" s="11">
+        <v>10</v>
+      </c>
+      <c r="H15" s="11">
+        <v>4</v>
+      </c>
+      <c r="I15" s="11">
+        <v>4</v>
+      </c>
+      <c r="J15" s="11">
+        <v>5</v>
+      </c>
+      <c r="K15" s="11">
+        <v>2</v>
+      </c>
+      <c r="L15" s="11">
+        <v>3</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>46</v>
+      </c>
+      <c r="D16" s="11">
+        <v>47</v>
+      </c>
+      <c r="E16" s="11">
+        <v>54</v>
+      </c>
+      <c r="F16" s="11">
+        <v>34</v>
+      </c>
+      <c r="G16" s="11">
+        <v>32</v>
+      </c>
+      <c r="H16" s="11">
+        <v>26</v>
+      </c>
+      <c r="I16" s="11">
+        <v>13</v>
+      </c>
+      <c r="J16" s="11">
+        <v>8</v>
+      </c>
+      <c r="K16" s="11">
+        <v>8</v>
+      </c>
+      <c r="L16" s="11">
+        <v>4</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>34</v>
+      </c>
+      <c r="D17" s="11">
+        <v>35</v>
+      </c>
+      <c r="E17" s="11">
+        <v>32</v>
+      </c>
+      <c r="F17" s="11">
+        <v>26</v>
+      </c>
+      <c r="G17" s="11">
+        <v>31</v>
+      </c>
+      <c r="H17" s="11">
+        <v>4</v>
+      </c>
+      <c r="I17" s="11">
+        <v>12</v>
+      </c>
+      <c r="J17" s="11">
+        <v>6</v>
+      </c>
+      <c r="K17" s="11">
+        <v>3</v>
+      </c>
+      <c r="L17" s="11">
+        <v>1</v>
+      </c>
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="11">
+        <v>0</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>119</v>
+      </c>
+      <c r="D18" s="11">
+        <v>110</v>
+      </c>
+      <c r="E18" s="11">
+        <v>108</v>
+      </c>
+      <c r="F18" s="11">
+        <v>118</v>
+      </c>
+      <c r="G18" s="11">
+        <v>88</v>
+      </c>
+      <c r="H18" s="11">
+        <v>32</v>
+      </c>
+      <c r="I18" s="11">
+        <v>24</v>
+      </c>
+      <c r="J18" s="11">
+        <v>27</v>
+      </c>
+      <c r="K18" s="11">
+        <v>33</v>
+      </c>
+      <c r="L18" s="11">
+        <v>8</v>
+      </c>
+      <c r="M18" s="11">
+        <v>8</v>
+      </c>
+      <c r="N18" s="11">
+        <v>2</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>29</v>
+      </c>
+      <c r="D19" s="11">
+        <v>64</v>
+      </c>
+      <c r="E19" s="11">
+        <v>50</v>
+      </c>
+      <c r="F19" s="11">
+        <v>61</v>
+      </c>
+      <c r="G19" s="11">
+        <v>45</v>
+      </c>
+      <c r="H19" s="11">
+        <v>28</v>
+      </c>
+      <c r="I19" s="11">
+        <v>5</v>
+      </c>
+      <c r="J19" s="11">
+        <v>11</v>
+      </c>
+      <c r="K19" s="11">
+        <v>7</v>
+      </c>
+      <c r="L19" s="11">
+        <v>8</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>62</v>
+      </c>
+      <c r="D20" s="11">
+        <v>64</v>
+      </c>
+      <c r="E20" s="11">
+        <v>73</v>
+      </c>
+      <c r="F20" s="11">
+        <v>90</v>
+      </c>
+      <c r="G20" s="11">
+        <v>44</v>
+      </c>
+      <c r="H20" s="11">
+        <v>11</v>
+      </c>
+      <c r="I20" s="11">
+        <v>11</v>
+      </c>
+      <c r="J20" s="11">
+        <v>23</v>
+      </c>
+      <c r="K20" s="11">
+        <v>16</v>
+      </c>
+      <c r="L20" s="11">
+        <v>5</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>35</v>
+      </c>
+      <c r="D21" s="11">
+        <v>51</v>
+      </c>
+      <c r="E21" s="11">
+        <v>42</v>
+      </c>
+      <c r="F21" s="11">
+        <v>57</v>
+      </c>
+      <c r="G21" s="11">
+        <v>32</v>
+      </c>
+      <c r="H21" s="11">
+        <v>6</v>
+      </c>
+      <c r="I21" s="11">
+        <v>11</v>
+      </c>
+      <c r="J21" s="11">
+        <v>8</v>
+      </c>
+      <c r="K21" s="11">
+        <v>11</v>
+      </c>
+      <c r="L21" s="11">
+        <v>7</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>95</v>
+      </c>
+      <c r="D22" s="11">
+        <v>115</v>
+      </c>
+      <c r="E22" s="11">
+        <v>100</v>
+      </c>
+      <c r="F22" s="11">
+        <v>123</v>
+      </c>
+      <c r="G22" s="11">
         <v>102</v>
       </c>
-      <c r="D4" s="62"/>
-[...26 lines deleted...]
-      <c r="F5" s="91" t="s">
+      <c r="H22" s="11">
+        <v>37</v>
+      </c>
+      <c r="I22" s="11">
+        <v>26</v>
+      </c>
+      <c r="J22" s="11">
+        <v>23</v>
+      </c>
+      <c r="K22" s="11">
+        <v>18</v>
+      </c>
+      <c r="L22" s="11">
+        <v>20</v>
+      </c>
+      <c r="M22" s="11">
+        <v>4</v>
+      </c>
+      <c r="N22" s="11">
+        <v>7</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>60</v>
+      </c>
+      <c r="D23" s="11">
+        <v>72</v>
+      </c>
+      <c r="E23" s="11">
+        <v>70</v>
+      </c>
+      <c r="F23" s="11">
+        <v>70</v>
+      </c>
+      <c r="G23" s="11">
+        <v>54</v>
+      </c>
+      <c r="H23" s="11">
+        <v>30</v>
+      </c>
+      <c r="I23" s="11">
+        <v>22</v>
+      </c>
+      <c r="J23" s="11">
+        <v>6</v>
+      </c>
+      <c r="K23" s="11">
+        <v>8</v>
+      </c>
+      <c r="L23" s="11">
+        <v>7</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>3</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>72</v>
+      </c>
+      <c r="D24" s="11">
+        <v>79</v>
+      </c>
+      <c r="E24" s="11">
+        <v>74</v>
+      </c>
+      <c r="F24" s="11">
+        <v>92</v>
+      </c>
+      <c r="G24" s="11">
+        <v>74</v>
+      </c>
+      <c r="H24" s="11">
+        <v>25</v>
+      </c>
+      <c r="I24" s="11">
+        <v>21</v>
+      </c>
+      <c r="J24" s="11">
+        <v>24</v>
+      </c>
+      <c r="K24" s="11">
+        <v>15</v>
+      </c>
+      <c r="L24" s="11">
+        <v>14</v>
+      </c>
+      <c r="M24" s="11">
+        <v>5</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>4</v>
+      </c>
+      <c r="D25" s="11">
+        <v>2</v>
+      </c>
+      <c r="E25" s="11">
+        <v>0</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
         <v>73</v>
       </c>
-      <c r="G5" s="91" t="s">
-[...17 lines deleted...]
-      <c r="M5" s="91" t="s">
+      <c r="D26" s="11">
+        <v>85</v>
+      </c>
+      <c r="E26" s="11">
+        <v>83</v>
+      </c>
+      <c r="F26" s="11">
+        <v>69</v>
+      </c>
+      <c r="G26" s="11">
+        <v>54</v>
+      </c>
+      <c r="H26" s="11">
+        <v>12</v>
+      </c>
+      <c r="I26" s="11">
+        <v>16</v>
+      </c>
+      <c r="J26" s="11">
+        <v>13</v>
+      </c>
+      <c r="K26" s="11">
+        <v>7</v>
+      </c>
+      <c r="L26" s="11">
+        <v>15</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>1</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1</v>
+      </c>
+      <c r="P26" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>87</v>
+      </c>
+      <c r="D27" s="11">
+        <v>80</v>
+      </c>
+      <c r="E27" s="11">
         <v>78</v>
       </c>
-      <c r="N5" s="91" t="s">
-[...93 lines deleted...]
-      <c r="O8" s="82">
+      <c r="F27" s="11">
+        <v>90</v>
+      </c>
+      <c r="G27" s="11">
+        <v>59</v>
+      </c>
+      <c r="H27" s="11">
+        <v>11</v>
+      </c>
+      <c r="I27" s="11">
+        <v>17</v>
+      </c>
+      <c r="J27" s="11">
+        <v>20</v>
+      </c>
+      <c r="K27" s="11">
+        <v>15</v>
+      </c>
+      <c r="L27" s="11">
+        <v>5</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>1</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>43</v>
+      </c>
+      <c r="D28" s="11">
+        <v>28</v>
+      </c>
+      <c r="E28" s="11">
+        <v>29</v>
+      </c>
+      <c r="F28" s="11">
+        <v>29</v>
+      </c>
+      <c r="G28" s="11">
+        <v>30</v>
+      </c>
+      <c r="H28" s="11">
+        <v>1</v>
+      </c>
+      <c r="I28" s="11">
+        <v>10</v>
+      </c>
+      <c r="J28" s="11">
+        <v>8</v>
+      </c>
+      <c r="K28" s="11">
         <v>7</v>
       </c>
-      <c r="P8" s="82">
-[...43 lines deleted...]
-      <c r="M9" s="27">
+      <c r="L28" s="11">
+        <v>4</v>
+      </c>
+      <c r="M28" s="11">
+        <v>3</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>14</v>
+      </c>
+      <c r="D29" s="11">
+        <v>7</v>
+      </c>
+      <c r="E29" s="11">
+        <v>10</v>
+      </c>
+      <c r="F29" s="11">
+        <v>18</v>
+      </c>
+      <c r="G29" s="11">
+        <v>2</v>
+      </c>
+      <c r="H29" s="11">
+        <v>1</v>
+      </c>
+      <c r="I29" s="11">
         <v>5</v>
       </c>
-      <c r="N9" s="27">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+      <c r="K29" s="11">
         <v>1</v>
       </c>
-      <c r="P9" s="27">
-[...2 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="L29" s="11">
+        <v>1</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>1</v>
+      </c>
+      <c r="D30" s="15">
+        <v>1</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="10" spans="1:17" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...419 lines deleted...]
-      <c r="Q17" s="27">
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-    </row>
-[...704 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5"/>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>2078</v>
+      </c>
+      <c r="D8" s="45">
+        <v>4522</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2547</v>
+      </c>
+      <c r="F8" s="45">
+        <v>1175</v>
+      </c>
+      <c r="G8" s="45">
+        <v>1051</v>
+      </c>
+      <c r="H8" s="45">
+        <v>492</v>
+      </c>
+      <c r="I8" s="45">
+        <v>321</v>
+      </c>
+      <c r="J8" s="45">
+        <v>400</v>
+      </c>
+      <c r="K8" s="45">
+        <v>346</v>
+      </c>
+      <c r="L8" s="45">
+        <v>244</v>
+      </c>
+      <c r="M8" s="45">
+        <v>73</v>
+      </c>
+      <c r="N8" s="45">
+        <v>64</v>
+      </c>
+      <c r="O8" s="45">
+        <v>14</v>
+      </c>
+      <c r="P8" s="45">
+        <v>288</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>381</v>
+      </c>
+      <c r="D9" s="11">
+        <v>656</v>
+      </c>
+      <c r="E9" s="11">
+        <v>360</v>
+      </c>
+      <c r="F9" s="11">
+        <v>120</v>
+      </c>
+      <c r="G9" s="11">
+        <v>87</v>
+      </c>
+      <c r="H9" s="11">
+        <v>70</v>
+      </c>
+      <c r="I9" s="11">
+        <v>44</v>
+      </c>
+      <c r="J9" s="11">
+        <v>39</v>
+      </c>
+      <c r="K9" s="11">
+        <v>36</v>
+      </c>
+      <c r="L9" s="11">
+        <v>15</v>
+      </c>
+      <c r="M9" s="11">
+        <v>8</v>
+      </c>
+      <c r="N9" s="11">
+        <v>1</v>
+      </c>
+      <c r="O9" s="11">
+        <v>4</v>
+      </c>
+      <c r="P9" s="11">
+        <v>42</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>215</v>
+      </c>
+      <c r="D10" s="11">
+        <v>495</v>
+      </c>
+      <c r="E10" s="11">
+        <v>308</v>
+      </c>
+      <c r="F10" s="11">
+        <v>144</v>
+      </c>
+      <c r="G10" s="11">
+        <v>128</v>
+      </c>
+      <c r="H10" s="11">
+        <v>19</v>
+      </c>
+      <c r="I10" s="11">
+        <v>24</v>
+      </c>
+      <c r="J10" s="11">
+        <v>59</v>
+      </c>
+      <c r="K10" s="11">
+        <v>53</v>
+      </c>
+      <c r="L10" s="11">
+        <v>18</v>
+      </c>
+      <c r="M10" s="11">
+        <v>1</v>
+      </c>
+      <c r="N10" s="11">
+        <v>7</v>
+      </c>
+      <c r="O10" s="11">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>268</v>
+      </c>
+      <c r="D11" s="11">
+        <v>809</v>
+      </c>
+      <c r="E11" s="11">
+        <v>320</v>
+      </c>
+      <c r="F11" s="11">
+        <v>108</v>
+      </c>
+      <c r="G11" s="11">
+        <v>123</v>
+      </c>
+      <c r="H11" s="11">
+        <v>35</v>
+      </c>
+      <c r="I11" s="11">
+        <v>50</v>
+      </c>
+      <c r="J11" s="11">
+        <v>33</v>
+      </c>
+      <c r="K11" s="11">
+        <v>21</v>
+      </c>
+      <c r="L11" s="11">
+        <v>27</v>
+      </c>
+      <c r="M11" s="11">
+        <v>13</v>
+      </c>
+      <c r="N11" s="11">
+        <v>3</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>192</v>
+      </c>
+      <c r="D12" s="11">
+        <v>453</v>
+      </c>
+      <c r="E12" s="11">
+        <v>272</v>
+      </c>
+      <c r="F12" s="11">
+        <v>165</v>
+      </c>
+      <c r="G12" s="11">
+        <v>135</v>
+      </c>
+      <c r="H12" s="11">
+        <v>40</v>
+      </c>
+      <c r="I12" s="11">
+        <v>38</v>
+      </c>
+      <c r="J12" s="11">
+        <v>68</v>
+      </c>
+      <c r="K12" s="11">
+        <v>55</v>
+      </c>
+      <c r="L12" s="11">
+        <v>38</v>
+      </c>
+      <c r="M12" s="11">
+        <v>5</v>
+      </c>
+      <c r="N12" s="11">
+        <v>7</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>36</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>176</v>
+      </c>
+      <c r="D13" s="11">
+        <v>309</v>
+      </c>
+      <c r="E13" s="11">
+        <v>173</v>
+      </c>
+      <c r="F13" s="11">
+        <v>142</v>
+      </c>
+      <c r="G13" s="11">
+        <v>80</v>
+      </c>
+      <c r="H13" s="11">
+        <v>35</v>
+      </c>
+      <c r="I13" s="11">
+        <v>21</v>
+      </c>
+      <c r="J13" s="11">
+        <v>28</v>
+      </c>
+      <c r="K13" s="11">
+        <v>33</v>
+      </c>
+      <c r="L13" s="11">
+        <v>18</v>
+      </c>
+      <c r="M13" s="11">
+        <v>5</v>
+      </c>
+      <c r="N13" s="11">
+        <v>3</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>297</v>
+      </c>
+      <c r="D14" s="11">
+        <v>637</v>
+      </c>
+      <c r="E14" s="11">
+        <v>376</v>
+      </c>
+      <c r="F14" s="11">
+        <v>143</v>
+      </c>
+      <c r="G14" s="11">
+        <v>171</v>
+      </c>
+      <c r="H14" s="11">
+        <v>65</v>
+      </c>
+      <c r="I14" s="11">
+        <v>38</v>
+      </c>
+      <c r="J14" s="11">
+        <v>50</v>
+      </c>
+      <c r="K14" s="11">
+        <v>48</v>
+      </c>
+      <c r="L14" s="11">
+        <v>38</v>
+      </c>
+      <c r="M14" s="11">
+        <v>8</v>
+      </c>
+      <c r="N14" s="11">
+        <v>4</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>47</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>26</v>
+      </c>
+      <c r="D15" s="11">
+        <v>51</v>
+      </c>
+      <c r="E15" s="11">
+        <v>20</v>
+      </c>
+      <c r="F15" s="11">
+        <v>14</v>
+      </c>
+      <c r="G15" s="11">
+        <v>18</v>
+      </c>
+      <c r="H15" s="11">
+        <v>4</v>
+      </c>
+      <c r="I15" s="11">
+        <v>1</v>
+      </c>
+      <c r="J15" s="11">
+        <v>4</v>
+      </c>
+      <c r="K15" s="11">
+        <v>2</v>
+      </c>
+      <c r="L15" s="11">
+        <v>4</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>3</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>36</v>
+      </c>
+      <c r="D16" s="11">
+        <v>91</v>
+      </c>
+      <c r="E16" s="11">
+        <v>64</v>
+      </c>
+      <c r="F16" s="11">
+        <v>27</v>
+      </c>
+      <c r="G16" s="11">
+        <v>31</v>
+      </c>
+      <c r="H16" s="11">
+        <v>19</v>
+      </c>
+      <c r="I16" s="11">
+        <v>5</v>
+      </c>
+      <c r="J16" s="11">
+        <v>14</v>
+      </c>
+      <c r="K16" s="11">
+        <v>11</v>
+      </c>
+      <c r="L16" s="11">
+        <v>8</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="11">
+        <v>3</v>
+      </c>
+      <c r="O16" s="11">
+        <v>1</v>
+      </c>
+      <c r="P16" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>18</v>
+      </c>
+      <c r="D17" s="11">
+        <v>37</v>
+      </c>
+      <c r="E17" s="11">
+        <v>38</v>
+      </c>
+      <c r="F17" s="11">
+        <v>18</v>
+      </c>
+      <c r="G17" s="11">
+        <v>17</v>
+      </c>
+      <c r="H17" s="11">
+        <v>5</v>
+      </c>
+      <c r="I17" s="11">
+        <v>3</v>
+      </c>
+      <c r="J17" s="11">
+        <v>4</v>
+      </c>
+      <c r="K17" s="11">
+        <v>7</v>
+      </c>
+      <c r="L17" s="11">
+        <v>8</v>
+      </c>
+      <c r="M17" s="11">
+        <v>1</v>
+      </c>
+      <c r="N17" s="11">
+        <v>1</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>59</v>
+      </c>
+      <c r="D18" s="11">
+        <v>120</v>
+      </c>
+      <c r="E18" s="11">
         <v>104</v>
       </c>
-      <c r="B4" s="101"/>
-[...21 lines deleted...]
-      <c r="C5" s="91" t="s">
+      <c r="F18" s="11">
+        <v>25</v>
+      </c>
+      <c r="G18" s="11">
+        <v>29</v>
+      </c>
+      <c r="H18" s="11">
+        <v>13</v>
+      </c>
+      <c r="I18" s="11">
+        <v>16</v>
+      </c>
+      <c r="J18" s="11">
+        <v>12</v>
+      </c>
+      <c r="K18" s="11">
+        <v>15</v>
+      </c>
+      <c r="L18" s="11">
+        <v>10</v>
+      </c>
+      <c r="M18" s="11">
+        <v>9</v>
+      </c>
+      <c r="N18" s="11">
+        <v>2</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>24</v>
+      </c>
+      <c r="D19" s="11">
+        <v>53</v>
+      </c>
+      <c r="E19" s="11">
+        <v>52</v>
+      </c>
+      <c r="F19" s="11">
+        <v>12</v>
+      </c>
+      <c r="G19" s="11">
+        <v>10</v>
+      </c>
+      <c r="H19" s="11">
+        <v>28</v>
+      </c>
+      <c r="I19" s="11">
+        <v>2</v>
+      </c>
+      <c r="J19" s="11">
+        <v>15</v>
+      </c>
+      <c r="K19" s="11">
+        <v>8</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>45</v>
+      </c>
+      <c r="D20" s="11">
+        <v>95</v>
+      </c>
+      <c r="E20" s="11">
+        <v>72</v>
+      </c>
+      <c r="F20" s="11">
+        <v>20</v>
+      </c>
+      <c r="G20" s="11">
+        <v>7</v>
+      </c>
+      <c r="H20" s="11">
+        <v>13</v>
+      </c>
+      <c r="I20" s="11">
+        <v>6</v>
+      </c>
+      <c r="J20" s="11">
+        <v>11</v>
+      </c>
+      <c r="K20" s="11">
+        <v>10</v>
+      </c>
+      <c r="L20" s="11">
+        <v>5</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>30</v>
+      </c>
+      <c r="D21" s="11">
+        <v>56</v>
+      </c>
+      <c r="E21" s="11">
+        <v>33</v>
+      </c>
+      <c r="F21" s="11">
+        <v>24</v>
+      </c>
+      <c r="G21" s="11">
+        <v>23</v>
+      </c>
+      <c r="H21" s="11">
+        <v>10</v>
+      </c>
+      <c r="I21" s="11">
+        <v>5</v>
+      </c>
+      <c r="J21" s="11">
+        <v>3</v>
+      </c>
+      <c r="K21" s="11">
+        <v>11</v>
+      </c>
+      <c r="L21" s="11">
+        <v>14</v>
+      </c>
+      <c r="M21" s="11">
+        <v>1</v>
+      </c>
+      <c r="N21" s="11">
+        <v>6</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>119</v>
+      </c>
+      <c r="D22" s="11">
+        <v>241</v>
+      </c>
+      <c r="E22" s="11">
+        <v>100</v>
+      </c>
+      <c r="F22" s="11">
+        <v>91</v>
+      </c>
+      <c r="G22" s="11">
+        <v>60</v>
+      </c>
+      <c r="H22" s="11">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
-[...123 lines deleted...]
-      <c r="O8" s="82">
+      <c r="I22" s="11">
+        <v>18</v>
+      </c>
+      <c r="J22" s="11">
+        <v>17</v>
+      </c>
+      <c r="K22" s="11">
+        <v>11</v>
+      </c>
+      <c r="L22" s="11">
+        <v>13</v>
+      </c>
+      <c r="M22" s="11">
+        <v>9</v>
+      </c>
+      <c r="N22" s="11">
+        <v>7</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>46</v>
+      </c>
+      <c r="D23" s="11">
+        <v>141</v>
+      </c>
+      <c r="E23" s="11">
+        <v>71</v>
+      </c>
+      <c r="F23" s="11">
+        <v>22</v>
+      </c>
+      <c r="G23" s="11">
+        <v>35</v>
+      </c>
+      <c r="H23" s="11">
+        <v>26</v>
+      </c>
+      <c r="I23" s="11">
+        <v>8</v>
+      </c>
+      <c r="J23" s="11">
+        <v>11</v>
+      </c>
+      <c r="K23" s="11">
+        <v>8</v>
+      </c>
+      <c r="L23" s="11">
+        <v>10</v>
+      </c>
+      <c r="M23" s="11">
+        <v>2</v>
+      </c>
+      <c r="N23" s="11">
+        <v>7</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>27</v>
+      </c>
+      <c r="D24" s="11">
+        <v>90</v>
+      </c>
+      <c r="E24" s="11">
+        <v>46</v>
+      </c>
+      <c r="F24" s="11">
+        <v>37</v>
+      </c>
+      <c r="G24" s="11">
+        <v>36</v>
+      </c>
+      <c r="H24" s="11">
+        <v>19</v>
+      </c>
+      <c r="I24" s="11">
+        <v>7</v>
+      </c>
+      <c r="J24" s="11">
+        <v>15</v>
+      </c>
+      <c r="K24" s="11">
+        <v>3</v>
+      </c>
+      <c r="L24" s="11">
+        <v>7</v>
+      </c>
+      <c r="M24" s="11">
+        <v>3</v>
+      </c>
+      <c r="N24" s="11">
+        <v>2</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>7</v>
+      </c>
+      <c r="D25" s="11">
+        <v>7</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>1</v>
+      </c>
+      <c r="H25" s="11">
+        <v>1</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>59</v>
+      </c>
+      <c r="D26" s="11">
+        <v>104</v>
+      </c>
+      <c r="E26" s="11">
+        <v>70</v>
+      </c>
+      <c r="F26" s="11">
+        <v>27</v>
+      </c>
+      <c r="G26" s="11">
+        <v>27</v>
+      </c>
+      <c r="H26" s="11">
         <v>14</v>
       </c>
-      <c r="P8" s="82">
-[...34 lines deleted...]
-      <c r="J9" s="27">
+      <c r="I26" s="11">
+        <v>11</v>
+      </c>
+      <c r="J26" s="11">
+        <v>8</v>
+      </c>
+      <c r="K26" s="11">
+        <v>7</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>6</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>20</v>
+      </c>
+      <c r="D27" s="11">
+        <v>38</v>
+      </c>
+      <c r="E27" s="11">
         <v>39</v>
       </c>
-      <c r="K9" s="27">
-[...2 lines deleted...]
-      <c r="L9" s="27">
+      <c r="F27" s="11">
+        <v>19</v>
+      </c>
+      <c r="G27" s="11">
+        <v>16</v>
+      </c>
+      <c r="H27" s="11">
         <v>15</v>
       </c>
-      <c r="M9" s="27">
+      <c r="I27" s="11">
+        <v>12</v>
+      </c>
+      <c r="J27" s="11">
+        <v>7</v>
+      </c>
+      <c r="K27" s="11">
+        <v>5</v>
+      </c>
+      <c r="L27" s="11">
+        <v>7</v>
+      </c>
+      <c r="M27" s="11">
+        <v>4</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>3</v>
+      </c>
+      <c r="P27" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>22</v>
+      </c>
+      <c r="D28" s="11">
+        <v>28</v>
+      </c>
+      <c r="E28" s="11">
+        <v>20</v>
+      </c>
+      <c r="F28" s="11">
+        <v>14</v>
+      </c>
+      <c r="G28" s="11">
+        <v>13</v>
+      </c>
+      <c r="H28" s="11">
+        <v>10</v>
+      </c>
+      <c r="I28" s="11">
+        <v>12</v>
+      </c>
+      <c r="J28" s="11">
+        <v>1</v>
+      </c>
+      <c r="K28" s="11">
+        <v>0</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11">
+        <v>2</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>3</v>
+      </c>
+      <c r="D29" s="11">
+        <v>6</v>
+      </c>
+      <c r="E29" s="11">
+        <v>3</v>
+      </c>
+      <c r="F29" s="11">
+        <v>1</v>
+      </c>
+      <c r="G29" s="11">
+        <v>4</v>
+      </c>
+      <c r="H29" s="11">
+        <v>3</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+      <c r="K29" s="11">
+        <v>1</v>
+      </c>
+      <c r="L29" s="11">
+        <v>2</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
         <v>8</v>
       </c>
-      <c r="N9" s="27">
+      <c r="D30" s="15">
+        <v>5</v>
+      </c>
+      <c r="E30" s="15">
+        <v>2</v>
+      </c>
+      <c r="F30" s="15">
+        <v>2</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
         <v>1</v>
       </c>
-      <c r="O9" s="27">
+      <c r="K30" s="15">
+        <v>1</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>2</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>2</v>
+      </c>
+      <c r="P30" s="15">
         <v>4</v>
       </c>
-      <c r="P9" s="27">
-[...34 lines deleted...]
-      <c r="J10" s="27">
+      <c r="Q30" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="K10" s="27">
-[...358 lines deleted...]
-      <c r="G17" s="27">
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="H17" s="27">
-[...735 lines deleted...]
-    </row>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="63" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5"/>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="C5" s="91" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>104</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>105</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>107</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>108</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>1676</v>
+      </c>
+      <c r="D8" s="45">
+        <v>3589</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2000</v>
+      </c>
+      <c r="F8" s="45">
+        <v>973</v>
+      </c>
+      <c r="G8" s="45">
+        <v>751</v>
+      </c>
+      <c r="H8" s="45">
+        <v>491</v>
+      </c>
+      <c r="I8" s="45">
+        <v>240</v>
+      </c>
+      <c r="J8" s="45">
+        <v>328</v>
+      </c>
+      <c r="K8" s="45">
+        <v>280</v>
+      </c>
+      <c r="L8" s="45">
+        <v>186</v>
+      </c>
+      <c r="M8" s="45">
+        <v>61</v>
+      </c>
+      <c r="N8" s="45">
+        <v>50</v>
+      </c>
+      <c r="O8" s="45">
+        <v>11</v>
+      </c>
+      <c r="P8" s="45">
+        <v>198</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>355</v>
+      </c>
+      <c r="D9" s="11">
+        <v>604</v>
+      </c>
+      <c r="E9" s="11">
+        <v>335</v>
+      </c>
+      <c r="F9" s="11">
+        <v>127</v>
+      </c>
+      <c r="G9" s="11">
+        <v>62</v>
+      </c>
+      <c r="H9" s="11">
+        <v>67</v>
+      </c>
+      <c r="I9" s="11">
+        <v>41</v>
+      </c>
+      <c r="J9" s="11">
+        <v>47</v>
+      </c>
+      <c r="K9" s="11">
+        <v>40</v>
+      </c>
+      <c r="L9" s="11">
+        <v>12</v>
+      </c>
+      <c r="M9" s="11">
+        <v>9</v>
+      </c>
+      <c r="N9" s="11">
+        <v>9</v>
+      </c>
+      <c r="O9" s="11">
+        <v>4</v>
+      </c>
+      <c r="P9" s="11">
+        <v>32</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>135</v>
+      </c>
+      <c r="D10" s="11">
+        <v>369</v>
+      </c>
+      <c r="E10" s="11">
         <v>203</v>
       </c>
-      <c r="D5" s="91" t="s">
-[...11 lines deleted...]
-      <c r="H5" s="91" t="s">
+      <c r="F10" s="11">
+        <v>95</v>
+      </c>
+      <c r="G10" s="11">
+        <v>44</v>
+      </c>
+      <c r="H10" s="11">
+        <v>22</v>
+      </c>
+      <c r="I10" s="11">
+        <v>22</v>
+      </c>
+      <c r="J10" s="11">
+        <v>41</v>
+      </c>
+      <c r="K10" s="11">
+        <v>30</v>
+      </c>
+      <c r="L10" s="11">
+        <v>14</v>
+      </c>
+      <c r="M10" s="11">
+        <v>1</v>
+      </c>
+      <c r="N10" s="11">
+        <v>9</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>226</v>
+      </c>
+      <c r="D11" s="11">
+        <v>745</v>
+      </c>
+      <c r="E11" s="11">
+        <v>222</v>
+      </c>
+      <c r="F11" s="11">
+        <v>108</v>
+      </c>
+      <c r="G11" s="11">
+        <v>80</v>
+      </c>
+      <c r="H11" s="11">
+        <v>45</v>
+      </c>
+      <c r="I11" s="11">
+        <v>24</v>
+      </c>
+      <c r="J11" s="11">
+        <v>25</v>
+      </c>
+      <c r="K11" s="11">
+        <v>25</v>
+      </c>
+      <c r="L11" s="11">
+        <v>23</v>
+      </c>
+      <c r="M11" s="11">
+        <v>4</v>
+      </c>
+      <c r="N11" s="11">
+        <v>1</v>
+      </c>
+      <c r="O11" s="11">
+        <v>2</v>
+      </c>
+      <c r="P11" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>179</v>
+      </c>
+      <c r="D12" s="11">
+        <v>418</v>
+      </c>
+      <c r="E12" s="11">
+        <v>241</v>
+      </c>
+      <c r="F12" s="11">
+        <v>152</v>
+      </c>
+      <c r="G12" s="11">
+        <v>124</v>
+      </c>
+      <c r="H12" s="11">
+        <v>58</v>
+      </c>
+      <c r="I12" s="11">
+        <v>28</v>
+      </c>
+      <c r="J12" s="11">
+        <v>45</v>
+      </c>
+      <c r="K12" s="11">
+        <v>43</v>
+      </c>
+      <c r="L12" s="11">
+        <v>18</v>
+      </c>
+      <c r="M12" s="11">
+        <v>8</v>
+      </c>
+      <c r="N12" s="11">
+        <v>3</v>
+      </c>
+      <c r="O12" s="11">
+        <v>1</v>
+      </c>
+      <c r="P12" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q12" s="11">
         <v>208</v>
       </c>
-      <c r="I5" s="91" t="s">
-[...102 lines deleted...]
-      <c r="M8" s="82">
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>137</v>
+      </c>
+      <c r="D13" s="11">
+        <v>226</v>
+      </c>
+      <c r="E13" s="11">
+        <v>156</v>
+      </c>
+      <c r="F13" s="11">
+        <v>87</v>
+      </c>
+      <c r="G13" s="11">
+        <v>88</v>
+      </c>
+      <c r="H13" s="11">
+        <v>25</v>
+      </c>
+      <c r="I13" s="11">
+        <v>19</v>
+      </c>
+      <c r="J13" s="11">
+        <v>35</v>
+      </c>
+      <c r="K13" s="11">
+        <v>33</v>
+      </c>
+      <c r="L13" s="11">
+        <v>15</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3</v>
+      </c>
+      <c r="N13" s="11">
+        <v>5</v>
+      </c>
+      <c r="O13" s="11">
+        <v>2</v>
+      </c>
+      <c r="P13" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>249</v>
+      </c>
+      <c r="D14" s="11">
+        <v>495</v>
+      </c>
+      <c r="E14" s="11">
+        <v>332</v>
+      </c>
+      <c r="F14" s="11">
+        <v>114</v>
+      </c>
+      <c r="G14" s="11">
+        <v>85</v>
+      </c>
+      <c r="H14" s="11">
+        <v>50</v>
+      </c>
+      <c r="I14" s="11">
+        <v>23</v>
+      </c>
+      <c r="J14" s="11">
+        <v>36</v>
+      </c>
+      <c r="K14" s="11">
+        <v>26</v>
+      </c>
+      <c r="L14" s="11">
+        <v>32</v>
+      </c>
+      <c r="M14" s="11">
+        <v>9</v>
+      </c>
+      <c r="N14" s="11">
+        <v>2</v>
+      </c>
+      <c r="O14" s="11">
+        <v>0</v>
+      </c>
+      <c r="P14" s="11">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>17</v>
+      </c>
+      <c r="D15" s="11">
+        <v>38</v>
+      </c>
+      <c r="E15" s="11">
+        <v>10</v>
+      </c>
+      <c r="F15" s="11">
+        <v>14</v>
+      </c>
+      <c r="G15" s="11">
+        <v>9</v>
+      </c>
+      <c r="H15" s="11">
+        <v>8</v>
+      </c>
+      <c r="I15" s="11">
+        <v>3</v>
+      </c>
+      <c r="J15" s="11">
+        <v>4</v>
+      </c>
+      <c r="K15" s="11">
+        <v>5</v>
+      </c>
+      <c r="L15" s="11">
+        <v>3</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="11">
         <v>61</v>
       </c>
-      <c r="N8" s="82">
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>30</v>
+      </c>
+      <c r="D16" s="11">
+        <v>76</v>
+      </c>
+      <c r="E16" s="11">
         <v>50</v>
       </c>
-      <c r="O8" s="82">
+      <c r="F16" s="11">
+        <v>21</v>
+      </c>
+      <c r="G16" s="11">
+        <v>22</v>
+      </c>
+      <c r="H16" s="11">
+        <v>28</v>
+      </c>
+      <c r="I16" s="11">
+        <v>3</v>
+      </c>
+      <c r="J16" s="11">
+        <v>6</v>
+      </c>
+      <c r="K16" s="11">
+        <v>6</v>
+      </c>
+      <c r="L16" s="11">
+        <v>8</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>25</v>
+      </c>
+      <c r="D17" s="11">
+        <v>41</v>
+      </c>
+      <c r="E17" s="11">
+        <v>31</v>
+      </c>
+      <c r="F17" s="11">
+        <v>19</v>
+      </c>
+      <c r="G17" s="11">
+        <v>13</v>
+      </c>
+      <c r="H17" s="11">
+        <v>2</v>
+      </c>
+      <c r="I17" s="11">
+        <v>3</v>
+      </c>
+      <c r="J17" s="11">
+        <v>7</v>
+      </c>
+      <c r="K17" s="11">
+        <v>5</v>
+      </c>
+      <c r="L17" s="11">
+        <v>6</v>
+      </c>
+      <c r="M17" s="11">
+        <v>3</v>
+      </c>
+      <c r="N17" s="11">
+        <v>0</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>65</v>
+      </c>
+      <c r="D18" s="11">
+        <v>82</v>
+      </c>
+      <c r="E18" s="11">
+        <v>62</v>
+      </c>
+      <c r="F18" s="11">
+        <v>34</v>
+      </c>
+      <c r="G18" s="11">
+        <v>42</v>
+      </c>
+      <c r="H18" s="11">
+        <v>15</v>
+      </c>
+      <c r="I18" s="11">
+        <v>12</v>
+      </c>
+      <c r="J18" s="11">
+        <v>12</v>
+      </c>
+      <c r="K18" s="11">
+        <v>13</v>
+      </c>
+      <c r="L18" s="11">
+        <v>14</v>
+      </c>
+      <c r="M18" s="11">
+        <v>2</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>2</v>
+      </c>
+      <c r="P18" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>16</v>
+      </c>
+      <c r="D19" s="11">
+        <v>6</v>
+      </c>
+      <c r="E19" s="11">
+        <v>17</v>
+      </c>
+      <c r="F19" s="11">
+        <v>2</v>
+      </c>
+      <c r="G19" s="11">
         <v>11</v>
       </c>
-      <c r="P8" s="82">
-[...10 lines deleted...]
-      <c r="B9" s="42" t="s">
+      <c r="H19" s="11">
+        <v>10</v>
+      </c>
+      <c r="I19" s="11">
+        <v>0</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1</v>
+      </c>
+      <c r="K19" s="11">
+        <v>5</v>
+      </c>
+      <c r="L19" s="11">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>1</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>16</v>
+      </c>
+      <c r="D20" s="11">
+        <v>25</v>
+      </c>
+      <c r="E20" s="11">
+        <v>35</v>
+      </c>
+      <c r="F20" s="11">
+        <v>18</v>
+      </c>
+      <c r="G20" s="11">
+        <v>10</v>
+      </c>
+      <c r="H20" s="11">
+        <v>12</v>
+      </c>
+      <c r="I20" s="11">
+        <v>7</v>
+      </c>
+      <c r="J20" s="11">
+        <v>14</v>
+      </c>
+      <c r="K20" s="11">
+        <v>4</v>
+      </c>
+      <c r="L20" s="11">
+        <v>5</v>
+      </c>
+      <c r="M20" s="11">
+        <v>3</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>8</v>
+      </c>
+      <c r="D21" s="11">
+        <v>35</v>
+      </c>
+      <c r="E21" s="11">
+        <v>21</v>
+      </c>
+      <c r="F21" s="11">
+        <v>19</v>
+      </c>
+      <c r="G21" s="11">
+        <v>10</v>
+      </c>
+      <c r="H21" s="11">
+        <v>5</v>
+      </c>
+      <c r="I21" s="11">
+        <v>6</v>
+      </c>
+      <c r="J21" s="11">
+        <v>4</v>
+      </c>
+      <c r="K21" s="11">
+        <v>3</v>
+      </c>
+      <c r="L21" s="11">
+        <v>6</v>
+      </c>
+      <c r="M21" s="11">
+        <v>3</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>111</v>
+      </c>
+      <c r="D22" s="11">
+        <v>229</v>
+      </c>
+      <c r="E22" s="11">
+        <v>138</v>
+      </c>
+      <c r="F22" s="11">
+        <v>98</v>
+      </c>
+      <c r="G22" s="11">
+        <v>67</v>
+      </c>
+      <c r="H22" s="11">
+        <v>73</v>
+      </c>
+      <c r="I22" s="11">
+        <v>26</v>
+      </c>
+      <c r="J22" s="11">
+        <v>26</v>
+      </c>
+      <c r="K22" s="11">
+        <v>20</v>
+      </c>
+      <c r="L22" s="11">
+        <v>10</v>
+      </c>
+      <c r="M22" s="11">
+        <v>11</v>
+      </c>
+      <c r="N22" s="11">
+        <v>6</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
         <v>23</v>
       </c>
-      <c r="C9" s="27">
-[...14 lines deleted...]
-      <c r="H9" s="27">
+      <c r="D23" s="11">
         <v>67</v>
       </c>
-      <c r="I9" s="27">
-[...8 lines deleted...]
-      <c r="L9" s="27">
+      <c r="E23" s="11">
+        <v>28</v>
+      </c>
+      <c r="F23" s="11">
         <v>12</v>
       </c>
-      <c r="M9" s="27">
+      <c r="G23" s="11">
+        <v>8</v>
+      </c>
+      <c r="H23" s="11">
+        <v>15</v>
+      </c>
+      <c r="I23" s="11">
+        <v>7</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>2</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1</v>
+      </c>
+      <c r="N23" s="11">
+        <v>6</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>27</v>
+      </c>
+      <c r="D24" s="11">
+        <v>55</v>
+      </c>
+      <c r="E24" s="11">
+        <v>37</v>
+      </c>
+      <c r="F24" s="11">
+        <v>25</v>
+      </c>
+      <c r="G24" s="11">
+        <v>29</v>
+      </c>
+      <c r="H24" s="11">
+        <v>21</v>
+      </c>
+      <c r="I24" s="11">
+        <v>8</v>
+      </c>
+      <c r="J24" s="11">
+        <v>10</v>
+      </c>
+      <c r="K24" s="11">
+        <v>4</v>
+      </c>
+      <c r="L24" s="11">
+        <v>8</v>
+      </c>
+      <c r="M24" s="11">
+        <v>1</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>5</v>
+      </c>
+      <c r="D25" s="11">
+        <v>8</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>6</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>15</v>
+      </c>
+      <c r="D26" s="11">
+        <v>16</v>
+      </c>
+      <c r="E26" s="11">
+        <v>21</v>
+      </c>
+      <c r="F26" s="11">
+        <v>5</v>
+      </c>
+      <c r="G26" s="11">
+        <v>12</v>
+      </c>
+      <c r="H26" s="11">
+        <v>12</v>
+      </c>
+      <c r="I26" s="11">
+        <v>6</v>
+      </c>
+      <c r="J26" s="11">
+        <v>8</v>
+      </c>
+      <c r="K26" s="11">
+        <v>5</v>
+      </c>
+      <c r="L26" s="11">
+        <v>3</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>5</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>11</v>
+      </c>
+      <c r="D27" s="11">
+        <v>24</v>
+      </c>
+      <c r="E27" s="11">
+        <v>28</v>
+      </c>
+      <c r="F27" s="11">
+        <v>8</v>
+      </c>
+      <c r="G27" s="11">
+        <v>12</v>
+      </c>
+      <c r="H27" s="11">
+        <v>8</v>
+      </c>
+      <c r="I27" s="11">
+        <v>2</v>
+      </c>
+      <c r="J27" s="11">
+        <v>2</v>
+      </c>
+      <c r="K27" s="11">
+        <v>5</v>
+      </c>
+      <c r="L27" s="11">
+        <v>7</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>19</v>
+      </c>
+      <c r="D28" s="11">
+        <v>22</v>
+      </c>
+      <c r="E28" s="11">
+        <v>18</v>
+      </c>
+      <c r="F28" s="11">
+        <v>13</v>
+      </c>
+      <c r="G28" s="11">
+        <v>8</v>
+      </c>
+      <c r="H28" s="11">
+        <v>3</v>
+      </c>
+      <c r="I28" s="11">
+        <v>0</v>
+      </c>
+      <c r="J28" s="11">
+        <v>3</v>
+      </c>
+      <c r="K28" s="11">
+        <v>4</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>6</v>
+      </c>
+      <c r="D29" s="11">
+        <v>8</v>
+      </c>
+      <c r="E29" s="11">
+        <v>14</v>
+      </c>
+      <c r="F29" s="11">
+        <v>1</v>
+      </c>
+      <c r="G29" s="11">
         <v>9</v>
       </c>
-      <c r="N9" s="27">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="H29" s="11">
+        <v>11</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+      <c r="K29" s="11">
+        <v>2</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
         <v>4</v>
       </c>
-      <c r="P9" s="27">
-[...43 lines deleted...]
-      <c r="M10" s="27">
+      <c r="Q29" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
         <v>1</v>
       </c>
-      <c r="N10" s="27">
-[...52 lines deleted...]
-      <c r="N11" s="27">
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
         <v>1</v>
       </c>
-      <c r="O11" s="27">
-[...52 lines deleted...]
-      <c r="O12" s="27">
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
         <v>1</v>
       </c>
-      <c r="P12" s="27">
-[...55 lines deleted...]
-      <c r="Q13" s="27">
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="14" spans="1:17" s="33" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      <c r="C15" s="27">
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="27">
-[...853 lines deleted...]
-    <row r="34" spans="1:1" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4E696B-47DE-49F3-9AA1-7900CDE2E989}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="A8" sqref="A8:IV18"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="21" max="16384" width="5.5" style="3"/>
+    <col min="1" max="1" width="11" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
+    <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="10"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="10" t="s">
-[...29 lines deleted...]
-      <c r="C5" s="91" t="s">
+      <c r="A3" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5" t="str">
+        <f>IF(C8=SUM(C9:C30),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="5" t="str">
+        <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="F3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="M3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="O3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="P3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="Q3" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
-[...17 lines deleted...]
-      <c r="J5" s="91" t="s">
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="K5" s="91" t="s">
-[...8 lines deleted...]
-      <c r="N5" s="91" t="s">
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="O5" s="104" t="s">
-[...81 lines deleted...]
-      <c r="L8" s="27">
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="11"/>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
+      <c r="O21" s="11"/>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+      <c r="N23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="11"/>
+      <c r="Q23" s="11"/>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
         <v>135</v>
       </c>
-      <c r="M8" s="27">
-[...5 lines deleted...]
-      <c r="O8" s="27">
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="P8" s="27">
-[...40 lines deleted...]
-      <c r="L9" s="27">
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
+      <c r="N26" s="11"/>
+      <c r="O26" s="11"/>
+      <c r="P26" s="11"/>
+      <c r="Q26" s="11"/>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="11"/>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+      <c r="O28" s="11"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="27">
-[...49 lines deleted...]
-      <c r="L10" s="27">
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="11"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="11"/>
+      <c r="O29" s="11"/>
+      <c r="P29" s="11"/>
+      <c r="Q29" s="11"/>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="M10" s="27">
-[...143 lines deleted...]
-      <c r="H13" s="27">
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="15"/>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="27">
-[...944 lines deleted...]
-    <row r="34" spans="1:1" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+    </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="16">
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="P5:P7"/>
+    <mergeCell ref="Q5:Q7"/>
+    <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
-    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="K5:K7"/>
-[...7 lines deleted...]
-    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="F5:F7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-[...6914 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{782971B7-A96E-43B8-89DE-E8F3D892A23E}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="Q30" sqref="C8:Q30"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection activeCell="A4" sqref="A4:B7"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B7"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -30347,6337 +14010,791 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="C5" s="91" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
-[...17 lines deleted...]
-      <c r="J5" s="91" t="s">
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="K5" s="91" t="s">
-[...8 lines deleted...]
-      <c r="N5" s="91" t="s">
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="O5" s="91" t="s">
-[...84 lines deleted...]
-      <c r="M8" s="82">
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="11"/>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
+      <c r="O21" s="11"/>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+      <c r="N23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="11"/>
+      <c r="Q23" s="11"/>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
+      <c r="N26" s="11"/>
+      <c r="O26" s="11"/>
+      <c r="P26" s="11"/>
+      <c r="Q26" s="11"/>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="11"/>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+      <c r="O28" s="11"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="11"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="11"/>
+      <c r="O29" s="11"/>
+      <c r="P29" s="11"/>
+      <c r="Q29" s="11"/>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="15"/>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="82">
-[...838 lines deleted...]
-      <c r="K24" s="27">
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="L24" s="27">
-[...351 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="G5:G7"/>
-[...4 lines deleted...]
-    <mergeCell ref="F5:F7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
-  </mergeCells>
-[...1029 lines deleted...]
-  <mergeCells count="12">
+    <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
-    <mergeCell ref="I5:I7"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:L4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
-    <mergeCell ref="G5:G7"/>
-[...3812 lines deleted...]
-    <mergeCell ref="P5:P7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{212B4B73-23D3-4824-883D-0D9052443BA7}">
   <dimension ref="A1:Q82"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
+      <selection activeCell="C8" sqref="C8:Q30"/>
+      <selection pane="topRight" activeCell="C8" sqref="C8:Q30"/>
+      <selection pane="bottomLeft" activeCell="C8" sqref="C8:Q30"/>
+      <selection pane="bottomRight" activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -36695,4266 +14812,4265 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C4" s="61" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>2128</v>
+      </c>
+      <c r="D8" s="45">
+        <v>911</v>
+      </c>
+      <c r="E8" s="45">
+        <v>951</v>
+      </c>
+      <c r="F8" s="45">
+        <v>898</v>
+      </c>
+      <c r="G8" s="45">
+        <v>791</v>
+      </c>
+      <c r="H8" s="45">
+        <v>140</v>
+      </c>
+      <c r="I8" s="45">
+        <v>295</v>
+      </c>
+      <c r="J8" s="45">
+        <v>182</v>
+      </c>
+      <c r="K8" s="45">
+        <v>191</v>
+      </c>
+      <c r="L8" s="45">
+        <v>113</v>
+      </c>
+      <c r="M8" s="45">
+        <v>35</v>
+      </c>
+      <c r="N8" s="45">
+        <v>18</v>
+      </c>
+      <c r="O8" s="45">
+        <v>6</v>
+      </c>
+      <c r="P8" s="45">
+        <v>115</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>370</v>
+      </c>
+      <c r="D9" s="11">
+        <v>211</v>
+      </c>
+      <c r="E9" s="11">
+        <v>159</v>
+      </c>
+      <c r="F9" s="11">
+        <v>93</v>
+      </c>
+      <c r="G9" s="11">
+        <v>83</v>
+      </c>
+      <c r="H9" s="11">
+        <v>17</v>
+      </c>
+      <c r="I9" s="11">
+        <v>24</v>
+      </c>
+      <c r="J9" s="11">
+        <v>27</v>
+      </c>
+      <c r="K9" s="11">
+        <v>19</v>
+      </c>
+      <c r="L9" s="11">
+        <v>19</v>
+      </c>
+      <c r="M9" s="11">
+        <v>11</v>
+      </c>
+      <c r="N9" s="11">
+        <v>0</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>177</v>
+      </c>
+      <c r="D10" s="11">
+        <v>78</v>
+      </c>
+      <c r="E10" s="11">
+        <v>78</v>
+      </c>
+      <c r="F10" s="11">
+        <v>76</v>
+      </c>
+      <c r="G10" s="11">
+        <v>58</v>
+      </c>
+      <c r="H10" s="11">
+        <v>8</v>
+      </c>
+      <c r="I10" s="11">
+        <v>20</v>
+      </c>
+      <c r="J10" s="11">
+        <v>21</v>
+      </c>
+      <c r="K10" s="11">
+        <v>16</v>
+      </c>
+      <c r="L10" s="11">
+        <v>3</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="11">
+        <v>2</v>
+      </c>
+      <c r="O10" s="11">
+        <v>2</v>
+      </c>
+      <c r="P10" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>247</v>
+      </c>
+      <c r="D11" s="11">
+        <v>71</v>
+      </c>
+      <c r="E11" s="11">
+        <v>95</v>
+      </c>
+      <c r="F11" s="11">
+        <v>55</v>
+      </c>
+      <c r="G11" s="11">
+        <v>49</v>
+      </c>
+      <c r="H11" s="11">
+        <v>11</v>
+      </c>
+      <c r="I11" s="11">
+        <v>26</v>
+      </c>
+      <c r="J11" s="11">
+        <v>7</v>
+      </c>
+      <c r="K11" s="11">
+        <v>7</v>
+      </c>
+      <c r="L11" s="11">
+        <v>14</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>309</v>
+      </c>
+      <c r="D12" s="11">
+        <v>129</v>
+      </c>
+      <c r="E12" s="11">
+        <v>144</v>
+      </c>
+      <c r="F12" s="11">
+        <v>120</v>
+      </c>
+      <c r="G12" s="11">
+        <v>98</v>
+      </c>
+      <c r="H12" s="11">
+        <v>18</v>
+      </c>
+      <c r="I12" s="11">
+        <v>32</v>
+      </c>
+      <c r="J12" s="11">
+        <v>22</v>
+      </c>
+      <c r="K12" s="11">
+        <v>32</v>
+      </c>
+      <c r="L12" s="11">
+        <v>19</v>
+      </c>
+      <c r="M12" s="11">
+        <v>5</v>
+      </c>
+      <c r="N12" s="11">
+        <v>3</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>139</v>
+      </c>
+      <c r="D13" s="11">
+        <v>61</v>
+      </c>
+      <c r="E13" s="11">
+        <v>63</v>
+      </c>
+      <c r="F13" s="11">
+        <v>79</v>
+      </c>
+      <c r="G13" s="11">
+        <v>75</v>
+      </c>
+      <c r="H13" s="11">
+        <v>5</v>
+      </c>
+      <c r="I13" s="11">
+        <v>20</v>
+      </c>
+      <c r="J13" s="11">
+        <v>15</v>
+      </c>
+      <c r="K13" s="11">
+        <v>11</v>
+      </c>
+      <c r="L13" s="11">
+        <v>8</v>
+      </c>
+      <c r="M13" s="11">
+        <v>1</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>380</v>
+      </c>
+      <c r="D14" s="11">
+        <v>134</v>
+      </c>
+      <c r="E14" s="11">
+        <v>158</v>
+      </c>
+      <c r="F14" s="11">
+        <v>174</v>
+      </c>
+      <c r="G14" s="11">
+        <v>108</v>
+      </c>
+      <c r="H14" s="11">
+        <v>17</v>
+      </c>
+      <c r="I14" s="11">
+        <v>57</v>
+      </c>
+      <c r="J14" s="11">
+        <v>34</v>
+      </c>
+      <c r="K14" s="11">
+        <v>44</v>
+      </c>
+      <c r="L14" s="11">
+        <v>23</v>
+      </c>
+      <c r="M14" s="11">
+        <v>6</v>
+      </c>
+      <c r="N14" s="11">
+        <v>3</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>16</v>
+      </c>
+      <c r="D15" s="11">
+        <v>17</v>
+      </c>
+      <c r="E15" s="11">
+        <v>10</v>
+      </c>
+      <c r="F15" s="11">
+        <v>4</v>
+      </c>
+      <c r="G15" s="11">
+        <v>11</v>
+      </c>
+      <c r="H15" s="11">
+        <v>2</v>
+      </c>
+      <c r="I15" s="11">
+        <v>1</v>
+      </c>
+      <c r="J15" s="11">
+        <v>2</v>
+      </c>
+      <c r="K15" s="11">
+        <v>2</v>
+      </c>
+      <c r="L15" s="11">
+        <v>4</v>
+      </c>
+      <c r="M15" s="11">
+        <v>1</v>
+      </c>
+      <c r="N15" s="11">
+        <v>1</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>66</v>
+      </c>
+      <c r="D16" s="11">
+        <v>30</v>
+      </c>
+      <c r="E16" s="11">
+        <v>28</v>
+      </c>
+      <c r="F16" s="11">
+        <v>24</v>
+      </c>
+      <c r="G16" s="11">
+        <v>33</v>
+      </c>
+      <c r="H16" s="11">
+        <v>6</v>
+      </c>
+      <c r="I16" s="11">
+        <v>13</v>
+      </c>
+      <c r="J16" s="11">
+        <v>5</v>
+      </c>
+      <c r="K16" s="11">
+        <v>2</v>
+      </c>
+      <c r="L16" s="11">
+        <v>0</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>38</v>
+      </c>
+      <c r="D17" s="11">
+        <v>26</v>
+      </c>
+      <c r="E17" s="11">
+        <v>23</v>
+      </c>
+      <c r="F17" s="11">
+        <v>20</v>
+      </c>
+      <c r="G17" s="11">
+        <v>17</v>
+      </c>
+      <c r="H17" s="11">
+        <v>6</v>
+      </c>
+      <c r="I17" s="11">
+        <v>8</v>
+      </c>
+      <c r="J17" s="11">
+        <v>6</v>
+      </c>
+      <c r="K17" s="11">
+        <v>3</v>
+      </c>
+      <c r="L17" s="11">
+        <v>0</v>
+      </c>
+      <c r="M17" s="11">
+        <v>2</v>
+      </c>
+      <c r="N17" s="11">
+        <v>1</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>42</v>
+      </c>
+      <c r="D18" s="11">
+        <v>20</v>
+      </c>
+      <c r="E18" s="11">
+        <v>29</v>
+      </c>
+      <c r="F18" s="11">
+        <v>34</v>
+      </c>
+      <c r="G18" s="11">
+        <v>36</v>
+      </c>
+      <c r="H18" s="11">
+        <v>3</v>
+      </c>
+      <c r="I18" s="11">
+        <v>5</v>
+      </c>
+      <c r="J18" s="11">
+        <v>5</v>
+      </c>
+      <c r="K18" s="11">
+        <v>13</v>
+      </c>
+      <c r="L18" s="11">
+        <v>1</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0</v>
+      </c>
+      <c r="N18" s="11">
+        <v>1</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>20</v>
+      </c>
+      <c r="D19" s="11">
+        <v>12</v>
+      </c>
+      <c r="E19" s="11">
+        <v>10</v>
+      </c>
+      <c r="F19" s="11">
+        <v>11</v>
+      </c>
+      <c r="G19" s="11">
+        <v>15</v>
+      </c>
+      <c r="H19" s="11">
+        <v>4</v>
+      </c>
+      <c r="I19" s="11">
+        <v>1</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1</v>
+      </c>
+      <c r="K19" s="11">
+        <v>2</v>
+      </c>
+      <c r="L19" s="11">
+        <v>1</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>44</v>
+      </c>
+      <c r="D20" s="11">
+        <v>16</v>
+      </c>
+      <c r="E20" s="11">
+        <v>18</v>
+      </c>
+      <c r="F20" s="11">
+        <v>24</v>
+      </c>
+      <c r="G20" s="11">
+        <v>21</v>
+      </c>
+      <c r="H20" s="11">
+        <v>2</v>
+      </c>
+      <c r="I20" s="11">
+        <v>5</v>
+      </c>
+      <c r="J20" s="11">
+        <v>3</v>
+      </c>
+      <c r="K20" s="11">
+        <v>4</v>
+      </c>
+      <c r="L20" s="11">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>0</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>32</v>
+      </c>
+      <c r="D21" s="11">
+        <v>18</v>
+      </c>
+      <c r="E21" s="11">
+        <v>16</v>
+      </c>
+      <c r="F21" s="11">
+        <v>20</v>
+      </c>
+      <c r="G21" s="11">
+        <v>20</v>
+      </c>
+      <c r="H21" s="11">
+        <v>6</v>
+      </c>
+      <c r="I21" s="11">
+        <v>13</v>
+      </c>
+      <c r="J21" s="11">
+        <v>2</v>
+      </c>
+      <c r="K21" s="11">
+        <v>8</v>
+      </c>
+      <c r="L21" s="11">
+        <v>4</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>1</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>55</v>
+      </c>
+      <c r="D22" s="11">
+        <v>27</v>
+      </c>
+      <c r="E22" s="11">
+        <v>22</v>
+      </c>
+      <c r="F22" s="11">
+        <v>46</v>
+      </c>
+      <c r="G22" s="11">
+        <v>38</v>
+      </c>
+      <c r="H22" s="11">
+        <v>10</v>
+      </c>
+      <c r="I22" s="11">
+        <v>11</v>
+      </c>
+      <c r="J22" s="11">
+        <v>4</v>
+      </c>
+      <c r="K22" s="11">
+        <v>3</v>
+      </c>
+      <c r="L22" s="11">
+        <v>2</v>
+      </c>
+      <c r="M22" s="11">
+        <v>0</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>10</v>
+      </c>
+      <c r="D23" s="11">
+        <v>3</v>
+      </c>
+      <c r="E23" s="11">
+        <v>6</v>
+      </c>
+      <c r="F23" s="11">
+        <v>11</v>
+      </c>
+      <c r="G23" s="11">
+        <v>12</v>
+      </c>
+      <c r="H23" s="11">
+        <v>3</v>
+      </c>
+      <c r="I23" s="11">
+        <v>3</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>3</v>
+      </c>
+      <c r="M23" s="11">
+        <v>3</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>69</v>
+      </c>
+      <c r="D24" s="11">
+        <v>22</v>
+      </c>
+      <c r="E24" s="11">
+        <v>37</v>
+      </c>
+      <c r="F24" s="11">
+        <v>43</v>
+      </c>
+      <c r="G24" s="11">
+        <v>62</v>
+      </c>
+      <c r="H24" s="11">
+        <v>16</v>
+      </c>
+      <c r="I24" s="11">
+        <v>28</v>
+      </c>
+      <c r="J24" s="11">
+        <v>18</v>
+      </c>
+      <c r="K24" s="11">
+        <v>14</v>
+      </c>
+      <c r="L24" s="11">
+        <v>6</v>
+      </c>
+      <c r="M24" s="11">
+        <v>4</v>
+      </c>
+      <c r="N24" s="11">
+        <v>3</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2</v>
+      </c>
+      <c r="D25" s="11">
+        <v>1</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2</v>
+      </c>
+      <c r="F25" s="11">
+        <v>4</v>
+      </c>
+      <c r="G25" s="11">
+        <v>4</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>2</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>52</v>
+      </c>
+      <c r="D26" s="11">
+        <v>19</v>
+      </c>
+      <c r="E26" s="11">
+        <v>31</v>
+      </c>
+      <c r="F26" s="11">
+        <v>28</v>
+      </c>
+      <c r="G26" s="11">
+        <v>23</v>
+      </c>
+      <c r="H26" s="11">
+        <v>4</v>
+      </c>
+      <c r="I26" s="11">
+        <v>22</v>
+      </c>
+      <c r="J26" s="11">
+        <v>1</v>
+      </c>
+      <c r="K26" s="11">
+        <v>3</v>
+      </c>
+      <c r="L26" s="11">
+        <v>2</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>3</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1</v>
+      </c>
+      <c r="P26" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>17</v>
+      </c>
+      <c r="D27" s="11">
+        <v>5</v>
+      </c>
+      <c r="E27" s="11">
+        <v>5</v>
+      </c>
+      <c r="F27" s="11">
+        <v>6</v>
+      </c>
+      <c r="G27" s="11">
+        <v>6</v>
+      </c>
+      <c r="H27" s="11">
+        <v>2</v>
+      </c>
+      <c r="I27" s="11">
+        <v>2</v>
+      </c>
+      <c r="J27" s="11">
+        <v>2</v>
+      </c>
+      <c r="K27" s="11">
+        <v>1</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>38</v>
+      </c>
+      <c r="D28" s="11">
+        <v>10</v>
+      </c>
+      <c r="E28" s="11">
+        <v>12</v>
+      </c>
+      <c r="F28" s="11">
+        <v>25</v>
+      </c>
+      <c r="G28" s="11">
+        <v>21</v>
+      </c>
+      <c r="H28" s="11">
+        <v>0</v>
+      </c>
+      <c r="I28" s="11">
+        <v>4</v>
+      </c>
+      <c r="J28" s="11">
+        <v>4</v>
+      </c>
+      <c r="K28" s="11">
+        <v>4</v>
+      </c>
+      <c r="L28" s="11">
+        <v>4</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>3</v>
+      </c>
+      <c r="D29" s="11">
+        <v>1</v>
+      </c>
+      <c r="E29" s="11">
+        <v>5</v>
+      </c>
+      <c r="F29" s="11">
+        <v>1</v>
+      </c>
+      <c r="G29" s="11">
+        <v>1</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+      <c r="K29" s="11">
+        <v>2</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>2</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+    </row>
+    <row r="36" spans="1:17" s="17" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="45">
+        <v>2416</v>
+      </c>
+      <c r="D36" s="45">
+        <v>1113</v>
+      </c>
+      <c r="E36" s="45">
+        <v>1090</v>
+      </c>
+      <c r="F36" s="45">
+        <v>1056</v>
+      </c>
+      <c r="G36" s="45">
+        <v>888</v>
+      </c>
+      <c r="H36" s="45">
+        <v>165</v>
+      </c>
+      <c r="I36" s="45">
+        <v>289</v>
+      </c>
+      <c r="J36" s="45">
+        <v>171</v>
+      </c>
+      <c r="K36" s="45">
+        <v>232</v>
+      </c>
+      <c r="L36" s="45">
+        <v>131</v>
+      </c>
+      <c r="M36" s="45">
+        <v>37</v>
+      </c>
+      <c r="N36" s="45">
+        <v>12</v>
+      </c>
+      <c r="O36" s="45">
+        <v>4</v>
+      </c>
+      <c r="P36" s="45">
+        <v>138</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="11">
+        <v>468</v>
+      </c>
+      <c r="D37" s="11">
+        <v>310</v>
+      </c>
+      <c r="E37" s="11">
+        <v>226</v>
+      </c>
+      <c r="F37" s="11">
+        <v>162</v>
+      </c>
+      <c r="G37" s="11">
+        <v>127</v>
+      </c>
+      <c r="H37" s="11">
+        <v>37</v>
+      </c>
+      <c r="I37" s="11">
+        <v>39</v>
+      </c>
+      <c r="J37" s="11">
+        <v>35</v>
+      </c>
+      <c r="K37" s="11">
+        <v>22</v>
+      </c>
+      <c r="L37" s="11">
+        <v>24</v>
+      </c>
+      <c r="M37" s="11">
+        <v>6</v>
+      </c>
+      <c r="N37" s="11">
+        <v>1</v>
+      </c>
+      <c r="O37" s="11">
+        <v>0</v>
+      </c>
+      <c r="P37" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q37" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="11">
+        <v>248</v>
+      </c>
+      <c r="D38" s="11">
+        <v>108</v>
+      </c>
+      <c r="E38" s="11">
+        <v>105</v>
+      </c>
+      <c r="F38" s="11">
+        <v>117</v>
+      </c>
+      <c r="G38" s="11">
+        <v>75</v>
+      </c>
+      <c r="H38" s="11">
+        <v>15</v>
+      </c>
+      <c r="I38" s="11">
+        <v>33</v>
+      </c>
+      <c r="J38" s="11">
+        <v>13</v>
+      </c>
+      <c r="K38" s="11">
+        <v>22</v>
+      </c>
+      <c r="L38" s="11">
+        <v>19</v>
+      </c>
+      <c r="M38" s="11">
+        <v>2</v>
+      </c>
+      <c r="N38" s="11">
+        <v>1</v>
+      </c>
+      <c r="O38" s="11">
+        <v>0</v>
+      </c>
+      <c r="P38" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="11">
+        <v>251</v>
+      </c>
+      <c r="D39" s="11">
+        <v>90</v>
+      </c>
+      <c r="E39" s="11">
+        <v>91</v>
+      </c>
+      <c r="F39" s="11">
+        <v>46</v>
+      </c>
+      <c r="G39" s="11">
+        <v>48</v>
+      </c>
+      <c r="H39" s="11">
+        <v>3</v>
+      </c>
+      <c r="I39" s="11">
+        <v>23</v>
+      </c>
+      <c r="J39" s="11">
+        <v>8</v>
+      </c>
+      <c r="K39" s="11">
+        <v>10</v>
+      </c>
+      <c r="L39" s="11">
+        <v>10</v>
+      </c>
+      <c r="M39" s="11">
+        <v>1</v>
+      </c>
+      <c r="N39" s="11">
+        <v>0</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="11">
+        <v>304</v>
+      </c>
+      <c r="D40" s="11">
+        <v>118</v>
+      </c>
+      <c r="E40" s="11">
+        <v>148</v>
+      </c>
+      <c r="F40" s="11">
+        <v>108</v>
+      </c>
+      <c r="G40" s="11">
+        <v>76</v>
+      </c>
+      <c r="H40" s="11">
+        <v>22</v>
+      </c>
+      <c r="I40" s="11">
+        <v>26</v>
+      </c>
+      <c r="J40" s="11">
+        <v>17</v>
+      </c>
+      <c r="K40" s="11">
+        <v>29</v>
+      </c>
+      <c r="L40" s="11">
+        <v>10</v>
+      </c>
+      <c r="M40" s="11">
+        <v>5</v>
+      </c>
+      <c r="N40" s="11">
+        <v>2</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0</v>
+      </c>
+      <c r="P40" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="11">
         <v>202</v>
       </c>
-      <c r="D4" s="62"/>
-[...135 lines deleted...]
-      <c r="L8" s="82">
+      <c r="D41" s="11">
+        <v>104</v>
+      </c>
+      <c r="E41" s="11">
+        <v>92</v>
+      </c>
+      <c r="F41" s="11">
+        <v>124</v>
+      </c>
+      <c r="G41" s="11">
+        <v>124</v>
+      </c>
+      <c r="H41" s="11">
+        <v>18</v>
+      </c>
+      <c r="I41" s="11">
+        <v>26</v>
+      </c>
+      <c r="J41" s="11">
+        <v>20</v>
+      </c>
+      <c r="K41" s="11">
+        <v>39</v>
+      </c>
+      <c r="L41" s="11">
+        <v>9</v>
+      </c>
+      <c r="M41" s="11">
+        <v>5</v>
+      </c>
+      <c r="N41" s="11">
+        <v>4</v>
+      </c>
+      <c r="O41" s="11">
+        <v>1</v>
+      </c>
+      <c r="P41" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="11">
+        <v>368</v>
+      </c>
+      <c r="D42" s="11">
+        <v>120</v>
+      </c>
+      <c r="E42" s="11">
+        <v>122</v>
+      </c>
+      <c r="F42" s="11">
+        <v>143</v>
+      </c>
+      <c r="G42" s="11">
+        <v>116</v>
+      </c>
+      <c r="H42" s="11">
+        <v>14</v>
+      </c>
+      <c r="I42" s="11">
+        <v>26</v>
+      </c>
+      <c r="J42" s="11">
+        <v>21</v>
+      </c>
+      <c r="K42" s="11">
+        <v>29</v>
+      </c>
+      <c r="L42" s="11">
+        <v>23</v>
+      </c>
+      <c r="M42" s="11">
+        <v>6</v>
+      </c>
+      <c r="N42" s="11">
+        <v>1</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+      <c r="P42" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="11">
+        <v>11</v>
+      </c>
+      <c r="D43" s="11">
+        <v>5</v>
+      </c>
+      <c r="E43" s="11">
+        <v>4</v>
+      </c>
+      <c r="F43" s="11">
+        <v>4</v>
+      </c>
+      <c r="G43" s="11">
+        <v>2</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0</v>
+      </c>
+      <c r="I43" s="11">
+        <v>4</v>
+      </c>
+      <c r="J43" s="11">
+        <v>3</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+      <c r="L43" s="11">
+        <v>0</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0</v>
+      </c>
+      <c r="O43" s="11">
+        <v>0</v>
+      </c>
+      <c r="P43" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="11">
+        <v>88</v>
+      </c>
+      <c r="D44" s="11">
+        <v>41</v>
+      </c>
+      <c r="E44" s="11">
+        <v>55</v>
+      </c>
+      <c r="F44" s="11">
+        <v>54</v>
+      </c>
+      <c r="G44" s="11">
+        <v>37</v>
+      </c>
+      <c r="H44" s="11">
+        <v>14</v>
+      </c>
+      <c r="I44" s="11">
+        <v>8</v>
+      </c>
+      <c r="J44" s="11">
+        <v>13</v>
+      </c>
+      <c r="K44" s="11">
+        <v>13</v>
+      </c>
+      <c r="L44" s="11">
+        <v>11</v>
+      </c>
+      <c r="M44" s="11">
+        <v>7</v>
+      </c>
+      <c r="N44" s="11">
+        <v>0</v>
+      </c>
+      <c r="O44" s="11">
+        <v>0</v>
+      </c>
+      <c r="P44" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q44" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="11">
+        <v>21</v>
+      </c>
+      <c r="D45" s="11">
+        <v>11</v>
+      </c>
+      <c r="E45" s="11">
+        <v>19</v>
+      </c>
+      <c r="F45" s="11">
+        <v>11</v>
+      </c>
+      <c r="G45" s="11">
+        <v>11</v>
+      </c>
+      <c r="H45" s="11">
+        <v>2</v>
+      </c>
+      <c r="I45" s="11">
+        <v>10</v>
+      </c>
+      <c r="J45" s="11">
+        <v>2</v>
+      </c>
+      <c r="K45" s="11">
+        <v>5</v>
+      </c>
+      <c r="L45" s="11">
+        <v>3</v>
+      </c>
+      <c r="M45" s="11">
+        <v>0</v>
+      </c>
+      <c r="N45" s="11">
+        <v>0</v>
+      </c>
+      <c r="O45" s="11">
+        <v>0</v>
+      </c>
+      <c r="P45" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="11">
+        <v>79</v>
+      </c>
+      <c r="D46" s="11">
+        <v>35</v>
+      </c>
+      <c r="E46" s="11">
+        <v>47</v>
+      </c>
+      <c r="F46" s="11">
+        <v>61</v>
+      </c>
+      <c r="G46" s="11">
+        <v>55</v>
+      </c>
+      <c r="H46" s="11">
+        <v>4</v>
+      </c>
+      <c r="I46" s="11">
+        <v>16</v>
+      </c>
+      <c r="J46" s="11">
+        <v>8</v>
+      </c>
+      <c r="K46" s="11">
+        <v>17</v>
+      </c>
+      <c r="L46" s="11">
+        <v>4</v>
+      </c>
+      <c r="M46" s="11">
+        <v>0</v>
+      </c>
+      <c r="N46" s="11">
+        <v>0</v>
+      </c>
+      <c r="O46" s="11">
+        <v>2</v>
+      </c>
+      <c r="P46" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="11">
+        <v>47</v>
+      </c>
+      <c r="D47" s="11">
+        <v>14</v>
+      </c>
+      <c r="E47" s="11">
+        <v>21</v>
+      </c>
+      <c r="F47" s="11">
+        <v>28</v>
+      </c>
+      <c r="G47" s="11">
+        <v>30</v>
+      </c>
+      <c r="H47" s="11">
+        <v>7</v>
+      </c>
+      <c r="I47" s="11">
+        <v>5</v>
+      </c>
+      <c r="J47" s="11">
+        <v>4</v>
+      </c>
+      <c r="K47" s="11">
+        <v>5</v>
+      </c>
+      <c r="L47" s="11">
+        <v>0</v>
+      </c>
+      <c r="M47" s="11">
+        <v>0</v>
+      </c>
+      <c r="N47" s="11">
+        <v>0</v>
+      </c>
+      <c r="O47" s="11">
+        <v>0</v>
+      </c>
+      <c r="P47" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="49" t="s">
         <v>131</v>
       </c>
-      <c r="M8" s="82">
-[...2 lines deleted...]
-      <c r="N8" s="82">
+      <c r="B48" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C48" s="11">
+        <v>50</v>
+      </c>
+      <c r="D48" s="11">
+        <v>14</v>
+      </c>
+      <c r="E48" s="11">
+        <v>23</v>
+      </c>
+      <c r="F48" s="11">
+        <v>32</v>
+      </c>
+      <c r="G48" s="11">
+        <v>26</v>
+      </c>
+      <c r="H48" s="11">
+        <v>2</v>
+      </c>
+      <c r="I48" s="11">
+        <v>11</v>
+      </c>
+      <c r="J48" s="11">
+        <v>6</v>
+      </c>
+      <c r="K48" s="11">
+        <v>6</v>
+      </c>
+      <c r="L48" s="11">
+        <v>0</v>
+      </c>
+      <c r="M48" s="11">
+        <v>1</v>
+      </c>
+      <c r="N48" s="11">
+        <v>2</v>
+      </c>
+      <c r="O48" s="11">
+        <v>0</v>
+      </c>
+      <c r="P48" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="11">
+        <v>39</v>
+      </c>
+      <c r="D49" s="11">
+        <v>16</v>
+      </c>
+      <c r="E49" s="11">
+        <v>16</v>
+      </c>
+      <c r="F49" s="11">
+        <v>24</v>
+      </c>
+      <c r="G49" s="11">
+        <v>19</v>
+      </c>
+      <c r="H49" s="11">
+        <v>4</v>
+      </c>
+      <c r="I49" s="11">
+        <v>6</v>
+      </c>
+      <c r="J49" s="11">
+        <v>2</v>
+      </c>
+      <c r="K49" s="11">
+        <v>3</v>
+      </c>
+      <c r="L49" s="11">
+        <v>5</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0</v>
+      </c>
+      <c r="N49" s="11">
+        <v>0</v>
+      </c>
+      <c r="O49" s="11">
+        <v>0</v>
+      </c>
+      <c r="P49" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="11">
+        <v>41</v>
+      </c>
+      <c r="D50" s="11">
+        <v>26</v>
+      </c>
+      <c r="E50" s="11">
+        <v>25</v>
+      </c>
+      <c r="F50" s="11">
+        <v>25</v>
+      </c>
+      <c r="G50" s="11">
+        <v>36</v>
+      </c>
+      <c r="H50" s="11">
+        <v>3</v>
+      </c>
+      <c r="I50" s="11">
+        <v>7</v>
+      </c>
+      <c r="J50" s="11">
+        <v>8</v>
+      </c>
+      <c r="K50" s="11">
+        <v>10</v>
+      </c>
+      <c r="L50" s="11">
+        <v>4</v>
+      </c>
+      <c r="M50" s="11">
+        <v>1</v>
+      </c>
+      <c r="N50" s="11">
+        <v>0</v>
+      </c>
+      <c r="O50" s="11">
+        <v>0</v>
+      </c>
+      <c r="P50" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q50" s="11">
         <v>12</v>
       </c>
-      <c r="O8" s="82">
+    </row>
+    <row r="51" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="11">
+        <v>1</v>
+      </c>
+      <c r="D51" s="11">
         <v>4</v>
       </c>
-      <c r="P8" s="82">
+      <c r="E51" s="11">
+        <v>3</v>
+      </c>
+      <c r="F51" s="11">
+        <v>1</v>
+      </c>
+      <c r="G51" s="11">
+        <v>2</v>
+      </c>
+      <c r="H51" s="11">
+        <v>2</v>
+      </c>
+      <c r="I51" s="11">
+        <v>1</v>
+      </c>
+      <c r="J51" s="11">
+        <v>0</v>
+      </c>
+      <c r="K51" s="11">
+        <v>0</v>
+      </c>
+      <c r="L51" s="11">
+        <v>0</v>
+      </c>
+      <c r="M51" s="11">
+        <v>0</v>
+      </c>
+      <c r="N51" s="11">
+        <v>0</v>
+      </c>
+      <c r="O51" s="11">
+        <v>0</v>
+      </c>
+      <c r="P51" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="11">
+        <v>76</v>
+      </c>
+      <c r="D52" s="11">
+        <v>36</v>
+      </c>
+      <c r="E52" s="11">
+        <v>38</v>
+      </c>
+      <c r="F52" s="11">
+        <v>48</v>
+      </c>
+      <c r="G52" s="11">
+        <v>51</v>
+      </c>
+      <c r="H52" s="11">
+        <v>4</v>
+      </c>
+      <c r="I52" s="11">
+        <v>16</v>
+      </c>
+      <c r="J52" s="11">
+        <v>4</v>
+      </c>
+      <c r="K52" s="11">
+        <v>4</v>
+      </c>
+      <c r="L52" s="11">
+        <v>6</v>
+      </c>
+      <c r="M52" s="11">
+        <v>1</v>
+      </c>
+      <c r="N52" s="11">
+        <v>0</v>
+      </c>
+      <c r="O52" s="11">
+        <v>0</v>
+      </c>
+      <c r="P52" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q52" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="11">
+        <v>3</v>
+      </c>
+      <c r="D53" s="11">
+        <v>0</v>
+      </c>
+      <c r="E53" s="11">
+        <v>2</v>
+      </c>
+      <c r="F53" s="11">
+        <v>2</v>
+      </c>
+      <c r="G53" s="11">
+        <v>0</v>
+      </c>
+      <c r="H53" s="11">
+        <v>0</v>
+      </c>
+      <c r="I53" s="11">
+        <v>0</v>
+      </c>
+      <c r="J53" s="11">
+        <v>0</v>
+      </c>
+      <c r="K53" s="11">
+        <v>1</v>
+      </c>
+      <c r="L53" s="11">
+        <v>0</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="11">
+        <v>0</v>
+      </c>
+      <c r="O53" s="11">
+        <v>0</v>
+      </c>
+      <c r="P53" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="11">
+        <v>42</v>
+      </c>
+      <c r="D54" s="11">
+        <v>21</v>
+      </c>
+      <c r="E54" s="11">
+        <v>23</v>
+      </c>
+      <c r="F54" s="11">
+        <v>33</v>
+      </c>
+      <c r="G54" s="11">
+        <v>15</v>
+      </c>
+      <c r="H54" s="11">
+        <v>6</v>
+      </c>
+      <c r="I54" s="11">
+        <v>18</v>
+      </c>
+      <c r="J54" s="11">
+        <v>2</v>
+      </c>
+      <c r="K54" s="11">
+        <v>0</v>
+      </c>
+      <c r="L54" s="11">
+        <v>0</v>
+      </c>
+      <c r="M54" s="11">
+        <v>0</v>
+      </c>
+      <c r="N54" s="11">
+        <v>1</v>
+      </c>
+      <c r="O54" s="11">
+        <v>0</v>
+      </c>
+      <c r="P54" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="Q8" s="82">
-[...7 lines deleted...]
-      <c r="B9" s="42" t="s">
+      <c r="B55" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="11">
+        <v>39</v>
+      </c>
+      <c r="D55" s="11">
+        <v>15</v>
+      </c>
+      <c r="E55" s="11">
+        <v>21</v>
+      </c>
+      <c r="F55" s="11">
+        <v>16</v>
+      </c>
+      <c r="G55" s="11">
+        <v>16</v>
+      </c>
+      <c r="H55" s="11">
+        <v>6</v>
+      </c>
+      <c r="I55" s="11">
+        <v>9</v>
+      </c>
+      <c r="J55" s="11">
+        <v>1</v>
+      </c>
+      <c r="K55" s="11">
+        <v>4</v>
+      </c>
+      <c r="L55" s="11">
+        <v>3</v>
+      </c>
+      <c r="M55" s="11">
+        <v>2</v>
+      </c>
+      <c r="N55" s="11">
+        <v>0</v>
+      </c>
+      <c r="O55" s="11">
+        <v>1</v>
+      </c>
+      <c r="P55" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q55" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="11">
+        <v>24</v>
+      </c>
+      <c r="D56" s="11">
+        <v>11</v>
+      </c>
+      <c r="E56" s="11">
+        <v>6</v>
+      </c>
+      <c r="F56" s="11">
+        <v>16</v>
+      </c>
+      <c r="G56" s="11">
+        <v>21</v>
+      </c>
+      <c r="H56" s="11">
+        <v>0</v>
+      </c>
+      <c r="I56" s="11">
+        <v>4</v>
+      </c>
+      <c r="J56" s="11">
+        <v>3</v>
+      </c>
+      <c r="K56" s="11">
+        <v>1</v>
+      </c>
+      <c r="L56" s="11">
+        <v>0</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0</v>
+      </c>
+      <c r="N56" s="11">
+        <v>0</v>
+      </c>
+      <c r="O56" s="11">
+        <v>0</v>
+      </c>
+      <c r="P56" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q56" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="11">
+        <v>12</v>
+      </c>
+      <c r="D57" s="11">
+        <v>13</v>
+      </c>
+      <c r="E57" s="11">
+        <v>1</v>
+      </c>
+      <c r="F57" s="11">
+        <v>0</v>
+      </c>
+      <c r="G57" s="11">
+        <v>0</v>
+      </c>
+      <c r="H57" s="11">
+        <v>0</v>
+      </c>
+      <c r="I57" s="11">
+        <v>0</v>
+      </c>
+      <c r="J57" s="11">
+        <v>0</v>
+      </c>
+      <c r="K57" s="11">
+        <v>11</v>
+      </c>
+      <c r="L57" s="11">
+        <v>0</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="11">
+        <v>0</v>
+      </c>
+      <c r="O57" s="11">
+        <v>0</v>
+      </c>
+      <c r="P57" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q57" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="15">
+        <v>2</v>
+      </c>
+      <c r="D58" s="15">
+        <v>1</v>
+      </c>
+      <c r="E58" s="15">
+        <v>2</v>
+      </c>
+      <c r="F58" s="15">
+        <v>1</v>
+      </c>
+      <c r="G58" s="15">
+        <v>1</v>
+      </c>
+      <c r="H58" s="15">
+        <v>2</v>
+      </c>
+      <c r="I58" s="15">
+        <v>1</v>
+      </c>
+      <c r="J58" s="15">
+        <v>1</v>
+      </c>
+      <c r="K58" s="15">
+        <v>1</v>
+      </c>
+      <c r="L58" s="15">
+        <v>0</v>
+      </c>
+      <c r="M58" s="15">
+        <v>0</v>
+      </c>
+      <c r="N58" s="15">
+        <v>0</v>
+      </c>
+      <c r="O58" s="15">
+        <v>0</v>
+      </c>
+      <c r="P58" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:17" s="17" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="45" t="str">
+        <f>IF(C36=C8,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D60" s="45" t="str">
+        <f t="shared" ref="D60:Q60" si="1">IF(D36=D8,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="H60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="I60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="J60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="K60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="L60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="M60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="N60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="O60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="P60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="Q60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="45" t="str">
+        <f t="shared" ref="C61:Q76" si="2">IF(C37=C9,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="P62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B65" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="27">
-[...26 lines deleted...]
-      <c r="L9" s="27">
+      <c r="C65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B66" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="M9" s="27">
+      <c r="C66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="P66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="P70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="B72" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="N9" s="27">
-[...34 lines deleted...]
-      <c r="H10" s="27">
+      <c r="C72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="M75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="N76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="O76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="Q76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" s="45" t="str">
+        <f t="shared" ref="C77:Q82" si="3">IF(C53=C25,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="G77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="M77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="Q77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="I78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="J78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="M78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="O78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="P78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="Q78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="79" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="F79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="G79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="I79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="J79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="M79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="N79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="P79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="Q79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="F80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="G80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="H80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="M80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="Q80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B81" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="I10" s="27">
-[...20 lines deleted...]
-      <c r="P10" s="27">
+      <c r="C81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="F81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="G81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="M81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="Q81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="82" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B82" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="Q10" s="27">
-[...3507 lines deleted...]
-      <c r="N77" s="82" t="str">
+      <c r="C82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="O77" s="82" t="str">
+      <c r="D82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P77" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="E82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q77" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="F82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...13 lines deleted...]
-      <c r="D78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="G82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="E78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="H82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="F78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="I82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="G78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="J82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="H78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="K82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="I78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="L82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="J78" s="82" t="str">
+      <c r="M82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="K78" s="82" t="str">
+      <c r="N82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="L78" s="82" t="str">
+      <c r="O82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="M78" s="82" t="str">
+      <c r="P82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="N78" s="82" t="str">
+        <v>*</v>
+      </c>
+      <c r="Q82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...283 lines deleted...]
-        <v/>
+        <v>*</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="P5:P7"/>
+    <mergeCell ref="Q5:Q7"/>
+    <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
-    <mergeCell ref="F5:F7"/>
-    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="L5:L7"/>
-[...6 lines deleted...]
-    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="F5:F7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="H33" sqref="H33"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -40972,1483 +19088,1481 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="C5" s="91" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>4582</v>
+      </c>
+      <c r="D8" s="45">
+        <v>2079</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2178</v>
+      </c>
+      <c r="F8" s="45">
+        <v>2071</v>
+      </c>
+      <c r="G8" s="45">
+        <v>1656</v>
+      </c>
+      <c r="H8" s="45">
+        <v>329</v>
+      </c>
+      <c r="I8" s="45">
+        <v>586</v>
+      </c>
+      <c r="J8" s="45">
+        <v>345</v>
+      </c>
+      <c r="K8" s="45">
+        <v>460</v>
+      </c>
+      <c r="L8" s="45">
+        <v>213</v>
+      </c>
+      <c r="M8" s="45">
+        <v>59</v>
+      </c>
+      <c r="N8" s="45">
+        <v>26</v>
+      </c>
+      <c r="O8" s="45">
+        <v>7</v>
+      </c>
+      <c r="P8" s="45">
+        <v>259</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>908</v>
+      </c>
+      <c r="D9" s="11">
+        <v>534</v>
+      </c>
+      <c r="E9" s="11">
+        <v>443</v>
+      </c>
+      <c r="F9" s="11">
+        <v>313</v>
+      </c>
+      <c r="G9" s="11">
+        <v>208</v>
+      </c>
+      <c r="H9" s="11">
+        <v>65</v>
+      </c>
+      <c r="I9" s="11">
+        <v>62</v>
+      </c>
+      <c r="J9" s="11">
+        <v>70</v>
+      </c>
+      <c r="K9" s="11">
+        <v>47</v>
+      </c>
+      <c r="L9" s="11">
+        <v>32</v>
+      </c>
+      <c r="M9" s="11">
+        <v>8</v>
+      </c>
+      <c r="N9" s="11">
+        <v>4</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11">
+        <v>42</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>462</v>
+      </c>
+      <c r="D10" s="11">
+        <v>202</v>
+      </c>
+      <c r="E10" s="11">
+        <v>192</v>
+      </c>
+      <c r="F10" s="11">
+        <v>201</v>
+      </c>
+      <c r="G10" s="11">
+        <v>155</v>
+      </c>
+      <c r="H10" s="11">
+        <v>20</v>
+      </c>
+      <c r="I10" s="11">
+        <v>55</v>
+      </c>
+      <c r="J10" s="11">
+        <v>30</v>
+      </c>
+      <c r="K10" s="11">
+        <v>44</v>
+      </c>
+      <c r="L10" s="11">
+        <v>26</v>
+      </c>
+      <c r="M10" s="11">
+        <v>4</v>
+      </c>
+      <c r="N10" s="11">
+        <v>1</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>20</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>459</v>
+      </c>
+      <c r="D11" s="11">
+        <v>170</v>
+      </c>
+      <c r="E11" s="11">
+        <v>176</v>
+      </c>
+      <c r="F11" s="11">
+        <v>95</v>
+      </c>
+      <c r="G11" s="11">
+        <v>91</v>
+      </c>
+      <c r="H11" s="11">
+        <v>9</v>
+      </c>
+      <c r="I11" s="11">
+        <v>51</v>
+      </c>
+      <c r="J11" s="11">
+        <v>14</v>
+      </c>
+      <c r="K11" s="11">
+        <v>15</v>
+      </c>
+      <c r="L11" s="11">
+        <v>20</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>611</v>
+      </c>
+      <c r="D12" s="11">
+        <v>234</v>
+      </c>
+      <c r="E12" s="11">
+        <v>338</v>
+      </c>
+      <c r="F12" s="11">
+        <v>262</v>
+      </c>
+      <c r="G12" s="11">
+        <v>158</v>
+      </c>
+      <c r="H12" s="11">
+        <v>48</v>
+      </c>
+      <c r="I12" s="11">
         <v>68</v>
       </c>
-      <c r="E5" s="91" t="s">
+      <c r="J12" s="11">
+        <v>36</v>
+      </c>
+      <c r="K12" s="11">
+        <v>68</v>
+      </c>
+      <c r="L12" s="11">
+        <v>19</v>
+      </c>
+      <c r="M12" s="11">
+        <v>8</v>
+      </c>
+      <c r="N12" s="11">
+        <v>2</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>37</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>309</v>
+      </c>
+      <c r="D13" s="11">
+        <v>159</v>
+      </c>
+      <c r="E13" s="11">
+        <v>129</v>
+      </c>
+      <c r="F13" s="11">
+        <v>192</v>
+      </c>
+      <c r="G13" s="11">
+        <v>196</v>
+      </c>
+      <c r="H13" s="11">
+        <v>25</v>
+      </c>
+      <c r="I13" s="11">
+        <v>41</v>
+      </c>
+      <c r="J13" s="11">
+        <v>24</v>
+      </c>
+      <c r="K13" s="11">
+        <v>52</v>
+      </c>
+      <c r="L13" s="11">
+        <v>16</v>
+      </c>
+      <c r="M13" s="11">
+        <v>8</v>
+      </c>
+      <c r="N13" s="11">
+        <v>4</v>
+      </c>
+      <c r="O13" s="11">
+        <v>2</v>
+      </c>
+      <c r="P13" s="11">
+        <v>29</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>750</v>
+      </c>
+      <c r="D14" s="11">
+        <v>264</v>
+      </c>
+      <c r="E14" s="11">
+        <v>276</v>
+      </c>
+      <c r="F14" s="11">
+        <v>313</v>
+      </c>
+      <c r="G14" s="11">
+        <v>255</v>
+      </c>
+      <c r="H14" s="11">
+        <v>41</v>
+      </c>
+      <c r="I14" s="11">
+        <v>74</v>
+      </c>
+      <c r="J14" s="11">
+        <v>57</v>
+      </c>
+      <c r="K14" s="11">
+        <v>82</v>
+      </c>
+      <c r="L14" s="11">
+        <v>40</v>
+      </c>
+      <c r="M14" s="11">
+        <v>9</v>
+      </c>
+      <c r="N14" s="11">
+        <v>4</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>52</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>23</v>
+      </c>
+      <c r="D15" s="11">
+        <v>20</v>
+      </c>
+      <c r="E15" s="11">
+        <v>8</v>
+      </c>
+      <c r="F15" s="11">
+        <v>8</v>
+      </c>
+      <c r="G15" s="11">
+        <v>4</v>
+      </c>
+      <c r="H15" s="11">
+        <v>3</v>
+      </c>
+      <c r="I15" s="11">
+        <v>5</v>
+      </c>
+      <c r="J15" s="11">
+        <v>5</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
         <v>177</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="D16" s="11">
+        <v>85</v>
+      </c>
+      <c r="E16" s="11">
+        <v>118</v>
+      </c>
+      <c r="F16" s="11">
+        <v>103</v>
+      </c>
+      <c r="G16" s="11">
+        <v>67</v>
+      </c>
+      <c r="H16" s="11">
+        <v>19</v>
+      </c>
+      <c r="I16" s="11">
+        <v>12</v>
+      </c>
+      <c r="J16" s="11">
+        <v>29</v>
+      </c>
+      <c r="K16" s="11">
+        <v>21</v>
+      </c>
+      <c r="L16" s="11">
+        <v>14</v>
+      </c>
+      <c r="M16" s="11">
+        <v>13</v>
+      </c>
+      <c r="N16" s="11">
+        <v>1</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>53</v>
+      </c>
+      <c r="D17" s="11">
+        <v>30</v>
+      </c>
+      <c r="E17" s="11">
+        <v>44</v>
+      </c>
+      <c r="F17" s="11">
+        <v>33</v>
+      </c>
+      <c r="G17" s="11">
+        <v>31</v>
+      </c>
+      <c r="H17" s="11">
+        <v>4</v>
+      </c>
+      <c r="I17" s="11">
+        <v>20</v>
+      </c>
+      <c r="J17" s="11">
+        <v>13</v>
+      </c>
+      <c r="K17" s="11">
+        <v>10</v>
+      </c>
+      <c r="L17" s="11">
+        <v>6</v>
+      </c>
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>136</v>
+      </c>
+      <c r="D18" s="11">
+        <v>60</v>
+      </c>
+      <c r="E18" s="11">
+        <v>74</v>
+      </c>
+      <c r="F18" s="11">
+        <v>99</v>
+      </c>
+      <c r="G18" s="11">
+        <v>89</v>
+      </c>
+      <c r="H18" s="11">
+        <v>14</v>
+      </c>
+      <c r="I18" s="11">
+        <v>25</v>
+      </c>
+      <c r="J18" s="11">
+        <v>12</v>
+      </c>
+      <c r="K18" s="11">
+        <v>32</v>
+      </c>
+      <c r="L18" s="11">
+        <v>8</v>
+      </c>
+      <c r="M18" s="11">
+        <v>2</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>2</v>
+      </c>
+      <c r="P18" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>63</v>
+      </c>
+      <c r="D19" s="11">
+        <v>22</v>
+      </c>
+      <c r="E19" s="11">
+        <v>43</v>
+      </c>
+      <c r="F19" s="11">
+        <v>44</v>
+      </c>
+      <c r="G19" s="11">
+        <v>42</v>
+      </c>
+      <c r="H19" s="11">
+        <v>12</v>
+      </c>
+      <c r="I19" s="11">
+        <v>12</v>
+      </c>
+      <c r="J19" s="11">
+        <v>5</v>
+      </c>
+      <c r="K19" s="11">
+        <v>8</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>113</v>
+      </c>
+      <c r="D20" s="11">
+        <v>39</v>
+      </c>
+      <c r="E20" s="11">
+        <v>49</v>
+      </c>
+      <c r="F20" s="11">
+        <v>80</v>
+      </c>
+      <c r="G20" s="11">
+        <v>61</v>
+      </c>
+      <c r="H20" s="11">
+        <v>14</v>
+      </c>
+      <c r="I20" s="11">
+        <v>26</v>
+      </c>
+      <c r="J20" s="11">
+        <v>8</v>
+      </c>
+      <c r="K20" s="11">
+        <v>14</v>
+      </c>
+      <c r="L20" s="11">
+        <v>4</v>
+      </c>
+      <c r="M20" s="11">
+        <v>2</v>
+      </c>
+      <c r="N20" s="11">
+        <v>5</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>52</v>
+      </c>
+      <c r="D21" s="11">
+        <v>19</v>
+      </c>
+      <c r="E21" s="11">
+        <v>24</v>
+      </c>
+      <c r="F21" s="11">
+        <v>35</v>
+      </c>
+      <c r="G21" s="11">
+        <v>27</v>
+      </c>
+      <c r="H21" s="11">
+        <v>4</v>
+      </c>
+      <c r="I21" s="11">
+        <v>7</v>
+      </c>
+      <c r="J21" s="11">
+        <v>3</v>
+      </c>
+      <c r="K21" s="11">
+        <v>4</v>
+      </c>
+      <c r="L21" s="11">
+        <v>5</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>1</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>109</v>
+      </c>
+      <c r="D22" s="11">
+        <v>77</v>
+      </c>
+      <c r="E22" s="11">
         <v>73</v>
       </c>
-      <c r="G5" s="91" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="91" t="s">
+      <c r="F22" s="11">
         <v>75</v>
       </c>
-      <c r="J5" s="91" t="s">
-[...14 lines deleted...]
-      <c r="O5" s="91" t="s">
+      <c r="G22" s="11">
+        <v>70</v>
+      </c>
+      <c r="H22" s="11">
+        <v>15</v>
+      </c>
+      <c r="I22" s="11">
+        <v>23</v>
+      </c>
+      <c r="J22" s="11">
+        <v>11</v>
+      </c>
+      <c r="K22" s="11">
+        <v>18</v>
+      </c>
+      <c r="L22" s="11">
+        <v>6</v>
+      </c>
+      <c r="M22" s="11">
+        <v>1</v>
+      </c>
+      <c r="N22" s="11">
+        <v>1</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>14</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>13</v>
+      </c>
+      <c r="D23" s="11">
+        <v>9</v>
+      </c>
+      <c r="E23" s="11">
+        <v>10</v>
+      </c>
+      <c r="F23" s="11">
+        <v>10</v>
+      </c>
+      <c r="G23" s="11">
+        <v>11</v>
+      </c>
+      <c r="H23" s="11">
+        <v>3</v>
+      </c>
+      <c r="I23" s="11">
+        <v>3</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>127</v>
+      </c>
+      <c r="D24" s="11">
+        <v>52</v>
+      </c>
+      <c r="E24" s="11">
+        <v>75</v>
+      </c>
+      <c r="F24" s="11">
+        <v>92</v>
+      </c>
+      <c r="G24" s="11">
+        <v>96</v>
+      </c>
+      <c r="H24" s="11">
+        <v>9</v>
+      </c>
+      <c r="I24" s="11">
+        <v>36</v>
+      </c>
+      <c r="J24" s="11">
+        <v>9</v>
+      </c>
+      <c r="K24" s="11">
+        <v>17</v>
+      </c>
+      <c r="L24" s="11">
+        <v>11</v>
+      </c>
+      <c r="M24" s="11">
+        <v>1</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>7</v>
+      </c>
+      <c r="D25" s="11">
+        <v>2</v>
+      </c>
+      <c r="E25" s="11">
+        <v>3</v>
+      </c>
+      <c r="F25" s="11">
+        <v>2</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>80</v>
+      </c>
+      <c r="D26" s="11">
+        <v>38</v>
+      </c>
+      <c r="E26" s="11">
+        <v>43</v>
+      </c>
+      <c r="F26" s="11">
         <v>55</v>
       </c>
-      <c r="P5" s="91" t="s">
-[...84 lines deleted...]
-      <c r="N8" s="82">
+      <c r="G26" s="11">
+        <v>28</v>
+      </c>
+      <c r="H26" s="11">
+        <v>9</v>
+      </c>
+      <c r="I26" s="11">
+        <v>27</v>
+      </c>
+      <c r="J26" s="11">
+        <v>6</v>
+      </c>
+      <c r="K26" s="11">
+        <v>5</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>1</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>58</v>
+      </c>
+      <c r="D27" s="11">
+        <v>25</v>
+      </c>
+      <c r="E27" s="11">
+        <v>34</v>
+      </c>
+      <c r="F27" s="11">
+        <v>25</v>
+      </c>
+      <c r="G27" s="11">
+        <v>31</v>
+      </c>
+      <c r="H27" s="11">
+        <v>12</v>
+      </c>
+      <c r="I27" s="11">
+        <v>18</v>
+      </c>
+      <c r="J27" s="11">
+        <v>5</v>
+      </c>
+      <c r="K27" s="11">
+        <v>8</v>
+      </c>
+      <c r="L27" s="11">
+        <v>3</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1</v>
+      </c>
+      <c r="P27" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>45</v>
+      </c>
+      <c r="D28" s="11">
+        <v>19</v>
+      </c>
+      <c r="E28" s="11">
+        <v>16</v>
+      </c>
+      <c r="F28" s="11">
+        <v>26</v>
+      </c>
+      <c r="G28" s="11">
         <v>32</v>
       </c>
-      <c r="O8" s="82">
+      <c r="H28" s="11">
+        <v>0</v>
+      </c>
+      <c r="I28" s="11">
+        <v>18</v>
+      </c>
+      <c r="J28" s="11">
+        <v>5</v>
+      </c>
+      <c r="K28" s="11">
+        <v>1</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
         <v>24</v>
       </c>
-      <c r="P8" s="82">
-[...49 lines deleted...]
-      <c r="O9" s="27">
+      <c r="D29" s="11">
+        <v>17</v>
+      </c>
+      <c r="E29" s="11">
+        <v>7</v>
+      </c>
+      <c r="F29" s="11">
+        <v>6</v>
+      </c>
+      <c r="G29" s="11">
         <v>2</v>
       </c>
-      <c r="P9" s="27">
-[...43 lines deleted...]
-      <c r="M10" s="27">
+      <c r="H29" s="11">
+        <v>0</v>
+      </c>
+      <c r="I29" s="11">
+        <v>2</v>
+      </c>
+      <c r="J29" s="11">
+        <v>1</v>
+      </c>
+      <c r="K29" s="11">
         <v>11</v>
       </c>
-      <c r="N10" s="27">
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>3</v>
+      </c>
+      <c r="D30" s="15">
         <v>2</v>
       </c>
-      <c r="O10" s="27">
+      <c r="E30" s="15">
+        <v>3</v>
+      </c>
+      <c r="F30" s="15">
+        <v>2</v>
+      </c>
+      <c r="G30" s="15">
+        <v>2</v>
+      </c>
+      <c r="H30" s="15">
+        <v>3</v>
+      </c>
+      <c r="I30" s="15">
         <v>1</v>
       </c>
-      <c r="P10" s="27">
-[...99 lines deleted...]
-      <c r="N12" s="27">
+      <c r="J30" s="15">
+        <v>1</v>
+      </c>
+      <c r="K30" s="15">
+        <v>1</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
         <v>2</v>
       </c>
-      <c r="O12" s="27">
-[...90 lines deleted...]
-      <c r="J14" s="27">
+      <c r="Q30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="K14" s="27">
-[...767 lines deleted...]
-      <c r="B29" s="42" t="s">
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="27">
-[...113 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="J34" sqref="J34"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="J34" sqref="J34"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -42466,1481 +20580,1481 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="C5" s="91" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>2166</v>
+      </c>
+      <c r="D8" s="45">
+        <v>966</v>
+      </c>
+      <c r="E8" s="45">
+        <v>1088</v>
+      </c>
+      <c r="F8" s="45">
+        <v>1015</v>
+      </c>
+      <c r="G8" s="45">
+        <v>768</v>
+      </c>
+      <c r="H8" s="45">
+        <v>164</v>
+      </c>
+      <c r="I8" s="45">
+        <v>297</v>
+      </c>
+      <c r="J8" s="45">
+        <v>174</v>
+      </c>
+      <c r="K8" s="45">
+        <v>228</v>
+      </c>
+      <c r="L8" s="45">
+        <v>82</v>
+      </c>
+      <c r="M8" s="45">
+        <v>22</v>
+      </c>
+      <c r="N8" s="45">
+        <v>14</v>
+      </c>
+      <c r="O8" s="45">
+        <v>3</v>
+      </c>
+      <c r="P8" s="45">
+        <v>121</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>440</v>
+      </c>
+      <c r="D9" s="11">
+        <v>224</v>
+      </c>
+      <c r="E9" s="11">
+        <v>217</v>
+      </c>
+      <c r="F9" s="11">
+        <v>151</v>
+      </c>
+      <c r="G9" s="11">
+        <v>81</v>
+      </c>
+      <c r="H9" s="11">
+        <v>28</v>
+      </c>
+      <c r="I9" s="11">
+        <v>23</v>
+      </c>
+      <c r="J9" s="11">
+        <v>35</v>
+      </c>
+      <c r="K9" s="11">
+        <v>25</v>
+      </c>
+      <c r="L9" s="11">
+        <v>8</v>
+      </c>
+      <c r="M9" s="11">
+        <v>2</v>
+      </c>
+      <c r="N9" s="11">
+        <v>3</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>214</v>
+      </c>
+      <c r="D10" s="11">
+        <v>94</v>
+      </c>
+      <c r="E10" s="11">
+        <v>87</v>
+      </c>
+      <c r="F10" s="11">
+        <v>84</v>
+      </c>
+      <c r="G10" s="11">
+        <v>80</v>
+      </c>
+      <c r="H10" s="11">
+        <v>5</v>
+      </c>
+      <c r="I10" s="11">
+        <v>22</v>
+      </c>
+      <c r="J10" s="11">
+        <v>17</v>
+      </c>
+      <c r="K10" s="11">
+        <v>22</v>
+      </c>
+      <c r="L10" s="11">
+        <v>7</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2</v>
+      </c>
+      <c r="N10" s="11">
+        <v>0</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>208</v>
+      </c>
+      <c r="D11" s="11">
+        <v>80</v>
+      </c>
+      <c r="E11" s="11">
+        <v>85</v>
+      </c>
+      <c r="F11" s="11">
+        <v>49</v>
+      </c>
+      <c r="G11" s="11">
+        <v>43</v>
+      </c>
+      <c r="H11" s="11">
+        <v>6</v>
+      </c>
+      <c r="I11" s="11">
+        <v>28</v>
+      </c>
+      <c r="J11" s="11">
+        <v>6</v>
+      </c>
+      <c r="K11" s="11">
+        <v>5</v>
+      </c>
+      <c r="L11" s="11">
+        <v>10</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>307</v>
+      </c>
+      <c r="D12" s="11">
+        <v>116</v>
+      </c>
+      <c r="E12" s="11">
+        <v>190</v>
+      </c>
+      <c r="F12" s="11">
+        <v>154</v>
+      </c>
+      <c r="G12" s="11">
+        <v>82</v>
+      </c>
+      <c r="H12" s="11">
+        <v>26</v>
+      </c>
+      <c r="I12" s="11">
+        <v>42</v>
+      </c>
+      <c r="J12" s="11">
+        <v>19</v>
+      </c>
+      <c r="K12" s="11">
+        <v>39</v>
+      </c>
+      <c r="L12" s="11">
+        <v>9</v>
+      </c>
+      <c r="M12" s="11">
+        <v>3</v>
+      </c>
+      <c r="N12" s="11">
+        <v>0</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>152</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>107</v>
+      </c>
+      <c r="D13" s="11">
+        <v>55</v>
+      </c>
+      <c r="E13" s="11">
+        <v>37</v>
+      </c>
+      <c r="F13" s="11">
         <v>68</v>
       </c>
-      <c r="E5" s="91" t="s">
-[...14 lines deleted...]
-      <c r="J5" s="91" t="s">
+      <c r="G13" s="11">
+        <v>72</v>
+      </c>
+      <c r="H13" s="11">
+        <v>7</v>
+      </c>
+      <c r="I13" s="11">
+        <v>15</v>
+      </c>
+      <c r="J13" s="11">
+        <v>4</v>
+      </c>
+      <c r="K13" s="11">
+        <v>13</v>
+      </c>
+      <c r="L13" s="11">
+        <v>7</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3</v>
+      </c>
+      <c r="N13" s="11">
+        <v>0</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>382</v>
+      </c>
+      <c r="D14" s="11">
+        <v>144</v>
+      </c>
+      <c r="E14" s="11">
+        <v>154</v>
+      </c>
+      <c r="F14" s="11">
+        <v>170</v>
+      </c>
+      <c r="G14" s="11">
+        <v>139</v>
+      </c>
+      <c r="H14" s="11">
+        <v>27</v>
+      </c>
+      <c r="I14" s="11">
+        <v>48</v>
+      </c>
+      <c r="J14" s="11">
+        <v>36</v>
+      </c>
+      <c r="K14" s="11">
         <v>53</v>
       </c>
-      <c r="K5" s="91" t="s">
-[...96 lines deleted...]
-      <c r="M8" s="82">
+      <c r="L14" s="11">
+        <v>17</v>
+      </c>
+      <c r="M14" s="11">
+        <v>3</v>
+      </c>
+      <c r="N14" s="11">
+        <v>3</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>34</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>12</v>
+      </c>
+      <c r="D15" s="11">
+        <v>15</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4</v>
+      </c>
+      <c r="F15" s="11">
+        <v>4</v>
+      </c>
+      <c r="G15" s="11">
+        <v>2</v>
+      </c>
+      <c r="H15" s="11">
+        <v>3</v>
+      </c>
+      <c r="I15" s="11">
+        <v>1</v>
+      </c>
+      <c r="J15" s="11">
+        <v>2</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>89</v>
+      </c>
+      <c r="D16" s="11">
+        <v>44</v>
+      </c>
+      <c r="E16" s="11">
+        <v>63</v>
+      </c>
+      <c r="F16" s="11">
+        <v>49</v>
+      </c>
+      <c r="G16" s="11">
+        <v>30</v>
+      </c>
+      <c r="H16" s="11">
+        <v>5</v>
+      </c>
+      <c r="I16" s="11">
+        <v>4</v>
+      </c>
+      <c r="J16" s="11">
+        <v>16</v>
+      </c>
+      <c r="K16" s="11">
+        <v>8</v>
+      </c>
+      <c r="L16" s="11">
+        <v>3</v>
+      </c>
+      <c r="M16" s="11">
+        <v>6</v>
+      </c>
+      <c r="N16" s="11">
+        <v>1</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
         <v>32</v>
       </c>
-      <c r="N8" s="82">
+      <c r="D17" s="11">
+        <v>19</v>
+      </c>
+      <c r="E17" s="11">
+        <v>25</v>
+      </c>
+      <c r="F17" s="11">
+        <v>22</v>
+      </c>
+      <c r="G17" s="11">
+        <v>20</v>
+      </c>
+      <c r="H17" s="11">
+        <v>2</v>
+      </c>
+      <c r="I17" s="11">
+        <v>10</v>
+      </c>
+      <c r="J17" s="11">
         <v>11</v>
       </c>
-      <c r="O8" s="82">
+      <c r="K17" s="11">
+        <v>5</v>
+      </c>
+      <c r="L17" s="11">
+        <v>3</v>
+      </c>
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>57</v>
+      </c>
+      <c r="D18" s="11">
+        <v>25</v>
+      </c>
+      <c r="E18" s="11">
+        <v>27</v>
+      </c>
+      <c r="F18" s="11">
+        <v>38</v>
+      </c>
+      <c r="G18" s="11">
+        <v>34</v>
+      </c>
+      <c r="H18" s="11">
+        <v>10</v>
+      </c>
+      <c r="I18" s="11">
+        <v>9</v>
+      </c>
+      <c r="J18" s="11">
+        <v>4</v>
+      </c>
+      <c r="K18" s="11">
+        <v>15</v>
+      </c>
+      <c r="L18" s="11">
+        <v>4</v>
+      </c>
+      <c r="M18" s="11">
+        <v>2</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>16</v>
+      </c>
+      <c r="D19" s="11">
+        <v>8</v>
+      </c>
+      <c r="E19" s="11">
+        <v>22</v>
+      </c>
+      <c r="F19" s="11">
+        <v>16</v>
+      </c>
+      <c r="G19" s="11">
         <v>12</v>
       </c>
-      <c r="P8" s="82">
-[...28 lines deleted...]
-      <c r="H9" s="27">
+      <c r="H19" s="11">
+        <v>5</v>
+      </c>
+      <c r="I19" s="11">
+        <v>7</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1</v>
+      </c>
+      <c r="K19" s="11">
+        <v>3</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>63</v>
+      </c>
+      <c r="D20" s="11">
+        <v>25</v>
+      </c>
+      <c r="E20" s="11">
+        <v>26</v>
+      </c>
+      <c r="F20" s="11">
+        <v>48</v>
+      </c>
+      <c r="G20" s="11">
+        <v>35</v>
+      </c>
+      <c r="H20" s="11">
+        <v>12</v>
+      </c>
+      <c r="I20" s="11">
+        <v>15</v>
+      </c>
+      <c r="J20" s="11">
+        <v>2</v>
+      </c>
+      <c r="K20" s="11">
+        <v>8</v>
+      </c>
+      <c r="L20" s="11">
+        <v>4</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>3</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>13</v>
+      </c>
+      <c r="D21" s="11">
+        <v>3</v>
+      </c>
+      <c r="E21" s="11">
+        <v>8</v>
+      </c>
+      <c r="F21" s="11">
+        <v>11</v>
+      </c>
+      <c r="G21" s="11">
+        <v>8</v>
+      </c>
+      <c r="H21" s="11">
+        <v>0</v>
+      </c>
+      <c r="I21" s="11">
+        <v>1</v>
+      </c>
+      <c r="J21" s="11">
+        <v>1</v>
+      </c>
+      <c r="K21" s="11">
+        <v>1</v>
+      </c>
+      <c r="L21" s="11">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>1</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>68</v>
+      </c>
+      <c r="D22" s="11">
+        <v>51</v>
+      </c>
+      <c r="E22" s="11">
+        <v>48</v>
+      </c>
+      <c r="F22" s="11">
+        <v>50</v>
+      </c>
+      <c r="G22" s="11">
+        <v>34</v>
+      </c>
+      <c r="H22" s="11">
+        <v>12</v>
+      </c>
+      <c r="I22" s="11">
+        <v>16</v>
+      </c>
+      <c r="J22" s="11">
+        <v>3</v>
+      </c>
+      <c r="K22" s="11">
+        <v>8</v>
+      </c>
+      <c r="L22" s="11">
+        <v>2</v>
+      </c>
+      <c r="M22" s="11">
+        <v>0</v>
+      </c>
+      <c r="N22" s="11">
+        <v>1</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>12</v>
+      </c>
+      <c r="D23" s="11">
+        <v>5</v>
+      </c>
+      <c r="E23" s="11">
+        <v>7</v>
+      </c>
+      <c r="F23" s="11">
+        <v>9</v>
+      </c>
+      <c r="G23" s="11">
+        <v>9</v>
+      </c>
+      <c r="H23" s="11">
+        <v>1</v>
+      </c>
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>1</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>51</v>
+      </c>
+      <c r="D24" s="11">
+        <v>16</v>
+      </c>
+      <c r="E24" s="11">
+        <v>37</v>
+      </c>
+      <c r="F24" s="11">
+        <v>44</v>
+      </c>
+      <c r="G24" s="11">
+        <v>45</v>
+      </c>
+      <c r="H24" s="11">
+        <v>5</v>
+      </c>
+      <c r="I24" s="11">
+        <v>20</v>
+      </c>
+      <c r="J24" s="11">
+        <v>5</v>
+      </c>
+      <c r="K24" s="11">
+        <v>13</v>
+      </c>
+      <c r="L24" s="11">
+        <v>5</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>4</v>
+      </c>
+      <c r="D25" s="11">
+        <v>2</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>38</v>
+      </c>
+      <c r="D26" s="11">
+        <v>17</v>
+      </c>
+      <c r="E26" s="11">
+        <v>20</v>
+      </c>
+      <c r="F26" s="11">
         <v>22</v>
       </c>
-      <c r="I9" s="27">
-[...8 lines deleted...]
-      <c r="L9" s="27">
+      <c r="G26" s="11">
         <v>13</v>
       </c>
-      <c r="M9" s="27">
+      <c r="H26" s="11">
+        <v>3</v>
+      </c>
+      <c r="I26" s="11">
+        <v>9</v>
+      </c>
+      <c r="J26" s="11">
+        <v>4</v>
+      </c>
+      <c r="K26" s="11">
+        <v>5</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>0</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>19</v>
+      </c>
+      <c r="D27" s="11">
+        <v>10</v>
+      </c>
+      <c r="E27" s="11">
+        <v>13</v>
+      </c>
+      <c r="F27" s="11">
+        <v>9</v>
+      </c>
+      <c r="G27" s="11">
+        <v>15</v>
+      </c>
+      <c r="H27" s="11">
         <v>6</v>
       </c>
-      <c r="N9" s="27">
+      <c r="I27" s="11">
+        <v>9</v>
+      </c>
+      <c r="J27" s="11">
+        <v>4</v>
+      </c>
+      <c r="K27" s="11">
+        <v>4</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>21</v>
+      </c>
+      <c r="D28" s="11">
+        <v>8</v>
+      </c>
+      <c r="E28" s="11">
+        <v>10</v>
+      </c>
+      <c r="F28" s="11">
+        <v>10</v>
+      </c>
+      <c r="G28" s="11">
+        <v>11</v>
+      </c>
+      <c r="H28" s="11">
+        <v>0</v>
+      </c>
+      <c r="I28" s="11">
+        <v>14</v>
+      </c>
+      <c r="J28" s="11">
+        <v>2</v>
+      </c>
+      <c r="K28" s="11">
+        <v>0</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>12</v>
+      </c>
+      <c r="D29" s="11">
+        <v>4</v>
+      </c>
+      <c r="E29" s="11">
+        <v>6</v>
+      </c>
+      <c r="F29" s="11">
+        <v>6</v>
+      </c>
+      <c r="G29" s="11">
+        <v>2</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0</v>
+      </c>
+      <c r="I29" s="11">
+        <v>2</v>
+      </c>
+      <c r="J29" s="11">
+        <v>1</v>
+      </c>
+      <c r="K29" s="11">
+        <v>0</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
         <v>3</v>
       </c>
-      <c r="O9" s="27">
-[...49 lines deleted...]
-      <c r="N10" s="27">
+      <c r="Q29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
         <v>1</v>
       </c>
-      <c r="O10" s="27">
+      <c r="D30" s="15">
         <v>1</v>
       </c>
-      <c r="P10" s="27">
-[...40 lines deleted...]
-      <c r="L11" s="27">
+      <c r="E30" s="15">
+        <v>1</v>
+      </c>
+      <c r="F30" s="15">
+        <v>1</v>
+      </c>
+      <c r="G30" s="15">
+        <v>1</v>
+      </c>
+      <c r="H30" s="15">
+        <v>1</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="M11" s="27">
-[...1037 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
     <mergeCell ref="N5:N7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="Q5:Q7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="M5:M7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
-    <mergeCell ref="Q5:Q7"/>
-[...5 lines deleted...]
-    <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:Q82"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="J34" sqref="J34"/>
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -43958,4266 +22072,4265 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" s="57" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="101"/>
-[...21 lines deleted...]
-      <c r="C5" s="91" t="s">
+      <c r="K5" s="57" t="s">
+        <v>105</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>107</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>108</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>2416</v>
+      </c>
+      <c r="D8" s="45">
+        <v>1113</v>
+      </c>
+      <c r="E8" s="45">
+        <v>1090</v>
+      </c>
+      <c r="F8" s="45">
+        <v>1056</v>
+      </c>
+      <c r="G8" s="45">
+        <v>888</v>
+      </c>
+      <c r="H8" s="45">
+        <v>165</v>
+      </c>
+      <c r="I8" s="45">
+        <v>289</v>
+      </c>
+      <c r="J8" s="45">
+        <v>171</v>
+      </c>
+      <c r="K8" s="45">
+        <v>232</v>
+      </c>
+      <c r="L8" s="45">
+        <v>131</v>
+      </c>
+      <c r="M8" s="45">
+        <v>37</v>
+      </c>
+      <c r="N8" s="45">
+        <v>12</v>
+      </c>
+      <c r="O8" s="45">
+        <v>4</v>
+      </c>
+      <c r="P8" s="45">
+        <v>138</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>468</v>
+      </c>
+      <c r="D9" s="11">
+        <v>310</v>
+      </c>
+      <c r="E9" s="11">
+        <v>226</v>
+      </c>
+      <c r="F9" s="11">
+        <v>162</v>
+      </c>
+      <c r="G9" s="11">
+        <v>127</v>
+      </c>
+      <c r="H9" s="11">
+        <v>37</v>
+      </c>
+      <c r="I9" s="11">
+        <v>39</v>
+      </c>
+      <c r="J9" s="11">
+        <v>35</v>
+      </c>
+      <c r="K9" s="11">
+        <v>22</v>
+      </c>
+      <c r="L9" s="11">
+        <v>24</v>
+      </c>
+      <c r="M9" s="11">
+        <v>6</v>
+      </c>
+      <c r="N9" s="11">
+        <v>1</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>248</v>
+      </c>
+      <c r="D10" s="11">
+        <v>108</v>
+      </c>
+      <c r="E10" s="11">
+        <v>105</v>
+      </c>
+      <c r="F10" s="11">
+        <v>117</v>
+      </c>
+      <c r="G10" s="11">
+        <v>75</v>
+      </c>
+      <c r="H10" s="11">
+        <v>15</v>
+      </c>
+      <c r="I10" s="11">
+        <v>33</v>
+      </c>
+      <c r="J10" s="11">
+        <v>13</v>
+      </c>
+      <c r="K10" s="11">
+        <v>22</v>
+      </c>
+      <c r="L10" s="11">
+        <v>19</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2</v>
+      </c>
+      <c r="N10" s="11">
+        <v>1</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>148</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>251</v>
+      </c>
+      <c r="D11" s="11">
+        <v>90</v>
+      </c>
+      <c r="E11" s="11">
+        <v>91</v>
+      </c>
+      <c r="F11" s="11">
+        <v>46</v>
+      </c>
+      <c r="G11" s="11">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
+      <c r="H11" s="11">
+        <v>3</v>
+      </c>
+      <c r="I11" s="11">
+        <v>23</v>
+      </c>
+      <c r="J11" s="11">
+        <v>8</v>
+      </c>
+      <c r="K11" s="11">
+        <v>10</v>
+      </c>
+      <c r="L11" s="11">
+        <v>10</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>304</v>
+      </c>
+      <c r="D12" s="11">
+        <v>118</v>
+      </c>
+      <c r="E12" s="11">
+        <v>148</v>
+      </c>
+      <c r="F12" s="11">
+        <v>108</v>
+      </c>
+      <c r="G12" s="11">
+        <v>76</v>
+      </c>
+      <c r="H12" s="11">
+        <v>22</v>
+      </c>
+      <c r="I12" s="11">
+        <v>26</v>
+      </c>
+      <c r="J12" s="11">
+        <v>17</v>
+      </c>
+      <c r="K12" s="11">
+        <v>29</v>
+      </c>
+      <c r="L12" s="11">
+        <v>10</v>
+      </c>
+      <c r="M12" s="11">
+        <v>5</v>
+      </c>
+      <c r="N12" s="11">
+        <v>2</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>202</v>
+      </c>
+      <c r="D13" s="11">
+        <v>104</v>
+      </c>
+      <c r="E13" s="11">
+        <v>92</v>
+      </c>
+      <c r="F13" s="11">
+        <v>124</v>
+      </c>
+      <c r="G13" s="11">
+        <v>124</v>
+      </c>
+      <c r="H13" s="11">
+        <v>18</v>
+      </c>
+      <c r="I13" s="11">
+        <v>26</v>
+      </c>
+      <c r="J13" s="11">
+        <v>20</v>
+      </c>
+      <c r="K13" s="11">
+        <v>39</v>
+      </c>
+      <c r="L13" s="11">
+        <v>9</v>
+      </c>
+      <c r="M13" s="11">
+        <v>5</v>
+      </c>
+      <c r="N13" s="11">
+        <v>4</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>368</v>
+      </c>
+      <c r="D14" s="11">
+        <v>120</v>
+      </c>
+      <c r="E14" s="11">
+        <v>122</v>
+      </c>
+      <c r="F14" s="11">
+        <v>143</v>
+      </c>
+      <c r="G14" s="11">
+        <v>116</v>
+      </c>
+      <c r="H14" s="11">
+        <v>14</v>
+      </c>
+      <c r="I14" s="11">
+        <v>26</v>
+      </c>
+      <c r="J14" s="11">
+        <v>21</v>
+      </c>
+      <c r="K14" s="11">
+        <v>29</v>
+      </c>
+      <c r="L14" s="11">
+        <v>23</v>
+      </c>
+      <c r="M14" s="11">
+        <v>6</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1</v>
+      </c>
+      <c r="O14" s="11">
+        <v>0</v>
+      </c>
+      <c r="P14" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>11</v>
+      </c>
+      <c r="D15" s="11">
+        <v>5</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4</v>
+      </c>
+      <c r="F15" s="11">
+        <v>4</v>
+      </c>
+      <c r="G15" s="11">
+        <v>2</v>
+      </c>
+      <c r="H15" s="11">
+        <v>0</v>
+      </c>
+      <c r="I15" s="11">
+        <v>4</v>
+      </c>
+      <c r="J15" s="11">
+        <v>3</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>88</v>
+      </c>
+      <c r="D16" s="11">
+        <v>41</v>
+      </c>
+      <c r="E16" s="11">
+        <v>55</v>
+      </c>
+      <c r="F16" s="11">
+        <v>54</v>
+      </c>
+      <c r="G16" s="11">
+        <v>37</v>
+      </c>
+      <c r="H16" s="11">
+        <v>14</v>
+      </c>
+      <c r="I16" s="11">
+        <v>8</v>
+      </c>
+      <c r="J16" s="11">
+        <v>13</v>
+      </c>
+      <c r="K16" s="11">
+        <v>13</v>
+      </c>
+      <c r="L16" s="11">
+        <v>11</v>
+      </c>
+      <c r="M16" s="11">
+        <v>7</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>21</v>
+      </c>
+      <c r="D17" s="11">
+        <v>11</v>
+      </c>
+      <c r="E17" s="11">
+        <v>19</v>
+      </c>
+      <c r="F17" s="11">
+        <v>11</v>
+      </c>
+      <c r="G17" s="11">
+        <v>11</v>
+      </c>
+      <c r="H17" s="11">
+        <v>2</v>
+      </c>
+      <c r="I17" s="11">
+        <v>10</v>
+      </c>
+      <c r="J17" s="11">
+        <v>2</v>
+      </c>
+      <c r="K17" s="11">
+        <v>5</v>
+      </c>
+      <c r="L17" s="11">
+        <v>3</v>
+      </c>
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="11">
+        <v>0</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>79</v>
+      </c>
+      <c r="D18" s="11">
+        <v>35</v>
+      </c>
+      <c r="E18" s="11">
+        <v>47</v>
+      </c>
+      <c r="F18" s="11">
+        <v>61</v>
+      </c>
+      <c r="G18" s="11">
+        <v>55</v>
+      </c>
+      <c r="H18" s="11">
+        <v>4</v>
+      </c>
+      <c r="I18" s="11">
+        <v>16</v>
+      </c>
+      <c r="J18" s="11">
+        <v>8</v>
+      </c>
+      <c r="K18" s="11">
+        <v>17</v>
+      </c>
+      <c r="L18" s="11">
+        <v>4</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>2</v>
+      </c>
+      <c r="P18" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>47</v>
+      </c>
+      <c r="D19" s="11">
+        <v>14</v>
+      </c>
+      <c r="E19" s="11">
+        <v>21</v>
+      </c>
+      <c r="F19" s="11">
+        <v>28</v>
+      </c>
+      <c r="G19" s="11">
+        <v>30</v>
+      </c>
+      <c r="H19" s="11">
+        <v>7</v>
+      </c>
+      <c r="I19" s="11">
+        <v>5</v>
+      </c>
+      <c r="J19" s="11">
+        <v>4</v>
+      </c>
+      <c r="K19" s="11">
+        <v>5</v>
+      </c>
+      <c r="L19" s="11">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>50</v>
+      </c>
+      <c r="D20" s="11">
+        <v>14</v>
+      </c>
+      <c r="E20" s="11">
+        <v>23</v>
+      </c>
+      <c r="F20" s="11">
+        <v>32</v>
+      </c>
+      <c r="G20" s="11">
+        <v>26</v>
+      </c>
+      <c r="H20" s="11">
+        <v>2</v>
+      </c>
+      <c r="I20" s="11">
+        <v>11</v>
+      </c>
+      <c r="J20" s="11">
+        <v>6</v>
+      </c>
+      <c r="K20" s="11">
+        <v>6</v>
+      </c>
+      <c r="L20" s="11">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>39</v>
+      </c>
+      <c r="D21" s="11">
+        <v>16</v>
+      </c>
+      <c r="E21" s="11">
+        <v>16</v>
+      </c>
+      <c r="F21" s="11">
+        <v>24</v>
+      </c>
+      <c r="G21" s="11">
+        <v>19</v>
+      </c>
+      <c r="H21" s="11">
+        <v>4</v>
+      </c>
+      <c r="I21" s="11">
+        <v>6</v>
+      </c>
+      <c r="J21" s="11">
+        <v>2</v>
+      </c>
+      <c r="K21" s="11">
+        <v>3</v>
+      </c>
+      <c r="L21" s="11">
+        <v>5</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>41</v>
+      </c>
+      <c r="D22" s="11">
+        <v>26</v>
+      </c>
+      <c r="E22" s="11">
+        <v>25</v>
+      </c>
+      <c r="F22" s="11">
+        <v>25</v>
+      </c>
+      <c r="G22" s="11">
+        <v>36</v>
+      </c>
+      <c r="H22" s="11">
+        <v>3</v>
+      </c>
+      <c r="I22" s="11">
+        <v>7</v>
+      </c>
+      <c r="J22" s="11">
+        <v>8</v>
+      </c>
+      <c r="K22" s="11">
+        <v>10</v>
+      </c>
+      <c r="L22" s="11">
+        <v>4</v>
+      </c>
+      <c r="M22" s="11">
+        <v>1</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>4</v>
+      </c>
+      <c r="E23" s="11">
+        <v>3</v>
+      </c>
+      <c r="F23" s="11">
+        <v>1</v>
+      </c>
+      <c r="G23" s="11">
+        <v>2</v>
+      </c>
+      <c r="H23" s="11">
+        <v>2</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
+      </c>
+      <c r="J23" s="11">
+        <v>0</v>
+      </c>
+      <c r="K23" s="11">
+        <v>0</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>76</v>
+      </c>
+      <c r="D24" s="11">
+        <v>36</v>
+      </c>
+      <c r="E24" s="11">
+        <v>38</v>
+      </c>
+      <c r="F24" s="11">
+        <v>48</v>
+      </c>
+      <c r="G24" s="11">
+        <v>51</v>
+      </c>
+      <c r="H24" s="11">
+        <v>4</v>
+      </c>
+      <c r="I24" s="11">
+        <v>16</v>
+      </c>
+      <c r="J24" s="11">
+        <v>4</v>
+      </c>
+      <c r="K24" s="11">
+        <v>4</v>
+      </c>
+      <c r="L24" s="11">
+        <v>6</v>
+      </c>
+      <c r="M24" s="11">
+        <v>1</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>3</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2</v>
+      </c>
+      <c r="F25" s="11">
+        <v>2</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>42</v>
+      </c>
+      <c r="D26" s="11">
+        <v>21</v>
+      </c>
+      <c r="E26" s="11">
+        <v>23</v>
+      </c>
+      <c r="F26" s="11">
+        <v>33</v>
+      </c>
+      <c r="G26" s="11">
+        <v>15</v>
+      </c>
+      <c r="H26" s="11">
+        <v>6</v>
+      </c>
+      <c r="I26" s="11">
+        <v>18</v>
+      </c>
+      <c r="J26" s="11">
+        <v>2</v>
+      </c>
+      <c r="K26" s="11">
+        <v>0</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>1</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>39</v>
+      </c>
+      <c r="D27" s="11">
+        <v>15</v>
+      </c>
+      <c r="E27" s="11">
+        <v>21</v>
+      </c>
+      <c r="F27" s="11">
+        <v>16</v>
+      </c>
+      <c r="G27" s="11">
+        <v>16</v>
+      </c>
+      <c r="H27" s="11">
+        <v>6</v>
+      </c>
+      <c r="I27" s="11">
+        <v>9</v>
+      </c>
+      <c r="J27" s="11">
+        <v>1</v>
+      </c>
+      <c r="K27" s="11">
+        <v>4</v>
+      </c>
+      <c r="L27" s="11">
+        <v>3</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>1</v>
+      </c>
+      <c r="P27" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>24</v>
+      </c>
+      <c r="D28" s="11">
+        <v>11</v>
+      </c>
+      <c r="E28" s="11">
+        <v>6</v>
+      </c>
+      <c r="F28" s="11">
+        <v>16</v>
+      </c>
+      <c r="G28" s="11">
+        <v>21</v>
+      </c>
+      <c r="H28" s="11">
+        <v>0</v>
+      </c>
+      <c r="I28" s="11">
+        <v>4</v>
+      </c>
+      <c r="J28" s="11">
+        <v>3</v>
+      </c>
+      <c r="K28" s="11">
+        <v>1</v>
+      </c>
+      <c r="L28" s="11">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>12</v>
+      </c>
+      <c r="D29" s="11">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11">
+        <v>1</v>
+      </c>
+      <c r="F29" s="11">
+        <v>0</v>
+      </c>
+      <c r="G29" s="11">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+      <c r="K29" s="11">
+        <v>11</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>2</v>
+      </c>
+      <c r="D30" s="15">
+        <v>1</v>
+      </c>
+      <c r="E30" s="15">
+        <v>2</v>
+      </c>
+      <c r="F30" s="15">
+        <v>1</v>
+      </c>
+      <c r="G30" s="15">
+        <v>1</v>
+      </c>
+      <c r="H30" s="15">
+        <v>2</v>
+      </c>
+      <c r="I30" s="15">
+        <v>1</v>
+      </c>
+      <c r="J30" s="15">
+        <v>1</v>
+      </c>
+      <c r="K30" s="15">
+        <v>1</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+    </row>
+    <row r="36" spans="1:17" s="17" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="45">
+        <v>2416</v>
+      </c>
+      <c r="D36" s="45">
+        <v>1113</v>
+      </c>
+      <c r="E36" s="45">
+        <v>1090</v>
+      </c>
+      <c r="F36" s="45">
+        <v>1056</v>
+      </c>
+      <c r="G36" s="45">
+        <v>888</v>
+      </c>
+      <c r="H36" s="45">
+        <v>165</v>
+      </c>
+      <c r="I36" s="45">
+        <v>289</v>
+      </c>
+      <c r="J36" s="45">
+        <v>171</v>
+      </c>
+      <c r="K36" s="45">
+        <v>232</v>
+      </c>
+      <c r="L36" s="45">
+        <v>131</v>
+      </c>
+      <c r="M36" s="45">
+        <v>37</v>
+      </c>
+      <c r="N36" s="45">
+        <v>12</v>
+      </c>
+      <c r="O36" s="45">
+        <v>4</v>
+      </c>
+      <c r="P36" s="45">
+        <v>138</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="11">
+        <v>468</v>
+      </c>
+      <c r="D37" s="11">
+        <v>310</v>
+      </c>
+      <c r="E37" s="11">
+        <v>226</v>
+      </c>
+      <c r="F37" s="11">
+        <v>162</v>
+      </c>
+      <c r="G37" s="11">
+        <v>127</v>
+      </c>
+      <c r="H37" s="11">
+        <v>37</v>
+      </c>
+      <c r="I37" s="11">
+        <v>39</v>
+      </c>
+      <c r="J37" s="11">
+        <v>35</v>
+      </c>
+      <c r="K37" s="11">
+        <v>22</v>
+      </c>
+      <c r="L37" s="11">
+        <v>24</v>
+      </c>
+      <c r="M37" s="11">
+        <v>6</v>
+      </c>
+      <c r="N37" s="11">
+        <v>1</v>
+      </c>
+      <c r="O37" s="11">
+        <v>0</v>
+      </c>
+      <c r="P37" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q37" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="11">
+        <v>248</v>
+      </c>
+      <c r="D38" s="11">
+        <v>108</v>
+      </c>
+      <c r="E38" s="11">
+        <v>105</v>
+      </c>
+      <c r="F38" s="11">
+        <v>117</v>
+      </c>
+      <c r="G38" s="11">
+        <v>75</v>
+      </c>
+      <c r="H38" s="11">
+        <v>15</v>
+      </c>
+      <c r="I38" s="11">
+        <v>33</v>
+      </c>
+      <c r="J38" s="11">
+        <v>13</v>
+      </c>
+      <c r="K38" s="11">
+        <v>22</v>
+      </c>
+      <c r="L38" s="11">
+        <v>19</v>
+      </c>
+      <c r="M38" s="11">
+        <v>2</v>
+      </c>
+      <c r="N38" s="11">
+        <v>1</v>
+      </c>
+      <c r="O38" s="11">
+        <v>0</v>
+      </c>
+      <c r="P38" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="11">
+        <v>251</v>
+      </c>
+      <c r="D39" s="11">
+        <v>90</v>
+      </c>
+      <c r="E39" s="11">
+        <v>91</v>
+      </c>
+      <c r="F39" s="11">
+        <v>46</v>
+      </c>
+      <c r="G39" s="11">
+        <v>48</v>
+      </c>
+      <c r="H39" s="11">
+        <v>3</v>
+      </c>
+      <c r="I39" s="11">
+        <v>23</v>
+      </c>
+      <c r="J39" s="11">
+        <v>8</v>
+      </c>
+      <c r="K39" s="11">
+        <v>10</v>
+      </c>
+      <c r="L39" s="11">
+        <v>10</v>
+      </c>
+      <c r="M39" s="11">
+        <v>1</v>
+      </c>
+      <c r="N39" s="11">
+        <v>0</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="11">
+        <v>304</v>
+      </c>
+      <c r="D40" s="11">
+        <v>118</v>
+      </c>
+      <c r="E40" s="11">
+        <v>148</v>
+      </c>
+      <c r="F40" s="11">
+        <v>108</v>
+      </c>
+      <c r="G40" s="11">
+        <v>76</v>
+      </c>
+      <c r="H40" s="11">
+        <v>22</v>
+      </c>
+      <c r="I40" s="11">
+        <v>26</v>
+      </c>
+      <c r="J40" s="11">
+        <v>17</v>
+      </c>
+      <c r="K40" s="11">
+        <v>29</v>
+      </c>
+      <c r="L40" s="11">
+        <v>10</v>
+      </c>
+      <c r="M40" s="11">
+        <v>5</v>
+      </c>
+      <c r="N40" s="11">
+        <v>2</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0</v>
+      </c>
+      <c r="P40" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="11">
+        <v>202</v>
+      </c>
+      <c r="D41" s="11">
+        <v>104</v>
+      </c>
+      <c r="E41" s="11">
+        <v>92</v>
+      </c>
+      <c r="F41" s="11">
+        <v>124</v>
+      </c>
+      <c r="G41" s="11">
+        <v>124</v>
+      </c>
+      <c r="H41" s="11">
+        <v>18</v>
+      </c>
+      <c r="I41" s="11">
+        <v>26</v>
+      </c>
+      <c r="J41" s="11">
+        <v>20</v>
+      </c>
+      <c r="K41" s="11">
+        <v>39</v>
+      </c>
+      <c r="L41" s="11">
+        <v>9</v>
+      </c>
+      <c r="M41" s="11">
+        <v>5</v>
+      </c>
+      <c r="N41" s="11">
+        <v>4</v>
+      </c>
+      <c r="O41" s="11">
+        <v>1</v>
+      </c>
+      <c r="P41" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="11">
+        <v>368</v>
+      </c>
+      <c r="D42" s="11">
+        <v>120</v>
+      </c>
+      <c r="E42" s="11">
+        <v>122</v>
+      </c>
+      <c r="F42" s="11">
+        <v>143</v>
+      </c>
+      <c r="G42" s="11">
+        <v>116</v>
+      </c>
+      <c r="H42" s="11">
+        <v>14</v>
+      </c>
+      <c r="I42" s="11">
+        <v>26</v>
+      </c>
+      <c r="J42" s="11">
+        <v>21</v>
+      </c>
+      <c r="K42" s="11">
+        <v>29</v>
+      </c>
+      <c r="L42" s="11">
+        <v>23</v>
+      </c>
+      <c r="M42" s="11">
+        <v>6</v>
+      </c>
+      <c r="N42" s="11">
+        <v>1</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+      <c r="P42" s="11">
+        <v>18</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="11">
+        <v>11</v>
+      </c>
+      <c r="D43" s="11">
+        <v>5</v>
+      </c>
+      <c r="E43" s="11">
+        <v>4</v>
+      </c>
+      <c r="F43" s="11">
+        <v>4</v>
+      </c>
+      <c r="G43" s="11">
+        <v>2</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0</v>
+      </c>
+      <c r="I43" s="11">
+        <v>4</v>
+      </c>
+      <c r="J43" s="11">
+        <v>3</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+      <c r="L43" s="11">
+        <v>0</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0</v>
+      </c>
+      <c r="O43" s="11">
+        <v>0</v>
+      </c>
+      <c r="P43" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="11">
+        <v>88</v>
+      </c>
+      <c r="D44" s="11">
+        <v>41</v>
+      </c>
+      <c r="E44" s="11">
+        <v>55</v>
+      </c>
+      <c r="F44" s="11">
+        <v>54</v>
+      </c>
+      <c r="G44" s="11">
+        <v>37</v>
+      </c>
+      <c r="H44" s="11">
+        <v>14</v>
+      </c>
+      <c r="I44" s="11">
+        <v>8</v>
+      </c>
+      <c r="J44" s="11">
+        <v>13</v>
+      </c>
+      <c r="K44" s="11">
+        <v>13</v>
+      </c>
+      <c r="L44" s="11">
+        <v>11</v>
+      </c>
+      <c r="M44" s="11">
+        <v>7</v>
+      </c>
+      <c r="N44" s="11">
+        <v>0</v>
+      </c>
+      <c r="O44" s="11">
+        <v>0</v>
+      </c>
+      <c r="P44" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q44" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="11">
+        <v>21</v>
+      </c>
+      <c r="D45" s="11">
+        <v>11</v>
+      </c>
+      <c r="E45" s="11">
+        <v>19</v>
+      </c>
+      <c r="F45" s="11">
+        <v>11</v>
+      </c>
+      <c r="G45" s="11">
+        <v>11</v>
+      </c>
+      <c r="H45" s="11">
+        <v>2</v>
+      </c>
+      <c r="I45" s="11">
+        <v>10</v>
+      </c>
+      <c r="J45" s="11">
+        <v>2</v>
+      </c>
+      <c r="K45" s="11">
+        <v>5</v>
+      </c>
+      <c r="L45" s="11">
+        <v>3</v>
+      </c>
+      <c r="M45" s="11">
+        <v>0</v>
+      </c>
+      <c r="N45" s="11">
+        <v>0</v>
+      </c>
+      <c r="O45" s="11">
+        <v>0</v>
+      </c>
+      <c r="P45" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="11">
+        <v>79</v>
+      </c>
+      <c r="D46" s="11">
+        <v>35</v>
+      </c>
+      <c r="E46" s="11">
+        <v>47</v>
+      </c>
+      <c r="F46" s="11">
+        <v>61</v>
+      </c>
+      <c r="G46" s="11">
+        <v>55</v>
+      </c>
+      <c r="H46" s="11">
+        <v>4</v>
+      </c>
+      <c r="I46" s="11">
+        <v>16</v>
+      </c>
+      <c r="J46" s="11">
+        <v>8</v>
+      </c>
+      <c r="K46" s="11">
+        <v>17</v>
+      </c>
+      <c r="L46" s="11">
+        <v>4</v>
+      </c>
+      <c r="M46" s="11">
+        <v>0</v>
+      </c>
+      <c r="N46" s="11">
+        <v>0</v>
+      </c>
+      <c r="O46" s="11">
+        <v>2</v>
+      </c>
+      <c r="P46" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="11">
+        <v>47</v>
+      </c>
+      <c r="D47" s="11">
+        <v>14</v>
+      </c>
+      <c r="E47" s="11">
+        <v>21</v>
+      </c>
+      <c r="F47" s="11">
+        <v>28</v>
+      </c>
+      <c r="G47" s="11">
+        <v>30</v>
+      </c>
+      <c r="H47" s="11">
+        <v>7</v>
+      </c>
+      <c r="I47" s="11">
+        <v>5</v>
+      </c>
+      <c r="J47" s="11">
+        <v>4</v>
+      </c>
+      <c r="K47" s="11">
+        <v>5</v>
+      </c>
+      <c r="L47" s="11">
+        <v>0</v>
+      </c>
+      <c r="M47" s="11">
+        <v>0</v>
+      </c>
+      <c r="N47" s="11">
+        <v>0</v>
+      </c>
+      <c r="O47" s="11">
+        <v>0</v>
+      </c>
+      <c r="P47" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C48" s="11">
+        <v>50</v>
+      </c>
+      <c r="D48" s="11">
+        <v>14</v>
+      </c>
+      <c r="E48" s="11">
+        <v>23</v>
+      </c>
+      <c r="F48" s="11">
+        <v>32</v>
+      </c>
+      <c r="G48" s="11">
+        <v>26</v>
+      </c>
+      <c r="H48" s="11">
+        <v>2</v>
+      </c>
+      <c r="I48" s="11">
+        <v>11</v>
+      </c>
+      <c r="J48" s="11">
+        <v>6</v>
+      </c>
+      <c r="K48" s="11">
+        <v>6</v>
+      </c>
+      <c r="L48" s="11">
+        <v>0</v>
+      </c>
+      <c r="M48" s="11">
+        <v>1</v>
+      </c>
+      <c r="N48" s="11">
+        <v>2</v>
+      </c>
+      <c r="O48" s="11">
+        <v>0</v>
+      </c>
+      <c r="P48" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="11">
+        <v>39</v>
+      </c>
+      <c r="D49" s="11">
+        <v>16</v>
+      </c>
+      <c r="E49" s="11">
+        <v>16</v>
+      </c>
+      <c r="F49" s="11">
+        <v>24</v>
+      </c>
+      <c r="G49" s="11">
+        <v>19</v>
+      </c>
+      <c r="H49" s="11">
+        <v>4</v>
+      </c>
+      <c r="I49" s="11">
+        <v>6</v>
+      </c>
+      <c r="J49" s="11">
+        <v>2</v>
+      </c>
+      <c r="K49" s="11">
+        <v>3</v>
+      </c>
+      <c r="L49" s="11">
+        <v>5</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0</v>
+      </c>
+      <c r="N49" s="11">
+        <v>0</v>
+      </c>
+      <c r="O49" s="11">
+        <v>0</v>
+      </c>
+      <c r="P49" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="11">
+        <v>41</v>
+      </c>
+      <c r="D50" s="11">
+        <v>26</v>
+      </c>
+      <c r="E50" s="11">
+        <v>25</v>
+      </c>
+      <c r="F50" s="11">
+        <v>25</v>
+      </c>
+      <c r="G50" s="11">
+        <v>36</v>
+      </c>
+      <c r="H50" s="11">
+        <v>3</v>
+      </c>
+      <c r="I50" s="11">
+        <v>7</v>
+      </c>
+      <c r="J50" s="11">
+        <v>8</v>
+      </c>
+      <c r="K50" s="11">
+        <v>10</v>
+      </c>
+      <c r="L50" s="11">
+        <v>4</v>
+      </c>
+      <c r="M50" s="11">
+        <v>1</v>
+      </c>
+      <c r="N50" s="11">
+        <v>0</v>
+      </c>
+      <c r="O50" s="11">
+        <v>0</v>
+      </c>
+      <c r="P50" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q50" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="11">
+        <v>1</v>
+      </c>
+      <c r="D51" s="11">
+        <v>4</v>
+      </c>
+      <c r="E51" s="11">
+        <v>3</v>
+      </c>
+      <c r="F51" s="11">
+        <v>1</v>
+      </c>
+      <c r="G51" s="11">
+        <v>2</v>
+      </c>
+      <c r="H51" s="11">
+        <v>2</v>
+      </c>
+      <c r="I51" s="11">
+        <v>1</v>
+      </c>
+      <c r="J51" s="11">
+        <v>0</v>
+      </c>
+      <c r="K51" s="11">
+        <v>0</v>
+      </c>
+      <c r="L51" s="11">
+        <v>0</v>
+      </c>
+      <c r="M51" s="11">
+        <v>0</v>
+      </c>
+      <c r="N51" s="11">
+        <v>0</v>
+      </c>
+      <c r="O51" s="11">
+        <v>0</v>
+      </c>
+      <c r="P51" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="11">
+        <v>76</v>
+      </c>
+      <c r="D52" s="11">
+        <v>36</v>
+      </c>
+      <c r="E52" s="11">
+        <v>38</v>
+      </c>
+      <c r="F52" s="11">
+        <v>48</v>
+      </c>
+      <c r="G52" s="11">
+        <v>51</v>
+      </c>
+      <c r="H52" s="11">
+        <v>4</v>
+      </c>
+      <c r="I52" s="11">
+        <v>16</v>
+      </c>
+      <c r="J52" s="11">
+        <v>4</v>
+      </c>
+      <c r="K52" s="11">
+        <v>4</v>
+      </c>
+      <c r="L52" s="11">
+        <v>6</v>
+      </c>
+      <c r="M52" s="11">
+        <v>1</v>
+      </c>
+      <c r="N52" s="11">
+        <v>0</v>
+      </c>
+      <c r="O52" s="11">
+        <v>0</v>
+      </c>
+      <c r="P52" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q52" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="11">
+        <v>3</v>
+      </c>
+      <c r="D53" s="11">
+        <v>0</v>
+      </c>
+      <c r="E53" s="11">
+        <v>2</v>
+      </c>
+      <c r="F53" s="11">
+        <v>2</v>
+      </c>
+      <c r="G53" s="11">
+        <v>0</v>
+      </c>
+      <c r="H53" s="11">
+        <v>0</v>
+      </c>
+      <c r="I53" s="11">
+        <v>0</v>
+      </c>
+      <c r="J53" s="11">
+        <v>0</v>
+      </c>
+      <c r="K53" s="11">
+        <v>1</v>
+      </c>
+      <c r="L53" s="11">
+        <v>0</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="11">
+        <v>0</v>
+      </c>
+      <c r="O53" s="11">
+        <v>0</v>
+      </c>
+      <c r="P53" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="11">
+        <v>42</v>
+      </c>
+      <c r="D54" s="11">
+        <v>21</v>
+      </c>
+      <c r="E54" s="11">
+        <v>23</v>
+      </c>
+      <c r="F54" s="11">
+        <v>33</v>
+      </c>
+      <c r="G54" s="11">
+        <v>15</v>
+      </c>
+      <c r="H54" s="11">
+        <v>6</v>
+      </c>
+      <c r="I54" s="11">
+        <v>18</v>
+      </c>
+      <c r="J54" s="11">
+        <v>2</v>
+      </c>
+      <c r="K54" s="11">
+        <v>0</v>
+      </c>
+      <c r="L54" s="11">
+        <v>0</v>
+      </c>
+      <c r="M54" s="11">
+        <v>0</v>
+      </c>
+      <c r="N54" s="11">
+        <v>1</v>
+      </c>
+      <c r="O54" s="11">
+        <v>0</v>
+      </c>
+      <c r="P54" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="11">
+        <v>39</v>
+      </c>
+      <c r="D55" s="11">
+        <v>15</v>
+      </c>
+      <c r="E55" s="11">
+        <v>21</v>
+      </c>
+      <c r="F55" s="11">
+        <v>16</v>
+      </c>
+      <c r="G55" s="11">
+        <v>16</v>
+      </c>
+      <c r="H55" s="11">
+        <v>6</v>
+      </c>
+      <c r="I55" s="11">
+        <v>9</v>
+      </c>
+      <c r="J55" s="11">
+        <v>1</v>
+      </c>
+      <c r="K55" s="11">
+        <v>4</v>
+      </c>
+      <c r="L55" s="11">
+        <v>3</v>
+      </c>
+      <c r="M55" s="11">
+        <v>2</v>
+      </c>
+      <c r="N55" s="11">
+        <v>0</v>
+      </c>
+      <c r="O55" s="11">
+        <v>1</v>
+      </c>
+      <c r="P55" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q55" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="11">
+        <v>24</v>
+      </c>
+      <c r="D56" s="11">
+        <v>11</v>
+      </c>
+      <c r="E56" s="11">
+        <v>6</v>
+      </c>
+      <c r="F56" s="11">
+        <v>16</v>
+      </c>
+      <c r="G56" s="11">
+        <v>21</v>
+      </c>
+      <c r="H56" s="11">
+        <v>0</v>
+      </c>
+      <c r="I56" s="11">
+        <v>4</v>
+      </c>
+      <c r="J56" s="11">
+        <v>3</v>
+      </c>
+      <c r="K56" s="11">
+        <v>1</v>
+      </c>
+      <c r="L56" s="11">
+        <v>0</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0</v>
+      </c>
+      <c r="N56" s="11">
+        <v>0</v>
+      </c>
+      <c r="O56" s="11">
+        <v>0</v>
+      </c>
+      <c r="P56" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q56" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="11">
+        <v>12</v>
+      </c>
+      <c r="D57" s="11">
+        <v>13</v>
+      </c>
+      <c r="E57" s="11">
+        <v>1</v>
+      </c>
+      <c r="F57" s="11">
+        <v>0</v>
+      </c>
+      <c r="G57" s="11">
+        <v>0</v>
+      </c>
+      <c r="H57" s="11">
+        <v>0</v>
+      </c>
+      <c r="I57" s="11">
+        <v>0</v>
+      </c>
+      <c r="J57" s="11">
+        <v>0</v>
+      </c>
+      <c r="K57" s="11">
+        <v>11</v>
+      </c>
+      <c r="L57" s="11">
+        <v>0</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="11">
+        <v>0</v>
+      </c>
+      <c r="O57" s="11">
+        <v>0</v>
+      </c>
+      <c r="P57" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q57" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="15">
+        <v>2</v>
+      </c>
+      <c r="D58" s="15">
+        <v>1</v>
+      </c>
+      <c r="E58" s="15">
+        <v>2</v>
+      </c>
+      <c r="F58" s="15">
+        <v>1</v>
+      </c>
+      <c r="G58" s="15">
+        <v>1</v>
+      </c>
+      <c r="H58" s="15">
+        <v>2</v>
+      </c>
+      <c r="I58" s="15">
+        <v>1</v>
+      </c>
+      <c r="J58" s="15">
+        <v>1</v>
+      </c>
+      <c r="K58" s="15">
+        <v>1</v>
+      </c>
+      <c r="L58" s="15">
+        <v>0</v>
+      </c>
+      <c r="M58" s="15">
+        <v>0</v>
+      </c>
+      <c r="N58" s="15">
+        <v>0</v>
+      </c>
+      <c r="O58" s="15">
+        <v>0</v>
+      </c>
+      <c r="P58" s="15">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:17" s="17" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="45" t="str">
+        <f>IF(C36=C8,"","*")</f>
+        <v/>
+      </c>
+      <c r="D60" s="45" t="str">
+        <f t="shared" ref="D60:Q60" si="1">IF(D36=D8,"","*")</f>
+        <v/>
+      </c>
+      <c r="E60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="F60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="G60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="H60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="J60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="K60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="L60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="M60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="N60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="O60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="P60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="Q60" s="45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="61" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="45" t="str">
+        <f t="shared" ref="C61:Q82" si="2">IF(C37=C9,"","*")</f>
+        <v/>
+      </c>
+      <c r="D61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q61" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="62" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q62" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="63" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q63" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="64" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q64" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="65" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="E5" s="91" t="s">
-[...11 lines deleted...]
-      <c r="I5" s="91" t="s">
+      <c r="B65" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q65" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="66" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q66" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="67" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="J5" s="91" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="91" t="s">
+      <c r="B67" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q67" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="68" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="L5" s="91" t="s">
+      <c r="B68" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q68" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="69" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="M5" s="91" t="s">
+      <c r="B69" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q69" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="70" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="N5" s="91" t="s">
-[...8 lines deleted...]
-      <c r="Q5" s="93" t="s">
+      <c r="B70" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q70" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="71" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="36" t="s">
         <v>79</v>
       </c>
-    </row>
-[...81 lines deleted...]
-      <c r="O8" s="82">
+      <c r="B71" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q71" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="72" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q72" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="73" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q73" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="74" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q74" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="75" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q75" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="76" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="N76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="O76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="Q76" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="77" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L77" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="M77" s="45" t="str">
+        <f t="shared" ref="D77:Q82" si="3">IF(M53=M25,"","*")</f>
+        <v/>
+      </c>
+      <c r="N77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q77" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="78" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B78" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="P8" s="82">
-[...90 lines deleted...]
-      <c r="K10" s="27">
+      <c r="C78" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="E78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="H78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="M78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q78" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="79" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="E79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="H79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="M79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q79" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="80" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="E80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="H80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="M80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q80" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="81" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="E81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="H81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="M81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="N81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="O81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="P81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q81" s="45" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="82" spans="1:17" s="17" customFormat="1" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B82" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="L10" s="27">
-[...3482 lines deleted...]
-      <c r="D77" s="82" t="str">
+      <c r="C82" s="45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="E77" s="82" t="str">
+      <c r="E82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v>*</v>
-[...1 lines deleted...]
-      <c r="F77" s="82" t="str">
+        <v/>
+      </c>
+      <c r="F82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v>*</v>
-[...1 lines deleted...]
-      <c r="G77" s="82" t="str">
+        <v/>
+      </c>
+      <c r="G82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="H77" s="82" t="str">
+      <c r="H82" s="45" t="str">
         <f t="shared" si="3"/>
-        <v>*</v>
-[...1 lines deleted...]
-      <c r="I77" s="82" t="str">
+        <v/>
+      </c>
+      <c r="I82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="J77" s="82" t="str">
+      <c r="J82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="K77" s="82" t="str">
+      <c r="K82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="L77" s="82" t="str">
+      <c r="L82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="M77" s="82" t="str">
+      <c r="M82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="N77" s="82" t="str">
+      <c r="N82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="O77" s="82" t="str">
+      <c r="O82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="P77" s="82" t="str">
+      <c r="P82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="Q77" s="82" t="str">
+      <c r="Q82" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
-      </c>
-[...338 lines deleted...]
-        <v>*</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="O5:O7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="Q5:Q7"/>
+    <mergeCell ref="P5:P7"/>
+    <mergeCell ref="K5:K7"/>
     <mergeCell ref="N5:N7"/>
-    <mergeCell ref="O5:O7"/>
-[...6 lines deleted...]
-    <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="G34" sqref="G34"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -48235,1482 +26348,1481 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>4918</v>
+      </c>
+      <c r="D8" s="45">
+        <v>2153</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2294</v>
+      </c>
+      <c r="F8" s="45">
+        <v>2224</v>
+      </c>
+      <c r="G8" s="45">
+        <v>1909</v>
+      </c>
+      <c r="H8" s="45">
+        <v>359</v>
+      </c>
+      <c r="I8" s="45">
+        <v>601</v>
+      </c>
+      <c r="J8" s="45">
+        <v>400</v>
+      </c>
+      <c r="K8" s="45">
+        <v>475</v>
+      </c>
+      <c r="L8" s="45">
+        <v>217</v>
+      </c>
+      <c r="M8" s="45">
+        <v>64</v>
+      </c>
+      <c r="N8" s="45">
+        <v>32</v>
+      </c>
+      <c r="O8" s="45">
+        <v>24</v>
+      </c>
+      <c r="P8" s="45">
+        <v>228</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>849</v>
+      </c>
+      <c r="D9" s="11">
+        <v>481</v>
+      </c>
+      <c r="E9" s="11">
+        <v>392</v>
+      </c>
+      <c r="F9" s="11">
+        <v>281</v>
+      </c>
+      <c r="G9" s="11">
+        <v>185</v>
+      </c>
+      <c r="H9" s="11">
+        <v>45</v>
+      </c>
+      <c r="I9" s="11">
+        <v>92</v>
+      </c>
+      <c r="J9" s="11">
+        <v>56</v>
+      </c>
+      <c r="K9" s="11">
+        <v>57</v>
+      </c>
+      <c r="L9" s="11">
+        <v>30</v>
+      </c>
+      <c r="M9" s="11">
+        <v>13</v>
+      </c>
+      <c r="N9" s="11">
+        <v>10</v>
+      </c>
+      <c r="O9" s="11">
+        <v>2</v>
+      </c>
+      <c r="P9" s="11">
+        <v>41</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>531</v>
+      </c>
+      <c r="D10" s="11">
+        <v>209</v>
+      </c>
+      <c r="E10" s="11">
+        <v>209</v>
+      </c>
+      <c r="F10" s="11">
+        <v>222</v>
+      </c>
+      <c r="G10" s="11">
+        <v>205</v>
+      </c>
+      <c r="H10" s="11">
+        <v>24</v>
+      </c>
+      <c r="I10" s="11">
+        <v>48</v>
+      </c>
+      <c r="J10" s="11">
+        <v>40</v>
+      </c>
+      <c r="K10" s="11">
+        <v>31</v>
+      </c>
+      <c r="L10" s="11">
+        <v>32</v>
+      </c>
+      <c r="M10" s="11">
+        <v>11</v>
+      </c>
+      <c r="N10" s="11">
+        <v>2</v>
+      </c>
+      <c r="O10" s="11">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>550</v>
+      </c>
+      <c r="D11" s="11">
+        <v>206</v>
+      </c>
+      <c r="E11" s="11">
+        <v>200</v>
+      </c>
+      <c r="F11" s="11">
+        <v>139</v>
+      </c>
+      <c r="G11" s="11">
+        <v>132</v>
+      </c>
+      <c r="H11" s="11">
+        <v>25</v>
+      </c>
+      <c r="I11" s="11">
+        <v>61</v>
+      </c>
+      <c r="J11" s="11">
+        <v>15</v>
+      </c>
+      <c r="K11" s="11">
+        <v>27</v>
+      </c>
+      <c r="L11" s="11">
+        <v>27</v>
+      </c>
+      <c r="M11" s="11">
+        <v>3</v>
+      </c>
+      <c r="N11" s="11">
+        <v>3</v>
+      </c>
+      <c r="O11" s="11">
+        <v>4</v>
+      </c>
+      <c r="P11" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>605</v>
+      </c>
+      <c r="D12" s="11">
+        <v>259</v>
+      </c>
+      <c r="E12" s="11">
+        <v>313</v>
+      </c>
+      <c r="F12" s="11">
+        <v>287</v>
+      </c>
+      <c r="G12" s="11">
+        <v>196</v>
+      </c>
+      <c r="H12" s="11">
+        <v>36</v>
+      </c>
+      <c r="I12" s="11">
+        <v>74</v>
+      </c>
+      <c r="J12" s="11">
+        <v>45</v>
+      </c>
+      <c r="K12" s="11">
+        <v>64</v>
+      </c>
+      <c r="L12" s="11">
+        <v>19</v>
+      </c>
+      <c r="M12" s="11">
+        <v>5</v>
+      </c>
+      <c r="N12" s="11">
+        <v>2</v>
+      </c>
+      <c r="O12" s="11">
+        <v>1</v>
+      </c>
+      <c r="P12" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>365</v>
+      </c>
+      <c r="D13" s="11">
+        <v>185</v>
+      </c>
+      <c r="E13" s="11">
+        <v>196</v>
+      </c>
+      <c r="F13" s="11">
+        <v>208</v>
+      </c>
+      <c r="G13" s="11">
+        <v>207</v>
+      </c>
+      <c r="H13" s="11">
+        <v>34</v>
+      </c>
+      <c r="I13" s="11">
+        <v>32</v>
+      </c>
+      <c r="J13" s="11">
+        <v>27</v>
+      </c>
+      <c r="K13" s="11">
+        <v>32</v>
+      </c>
+      <c r="L13" s="11">
+        <v>15</v>
+      </c>
+      <c r="M13" s="11">
+        <v>1</v>
+      </c>
+      <c r="N13" s="11">
+        <v>2</v>
+      </c>
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>637</v>
+      </c>
+      <c r="D14" s="11">
+        <v>212</v>
+      </c>
+      <c r="E14" s="11">
+        <v>247</v>
+      </c>
+      <c r="F14" s="11">
+        <v>272</v>
+      </c>
+      <c r="G14" s="11">
+        <v>208</v>
+      </c>
+      <c r="H14" s="11">
+        <v>26</v>
+      </c>
+      <c r="I14" s="11">
+        <v>77</v>
+      </c>
+      <c r="J14" s="11">
+        <v>59</v>
+      </c>
+      <c r="K14" s="11">
+        <v>63</v>
+      </c>
+      <c r="L14" s="11">
+        <v>37</v>
+      </c>
+      <c r="M14" s="11">
+        <v>9</v>
+      </c>
+      <c r="N14" s="11">
+        <v>2</v>
+      </c>
+      <c r="O14" s="11">
+        <v>0</v>
+      </c>
+      <c r="P14" s="11">
+        <v>22</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>62</v>
+      </c>
+      <c r="D15" s="11">
+        <v>42</v>
+      </c>
+      <c r="E15" s="11">
+        <v>35</v>
+      </c>
+      <c r="F15" s="11">
+        <v>20</v>
+      </c>
+      <c r="G15" s="11">
+        <v>30</v>
+      </c>
+      <c r="H15" s="11">
+        <v>1</v>
+      </c>
+      <c r="I15" s="11">
+        <v>7</v>
+      </c>
+      <c r="J15" s="11">
+        <v>10</v>
+      </c>
+      <c r="K15" s="11">
+        <v>10</v>
+      </c>
+      <c r="L15" s="11">
+        <v>2</v>
+      </c>
+      <c r="M15" s="11">
+        <v>1</v>
+      </c>
+      <c r="N15" s="11">
+        <v>1</v>
+      </c>
+      <c r="O15" s="11">
+        <v>1</v>
+      </c>
+      <c r="P15" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>160</v>
+      </c>
+      <c r="D16" s="11">
+        <v>84</v>
+      </c>
+      <c r="E16" s="11">
+        <v>95</v>
+      </c>
+      <c r="F16" s="11">
+        <v>76</v>
+      </c>
+      <c r="G16" s="11">
+        <v>90</v>
+      </c>
+      <c r="H16" s="11">
+        <v>33</v>
+      </c>
+      <c r="I16" s="11">
+        <v>22</v>
+      </c>
+      <c r="J16" s="11">
+        <v>25</v>
+      </c>
+      <c r="K16" s="11">
+        <v>18</v>
+      </c>
+      <c r="L16" s="11">
+        <v>6</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="11">
+        <v>1</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>51</v>
+      </c>
+      <c r="D17" s="11">
+        <v>32</v>
+      </c>
+      <c r="E17" s="11">
+        <v>27</v>
+      </c>
+      <c r="F17" s="11">
+        <v>14</v>
+      </c>
+      <c r="G17" s="11">
+        <v>23</v>
+      </c>
+      <c r="H17" s="11">
+        <v>10</v>
+      </c>
+      <c r="I17" s="11">
+        <v>4</v>
+      </c>
+      <c r="J17" s="11">
+        <v>5</v>
+      </c>
+      <c r="K17" s="11">
+        <v>4</v>
+      </c>
+      <c r="L17" s="11">
+        <v>2</v>
+      </c>
+      <c r="M17" s="11">
+        <v>1</v>
+      </c>
+      <c r="N17" s="11">
+        <v>0</v>
+      </c>
+      <c r="O17" s="11">
+        <v>2</v>
+      </c>
+      <c r="P17" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>212</v>
+      </c>
+      <c r="D18" s="11">
+        <v>71</v>
+      </c>
+      <c r="E18" s="11">
+        <v>93</v>
+      </c>
+      <c r="F18" s="11">
+        <v>146</v>
+      </c>
+      <c r="G18" s="11">
+        <v>123</v>
+      </c>
+      <c r="H18" s="11">
+        <v>19</v>
+      </c>
+      <c r="I18" s="11">
+        <v>30</v>
+      </c>
+      <c r="J18" s="11">
+        <v>19</v>
+      </c>
+      <c r="K18" s="11">
+        <v>27</v>
+      </c>
+      <c r="L18" s="11">
+        <v>11</v>
+      </c>
+      <c r="M18" s="11">
+        <v>6</v>
+      </c>
+      <c r="N18" s="11">
+        <v>2</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1</v>
+      </c>
+      <c r="P18" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>68</v>
+      </c>
+      <c r="D19" s="11">
+        <v>28</v>
+      </c>
+      <c r="E19" s="11">
+        <v>58</v>
+      </c>
+      <c r="F19" s="11">
+        <v>64</v>
+      </c>
+      <c r="G19" s="11">
+        <v>61</v>
+      </c>
+      <c r="H19" s="11">
+        <v>8</v>
+      </c>
+      <c r="I19" s="11">
+        <v>20</v>
+      </c>
+      <c r="J19" s="11">
+        <v>21</v>
+      </c>
+      <c r="K19" s="11">
+        <v>25</v>
+      </c>
+      <c r="L19" s="11">
+        <v>6</v>
+      </c>
+      <c r="M19" s="11">
+        <v>6</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>2</v>
+      </c>
+      <c r="P19" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>94</v>
+      </c>
+      <c r="D20" s="11">
+        <v>43</v>
+      </c>
+      <c r="E20" s="11">
+        <v>53</v>
+      </c>
+      <c r="F20" s="11">
+        <v>67</v>
+      </c>
+      <c r="G20" s="11">
+        <v>51</v>
+      </c>
+      <c r="H20" s="11">
+        <v>15</v>
+      </c>
+      <c r="I20" s="11">
+        <v>23</v>
+      </c>
+      <c r="J20" s="11">
+        <v>15</v>
+      </c>
+      <c r="K20" s="11">
+        <v>19</v>
+      </c>
+      <c r="L20" s="11">
+        <v>1</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2</v>
+      </c>
+      <c r="O20" s="11">
+        <v>4</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>88</v>
+      </c>
+      <c r="D21" s="11">
+        <v>33</v>
+      </c>
+      <c r="E21" s="11">
+        <v>44</v>
+      </c>
+      <c r="F21" s="11">
+        <v>70</v>
+      </c>
+      <c r="G21" s="11">
+        <v>60</v>
+      </c>
+      <c r="H21" s="11">
+        <v>16</v>
+      </c>
+      <c r="I21" s="11">
+        <v>20</v>
+      </c>
+      <c r="J21" s="11">
+        <v>6</v>
+      </c>
+      <c r="K21" s="11">
+        <v>13</v>
+      </c>
+      <c r="L21" s="11">
+        <v>12</v>
+      </c>
+      <c r="M21" s="11">
+        <v>3</v>
+      </c>
+      <c r="N21" s="11">
+        <v>1</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>167</v>
+      </c>
+      <c r="D22" s="11">
+        <v>86</v>
+      </c>
+      <c r="E22" s="11">
+        <v>97</v>
+      </c>
+      <c r="F22" s="11">
+        <v>113</v>
+      </c>
+      <c r="G22" s="11">
+        <v>108</v>
+      </c>
+      <c r="H22" s="11">
+        <v>19</v>
+      </c>
+      <c r="I22" s="11">
+        <v>15</v>
+      </c>
+      <c r="J22" s="11">
+        <v>20</v>
+      </c>
+      <c r="K22" s="11">
+        <v>24</v>
+      </c>
+      <c r="L22" s="11">
+        <v>6</v>
+      </c>
+      <c r="M22" s="11">
+        <v>2</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>5</v>
+      </c>
+      <c r="P22" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>19</v>
+      </c>
+      <c r="D23" s="11">
+        <v>10</v>
+      </c>
+      <c r="E23" s="11">
+        <v>15</v>
+      </c>
+      <c r="F23" s="11">
+        <v>15</v>
+      </c>
+      <c r="G23" s="11">
+        <v>11</v>
+      </c>
+      <c r="H23" s="11">
+        <v>10</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2</v>
+      </c>
+      <c r="K23" s="11">
+        <v>4</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>142</v>
+      </c>
+      <c r="D24" s="11">
+        <v>48</v>
+      </c>
+      <c r="E24" s="11">
+        <v>87</v>
+      </c>
+      <c r="F24" s="11">
+        <v>75</v>
+      </c>
+      <c r="G24" s="11">
         <v>104</v>
       </c>
-      <c r="B4" s="101"/>
-[...24 lines deleted...]
-      <c r="D5" s="91" t="s">
+      <c r="H24" s="11">
+        <v>21</v>
+      </c>
+      <c r="I24" s="11">
+        <v>33</v>
+      </c>
+      <c r="J24" s="11">
+        <v>12</v>
+      </c>
+      <c r="K24" s="11">
+        <v>28</v>
+      </c>
+      <c r="L24" s="11">
+        <v>3</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="11">
+        <v>1</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>5</v>
+      </c>
+      <c r="D25" s="11">
+        <v>3</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4</v>
+      </c>
+      <c r="F25" s="11">
+        <v>5</v>
+      </c>
+      <c r="G25" s="11">
+        <v>2</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1</v>
+      </c>
+      <c r="L25" s="11">
+        <v>1</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
         <v>68</v>
       </c>
-      <c r="E5" s="91" t="s">
-[...120 lines deleted...]
-      <c r="O8" s="82">
+      <c r="D26" s="11">
+        <v>24</v>
+      </c>
+      <c r="E26" s="11">
+        <v>40</v>
+      </c>
+      <c r="F26" s="11">
+        <v>23</v>
+      </c>
+      <c r="G26" s="11">
+        <v>26</v>
+      </c>
+      <c r="H26" s="11">
+        <v>6</v>
+      </c>
+      <c r="I26" s="11">
+        <v>10</v>
+      </c>
+      <c r="J26" s="11">
+        <v>7</v>
+      </c>
+      <c r="K26" s="11">
+        <v>5</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>0</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>111</v>
+      </c>
+      <c r="D27" s="11">
+        <v>41</v>
+      </c>
+      <c r="E27" s="11">
+        <v>58</v>
+      </c>
+      <c r="F27" s="11">
+        <v>66</v>
+      </c>
+      <c r="G27" s="11">
+        <v>37</v>
+      </c>
+      <c r="H27" s="11">
+        <v>8</v>
+      </c>
+      <c r="I27" s="11">
+        <v>20</v>
+      </c>
+      <c r="J27" s="11">
+        <v>6</v>
+      </c>
+      <c r="K27" s="11">
+        <v>10</v>
+      </c>
+      <c r="L27" s="11">
+        <v>5</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>3</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
+        <v>95</v>
+      </c>
+      <c r="D28" s="11">
+        <v>43</v>
+      </c>
+      <c r="E28" s="11">
+        <v>19</v>
+      </c>
+      <c r="F28" s="11">
+        <v>45</v>
+      </c>
+      <c r="G28" s="11">
+        <v>39</v>
+      </c>
+      <c r="H28" s="11">
+        <v>2</v>
+      </c>
+      <c r="I28" s="11">
+        <v>9</v>
+      </c>
+      <c r="J28" s="11">
+        <v>8</v>
+      </c>
+      <c r="K28" s="11">
+        <v>6</v>
+      </c>
+      <c r="L28" s="11">
+        <v>2</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>28</v>
+      </c>
+      <c r="D29" s="11">
+        <v>9</v>
+      </c>
+      <c r="E29" s="11">
+        <v>11</v>
+      </c>
+      <c r="F29" s="11">
+        <v>15</v>
+      </c>
+      <c r="G29" s="11">
+        <v>6</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0</v>
+      </c>
+      <c r="I29" s="11">
+        <v>2</v>
+      </c>
+      <c r="J29" s="11">
+        <v>2</v>
+      </c>
+      <c r="K29" s="11">
+        <v>7</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>11</v>
+      </c>
+      <c r="D30" s="15">
+        <v>4</v>
+      </c>
+      <c r="E30" s="15">
+        <v>1</v>
+      </c>
+      <c r="F30" s="15">
+        <v>1</v>
+      </c>
+      <c r="G30" s="15">
+        <v>5</v>
+      </c>
+      <c r="H30" s="15">
+        <v>1</v>
+      </c>
+      <c r="I30" s="15">
+        <v>1</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>3</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>7</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="P8" s="82">
-[...1187 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+      <selection activeCell="A34" sqref="A34"/>
+      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomLeft" activeCell="A34" sqref="A34"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="17" width="14.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34"/>
+      <c r="A1" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="18"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="35"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="23"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="11"/>
+      <c r="A3" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3" s="6"/>
       <c r="C3" s="5" t="str">
         <f>IF(C8=SUM(C9:C30),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="5" t="str">
         <f t="shared" ref="D3:Q3" si="0">IF(D8=SUM(D9:D30),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="5" t="str">
@@ -49728,1509 +27840,1480 @@
       <c r="L3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q3" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
-    <row r="4" spans="1:17" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="C5" s="91" t="s">
+    <row r="4" spans="1:17" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="91" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="91" t="s">
+      <c r="G5" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="63"/>
+    </row>
+    <row r="7" spans="1:17" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="63"/>
+    </row>
+    <row r="8" spans="1:17" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="45">
+        <v>5320</v>
+      </c>
+      <c r="D8" s="45">
+        <v>2320</v>
+      </c>
+      <c r="E8" s="45">
+        <v>2649</v>
+      </c>
+      <c r="F8" s="45">
+        <v>2474</v>
+      </c>
+      <c r="G8" s="45">
+        <v>2137</v>
+      </c>
+      <c r="H8" s="45">
+        <v>445</v>
+      </c>
+      <c r="I8" s="45">
+        <v>607</v>
+      </c>
+      <c r="J8" s="45">
+        <v>458</v>
+      </c>
+      <c r="K8" s="45">
+        <v>556</v>
+      </c>
+      <c r="L8" s="45">
+        <v>277</v>
+      </c>
+      <c r="M8" s="45">
+        <v>55</v>
+      </c>
+      <c r="N8" s="45">
+        <v>38</v>
+      </c>
+      <c r="O8" s="45">
+        <v>17</v>
+      </c>
+      <c r="P8" s="45">
+        <v>284</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11">
+        <v>771</v>
+      </c>
+      <c r="D9" s="11">
+        <v>466</v>
+      </c>
+      <c r="E9" s="11">
+        <v>394</v>
+      </c>
+      <c r="F9" s="11">
+        <v>209</v>
+      </c>
+      <c r="G9" s="11">
+        <v>125</v>
+      </c>
+      <c r="H9" s="11">
+        <v>38</v>
+      </c>
+      <c r="I9" s="11">
+        <v>56</v>
+      </c>
+      <c r="J9" s="11">
+        <v>36</v>
+      </c>
+      <c r="K9" s="11">
+        <v>47</v>
+      </c>
+      <c r="L9" s="11">
+        <v>15</v>
+      </c>
+      <c r="M9" s="11">
+        <v>1</v>
+      </c>
+      <c r="N9" s="11">
+        <v>1</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11">
+        <v>38</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="11">
+        <v>484</v>
+      </c>
+      <c r="D10" s="11">
+        <v>203</v>
+      </c>
+      <c r="E10" s="11">
+        <v>213</v>
+      </c>
+      <c r="F10" s="11">
+        <v>244</v>
+      </c>
+      <c r="G10" s="11">
+        <v>192</v>
+      </c>
+      <c r="H10" s="11">
+        <v>39</v>
+      </c>
+      <c r="I10" s="11">
+        <v>54</v>
+      </c>
+      <c r="J10" s="11">
+        <v>48</v>
+      </c>
+      <c r="K10" s="11">
+        <v>47</v>
+      </c>
+      <c r="L10" s="11">
+        <v>19</v>
+      </c>
+      <c r="M10" s="11">
+        <v>1</v>
+      </c>
+      <c r="N10" s="11">
+        <v>4</v>
+      </c>
+      <c r="O10" s="11">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>28</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11">
+        <v>753</v>
+      </c>
+      <c r="D11" s="11">
+        <v>290</v>
+      </c>
+      <c r="E11" s="11">
+        <v>321</v>
+      </c>
+      <c r="F11" s="11">
+        <v>214</v>
+      </c>
+      <c r="G11" s="11">
+        <v>209</v>
+      </c>
+      <c r="H11" s="11">
+        <v>38</v>
+      </c>
+      <c r="I11" s="11">
+        <v>81</v>
+      </c>
+      <c r="J11" s="11">
+        <v>48</v>
+      </c>
+      <c r="K11" s="11">
+        <v>53</v>
+      </c>
+      <c r="L11" s="11">
+        <v>30</v>
+      </c>
+      <c r="M11" s="11">
+        <v>10</v>
+      </c>
+      <c r="N11" s="11">
+        <v>2</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>36</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11">
+        <v>930</v>
+      </c>
+      <c r="D12" s="11">
+        <v>372</v>
+      </c>
+      <c r="E12" s="11">
+        <v>492</v>
+      </c>
+      <c r="F12" s="11">
+        <v>435</v>
+      </c>
+      <c r="G12" s="11">
+        <v>379</v>
+      </c>
+      <c r="H12" s="11">
+        <v>63</v>
+      </c>
+      <c r="I12" s="11">
+        <v>92</v>
+      </c>
+      <c r="J12" s="11">
+        <v>77</v>
+      </c>
+      <c r="K12" s="11">
+        <v>100</v>
+      </c>
+      <c r="L12" s="11">
+        <v>34</v>
+      </c>
+      <c r="M12" s="11">
+        <v>7</v>
+      </c>
+      <c r="N12" s="11">
+        <v>17</v>
+      </c>
+      <c r="O12" s="11">
+        <v>3</v>
+      </c>
+      <c r="P12" s="11">
+        <v>47</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="11">
+        <v>416</v>
+      </c>
+      <c r="D13" s="11">
+        <v>170</v>
+      </c>
+      <c r="E13" s="11">
+        <v>210</v>
+      </c>
+      <c r="F13" s="11">
+        <v>234</v>
+      </c>
+      <c r="G13" s="11">
+        <v>204</v>
+      </c>
+      <c r="H13" s="11">
+        <v>31</v>
+      </c>
+      <c r="I13" s="11">
         <v>64</v>
       </c>
-      <c r="H5" s="91" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="91" t="s">
+      <c r="J13" s="11">
+        <v>39</v>
+      </c>
+      <c r="K13" s="11">
+        <v>58</v>
+      </c>
+      <c r="L13" s="11">
+        <v>24</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3</v>
+      </c>
+      <c r="N13" s="11">
+        <v>2</v>
+      </c>
+      <c r="O13" s="11">
+        <v>3</v>
+      </c>
+      <c r="P13" s="11">
+        <v>36</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11">
+        <v>750</v>
+      </c>
+      <c r="D14" s="11">
+        <v>252</v>
+      </c>
+      <c r="E14" s="11">
+        <v>296</v>
+      </c>
+      <c r="F14" s="11">
+        <v>324</v>
+      </c>
+      <c r="G14" s="11">
+        <v>297</v>
+      </c>
+      <c r="H14" s="11">
+        <v>56</v>
+      </c>
+      <c r="I14" s="11">
+        <v>81</v>
+      </c>
+      <c r="J14" s="11">
+        <v>55</v>
+      </c>
+      <c r="K14" s="11">
+        <v>83</v>
+      </c>
+      <c r="L14" s="11">
+        <v>62</v>
+      </c>
+      <c r="M14" s="11">
+        <v>10</v>
+      </c>
+      <c r="N14" s="11">
+        <v>4</v>
+      </c>
+      <c r="O14" s="11">
+        <v>2</v>
+      </c>
+      <c r="P14" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>78</v>
+      </c>
+      <c r="D15" s="11">
+        <v>38</v>
+      </c>
+      <c r="E15" s="11">
+        <v>35</v>
+      </c>
+      <c r="F15" s="11">
+        <v>24</v>
+      </c>
+      <c r="G15" s="11">
+        <v>33</v>
+      </c>
+      <c r="H15" s="11">
+        <v>8</v>
+      </c>
+      <c r="I15" s="11">
+        <v>8</v>
+      </c>
+      <c r="J15" s="11">
+        <v>7</v>
+      </c>
+      <c r="K15" s="11">
+        <v>7</v>
+      </c>
+      <c r="L15" s="11">
+        <v>2</v>
+      </c>
+      <c r="M15" s="11">
+        <v>1</v>
+      </c>
+      <c r="N15" s="11">
+        <v>1</v>
+      </c>
+      <c r="O15" s="11">
+        <v>4</v>
+      </c>
+      <c r="P15" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>99</v>
+      </c>
+      <c r="D16" s="11">
+        <v>50</v>
+      </c>
+      <c r="E16" s="11">
+        <v>62</v>
+      </c>
+      <c r="F16" s="11">
+        <v>51</v>
+      </c>
+      <c r="G16" s="11">
+        <v>42</v>
+      </c>
+      <c r="H16" s="11">
+        <v>14</v>
+      </c>
+      <c r="I16" s="11">
+        <v>15</v>
+      </c>
+      <c r="J16" s="11">
+        <v>10</v>
+      </c>
+      <c r="K16" s="11">
+        <v>12</v>
+      </c>
+      <c r="L16" s="11">
+        <v>9</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>42</v>
+      </c>
+      <c r="D17" s="11">
+        <v>24</v>
+      </c>
+      <c r="E17" s="11">
+        <v>27</v>
+      </c>
+      <c r="F17" s="11">
+        <v>21</v>
+      </c>
+      <c r="G17" s="11">
+        <v>22</v>
+      </c>
+      <c r="H17" s="11">
+        <v>11</v>
+      </c>
+      <c r="I17" s="11">
+        <v>9</v>
+      </c>
+      <c r="J17" s="11">
+        <v>6</v>
+      </c>
+      <c r="K17" s="11">
+        <v>7</v>
+      </c>
+      <c r="L17" s="11">
+        <v>5</v>
+      </c>
+      <c r="M17" s="11">
+        <v>3</v>
+      </c>
+      <c r="N17" s="11">
+        <v>1</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11">
+        <v>178</v>
+      </c>
+      <c r="D18" s="11">
+        <v>82</v>
+      </c>
+      <c r="E18" s="11">
+        <v>99</v>
+      </c>
+      <c r="F18" s="11">
+        <v>170</v>
+      </c>
+      <c r="G18" s="11">
+        <v>146</v>
+      </c>
+      <c r="H18" s="11">
+        <v>23</v>
+      </c>
+      <c r="I18" s="11">
+        <v>23</v>
+      </c>
+      <c r="J18" s="11">
+        <v>38</v>
+      </c>
+      <c r="K18" s="11">
+        <v>36</v>
+      </c>
+      <c r="L18" s="11">
+        <v>18</v>
+      </c>
+      <c r="M18" s="11">
+        <v>7</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="11">
+        <v>70</v>
+      </c>
+      <c r="D19" s="11">
+        <v>26</v>
+      </c>
+      <c r="E19" s="11">
+        <v>44</v>
+      </c>
+      <c r="F19" s="11">
+        <v>53</v>
+      </c>
+      <c r="G19" s="11">
+        <v>53</v>
+      </c>
+      <c r="H19" s="11">
+        <v>21</v>
+      </c>
+      <c r="I19" s="11">
+        <v>11</v>
+      </c>
+      <c r="J19" s="11">
+        <v>5</v>
+      </c>
+      <c r="K19" s="11">
+        <v>11</v>
+      </c>
+      <c r="L19" s="11">
+        <v>16</v>
+      </c>
+      <c r="M19" s="11">
+        <v>5</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="11">
+        <v>81</v>
+      </c>
+      <c r="D20" s="11">
+        <v>25</v>
+      </c>
+      <c r="E20" s="11">
+        <v>43</v>
+      </c>
+      <c r="F20" s="11">
+        <v>54</v>
+      </c>
+      <c r="G20" s="11">
+        <v>42</v>
+      </c>
+      <c r="H20" s="11">
+        <v>9</v>
+      </c>
+      <c r="I20" s="11">
+        <v>11</v>
+      </c>
+      <c r="J20" s="11">
+        <v>11</v>
+      </c>
+      <c r="K20" s="11">
+        <v>18</v>
+      </c>
+      <c r="L20" s="11">
+        <v>6</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="11">
+        <v>69</v>
+      </c>
+      <c r="D21" s="11">
+        <v>41</v>
+      </c>
+      <c r="E21" s="11">
+        <v>46</v>
+      </c>
+      <c r="F21" s="11">
+        <v>51</v>
+      </c>
+      <c r="G21" s="11">
+        <v>49</v>
+      </c>
+      <c r="H21" s="11">
+        <v>12</v>
+      </c>
+      <c r="I21" s="11">
+        <v>9</v>
+      </c>
+      <c r="J21" s="11">
+        <v>14</v>
+      </c>
+      <c r="K21" s="11">
+        <v>14</v>
+      </c>
+      <c r="L21" s="11">
+        <v>9</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>2</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>189</v>
+      </c>
+      <c r="D22" s="11">
+        <v>81</v>
+      </c>
+      <c r="E22" s="11">
+        <v>93</v>
+      </c>
+      <c r="F22" s="11">
+        <v>122</v>
+      </c>
+      <c r="G22" s="11">
+        <v>105</v>
+      </c>
+      <c r="H22" s="11">
+        <v>30</v>
+      </c>
+      <c r="I22" s="11">
+        <v>18</v>
+      </c>
+      <c r="J22" s="11">
+        <v>16</v>
+      </c>
+      <c r="K22" s="11">
+        <v>18</v>
+      </c>
+      <c r="L22" s="11">
+        <v>7</v>
+      </c>
+      <c r="M22" s="11">
+        <v>3</v>
+      </c>
+      <c r="N22" s="11">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11">
+        <v>2</v>
+      </c>
+      <c r="P22" s="11">
+        <v>11</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="11">
+        <v>49</v>
+      </c>
+      <c r="D23" s="11">
+        <v>22</v>
+      </c>
+      <c r="E23" s="11">
+        <v>32</v>
+      </c>
+      <c r="F23" s="11">
+        <v>33</v>
+      </c>
+      <c r="G23" s="11">
+        <v>35</v>
+      </c>
+      <c r="H23" s="11">
+        <v>11</v>
+      </c>
+      <c r="I23" s="11">
+        <v>8</v>
+      </c>
+      <c r="J23" s="11">
+        <v>7</v>
+      </c>
+      <c r="K23" s="11">
+        <v>2</v>
+      </c>
+      <c r="L23" s="11">
+        <v>1</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="11">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="11">
+        <v>116</v>
+      </c>
+      <c r="D24" s="11">
+        <v>40</v>
+      </c>
+      <c r="E24" s="11">
+        <v>63</v>
+      </c>
+      <c r="F24" s="11">
+        <v>63</v>
+      </c>
+      <c r="G24" s="11">
+        <v>69</v>
+      </c>
+      <c r="H24" s="11">
+        <v>19</v>
+      </c>
+      <c r="I24" s="11">
+        <v>19</v>
+      </c>
+      <c r="J24" s="11">
+        <v>11</v>
+      </c>
+      <c r="K24" s="11">
+        <v>16</v>
+      </c>
+      <c r="L24" s="11">
+        <v>2</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11">
+        <v>6</v>
+      </c>
+      <c r="D25" s="11">
+        <v>1</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2</v>
+      </c>
+      <c r="F25" s="11">
+        <v>1</v>
+      </c>
+      <c r="G25" s="11">
+        <v>3</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>1</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>85</v>
+      </c>
+      <c r="D26" s="11">
+        <v>49</v>
+      </c>
+      <c r="E26" s="11">
+        <v>62</v>
+      </c>
+      <c r="F26" s="11">
+        <v>47</v>
+      </c>
+      <c r="G26" s="11">
+        <v>50</v>
+      </c>
+      <c r="H26" s="11">
+        <v>4</v>
+      </c>
+      <c r="I26" s="11">
+        <v>11</v>
+      </c>
+      <c r="J26" s="11">
+        <v>10</v>
+      </c>
+      <c r="K26" s="11">
+        <v>5</v>
+      </c>
+      <c r="L26" s="11">
+        <v>5</v>
+      </c>
+      <c r="M26" s="11">
+        <v>2</v>
+      </c>
+      <c r="N26" s="11">
+        <v>0</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1</v>
+      </c>
+      <c r="P26" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>90</v>
+      </c>
+      <c r="D27" s="11">
+        <v>63</v>
+      </c>
+      <c r="E27" s="11">
         <v>75</v>
       </c>
-      <c r="J5" s="91" t="s">
+      <c r="F27" s="11">
+        <v>79</v>
+      </c>
+      <c r="G27" s="11">
+        <v>58</v>
+      </c>
+      <c r="H27" s="11">
+        <v>12</v>
+      </c>
+      <c r="I27" s="11">
+        <v>22</v>
+      </c>
+      <c r="J27" s="11">
+        <v>12</v>
+      </c>
+      <c r="K27" s="11">
+        <v>15</v>
+      </c>
+      <c r="L27" s="11">
+        <v>9</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>1</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11">
         <v>53</v>
       </c>
-      <c r="K5" s="91" t="s">
-[...102 lines deleted...]
-      <c r="O8" s="82">
+      <c r="D28" s="11">
+        <v>21</v>
+      </c>
+      <c r="E28" s="11">
+        <v>27</v>
+      </c>
+      <c r="F28" s="11">
+        <v>31</v>
+      </c>
+      <c r="G28" s="11">
+        <v>21</v>
+      </c>
+      <c r="H28" s="11">
+        <v>4</v>
+      </c>
+      <c r="I28" s="11">
+        <v>13</v>
+      </c>
+      <c r="J28" s="11">
         <v>5</v>
       </c>
-      <c r="P8" s="82">
-[...43 lines deleted...]
-      <c r="M9" s="27">
+      <c r="K28" s="11">
+        <v>2</v>
+      </c>
+      <c r="L28" s="11">
+        <v>2</v>
+      </c>
+      <c r="M28" s="11">
+        <v>0</v>
+      </c>
+      <c r="N28" s="11">
+        <v>0</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0</v>
+      </c>
+      <c r="P28" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="11">
+        <v>10</v>
+      </c>
+      <c r="D29" s="11">
         <v>4</v>
       </c>
-      <c r="N9" s="27">
-[...34 lines deleted...]
-      <c r="H10" s="27">
+      <c r="E29" s="11">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11">
+        <v>14</v>
+      </c>
+      <c r="G29" s="11">
+        <v>3</v>
+      </c>
+      <c r="H29" s="11">
+        <v>1</v>
+      </c>
+      <c r="I29" s="11">
+        <v>2</v>
+      </c>
+      <c r="J29" s="11">
+        <v>3</v>
+      </c>
+      <c r="K29" s="11">
+        <v>5</v>
+      </c>
+      <c r="L29" s="11">
+        <v>1</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>1</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15">
+        <v>1</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>1</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>1</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="27">
-[...1102 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
+    </row>
+    <row r="33" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:1" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.62992125984251968" bottom="1.52" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"微軟正黑體,標準"&amp;16　兒童及少年保護執行概況
 &amp;9民國102年&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>44</vt:i4>
+        <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="66" baseType="lpstr">
+    <vt:vector size="39" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>July-Dec., 2026</vt:lpstr>
+      <vt:lpstr>Jan.-June, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>July-Dec., 2025</vt:lpstr>
       <vt:lpstr>Jan.-June, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>July-Dec., 2024</vt:lpstr>
-      <vt:lpstr>Jan.-June, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
-      <vt:lpstr>107</vt:lpstr>
-[...16 lines deleted...]
-      <vt:lpstr>'107'!Print_Area</vt:lpstr>
       <vt:lpstr>'2019'!Print_Area</vt:lpstr>
       <vt:lpstr>'2020'!Print_Area</vt:lpstr>
       <vt:lpstr>'2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'2023'!Print_Area</vt:lpstr>
       <vt:lpstr>'2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'98'!Print_Area</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Jan.-June, 2024'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'July-Dec., 2024'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
-      <vt:lpstr>'100'!Print_Titles</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>'107'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2019'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2020'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2021'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2022'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2023'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2024'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'98'!Print_Titles</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Jan.-June, 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'July-Dec., 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>統計處李美鈴</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>