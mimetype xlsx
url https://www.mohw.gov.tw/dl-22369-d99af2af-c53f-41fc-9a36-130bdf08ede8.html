--- v0 (2026-05-25)
+++ v1 (2026-10-19)
@@ -1,166 +1,448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\新增資料夾\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AAC56F1-6B2E-4259-B90E-D606B095F181}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9526BECF-D3C5-4530-80EB-3DDED6FD6968}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="613" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="53" r:id="rId1"/>
-    <sheet name="2025" sheetId="84" r:id="rId2"/>
-[...13 lines deleted...]
-    <sheet name="2015" sheetId="66" state="hidden" r:id="rId16"/>
+    <sheet name="2026" sheetId="85" state="hidden" r:id="rId2"/>
+    <sheet name="July-Dec., 2026" sheetId="86" state="hidden" r:id="rId3"/>
+    <sheet name="Jan.-June, 2026" sheetId="87" r:id="rId4"/>
+    <sheet name="2025" sheetId="84" r:id="rId5"/>
+    <sheet name="July-Dec., 2025" sheetId="71" state="hidden" r:id="rId6"/>
+    <sheet name="Jan.-June, 2025" sheetId="70" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="81" r:id="rId8"/>
+    <sheet name="July-Dec., 2024" sheetId="82" state="hidden" r:id="rId9"/>
+    <sheet name="Jan.-June, 2024" sheetId="83" state="hidden" r:id="rId10"/>
+    <sheet name="2023" sheetId="80" r:id="rId11"/>
+    <sheet name="2022" sheetId="79" r:id="rId12"/>
+    <sheet name="2021" sheetId="78" r:id="rId13"/>
+    <sheet name="2020" sheetId="77" r:id="rId14"/>
+    <sheet name="2019" sheetId="76" r:id="rId15"/>
+    <sheet name="2018" sheetId="75" state="hidden" r:id="rId16"/>
+    <sheet name="2017" sheetId="74" state="hidden" r:id="rId17"/>
+    <sheet name="2016" sheetId="68" state="hidden" r:id="rId18"/>
+    <sheet name="2015" sheetId="66" state="hidden" r:id="rId19"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="15">'2015'!$A$2:$AA$30</definedName>
-[...13 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2025'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'2015'!$A$2:$AA$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'2016'!$A$2:$Q$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'2017'!$A$2:$O$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'2018'!$A$2:$O$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'2019'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'2020'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'2021'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'2022'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2023'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2024'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2025'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'Jan.-June, 2024'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Jan.-June, 2025'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Jan.-June, 2026'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'July-Dec., 2024'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'July-Dec., 2025'!$A$2:$M$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'July-Dec., 2026'!$A$2:$M$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="15">'2015'!$A:$A,'2015'!$2:$7</definedName>
-[...13 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="18">'2015'!$A:$A,'2015'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="17">'2016'!$A:$A,'2016'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="16">'2017'!$A:$A,'2017'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="15">'2018'!$A:$A,'2018'!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'2019'!$A:$A,'2019'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="13">'2020'!$A:$A,'2020'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="12">'2021'!$A:$A,'2021'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'2022'!$A:$A,'2022'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2023'!$A:$A,'2023'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2024'!$A:$A,'2024'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2025'!$A:$A,'2025'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'2026'!$A:$A,'2026'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'Jan.-June, 2024'!$A:$A,'Jan.-June, 2024'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'Jan.-June, 2025'!$A:$A,'Jan.-June, 2025'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Jan.-June, 2026'!$A:$A,'Jan.-June, 2026'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'July-Dec., 2024'!$A:$A,'July-Dec., 2024'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'July-Dec., 2025'!$A:$A,'July-Dec., 2025'!$2:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'July-Dec., 2026'!$A:$A,'July-Dec., 2026'!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C20" i="53" l="1"/>
-[...18 lines deleted...]
-  <c r="B14" i="53"/>
+  <c r="C16" i="53" l="1"/>
+  <c r="D16" i="53"/>
+  <c r="E16" i="53"/>
+  <c r="F16" i="53"/>
+  <c r="G16" i="53"/>
+  <c r="H16" i="53"/>
+  <c r="I16" i="53"/>
+  <c r="J16" i="53"/>
+  <c r="K16" i="53"/>
+  <c r="C17" i="53"/>
+  <c r="D17" i="53"/>
+  <c r="E17" i="53"/>
+  <c r="F17" i="53"/>
+  <c r="G17" i="53"/>
+  <c r="H17" i="53"/>
+  <c r="I17" i="53"/>
+  <c r="J17" i="53"/>
+  <c r="K17" i="53"/>
+  <c r="B17" i="53"/>
+  <c r="B16" i="53"/>
+  <c r="L81" i="87"/>
+  <c r="K81" i="87"/>
+  <c r="J81" i="87"/>
+  <c r="I81" i="87"/>
+  <c r="H81" i="87"/>
+  <c r="G81" i="87"/>
+  <c r="F81" i="87"/>
+  <c r="E81" i="87"/>
+  <c r="D81" i="87"/>
+  <c r="C81" i="87"/>
+  <c r="L80" i="87"/>
+  <c r="K80" i="87"/>
+  <c r="J80" i="87"/>
+  <c r="I80" i="87"/>
+  <c r="H80" i="87"/>
+  <c r="G80" i="87"/>
+  <c r="F80" i="87"/>
+  <c r="E80" i="87"/>
+  <c r="D80" i="87"/>
+  <c r="C80" i="87"/>
+  <c r="L79" i="87"/>
+  <c r="K79" i="87"/>
+  <c r="J79" i="87"/>
+  <c r="I79" i="87"/>
+  <c r="H79" i="87"/>
+  <c r="G79" i="87"/>
+  <c r="F79" i="87"/>
+  <c r="E79" i="87"/>
+  <c r="D79" i="87"/>
+  <c r="C79" i="87"/>
+  <c r="L78" i="87"/>
+  <c r="K78" i="87"/>
+  <c r="J78" i="87"/>
+  <c r="I78" i="87"/>
+  <c r="H78" i="87"/>
+  <c r="G78" i="87"/>
+  <c r="F78" i="87"/>
+  <c r="E78" i="87"/>
+  <c r="D78" i="87"/>
+  <c r="C78" i="87"/>
+  <c r="L77" i="87"/>
+  <c r="K77" i="87"/>
+  <c r="J77" i="87"/>
+  <c r="I77" i="87"/>
+  <c r="H77" i="87"/>
+  <c r="G77" i="87"/>
+  <c r="F77" i="87"/>
+  <c r="E77" i="87"/>
+  <c r="D77" i="87"/>
+  <c r="C77" i="87"/>
+  <c r="L76" i="87"/>
+  <c r="K76" i="87"/>
+  <c r="J76" i="87"/>
+  <c r="I76" i="87"/>
+  <c r="H76" i="87"/>
+  <c r="G76" i="87"/>
+  <c r="F76" i="87"/>
+  <c r="E76" i="87"/>
+  <c r="D76" i="87"/>
+  <c r="C76" i="87"/>
+  <c r="L75" i="87"/>
+  <c r="K75" i="87"/>
+  <c r="J75" i="87"/>
+  <c r="I75" i="87"/>
+  <c r="H75" i="87"/>
+  <c r="G75" i="87"/>
+  <c r="F75" i="87"/>
+  <c r="E75" i="87"/>
+  <c r="D75" i="87"/>
+  <c r="C75" i="87"/>
+  <c r="L74" i="87"/>
+  <c r="K74" i="87"/>
+  <c r="J74" i="87"/>
+  <c r="I74" i="87"/>
+  <c r="H74" i="87"/>
+  <c r="G74" i="87"/>
+  <c r="F74" i="87"/>
+  <c r="E74" i="87"/>
+  <c r="D74" i="87"/>
+  <c r="C74" i="87"/>
+  <c r="L73" i="87"/>
+  <c r="K73" i="87"/>
+  <c r="J73" i="87"/>
+  <c r="I73" i="87"/>
+  <c r="H73" i="87"/>
+  <c r="G73" i="87"/>
+  <c r="F73" i="87"/>
+  <c r="E73" i="87"/>
+  <c r="D73" i="87"/>
+  <c r="C73" i="87"/>
+  <c r="L72" i="87"/>
+  <c r="K72" i="87"/>
+  <c r="J72" i="87"/>
+  <c r="I72" i="87"/>
+  <c r="H72" i="87"/>
+  <c r="G72" i="87"/>
+  <c r="F72" i="87"/>
+  <c r="E72" i="87"/>
+  <c r="D72" i="87"/>
+  <c r="C72" i="87"/>
+  <c r="L71" i="87"/>
+  <c r="K71" i="87"/>
+  <c r="J71" i="87"/>
+  <c r="I71" i="87"/>
+  <c r="H71" i="87"/>
+  <c r="G71" i="87"/>
+  <c r="F71" i="87"/>
+  <c r="E71" i="87"/>
+  <c r="D71" i="87"/>
+  <c r="C71" i="87"/>
+  <c r="L70" i="87"/>
+  <c r="K70" i="87"/>
+  <c r="J70" i="87"/>
+  <c r="I70" i="87"/>
+  <c r="H70" i="87"/>
+  <c r="G70" i="87"/>
+  <c r="F70" i="87"/>
+  <c r="E70" i="87"/>
+  <c r="D70" i="87"/>
+  <c r="C70" i="87"/>
+  <c r="L69" i="87"/>
+  <c r="K69" i="87"/>
+  <c r="J69" i="87"/>
+  <c r="I69" i="87"/>
+  <c r="H69" i="87"/>
+  <c r="G69" i="87"/>
+  <c r="F69" i="87"/>
+  <c r="E69" i="87"/>
+  <c r="D69" i="87"/>
+  <c r="C69" i="87"/>
+  <c r="L68" i="87"/>
+  <c r="K68" i="87"/>
+  <c r="J68" i="87"/>
+  <c r="I68" i="87"/>
+  <c r="H68" i="87"/>
+  <c r="G68" i="87"/>
+  <c r="F68" i="87"/>
+  <c r="E68" i="87"/>
+  <c r="D68" i="87"/>
+  <c r="C68" i="87"/>
+  <c r="L67" i="87"/>
+  <c r="K67" i="87"/>
+  <c r="J67" i="87"/>
+  <c r="I67" i="87"/>
+  <c r="H67" i="87"/>
+  <c r="G67" i="87"/>
+  <c r="F67" i="87"/>
+  <c r="E67" i="87"/>
+  <c r="D67" i="87"/>
+  <c r="C67" i="87"/>
+  <c r="L66" i="87"/>
+  <c r="K66" i="87"/>
+  <c r="J66" i="87"/>
+  <c r="I66" i="87"/>
+  <c r="H66" i="87"/>
+  <c r="G66" i="87"/>
+  <c r="F66" i="87"/>
+  <c r="E66" i="87"/>
+  <c r="D66" i="87"/>
+  <c r="C66" i="87"/>
+  <c r="L65" i="87"/>
+  <c r="K65" i="87"/>
+  <c r="J65" i="87"/>
+  <c r="I65" i="87"/>
+  <c r="H65" i="87"/>
+  <c r="G65" i="87"/>
+  <c r="F65" i="87"/>
+  <c r="E65" i="87"/>
+  <c r="D65" i="87"/>
+  <c r="C65" i="87"/>
+  <c r="L64" i="87"/>
+  <c r="K64" i="87"/>
+  <c r="J64" i="87"/>
+  <c r="I64" i="87"/>
+  <c r="H64" i="87"/>
+  <c r="G64" i="87"/>
+  <c r="F64" i="87"/>
+  <c r="E64" i="87"/>
+  <c r="D64" i="87"/>
+  <c r="C64" i="87"/>
+  <c r="L63" i="87"/>
+  <c r="K63" i="87"/>
+  <c r="J63" i="87"/>
+  <c r="I63" i="87"/>
+  <c r="H63" i="87"/>
+  <c r="G63" i="87"/>
+  <c r="F63" i="87"/>
+  <c r="E63" i="87"/>
+  <c r="D63" i="87"/>
+  <c r="C63" i="87"/>
+  <c r="L62" i="87"/>
+  <c r="K62" i="87"/>
+  <c r="J62" i="87"/>
+  <c r="I62" i="87"/>
+  <c r="H62" i="87"/>
+  <c r="G62" i="87"/>
+  <c r="F62" i="87"/>
+  <c r="E62" i="87"/>
+  <c r="D62" i="87"/>
+  <c r="C62" i="87"/>
+  <c r="L61" i="87"/>
+  <c r="K61" i="87"/>
+  <c r="J61" i="87"/>
+  <c r="I61" i="87"/>
+  <c r="H61" i="87"/>
+  <c r="G61" i="87"/>
+  <c r="F61" i="87"/>
+  <c r="E61" i="87"/>
+  <c r="D61" i="87"/>
+  <c r="C61" i="87"/>
+  <c r="L60" i="87"/>
+  <c r="K60" i="87"/>
+  <c r="J60" i="87"/>
+  <c r="I60" i="87"/>
+  <c r="H60" i="87"/>
+  <c r="G60" i="87"/>
+  <c r="F60" i="87"/>
+  <c r="E60" i="87"/>
+  <c r="D60" i="87"/>
+  <c r="C60" i="87"/>
+  <c r="L59" i="87"/>
+  <c r="K59" i="87"/>
+  <c r="J59" i="87"/>
+  <c r="I59" i="87"/>
+  <c r="H59" i="87"/>
+  <c r="G59" i="87"/>
+  <c r="F59" i="87"/>
+  <c r="E59" i="87"/>
+  <c r="D59" i="87"/>
+  <c r="C59" i="87"/>
+  <c r="L3" i="87"/>
+  <c r="K3" i="87"/>
+  <c r="J3" i="87"/>
+  <c r="I3" i="87"/>
+  <c r="H3" i="87"/>
+  <c r="G3" i="87"/>
+  <c r="F3" i="87"/>
+  <c r="E3" i="87"/>
+  <c r="D3" i="87"/>
+  <c r="C3" i="87"/>
+  <c r="L3" i="86"/>
+  <c r="K3" i="86"/>
+  <c r="J3" i="86"/>
+  <c r="I3" i="86"/>
+  <c r="H3" i="86"/>
+  <c r="G3" i="86"/>
+  <c r="F3" i="86"/>
+  <c r="E3" i="86"/>
+  <c r="D3" i="86"/>
+  <c r="C3" i="86"/>
+  <c r="L3" i="85"/>
+  <c r="K3" i="85"/>
+  <c r="J3" i="85"/>
+  <c r="I3" i="85"/>
+  <c r="H3" i="85"/>
+  <c r="G3" i="85"/>
+  <c r="F3" i="85"/>
+  <c r="E3" i="85"/>
+  <c r="D3" i="85"/>
+  <c r="C3" i="85"/>
+  <c r="C12" i="53"/>
+  <c r="D12" i="53"/>
+  <c r="E12" i="53"/>
+  <c r="F12" i="53"/>
+  <c r="G12" i="53"/>
+  <c r="H12" i="53"/>
+  <c r="I12" i="53"/>
+  <c r="J12" i="53"/>
+  <c r="K12" i="53"/>
+  <c r="B12" i="53"/>
   <c r="L3" i="84"/>
   <c r="K3" i="84"/>
   <c r="J3" i="84"/>
   <c r="I3" i="84"/>
   <c r="H3" i="84"/>
   <c r="G3" i="84"/>
   <c r="F3" i="84"/>
   <c r="E3" i="84"/>
   <c r="D3" i="84"/>
   <c r="C3" i="84"/>
   <c r="L81" i="83"/>
   <c r="K81" i="83"/>
   <c r="J81" i="83"/>
   <c r="I81" i="83"/>
   <c r="H81" i="83"/>
   <c r="G81" i="83"/>
   <c r="F81" i="83"/>
   <c r="E81" i="83"/>
   <c r="D81" i="83"/>
   <c r="C81" i="83"/>
   <c r="L80" i="83"/>
   <c r="K80" i="83"/>
   <c r="J80" i="83"/>
   <c r="I80" i="83"/>
   <c r="H80" i="83"/>
@@ -727,75 +1009,85 @@
   <c r="I3" i="70"/>
   <c r="J3" i="70"/>
   <c r="K3" i="70"/>
   <c r="L3" i="70"/>
   <c r="C3" i="70"/>
   <c r="C7" i="53"/>
   <c r="D7" i="53"/>
   <c r="E7" i="53"/>
   <c r="F7" i="53"/>
   <c r="G7" i="53"/>
   <c r="H7" i="53"/>
   <c r="I7" i="53"/>
   <c r="J7" i="53"/>
   <c r="K7" i="53"/>
   <c r="B7" i="53"/>
   <c r="C6" i="53"/>
   <c r="D6" i="53"/>
   <c r="E6" i="53"/>
   <c r="F6" i="53"/>
   <c r="G6" i="53"/>
   <c r="H6" i="53"/>
   <c r="I6" i="53"/>
   <c r="J6" i="53"/>
   <c r="K6" i="53"/>
   <c r="B6" i="53"/>
-  <c r="B16" i="53"/>
-[...18 lines deleted...]
-  <c r="K15" i="53"/>
+  <c r="B14" i="53"/>
+  <c r="C14" i="53"/>
+  <c r="D14" i="53"/>
+  <c r="E14" i="53"/>
+  <c r="F14" i="53"/>
+  <c r="G14" i="53"/>
+  <c r="H14" i="53"/>
+  <c r="I14" i="53"/>
+  <c r="J14" i="53"/>
+  <c r="K14" i="53"/>
+  <c r="B13" i="53"/>
+  <c r="B21" i="53" s="1"/>
+  <c r="C13" i="53"/>
+  <c r="C21" i="53" s="1"/>
+  <c r="D13" i="53"/>
+  <c r="E13" i="53"/>
+  <c r="E21" i="53" s="1"/>
+  <c r="F13" i="53"/>
+  <c r="G13" i="53"/>
+  <c r="H13" i="53"/>
+  <c r="I13" i="53"/>
+  <c r="J13" i="53"/>
+  <c r="K13" i="53"/>
+  <c r="J21" i="53" l="1"/>
+  <c r="F21" i="53"/>
+  <c r="I21" i="53"/>
+  <c r="K21" i="53"/>
+  <c r="H21" i="53"/>
+  <c r="G21" i="53"/>
+  <c r="D21" i="53"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1399" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1683" uniqueCount="134">
   <si>
     <t>Total</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>New Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
@@ -2069,70 +2361,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金門縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　連江縣</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...18 lines deleted...]
-    <r>
       <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2019</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
@@ -2202,183 +2474,103 @@
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, July-Dec.</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...38 lines deleted...]
-      <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2021</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...18 lines deleted...]
-    <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2022</t>
-    </r>
-[...18 lines deleted...]
-      <t>2024/04/01</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>高雄市</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
@@ -3058,121 +3250,218 @@
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2024</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
         <scheme val="minor"/>
       </rPr>
       <t/>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2025/09/30</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>下半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, July-Dec.</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/03/31</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2025</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <family val="2"/>
         <charset val="136"/>
         <scheme val="minor"/>
       </rPr>
       <t/>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>115</t>
+    </r>
+    <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2025/09/30</t>
+      <t>, 2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-June</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t/>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/03/31</t>
+      <t>2026/09/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
@@ -3524,51 +3813,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -3718,90 +4007,96 @@
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="177" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="177" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3893,51 +4188,51 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_moi04-05" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_十年長照上網" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>368362</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67CCFE43-31E7-4FD3-8397-5E54E676131C}"/>
             </a:ext>
           </a:extLst>
@@ -5684,100 +5979,112 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
-      <selection pane="bottomRight" activeCell="A35" sqref="A35"/>
+      <selection pane="bottomRight" activeCell="F42" sqref="F42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.1640625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="20.1640625" style="3" customWidth="1"/>
     <col min="2" max="16" width="12.6640625" style="3" customWidth="1"/>
     <col min="17" max="21" width="7.33203125" style="3" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="3" customWidth="1"/>
     <col min="23" max="36" width="7.1640625" style="3" customWidth="1"/>
     <col min="37" max="37" width="8.1640625" style="3" customWidth="1"/>
     <col min="38" max="51" width="7.1640625" style="3" customWidth="1"/>
     <col min="52" max="52" width="7.33203125" style="3" customWidth="1"/>
     <col min="53" max="57" width="6" style="3" customWidth="1"/>
     <col min="58" max="58" width="4.6640625" style="3" customWidth="1"/>
     <col min="59" max="72" width="7.6640625" style="3" customWidth="1"/>
     <col min="73" max="73" width="11" style="3" customWidth="1"/>
     <col min="74" max="83" width="9.5" style="3" customWidth="1"/>
     <col min="84" max="84" width="7.6640625" style="3" customWidth="1"/>
     <col min="85" max="98" width="7.33203125" style="3" customWidth="1"/>
     <col min="99" max="99" width="9.1640625" style="3" customWidth="1"/>
     <col min="100" max="111" width="8.1640625" style="3" customWidth="1"/>
     <col min="112" max="112" width="6.6640625" style="3" customWidth="1"/>
     <col min="113" max="129" width="6.33203125" style="3" customWidth="1"/>
     <col min="130" max="130" width="5.5" style="3" customWidth="1"/>
     <col min="131" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="7" customFormat="1" ht="19.5" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
@@ -5789,725 +6096,757 @@
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:14" s="7" customFormat="1" ht="20.25" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
     </row>
     <row r="3" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="75" t="s">
+      <c r="B3" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="C3" s="76"/>
-[...3 lines deleted...]
-      <c r="G3" s="75" t="s">
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="H3" s="76"/>
-[...2 lines deleted...]
-      <c r="K3" s="76"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="79"/>
-      <c r="B4" s="72" t="s">
+      <c r="A4" s="75"/>
+      <c r="B4" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="72"/>
-      <c r="D4" s="72" t="s">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="E4" s="73" t="s">
+      <c r="E4" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="F4" s="73" t="s">
+      <c r="F4" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="72" t="s">
+      <c r="G4" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="H4" s="72"/>
-      <c r="I4" s="72" t="s">
+      <c r="H4" s="77"/>
+      <c r="I4" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="J4" s="73" t="s">
+      <c r="J4" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="K4" s="74" t="s">
+      <c r="K4" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="6" customFormat="1" ht="27" x14ac:dyDescent="0.2">
-      <c r="A5" s="80"/>
+      <c r="A5" s="76"/>
       <c r="B5" s="63" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="F5" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="D5" s="77"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
       <c r="G5" s="63" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="K5" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="79"/>
     </row>
     <row r="6" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A6" s="64" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B6" s="15">
         <f>'2019'!C7</f>
         <v>5900</v>
       </c>
       <c r="C6" s="15">
         <f>'2019'!D7</f>
         <v>506</v>
       </c>
       <c r="D6" s="15">
         <f>'2019'!E7</f>
         <v>32</v>
       </c>
       <c r="E6" s="15">
         <f>'2019'!F7</f>
         <v>5</v>
       </c>
       <c r="F6" s="15">
         <f>'2019'!G7</f>
         <v>287</v>
       </c>
       <c r="G6" s="15">
         <f>'2019'!H7</f>
         <v>6091</v>
       </c>
       <c r="H6" s="15">
         <f>'2019'!I7</f>
         <v>599</v>
       </c>
       <c r="I6" s="15">
         <f>'2019'!J7</f>
         <v>218</v>
       </c>
       <c r="J6" s="15">
         <f>'2019'!K7</f>
         <v>117</v>
       </c>
       <c r="K6" s="15">
         <f>'2019'!L7</f>
         <v>316</v>
       </c>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
       <c r="N6" s="35"/>
     </row>
     <row r="7" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A7" s="64" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B7" s="15">
         <f>'2020'!C7</f>
         <v>6151</v>
       </c>
       <c r="C7" s="15">
         <f>'2020'!D7</f>
         <v>633</v>
       </c>
       <c r="D7" s="15">
         <f>'2020'!E7</f>
         <v>30</v>
       </c>
       <c r="E7" s="15">
         <f>'2020'!F7</f>
         <v>10</v>
       </c>
       <c r="F7" s="15">
         <f>'2020'!G7</f>
         <v>381</v>
       </c>
       <c r="G7" s="15">
         <f>'2020'!H7</f>
         <v>6463</v>
       </c>
       <c r="H7" s="15">
         <f>'2020'!I7</f>
         <v>815</v>
       </c>
       <c r="I7" s="15">
         <f>'2020'!J7</f>
         <v>200</v>
       </c>
       <c r="J7" s="15">
         <f>'2020'!K7</f>
         <v>167</v>
       </c>
       <c r="K7" s="15">
         <f>'2020'!L7</f>
         <v>289</v>
       </c>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
     </row>
     <row r="8" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A8" s="64" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B8" s="15">
         <f>'2021'!C7</f>
         <v>5858</v>
       </c>
       <c r="C8" s="15">
         <f>'2021'!D7</f>
         <v>551</v>
       </c>
       <c r="D8" s="15">
         <f>'2021'!E7</f>
         <v>47</v>
       </c>
       <c r="E8" s="15">
         <f>'2021'!F7</f>
         <v>7</v>
       </c>
       <c r="F8" s="15">
         <f>'2021'!G7</f>
         <v>224</v>
       </c>
       <c r="G8" s="15">
         <f>'2021'!H7</f>
         <v>6133</v>
       </c>
       <c r="H8" s="15">
         <f>'2021'!I7</f>
         <v>732</v>
       </c>
       <c r="I8" s="15">
         <f>'2021'!J7</f>
         <v>208</v>
       </c>
       <c r="J8" s="15">
         <f>'2021'!K7</f>
         <v>157</v>
       </c>
       <c r="K8" s="15">
         <f>'2021'!L7</f>
         <v>174</v>
       </c>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="N8" s="35"/>
     </row>
     <row r="9" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A9" s="64" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B9" s="15">
         <f>'2022'!C7</f>
         <v>6335</v>
       </c>
       <c r="C9" s="15">
         <f>'2022'!D7</f>
         <v>467</v>
       </c>
       <c r="D9" s="15">
         <f>'2022'!E7</f>
         <v>38</v>
       </c>
       <c r="E9" s="15">
         <f>'2022'!F7</f>
         <v>5</v>
       </c>
       <c r="F9" s="15">
         <f>'2022'!G7</f>
         <v>188</v>
       </c>
       <c r="G9" s="15">
         <f>'2022'!H7</f>
         <v>6592</v>
       </c>
       <c r="H9" s="15">
         <f>'2022'!I7</f>
         <v>703</v>
       </c>
       <c r="I9" s="15">
         <f>'2022'!J7</f>
         <v>204</v>
       </c>
       <c r="J9" s="15">
         <f>'2022'!K7</f>
         <v>157</v>
       </c>
       <c r="K9" s="15">
         <f>'2022'!L7</f>
         <v>142</v>
       </c>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="35"/>
     </row>
     <row r="10" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A10" s="64" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B10" s="15">
         <f>'2023'!C7</f>
         <v>6855</v>
       </c>
       <c r="C10" s="15">
         <f>'2023'!D7</f>
         <v>523</v>
       </c>
       <c r="D10" s="15">
         <f>'2023'!E7</f>
         <v>23</v>
       </c>
       <c r="E10" s="15">
         <f>'2023'!F7</f>
         <v>10</v>
       </c>
       <c r="F10" s="15">
         <f>'2023'!G7</f>
         <v>178</v>
       </c>
       <c r="G10" s="15">
         <f>'2023'!H7</f>
         <v>7402</v>
       </c>
       <c r="H10" s="15">
         <f>'2023'!I7</f>
         <v>687</v>
       </c>
       <c r="I10" s="15">
         <f>'2023'!J7</f>
         <v>166</v>
       </c>
       <c r="J10" s="15">
         <f>'2023'!K7</f>
         <v>145</v>
       </c>
       <c r="K10" s="15">
         <f>'2023'!L7</f>
         <v>125</v>
       </c>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="35"/>
     </row>
     <row r="11" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A11" s="64" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B11" s="15">
         <f>'2024'!C7</f>
         <v>6038</v>
       </c>
       <c r="C11" s="15">
         <f>'2024'!D7</f>
         <v>432</v>
       </c>
       <c r="D11" s="15">
         <f>'2024'!E7</f>
         <v>26</v>
       </c>
       <c r="E11" s="15">
         <f>'2024'!F7</f>
         <v>14</v>
       </c>
       <c r="F11" s="15">
         <f>'2024'!G7</f>
         <v>166</v>
       </c>
       <c r="G11" s="15">
         <f>'2024'!H7</f>
         <v>6109</v>
       </c>
       <c r="H11" s="15">
         <f>'2024'!I7</f>
         <v>540</v>
       </c>
       <c r="I11" s="15">
         <f>'2024'!J7</f>
         <v>134</v>
       </c>
       <c r="J11" s="15">
         <f>'2024'!K7</f>
         <v>136</v>
       </c>
       <c r="K11" s="15">
         <f>'2024'!L7</f>
         <v>161</v>
       </c>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
       <c r="N11" s="35"/>
     </row>
-    <row r="12" spans="1:14" s="6" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>100</v>
+    <row r="12" spans="1:14" s="6" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="64" t="s">
+        <v>130</v>
       </c>
       <c r="B12" s="15">
-        <v>3233</v>
+        <f>'2025'!C7</f>
+        <v>5227</v>
       </c>
       <c r="C12" s="15">
-        <v>208</v>
+        <f>'2025'!D7</f>
+        <v>356</v>
       </c>
       <c r="D12" s="15">
-        <v>15</v>
+        <f>'2025'!E7</f>
+        <v>25</v>
       </c>
       <c r="E12" s="15">
-        <v>5</v>
+        <f>'2025'!F7</f>
+        <v>13</v>
       </c>
       <c r="F12" s="15">
-        <v>88</v>
+        <f>'2025'!G7</f>
+        <v>113</v>
       </c>
       <c r="G12" s="15">
-        <v>3151</v>
+        <f>'2025'!H7</f>
+        <v>5501</v>
       </c>
       <c r="H12" s="15">
-        <v>275</v>
+        <f>'2025'!I7</f>
+        <v>525</v>
       </c>
       <c r="I12" s="15">
-        <v>72</v>
+        <f>'2025'!J7</f>
+        <v>122</v>
       </c>
       <c r="J12" s="15">
-        <v>77</v>
+        <f>'2025'!K7</f>
+        <v>114</v>
       </c>
       <c r="K12" s="15">
-        <v>72</v>
+        <f>'2025'!L7</f>
+        <v>129</v>
       </c>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
       <c r="N12" s="35"/>
     </row>
-    <row r="13" spans="1:14" s="6" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" s="18" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B13" s="15">
-        <v>2805</v>
-[...84 lines deleted...]
-      <c r="B15" s="15">
         <f>'Jan.-June, 2025'!C7</f>
         <v>2910</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C13" s="15">
         <f>'Jan.-June, 2025'!D7</f>
         <v>199</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D13" s="15">
         <f>'Jan.-June, 2025'!E7</f>
         <v>9</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E13" s="15">
         <f>'Jan.-June, 2025'!F7</f>
         <v>7</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F13" s="15">
         <f>'Jan.-June, 2025'!G7</f>
         <v>53</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G13" s="15">
         <f>'Jan.-June, 2025'!H7</f>
         <v>3046</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H13" s="15">
         <f>'Jan.-June, 2025'!I7</f>
         <v>274</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I13" s="15">
         <f>'Jan.-June, 2025'!J7</f>
         <v>70</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J13" s="15">
         <f>'Jan.-June, 2025'!K7</f>
         <v>60</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K13" s="15">
         <f>'Jan.-June, 2025'!L7</f>
         <v>74</v>
       </c>
     </row>
-    <row r="16" spans="1:14" s="18" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="15">
+    <row r="14" spans="1:14" s="18" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="54" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="15">
         <f>'July-Dec., 2025'!C7</f>
         <v>2317</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C14" s="15">
         <f>'July-Dec., 2025'!D7</f>
         <v>157</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D14" s="15">
         <f>'July-Dec., 2025'!E7</f>
         <v>16</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E14" s="15">
         <f>'July-Dec., 2025'!F7</f>
         <v>6</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F14" s="15">
         <f>'July-Dec., 2025'!G7</f>
         <v>60</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G14" s="15">
         <f>'July-Dec., 2025'!H7</f>
         <v>2455</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H14" s="15">
         <f>'July-Dec., 2025'!I7</f>
         <v>251</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I14" s="15">
         <f>'July-Dec., 2025'!J7</f>
         <v>52</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J14" s="15">
         <f>'July-Dec., 2025'!K7</f>
         <v>54</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K14" s="15">
         <f>'July-Dec., 2025'!L7</f>
         <v>55</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="37" t="s">
+    <row r="15" spans="1:14" s="70" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A15" s="68" t="s">
+        <v>131</v>
+      </c>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="58"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="69"/>
+      <c r="N15" s="69"/>
+    </row>
+    <row r="16" spans="1:14" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="72" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16" s="58">
+        <f>'Jan.-June, 2026'!C7</f>
+        <v>2268</v>
+      </c>
+      <c r="C16" s="58">
+        <f>'Jan.-June, 2026'!D7</f>
+        <v>172</v>
+      </c>
+      <c r="D16" s="58">
+        <f>'Jan.-June, 2026'!E7</f>
+        <v>11</v>
+      </c>
+      <c r="E16" s="58">
+        <f>'Jan.-June, 2026'!F7</f>
+        <v>4</v>
+      </c>
+      <c r="F16" s="58">
+        <f>'Jan.-June, 2026'!G7</f>
         <v>64</v>
       </c>
-      <c r="B17" s="36"/>
-[...11 lines deleted...]
-      <c r="A18" s="33" t="s">
+      <c r="G16" s="58">
+        <f>'Jan.-June, 2026'!H7</f>
+        <v>2505</v>
+      </c>
+      <c r="H16" s="58">
+        <f>'Jan.-June, 2026'!I7</f>
+        <v>223</v>
+      </c>
+      <c r="I16" s="58">
+        <f>'Jan.-June, 2026'!J7</f>
+        <v>59</v>
+      </c>
+      <c r="J16" s="58">
+        <f>'Jan.-June, 2026'!K7</f>
+        <v>41</v>
+      </c>
+      <c r="K16" s="58">
+        <f>'Jan.-June, 2026'!L7</f>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="67" customFormat="1" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="72" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" s="58">
+        <f>'July-Dec., 2026'!C7</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="58">
+        <f>'July-Dec., 2026'!D7</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="58">
+        <f>'July-Dec., 2026'!E7</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="58">
+        <f>'July-Dec., 2026'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="58">
+        <f>'July-Dec., 2026'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="58">
+        <f>'July-Dec., 2026'!H7</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="58">
+        <f>'July-Dec., 2026'!I7</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="58">
+        <f>'July-Dec., 2026'!J7</f>
+        <v>0</v>
+      </c>
+      <c r="J17" s="58">
+        <f>'July-Dec., 2026'!K7</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="58">
+        <f>'July-Dec., 2026'!L7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="36"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="19" spans="1:14" s="61" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="D20" s="71" t="str">
+    <row r="20" spans="1:14" s="61" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="71" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="73" t="str">
+        <f>IF(B12=SUM(B13:B14),"","*")</f>
+        <v/>
+      </c>
+      <c r="C21" s="73" t="str">
+        <f t="shared" ref="C21:K21" si="0">IF(C12=SUM(C13:C14),"","*")</f>
+        <v/>
+      </c>
+      <c r="D21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E20" s="71" t="str">
+      <c r="E21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="F20" s="71" t="str">
+      <c r="F21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="G20" s="71" t="str">
+      <c r="G21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H20" s="71" t="str">
+      <c r="H21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I20" s="71" t="str">
+      <c r="I21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J20" s="71" t="str">
+      <c r="J21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K20" s="71" t="str">
+      <c r="K21" s="73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L20" s="62"/>
-[...1 lines deleted...]
-      <c r="N20" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="62"/>
+      <c r="N21" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:K3"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="39" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:M33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection activeCell="A3" sqref="A3"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -6555,2218 +6894,7452 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>5858</v>
+        <v>3233</v>
       </c>
       <c r="D7" s="57">
-        <v>551</v>
+        <v>208</v>
       </c>
       <c r="E7" s="57">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="F7" s="57">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G7" s="57">
-        <v>224</v>
+        <v>88</v>
       </c>
       <c r="H7" s="57">
-        <v>6133</v>
+        <v>3151</v>
       </c>
       <c r="I7" s="57">
-        <v>732</v>
+        <v>275</v>
       </c>
       <c r="J7" s="57">
-        <v>208</v>
+        <v>72</v>
       </c>
       <c r="K7" s="57">
-        <v>157</v>
+        <v>77</v>
       </c>
       <c r="L7" s="57">
-        <v>174</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>1106</v>
+        <v>636</v>
       </c>
       <c r="D8" s="15">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E8" s="15">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F8" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" s="15">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="H8" s="15">
-        <v>1087</v>
+        <v>672</v>
       </c>
       <c r="I8" s="15">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="J8" s="15">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="K8" s="15">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="L8" s="15">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>619</v>
+        <v>352</v>
       </c>
       <c r="D9" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E9" s="15">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F9" s="15">
         <v>1</v>
       </c>
       <c r="G9" s="15">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H9" s="15">
-        <v>671</v>
+        <v>365</v>
       </c>
       <c r="I9" s="15">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J9" s="15">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="K9" s="15">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="L9" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>560</v>
+        <v>255</v>
       </c>
       <c r="D10" s="15">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="E10" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F10" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G10" s="15">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H10" s="15">
-        <v>620</v>
+        <v>266</v>
       </c>
       <c r="I10" s="15">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="J10" s="15">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K10" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L10" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>700</v>
+        <v>423</v>
       </c>
       <c r="D11" s="15">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E11" s="15">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F11" s="15">
         <v>0</v>
       </c>
       <c r="G11" s="15">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="H11" s="15">
-        <v>749</v>
+        <v>210</v>
       </c>
       <c r="I11" s="15">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J11" s="15">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="K11" s="15">
         <v>14</v>
       </c>
       <c r="L11" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>352</v>
+        <v>192</v>
       </c>
       <c r="D12" s="15">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="E12" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
+        <v>0</v>
+      </c>
+      <c r="H12" s="15">
+        <v>210</v>
+      </c>
+      <c r="I12" s="15">
+        <v>3</v>
+      </c>
+      <c r="J12" s="15">
         <v>4</v>
       </c>
-      <c r="H12" s="15">
-[...7 lines deleted...]
-      </c>
       <c r="K12" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L12" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>821</v>
+        <v>367</v>
       </c>
       <c r="D13" s="15">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E13" s="15">
+        <v>1</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0</v>
+      </c>
+      <c r="G13" s="15">
+        <v>4</v>
+      </c>
+      <c r="H13" s="15">
+        <v>424</v>
+      </c>
+      <c r="I13" s="15">
+        <v>11</v>
+      </c>
+      <c r="J13" s="15">
         <v>5</v>
       </c>
-      <c r="F13" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="K13" s="15">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L13" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="D14" s="15">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
         <v>0</v>
       </c>
       <c r="G14" s="15">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="H14" s="15">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="I14" s="15">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="J14" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K14" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L14" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D15" s="15">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E15" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F15" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H15" s="15">
         <v>92</v>
       </c>
       <c r="I15" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J15" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K15" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L15" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D16" s="15">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="H16" s="15">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="I16" s="15">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="J16" s="15">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K16" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L16" s="15">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>226</v>
+        <v>149</v>
       </c>
       <c r="D17" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E17" s="15">
         <v>1</v>
       </c>
       <c r="F17" s="15">
         <v>0</v>
       </c>
       <c r="G17" s="15">
+        <v>1</v>
+      </c>
+      <c r="H17" s="15">
+        <v>148</v>
+      </c>
+      <c r="I17" s="15">
         <v>4</v>
       </c>
-      <c r="H17" s="15">
-[...2 lines deleted...]
-      <c r="I17" s="15">
+      <c r="J17" s="15">
         <v>2</v>
       </c>
-      <c r="J17" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="K17" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L17" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="D18" s="15">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" s="15">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="I18" s="15">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="J18" s="15">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K18" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L18" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>199</v>
+        <v>128</v>
       </c>
       <c r="D19" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E19" s="15">
         <v>0</v>
       </c>
       <c r="F19" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" s="15">
         <v>0</v>
       </c>
       <c r="H19" s="15">
-        <v>202</v>
+        <v>113</v>
       </c>
       <c r="I19" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J19" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K19" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L19" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D20" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H20" s="15">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="I20" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J20" s="15">
         <v>3</v>
       </c>
       <c r="K20" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D21" s="15">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H21" s="15">
-        <v>169</v>
+        <v>117</v>
       </c>
       <c r="I21" s="15">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="J21" s="15">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K21" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L21" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="D22" s="15">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
         <v>0</v>
       </c>
       <c r="G22" s="15">
         <v>0</v>
       </c>
       <c r="H22" s="15">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="I22" s="15">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="J22" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K22" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L22" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D23" s="15">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H23" s="15">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="I23" s="15">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L23" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
+        <v>15</v>
+      </c>
+      <c r="D24" s="15">
+        <v>0</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0</v>
+      </c>
+      <c r="G24" s="15">
+        <v>3</v>
+      </c>
+      <c r="H24" s="15">
         <v>11</v>
       </c>
-      <c r="D24" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="I24" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>183</v>
+        <v>72</v>
       </c>
       <c r="D25" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E25" s="15">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="15">
+        <v>11</v>
+      </c>
+      <c r="H25" s="15">
+        <v>68</v>
+      </c>
+      <c r="I25" s="15">
+        <v>5</v>
+      </c>
+      <c r="J25" s="15">
         <v>3</v>
       </c>
-      <c r="F25" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="K25" s="15">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L25" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="D26" s="15">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E26" s="15">
         <v>0</v>
       </c>
       <c r="F26" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G26" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H26" s="15">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="I26" s="15">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J26" s="15">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L26" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="D27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H27" s="15">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="I27" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="L27" s="15">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D28" s="15">
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
         <v>16</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29" s="13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I29" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="32"/>
+    </row>
+    <row r="33" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="57">
+        <v>2998</v>
+      </c>
+      <c r="D35" s="57">
+        <v>218</v>
+      </c>
+      <c r="E35" s="57">
+        <v>26</v>
+      </c>
+      <c r="F35" s="57">
+        <v>1</v>
+      </c>
+      <c r="G35" s="57">
         <v>103</v>
+      </c>
+      <c r="H35" s="57">
+        <v>3060</v>
+      </c>
+      <c r="I35" s="57">
+        <v>315</v>
+      </c>
+      <c r="J35" s="57">
+        <v>104</v>
+      </c>
+      <c r="K35" s="57">
+        <v>73</v>
+      </c>
+      <c r="L35" s="57">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="15">
+        <v>601</v>
+      </c>
+      <c r="D36" s="15">
+        <v>19</v>
+      </c>
+      <c r="E36" s="15">
+        <v>8</v>
+      </c>
+      <c r="F36" s="15">
+        <v>1</v>
+      </c>
+      <c r="G36" s="15">
+        <v>38</v>
+      </c>
+      <c r="H36" s="15">
+        <v>614</v>
+      </c>
+      <c r="I36" s="15">
+        <v>48</v>
+      </c>
+      <c r="J36" s="15">
+        <v>30</v>
+      </c>
+      <c r="K36" s="15">
+        <v>16</v>
+      </c>
+      <c r="L36" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="15">
+        <v>268</v>
+      </c>
+      <c r="D37" s="15">
+        <v>6</v>
+      </c>
+      <c r="E37" s="15">
+        <v>6</v>
+      </c>
+      <c r="F37" s="15">
+        <v>0</v>
+      </c>
+      <c r="G37" s="15">
+        <v>7</v>
+      </c>
+      <c r="H37" s="15">
+        <v>295</v>
+      </c>
+      <c r="I37" s="15">
+        <v>4</v>
+      </c>
+      <c r="J37" s="15">
+        <v>10</v>
+      </c>
+      <c r="K37" s="15">
+        <v>6</v>
+      </c>
+      <c r="L37" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="15">
+        <v>275</v>
+      </c>
+      <c r="D38" s="15">
+        <v>42</v>
+      </c>
+      <c r="E38" s="15">
+        <v>2</v>
+      </c>
+      <c r="F38" s="15">
+        <v>0</v>
+      </c>
+      <c r="G38" s="15">
+        <v>2</v>
+      </c>
+      <c r="H38" s="15">
+        <v>294</v>
+      </c>
+      <c r="I38" s="15">
+        <v>57</v>
+      </c>
+      <c r="J38" s="15">
+        <v>8</v>
+      </c>
+      <c r="K38" s="15">
+        <v>10</v>
+      </c>
+      <c r="L38" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="15">
+        <v>494</v>
+      </c>
+      <c r="D39" s="15">
+        <v>11</v>
+      </c>
+      <c r="E39" s="15">
+        <v>2</v>
+      </c>
+      <c r="F39" s="15">
+        <v>0</v>
+      </c>
+      <c r="G39" s="15">
+        <v>8</v>
+      </c>
+      <c r="H39" s="15">
+        <v>556</v>
+      </c>
+      <c r="I39" s="15">
+        <v>22</v>
+      </c>
+      <c r="J39" s="15">
+        <v>12</v>
+      </c>
+      <c r="K39" s="15">
+        <v>10</v>
+      </c>
+      <c r="L39" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="15">
+        <v>197</v>
+      </c>
+      <c r="D40" s="15">
+        <v>4</v>
+      </c>
+      <c r="E40" s="15">
+        <v>0</v>
+      </c>
+      <c r="F40" s="15">
+        <v>0</v>
+      </c>
+      <c r="G40" s="15">
+        <v>1</v>
+      </c>
+      <c r="H40" s="15">
+        <v>206</v>
+      </c>
+      <c r="I40" s="15">
+        <v>4</v>
+      </c>
+      <c r="J40" s="15">
+        <v>4</v>
+      </c>
+      <c r="K40" s="15">
+        <v>7</v>
+      </c>
+      <c r="L40" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C41" s="15">
+        <v>283</v>
+      </c>
+      <c r="D41" s="15">
+        <v>19</v>
+      </c>
+      <c r="E41" s="15">
+        <v>1</v>
+      </c>
+      <c r="F41" s="15">
+        <v>0</v>
+      </c>
+      <c r="G41" s="15">
+        <v>0</v>
+      </c>
+      <c r="H41" s="15">
+        <v>312</v>
+      </c>
+      <c r="I41" s="15">
+        <v>17</v>
+      </c>
+      <c r="J41" s="15">
+        <v>7</v>
+      </c>
+      <c r="K41" s="15">
+        <v>7</v>
+      </c>
+      <c r="L41" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="15">
+        <v>54</v>
+      </c>
+      <c r="D42" s="15">
+        <v>9</v>
+      </c>
+      <c r="E42" s="15">
+        <v>0</v>
+      </c>
+      <c r="F42" s="15">
+        <v>0</v>
+      </c>
+      <c r="G42" s="15">
+        <v>4</v>
+      </c>
+      <c r="H42" s="15">
+        <v>52</v>
+      </c>
+      <c r="I42" s="15">
+        <v>14</v>
+      </c>
+      <c r="J42" s="15">
+        <v>1</v>
+      </c>
+      <c r="K42" s="15">
+        <v>0</v>
+      </c>
+      <c r="L42" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="15">
+        <v>84</v>
+      </c>
+      <c r="D43" s="15">
+        <v>10</v>
+      </c>
+      <c r="E43" s="15">
+        <v>1</v>
+      </c>
+      <c r="F43" s="15">
+        <v>0</v>
+      </c>
+      <c r="G43" s="15">
+        <v>1</v>
+      </c>
+      <c r="H43" s="15">
+        <v>52</v>
+      </c>
+      <c r="I43" s="15">
+        <v>18</v>
+      </c>
+      <c r="J43" s="15">
+        <v>0</v>
+      </c>
+      <c r="K43" s="15">
+        <v>0</v>
+      </c>
+      <c r="L43" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="15">
+        <v>52</v>
+      </c>
+      <c r="D44" s="15">
+        <v>4</v>
+      </c>
+      <c r="E44" s="15">
+        <v>0</v>
+      </c>
+      <c r="F44" s="15">
+        <v>0</v>
+      </c>
+      <c r="G44" s="15">
+        <v>10</v>
+      </c>
+      <c r="H44" s="15">
+        <v>58</v>
+      </c>
+      <c r="I44" s="15">
+        <v>4</v>
+      </c>
+      <c r="J44" s="15">
+        <v>3</v>
+      </c>
+      <c r="K44" s="15">
+        <v>0</v>
+      </c>
+      <c r="L44" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="15">
+        <v>113</v>
+      </c>
+      <c r="D45" s="15">
+        <v>5</v>
+      </c>
+      <c r="E45" s="15">
+        <v>1</v>
+      </c>
+      <c r="F45" s="15">
+        <v>0</v>
+      </c>
+      <c r="G45" s="15">
+        <v>1</v>
+      </c>
+      <c r="H45" s="15">
+        <v>108</v>
+      </c>
+      <c r="I45" s="15">
+        <v>1</v>
+      </c>
+      <c r="J45" s="15">
+        <v>2</v>
+      </c>
+      <c r="K45" s="15">
+        <v>0</v>
+      </c>
+      <c r="L45" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="15">
+        <v>46</v>
+      </c>
+      <c r="D46" s="15">
+        <v>18</v>
+      </c>
+      <c r="E46" s="15">
+        <v>0</v>
+      </c>
+      <c r="F46" s="15">
+        <v>0</v>
+      </c>
+      <c r="G46" s="15">
+        <v>2</v>
+      </c>
+      <c r="H46" s="15">
+        <v>38</v>
+      </c>
+      <c r="I46" s="15">
+        <v>24</v>
+      </c>
+      <c r="J46" s="15">
+        <v>5</v>
+      </c>
+      <c r="K46" s="15">
+        <v>2</v>
+      </c>
+      <c r="L46" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="15">
+        <v>97</v>
+      </c>
+      <c r="D47" s="15">
+        <v>0</v>
+      </c>
+      <c r="E47" s="15">
+        <v>1</v>
+      </c>
+      <c r="F47" s="15">
+        <v>0</v>
+      </c>
+      <c r="G47" s="15">
+        <v>1</v>
+      </c>
+      <c r="H47" s="15">
+        <v>93</v>
+      </c>
+      <c r="I47" s="15">
+        <v>1</v>
+      </c>
+      <c r="J47" s="15">
+        <v>5</v>
+      </c>
+      <c r="K47" s="15">
+        <v>2</v>
+      </c>
+      <c r="L47" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="15">
+        <v>53</v>
+      </c>
+      <c r="D48" s="15">
+        <v>2</v>
+      </c>
+      <c r="E48" s="15">
+        <v>0</v>
+      </c>
+      <c r="F48" s="15">
+        <v>0</v>
+      </c>
+      <c r="G48" s="15">
+        <v>0</v>
+      </c>
+      <c r="H48" s="15">
+        <v>50</v>
+      </c>
+      <c r="I48" s="15">
+        <v>3</v>
+      </c>
+      <c r="J48" s="15">
+        <v>1</v>
+      </c>
+      <c r="K48" s="15">
+        <v>1</v>
+      </c>
+      <c r="L48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="15">
+        <v>143</v>
+      </c>
+      <c r="D49" s="15">
+        <v>11</v>
+      </c>
+      <c r="E49" s="15">
+        <v>2</v>
+      </c>
+      <c r="F49" s="15">
+        <v>0</v>
+      </c>
+      <c r="G49" s="15">
+        <v>1</v>
+      </c>
+      <c r="H49" s="15">
+        <v>104</v>
+      </c>
+      <c r="I49" s="15">
+        <v>25</v>
+      </c>
+      <c r="J49" s="15">
+        <v>8</v>
+      </c>
+      <c r="K49" s="15">
+        <v>2</v>
+      </c>
+      <c r="L49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="15">
+        <v>6</v>
+      </c>
+      <c r="D50" s="15">
+        <v>4</v>
+      </c>
+      <c r="E50" s="15">
+        <v>0</v>
+      </c>
+      <c r="F50" s="15">
+        <v>0</v>
+      </c>
+      <c r="G50" s="15">
+        <v>1</v>
+      </c>
+      <c r="H50" s="15">
+        <v>5</v>
+      </c>
+      <c r="I50" s="15">
+        <v>7</v>
+      </c>
+      <c r="J50" s="15">
+        <v>0</v>
+      </c>
+      <c r="K50" s="15">
+        <v>0</v>
+      </c>
+      <c r="L50" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="15">
+        <v>32</v>
+      </c>
+      <c r="D51" s="15">
+        <v>42</v>
+      </c>
+      <c r="E51" s="15">
+        <v>0</v>
+      </c>
+      <c r="F51" s="15">
+        <v>0</v>
+      </c>
+      <c r="G51" s="15">
+        <v>1</v>
+      </c>
+      <c r="H51" s="15">
+        <v>29</v>
+      </c>
+      <c r="I51" s="15">
+        <v>56</v>
+      </c>
+      <c r="J51" s="15">
+        <v>0</v>
+      </c>
+      <c r="K51" s="15">
+        <v>0</v>
+      </c>
+      <c r="L51" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="15">
+        <v>8</v>
+      </c>
+      <c r="D52" s="15">
+        <v>0</v>
+      </c>
+      <c r="E52" s="15">
+        <v>0</v>
+      </c>
+      <c r="F52" s="15">
+        <v>0</v>
+      </c>
+      <c r="G52" s="15">
+        <v>6</v>
+      </c>
+      <c r="H52" s="15">
+        <v>6</v>
+      </c>
+      <c r="I52" s="15">
+        <v>1</v>
+      </c>
+      <c r="J52" s="15">
+        <v>2</v>
+      </c>
+      <c r="K52" s="15">
+        <v>0</v>
+      </c>
+      <c r="L52" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="15">
+        <v>82</v>
+      </c>
+      <c r="D53" s="15">
+        <v>5</v>
+      </c>
+      <c r="E53" s="15">
+        <v>0</v>
+      </c>
+      <c r="F53" s="15">
+        <v>0</v>
+      </c>
+      <c r="G53" s="15">
+        <v>15</v>
+      </c>
+      <c r="H53" s="15">
+        <v>87</v>
+      </c>
+      <c r="I53" s="15">
+        <v>6</v>
+      </c>
+      <c r="J53" s="15">
+        <v>2</v>
+      </c>
+      <c r="K53" s="15">
+        <v>3</v>
+      </c>
+      <c r="L53" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="15">
+        <v>46</v>
+      </c>
+      <c r="D54" s="15">
+        <v>4</v>
+      </c>
+      <c r="E54" s="15">
+        <v>2</v>
+      </c>
+      <c r="F54" s="15">
+        <v>0</v>
+      </c>
+      <c r="G54" s="15">
+        <v>2</v>
+      </c>
+      <c r="H54" s="15">
+        <v>40</v>
+      </c>
+      <c r="I54" s="15">
+        <v>3</v>
+      </c>
+      <c r="J54" s="15">
+        <v>4</v>
+      </c>
+      <c r="K54" s="15">
+        <v>4</v>
+      </c>
+      <c r="L54" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="15">
+        <v>37</v>
+      </c>
+      <c r="D55" s="15">
+        <v>0</v>
+      </c>
+      <c r="E55" s="15">
+        <v>0</v>
+      </c>
+      <c r="F55" s="15">
+        <v>0</v>
+      </c>
+      <c r="G55" s="15">
+        <v>1</v>
+      </c>
+      <c r="H55" s="15">
+        <v>42</v>
+      </c>
+      <c r="I55" s="15">
+        <v>0</v>
+      </c>
+      <c r="J55" s="15">
+        <v>0</v>
+      </c>
+      <c r="K55" s="15">
+        <v>0</v>
+      </c>
+      <c r="L55" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B56" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" s="15">
+        <v>24</v>
+      </c>
+      <c r="D56" s="15">
+        <v>2</v>
+      </c>
+      <c r="E56" s="15">
+        <v>0</v>
+      </c>
+      <c r="F56" s="15">
+        <v>0</v>
+      </c>
+      <c r="G56" s="15">
+        <v>1</v>
+      </c>
+      <c r="H56" s="15">
+        <v>16</v>
+      </c>
+      <c r="I56" s="15">
+        <v>0</v>
+      </c>
+      <c r="J56" s="15">
+        <v>0</v>
+      </c>
+      <c r="K56" s="15">
+        <v>2</v>
+      </c>
+      <c r="L56" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B57" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="13">
+        <v>3</v>
+      </c>
+      <c r="D57" s="13">
+        <v>1</v>
+      </c>
+      <c r="E57" s="13">
+        <v>0</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="13">
+        <v>0</v>
+      </c>
+      <c r="H57" s="13">
+        <v>3</v>
+      </c>
+      <c r="I57" s="13">
+        <v>0</v>
+      </c>
+      <c r="J57" s="13">
+        <v>0</v>
+      </c>
+      <c r="K57" s="13">
+        <v>1</v>
+      </c>
+      <c r="L57" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="B59" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="57" t="str">
+        <f>IF(C35=C7,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D59" s="57" t="str">
+        <f t="shared" ref="D59:L59" si="1">IF(D35=D7,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="H59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="I59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="J59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="K59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="L59" s="57" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="15" t="str">
+        <f t="shared" ref="C60:L75" si="2">IF(C36=C8,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L60" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L61" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L62" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L63" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L64" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L65" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B66" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L66" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B67" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L67" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B68" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L68" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B69" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L69" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="70" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B70" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L70" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B71" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L71" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L72" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="73" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B73" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="L73" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="74" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="H74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="J74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="K74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L74" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="H75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="I75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="J75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="L75" s="15" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="76" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" s="15" t="str">
+        <f t="shared" ref="C76:L81" si="3">IF(C52=C24,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="E76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="I76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="J76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L76" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B77" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="I77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="J77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L77" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="I78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="J78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="K78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L78" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="E79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="I79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L79" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="80" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="D80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="L80" s="15" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="81" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="E81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="F81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="G81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
+      </c>
+      <c r="H81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="I81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="J81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="K81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="L81" s="13" t="str">
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B3" s="40"/>
+      <c r="C3" s="3" t="str">
+        <f>IF(C7=SUM(C8:C29),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="3" t="str">
+        <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="F3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:13" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>6151</v>
+        <v>6855</v>
       </c>
       <c r="D7" s="57">
-        <v>633</v>
+        <v>523</v>
       </c>
       <c r="E7" s="57">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F7" s="57">
         <v>10</v>
       </c>
       <c r="G7" s="57">
-        <v>381</v>
+        <v>178</v>
       </c>
       <c r="H7" s="57">
-        <v>6463</v>
+        <v>7402</v>
       </c>
       <c r="I7" s="57">
-        <v>815</v>
+        <v>687</v>
       </c>
       <c r="J7" s="57">
-        <v>200</v>
+        <v>166</v>
       </c>
       <c r="K7" s="57">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="L7" s="57">
-        <v>289</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>1146</v>
+        <v>1114</v>
       </c>
       <c r="D8" s="15">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E8" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F8" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G8" s="15">
-        <v>236</v>
+        <v>51</v>
       </c>
       <c r="H8" s="15">
-        <v>1153</v>
+        <v>1126</v>
       </c>
       <c r="I8" s="15">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J8" s="15">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="K8" s="15">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="L8" s="15">
-        <v>206</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="D9" s="15">
+        <v>14</v>
+      </c>
+      <c r="E9" s="15">
+        <v>0</v>
+      </c>
+      <c r="F9" s="15">
+        <v>2</v>
+      </c>
+      <c r="G9" s="15">
+        <v>10</v>
+      </c>
+      <c r="H9" s="15">
+        <v>660</v>
+      </c>
+      <c r="I9" s="15">
+        <v>18</v>
+      </c>
+      <c r="J9" s="15">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="K9" s="15">
         <v>13</v>
       </c>
       <c r="L9" s="15">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>867</v>
+        <v>732</v>
       </c>
       <c r="D10" s="15">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="E10" s="15">
         <v>6</v>
       </c>
       <c r="F10" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G10" s="15">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H10" s="15">
-        <v>913</v>
+        <v>804</v>
       </c>
       <c r="I10" s="15">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="J10" s="15">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K10" s="15">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L10" s="15">
-        <v>17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>575</v>
+        <v>1097</v>
       </c>
       <c r="D11" s="15">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="E11" s="15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F11" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G11" s="15">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H11" s="15">
-        <v>632</v>
+        <v>1264</v>
       </c>
       <c r="I11" s="15">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="J11" s="15">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="K11" s="15">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L11" s="15">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>394</v>
+        <v>451</v>
       </c>
       <c r="D12" s="15">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12" s="15">
         <v>2</v>
       </c>
       <c r="H12" s="15">
-        <v>429</v>
+        <v>502</v>
       </c>
       <c r="I12" s="15">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="J12" s="15">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K12" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L12" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>820</v>
+        <v>924</v>
       </c>
       <c r="D13" s="15">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E13" s="15">
+        <v>3</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0</v>
+      </c>
+      <c r="H13" s="15">
+        <v>972</v>
+      </c>
+      <c r="I13" s="15">
+        <v>48</v>
+      </c>
+      <c r="J13" s="15">
+        <v>19</v>
+      </c>
+      <c r="K13" s="15">
+        <v>7</v>
+      </c>
+      <c r="L13" s="15">
         <v>2</v>
-      </c>
-[...19 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>59</v>
+        <v>152</v>
       </c>
       <c r="D14" s="15">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E14" s="15">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H14" s="15">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="I14" s="15">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="J14" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K14" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L14" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="D15" s="15">
         <v>20</v>
       </c>
       <c r="E15" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H15" s="15">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="I15" s="15">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="J15" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K15" s="15">
         <v>6</v>
       </c>
       <c r="L15" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="D16" s="15">
         <v>10</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="H16" s="15">
-        <v>173</v>
+        <v>135</v>
       </c>
       <c r="I16" s="15">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J16" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K16" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L16" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>207</v>
+        <v>268</v>
       </c>
       <c r="D17" s="15">
+        <v>8</v>
+      </c>
+      <c r="E17" s="15">
+        <v>2</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0</v>
+      </c>
+      <c r="G17" s="15">
+        <v>4</v>
+      </c>
+      <c r="H17" s="15">
+        <v>264</v>
+      </c>
+      <c r="I17" s="15">
+        <v>9</v>
+      </c>
+      <c r="J17" s="15">
+        <v>5</v>
+      </c>
+      <c r="K17" s="15">
         <v>3</v>
       </c>
-      <c r="E17" s="15">
-[...5 lines deleted...]
-      <c r="G17" s="15">
+      <c r="L17" s="15">
         <v>3</v>
-      </c>
-[...13 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="D18" s="15">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E18" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
         <v>0</v>
       </c>
       <c r="H18" s="15">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I18" s="15">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="J18" s="15">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K18" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L18" s="15">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="D19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19" s="15">
         <v>0</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
       <c r="G19" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H19" s="15">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="I19" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J19" s="15">
         <v>3</v>
       </c>
       <c r="K19" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L19" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>63</v>
+        <v>142</v>
       </c>
       <c r="D20" s="15">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="15">
-        <v>114</v>
+        <v>157</v>
       </c>
       <c r="I20" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J20" s="15">
+        <v>6</v>
+      </c>
+      <c r="K20" s="15">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="D21" s="15">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H21" s="15">
-        <v>239</v>
+        <v>307</v>
       </c>
       <c r="I21" s="15">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="J21" s="15">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="K21" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L21" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="D22" s="15">
-        <v>126</v>
+        <v>40</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
         <v>0</v>
       </c>
       <c r="G22" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="15">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="I22" s="15">
-        <v>175</v>
+        <v>61</v>
       </c>
       <c r="J22" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K22" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L22" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D23" s="15">
+        <v>68</v>
+      </c>
+      <c r="E23" s="15">
+        <v>0</v>
+      </c>
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+      <c r="G23" s="15">
+        <v>2</v>
+      </c>
+      <c r="H23" s="15">
         <v>80</v>
       </c>
-      <c r="E23" s="15">
-[...5 lines deleted...]
-      <c r="G23" s="15">
+      <c r="I23" s="15">
+        <v>110</v>
+      </c>
+      <c r="J23" s="15">
+        <v>0</v>
+      </c>
+      <c r="K23" s="15">
+        <v>0</v>
+      </c>
+      <c r="L23" s="15">
         <v>4</v>
-      </c>
-[...13 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D24" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="15">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I24" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="D25" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F25" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" s="15">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H25" s="15">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="I25" s="15">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J25" s="15">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="K25" s="15">
+        <v>3</v>
+      </c>
+      <c r="L25" s="15">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="D26" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E26" s="15">
         <v>0</v>
       </c>
       <c r="F26" s="15">
         <v>0</v>
       </c>
       <c r="G26" s="15">
         <v>1</v>
       </c>
       <c r="H26" s="15">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="I26" s="15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>3</v>
       </c>
       <c r="L26" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="D27" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>0</v>
       </c>
       <c r="H27" s="15">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I27" s="15">
         <v>2</v>
       </c>
       <c r="J27" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K27" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L27" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="D28" s="15">
         <v>1</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="I28" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L28" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D29" s="13">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="H4:L4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
+&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:M33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
+    <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="5.5" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="3" t="str">
+        <f>IF(C7=SUM(C8:C29),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="3" t="str">
+        <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="F3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+    </row>
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5" s="78" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" s="79" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="63" t="s">
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="63" t="s">
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="57">
+        <v>6335</v>
+      </c>
+      <c r="D7" s="57">
+        <v>467</v>
+      </c>
+      <c r="E7" s="57">
+        <v>38</v>
+      </c>
+      <c r="F7" s="57">
+        <v>5</v>
+      </c>
+      <c r="G7" s="57">
+        <v>188</v>
+      </c>
+      <c r="H7" s="57">
+        <v>6592</v>
+      </c>
+      <c r="I7" s="57">
+        <v>703</v>
+      </c>
+      <c r="J7" s="57">
+        <v>204</v>
+      </c>
+      <c r="K7" s="57">
+        <v>157</v>
+      </c>
+      <c r="L7" s="57">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="15">
+        <v>1210</v>
+      </c>
+      <c r="D8" s="15">
+        <v>35</v>
+      </c>
+      <c r="E8" s="15">
+        <v>12</v>
+      </c>
+      <c r="F8" s="15">
+        <v>2</v>
+      </c>
+      <c r="G8" s="15">
+        <v>61</v>
+      </c>
+      <c r="H8" s="15">
+        <v>1222</v>
+      </c>
+      <c r="I8" s="15">
+        <v>78</v>
+      </c>
+      <c r="J8" s="15">
+        <v>52</v>
+      </c>
+      <c r="K8" s="15">
+        <v>39</v>
+      </c>
+      <c r="L8" s="15">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="15">
+        <v>525</v>
+      </c>
+      <c r="D9" s="15">
+        <v>11</v>
+      </c>
+      <c r="E9" s="15">
+        <v>7</v>
+      </c>
+      <c r="F9" s="15">
+        <v>1</v>
+      </c>
+      <c r="G9" s="15">
+        <v>14</v>
+      </c>
+      <c r="H9" s="15">
+        <v>596</v>
+      </c>
+      <c r="I9" s="15">
+        <v>10</v>
+      </c>
+      <c r="J9" s="15">
+        <v>18</v>
+      </c>
+      <c r="K9" s="15">
+        <v>20</v>
+      </c>
+      <c r="L9" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="15">
+        <v>605</v>
+      </c>
+      <c r="D10" s="15">
+        <v>87</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0</v>
+      </c>
+      <c r="G10" s="15">
+        <v>3</v>
+      </c>
+      <c r="H10" s="15">
+        <v>659</v>
+      </c>
+      <c r="I10" s="15">
+        <v>116</v>
+      </c>
+      <c r="J10" s="15">
+        <v>18</v>
+      </c>
+      <c r="K10" s="15">
+        <v>16</v>
+      </c>
+      <c r="L10" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="15">
+        <v>1069</v>
+      </c>
+      <c r="D11" s="15">
+        <v>40</v>
+      </c>
+      <c r="E11" s="15">
+        <v>5</v>
+      </c>
+      <c r="F11" s="15">
+        <v>1</v>
+      </c>
+      <c r="G11" s="15">
+        <v>21</v>
+      </c>
+      <c r="H11" s="15">
+        <v>1217</v>
+      </c>
+      <c r="I11" s="15">
+        <v>60</v>
+      </c>
+      <c r="J11" s="15">
+        <v>28</v>
+      </c>
+      <c r="K11" s="15">
+        <v>25</v>
+      </c>
+      <c r="L11" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="15">
+        <v>392</v>
+      </c>
+      <c r="D12" s="15">
+        <v>8</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0</v>
+      </c>
+      <c r="G12" s="15">
+        <v>2</v>
+      </c>
+      <c r="H12" s="15">
+        <v>416</v>
+      </c>
+      <c r="I12" s="15">
+        <v>5</v>
+      </c>
+      <c r="J12" s="15">
+        <v>12</v>
+      </c>
+      <c r="K12" s="15">
+        <v>10</v>
+      </c>
+      <c r="L12" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="15">
+        <v>667</v>
+      </c>
+      <c r="D13" s="15">
+        <v>31</v>
+      </c>
+      <c r="E13" s="15">
+        <v>1</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0</v>
+      </c>
+      <c r="G13" s="15">
+        <v>3</v>
+      </c>
+      <c r="H13" s="15">
+        <v>734</v>
+      </c>
+      <c r="I13" s="15">
+        <v>38</v>
+      </c>
+      <c r="J13" s="15">
+        <v>12</v>
+      </c>
+      <c r="K13" s="15">
+        <v>13</v>
+      </c>
+      <c r="L13" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="15">
+        <v>112</v>
+      </c>
+      <c r="D14" s="15">
+        <v>21</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0</v>
+      </c>
+      <c r="G14" s="15">
+        <v>7</v>
+      </c>
+      <c r="H14" s="15">
+        <v>110</v>
+      </c>
+      <c r="I14" s="15">
+        <v>26</v>
+      </c>
+      <c r="J14" s="15">
+        <v>4</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="15">
+        <v>138</v>
+      </c>
+      <c r="D15" s="15">
+        <v>20</v>
+      </c>
+      <c r="E15" s="15">
+        <v>1</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="15">
+        <v>2</v>
+      </c>
+      <c r="H15" s="15">
+        <v>116</v>
+      </c>
+      <c r="I15" s="15">
+        <v>26</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0</v>
+      </c>
+      <c r="K15" s="15">
+        <v>1</v>
+      </c>
+      <c r="L15" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="15">
+        <v>110</v>
+      </c>
+      <c r="D16" s="15">
+        <v>7</v>
+      </c>
+      <c r="E16" s="15">
+        <v>1</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="15">
+        <v>23</v>
+      </c>
+      <c r="H16" s="15">
+        <v>122</v>
+      </c>
+      <c r="I16" s="15">
+        <v>9</v>
+      </c>
+      <c r="J16" s="15">
+        <v>4</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0</v>
+      </c>
+      <c r="L16" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="15">
+        <v>244</v>
+      </c>
+      <c r="D17" s="15">
+        <v>8</v>
+      </c>
+      <c r="E17" s="15">
+        <v>1</v>
+      </c>
+      <c r="F17" s="15">
+        <v>1</v>
+      </c>
+      <c r="G17" s="15">
+        <v>1</v>
+      </c>
+      <c r="H17" s="15">
+        <v>228</v>
+      </c>
+      <c r="I17" s="15">
+        <v>2</v>
+      </c>
+      <c r="J17" s="15">
+        <v>4</v>
+      </c>
+      <c r="K17" s="15">
+        <v>4</v>
+      </c>
+      <c r="L17" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="15">
+        <v>113</v>
+      </c>
+      <c r="D18" s="15">
+        <v>20</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0</v>
+      </c>
+      <c r="G18" s="15">
+        <v>2</v>
+      </c>
+      <c r="H18" s="15">
+        <v>95</v>
+      </c>
+      <c r="I18" s="15">
+        <v>31</v>
+      </c>
+      <c r="J18" s="15">
+        <v>8</v>
+      </c>
+      <c r="K18" s="15">
+        <v>3</v>
+      </c>
+      <c r="L18" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="15">
+        <v>201</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0</v>
+      </c>
+      <c r="E19" s="15">
+        <v>1</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0</v>
+      </c>
+      <c r="G19" s="15">
+        <v>1</v>
+      </c>
+      <c r="H19" s="15">
+        <v>196</v>
+      </c>
+      <c r="I19" s="15">
+        <v>1</v>
+      </c>
+      <c r="J19" s="15">
+        <v>9</v>
+      </c>
+      <c r="K19" s="15">
+        <v>7</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="15">
+        <v>128</v>
+      </c>
+      <c r="D20" s="15">
+        <v>2</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0</v>
+      </c>
+      <c r="H20" s="15">
+        <v>116</v>
+      </c>
+      <c r="I20" s="15">
+        <v>7</v>
+      </c>
+      <c r="J20" s="15">
+        <v>6</v>
+      </c>
+      <c r="K20" s="15">
+        <v>1</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="15">
+        <v>271</v>
+      </c>
+      <c r="D21" s="15">
+        <v>26</v>
+      </c>
+      <c r="E21" s="15">
+        <v>2</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0</v>
+      </c>
+      <c r="G21" s="15">
+        <v>2</v>
+      </c>
+      <c r="H21" s="15">
+        <v>226</v>
+      </c>
+      <c r="I21" s="15">
+        <v>49</v>
+      </c>
+      <c r="J21" s="15">
+        <v>12</v>
+      </c>
+      <c r="K21" s="15">
+        <v>7</v>
+      </c>
+      <c r="L21" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="15">
+        <v>93</v>
+      </c>
+      <c r="D22" s="15">
+        <v>58</v>
+      </c>
+      <c r="E22" s="15">
+        <v>0</v>
+      </c>
+      <c r="F22" s="15">
+        <v>0</v>
+      </c>
+      <c r="G22" s="15">
+        <v>1</v>
+      </c>
+      <c r="H22" s="15">
+        <v>81</v>
+      </c>
+      <c r="I22" s="15">
+        <v>104</v>
+      </c>
+      <c r="J22" s="15">
+        <v>2</v>
+      </c>
+      <c r="K22" s="15">
+        <v>0</v>
+      </c>
+      <c r="L22" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="15">
+        <v>68</v>
+      </c>
+      <c r="D23" s="15">
+        <v>68</v>
+      </c>
+      <c r="E23" s="15">
+        <v>0</v>
+      </c>
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+      <c r="G23" s="15">
+        <v>2</v>
+      </c>
+      <c r="H23" s="15">
+        <v>61</v>
+      </c>
+      <c r="I23" s="15">
+        <v>108</v>
+      </c>
+      <c r="J23" s="15">
+        <v>2</v>
+      </c>
+      <c r="K23" s="15">
+        <v>0</v>
+      </c>
+      <c r="L23" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="15">
+        <v>15</v>
+      </c>
+      <c r="D24" s="15">
+        <v>0</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0</v>
+      </c>
+      <c r="G24" s="15">
+        <v>6</v>
+      </c>
+      <c r="H24" s="15">
+        <v>14</v>
+      </c>
+      <c r="I24" s="15">
+        <v>1</v>
+      </c>
+      <c r="J24" s="15">
+        <v>3</v>
+      </c>
+      <c r="K24" s="15">
+        <v>0</v>
+      </c>
+      <c r="L24" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="15">
+        <v>180</v>
+      </c>
+      <c r="D25" s="15">
+        <v>17</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="15">
+        <v>33</v>
+      </c>
+      <c r="H25" s="15">
+        <v>183</v>
+      </c>
+      <c r="I25" s="15">
+        <v>24</v>
+      </c>
+      <c r="J25" s="15">
+        <v>3</v>
+      </c>
+      <c r="K25" s="15">
+        <v>3</v>
+      </c>
+      <c r="L25" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="15">
+        <v>80</v>
+      </c>
+      <c r="D26" s="15">
+        <v>4</v>
+      </c>
+      <c r="E26" s="15">
+        <v>3</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="15">
+        <v>2</v>
+      </c>
+      <c r="H26" s="15">
+        <v>77</v>
+      </c>
+      <c r="I26" s="15">
+        <v>7</v>
+      </c>
+      <c r="J26" s="15">
+        <v>6</v>
+      </c>
+      <c r="K26" s="15">
+        <v>4</v>
+      </c>
+      <c r="L26" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="15">
+        <v>76</v>
+      </c>
+      <c r="D27" s="15">
+        <v>1</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>1</v>
+      </c>
+      <c r="H27" s="15">
+        <v>93</v>
+      </c>
+      <c r="I27" s="15">
+        <v>1</v>
+      </c>
+      <c r="J27" s="15">
+        <v>1</v>
+      </c>
+      <c r="K27" s="15">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="15">
+        <v>34</v>
+      </c>
+      <c r="D28" s="15">
+        <v>2</v>
+      </c>
+      <c r="E28" s="15">
+        <v>0</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="15">
+        <v>1</v>
+      </c>
+      <c r="H28" s="15">
+        <v>27</v>
+      </c>
+      <c r="I28" s="15">
+        <v>0</v>
+      </c>
+      <c r="J28" s="15">
+        <v>0</v>
+      </c>
+      <c r="K28" s="15">
+        <v>3</v>
+      </c>
+      <c r="L28" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="13">
+        <v>4</v>
+      </c>
+      <c r="D29" s="13">
+        <v>1</v>
+      </c>
+      <c r="E29" s="13">
+        <v>0</v>
+      </c>
+      <c r="F29" s="13">
+        <v>0</v>
+      </c>
+      <c r="G29" s="13">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
+        <v>3</v>
+      </c>
+      <c r="I29" s="13">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13">
+        <v>1</v>
+      </c>
+      <c r="L29" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="H4:L4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
+&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:M33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
+    <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="5.5" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="3" t="str">
+        <f>IF(C7=SUM(C8:C29),"","*")</f>
+        <v/>
+      </c>
+      <c r="D3" s="3" t="str">
+        <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
+        <v/>
+      </c>
+      <c r="E3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="F3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="H3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L3" s="3" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+    </row>
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5" s="78" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" s="79" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="63" t="s">
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="63" t="s">
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="57">
+        <v>5858</v>
+      </c>
+      <c r="D7" s="57">
+        <v>551</v>
+      </c>
+      <c r="E7" s="57">
+        <v>47</v>
+      </c>
+      <c r="F7" s="57">
+        <v>7</v>
+      </c>
+      <c r="G7" s="57">
+        <v>224</v>
+      </c>
+      <c r="H7" s="57">
+        <v>6133</v>
+      </c>
+      <c r="I7" s="57">
+        <v>732</v>
+      </c>
+      <c r="J7" s="57">
+        <v>208</v>
+      </c>
+      <c r="K7" s="57">
+        <v>157</v>
+      </c>
+      <c r="L7" s="57">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="15">
+        <v>1106</v>
+      </c>
+      <c r="D8" s="15">
+        <v>53</v>
+      </c>
+      <c r="E8" s="15">
+        <v>9</v>
+      </c>
+      <c r="F8" s="15">
+        <v>2</v>
+      </c>
+      <c r="G8" s="15">
+        <v>62</v>
+      </c>
+      <c r="H8" s="15">
+        <v>1087</v>
+      </c>
+      <c r="I8" s="15">
+        <v>71</v>
+      </c>
+      <c r="J8" s="15">
+        <v>47</v>
+      </c>
+      <c r="K8" s="15">
+        <v>55</v>
+      </c>
+      <c r="L8" s="15">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="15">
+        <v>619</v>
+      </c>
+      <c r="D9" s="15">
+        <v>5</v>
+      </c>
+      <c r="E9" s="15">
+        <v>10</v>
+      </c>
+      <c r="F9" s="15">
+        <v>1</v>
+      </c>
+      <c r="G9" s="15">
+        <v>8</v>
+      </c>
+      <c r="H9" s="15">
+        <v>671</v>
+      </c>
+      <c r="I9" s="15">
+        <v>11</v>
+      </c>
+      <c r="J9" s="15">
+        <v>21</v>
+      </c>
+      <c r="K9" s="15">
+        <v>19</v>
+      </c>
+      <c r="L9" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="15">
+        <v>560</v>
+      </c>
+      <c r="D10" s="15">
+        <v>95</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4</v>
+      </c>
+      <c r="F10" s="15">
+        <v>1</v>
+      </c>
+      <c r="G10" s="15">
+        <v>10</v>
+      </c>
+      <c r="H10" s="15">
+        <v>620</v>
+      </c>
+      <c r="I10" s="15">
+        <v>113</v>
+      </c>
+      <c r="J10" s="15">
+        <v>14</v>
+      </c>
+      <c r="K10" s="15">
+        <v>6</v>
+      </c>
+      <c r="L10" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="15">
+        <v>700</v>
+      </c>
+      <c r="D11" s="15">
+        <v>30</v>
+      </c>
+      <c r="E11" s="15">
+        <v>8</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0</v>
+      </c>
+      <c r="G11" s="15">
+        <v>6</v>
+      </c>
+      <c r="H11" s="15">
+        <v>749</v>
+      </c>
+      <c r="I11" s="15">
+        <v>56</v>
+      </c>
+      <c r="J11" s="15">
+        <v>26</v>
+      </c>
+      <c r="K11" s="15">
+        <v>14</v>
+      </c>
+      <c r="L11" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="15">
+        <v>352</v>
+      </c>
+      <c r="D12" s="15">
+        <v>16</v>
+      </c>
+      <c r="E12" s="15">
+        <v>2</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0</v>
+      </c>
+      <c r="G12" s="15">
+        <v>4</v>
+      </c>
+      <c r="H12" s="15">
+        <v>415</v>
+      </c>
+      <c r="I12" s="15">
+        <v>22</v>
+      </c>
+      <c r="J12" s="15">
+        <v>11</v>
+      </c>
+      <c r="K12" s="15">
+        <v>7</v>
+      </c>
+      <c r="L12" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="15">
+        <v>821</v>
+      </c>
+      <c r="D13" s="15">
+        <v>40</v>
+      </c>
+      <c r="E13" s="15">
+        <v>5</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1</v>
+      </c>
+      <c r="G13" s="15">
+        <v>5</v>
+      </c>
+      <c r="H13" s="15">
+        <v>888</v>
+      </c>
+      <c r="I13" s="15">
+        <v>49</v>
+      </c>
+      <c r="J13" s="15">
+        <v>16</v>
+      </c>
+      <c r="K13" s="15">
+        <v>17</v>
+      </c>
+      <c r="L13" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="15">
+        <v>127</v>
+      </c>
+      <c r="D14" s="15">
+        <v>23</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0</v>
+      </c>
+      <c r="G14" s="15">
+        <v>13</v>
+      </c>
+      <c r="H14" s="15">
+        <v>126</v>
+      </c>
+      <c r="I14" s="15">
+        <v>24</v>
+      </c>
+      <c r="J14" s="15">
+        <v>7</v>
+      </c>
+      <c r="K14" s="15">
+        <v>2</v>
+      </c>
+      <c r="L14" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="15">
         <v>102</v>
       </c>
+      <c r="D15" s="15">
+        <v>18</v>
+      </c>
+      <c r="E15" s="15">
+        <v>5</v>
+      </c>
+      <c r="F15" s="15">
+        <v>1</v>
+      </c>
+      <c r="G15" s="15">
+        <v>5</v>
+      </c>
+      <c r="H15" s="15">
+        <v>92</v>
+      </c>
+      <c r="I15" s="15">
+        <v>19</v>
+      </c>
+      <c r="J15" s="15">
+        <v>2</v>
+      </c>
+      <c r="K15" s="15">
+        <v>1</v>
+      </c>
+      <c r="L15" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="15">
+        <v>102</v>
+      </c>
+      <c r="D16" s="15">
+        <v>9</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="15">
+        <v>54</v>
+      </c>
+      <c r="H16" s="15">
+        <v>113</v>
+      </c>
+      <c r="I16" s="15">
+        <v>14</v>
+      </c>
+      <c r="J16" s="15">
+        <v>9</v>
+      </c>
+      <c r="K16" s="15">
+        <v>4</v>
+      </c>
+      <c r="L16" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="15">
+        <v>226</v>
+      </c>
+      <c r="D17" s="15">
+        <v>1</v>
+      </c>
+      <c r="E17" s="15">
+        <v>1</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0</v>
+      </c>
+      <c r="G17" s="15">
+        <v>4</v>
+      </c>
+      <c r="H17" s="15">
+        <v>233</v>
+      </c>
+      <c r="I17" s="15">
+        <v>2</v>
+      </c>
+      <c r="J17" s="15">
+        <v>3</v>
+      </c>
+      <c r="K17" s="15">
+        <v>4</v>
+      </c>
+      <c r="L17" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="15">
+        <v>116</v>
+      </c>
+      <c r="D18" s="15">
+        <v>26</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0</v>
+      </c>
+      <c r="G18" s="15">
+        <v>1</v>
+      </c>
+      <c r="H18" s="15">
+        <v>107</v>
+      </c>
+      <c r="I18" s="15">
+        <v>25</v>
+      </c>
+      <c r="J18" s="15">
+        <v>9</v>
+      </c>
+      <c r="K18" s="15">
+        <v>4</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="15">
+        <v>199</v>
+      </c>
+      <c r="D19" s="15">
+        <v>3</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>1</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
+        <v>202</v>
+      </c>
+      <c r="I19" s="15">
+        <v>8</v>
+      </c>
+      <c r="J19" s="15">
+        <v>12</v>
+      </c>
+      <c r="K19" s="15">
+        <v>3</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="15">
+        <v>98</v>
+      </c>
+      <c r="D20" s="15">
+        <v>4</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0</v>
+      </c>
+      <c r="G20" s="15">
+        <v>3</v>
+      </c>
+      <c r="H20" s="15">
+        <v>98</v>
+      </c>
+      <c r="I20" s="15">
+        <v>6</v>
+      </c>
+      <c r="J20" s="15">
+        <v>3</v>
+      </c>
+      <c r="K20" s="15">
+        <v>1</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="15">
+        <v>197</v>
+      </c>
+      <c r="D21" s="15">
+        <v>49</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0</v>
+      </c>
+      <c r="G21" s="15">
+        <v>7</v>
+      </c>
+      <c r="H21" s="15">
+        <v>169</v>
+      </c>
+      <c r="I21" s="15">
+        <v>50</v>
+      </c>
+      <c r="J21" s="15">
+        <v>11</v>
+      </c>
+      <c r="K21" s="15">
+        <v>2</v>
+      </c>
+      <c r="L21" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="15">
+        <v>84</v>
+      </c>
+      <c r="D22" s="15">
+        <v>89</v>
+      </c>
+      <c r="E22" s="15">
+        <v>0</v>
+      </c>
+      <c r="F22" s="15">
+        <v>0</v>
+      </c>
+      <c r="G22" s="15">
+        <v>0</v>
+      </c>
+      <c r="H22" s="15">
+        <v>96</v>
+      </c>
+      <c r="I22" s="15">
+        <v>125</v>
+      </c>
+      <c r="J22" s="15">
+        <v>1</v>
+      </c>
+      <c r="K22" s="15">
+        <v>1</v>
+      </c>
+      <c r="L22" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="15">
+        <v>69</v>
+      </c>
+      <c r="D23" s="15">
+        <v>71</v>
+      </c>
+      <c r="E23" s="15">
+        <v>0</v>
+      </c>
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+      <c r="G23" s="15">
+        <v>5</v>
+      </c>
+      <c r="H23" s="15">
+        <v>86</v>
+      </c>
+      <c r="I23" s="15">
+        <v>98</v>
+      </c>
+      <c r="J23" s="15">
+        <v>0</v>
+      </c>
+      <c r="K23" s="15">
+        <v>1</v>
+      </c>
+      <c r="L23" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="15">
+        <v>11</v>
+      </c>
+      <c r="D24" s="15">
+        <v>0</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0</v>
+      </c>
+      <c r="G24" s="15">
+        <v>1</v>
+      </c>
+      <c r="H24" s="15">
+        <v>13</v>
+      </c>
+      <c r="I24" s="15">
+        <v>1</v>
+      </c>
+      <c r="J24" s="15">
+        <v>0</v>
+      </c>
+      <c r="K24" s="15">
+        <v>0</v>
+      </c>
+      <c r="L24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="15">
+        <v>183</v>
+      </c>
+      <c r="D25" s="15">
+        <v>7</v>
+      </c>
+      <c r="E25" s="15">
+        <v>3</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="15">
+        <v>21</v>
+      </c>
+      <c r="H25" s="15">
+        <v>176</v>
+      </c>
+      <c r="I25" s="15">
+        <v>20</v>
+      </c>
+      <c r="J25" s="15">
+        <v>7</v>
+      </c>
+      <c r="K25" s="15">
+        <v>6</v>
+      </c>
+      <c r="L25" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="15">
+        <v>91</v>
+      </c>
+      <c r="D26" s="15">
+        <v>10</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="15">
+        <v>3</v>
+      </c>
+      <c r="H26" s="15">
+        <v>92</v>
+      </c>
+      <c r="I26" s="15">
+        <v>14</v>
+      </c>
+      <c r="J26" s="15">
+        <v>8</v>
+      </c>
+      <c r="K26" s="15">
+        <v>7</v>
+      </c>
+      <c r="L26" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="15">
+        <v>66</v>
+      </c>
+      <c r="D27" s="15">
+        <v>1</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>12</v>
+      </c>
+      <c r="H27" s="15">
+        <v>79</v>
+      </c>
+      <c r="I27" s="15">
+        <v>2</v>
+      </c>
+      <c r="J27" s="15">
+        <v>1</v>
+      </c>
+      <c r="K27" s="15">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="15">
+        <v>23</v>
+      </c>
+      <c r="D28" s="15">
+        <v>0</v>
+      </c>
+      <c r="E28" s="15">
+        <v>0</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="15">
+        <v>0</v>
+      </c>
+      <c r="H28" s="15">
+        <v>16</v>
+      </c>
+      <c r="I28" s="15">
+        <v>0</v>
+      </c>
+      <c r="J28" s="15">
+        <v>0</v>
+      </c>
+      <c r="K28" s="15">
+        <v>3</v>
+      </c>
+      <c r="L28" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="13">
+        <v>6</v>
+      </c>
+      <c r="D29" s="13">
+        <v>1</v>
+      </c>
+      <c r="E29" s="13">
+        <v>0</v>
+      </c>
+      <c r="F29" s="13">
+        <v>0</v>
+      </c>
+      <c r="G29" s="13">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
+        <v>5</v>
+      </c>
+      <c r="I29" s="13">
+        <v>2</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13">
+        <v>0</v>
+      </c>
+      <c r="L29" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="H4:L4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
+&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:M33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
+    <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="5.5" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B3" s="40"/>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+    </row>
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5" s="78" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" s="79" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="63" t="s">
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="63" t="s">
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
+    </row>
+    <row r="7" spans="1:13" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="57">
+        <v>6151</v>
+      </c>
+      <c r="D7" s="57">
+        <v>633</v>
+      </c>
+      <c r="E7" s="57">
+        <v>30</v>
+      </c>
+      <c r="F7" s="57">
+        <v>10</v>
+      </c>
+      <c r="G7" s="57">
+        <v>381</v>
+      </c>
+      <c r="H7" s="57">
+        <v>6463</v>
+      </c>
+      <c r="I7" s="57">
+        <v>815</v>
+      </c>
+      <c r="J7" s="57">
+        <v>200</v>
+      </c>
+      <c r="K7" s="57">
+        <v>167</v>
+      </c>
+      <c r="L7" s="57">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="15">
+        <v>1146</v>
+      </c>
+      <c r="D8" s="15">
+        <v>29</v>
+      </c>
+      <c r="E8" s="15">
+        <v>7</v>
+      </c>
+      <c r="F8" s="15">
+        <v>4</v>
+      </c>
+      <c r="G8" s="15">
+        <v>236</v>
+      </c>
+      <c r="H8" s="15">
+        <v>1153</v>
+      </c>
+      <c r="I8" s="15">
+        <v>60</v>
+      </c>
+      <c r="J8" s="15">
+        <v>33</v>
+      </c>
+      <c r="K8" s="15">
+        <v>51</v>
+      </c>
+      <c r="L8" s="15">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="15">
+        <v>609</v>
+      </c>
+      <c r="D9" s="15">
+        <v>8</v>
+      </c>
+      <c r="E9" s="15">
+        <v>3</v>
+      </c>
+      <c r="F9" s="15">
+        <v>1</v>
+      </c>
+      <c r="G9" s="15">
+        <v>5</v>
+      </c>
+      <c r="H9" s="15">
+        <v>603</v>
+      </c>
+      <c r="I9" s="15">
+        <v>21</v>
+      </c>
+      <c r="J9" s="15">
+        <v>14</v>
+      </c>
+      <c r="K9" s="15">
+        <v>13</v>
+      </c>
+      <c r="L9" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="15">
+        <v>867</v>
+      </c>
+      <c r="D10" s="15">
+        <v>112</v>
+      </c>
+      <c r="E10" s="15">
+        <v>6</v>
+      </c>
+      <c r="F10" s="15">
+        <v>2</v>
+      </c>
+      <c r="G10" s="15">
+        <v>9</v>
+      </c>
+      <c r="H10" s="15">
+        <v>913</v>
+      </c>
+      <c r="I10" s="15">
+        <v>136</v>
+      </c>
+      <c r="J10" s="15">
+        <v>23</v>
+      </c>
+      <c r="K10" s="15">
+        <v>13</v>
+      </c>
+      <c r="L10" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="15">
+        <v>575</v>
+      </c>
+      <c r="D11" s="15">
+        <v>30</v>
+      </c>
+      <c r="E11" s="15">
+        <v>2</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0</v>
+      </c>
+      <c r="G11" s="15">
+        <v>18</v>
+      </c>
+      <c r="H11" s="15">
+        <v>632</v>
+      </c>
+      <c r="I11" s="15">
+        <v>29</v>
+      </c>
+      <c r="J11" s="15">
+        <v>19</v>
+      </c>
+      <c r="K11" s="15">
+        <v>21</v>
+      </c>
+      <c r="L11" s="15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="15">
+        <v>394</v>
+      </c>
+      <c r="D12" s="15">
+        <v>14</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0</v>
+      </c>
+      <c r="G12" s="15">
+        <v>2</v>
+      </c>
+      <c r="H12" s="15">
+        <v>429</v>
+      </c>
+      <c r="I12" s="15">
+        <v>21</v>
+      </c>
+      <c r="J12" s="15">
+        <v>11</v>
+      </c>
+      <c r="K12" s="15">
+        <v>3</v>
+      </c>
+      <c r="L12" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="15">
+        <v>820</v>
+      </c>
+      <c r="D13" s="15">
+        <v>31</v>
+      </c>
+      <c r="E13" s="15">
+        <v>2</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1</v>
+      </c>
+      <c r="G13" s="15">
+        <v>4</v>
+      </c>
+      <c r="H13" s="15">
+        <v>850</v>
+      </c>
+      <c r="I13" s="15">
+        <v>43</v>
+      </c>
+      <c r="J13" s="15">
+        <v>10</v>
+      </c>
+      <c r="K13" s="15">
+        <v>20</v>
+      </c>
+      <c r="L13" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="15">
+        <v>59</v>
+      </c>
+      <c r="D14" s="15">
+        <v>72</v>
+      </c>
+      <c r="E14" s="15">
+        <v>7</v>
+      </c>
+      <c r="F14" s="15">
+        <v>1</v>
+      </c>
+      <c r="G14" s="15">
+        <v>5</v>
+      </c>
+      <c r="H14" s="15">
+        <v>102</v>
+      </c>
+      <c r="I14" s="15">
+        <v>32</v>
+      </c>
+      <c r="J14" s="15">
+        <v>7</v>
+      </c>
+      <c r="K14" s="15">
+        <v>2</v>
+      </c>
+      <c r="L14" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="15">
+        <v>136</v>
+      </c>
+      <c r="D15" s="15">
+        <v>20</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="15">
+        <v>5</v>
+      </c>
+      <c r="H15" s="15">
+        <v>125</v>
+      </c>
+      <c r="I15" s="15">
+        <v>28</v>
+      </c>
+      <c r="J15" s="15">
+        <v>4</v>
+      </c>
+      <c r="K15" s="15">
+        <v>6</v>
+      </c>
+      <c r="L15" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="15">
+        <v>128</v>
+      </c>
+      <c r="D16" s="15">
+        <v>10</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="15">
+        <v>63</v>
+      </c>
+      <c r="H16" s="15">
+        <v>173</v>
+      </c>
+      <c r="I16" s="15">
+        <v>17</v>
+      </c>
+      <c r="J16" s="15">
+        <v>8</v>
+      </c>
+      <c r="K16" s="15">
+        <v>1</v>
+      </c>
+      <c r="L16" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="15">
+        <v>207</v>
+      </c>
+      <c r="D17" s="15">
+        <v>3</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0</v>
+      </c>
+      <c r="F17" s="15">
+        <v>1</v>
+      </c>
+      <c r="G17" s="15">
+        <v>3</v>
+      </c>
+      <c r="H17" s="15">
+        <v>225</v>
+      </c>
+      <c r="I17" s="15">
+        <v>10</v>
+      </c>
+      <c r="J17" s="15">
+        <v>15</v>
+      </c>
+      <c r="K17" s="15">
+        <v>2</v>
+      </c>
+      <c r="L17" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="15">
+        <v>129</v>
+      </c>
+      <c r="D18" s="15">
+        <v>22</v>
+      </c>
+      <c r="E18" s="15">
+        <v>1</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0</v>
+      </c>
+      <c r="H18" s="15">
+        <v>116</v>
+      </c>
+      <c r="I18" s="15">
+        <v>28</v>
+      </c>
+      <c r="J18" s="15">
+        <v>14</v>
+      </c>
+      <c r="K18" s="15">
+        <v>7</v>
+      </c>
+      <c r="L18" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="15">
+        <v>181</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0</v>
+      </c>
+      <c r="G19" s="15">
+        <v>4</v>
+      </c>
+      <c r="H19" s="15">
+        <v>183</v>
+      </c>
+      <c r="I19" s="15">
+        <v>5</v>
+      </c>
+      <c r="J19" s="15">
+        <v>3</v>
+      </c>
+      <c r="K19" s="15">
+        <v>1</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="15">
+        <v>63</v>
+      </c>
+      <c r="D20" s="15">
+        <v>2</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0</v>
+      </c>
+      <c r="H20" s="15">
+        <v>114</v>
+      </c>
+      <c r="I20" s="15">
+        <v>5</v>
+      </c>
+      <c r="J20" s="15">
+        <v>4</v>
+      </c>
+      <c r="K20" s="15">
+        <v>2</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="15">
+        <v>244</v>
+      </c>
+      <c r="D21" s="15">
+        <v>46</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0</v>
+      </c>
+      <c r="G21" s="15">
+        <v>6</v>
+      </c>
+      <c r="H21" s="15">
+        <v>239</v>
+      </c>
+      <c r="I21" s="15">
+        <v>58</v>
+      </c>
+      <c r="J21" s="15">
+        <v>16</v>
+      </c>
+      <c r="K21" s="15">
+        <v>4</v>
+      </c>
+      <c r="L21" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="15">
+        <v>104</v>
+      </c>
+      <c r="D22" s="15">
+        <v>126</v>
+      </c>
+      <c r="E22" s="15">
+        <v>0</v>
+      </c>
+      <c r="F22" s="15">
+        <v>0</v>
+      </c>
+      <c r="G22" s="15">
+        <v>1</v>
+      </c>
+      <c r="H22" s="15">
+        <v>128</v>
+      </c>
+      <c r="I22" s="15">
+        <v>175</v>
+      </c>
+      <c r="J22" s="15">
+        <v>1</v>
+      </c>
+      <c r="K22" s="15">
+        <v>4</v>
+      </c>
+      <c r="L22" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="15">
+        <v>81</v>
+      </c>
+      <c r="D23" s="15">
+        <v>80</v>
+      </c>
+      <c r="E23" s="15">
+        <v>0</v>
+      </c>
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+      <c r="G23" s="15">
+        <v>4</v>
+      </c>
+      <c r="H23" s="15">
+        <v>72</v>
+      </c>
+      <c r="I23" s="15">
+        <v>105</v>
+      </c>
+      <c r="J23" s="15">
+        <v>1</v>
+      </c>
+      <c r="K23" s="15">
+        <v>1</v>
+      </c>
+      <c r="L23" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="15">
+        <v>24</v>
+      </c>
+      <c r="D24" s="15">
+        <v>0</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0</v>
+      </c>
+      <c r="G24" s="15">
+        <v>0</v>
+      </c>
+      <c r="H24" s="15">
+        <v>24</v>
+      </c>
+      <c r="I24" s="15">
+        <v>0</v>
+      </c>
+      <c r="J24" s="15">
+        <v>0</v>
+      </c>
+      <c r="K24" s="15">
+        <v>0</v>
+      </c>
+      <c r="L24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="15">
+        <v>260</v>
+      </c>
+      <c r="D25" s="15">
+        <v>21</v>
+      </c>
+      <c r="E25" s="15">
+        <v>2</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="15">
+        <v>15</v>
+      </c>
+      <c r="H25" s="15">
+        <v>236</v>
+      </c>
+      <c r="I25" s="15">
+        <v>31</v>
+      </c>
+      <c r="J25" s="15">
+        <v>14</v>
+      </c>
+      <c r="K25" s="15">
+        <v>10</v>
+      </c>
+      <c r="L25" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="15">
+        <v>35</v>
+      </c>
+      <c r="D26" s="15">
+        <v>4</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="15">
+        <v>1</v>
+      </c>
+      <c r="H26" s="15">
+        <v>55</v>
+      </c>
+      <c r="I26" s="15">
+        <v>6</v>
+      </c>
+      <c r="J26" s="15">
+        <v>1</v>
+      </c>
+      <c r="K26" s="15">
+        <v>3</v>
+      </c>
+      <c r="L26" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="15">
+        <v>66</v>
+      </c>
+      <c r="D27" s="15">
+        <v>2</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>0</v>
+      </c>
+      <c r="H27" s="15">
+        <v>74</v>
+      </c>
+      <c r="I27" s="15">
+        <v>2</v>
+      </c>
+      <c r="J27" s="15">
+        <v>2</v>
+      </c>
+      <c r="K27" s="15">
+        <v>2</v>
+      </c>
+      <c r="L27" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="15">
+        <v>16</v>
+      </c>
+      <c r="D28" s="15">
+        <v>1</v>
+      </c>
+      <c r="E28" s="15">
+        <v>0</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="15">
+        <v>0</v>
+      </c>
+      <c r="H28" s="15">
+        <v>11</v>
+      </c>
+      <c r="I28" s="15">
+        <v>2</v>
+      </c>
+      <c r="J28" s="15">
+        <v>0</v>
+      </c>
+      <c r="K28" s="15">
+        <v>1</v>
+      </c>
+      <c r="L28" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="13">
+        <v>7</v>
+      </c>
+      <c r="D29" s="13">
+        <v>0</v>
+      </c>
+      <c r="E29" s="13">
+        <v>0</v>
+      </c>
+      <c r="F29" s="13">
+        <v>0</v>
+      </c>
+      <c r="G29" s="13">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
+        <v>6</v>
+      </c>
+      <c r="I29" s="13">
+        <v>1</v>
+      </c>
+      <c r="J29" s="13">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13">
+        <v>0</v>
+      </c>
+      <c r="L29" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="J32" sqref="J32"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B3" s="40"/>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="59" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
         <v>5900</v>
       </c>
       <c r="D7" s="57">
         <v>506</v>
       </c>
       <c r="E7" s="57">
         <v>32</v>
       </c>
       <c r="F7" s="57">
         <v>5</v>
       </c>
       <c r="G7" s="57">
         <v>287</v>
       </c>
       <c r="H7" s="57">
         <v>6091</v>
       </c>
       <c r="I7" s="57">
         <v>599</v>
       </c>
@@ -8950,51 +14523,51 @@
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <v>9</v>
       </c>
       <c r="H12" s="15">
         <v>382</v>
       </c>
       <c r="I12" s="15">
         <v>8</v>
       </c>
       <c r="J12" s="15">
         <v>9</v>
       </c>
       <c r="K12" s="15">
         <v>9</v>
       </c>
       <c r="L12" s="15">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
         <v>851</v>
       </c>
       <c r="D13" s="15">
         <v>41</v>
       </c>
       <c r="E13" s="15">
         <v>5</v>
       </c>
       <c r="F13" s="15">
         <v>0</v>
       </c>
       <c r="G13" s="15">
         <v>16</v>
       </c>
       <c r="H13" s="15">
         <v>933</v>
       </c>
       <c r="I13" s="15">
         <v>61</v>
       </c>
@@ -9605,81 +15178,79 @@
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <v>0</v>
       </c>
       <c r="L29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A32" s="32"/>
     </row>
     <row r="33" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.1640625" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="3" customWidth="1"/>
     <col min="4" max="15" width="12.33203125" style="3" customWidth="1"/>
     <col min="16" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B1" s="30"/>
@@ -9695,155 +15266,155 @@
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
     </row>
     <row r="2" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="34"/>
       <c r="I3" s="34"/>
     </row>
     <row r="4" spans="1:15" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="85" t="s">
+      <c r="A4" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="86"/>
-      <c r="C4" s="91" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="93" t="s">
         <v>69</v>
       </c>
-      <c r="D4" s="92"/>
-[...9 lines deleted...]
-      <c r="N4" s="92"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="94"/>
     </row>
     <row r="5" spans="1:15" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="87"/>
-[...1 lines deleted...]
-      <c r="C5" s="93" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="D5" s="93"/>
-[...4 lines deleted...]
-      <c r="I5" s="93" t="s">
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="J5" s="93"/>
-[...3 lines deleted...]
-      <c r="N5" s="75"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="80"/>
     </row>
     <row r="6" spans="1:15" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="87"/>
-[...1 lines deleted...]
-      <c r="C6" s="72" t="s">
+      <c r="A6" s="89"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="77" t="s">
         <v>49</v>
       </c>
-      <c r="D6" s="72" t="s">
+      <c r="D6" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="E6" s="72"/>
-      <c r="F6" s="72" t="s">
+      <c r="E6" s="77"/>
+      <c r="F6" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="H6" s="73" t="s">
+      <c r="H6" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="72" t="s">
+      <c r="I6" s="77" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="72" t="s">
+      <c r="J6" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="72"/>
-      <c r="L6" s="72" t="s">
+      <c r="K6" s="77"/>
+      <c r="L6" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="73" t="s">
+      <c r="M6" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="74" t="s">
+      <c r="N6" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:15" s="17" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="89"/>
-[...1 lines deleted...]
-      <c r="C7" s="72"/>
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="77"/>
       <c r="D7" s="63" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="63" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="I7" s="72"/>
+        <v>108</v>
+      </c>
+      <c r="F7" s="77"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="77"/>
       <c r="J7" s="63" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="L7" s="72"/>
-[...1 lines deleted...]
-      <c r="N7" s="74"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="78"/>
+      <c r="N7" s="79"/>
     </row>
     <row r="8" spans="1:15" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="47">
         <v>3635</v>
       </c>
       <c r="D8" s="41">
         <v>3274</v>
       </c>
       <c r="E8" s="41">
         <v>269</v>
       </c>
       <c r="F8" s="41">
         <v>10</v>
       </c>
       <c r="G8" s="41">
         <v>5</v>
       </c>
       <c r="H8" s="41">
         <v>77</v>
@@ -10067,51 +15638,51 @@
       </c>
       <c r="H13" s="15" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="15">
         <v>246</v>
       </c>
       <c r="J13" s="15">
         <v>229</v>
       </c>
       <c r="K13" s="15">
         <v>10</v>
       </c>
       <c r="L13" s="15">
         <v>2</v>
       </c>
       <c r="M13" s="15">
         <v>4</v>
       </c>
       <c r="N13" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="16">
         <v>509</v>
       </c>
       <c r="D14" s="15">
         <v>477</v>
       </c>
       <c r="E14" s="15">
         <v>22</v>
       </c>
       <c r="F14" s="15">
         <v>5</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>66</v>
       </c>
       <c r="H14" s="15">
         <v>5</v>
       </c>
       <c r="I14" s="15">
         <v>529</v>
       </c>
@@ -10825,83 +16396,83 @@
       <c r="K30" s="13" t="s">
         <v>66</v>
       </c>
       <c r="L30" s="13">
         <v>1</v>
       </c>
       <c r="M30" s="13" t="s">
         <v>66</v>
       </c>
       <c r="N30" s="13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I5:N5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="17.1640625" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="3" customWidth="1"/>
     <col min="4" max="15" width="12.33203125" style="3" customWidth="1"/>
     <col min="16" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B1" s="30"/>
@@ -10917,155 +16488,155 @@
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
     </row>
     <row r="2" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="34"/>
       <c r="I3" s="34"/>
     </row>
     <row r="4" spans="1:15" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="85" t="s">
+      <c r="A4" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="86"/>
-      <c r="C4" s="91" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="93" t="s">
         <v>69</v>
       </c>
-      <c r="D4" s="92"/>
-[...9 lines deleted...]
-      <c r="N4" s="92"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="94"/>
     </row>
     <row r="5" spans="1:15" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="87"/>
-[...1 lines deleted...]
-      <c r="C5" s="93" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="D5" s="93"/>
-[...4 lines deleted...]
-      <c r="I5" s="93" t="s">
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="J5" s="93"/>
-[...3 lines deleted...]
-      <c r="N5" s="75"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="80"/>
     </row>
     <row r="6" spans="1:15" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="87"/>
-[...1 lines deleted...]
-      <c r="C6" s="72" t="s">
+      <c r="A6" s="89"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="77" t="s">
         <v>49</v>
       </c>
-      <c r="D6" s="72" t="s">
+      <c r="D6" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="E6" s="72"/>
-      <c r="F6" s="72" t="s">
+      <c r="E6" s="77"/>
+      <c r="F6" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="H6" s="73" t="s">
+      <c r="H6" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="72" t="s">
+      <c r="I6" s="77" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="72" t="s">
+      <c r="J6" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="72"/>
-      <c r="L6" s="72" t="s">
+      <c r="K6" s="77"/>
+      <c r="L6" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="73" t="s">
+      <c r="M6" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="74" t="s">
+      <c r="N6" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:15" s="17" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="89"/>
-[...1 lines deleted...]
-      <c r="C7" s="72"/>
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="77"/>
       <c r="D7" s="63" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="63" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="I7" s="72"/>
+        <v>108</v>
+      </c>
+      <c r="F7" s="77"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="77"/>
       <c r="J7" s="63" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="L7" s="72"/>
-[...1 lines deleted...]
-      <c r="N7" s="74"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="78"/>
+      <c r="N7" s="79"/>
     </row>
     <row r="8" spans="1:15" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="47">
         <v>3488</v>
       </c>
       <c r="D8" s="41">
         <v>3095</v>
       </c>
       <c r="E8" s="41">
         <v>277</v>
       </c>
       <c r="F8" s="41">
         <v>9</v>
       </c>
       <c r="G8" s="41">
         <v>7</v>
       </c>
       <c r="H8" s="41">
         <v>100</v>
@@ -11289,51 +16860,51 @@
       </c>
       <c r="H13" s="15" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="15">
         <v>187</v>
       </c>
       <c r="J13" s="15">
         <v>180</v>
       </c>
       <c r="K13" s="15">
         <v>4</v>
       </c>
       <c r="L13" s="15">
         <v>2</v>
       </c>
       <c r="M13" s="15">
         <v>1</v>
       </c>
       <c r="N13" s="15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="16">
         <v>508</v>
       </c>
       <c r="D14" s="15">
         <v>468</v>
       </c>
       <c r="E14" s="15">
         <v>25</v>
       </c>
       <c r="F14" s="15">
         <v>1</v>
       </c>
       <c r="G14" s="15">
         <v>1</v>
       </c>
       <c r="H14" s="15">
         <v>13</v>
       </c>
       <c r="I14" s="15">
         <v>516</v>
       </c>
@@ -12079,51 +17650,51 @@
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I5:N5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.5" style="3" customWidth="1"/>
     <col min="3" max="17" width="8.6640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="2"/>
@@ -12138,134 +17709,134 @@
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B3" s="10"/>
     </row>
     <row r="4" spans="1:17" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="94" t="s">
+      <c r="A4" s="96" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="95"/>
-      <c r="C4" s="100" t="s">
+      <c r="B4" s="97"/>
+      <c r="C4" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="101"/>
-[...12 lines deleted...]
-      <c r="Q4" s="101"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="103"/>
+      <c r="P4" s="103"/>
+      <c r="Q4" s="103"/>
     </row>
     <row r="5" spans="1:17" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="96"/>
-[...1 lines deleted...]
-      <c r="C5" s="102" t="s">
+      <c r="A5" s="98"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="104" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="103"/>
-[...1 lines deleted...]
-      <c r="F5" s="108" t="s">
+      <c r="D5" s="105"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="110" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="102" t="s">
+      <c r="G5" s="111"/>
+      <c r="H5" s="111"/>
+      <c r="I5" s="111"/>
+      <c r="J5" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="110"/>
-      <c r="L5" s="113" t="s">
+      <c r="K5" s="112"/>
+      <c r="L5" s="115" t="s">
         <v>31</v>
       </c>
-      <c r="M5" s="114"/>
-      <c r="N5" s="113" t="s">
+      <c r="M5" s="116"/>
+      <c r="N5" s="115" t="s">
         <v>32</v>
       </c>
-      <c r="O5" s="114"/>
-      <c r="P5" s="115" t="s">
+      <c r="O5" s="116"/>
+      <c r="P5" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="Q5" s="116"/>
+      <c r="Q5" s="118"/>
     </row>
     <row r="6" spans="1:17" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="96"/>
-[...4 lines deleted...]
-      <c r="F6" s="108" t="s">
+      <c r="A6" s="98"/>
+      <c r="B6" s="99"/>
+      <c r="C6" s="107"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="110" t="s">
         <v>61</v>
       </c>
-      <c r="G6" s="109"/>
-[...11 lines deleted...]
-      <c r="Q6" s="116"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="110" t="s">
+        <v>109</v>
+      </c>
+      <c r="I6" s="111"/>
+      <c r="J6" s="113"/>
+      <c r="K6" s="114"/>
+      <c r="L6" s="116"/>
+      <c r="M6" s="116"/>
+      <c r="N6" s="116"/>
+      <c r="O6" s="116"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="118"/>
     </row>
     <row r="7" spans="1:17" s="6" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="98"/>
-      <c r="B7" s="99"/>
+      <c r="A7" s="100"/>
+      <c r="B7" s="101"/>
       <c r="C7" s="65" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="65" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="65" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="65" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="65" t="s">
@@ -12588,51 +18159,51 @@
       </c>
       <c r="K13" s="27">
         <v>13</v>
       </c>
       <c r="L13" s="27">
         <v>0</v>
       </c>
       <c r="M13" s="27">
         <v>9</v>
       </c>
       <c r="N13" s="27">
         <v>0</v>
       </c>
       <c r="O13" s="27">
         <v>0</v>
       </c>
       <c r="P13" s="27">
         <v>9</v>
       </c>
       <c r="Q13" s="27">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="27">
         <v>2482</v>
       </c>
       <c r="D14" s="27">
         <v>1241</v>
       </c>
       <c r="E14" s="27">
         <v>1241</v>
       </c>
       <c r="F14" s="27">
         <v>1117</v>
       </c>
       <c r="G14" s="27">
         <v>1075</v>
       </c>
       <c r="H14" s="27">
         <v>58</v>
       </c>
       <c r="I14" s="27">
         <v>79</v>
       </c>
@@ -13530,51 +19101,51 @@
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:Q4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K6"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:O6"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AA34"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="K8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="3" customWidth="1"/>
     <col min="3" max="27" width="8.6640625" style="3" customWidth="1"/>
     <col min="28" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="2"/>
@@ -13609,176 +19180,176 @@
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B3" s="10"/>
     </row>
     <row r="4" spans="1:27" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="94" t="s">
+      <c r="A4" s="96" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="95"/>
-      <c r="C4" s="100" t="s">
+      <c r="B4" s="97"/>
+      <c r="C4" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="101"/>
-[...22 lines deleted...]
-      <c r="AA4" s="101"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="103"/>
+      <c r="P4" s="103"/>
+      <c r="Q4" s="103"/>
+      <c r="R4" s="103"/>
+      <c r="S4" s="103"/>
+      <c r="T4" s="103"/>
+      <c r="U4" s="103"/>
+      <c r="V4" s="103"/>
+      <c r="W4" s="103"/>
+      <c r="X4" s="103"/>
+      <c r="Y4" s="103"/>
+      <c r="Z4" s="103"/>
+      <c r="AA4" s="103"/>
     </row>
     <row r="5" spans="1:27" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="96"/>
-[...1 lines deleted...]
-      <c r="C5" s="102" t="s">
+      <c r="A5" s="98"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="104" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="103"/>
-[...1 lines deleted...]
-      <c r="F5" s="108" t="s">
+      <c r="D5" s="105"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="110" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="108" t="s">
+      <c r="G5" s="111"/>
+      <c r="H5" s="111"/>
+      <c r="I5" s="111"/>
+      <c r="J5" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="109"/>
-[...10 lines deleted...]
-      <c r="V5" s="113" t="s">
+      <c r="K5" s="111"/>
+      <c r="L5" s="111"/>
+      <c r="M5" s="111"/>
+      <c r="N5" s="111"/>
+      <c r="O5" s="111"/>
+      <c r="P5" s="119"/>
+      <c r="Q5" s="111"/>
+      <c r="R5" s="111"/>
+      <c r="S5" s="111"/>
+      <c r="T5" s="111"/>
+      <c r="U5" s="111"/>
+      <c r="V5" s="115" t="s">
         <v>31</v>
       </c>
-      <c r="W5" s="114"/>
-      <c r="X5" s="113" t="s">
+      <c r="W5" s="116"/>
+      <c r="X5" s="115" t="s">
         <v>32</v>
       </c>
-      <c r="Y5" s="114"/>
-      <c r="Z5" s="113" t="s">
+      <c r="Y5" s="116"/>
+      <c r="Z5" s="115" t="s">
         <v>33</v>
       </c>
-      <c r="AA5" s="116"/>
+      <c r="AA5" s="118"/>
     </row>
     <row r="6" spans="1:27" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="96"/>
-[...4 lines deleted...]
-      <c r="F6" s="108" t="s">
+      <c r="A6" s="98"/>
+      <c r="B6" s="99"/>
+      <c r="C6" s="107"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="110" t="s">
         <v>53</v>
       </c>
-      <c r="G6" s="109"/>
-[...4 lines deleted...]
-      <c r="J6" s="108" t="s">
+      <c r="G6" s="111"/>
+      <c r="H6" s="110" t="s">
+        <v>109</v>
+      </c>
+      <c r="I6" s="111"/>
+      <c r="J6" s="110" t="s">
         <v>54</v>
       </c>
-      <c r="K6" s="109"/>
-      <c r="L6" s="108" t="s">
+      <c r="K6" s="111"/>
+      <c r="L6" s="110" t="s">
         <v>55</v>
       </c>
-      <c r="M6" s="109"/>
-      <c r="N6" s="108" t="s">
+      <c r="M6" s="111"/>
+      <c r="N6" s="110" t="s">
         <v>56</v>
       </c>
-      <c r="O6" s="109"/>
-      <c r="P6" s="118" t="s">
+      <c r="O6" s="111"/>
+      <c r="P6" s="120" t="s">
         <v>57</v>
       </c>
-      <c r="Q6" s="109"/>
-      <c r="R6" s="108" t="s">
+      <c r="Q6" s="111"/>
+      <c r="R6" s="110" t="s">
         <v>58</v>
       </c>
-      <c r="S6" s="109"/>
-      <c r="T6" s="108" t="s">
+      <c r="S6" s="111"/>
+      <c r="T6" s="110" t="s">
         <v>59</v>
       </c>
-      <c r="U6" s="109"/>
-[...5 lines deleted...]
-      <c r="AA6" s="116"/>
+      <c r="U6" s="111"/>
+      <c r="V6" s="116"/>
+      <c r="W6" s="116"/>
+      <c r="X6" s="116"/>
+      <c r="Y6" s="116"/>
+      <c r="Z6" s="111"/>
+      <c r="AA6" s="118"/>
     </row>
     <row r="7" spans="1:27" s="6" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="98"/>
-      <c r="B7" s="99"/>
+      <c r="A7" s="100"/>
+      <c r="B7" s="101"/>
       <c r="C7" s="65" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="65" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="65" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="65" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="65" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="65" t="s">
@@ -14311,51 +19882,51 @@
       </c>
       <c r="U13" s="27">
         <v>0</v>
       </c>
       <c r="V13" s="27">
         <v>0</v>
       </c>
       <c r="W13" s="27">
         <v>14</v>
       </c>
       <c r="X13" s="27">
         <v>0</v>
       </c>
       <c r="Y13" s="27">
         <v>0</v>
       </c>
       <c r="Z13" s="27">
         <v>4</v>
       </c>
       <c r="AA13" s="27">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:27" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="29">
         <v>1720</v>
       </c>
       <c r="D14" s="27">
         <v>860</v>
       </c>
       <c r="E14" s="27">
         <v>860</v>
       </c>
       <c r="F14" s="27">
         <v>798</v>
       </c>
       <c r="G14" s="27">
         <v>746</v>
       </c>
       <c r="H14" s="27">
         <v>54</v>
       </c>
       <c r="I14" s="27">
         <v>57</v>
       </c>
@@ -15771,3290 +21342,2364 @@
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="V5:W6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="T6:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="173" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A98DB05B-2AF3-4FF5-81A2-3F397E4F202A}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="C26" sqref="C26"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="3" t="str">
         <f>IF(C7=SUM(C8:C29),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="57">
-[...28 lines deleted...]
-      </c>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="C22" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="13">
-[...28 lines deleted...]
-      </c>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{318B89AE-060C-4AC8-A5F1-DE381DD1E0F2}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="F17" sqref="F17"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="3" t="str">
         <f>IF(C7=SUM(C8:C29),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="57">
-[...28 lines deleted...]
-      </c>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="C22" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="15">
-[...28 lines deleted...]
-      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="13">
-[...28 lines deleted...]
-      </c>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="L5:L6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
-    <mergeCell ref="H4:L4"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="A4:B6"/>
-    <mergeCell ref="C4:G4"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97838C8A-2FF8-4B7E-A120-956DC5B64DB2}">
   <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="T16" sqref="T16"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A81" sqref="A35:XFD81"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="H7" sqref="H7:L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="3" t="str">
         <f>IF(C7=SUM(C8:C29),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>2910</v>
+        <v>2268</v>
       </c>
       <c r="D7" s="57">
-        <v>199</v>
+        <v>172</v>
       </c>
       <c r="E7" s="57">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F7" s="57">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G7" s="57">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H7" s="57">
-        <v>3046</v>
+        <v>2505</v>
       </c>
       <c r="I7" s="57">
-        <v>274</v>
+        <v>223</v>
       </c>
       <c r="J7" s="57">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="K7" s="57">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="L7" s="57">
-        <v>74</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>618</v>
+        <v>375</v>
       </c>
       <c r="D8" s="15">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E8" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F8" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G8" s="15">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="H8" s="15">
-        <v>625</v>
+        <v>491</v>
       </c>
       <c r="I8" s="15">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="15">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K8" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L8" s="15">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>302</v>
+        <v>181</v>
       </c>
       <c r="D9" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E9" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F9" s="15">
         <v>1</v>
       </c>
       <c r="G9" s="15">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H9" s="15">
-        <v>337</v>
+        <v>214</v>
       </c>
       <c r="I9" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J9" s="15">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K9" s="15">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L9" s="15">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>249</v>
+        <v>227</v>
       </c>
       <c r="D10" s="15">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E10" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G10" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H10" s="15">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="I10" s="15">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="J10" s="15">
         <v>5</v>
       </c>
       <c r="K10" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L10" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>351</v>
+        <v>332</v>
       </c>
       <c r="D11" s="15">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E11" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F11" s="15">
         <v>0</v>
       </c>
       <c r="G11" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H11" s="15">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="I11" s="15">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J11" s="15">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K11" s="15">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="L11" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>191</v>
+        <v>144</v>
       </c>
       <c r="D12" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" s="15">
-        <v>204</v>
+        <v>160</v>
       </c>
       <c r="I12" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J12" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K12" s="15">
         <v>3</v>
       </c>
       <c r="L12" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>400</v>
+        <v>352</v>
       </c>
       <c r="D13" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E13" s="15">
         <v>2</v>
       </c>
       <c r="F13" s="15">
         <v>0</v>
       </c>
       <c r="G13" s="15">
+        <v>1</v>
+      </c>
+      <c r="H13" s="15">
+        <v>376</v>
+      </c>
+      <c r="I13" s="15">
+        <v>16</v>
+      </c>
+      <c r="J13" s="15">
+        <v>6</v>
+      </c>
+      <c r="K13" s="15">
         <v>3</v>
       </c>
-      <c r="H13" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="L13" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
+        <v>28</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0</v>
+      </c>
+      <c r="G14" s="15">
+        <v>3</v>
+      </c>
+      <c r="H14" s="15">
         <v>21</v>
       </c>
-      <c r="D14" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="I14" s="15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J14" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K14" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L14" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="D15" s="15">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E15" s="15">
         <v>0</v>
       </c>
       <c r="F15" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G15" s="15">
+        <v>1</v>
+      </c>
+      <c r="H15" s="15">
+        <v>67</v>
+      </c>
+      <c r="I15" s="15">
+        <v>8</v>
+      </c>
+      <c r="J15" s="15">
+        <v>4</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0</v>
+      </c>
+      <c r="L15" s="15">
         <v>2</v>
-      </c>
-[...13 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="D16" s="15">
+        <v>4</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="15">
+        <v>10</v>
+      </c>
+      <c r="H16" s="15">
+        <v>82</v>
+      </c>
+      <c r="I16" s="15">
+        <v>9</v>
+      </c>
+      <c r="J16" s="15">
         <v>6</v>
       </c>
-      <c r="E16" s="15">
-[...16 lines deleted...]
-      </c>
       <c r="K16" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L16" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D17" s="15">
         <v>3</v>
       </c>
       <c r="E17" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" s="15">
+        <v>1</v>
+      </c>
+      <c r="H17" s="15">
+        <v>69</v>
+      </c>
+      <c r="I17" s="15">
         <v>2</v>
       </c>
-      <c r="H17" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="J17" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K17" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L17" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D18" s="15">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" s="15">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I18" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J18" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K18" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L18" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
+        <v>76</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
         <v>84</v>
       </c>
-      <c r="D19" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="I19" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J19" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K19" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L19" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D20" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
         <v>0</v>
       </c>
       <c r="H20" s="15">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I20" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J20" s="15">
         <v>1</v>
       </c>
       <c r="K20" s="15">
         <v>0</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="D21" s="15">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E21" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G21" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H21" s="15">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="I21" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J21" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K21" s="15">
         <v>0</v>
       </c>
       <c r="L21" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D22" s="15">
+        <v>6</v>
+      </c>
+      <c r="E22" s="15">
+        <v>0</v>
+      </c>
+      <c r="F22" s="15">
+        <v>0</v>
+      </c>
+      <c r="G22" s="15">
+        <v>0</v>
+      </c>
+      <c r="H22" s="15">
         <v>8</v>
       </c>
-      <c r="E22" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="I22" s="15">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J22" s="15">
         <v>0</v>
       </c>
       <c r="K22" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L22" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D23" s="15">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
         <v>1</v>
       </c>
       <c r="H23" s="15">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="I23" s="15">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L23" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D24" s="15">
         <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I24" s="15">
         <v>0</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="D25" s="15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E25" s="15">
         <v>0</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
       <c r="G25" s="15">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="H25" s="15">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I25" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J25" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K25" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L25" s="15">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D26" s="15">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E26" s="15">
         <v>0</v>
       </c>
       <c r="F26" s="15">
         <v>0</v>
       </c>
       <c r="G26" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" s="15">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="I26" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J26" s="15">
         <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L26" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="D27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>0</v>
       </c>
       <c r="H27" s="15">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="L27" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
         <v>4</v>
       </c>
       <c r="D28" s="15">
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G29" s="13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H29" s="13">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <v>0</v>
       </c>
       <c r="L29" s="13">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="32"/>
     </row>
     <row r="33" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="71"/>
     </row>
     <row r="35" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B35" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="57">
         <v>2910</v>
       </c>
       <c r="D35" s="57">
         <v>199</v>
       </c>
       <c r="E35" s="57">
         <v>9</v>
       </c>
       <c r="F35" s="57">
         <v>7</v>
       </c>
       <c r="G35" s="57">
         <v>53</v>
       </c>
       <c r="H35" s="57">
         <v>3046</v>
       </c>
       <c r="I35" s="57">
         <v>274</v>
       </c>
@@ -19238,51 +23883,51 @@
       </c>
       <c r="F40" s="15">
         <v>0</v>
       </c>
       <c r="G40" s="15">
         <v>1</v>
       </c>
       <c r="H40" s="15">
         <v>204</v>
       </c>
       <c r="I40" s="15">
         <v>6</v>
       </c>
       <c r="J40" s="15">
         <v>5</v>
       </c>
       <c r="K40" s="15">
         <v>3</v>
       </c>
       <c r="L40" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="15">
         <v>400</v>
       </c>
       <c r="D41" s="15">
         <v>17</v>
       </c>
       <c r="E41" s="15">
         <v>2</v>
       </c>
       <c r="F41" s="15">
         <v>0</v>
       </c>
       <c r="G41" s="15">
         <v>3</v>
       </c>
       <c r="H41" s="15">
         <v>431</v>
       </c>
       <c r="I41" s="15">
         <v>24</v>
       </c>
@@ -19885,1187 +24530,1187 @@
       <c r="F57" s="13">
         <v>2</v>
       </c>
       <c r="G57" s="13">
         <v>0</v>
       </c>
       <c r="H57" s="13">
         <v>0</v>
       </c>
       <c r="I57" s="13">
         <v>0</v>
       </c>
       <c r="J57" s="13">
         <v>0</v>
       </c>
       <c r="K57" s="13">
         <v>0</v>
       </c>
       <c r="L57" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B59" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="57" t="str">
         <f>IF(C35=C7,"","*")</f>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D59" s="57" t="str">
         <f t="shared" ref="D59:L59" si="1">IF(D35=D7,"","*")</f>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="60" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="15" t="str">
-        <f t="shared" ref="C60:L81" si="2">IF(C36=C8,"","*")</f>
-        <v/>
+        <f t="shared" ref="C60:L75" si="2">IF(C36=C8,"","*")</f>
+        <v>*</v>
       </c>
       <c r="D60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="61" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F61" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="62" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J62" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="63" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F63" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="64" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="65" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B65" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E65" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F65" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="66" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="67" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E67" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K67" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="68" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F68" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="69" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="70" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E70" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F70" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="71" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="72" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="73" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="G73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="H73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="K73" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="74" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B74" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="75" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B75" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="E75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="I75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="J75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="L75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
     </row>
     <row r="76" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B76" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" ref="C76:L81" si="3">IF(C52=C24,"","*")</f>
+        <v>*</v>
       </c>
       <c r="D76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="E76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H76" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L76" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="77" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B77" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E77" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F77" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="J77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L77" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
     </row>
     <row r="78" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B78" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D78" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E78" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F78" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G78" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H78" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I78" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="J78" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K78" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="L78" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="79" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B79" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="D79" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="E79" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F79" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G79" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H79" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I79" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J79" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="K79" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L79" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="80" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B80" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="D80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="E80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="G80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H80" s="15" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="I80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L80" s="15" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
     <row r="81" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B81" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="D81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="E81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="F81" s="13" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="G81" s="13" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
       <c r="H81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K81" s="13" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L81" s="13" t="str">
-        <f t="shared" si="2"/>
-        <v/>
+        <f t="shared" si="3"/>
+        <v>*</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="J5:J6"/>
-    <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C14" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="F36" sqref="F36"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -21113,6288 +25758,6282 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>6038</v>
+        <v>5227</v>
       </c>
       <c r="D7" s="57">
-        <v>432</v>
+        <v>356</v>
       </c>
       <c r="E7" s="57">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F7" s="57">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" s="57">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="H7" s="57">
-        <v>6109</v>
+        <v>5501</v>
       </c>
       <c r="I7" s="57">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="J7" s="57">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="K7" s="57">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="L7" s="57">
-        <v>161</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>1232</v>
+        <v>1062</v>
       </c>
       <c r="D8" s="15">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E8" s="15">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F8" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G8" s="15">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="H8" s="15">
-        <v>1280</v>
+        <v>1110</v>
       </c>
       <c r="I8" s="15">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="J8" s="15">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="K8" s="15">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="L8" s="15">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>641</v>
+        <v>493</v>
       </c>
       <c r="D9" s="15">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="E9" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F9" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G9" s="15">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="H9" s="15">
-        <v>679</v>
+        <v>561</v>
       </c>
       <c r="I9" s="15">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J9" s="15">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="K9" s="15">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L9" s="15">
-        <v>56</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>521</v>
+        <v>452</v>
       </c>
       <c r="D10" s="15">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="E10" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
       <c r="G10" s="15">
         <v>4</v>
       </c>
       <c r="H10" s="15">
-        <v>548</v>
+        <v>458</v>
       </c>
       <c r="I10" s="15">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J10" s="15">
         <v>8</v>
       </c>
       <c r="K10" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L10" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>785</v>
+        <v>706</v>
       </c>
       <c r="D11" s="15">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E11" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F11" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G11" s="15">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H11" s="15">
-        <v>584</v>
+        <v>729</v>
       </c>
       <c r="I11" s="15">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J11" s="15">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="K11" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L11" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>319</v>
+        <v>296</v>
       </c>
       <c r="D12" s="15">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <v>1</v>
       </c>
       <c r="H12" s="15">
-        <v>377</v>
+        <v>338</v>
       </c>
       <c r="I12" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J12" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K12" s="15">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="L12" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="D13" s="15">
         <v>27</v>
       </c>
       <c r="E13" s="15">
         <v>4</v>
       </c>
       <c r="F13" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H13" s="15">
-        <v>826</v>
+        <v>774</v>
       </c>
       <c r="I13" s="15">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="J13" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K13" s="15">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="L13" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="D14" s="15">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H14" s="15">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="I14" s="15">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="J14" s="15">
         <v>3</v>
       </c>
       <c r="K14" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L14" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="D15" s="15">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E15" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H15" s="15">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="I15" s="15">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J15" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K15" s="15">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L15" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="D16" s="15">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E16" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="H16" s="15">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="I16" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J16" s="15">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K16" s="15">
         <v>1</v>
       </c>
       <c r="L16" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>293</v>
+        <v>148</v>
       </c>
       <c r="D17" s="15">
+        <v>6</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0</v>
+      </c>
+      <c r="G17" s="15">
+        <v>3</v>
+      </c>
+      <c r="H17" s="15">
+        <v>149</v>
+      </c>
+      <c r="I17" s="15">
         <v>7</v>
       </c>
-      <c r="E17" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="J17" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K17" s="15">
         <v>3</v>
       </c>
       <c r="L17" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="D18" s="15">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" s="15">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="I18" s="15">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J18" s="15">
         <v>0</v>
       </c>
       <c r="K18" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L18" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>214</v>
+        <v>185</v>
       </c>
       <c r="D19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
       <c r="G19" s="15">
         <v>0</v>
       </c>
       <c r="H19" s="15">
-        <v>206</v>
+        <v>179</v>
       </c>
       <c r="I19" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J19" s="15">
+        <v>5</v>
+      </c>
+      <c r="K19" s="15">
         <v>2</v>
       </c>
-      <c r="K19" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="L19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
         <v>135</v>
       </c>
       <c r="D20" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="15">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="I20" s="15">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="J20" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K20" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>227</v>
+        <v>168</v>
       </c>
       <c r="D21" s="15">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E21" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H21" s="15">
-        <v>221</v>
+        <v>198</v>
       </c>
       <c r="I21" s="15">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="J21" s="15">
         <v>4</v>
       </c>
       <c r="K21" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L21" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D22" s="15">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G22" s="15">
         <v>1</v>
       </c>
       <c r="H22" s="15">
+        <v>14</v>
+      </c>
+      <c r="I22" s="15">
         <v>24</v>
       </c>
-      <c r="I22" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K22" s="15">
         <v>0</v>
       </c>
       <c r="L22" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D23" s="15">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H23" s="15">
         <v>85</v>
       </c>
       <c r="I23" s="15">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L23" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D24" s="15">
         <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H24" s="15">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="I24" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>128</v>
+        <v>183</v>
       </c>
       <c r="D25" s="15">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E25" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
       <c r="G25" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H25" s="15">
-        <v>122</v>
+        <v>178</v>
       </c>
       <c r="I25" s="15">
         <v>10</v>
       </c>
       <c r="J25" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K25" s="15">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L25" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="D26" s="15">
+        <v>8</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="15">
         <v>3</v>
       </c>
-      <c r="E26" s="15">
-[...7 lines deleted...]
-      </c>
       <c r="H26" s="15">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="I26" s="15">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J26" s="15">
         <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L26" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D27" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>1</v>
       </c>
       <c r="H27" s="15">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="L27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D28" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I28" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D29" s="13">
+        <v>0</v>
+      </c>
+      <c r="E29" s="13">
+        <v>0</v>
+      </c>
+      <c r="F29" s="13">
         <v>2</v>
       </c>
-      <c r="E29" s="13">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" s="13">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A3" sqref="A3"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="3" t="str">
         <f>IF(C7=SUM(C8:C29),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>2805</v>
+        <v>2317</v>
       </c>
       <c r="D7" s="57">
-        <v>224</v>
+        <v>157</v>
       </c>
       <c r="E7" s="57">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F7" s="57">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G7" s="57">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="H7" s="57">
-        <v>2958</v>
+        <v>2455</v>
       </c>
       <c r="I7" s="57">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="J7" s="57">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="K7" s="57">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="L7" s="57">
-        <v>89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>596</v>
+        <v>444</v>
       </c>
       <c r="D8" s="15">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E8" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F8" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G8" s="15">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H8" s="15">
-        <v>608</v>
+        <v>485</v>
       </c>
       <c r="I8" s="15">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="J8" s="15">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="K8" s="15">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L8" s="15">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>289</v>
+        <v>191</v>
       </c>
       <c r="D9" s="15">
+        <v>1</v>
+      </c>
+      <c r="E9" s="15">
+        <v>1</v>
+      </c>
+      <c r="F9" s="15">
         <v>3</v>
       </c>
-      <c r="E9" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="15">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="H9" s="15">
-        <v>314</v>
+        <v>224</v>
       </c>
       <c r="I9" s="15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J9" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K9" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L9" s="15">
-        <v>42</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>266</v>
+        <v>203</v>
       </c>
       <c r="D10" s="15">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E10" s="15">
         <v>1</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
       <c r="G10" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H10" s="15">
-        <v>282</v>
+        <v>198</v>
       </c>
       <c r="I10" s="15">
         <v>38</v>
       </c>
       <c r="J10" s="15">
+        <v>3</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1</v>
+      </c>
+      <c r="L10" s="15">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="D11" s="15">
+        <v>13</v>
+      </c>
+      <c r="E11" s="15">
+        <v>3</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0</v>
+      </c>
+      <c r="G11" s="15">
+        <v>7</v>
+      </c>
+      <c r="H11" s="15">
+        <v>367</v>
+      </c>
+      <c r="I11" s="15">
+        <v>15</v>
+      </c>
+      <c r="J11" s="15">
+        <v>5</v>
+      </c>
+      <c r="K11" s="15">
+        <v>11</v>
+      </c>
+      <c r="L11" s="15">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="D12" s="15">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" s="15">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="I12" s="15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J12" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K12" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L12" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>356</v>
+        <v>315</v>
       </c>
       <c r="D13" s="15">
+        <v>10</v>
+      </c>
+      <c r="E13" s="15">
+        <v>2</v>
+      </c>
+      <c r="F13" s="15">
+        <v>2</v>
+      </c>
+      <c r="G13" s="15">
+        <v>3</v>
+      </c>
+      <c r="H13" s="15">
+        <v>343</v>
+      </c>
+      <c r="I13" s="15">
+        <v>14</v>
+      </c>
+      <c r="J13" s="15">
+        <v>4</v>
+      </c>
+      <c r="K13" s="15">
         <v>11</v>
       </c>
-      <c r="E13" s="15">
-[...19 lines deleted...]
-      </c>
       <c r="L13" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D14" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14" s="15">
         <v>0</v>
       </c>
       <c r="H14" s="15">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="I14" s="15">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="J14" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K14" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L14" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="D15" s="15">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E15" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15" s="15">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="I15" s="15">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="J15" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K15" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L15" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="D16" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="H16" s="15">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I16" s="15">
         <v>6</v>
       </c>
       <c r="J16" s="15">
+        <v>9</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0</v>
+      </c>
+      <c r="L16" s="15">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="D17" s="15">
+        <v>3</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0</v>
+      </c>
+      <c r="G17" s="15">
+        <v>1</v>
+      </c>
+      <c r="H17" s="15">
+        <v>60</v>
+      </c>
+      <c r="I17" s="15">
         <v>4</v>
       </c>
-      <c r="E17" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="J17" s="15">
         <v>0</v>
       </c>
       <c r="K17" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L17" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="D18" s="15">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" s="15">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="I18" s="15">
         <v>10</v>
       </c>
       <c r="J18" s="15">
         <v>0</v>
       </c>
       <c r="K18" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L18" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="D19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
       <c r="G19" s="15">
         <v>0</v>
       </c>
       <c r="H19" s="15">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="I19" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="L19" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="D20" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="15">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="I20" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J20" s="15">
         <v>1</v>
       </c>
       <c r="K20" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="D21" s="15">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H21" s="15">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="I21" s="15">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="J21" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K21" s="15">
+        <v>1</v>
+      </c>
+      <c r="L21" s="15">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D22" s="15">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G22" s="15">
         <v>1</v>
       </c>
       <c r="H22" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I22" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J22" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K22" s="15">
         <v>0</v>
       </c>
       <c r="L22" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D23" s="15">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" s="15">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I23" s="15">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="L23" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D24" s="15">
         <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I24" s="15">
         <v>0</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="D25" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E25" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
       <c r="G25" s="15">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H25" s="15">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="I25" s="15">
         <v>5</v>
       </c>
       <c r="J25" s="15">
         <v>2</v>
       </c>
       <c r="K25" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L25" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D26" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E26" s="15">
         <v>0</v>
       </c>
       <c r="F26" s="15">
         <v>0</v>
       </c>
       <c r="G26" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H26" s="15">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="I26" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J26" s="15">
         <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L26" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D27" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>1</v>
       </c>
       <c r="H27" s="15">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="L27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D28" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I28" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D29" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <v>0</v>
       </c>
       <c r="L29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="70" t="s">
-        <v>124</v>
+      <c r="A33" s="71" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="C5:D5"/>
     <mergeCell ref="H4:L4"/>
-    <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="H5:I5"/>
-[...1 lines deleted...]
-    <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A3" sqref="A3"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="3" t="str">
         <f>IF(C7=SUM(C8:C29),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="C7" s="57">
-        <v>3233</v>
+        <v>2910</v>
       </c>
       <c r="D7" s="57">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E7" s="57">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="57">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G7" s="57">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="H7" s="57">
-        <v>3151</v>
+        <v>3046</v>
       </c>
       <c r="I7" s="57">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="J7" s="57">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K7" s="57">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="L7" s="57">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="C8" s="15">
-        <v>636</v>
+        <v>618</v>
       </c>
       <c r="D8" s="15">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E8" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F8" s="15">
         <v>3</v>
       </c>
       <c r="G8" s="15">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H8" s="15">
-        <v>672</v>
+        <v>625</v>
       </c>
       <c r="I8" s="15">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="J8" s="15">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="K8" s="15">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="L8" s="15">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="C9" s="15">
-        <v>352</v>
+        <v>302</v>
       </c>
       <c r="D9" s="15">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E9" s="15">
         <v>2</v>
       </c>
       <c r="F9" s="15">
         <v>1</v>
       </c>
       <c r="G9" s="15">
+        <v>0</v>
+      </c>
+      <c r="H9" s="15">
+        <v>337</v>
+      </c>
+      <c r="I9" s="15">
         <v>6</v>
       </c>
-      <c r="H9" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="J9" s="15">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="K9" s="15">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="L9" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="C10" s="15">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="D10" s="15">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E10" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
       <c r="G10" s="15">
+        <v>1</v>
+      </c>
+      <c r="H10" s="15">
+        <v>260</v>
+      </c>
+      <c r="I10" s="15">
+        <v>41</v>
+      </c>
+      <c r="J10" s="15">
+        <v>5</v>
+      </c>
+      <c r="K10" s="15">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="L10" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C11" s="15">
-        <v>423</v>
+        <v>351</v>
       </c>
       <c r="D11" s="15">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E11" s="15">
+        <v>2</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0</v>
+      </c>
+      <c r="G11" s="15">
         <v>3</v>
       </c>
-      <c r="F11" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="H11" s="15">
-        <v>210</v>
+        <v>362</v>
       </c>
       <c r="I11" s="15">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J11" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K11" s="15">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="L11" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C12" s="15">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D12" s="15">
         <v>5</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" s="15">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="I12" s="15">
+        <v>6</v>
+      </c>
+      <c r="J12" s="15">
+        <v>5</v>
+      </c>
+      <c r="K12" s="15">
         <v>3</v>
       </c>
-      <c r="J12" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="L12" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="D13" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="15">
         <v>0</v>
       </c>
       <c r="G13" s="15">
+        <v>3</v>
+      </c>
+      <c r="H13" s="15">
+        <v>431</v>
+      </c>
+      <c r="I13" s="15">
+        <v>24</v>
+      </c>
+      <c r="J13" s="15">
         <v>4</v>
       </c>
-      <c r="H13" s="15">
-[...7 lines deleted...]
-      </c>
       <c r="K13" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L13" s="15">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="D14" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
         <v>0</v>
       </c>
       <c r="G14" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H14" s="15">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="I14" s="15">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J14" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K14" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L14" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D15" s="15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E15" s="15">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" s="15">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I15" s="15">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J15" s="15">
         <v>0</v>
       </c>
       <c r="K15" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L15" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
         <v>63</v>
       </c>
       <c r="D16" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E16" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H16" s="15">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I16" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J16" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K16" s="15">
         <v>1</v>
       </c>
       <c r="L16" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="D17" s="15">
         <v>3</v>
       </c>
       <c r="E17" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="15">
         <v>0</v>
       </c>
       <c r="G17" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H17" s="15">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="I17" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J17" s="15">
+        <v>3</v>
+      </c>
+      <c r="K17" s="15">
+        <v>3</v>
+      </c>
+      <c r="L17" s="15">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D18" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
         <v>0</v>
       </c>
       <c r="H18" s="15">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="I18" s="15">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J18" s="15">
         <v>0</v>
       </c>
       <c r="K18" s="15">
         <v>1</v>
       </c>
       <c r="L18" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="D19" s="15">
         <v>0</v>
       </c>
       <c r="E19" s="15">
         <v>0</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
       <c r="G19" s="15">
         <v>0</v>
       </c>
       <c r="H19" s="15">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="I19" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J19" s="15">
+        <v>5</v>
+      </c>
+      <c r="K19" s="15">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L19" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="D20" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
         <v>0</v>
       </c>
       <c r="H20" s="15">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="I20" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J20" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K20" s="15">
         <v>0</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="D21" s="15">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E21" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="15">
         <v>1</v>
       </c>
       <c r="H21" s="15">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="I21" s="15">
         <v>19</v>
       </c>
       <c r="J21" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K21" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L21" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D22" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
         <v>0</v>
       </c>
       <c r="G22" s="15">
         <v>0</v>
       </c>
       <c r="H22" s="15">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="I22" s="15">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J22" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K22" s="15">
         <v>0</v>
       </c>
       <c r="L22" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D23" s="15">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
         <v>1</v>
       </c>
       <c r="H23" s="15">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I23" s="15">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L23" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D24" s="15">
         <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H24" s="15">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="I24" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D25" s="15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E25" s="15">
         <v>0</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
       <c r="G25" s="15">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="H25" s="15">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="I25" s="15">
         <v>5</v>
       </c>
       <c r="J25" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K25" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L25" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D26" s="15">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E26" s="15">
         <v>0</v>
       </c>
       <c r="F26" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H26" s="15">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="I26" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J26" s="15">
         <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L26" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D27" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>0</v>
       </c>
       <c r="H27" s="15">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="L27" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D28" s="15">
         <v>0</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I28" s="15">
         <v>0</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" s="13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="32"/>
     </row>
     <row r="33" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="71" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B35" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="57">
-        <v>2998</v>
+        <v>2910</v>
       </c>
       <c r="D35" s="57">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="E35" s="57">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F35" s="57">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G35" s="57">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="H35" s="57">
-        <v>3060</v>
+        <v>3046</v>
       </c>
       <c r="I35" s="57">
-        <v>315</v>
+        <v>274</v>
       </c>
       <c r="J35" s="57">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="K35" s="57">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="L35" s="57">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="15">
-        <v>601</v>
+        <v>618</v>
       </c>
       <c r="D36" s="15">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E36" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F36" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G36" s="15">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H36" s="15">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="I36" s="15">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="J36" s="15">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="K36" s="15">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="L36" s="15">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="15">
-        <v>268</v>
+        <v>302</v>
       </c>
       <c r="D37" s="15">
+        <v>3</v>
+      </c>
+      <c r="E37" s="15">
+        <v>2</v>
+      </c>
+      <c r="F37" s="15">
+        <v>1</v>
+      </c>
+      <c r="G37" s="15">
+        <v>0</v>
+      </c>
+      <c r="H37" s="15">
+        <v>337</v>
+      </c>
+      <c r="I37" s="15">
         <v>6</v>
       </c>
-      <c r="E37" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="J37" s="15">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="K37" s="15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L37" s="15">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="15">
-        <v>275</v>
+        <v>249</v>
       </c>
       <c r="D38" s="15">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E38" s="15">
+        <v>0</v>
+      </c>
+      <c r="F38" s="15">
+        <v>0</v>
+      </c>
+      <c r="G38" s="15">
+        <v>1</v>
+      </c>
+      <c r="H38" s="15">
+        <v>260</v>
+      </c>
+      <c r="I38" s="15">
+        <v>41</v>
+      </c>
+      <c r="J38" s="15">
+        <v>5</v>
+      </c>
+      <c r="K38" s="15">
         <v>2</v>
       </c>
-      <c r="F38" s="15">
-[...16 lines deleted...]
-      </c>
       <c r="L38" s="15">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="15">
-        <v>494</v>
+        <v>351</v>
       </c>
       <c r="D39" s="15">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E39" s="15">
         <v>2</v>
       </c>
       <c r="F39" s="15">
         <v>0</v>
       </c>
       <c r="G39" s="15">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H39" s="15">
-        <v>556</v>
+        <v>362</v>
       </c>
       <c r="I39" s="15">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="J39" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K39" s="15">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L39" s="15">
         <v>5</v>
       </c>
     </row>
-    <row r="40" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="15">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D40" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E40" s="15">
         <v>0</v>
       </c>
       <c r="F40" s="15">
         <v>0</v>
       </c>
       <c r="G40" s="15">
         <v>1</v>
       </c>
       <c r="H40" s="15">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I40" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J40" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K40" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L40" s="15">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="15">
-        <v>283</v>
+        <v>400</v>
       </c>
       <c r="D41" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E41" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F41" s="15">
         <v>0</v>
       </c>
       <c r="G41" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H41" s="15">
-        <v>312</v>
+        <v>431</v>
       </c>
       <c r="I41" s="15">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="J41" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K41" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L41" s="15">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="15">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D42" s="15">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E42" s="15">
         <v>0</v>
       </c>
       <c r="F42" s="15">
         <v>0</v>
       </c>
       <c r="G42" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H42" s="15">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I42" s="15">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="J42" s="15">
         <v>1</v>
       </c>
       <c r="K42" s="15">
         <v>0</v>
       </c>
       <c r="L42" s="15">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="15">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D43" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E43" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43" s="15">
         <v>0</v>
       </c>
       <c r="G43" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H43" s="15">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="I43" s="15">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J43" s="15">
         <v>0</v>
       </c>
       <c r="K43" s="15">
         <v>0</v>
       </c>
       <c r="L43" s="15">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="15">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="D44" s="15">
+        <v>6</v>
+      </c>
+      <c r="E44" s="15">
+        <v>1</v>
+      </c>
+      <c r="F44" s="15">
+        <v>0</v>
+      </c>
+      <c r="G44" s="15">
+        <v>0</v>
+      </c>
+      <c r="H44" s="15">
+        <v>77</v>
+      </c>
+      <c r="I44" s="15">
+        <v>7</v>
+      </c>
+      <c r="J44" s="15">
         <v>4</v>
       </c>
-      <c r="E44" s="15">
-[...16 lines deleted...]
-      </c>
       <c r="K44" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L44" s="15">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="15">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="D45" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E45" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" s="15">
         <v>0</v>
       </c>
       <c r="G45" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H45" s="15">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="I45" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J45" s="15">
+        <v>3</v>
+      </c>
+      <c r="K45" s="15">
+        <v>3</v>
+      </c>
+      <c r="L45" s="15">
         <v>2</v>
       </c>
-      <c r="K45" s="15">
-[...6 lines deleted...]
-    <row r="46" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="46" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C46" s="15">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D46" s="15">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E46" s="15">
         <v>0</v>
       </c>
       <c r="F46" s="15">
         <v>0</v>
       </c>
       <c r="G46" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H46" s="15">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I46" s="15">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J46" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K46" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L46" s="15">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C47" s="15">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47" s="15">
         <v>0</v>
       </c>
       <c r="G47" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H47" s="15">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="I47" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J47" s="15">
         <v>5</v>
       </c>
       <c r="K47" s="15">
         <v>2</v>
       </c>
       <c r="L47" s="15">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="15">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="D48" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E48" s="15">
         <v>0</v>
       </c>
       <c r="F48" s="15">
         <v>0</v>
       </c>
       <c r="G48" s="15">
         <v>0</v>
       </c>
       <c r="H48" s="15">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="I48" s="15">
         <v>3</v>
       </c>
       <c r="J48" s="15">
         <v>1</v>
       </c>
       <c r="K48" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L48" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="15">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="D49" s="15">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E49" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F49" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G49" s="15">
         <v>1</v>
       </c>
       <c r="H49" s="15">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="I49" s="15">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="J49" s="15">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K49" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L49" s="15">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D50" s="15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E50" s="15">
         <v>0</v>
       </c>
       <c r="F50" s="15">
         <v>0</v>
       </c>
       <c r="G50" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H50" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I50" s="15">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J50" s="15">
         <v>0</v>
       </c>
       <c r="K50" s="15">
         <v>0</v>
       </c>
       <c r="L50" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="15">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D51" s="15">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E51" s="15">
         <v>0</v>
       </c>
       <c r="F51" s="15">
         <v>0</v>
       </c>
       <c r="G51" s="15">
         <v>1</v>
       </c>
       <c r="H51" s="15">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="I51" s="15">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="J51" s="15">
         <v>0</v>
       </c>
       <c r="K51" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L51" s="15">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D52" s="15">
         <v>0</v>
       </c>
       <c r="E52" s="15">
         <v>0</v>
       </c>
       <c r="F52" s="15">
         <v>0</v>
       </c>
       <c r="G52" s="15">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H52" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I52" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J52" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K52" s="15">
         <v>0</v>
       </c>
       <c r="L52" s="15">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="15">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="D53" s="15">
+        <v>8</v>
+      </c>
+      <c r="E53" s="15">
+        <v>0</v>
+      </c>
+      <c r="F53" s="15">
+        <v>0</v>
+      </c>
+      <c r="G53" s="15">
         <v>5</v>
       </c>
-      <c r="E53" s="15">
-[...7 lines deleted...]
-      </c>
       <c r="H53" s="15">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="I53" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J53" s="15">
         <v>2</v>
       </c>
       <c r="K53" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L53" s="15">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B54" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="15">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D54" s="15">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E54" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F54" s="15">
         <v>0</v>
       </c>
       <c r="G54" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H54" s="15">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="I54" s="15">
         <v>3</v>
       </c>
       <c r="J54" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K54" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L54" s="15">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B55" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="15">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D55" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E55" s="15">
         <v>0</v>
       </c>
       <c r="F55" s="15">
         <v>0</v>
       </c>
       <c r="G55" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H55" s="15">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="I55" s="15">
         <v>0</v>
       </c>
       <c r="J55" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K55" s="15">
         <v>0</v>
       </c>
       <c r="L55" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B56" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="15">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="D56" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E56" s="15">
         <v>0</v>
       </c>
       <c r="F56" s="15">
         <v>0</v>
       </c>
       <c r="G56" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H56" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I56" s="15">
         <v>0</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L56" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" s="12" customFormat="1" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B57" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D57" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E57" s="13">
         <v>0</v>
       </c>
       <c r="F57" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G57" s="13">
         <v>0</v>
       </c>
       <c r="H57" s="13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I57" s="13">
         <v>0</v>
       </c>
       <c r="J57" s="13">
         <v>0</v>
       </c>
       <c r="K57" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L57" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B59" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="57" t="str">
         <f>IF(C35=C7,"","*")</f>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D59" s="57" t="str">
         <f t="shared" ref="D59:L59" si="1">IF(D35=D7,"","*")</f>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="G59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L59" s="57" t="str">
         <f t="shared" si="1"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="60" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="15" t="str">
-        <f t="shared" ref="C60:L75" si="2">IF(C36=C8,"","*")</f>
-        <v>*</v>
+        <f t="shared" ref="C60:L81" si="2">IF(C36=C8,"","*")</f>
+        <v/>
       </c>
       <c r="D60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="G60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L60" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="61" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="G61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L61" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="62" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F62" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G62" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L62" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="63" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F63" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J63" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L63" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="64" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K64" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L64" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="65" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B65" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E65" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F65" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L65" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="66" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K66" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L66" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="67" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C67" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="D67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F67" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J67" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L67" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="68" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E68" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F68" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L68" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="69" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I69" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L69" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="70" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E70" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F70" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L70" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="71" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I71" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L71" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="72" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K72" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L72" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="73" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="F73" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G73" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K73" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="L73" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="74" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B74" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="H74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="J74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="K74" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L74" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
     </row>
     <row r="75" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B75" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="D75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="E75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H75" s="15" t="str">
         <f t="shared" si="2"/>
-        <v>*</v>
+        <v/>
       </c>
       <c r="I75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L75" s="15" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="76" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B76" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="15" t="str">
-        <f t="shared" ref="C76:L81" si="3">IF(C52=C24,"","*")</f>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="D76" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E76" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F76" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G76" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H76" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="I76" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="J76" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="K76" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L76" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
     </row>
     <row r="77" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B77" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="D77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="E77" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F77" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="I77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="J77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="K77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="L77" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
     </row>
     <row r="78" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B78" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="D78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="E78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="F78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="G78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="I78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="J78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="K78" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L78" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
     </row>
     <row r="79" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B79" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="D79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G79" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H79" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="I79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L79" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="80" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B80" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="D80" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="E80" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F80" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G80" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H80" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="I80" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J80" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K80" s="15" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="L80" s="15" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
     <row r="81" spans="1:12" s="12" customFormat="1" ht="17.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B81" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="D81" s="13" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="E81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G81" s="13" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
       <c r="H81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="I81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K81" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L81" s="13" t="str">
-        <f t="shared" si="3"/>
-        <v>*</v>
+        <f t="shared" si="2"/>
+        <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="J5:J6"/>
-    <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="R22" sqref="R22"/>
+      <selection activeCell="A33" sqref="A33"/>
+      <selection pane="topRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="3" t="str">
         <f>IF(C7=SUM(C8:C29),"","*")</f>
         <v/>
       </c>
       <c r="D3" s="3" t="str">
         <f t="shared" ref="D3:L3" si="0">IF(D7=SUM(D8:D29),"","*")</f>
         <v/>
       </c>
       <c r="E3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>6855</v>
+        <v>6038</v>
       </c>
       <c r="D7" s="57">
-        <v>523</v>
+        <v>432</v>
       </c>
       <c r="E7" s="57">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F7" s="57">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G7" s="57">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="H7" s="57">
-        <v>7402</v>
+        <v>6109</v>
       </c>
       <c r="I7" s="57">
-        <v>687</v>
+        <v>540</v>
       </c>
       <c r="J7" s="57">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="K7" s="57">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="L7" s="57">
-        <v>125</v>
+        <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>1114</v>
+        <v>1232</v>
       </c>
       <c r="D8" s="15">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E8" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F8" s="15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G8" s="15">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H8" s="15">
-        <v>1126</v>
+        <v>1280</v>
       </c>
       <c r="I8" s="15">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="J8" s="15">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="K8" s="15">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="L8" s="15">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>602</v>
+        <v>641</v>
       </c>
       <c r="D9" s="15">
         <v>14</v>
       </c>
       <c r="E9" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F9" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" s="15">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="H9" s="15">
-        <v>660</v>
+        <v>679</v>
       </c>
       <c r="I9" s="15">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="J9" s="15">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="K9" s="15">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="L9" s="15">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>732</v>
+        <v>521</v>
       </c>
       <c r="D10" s="15">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="E10" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
       <c r="G10" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H10" s="15">
-        <v>804</v>
+        <v>548</v>
       </c>
       <c r="I10" s="15">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="J10" s="15">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="K10" s="15">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="L10" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>1097</v>
+        <v>785</v>
       </c>
       <c r="D11" s="15">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="E11" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F11" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G11" s="15">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H11" s="15">
-        <v>1264</v>
+        <v>584</v>
       </c>
       <c r="I11" s="15">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="J11" s="15">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="K11" s="15">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L11" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>451</v>
+        <v>319</v>
       </c>
       <c r="D12" s="15">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H12" s="15">
-        <v>502</v>
+        <v>377</v>
       </c>
       <c r="I12" s="15">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J12" s="15">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K12" s="15">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="L12" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>924</v>
+        <v>723</v>
       </c>
       <c r="D13" s="15">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E13" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F13" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H13" s="15">
-        <v>972</v>
+        <v>826</v>
       </c>
       <c r="I13" s="15">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="J13" s="15">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="K13" s="15">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="L13" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="D14" s="15">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H14" s="15">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="I14" s="15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J14" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K14" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L14" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="D15" s="15">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E15" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="15">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="I15" s="15">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J15" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K15" s="15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="L15" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D16" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="H16" s="15">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="I16" s="15">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="J16" s="15">
+        <v>2</v>
+      </c>
+      <c r="K16" s="15">
+        <v>1</v>
+      </c>
+      <c r="L16" s="15">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="D17" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E17" s="15">
+        <v>1</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0</v>
+      </c>
+      <c r="G17" s="15">
         <v>2</v>
       </c>
-      <c r="F17" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="15">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="I17" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J17" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K17" s="15">
         <v>3</v>
       </c>
       <c r="L17" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D18" s="15">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" s="15">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="I18" s="15">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L18" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D19" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E19" s="15">
         <v>0</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
       <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
+        <v>206</v>
+      </c>
+      <c r="I19" s="15">
+        <v>8</v>
+      </c>
+      <c r="J19" s="15">
         <v>2</v>
       </c>
-      <c r="H19" s="15">
-[...7 lines deleted...]
-      </c>
       <c r="K19" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L19" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="D20" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="15">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="I20" s="15">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J20" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K20" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="D21" s="15">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H21" s="15">
-        <v>307</v>
+        <v>221</v>
       </c>
       <c r="I21" s="15">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="J21" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K21" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L21" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="D22" s="15">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G22" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" s="15">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="I22" s="15">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="J22" s="15">
         <v>3</v>
       </c>
       <c r="K22" s="15">
         <v>0</v>
       </c>
       <c r="L22" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="D23" s="15">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
         <v>2</v>
       </c>
       <c r="H23" s="15">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I23" s="15">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="L23" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D24" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H24" s="15">
         <v>16</v>
       </c>
       <c r="I24" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J24" s="15">
         <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>205</v>
+        <v>128</v>
       </c>
       <c r="D25" s="15">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="E25" s="15">
         <v>0</v>
       </c>
       <c r="F25" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G25" s="15">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="H25" s="15">
-        <v>217</v>
+        <v>122</v>
       </c>
       <c r="I25" s="15">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="J25" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K25" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L25" s="15">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D26" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E26" s="15">
         <v>0</v>
       </c>
       <c r="F26" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G26" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" s="15">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="I26" s="15">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J26" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L26" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="15">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="I27" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J27" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D28" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I28" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D29" s="13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K29" s="13">
         <v>1</v>
       </c>
       <c r="L29" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:XFD1048576"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection activeCell="A3" sqref="A3"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.5" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="12" width="15.33203125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.33203125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="5.5" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -27442,1099 +32081,1108 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L3" s="3" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="D4" s="76"/>
-[...3 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="76"/>
-[...2 lines deleted...]
-      <c r="L4" s="76"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="81"/>
-[...1 lines deleted...]
-      <c r="C5" s="72" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="72"/>
-      <c r="E5" s="72" t="s">
+      <c r="D5" s="77"/>
+      <c r="E5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="H5" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="I5" s="72"/>
-      <c r="J5" s="72" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="79" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="17" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="83"/>
-      <c r="B6" s="84"/>
+      <c r="A6" s="85"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G6" s="73"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="77"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="63" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="63" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="L6" s="74"/>
+        <v>108</v>
+      </c>
+      <c r="J6" s="77"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
-        <v>6335</v>
+        <v>2805</v>
       </c>
       <c r="D7" s="57">
-        <v>467</v>
+        <v>224</v>
       </c>
       <c r="E7" s="57">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="F7" s="57">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G7" s="57">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="H7" s="57">
-        <v>6592</v>
+        <v>2958</v>
       </c>
       <c r="I7" s="57">
-        <v>703</v>
+        <v>265</v>
       </c>
       <c r="J7" s="57">
-        <v>204</v>
+        <v>62</v>
       </c>
       <c r="K7" s="57">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="L7" s="57">
-        <v>142</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>1210</v>
+        <v>596</v>
       </c>
       <c r="D8" s="15">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E8" s="15">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F8" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" s="15">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="H8" s="15">
-        <v>1222</v>
+        <v>608</v>
       </c>
       <c r="I8" s="15">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="J8" s="15">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="K8" s="15">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="L8" s="15">
-        <v>58</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15">
-        <v>525</v>
+        <v>289</v>
       </c>
       <c r="D9" s="15">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E9" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F9" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9" s="15">
+        <v>13</v>
+      </c>
+      <c r="H9" s="15">
+        <v>314</v>
+      </c>
+      <c r="I9" s="15">
+        <v>6</v>
+      </c>
+      <c r="J9" s="15">
+        <v>8</v>
+      </c>
+      <c r="K9" s="15">
         <v>14</v>
       </c>
-      <c r="H9" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="L9" s="15">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15">
-        <v>605</v>
+        <v>266</v>
       </c>
       <c r="D10" s="15">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="E10" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
       <c r="G10" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H10" s="15">
-        <v>659</v>
+        <v>282</v>
       </c>
       <c r="I10" s="15">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="J10" s="15">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="K10" s="15">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="L10" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="15">
-        <v>1069</v>
+        <v>362</v>
       </c>
       <c r="D11" s="15">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E11" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F11" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G11" s="15">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="H11" s="15">
-        <v>1217</v>
+        <v>374</v>
       </c>
       <c r="I11" s="15">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="J11" s="15">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="K11" s="15">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="L11" s="15">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="15">
-        <v>392</v>
+        <v>127</v>
       </c>
       <c r="D12" s="15">
+        <v>10</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0</v>
+      </c>
+      <c r="G12" s="15">
+        <v>1</v>
+      </c>
+      <c r="H12" s="15">
+        <v>167</v>
+      </c>
+      <c r="I12" s="15">
         <v>8</v>
       </c>
-      <c r="E12" s="15">
-[...13 lines deleted...]
-      </c>
       <c r="J12" s="15">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K12" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L12" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="15">
-        <v>667</v>
+        <v>356</v>
       </c>
       <c r="D13" s="15">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E13" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F13" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H13" s="15">
-        <v>734</v>
+        <v>402</v>
       </c>
       <c r="I13" s="15">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="J13" s="15">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K13" s="15">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="L13" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="D14" s="15">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="E14" s="15">
         <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" s="15">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H14" s="15">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="I14" s="15">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="J14" s="15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K14" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L14" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="15">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="D15" s="15">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E15" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
         <v>2</v>
       </c>
       <c r="H15" s="15">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="I15" s="15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J15" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K15" s="15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L15" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="15">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="D16" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E16" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H16" s="15">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="I16" s="15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J16" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K16" s="15">
         <v>0</v>
       </c>
       <c r="L16" s="15">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="15">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="D17" s="15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E17" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G17" s="15">
         <v>1</v>
       </c>
       <c r="H17" s="15">
-        <v>228</v>
+        <v>108</v>
       </c>
       <c r="I17" s="15">
+        <v>6</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0</v>
+      </c>
+      <c r="K17" s="15">
+        <v>3</v>
+      </c>
+      <c r="L17" s="15">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15">
-        <v>113</v>
+        <v>46</v>
       </c>
       <c r="D18" s="15">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="E18" s="15">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
       <c r="G18" s="15">
+        <v>1</v>
+      </c>
+      <c r="H18" s="15">
+        <v>46</v>
+      </c>
+      <c r="I18" s="15">
+        <v>10</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
         <v>2</v>
       </c>
-      <c r="H18" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="L18" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="15">
-        <v>201</v>
+        <v>86</v>
       </c>
       <c r="D19" s="15">
         <v>0</v>
       </c>
       <c r="E19" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
       <c r="G19" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="15">
-        <v>196</v>
+        <v>93</v>
       </c>
       <c r="I19" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J19" s="15">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K19" s="15">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L19" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="D20" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
         <v>0</v>
       </c>
       <c r="H20" s="15">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="I20" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J20" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K20" s="15">
         <v>1</v>
       </c>
       <c r="L20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="15">
-        <v>271</v>
+        <v>107</v>
       </c>
       <c r="D21" s="15">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E21" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
         <v>2</v>
       </c>
       <c r="H21" s="15">
-        <v>226</v>
+        <v>104</v>
       </c>
       <c r="I21" s="15">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="J21" s="15">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K21" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L21" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="15">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="D22" s="15">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E22" s="15">
         <v>0</v>
       </c>
       <c r="F22" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G22" s="15">
         <v>1</v>
       </c>
       <c r="H22" s="15">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="I22" s="15">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="J22" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K22" s="15">
         <v>0</v>
       </c>
       <c r="L22" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="15">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="D23" s="15">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>0</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
       <c r="G23" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H23" s="15">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="I23" s="15">
-        <v>108</v>
+        <v>49</v>
       </c>
       <c r="J23" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="L23" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="15">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D24" s="15">
         <v>0</v>
       </c>
       <c r="E24" s="15">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
       <c r="G24" s="15">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H24" s="15">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="I24" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J24" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="15">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="15">
-        <v>180</v>
+        <v>56</v>
       </c>
       <c r="D25" s="15">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="E25" s="15">
         <v>0</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
       <c r="G25" s="15">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="H25" s="15">
-        <v>183</v>
+        <v>54</v>
       </c>
       <c r="I25" s="15">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="J25" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K25" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L25" s="15">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="15">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D26" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E26" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F26" s="15">
         <v>0</v>
       </c>
       <c r="G26" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H26" s="15">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="I26" s="15">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J26" s="15">
+        <v>0</v>
+      </c>
+      <c r="K26" s="15">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="L26" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>0</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>1</v>
       </c>
       <c r="H27" s="15">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="I27" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>1</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="L27" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="15">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D28" s="15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
       <c r="G28" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" s="15">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I28" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J28" s="15">
         <v>0</v>
       </c>
       <c r="K28" s="15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="12" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D29" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
-        <v>106</v>
+      <c r="A33" s="71" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16兒童及少年保護執行概況&amp;C&amp;"微軟正黑體,標準"&amp;16
 &amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="46" baseType="lpstr">
+    <vt:vector size="55" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>July-Dec., 2026</vt:lpstr>
+      <vt:lpstr>Jan.-June, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>July-Dec., 2025</vt:lpstr>
       <vt:lpstr>Jan.-June, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>July-Dec., 2024</vt:lpstr>
       <vt:lpstr>Jan.-June, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>'2015'!Print_Area</vt:lpstr>
       <vt:lpstr>'2016'!Print_Area</vt:lpstr>
       <vt:lpstr>'2017'!Print_Area</vt:lpstr>
       <vt:lpstr>'2018'!Print_Area</vt:lpstr>
       <vt:lpstr>'2019'!Print_Area</vt:lpstr>
       <vt:lpstr>'2020'!Print_Area</vt:lpstr>
       <vt:lpstr>'2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'2023'!Print_Area</vt:lpstr>
       <vt:lpstr>'2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'July-Dec., 2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'2015'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2016'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2017'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2018'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2019'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2020'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2021'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2022'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2023'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2024'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2024'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Jan.-June, 2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Jan.-June, 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'July-Dec., 2024'!Print_Titles</vt:lpstr>
       <vt:lpstr>'July-Dec., 2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'July-Dec., 2026'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>