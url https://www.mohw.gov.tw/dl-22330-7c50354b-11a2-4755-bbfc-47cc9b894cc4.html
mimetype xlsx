--- v0 (2026-05-25)
+++ v1 (2026-08-15)
@@ -1,92 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1140731\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150731\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4206976-0FA1-4D69-9BFD-896D54AD6913}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECDF6F9D-8F8B-4212-BF84-ABE2694E4E53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="397" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2022" sheetId="2" r:id="rId3"/>
+    <sheet name="2025" sheetId="5" r:id="rId1"/>
+    <sheet name="2024" sheetId="4" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" r:id="rId3"/>
+    <sheet name="2022" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2022'!$A:$B</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2024'!$A:$B</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'2022'!$A:$B</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2023'!$A:$B</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'2024'!$A:$B</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2025'!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處李佳霖</author>
+  </authors>
+  <commentList>
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{4C32D31F-8513-4C4B-9590-76BF3C25D1C6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修老人及長期照顧福利機構/團體</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{ED9380EC-8FE1-40C2-8608-81C64AB6004F}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修身心障礙福利機構/團體及其他</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A16" authorId="0" shapeId="0" xr:uid="{4F96DDEA-C6D3-4F5D-9E38-2FB7F5A89ED5}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修地方政府</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A21" authorId="0" shapeId="0" xr:uid="{1DF1DE84-0B82-4142-9E4B-710984C00472}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修老人及長期照顧福利機構/團體、矯正機關及其他</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A23" authorId="0" shapeId="0" xr:uid="{9E1389EA-0332-422B-929C-9EE7DF5FC26F}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修老人及長期照顧福利機構/團體</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A24" authorId="0" shapeId="0" xr:uid="{F37CDA2B-E2F0-441E-972F-88C5A08BA3C2}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修老人及長期照顧福利機構/團體</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A26" authorId="0" shapeId="0" xr:uid="{F986AA2E-4B3C-45E3-BDF0-40EC6715E0CA}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>113年8月修身心障礙福利機構/團體、老人及長期照顧福利機構/團體</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="747" uniqueCount="126">
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
@@ -981,66 +1095,949 @@
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF111111"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="1"/>
       </rPr>
       <t>年以前醫事機構社會工作專職人員包含兼職人員。</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
-      <t>2025/9/1</t>
+      <t>2025/7/31</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>社會工作專職人員數</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">    Full-time Social Workers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年底</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>單位：人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Unit : Persons</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">區域別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Locality</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">總計
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Grand Total</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>身心障礙福利機構</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">團體
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Disabled Welfare Organizations/Groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>老人及長期照顧福利機構</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>團體</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>兒少、婦女及家庭福利機構</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">團體
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Child &amp; Youth &amp; Women &amp; family Welfare Organizations/Groups</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">學校
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>School</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>醫事機構</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>矯正機關</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>社工師事務所及公會</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>協會</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>學會</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>地方政府</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">其他
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Others Services</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">合計
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">公部門
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Public Section</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">私部門
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Private Section</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>具社工師
+執業執照</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">原住民
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Indigenous</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">計
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">男
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Male</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">女
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Female</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>計</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>桃園市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺中市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺南市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>高雄市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>宜蘭縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>苗栗縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>彰化縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>南投縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>雲林縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>屏東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺東縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>花蓮縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>澎湖縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>基隆市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>金門縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連江縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>資料來源：本部社會救助及社工司與直轄市、縣</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>市</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>政府。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/7/31</t>
+    </r>
+    <phoneticPr fontId="21" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF111111"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>說明：本表社會工作專職人員係指執行社會工作師法第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF111111"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF111111"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>條社會福利各項業務，且具應考社會工作師考試資格者，但不含兼職及非全時工作者。</t>
     </r>
     <phoneticPr fontId="21" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* \-??_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(\$* #,##0.00_);_(\$* \(#,##0.00\);_(\$* \-??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0_-;\-* #,##0_-;_-* \-_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="56" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
@@ -1275,53 +2272,152 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
+      <color indexed="81"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color rgb="FF111111"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF111111"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8.25"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8.25"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF111111"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCFF"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF99CC"/>
         <bgColor rgb="FFFF8080"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFCC"/>
         <bgColor rgb="FFCCFFFF"/>
@@ -1786,51 +2882,51 @@
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="18" borderId="6" applyProtection="0"/>
     <xf numFmtId="9" fontId="38" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="7" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="38" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="38" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="7" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="19" borderId="8" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="31" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1863,75 +2959,166 @@
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="18" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="20" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="17" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="20" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="31" applyFont="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="48" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="49" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="18" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="18" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="20" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="17" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="51" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="20" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="84">
     <cellStyle name="20% - 輔色1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - 輔色2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - 輔色3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - 輔色4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - 輔色5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - 輔色6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - 輔色1 2" xfId="8" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40% - 輔色2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - 輔色3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="40% - 輔色4 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - 輔色5 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="40% - 輔色6 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="60% - 輔色1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="60% - 輔色2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="60% - 輔色3 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="60% - 輔色4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="60% - 輔色5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="60% - 輔色6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="一般 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
@@ -2059,51 +3246,51 @@
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 主題">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2361,59 +3548,8040 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93B4739E-B433-4B33-8273-6199CD11CD96}">
+  <dimension ref="A1:DD33"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F1" sqref="F1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="U20" sqref="U20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.75" style="33" customWidth="1"/>
+    <col min="2" max="2" width="14" style="33" customWidth="1"/>
+    <col min="3" max="3" width="7.875" style="33" customWidth="1"/>
+    <col min="4" max="4" width="7.625" style="33" customWidth="1"/>
+    <col min="5" max="9" width="6.25" style="33" customWidth="1"/>
+    <col min="10" max="10" width="8.75" style="33" customWidth="1"/>
+    <col min="11" max="19" width="6.25" style="33" customWidth="1"/>
+    <col min="20" max="20" width="8.75" style="33" customWidth="1"/>
+    <col min="21" max="22" width="6.25" style="33" customWidth="1"/>
+    <col min="23" max="29" width="5.375" style="33" customWidth="1"/>
+    <col min="30" max="30" width="8.25" style="33" customWidth="1"/>
+    <col min="31" max="39" width="5.375" style="33" customWidth="1"/>
+    <col min="40" max="40" width="8" style="33" customWidth="1"/>
+    <col min="41" max="49" width="5.375" style="33" customWidth="1"/>
+    <col min="50" max="50" width="7.625" style="33" customWidth="1"/>
+    <col min="51" max="59" width="5.375" style="33" customWidth="1"/>
+    <col min="60" max="60" width="7.625" style="33" customWidth="1"/>
+    <col min="61" max="69" width="5.375" style="33" customWidth="1"/>
+    <col min="70" max="70" width="8.375" style="33" customWidth="1"/>
+    <col min="71" max="79" width="5.375" style="33" customWidth="1"/>
+    <col min="80" max="80" width="8.625" style="33"/>
+    <col min="81" max="89" width="5.375" style="33" customWidth="1"/>
+    <col min="90" max="90" width="7.375" style="33" customWidth="1"/>
+    <col min="91" max="99" width="5.375" style="33" customWidth="1"/>
+    <col min="100" max="100" width="8.25" style="33" customWidth="1"/>
+    <col min="101" max="102" width="5.375" style="33" customWidth="1"/>
+    <col min="103" max="16384" width="8.625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:102" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+    </row>
+    <row r="2" spans="1:102" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="36"/>
+    </row>
+    <row r="3" spans="1:102" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="37" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:102" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="58" t="s">
+        <v>82</v>
+      </c>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58" t="s">
+        <v>85</v>
+      </c>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="58"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58" t="s">
+        <v>87</v>
+      </c>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="58"/>
+      <c r="BJ4" s="58"/>
+      <c r="BK4" s="64" t="s">
+        <v>88</v>
+      </c>
+      <c r="BL4" s="64"/>
+      <c r="BM4" s="64"/>
+      <c r="BN4" s="64"/>
+      <c r="BO4" s="64"/>
+      <c r="BP4" s="64"/>
+      <c r="BQ4" s="64"/>
+      <c r="BR4" s="64"/>
+      <c r="BS4" s="64"/>
+      <c r="BT4" s="64"/>
+      <c r="BU4" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="BV4" s="58"/>
+      <c r="BW4" s="58"/>
+      <c r="BX4" s="58"/>
+      <c r="BY4" s="58"/>
+      <c r="BZ4" s="58"/>
+      <c r="CA4" s="58"/>
+      <c r="CB4" s="58"/>
+      <c r="CC4" s="58"/>
+      <c r="CD4" s="58"/>
+      <c r="CE4" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="CF4" s="58"/>
+      <c r="CG4" s="58"/>
+      <c r="CH4" s="58"/>
+      <c r="CI4" s="58"/>
+      <c r="CJ4" s="58"/>
+      <c r="CK4" s="58"/>
+      <c r="CL4" s="58"/>
+      <c r="CM4" s="58"/>
+      <c r="CN4" s="58"/>
+      <c r="CO4" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="CP4" s="64"/>
+      <c r="CQ4" s="64"/>
+      <c r="CR4" s="64"/>
+      <c r="CS4" s="64"/>
+      <c r="CT4" s="64"/>
+      <c r="CU4" s="64"/>
+      <c r="CV4" s="64"/>
+      <c r="CW4" s="64"/>
+      <c r="CX4" s="64"/>
+    </row>
+    <row r="5" spans="1:102" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="65"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="G5" s="58"/>
+      <c r="H5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="I5" s="60"/>
+      <c r="J5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="L5" s="62"/>
+      <c r="M5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="S5" s="60"/>
+      <c r="T5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="U5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="V5" s="62"/>
+      <c r="W5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC5" s="60"/>
+      <c r="AD5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF5" s="62"/>
+      <c r="AG5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="AH5" s="59"/>
+      <c r="AI5" s="59"/>
+      <c r="AJ5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="AK5" s="58"/>
+      <c r="AL5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="AR5" s="59"/>
+      <c r="AS5" s="59"/>
+      <c r="AT5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="AU5" s="58"/>
+      <c r="AV5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="AW5" s="60"/>
+      <c r="AX5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="BB5" s="59"/>
+      <c r="BC5" s="59"/>
+      <c r="BD5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="BE5" s="58"/>
+      <c r="BF5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="BG5" s="60"/>
+      <c r="BH5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="BJ5" s="62"/>
+      <c r="BK5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="BL5" s="59"/>
+      <c r="BM5" s="59"/>
+      <c r="BN5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="BO5" s="58"/>
+      <c r="BP5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="BQ5" s="60"/>
+      <c r="BR5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="BT5" s="62"/>
+      <c r="BU5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="BV5" s="59"/>
+      <c r="BW5" s="59"/>
+      <c r="BX5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="BY5" s="58"/>
+      <c r="BZ5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="CA5" s="60"/>
+      <c r="CB5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="CD5" s="62"/>
+      <c r="CE5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="CF5" s="59"/>
+      <c r="CG5" s="59"/>
+      <c r="CH5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="CI5" s="58"/>
+      <c r="CJ5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="CK5" s="60"/>
+      <c r="CL5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM5" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="CN5" s="62"/>
+      <c r="CO5" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="CP5" s="59"/>
+      <c r="CQ5" s="59"/>
+      <c r="CR5" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="CS5" s="58"/>
+      <c r="CT5" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="CU5" s="60"/>
+      <c r="CV5" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="CW5" s="63" t="s">
+        <v>96</v>
+      </c>
+      <c r="CX5" s="63"/>
+    </row>
+    <row r="6" spans="1:102" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="F6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="J6" s="61"/>
+      <c r="K6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="L6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="M6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="N6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="O6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="P6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="R6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="S6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="T6" s="61"/>
+      <c r="U6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="V6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="W6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="X6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD6" s="61"/>
+      <c r="AE6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AM6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AN6" s="61"/>
+      <c r="AO6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AP6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AQ6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="AR6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AS6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AT6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AU6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AV6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AW6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AX6" s="61"/>
+      <c r="AY6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AZ6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BA6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="BB6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BC6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BD6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BE6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BF6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BG6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BH6" s="61"/>
+      <c r="BI6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BJ6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BK6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="BL6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BM6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BN6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BO6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BP6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BQ6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BR6" s="61"/>
+      <c r="BS6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BT6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BU6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="BV6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BW6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BX6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="BZ6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CA6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CB6" s="61"/>
+      <c r="CC6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CD6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CE6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="CF6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CG6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CH6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CJ6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CK6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CL6" s="61"/>
+      <c r="CM6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CN6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO6" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="CP6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CQ6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CR6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CS6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CT6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CU6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="CV6" s="61"/>
+      <c r="CW6" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="CX6" s="39" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="7" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A7" s="40" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="42">
+        <v>21705</v>
+      </c>
+      <c r="D7" s="42">
+        <v>4202</v>
+      </c>
+      <c r="E7" s="42">
+        <v>17503</v>
+      </c>
+      <c r="F7" s="42">
+        <v>1783</v>
+      </c>
+      <c r="G7" s="43">
+        <v>7338</v>
+      </c>
+      <c r="H7" s="43">
+        <v>2419</v>
+      </c>
+      <c r="I7" s="43">
+        <v>10165</v>
+      </c>
+      <c r="J7" s="43">
+        <v>10105</v>
+      </c>
+      <c r="K7" s="43">
+        <v>217</v>
+      </c>
+      <c r="L7" s="43">
+        <v>1218</v>
+      </c>
+      <c r="M7" s="42">
+        <v>2881</v>
+      </c>
+      <c r="N7" s="42">
+        <v>561</v>
+      </c>
+      <c r="O7" s="42">
+        <v>2320</v>
+      </c>
+      <c r="P7" s="42">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="43">
+        <v>28</v>
+      </c>
+      <c r="R7" s="43">
+        <v>558</v>
+      </c>
+      <c r="S7" s="43">
+        <v>2292</v>
+      </c>
+      <c r="T7" s="43">
+        <v>770</v>
+      </c>
+      <c r="U7" s="43">
+        <v>16</v>
+      </c>
+      <c r="V7" s="43">
+        <v>100</v>
+      </c>
+      <c r="W7" s="43">
+        <v>2866</v>
+      </c>
+      <c r="X7" s="43">
+        <v>592</v>
+      </c>
+      <c r="Y7" s="43">
+        <v>2274</v>
+      </c>
+      <c r="Z7" s="43">
+        <v>61</v>
+      </c>
+      <c r="AA7" s="43">
+        <v>208</v>
+      </c>
+      <c r="AB7" s="43">
+        <v>531</v>
+      </c>
+      <c r="AC7" s="43">
+        <v>2066</v>
+      </c>
+      <c r="AD7" s="43">
+        <v>1100</v>
+      </c>
+      <c r="AE7" s="43">
+        <v>16</v>
+      </c>
+      <c r="AF7" s="43">
+        <v>107</v>
+      </c>
+      <c r="AG7" s="43">
+        <v>4457</v>
+      </c>
+      <c r="AH7" s="43">
+        <v>751</v>
+      </c>
+      <c r="AI7" s="43">
+        <v>3706</v>
+      </c>
+      <c r="AJ7" s="43">
+        <v>4</v>
+      </c>
+      <c r="AK7" s="43">
+        <v>27</v>
+      </c>
+      <c r="AL7" s="43">
+        <v>747</v>
+      </c>
+      <c r="AM7" s="43">
+        <v>3679</v>
+      </c>
+      <c r="AN7" s="43">
+        <v>1688</v>
+      </c>
+      <c r="AO7" s="43">
+        <v>87</v>
+      </c>
+      <c r="AP7" s="43">
+        <v>583</v>
+      </c>
+      <c r="AQ7" s="43">
+        <v>260</v>
+      </c>
+      <c r="AR7" s="43">
+        <v>44</v>
+      </c>
+      <c r="AS7" s="43">
+        <v>216</v>
+      </c>
+      <c r="AT7" s="43">
+        <v>19</v>
+      </c>
+      <c r="AU7" s="43">
+        <v>97</v>
+      </c>
+      <c r="AV7" s="43">
+        <v>25</v>
+      </c>
+      <c r="AW7" s="43">
+        <v>119</v>
+      </c>
+      <c r="AX7" s="43">
+        <v>216</v>
+      </c>
+      <c r="AY7" s="43">
+        <v>2</v>
+      </c>
+      <c r="AZ7" s="43">
+        <v>8</v>
+      </c>
+      <c r="BA7" s="43">
+        <v>2516</v>
+      </c>
+      <c r="BB7" s="43">
+        <v>466</v>
+      </c>
+      <c r="BC7" s="43">
+        <v>2050</v>
+      </c>
+      <c r="BD7" s="43">
+        <v>131</v>
+      </c>
+      <c r="BE7" s="43">
+        <v>695</v>
+      </c>
+      <c r="BF7" s="43">
+        <v>335</v>
+      </c>
+      <c r="BG7" s="43">
+        <v>1355</v>
+      </c>
+      <c r="BH7" s="43">
+        <v>1766</v>
+      </c>
+      <c r="BI7" s="43">
+        <v>18</v>
+      </c>
+      <c r="BJ7" s="43">
+        <v>76</v>
+      </c>
+      <c r="BK7" s="43">
+        <v>163</v>
+      </c>
+      <c r="BL7" s="43">
+        <v>24</v>
+      </c>
+      <c r="BM7" s="43">
+        <v>139</v>
+      </c>
+      <c r="BN7" s="43">
+        <v>24</v>
+      </c>
+      <c r="BO7" s="43">
+        <v>139</v>
+      </c>
+      <c r="BP7" s="43">
+        <v>0</v>
+      </c>
+      <c r="BQ7" s="43">
+        <v>0</v>
+      </c>
+      <c r="BR7" s="43">
+        <v>131</v>
+      </c>
+      <c r="BS7" s="43">
+        <v>0</v>
+      </c>
+      <c r="BT7" s="43">
+        <v>5</v>
+      </c>
+      <c r="BU7" s="43">
+        <v>104</v>
+      </c>
+      <c r="BV7" s="43">
+        <v>29</v>
+      </c>
+      <c r="BW7" s="43">
+        <v>75</v>
+      </c>
+      <c r="BX7" s="43">
+        <v>0</v>
+      </c>
+      <c r="BY7" s="43">
+        <v>0</v>
+      </c>
+      <c r="BZ7" s="43">
+        <v>29</v>
+      </c>
+      <c r="CA7" s="43">
+        <v>75</v>
+      </c>
+      <c r="CB7" s="43">
+        <v>79</v>
+      </c>
+      <c r="CC7" s="43">
+        <v>1</v>
+      </c>
+      <c r="CD7" s="43">
+        <v>1</v>
+      </c>
+      <c r="CE7" s="43">
+        <v>7615</v>
+      </c>
+      <c r="CF7" s="43">
+        <v>1530</v>
+      </c>
+      <c r="CG7" s="43">
+        <v>6085</v>
+      </c>
+      <c r="CH7" s="43">
+        <v>1530</v>
+      </c>
+      <c r="CI7" s="43">
+        <v>6085</v>
+      </c>
+      <c r="CJ7" s="43">
+        <v>0</v>
+      </c>
+      <c r="CK7" s="43">
+        <v>0</v>
+      </c>
+      <c r="CL7" s="43">
+        <v>4075</v>
+      </c>
+      <c r="CM7" s="43">
+        <v>66</v>
+      </c>
+      <c r="CN7" s="43">
+        <v>274</v>
+      </c>
+      <c r="CO7" s="43">
+        <v>843</v>
+      </c>
+      <c r="CP7" s="43">
+        <v>205</v>
+      </c>
+      <c r="CQ7" s="43">
+        <v>638</v>
+      </c>
+      <c r="CR7" s="43">
+        <v>11</v>
+      </c>
+      <c r="CS7" s="43">
+        <v>59</v>
+      </c>
+      <c r="CT7" s="43">
+        <v>194</v>
+      </c>
+      <c r="CU7" s="43">
+        <v>579</v>
+      </c>
+      <c r="CV7" s="43">
+        <v>280</v>
+      </c>
+      <c r="CW7" s="43">
+        <v>11</v>
+      </c>
+      <c r="CX7" s="43">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A8" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="46">
+        <v>2219</v>
+      </c>
+      <c r="D8" s="46">
+        <v>565</v>
+      </c>
+      <c r="E8" s="46">
+        <v>1654</v>
+      </c>
+      <c r="F8" s="46">
+        <v>174</v>
+      </c>
+      <c r="G8" s="47">
+        <v>726</v>
+      </c>
+      <c r="H8" s="47">
+        <v>391</v>
+      </c>
+      <c r="I8" s="47">
+        <v>928</v>
+      </c>
+      <c r="J8" s="47">
+        <v>987</v>
+      </c>
+      <c r="K8" s="47">
+        <v>7</v>
+      </c>
+      <c r="L8" s="47">
+        <v>43</v>
+      </c>
+      <c r="M8" s="46">
+        <v>332</v>
+      </c>
+      <c r="N8" s="46">
+        <v>103</v>
+      </c>
+      <c r="O8" s="46">
+        <v>229</v>
+      </c>
+      <c r="P8" s="46">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>5</v>
+      </c>
+      <c r="R8" s="47">
+        <v>102</v>
+      </c>
+      <c r="S8" s="47">
+        <v>224</v>
+      </c>
+      <c r="T8" s="47">
+        <v>75</v>
+      </c>
+      <c r="U8" s="47">
+        <v>0</v>
+      </c>
+      <c r="V8" s="47">
+        <v>8</v>
+      </c>
+      <c r="W8" s="47">
+        <v>284</v>
+      </c>
+      <c r="X8" s="47">
+        <v>92</v>
+      </c>
+      <c r="Y8" s="47">
+        <v>192</v>
+      </c>
+      <c r="Z8" s="47">
+        <v>13</v>
+      </c>
+      <c r="AA8" s="47">
+        <v>34</v>
+      </c>
+      <c r="AB8" s="47">
+        <v>79</v>
+      </c>
+      <c r="AC8" s="47">
+        <v>158</v>
+      </c>
+      <c r="AD8" s="47">
+        <v>113</v>
+      </c>
+      <c r="AE8" s="47">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="47">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="47">
+        <v>329</v>
+      </c>
+      <c r="AH8" s="47">
+        <v>96</v>
+      </c>
+      <c r="AI8" s="47">
+        <v>233</v>
+      </c>
+      <c r="AJ8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="47">
+        <v>3</v>
+      </c>
+      <c r="AL8" s="47">
+        <v>96</v>
+      </c>
+      <c r="AM8" s="47">
+        <v>230</v>
+      </c>
+      <c r="AN8" s="47">
+        <v>93</v>
+      </c>
+      <c r="AO8" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="47">
+        <v>11</v>
+      </c>
+      <c r="AQ8" s="47">
+        <v>50</v>
+      </c>
+      <c r="AR8" s="47">
+        <v>6</v>
+      </c>
+      <c r="AS8" s="47">
+        <v>44</v>
+      </c>
+      <c r="AT8" s="47">
+        <v>6</v>
+      </c>
+      <c r="AU8" s="47">
+        <v>44</v>
+      </c>
+      <c r="AV8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX8" s="47">
+        <v>50</v>
+      </c>
+      <c r="AY8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="47">
+        <v>381</v>
+      </c>
+      <c r="BB8" s="47">
+        <v>77</v>
+      </c>
+      <c r="BC8" s="47">
+        <v>304</v>
+      </c>
+      <c r="BD8" s="47">
+        <v>3</v>
+      </c>
+      <c r="BE8" s="47">
+        <v>42</v>
+      </c>
+      <c r="BF8" s="47">
+        <v>74</v>
+      </c>
+      <c r="BG8" s="47">
+        <v>262</v>
+      </c>
+      <c r="BH8" s="47">
+        <v>264</v>
+      </c>
+      <c r="BI8" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ8" s="47">
+        <v>6</v>
+      </c>
+      <c r="BK8" s="47">
+        <v>14</v>
+      </c>
+      <c r="BL8" s="47">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="47">
+        <v>11</v>
+      </c>
+      <c r="BN8" s="47">
+        <v>3</v>
+      </c>
+      <c r="BO8" s="47">
+        <v>11</v>
+      </c>
+      <c r="BP8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR8" s="47">
+        <v>10</v>
+      </c>
+      <c r="BS8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU8" s="47">
+        <v>23</v>
+      </c>
+      <c r="BV8" s="47">
+        <v>9</v>
+      </c>
+      <c r="BW8" s="47">
+        <v>14</v>
+      </c>
+      <c r="BX8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY8" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ8" s="47">
+        <v>9</v>
+      </c>
+      <c r="CA8" s="47">
+        <v>14</v>
+      </c>
+      <c r="CB8" s="47">
+        <v>7</v>
+      </c>
+      <c r="CC8" s="47">
+        <v>1</v>
+      </c>
+      <c r="CD8" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE8" s="47">
+        <v>728</v>
+      </c>
+      <c r="CF8" s="47">
+        <v>148</v>
+      </c>
+      <c r="CG8" s="47">
+        <v>580</v>
+      </c>
+      <c r="CH8" s="47">
+        <v>148</v>
+      </c>
+      <c r="CI8" s="47">
+        <v>580</v>
+      </c>
+      <c r="CJ8" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK8" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL8" s="47">
+        <v>366</v>
+      </c>
+      <c r="CM8" s="47">
+        <v>3</v>
+      </c>
+      <c r="CN8" s="47">
+        <v>15</v>
+      </c>
+      <c r="CO8" s="47">
+        <v>78</v>
+      </c>
+      <c r="CP8" s="47">
+        <v>31</v>
+      </c>
+      <c r="CQ8" s="47">
+        <v>47</v>
+      </c>
+      <c r="CR8" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS8" s="47">
+        <v>7</v>
+      </c>
+      <c r="CT8" s="47">
+        <v>31</v>
+      </c>
+      <c r="CU8" s="47">
+        <v>40</v>
+      </c>
+      <c r="CV8" s="47">
+        <v>9</v>
+      </c>
+      <c r="CW8" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX8" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A9" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="46">
+        <v>2233</v>
+      </c>
+      <c r="D9" s="46">
+        <v>436</v>
+      </c>
+      <c r="E9" s="46">
+        <v>1797</v>
+      </c>
+      <c r="F9" s="46">
+        <v>175</v>
+      </c>
+      <c r="G9" s="47">
+        <v>687</v>
+      </c>
+      <c r="H9" s="47">
+        <v>261</v>
+      </c>
+      <c r="I9" s="47">
+        <v>1110</v>
+      </c>
+      <c r="J9" s="47">
+        <v>1150</v>
+      </c>
+      <c r="K9" s="47">
+        <v>5</v>
+      </c>
+      <c r="L9" s="47">
+        <v>31</v>
+      </c>
+      <c r="M9" s="46">
+        <v>338</v>
+      </c>
+      <c r="N9" s="46">
+        <v>74</v>
+      </c>
+      <c r="O9" s="46">
+        <v>264</v>
+      </c>
+      <c r="P9" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>2</v>
+      </c>
+      <c r="R9" s="47">
+        <v>74</v>
+      </c>
+      <c r="S9" s="47">
+        <v>262</v>
+      </c>
+      <c r="T9" s="47">
+        <v>88</v>
+      </c>
+      <c r="U9" s="47">
+        <v>0</v>
+      </c>
+      <c r="V9" s="47">
+        <v>2</v>
+      </c>
+      <c r="W9" s="47">
+        <v>323</v>
+      </c>
+      <c r="X9" s="47">
+        <v>56</v>
+      </c>
+      <c r="Y9" s="47">
+        <v>267</v>
+      </c>
+      <c r="Z9" s="47">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="47">
+        <v>15</v>
+      </c>
+      <c r="AB9" s="47">
+        <v>52</v>
+      </c>
+      <c r="AC9" s="47">
+        <v>252</v>
+      </c>
+      <c r="AD9" s="47">
+        <v>157</v>
+      </c>
+      <c r="AE9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="47">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="47">
+        <v>353</v>
+      </c>
+      <c r="AH9" s="47">
+        <v>54</v>
+      </c>
+      <c r="AI9" s="47">
+        <v>299</v>
+      </c>
+      <c r="AJ9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL9" s="47">
+        <v>54</v>
+      </c>
+      <c r="AM9" s="47">
+        <v>297</v>
+      </c>
+      <c r="AN9" s="47">
+        <v>179</v>
+      </c>
+      <c r="AO9" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="47">
+        <v>18</v>
+      </c>
+      <c r="AQ9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="47">
+        <v>281</v>
+      </c>
+      <c r="BB9" s="47">
+        <v>43</v>
+      </c>
+      <c r="BC9" s="47">
+        <v>238</v>
+      </c>
+      <c r="BD9" s="47">
+        <v>15</v>
+      </c>
+      <c r="BE9" s="47">
+        <v>132</v>
+      </c>
+      <c r="BF9" s="47">
+        <v>28</v>
+      </c>
+      <c r="BG9" s="47">
+        <v>106</v>
+      </c>
+      <c r="BH9" s="47">
+        <v>228</v>
+      </c>
+      <c r="BI9" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ9" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="47">
+        <v>9</v>
+      </c>
+      <c r="BV9" s="47">
+        <v>2</v>
+      </c>
+      <c r="BW9" s="47">
+        <v>7</v>
+      </c>
+      <c r="BX9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY9" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ9" s="47">
+        <v>2</v>
+      </c>
+      <c r="CA9" s="47">
+        <v>7</v>
+      </c>
+      <c r="CB9" s="47">
+        <v>6</v>
+      </c>
+      <c r="CC9" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD9" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE9" s="47">
+        <v>691</v>
+      </c>
+      <c r="CF9" s="47">
+        <v>156</v>
+      </c>
+      <c r="CG9" s="47">
+        <v>535</v>
+      </c>
+      <c r="CH9" s="47">
+        <v>156</v>
+      </c>
+      <c r="CI9" s="47">
+        <v>535</v>
+      </c>
+      <c r="CJ9" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK9" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL9" s="47">
+        <v>384</v>
+      </c>
+      <c r="CM9" s="47">
+        <v>3</v>
+      </c>
+      <c r="CN9" s="47">
+        <v>5</v>
+      </c>
+      <c r="CO9" s="47">
+        <v>238</v>
+      </c>
+      <c r="CP9" s="47">
+        <v>51</v>
+      </c>
+      <c r="CQ9" s="47">
+        <v>187</v>
+      </c>
+      <c r="CR9" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS9" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT9" s="47">
+        <v>51</v>
+      </c>
+      <c r="CU9" s="47">
+        <v>186</v>
+      </c>
+      <c r="CV9" s="47">
+        <v>108</v>
+      </c>
+      <c r="CW9" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX9" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A10" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="46">
+        <v>1516</v>
+      </c>
+      <c r="D10" s="46">
+        <v>277</v>
+      </c>
+      <c r="E10" s="46">
+        <v>1239</v>
+      </c>
+      <c r="F10" s="46">
+        <v>131</v>
+      </c>
+      <c r="G10" s="47">
+        <v>558</v>
+      </c>
+      <c r="H10" s="47">
+        <v>146</v>
+      </c>
+      <c r="I10" s="47">
+        <v>681</v>
+      </c>
+      <c r="J10" s="47">
+        <v>783</v>
+      </c>
+      <c r="K10" s="47">
+        <v>17</v>
+      </c>
+      <c r="L10" s="47">
+        <v>69</v>
+      </c>
+      <c r="M10" s="46">
+        <v>189</v>
+      </c>
+      <c r="N10" s="46">
+        <v>34</v>
+      </c>
+      <c r="O10" s="46">
+        <v>155</v>
+      </c>
+      <c r="P10" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>0</v>
+      </c>
+      <c r="R10" s="47">
+        <v>34</v>
+      </c>
+      <c r="S10" s="47">
+        <v>155</v>
+      </c>
+      <c r="T10" s="47">
+        <v>40</v>
+      </c>
+      <c r="U10" s="47">
+        <v>0</v>
+      </c>
+      <c r="V10" s="47">
+        <v>6</v>
+      </c>
+      <c r="W10" s="47">
+        <v>169</v>
+      </c>
+      <c r="X10" s="47">
+        <v>39</v>
+      </c>
+      <c r="Y10" s="47">
+        <v>130</v>
+      </c>
+      <c r="Z10" s="47">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="47">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="47">
+        <v>34</v>
+      </c>
+      <c r="AC10" s="47">
+        <v>114</v>
+      </c>
+      <c r="AD10" s="47">
+        <v>66</v>
+      </c>
+      <c r="AE10" s="47">
+        <v>2</v>
+      </c>
+      <c r="AF10" s="47">
+        <v>2</v>
+      </c>
+      <c r="AG10" s="47">
+        <v>310</v>
+      </c>
+      <c r="AH10" s="47">
+        <v>38</v>
+      </c>
+      <c r="AI10" s="47">
+        <v>272</v>
+      </c>
+      <c r="AJ10" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK10" s="47">
+        <v>8</v>
+      </c>
+      <c r="AL10" s="47">
+        <v>37</v>
+      </c>
+      <c r="AM10" s="47">
+        <v>264</v>
+      </c>
+      <c r="AN10" s="47">
+        <v>137</v>
+      </c>
+      <c r="AO10" s="47">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="47">
+        <v>33</v>
+      </c>
+      <c r="AQ10" s="47">
+        <v>18</v>
+      </c>
+      <c r="AR10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="47">
+        <v>18</v>
+      </c>
+      <c r="AT10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="47">
+        <v>6</v>
+      </c>
+      <c r="AV10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="47">
+        <v>12</v>
+      </c>
+      <c r="AX10" s="47">
+        <v>10</v>
+      </c>
+      <c r="AY10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="47">
+        <v>211</v>
+      </c>
+      <c r="BB10" s="47">
+        <v>51</v>
+      </c>
+      <c r="BC10" s="47">
+        <v>160</v>
+      </c>
+      <c r="BD10" s="47">
+        <v>15</v>
+      </c>
+      <c r="BE10" s="47">
+        <v>50</v>
+      </c>
+      <c r="BF10" s="47">
+        <v>36</v>
+      </c>
+      <c r="BG10" s="47">
+        <v>110</v>
+      </c>
+      <c r="BH10" s="47">
+        <v>144</v>
+      </c>
+      <c r="BI10" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ10" s="47">
+        <v>1</v>
+      </c>
+      <c r="BK10" s="47">
+        <v>25</v>
+      </c>
+      <c r="BL10" s="47">
+        <v>2</v>
+      </c>
+      <c r="BM10" s="47">
+        <v>23</v>
+      </c>
+      <c r="BN10" s="47">
+        <v>2</v>
+      </c>
+      <c r="BO10" s="47">
+        <v>23</v>
+      </c>
+      <c r="BP10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="47">
+        <v>23</v>
+      </c>
+      <c r="BS10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="47">
+        <v>11</v>
+      </c>
+      <c r="BV10" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW10" s="47">
+        <v>10</v>
+      </c>
+      <c r="BX10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ10" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA10" s="47">
+        <v>10</v>
+      </c>
+      <c r="CB10" s="47">
+        <v>11</v>
+      </c>
+      <c r="CC10" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD10" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE10" s="47">
+        <v>561</v>
+      </c>
+      <c r="CF10" s="47">
+        <v>108</v>
+      </c>
+      <c r="CG10" s="47">
+        <v>453</v>
+      </c>
+      <c r="CH10" s="47">
+        <v>108</v>
+      </c>
+      <c r="CI10" s="47">
+        <v>453</v>
+      </c>
+      <c r="CJ10" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK10" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL10" s="47">
+        <v>345</v>
+      </c>
+      <c r="CM10" s="47">
+        <v>7</v>
+      </c>
+      <c r="CN10" s="47">
+        <v>19</v>
+      </c>
+      <c r="CO10" s="47">
+        <v>22</v>
+      </c>
+      <c r="CP10" s="47">
+        <v>4</v>
+      </c>
+      <c r="CQ10" s="47">
+        <v>18</v>
+      </c>
+      <c r="CR10" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS10" s="47">
+        <v>2</v>
+      </c>
+      <c r="CT10" s="47">
+        <v>4</v>
+      </c>
+      <c r="CU10" s="47">
+        <v>16</v>
+      </c>
+      <c r="CV10" s="47">
+        <v>7</v>
+      </c>
+      <c r="CW10" s="47">
+        <v>2</v>
+      </c>
+      <c r="CX10" s="47">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A11" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="46">
+        <v>2436</v>
+      </c>
+      <c r="D11" s="46">
+        <v>404</v>
+      </c>
+      <c r="E11" s="46">
+        <v>2032</v>
+      </c>
+      <c r="F11" s="46">
+        <v>173</v>
+      </c>
+      <c r="G11" s="47">
+        <v>820</v>
+      </c>
+      <c r="H11" s="47">
+        <v>231</v>
+      </c>
+      <c r="I11" s="47">
+        <v>1212</v>
+      </c>
+      <c r="J11" s="47">
+        <v>1313</v>
+      </c>
+      <c r="K11" s="47">
+        <v>6</v>
+      </c>
+      <c r="L11" s="47">
+        <v>46</v>
+      </c>
+      <c r="M11" s="46">
+        <v>265</v>
+      </c>
+      <c r="N11" s="46">
+        <v>39</v>
+      </c>
+      <c r="O11" s="46">
+        <v>226</v>
+      </c>
+      <c r="P11" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>0</v>
+      </c>
+      <c r="R11" s="47">
+        <v>39</v>
+      </c>
+      <c r="S11" s="47">
+        <v>226</v>
+      </c>
+      <c r="T11" s="47">
+        <v>119</v>
+      </c>
+      <c r="U11" s="47">
+        <v>0</v>
+      </c>
+      <c r="V11" s="47">
+        <v>3</v>
+      </c>
+      <c r="W11" s="47">
+        <v>289</v>
+      </c>
+      <c r="X11" s="47">
+        <v>54</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>235</v>
+      </c>
+      <c r="Z11" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="47">
+        <v>53</v>
+      </c>
+      <c r="AC11" s="47">
+        <v>235</v>
+      </c>
+      <c r="AD11" s="47">
+        <v>106</v>
+      </c>
+      <c r="AE11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="47">
+        <v>5</v>
+      </c>
+      <c r="AG11" s="47">
+        <v>472</v>
+      </c>
+      <c r="AH11" s="47">
+        <v>65</v>
+      </c>
+      <c r="AI11" s="47">
+        <v>407</v>
+      </c>
+      <c r="AJ11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="47">
+        <v>65</v>
+      </c>
+      <c r="AM11" s="47">
+        <v>407</v>
+      </c>
+      <c r="AN11" s="47">
+        <v>210</v>
+      </c>
+      <c r="AO11" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP11" s="47">
+        <v>15</v>
+      </c>
+      <c r="AQ11" s="47">
+        <v>40</v>
+      </c>
+      <c r="AR11" s="47">
+        <v>3</v>
+      </c>
+      <c r="AS11" s="47">
+        <v>37</v>
+      </c>
+      <c r="AT11" s="47">
+        <v>2</v>
+      </c>
+      <c r="AU11" s="47">
+        <v>10</v>
+      </c>
+      <c r="AV11" s="47">
+        <v>1</v>
+      </c>
+      <c r="AW11" s="47">
+        <v>27</v>
+      </c>
+      <c r="AX11" s="47">
+        <v>39</v>
+      </c>
+      <c r="AY11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="47">
+        <v>288</v>
+      </c>
+      <c r="BB11" s="47">
+        <v>44</v>
+      </c>
+      <c r="BC11" s="47">
+        <v>244</v>
+      </c>
+      <c r="BD11" s="47">
+        <v>11</v>
+      </c>
+      <c r="BE11" s="47">
+        <v>43</v>
+      </c>
+      <c r="BF11" s="47">
+        <v>33</v>
+      </c>
+      <c r="BG11" s="47">
+        <v>201</v>
+      </c>
+      <c r="BH11" s="47">
+        <v>192</v>
+      </c>
+      <c r="BI11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="47">
+        <v>4</v>
+      </c>
+      <c r="BK11" s="47">
+        <v>16</v>
+      </c>
+      <c r="BL11" s="47">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="47">
+        <v>14</v>
+      </c>
+      <c r="BN11" s="47">
+        <v>2</v>
+      </c>
+      <c r="BO11" s="47">
+        <v>14</v>
+      </c>
+      <c r="BP11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR11" s="47">
+        <v>15</v>
+      </c>
+      <c r="BS11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU11" s="47">
+        <v>8</v>
+      </c>
+      <c r="BV11" s="47">
+        <v>2</v>
+      </c>
+      <c r="BW11" s="47">
+        <v>6</v>
+      </c>
+      <c r="BX11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ11" s="47">
+        <v>2</v>
+      </c>
+      <c r="CA11" s="47">
+        <v>6</v>
+      </c>
+      <c r="CB11" s="47">
+        <v>8</v>
+      </c>
+      <c r="CC11" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD11" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE11" s="47">
+        <v>904</v>
+      </c>
+      <c r="CF11" s="47">
+        <v>155</v>
+      </c>
+      <c r="CG11" s="47">
+        <v>749</v>
+      </c>
+      <c r="CH11" s="47">
+        <v>155</v>
+      </c>
+      <c r="CI11" s="47">
+        <v>749</v>
+      </c>
+      <c r="CJ11" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK11" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL11" s="47">
+        <v>565</v>
+      </c>
+      <c r="CM11" s="47">
+        <v>2</v>
+      </c>
+      <c r="CN11" s="47">
+        <v>12</v>
+      </c>
+      <c r="CO11" s="47">
+        <v>154</v>
+      </c>
+      <c r="CP11" s="47">
+        <v>40</v>
+      </c>
+      <c r="CQ11" s="47">
+        <v>114</v>
+      </c>
+      <c r="CR11" s="47">
+        <v>2</v>
+      </c>
+      <c r="CS11" s="47">
+        <v>4</v>
+      </c>
+      <c r="CT11" s="47">
+        <v>38</v>
+      </c>
+      <c r="CU11" s="47">
+        <v>110</v>
+      </c>
+      <c r="CV11" s="47">
+        <v>59</v>
+      </c>
+      <c r="CW11" s="47">
+        <v>2</v>
+      </c>
+      <c r="CX11" s="47">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A12" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="46">
+        <v>1633</v>
+      </c>
+      <c r="D12" s="46">
+        <v>300</v>
+      </c>
+      <c r="E12" s="46">
+        <v>1333</v>
+      </c>
+      <c r="F12" s="46">
+        <v>147</v>
+      </c>
+      <c r="G12" s="47">
+        <v>602</v>
+      </c>
+      <c r="H12" s="47">
+        <v>153</v>
+      </c>
+      <c r="I12" s="47">
+        <v>731</v>
+      </c>
+      <c r="J12" s="47">
+        <v>906</v>
+      </c>
+      <c r="K12" s="47">
+        <v>6</v>
+      </c>
+      <c r="L12" s="47">
+        <v>19</v>
+      </c>
+      <c r="M12" s="46">
+        <v>247</v>
+      </c>
+      <c r="N12" s="46">
+        <v>37</v>
+      </c>
+      <c r="O12" s="46">
+        <v>210</v>
+      </c>
+      <c r="P12" s="46">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>8</v>
+      </c>
+      <c r="R12" s="47">
+        <v>36</v>
+      </c>
+      <c r="S12" s="47">
+        <v>202</v>
+      </c>
+      <c r="T12" s="47">
+        <v>74</v>
+      </c>
+      <c r="U12" s="47">
+        <v>0</v>
+      </c>
+      <c r="V12" s="47">
+        <v>3</v>
+      </c>
+      <c r="W12" s="47">
+        <v>231</v>
+      </c>
+      <c r="X12" s="47">
+        <v>36</v>
+      </c>
+      <c r="Y12" s="47">
+        <v>195</v>
+      </c>
+      <c r="Z12" s="47">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="47">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="47">
+        <v>32</v>
+      </c>
+      <c r="AC12" s="47">
+        <v>179</v>
+      </c>
+      <c r="AD12" s="47">
+        <v>85</v>
+      </c>
+      <c r="AE12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="47">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="47">
+        <v>276</v>
+      </c>
+      <c r="AH12" s="47">
+        <v>54</v>
+      </c>
+      <c r="AI12" s="47">
+        <v>222</v>
+      </c>
+      <c r="AJ12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="47">
+        <v>54</v>
+      </c>
+      <c r="AM12" s="47">
+        <v>222</v>
+      </c>
+      <c r="AN12" s="47">
+        <v>116</v>
+      </c>
+      <c r="AO12" s="47">
+        <v>3</v>
+      </c>
+      <c r="AP12" s="47">
+        <v>3</v>
+      </c>
+      <c r="AQ12" s="47">
+        <v>27</v>
+      </c>
+      <c r="AR12" s="47">
+        <v>3</v>
+      </c>
+      <c r="AS12" s="47">
+        <v>24</v>
+      </c>
+      <c r="AT12" s="47">
+        <v>2</v>
+      </c>
+      <c r="AU12" s="47">
+        <v>3</v>
+      </c>
+      <c r="AV12" s="47">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="47">
+        <v>21</v>
+      </c>
+      <c r="AX12" s="47">
+        <v>22</v>
+      </c>
+      <c r="AY12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA12" s="47">
+        <v>187</v>
+      </c>
+      <c r="BB12" s="47">
+        <v>29</v>
+      </c>
+      <c r="BC12" s="47">
+        <v>158</v>
+      </c>
+      <c r="BD12" s="47">
+        <v>5</v>
+      </c>
+      <c r="BE12" s="47">
+        <v>61</v>
+      </c>
+      <c r="BF12" s="47">
+        <v>24</v>
+      </c>
+      <c r="BG12" s="47">
+        <v>97</v>
+      </c>
+      <c r="BH12" s="47">
+        <v>146</v>
+      </c>
+      <c r="BI12" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ12" s="47">
+        <v>1</v>
+      </c>
+      <c r="BK12" s="47">
+        <v>19</v>
+      </c>
+      <c r="BL12" s="47">
+        <v>3</v>
+      </c>
+      <c r="BM12" s="47">
+        <v>16</v>
+      </c>
+      <c r="BN12" s="47">
+        <v>3</v>
+      </c>
+      <c r="BO12" s="47">
+        <v>16</v>
+      </c>
+      <c r="BP12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR12" s="47">
+        <v>17</v>
+      </c>
+      <c r="BS12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU12" s="47">
+        <v>4</v>
+      </c>
+      <c r="BV12" s="47">
+        <v>2</v>
+      </c>
+      <c r="BW12" s="47">
+        <v>2</v>
+      </c>
+      <c r="BX12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ12" s="47">
+        <v>2</v>
+      </c>
+      <c r="CA12" s="47">
+        <v>2</v>
+      </c>
+      <c r="CB12" s="47">
+        <v>4</v>
+      </c>
+      <c r="CC12" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD12" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE12" s="47">
+        <v>625</v>
+      </c>
+      <c r="CF12" s="47">
+        <v>131</v>
+      </c>
+      <c r="CG12" s="47">
+        <v>494</v>
+      </c>
+      <c r="CH12" s="47">
+        <v>131</v>
+      </c>
+      <c r="CI12" s="47">
+        <v>494</v>
+      </c>
+      <c r="CJ12" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK12" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL12" s="47">
+        <v>435</v>
+      </c>
+      <c r="CM12" s="47">
+        <v>2</v>
+      </c>
+      <c r="CN12" s="47">
+        <v>10</v>
+      </c>
+      <c r="CO12" s="47">
+        <v>17</v>
+      </c>
+      <c r="CP12" s="47">
+        <v>5</v>
+      </c>
+      <c r="CQ12" s="47">
+        <v>12</v>
+      </c>
+      <c r="CR12" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS12" s="47">
+        <v>4</v>
+      </c>
+      <c r="CT12" s="47">
+        <v>4</v>
+      </c>
+      <c r="CU12" s="47">
+        <v>8</v>
+      </c>
+      <c r="CV12" s="47">
+        <v>7</v>
+      </c>
+      <c r="CW12" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX12" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="46">
+        <v>2500</v>
+      </c>
+      <c r="D13" s="46">
+        <v>432</v>
+      </c>
+      <c r="E13" s="46">
+        <v>2068</v>
+      </c>
+      <c r="F13" s="46">
+        <v>217</v>
+      </c>
+      <c r="G13" s="47">
+        <v>1036</v>
+      </c>
+      <c r="H13" s="47">
+        <v>215</v>
+      </c>
+      <c r="I13" s="47">
+        <v>1032</v>
+      </c>
+      <c r="J13" s="47">
+        <v>1181</v>
+      </c>
+      <c r="K13" s="47">
+        <v>17</v>
+      </c>
+      <c r="L13" s="47">
+        <v>81</v>
+      </c>
+      <c r="M13" s="46">
+        <v>337</v>
+      </c>
+      <c r="N13" s="46">
+        <v>60</v>
+      </c>
+      <c r="O13" s="46">
+        <v>277</v>
+      </c>
+      <c r="P13" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>0</v>
+      </c>
+      <c r="R13" s="47">
+        <v>60</v>
+      </c>
+      <c r="S13" s="47">
+        <v>277</v>
+      </c>
+      <c r="T13" s="47">
+        <v>105</v>
+      </c>
+      <c r="U13" s="47">
+        <v>3</v>
+      </c>
+      <c r="V13" s="47">
+        <v>2</v>
+      </c>
+      <c r="W13" s="47">
+        <v>297</v>
+      </c>
+      <c r="X13" s="47">
+        <v>47</v>
+      </c>
+      <c r="Y13" s="47">
+        <v>250</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="47">
+        <v>24</v>
+      </c>
+      <c r="AB13" s="47">
+        <v>46</v>
+      </c>
+      <c r="AC13" s="47">
+        <v>226</v>
+      </c>
+      <c r="AD13" s="47">
+        <v>111</v>
+      </c>
+      <c r="AE13" s="47">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="47">
+        <v>5</v>
+      </c>
+      <c r="AG13" s="47">
+        <v>399</v>
+      </c>
+      <c r="AH13" s="47">
+        <v>53</v>
+      </c>
+      <c r="AI13" s="47">
+        <v>346</v>
+      </c>
+      <c r="AJ13" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="47">
+        <v>7</v>
+      </c>
+      <c r="AL13" s="47">
+        <v>52</v>
+      </c>
+      <c r="AM13" s="47">
+        <v>339</v>
+      </c>
+      <c r="AN13" s="47">
+        <v>133</v>
+      </c>
+      <c r="AO13" s="47">
+        <v>4</v>
+      </c>
+      <c r="AP13" s="47">
+        <v>36</v>
+      </c>
+      <c r="AQ13" s="47">
+        <v>24</v>
+      </c>
+      <c r="AR13" s="47">
+        <v>8</v>
+      </c>
+      <c r="AS13" s="47">
+        <v>16</v>
+      </c>
+      <c r="AT13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="47">
+        <v>8</v>
+      </c>
+      <c r="AW13" s="47">
+        <v>16</v>
+      </c>
+      <c r="AX13" s="47">
+        <v>19</v>
+      </c>
+      <c r="AY13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="47">
+        <v>306</v>
+      </c>
+      <c r="BB13" s="47">
+        <v>49</v>
+      </c>
+      <c r="BC13" s="47">
+        <v>257</v>
+      </c>
+      <c r="BD13" s="47">
+        <v>17</v>
+      </c>
+      <c r="BE13" s="47">
+        <v>119</v>
+      </c>
+      <c r="BF13" s="47">
+        <v>32</v>
+      </c>
+      <c r="BG13" s="47">
+        <v>138</v>
+      </c>
+      <c r="BH13" s="47">
+        <v>239</v>
+      </c>
+      <c r="BI13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="47">
+        <v>4</v>
+      </c>
+      <c r="BK13" s="47">
+        <v>14</v>
+      </c>
+      <c r="BL13" s="47">
+        <v>6</v>
+      </c>
+      <c r="BM13" s="47">
+        <v>8</v>
+      </c>
+      <c r="BN13" s="47">
+        <v>6</v>
+      </c>
+      <c r="BO13" s="47">
+        <v>8</v>
+      </c>
+      <c r="BP13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR13" s="47">
+        <v>12</v>
+      </c>
+      <c r="BS13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT13" s="47">
+        <v>1</v>
+      </c>
+      <c r="BU13" s="47">
+        <v>5</v>
+      </c>
+      <c r="BV13" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW13" s="47">
+        <v>4</v>
+      </c>
+      <c r="BX13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ13" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA13" s="47">
+        <v>4</v>
+      </c>
+      <c r="CB13" s="47">
+        <v>5</v>
+      </c>
+      <c r="CC13" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD13" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE13" s="47">
+        <v>1062</v>
+      </c>
+      <c r="CF13" s="47">
+        <v>192</v>
+      </c>
+      <c r="CG13" s="47">
+        <v>870</v>
+      </c>
+      <c r="CH13" s="47">
+        <v>192</v>
+      </c>
+      <c r="CI13" s="47">
+        <v>870</v>
+      </c>
+      <c r="CJ13" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK13" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL13" s="47">
+        <v>547</v>
+      </c>
+      <c r="CM13" s="47">
+        <v>9</v>
+      </c>
+      <c r="CN13" s="47">
+        <v>32</v>
+      </c>
+      <c r="CO13" s="47">
+        <v>56</v>
+      </c>
+      <c r="CP13" s="47">
+        <v>16</v>
+      </c>
+      <c r="CQ13" s="47">
+        <v>40</v>
+      </c>
+      <c r="CR13" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS13" s="47">
+        <v>8</v>
+      </c>
+      <c r="CT13" s="47">
+        <v>16</v>
+      </c>
+      <c r="CU13" s="47">
+        <v>32</v>
+      </c>
+      <c r="CV13" s="47">
+        <v>10</v>
+      </c>
+      <c r="CW13" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX13" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="46">
+        <v>689</v>
+      </c>
+      <c r="D14" s="46">
+        <v>161</v>
+      </c>
+      <c r="E14" s="46">
+        <v>528</v>
+      </c>
+      <c r="F14" s="46">
+        <v>73</v>
+      </c>
+      <c r="G14" s="47">
+        <v>192</v>
+      </c>
+      <c r="H14" s="47">
+        <v>88</v>
+      </c>
+      <c r="I14" s="47">
+        <v>336</v>
+      </c>
+      <c r="J14" s="47">
+        <v>275</v>
+      </c>
+      <c r="K14" s="47">
+        <v>10</v>
+      </c>
+      <c r="L14" s="47">
+        <v>27</v>
+      </c>
+      <c r="M14" s="46">
+        <v>98</v>
+      </c>
+      <c r="N14" s="46">
+        <v>21</v>
+      </c>
+      <c r="O14" s="46">
+        <v>77</v>
+      </c>
+      <c r="P14" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="47">
+        <v>0</v>
+      </c>
+      <c r="R14" s="47">
+        <v>21</v>
+      </c>
+      <c r="S14" s="47">
+        <v>77</v>
+      </c>
+      <c r="T14" s="47">
+        <v>19</v>
+      </c>
+      <c r="U14" s="47">
+        <v>1</v>
+      </c>
+      <c r="V14" s="47">
+        <v>0</v>
+      </c>
+      <c r="W14" s="47">
+        <v>97</v>
+      </c>
+      <c r="X14" s="47">
+        <v>27</v>
+      </c>
+      <c r="Y14" s="47">
+        <v>70</v>
+      </c>
+      <c r="Z14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="47">
+        <v>27</v>
+      </c>
+      <c r="AC14" s="47">
+        <v>70</v>
+      </c>
+      <c r="AD14" s="47">
+        <v>24</v>
+      </c>
+      <c r="AE14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="47">
+        <v>170</v>
+      </c>
+      <c r="AH14" s="47">
+        <v>30</v>
+      </c>
+      <c r="AI14" s="47">
+        <v>140</v>
+      </c>
+      <c r="AJ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="47">
+        <v>30</v>
+      </c>
+      <c r="AM14" s="47">
+        <v>140</v>
+      </c>
+      <c r="AN14" s="47">
+        <v>66</v>
+      </c>
+      <c r="AO14" s="47">
+        <v>5</v>
+      </c>
+      <c r="AP14" s="47">
+        <v>20</v>
+      </c>
+      <c r="AQ14" s="47">
+        <v>12</v>
+      </c>
+      <c r="AR14" s="47">
+        <v>2</v>
+      </c>
+      <c r="AS14" s="47">
+        <v>10</v>
+      </c>
+      <c r="AT14" s="47">
+        <v>2</v>
+      </c>
+      <c r="AU14" s="47">
+        <v>5</v>
+      </c>
+      <c r="AV14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="47">
+        <v>5</v>
+      </c>
+      <c r="AX14" s="47">
+        <v>5</v>
+      </c>
+      <c r="AY14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="47">
+        <v>71</v>
+      </c>
+      <c r="BB14" s="47">
+        <v>18</v>
+      </c>
+      <c r="BC14" s="47">
+        <v>53</v>
+      </c>
+      <c r="BD14" s="47">
+        <v>9</v>
+      </c>
+      <c r="BE14" s="47">
+        <v>18</v>
+      </c>
+      <c r="BF14" s="47">
+        <v>9</v>
+      </c>
+      <c r="BG14" s="47">
+        <v>35</v>
+      </c>
+      <c r="BH14" s="47">
+        <v>46</v>
+      </c>
+      <c r="BI14" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="47">
+        <v>5</v>
+      </c>
+      <c r="BL14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="47">
+        <v>5</v>
+      </c>
+      <c r="BN14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="47">
+        <v>5</v>
+      </c>
+      <c r="BP14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR14" s="47">
+        <v>5</v>
+      </c>
+      <c r="BS14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU14" s="47">
+        <v>3</v>
+      </c>
+      <c r="BV14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW14" s="47">
+        <v>3</v>
+      </c>
+      <c r="BX14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA14" s="47">
+        <v>3</v>
+      </c>
+      <c r="CB14" s="47">
+        <v>3</v>
+      </c>
+      <c r="CC14" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD14" s="47">
+        <v>1</v>
+      </c>
+      <c r="CE14" s="47">
+        <v>221</v>
+      </c>
+      <c r="CF14" s="47">
+        <v>61</v>
+      </c>
+      <c r="CG14" s="47">
+        <v>160</v>
+      </c>
+      <c r="CH14" s="47">
+        <v>61</v>
+      </c>
+      <c r="CI14" s="47">
+        <v>160</v>
+      </c>
+      <c r="CJ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK14" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL14" s="47">
+        <v>100</v>
+      </c>
+      <c r="CM14" s="47">
+        <v>3</v>
+      </c>
+      <c r="CN14" s="47">
+        <v>6</v>
+      </c>
+      <c r="CO14" s="47">
+        <v>12</v>
+      </c>
+      <c r="CP14" s="47">
+        <v>2</v>
+      </c>
+      <c r="CQ14" s="47">
+        <v>10</v>
+      </c>
+      <c r="CR14" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS14" s="47">
+        <v>4</v>
+      </c>
+      <c r="CT14" s="47">
+        <v>1</v>
+      </c>
+      <c r="CU14" s="47">
+        <v>6</v>
+      </c>
+      <c r="CV14" s="47">
+        <v>7</v>
+      </c>
+      <c r="CW14" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX14" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="46">
+        <v>571</v>
+      </c>
+      <c r="D15" s="46">
+        <v>102</v>
+      </c>
+      <c r="E15" s="46">
+        <v>469</v>
+      </c>
+      <c r="F15" s="46">
+        <v>47</v>
+      </c>
+      <c r="G15" s="47">
+        <v>193</v>
+      </c>
+      <c r="H15" s="47">
+        <v>55</v>
+      </c>
+      <c r="I15" s="47">
+        <v>276</v>
+      </c>
+      <c r="J15" s="47">
+        <v>198</v>
+      </c>
+      <c r="K15" s="47">
+        <v>11</v>
+      </c>
+      <c r="L15" s="47">
+        <v>44</v>
+      </c>
+      <c r="M15" s="46">
+        <v>115</v>
+      </c>
+      <c r="N15" s="46">
+        <v>27</v>
+      </c>
+      <c r="O15" s="46">
+        <v>88</v>
+      </c>
+      <c r="P15" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="47">
+        <v>0</v>
+      </c>
+      <c r="R15" s="47">
+        <v>27</v>
+      </c>
+      <c r="S15" s="47">
+        <v>88</v>
+      </c>
+      <c r="T15" s="47">
+        <v>17</v>
+      </c>
+      <c r="U15" s="47">
+        <v>3</v>
+      </c>
+      <c r="V15" s="47">
+        <v>5</v>
+      </c>
+      <c r="W15" s="47">
+        <v>66</v>
+      </c>
+      <c r="X15" s="47">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="47">
+        <v>55</v>
+      </c>
+      <c r="Z15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="47">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="47">
+        <v>11</v>
+      </c>
+      <c r="AC15" s="47">
+        <v>53</v>
+      </c>
+      <c r="AD15" s="47">
+        <v>17</v>
+      </c>
+      <c r="AE15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="47">
+        <v>5</v>
+      </c>
+      <c r="AG15" s="47">
+        <v>112</v>
+      </c>
+      <c r="AH15" s="47">
+        <v>11</v>
+      </c>
+      <c r="AI15" s="47">
+        <v>101</v>
+      </c>
+      <c r="AJ15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="47">
+        <v>11</v>
+      </c>
+      <c r="AM15" s="47">
+        <v>101</v>
+      </c>
+      <c r="AN15" s="47">
+        <v>36</v>
+      </c>
+      <c r="AO15" s="47">
+        <v>5</v>
+      </c>
+      <c r="AP15" s="47">
+        <v>20</v>
+      </c>
+      <c r="AQ15" s="47">
+        <v>16</v>
+      </c>
+      <c r="AR15" s="47">
+        <v>3</v>
+      </c>
+      <c r="AS15" s="47">
+        <v>13</v>
+      </c>
+      <c r="AT15" s="47">
+        <v>3</v>
+      </c>
+      <c r="AU15" s="47">
+        <v>10</v>
+      </c>
+      <c r="AV15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="47">
+        <v>3</v>
+      </c>
+      <c r="AX15" s="47">
+        <v>13</v>
+      </c>
+      <c r="AY15" s="47">
+        <v>2</v>
+      </c>
+      <c r="AZ15" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="47">
+        <v>53</v>
+      </c>
+      <c r="BB15" s="47">
+        <v>8</v>
+      </c>
+      <c r="BC15" s="47">
+        <v>45</v>
+      </c>
+      <c r="BD15" s="47">
+        <v>3</v>
+      </c>
+      <c r="BE15" s="47">
+        <v>20</v>
+      </c>
+      <c r="BF15" s="47">
+        <v>5</v>
+      </c>
+      <c r="BG15" s="47">
+        <v>25</v>
+      </c>
+      <c r="BH15" s="47">
+        <v>27</v>
+      </c>
+      <c r="BI15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="47">
+        <v>7</v>
+      </c>
+      <c r="BK15" s="47">
+        <v>4</v>
+      </c>
+      <c r="BL15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="47">
+        <v>4</v>
+      </c>
+      <c r="BN15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="47">
+        <v>4</v>
+      </c>
+      <c r="BP15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR15" s="47">
+        <v>3</v>
+      </c>
+      <c r="BS15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU15" s="47">
+        <v>2</v>
+      </c>
+      <c r="BV15" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW15" s="47">
+        <v>1</v>
+      </c>
+      <c r="BX15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ15" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA15" s="47">
+        <v>1</v>
+      </c>
+      <c r="CB15" s="47">
+        <v>2</v>
+      </c>
+      <c r="CC15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE15" s="47">
+        <v>197</v>
+      </c>
+      <c r="CF15" s="47">
+        <v>41</v>
+      </c>
+      <c r="CG15" s="47">
+        <v>156</v>
+      </c>
+      <c r="CH15" s="47">
+        <v>41</v>
+      </c>
+      <c r="CI15" s="47">
+        <v>156</v>
+      </c>
+      <c r="CJ15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL15" s="47">
+        <v>81</v>
+      </c>
+      <c r="CM15" s="47">
+        <v>1</v>
+      </c>
+      <c r="CN15" s="47">
+        <v>6</v>
+      </c>
+      <c r="CO15" s="47">
+        <v>6</v>
+      </c>
+      <c r="CP15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CQ15" s="47">
+        <v>6</v>
+      </c>
+      <c r="CR15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS15" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CU15" s="47">
+        <v>5</v>
+      </c>
+      <c r="CV15" s="47">
+        <v>2</v>
+      </c>
+      <c r="CW15" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX15" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A16" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="46">
+        <v>605</v>
+      </c>
+      <c r="D16" s="46">
+        <v>94</v>
+      </c>
+      <c r="E16" s="46">
+        <v>511</v>
+      </c>
+      <c r="F16" s="46">
+        <v>20</v>
+      </c>
+      <c r="G16" s="47">
+        <v>193</v>
+      </c>
+      <c r="H16" s="47">
+        <v>74</v>
+      </c>
+      <c r="I16" s="47">
+        <v>318</v>
+      </c>
+      <c r="J16" s="47">
+        <v>226</v>
+      </c>
+      <c r="K16" s="47">
+        <v>1</v>
+      </c>
+      <c r="L16" s="47">
+        <v>34</v>
+      </c>
+      <c r="M16" s="46">
+        <v>98</v>
+      </c>
+      <c r="N16" s="46">
+        <v>20</v>
+      </c>
+      <c r="O16" s="46">
+        <v>78</v>
+      </c>
+      <c r="P16" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>0</v>
+      </c>
+      <c r="R16" s="47">
+        <v>20</v>
+      </c>
+      <c r="S16" s="47">
+        <v>78</v>
+      </c>
+      <c r="T16" s="47">
+        <v>18</v>
+      </c>
+      <c r="U16" s="47">
+        <v>0</v>
+      </c>
+      <c r="V16" s="47">
+        <v>2</v>
+      </c>
+      <c r="W16" s="47">
+        <v>76</v>
+      </c>
+      <c r="X16" s="47">
+        <v>20</v>
+      </c>
+      <c r="Y16" s="47">
+        <v>56</v>
+      </c>
+      <c r="Z16" s="47">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="47">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="47">
+        <v>17</v>
+      </c>
+      <c r="AC16" s="47">
+        <v>52</v>
+      </c>
+      <c r="AD16" s="47">
+        <v>21</v>
+      </c>
+      <c r="AE16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="47">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="47">
+        <v>154</v>
+      </c>
+      <c r="AH16" s="47">
+        <v>24</v>
+      </c>
+      <c r="AI16" s="47">
+        <v>130</v>
+      </c>
+      <c r="AJ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="47">
+        <v>24</v>
+      </c>
+      <c r="AM16" s="47">
+        <v>130</v>
+      </c>
+      <c r="AN16" s="47">
+        <v>52</v>
+      </c>
+      <c r="AO16" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="47">
+        <v>18</v>
+      </c>
+      <c r="AQ16" s="47">
+        <v>3</v>
+      </c>
+      <c r="AR16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="47">
+        <v>3</v>
+      </c>
+      <c r="AT16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="47">
+        <v>3</v>
+      </c>
+      <c r="AV16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="47">
+        <v>3</v>
+      </c>
+      <c r="AY16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="47">
+        <v>54</v>
+      </c>
+      <c r="BB16" s="47">
+        <v>10</v>
+      </c>
+      <c r="BC16" s="47">
+        <v>44</v>
+      </c>
+      <c r="BD16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="47">
+        <v>5</v>
+      </c>
+      <c r="BF16" s="47">
+        <v>10</v>
+      </c>
+      <c r="BG16" s="47">
+        <v>39</v>
+      </c>
+      <c r="BH16" s="47">
+        <v>22</v>
+      </c>
+      <c r="BI16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="47">
+        <v>8</v>
+      </c>
+      <c r="BL16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="47">
+        <v>8</v>
+      </c>
+      <c r="BN16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="47">
+        <v>8</v>
+      </c>
+      <c r="BP16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR16" s="47">
+        <v>4</v>
+      </c>
+      <c r="BS16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU16" s="47">
+        <v>10</v>
+      </c>
+      <c r="BV16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW16" s="47">
+        <v>10</v>
+      </c>
+      <c r="BX16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA16" s="47">
+        <v>10</v>
+      </c>
+      <c r="CB16" s="47">
+        <v>9</v>
+      </c>
+      <c r="CC16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE16" s="47">
+        <v>189</v>
+      </c>
+      <c r="CF16" s="47">
+        <v>17</v>
+      </c>
+      <c r="CG16" s="47">
+        <v>172</v>
+      </c>
+      <c r="CH16" s="47">
+        <v>17</v>
+      </c>
+      <c r="CI16" s="47">
+        <v>172</v>
+      </c>
+      <c r="CJ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL16" s="47">
+        <v>94</v>
+      </c>
+      <c r="CM16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CN16" s="47">
+        <v>12</v>
+      </c>
+      <c r="CO16" s="47">
+        <v>13</v>
+      </c>
+      <c r="CP16" s="47">
+        <v>3</v>
+      </c>
+      <c r="CQ16" s="47">
+        <v>10</v>
+      </c>
+      <c r="CR16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS16" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT16" s="47">
+        <v>3</v>
+      </c>
+      <c r="CU16" s="47">
+        <v>9</v>
+      </c>
+      <c r="CV16" s="47">
+        <v>3</v>
+      </c>
+      <c r="CW16" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX16" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A17" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="46">
+        <v>1012</v>
+      </c>
+      <c r="D17" s="46">
+        <v>191</v>
+      </c>
+      <c r="E17" s="46">
+        <v>821</v>
+      </c>
+      <c r="F17" s="46">
+        <v>93</v>
+      </c>
+      <c r="G17" s="47">
+        <v>287</v>
+      </c>
+      <c r="H17" s="47">
+        <v>98</v>
+      </c>
+      <c r="I17" s="47">
+        <v>534</v>
+      </c>
+      <c r="J17" s="47">
+        <v>521</v>
+      </c>
+      <c r="K17" s="47">
+        <v>2</v>
+      </c>
+      <c r="L17" s="47">
+        <v>4</v>
+      </c>
+      <c r="M17" s="46">
+        <v>145</v>
+      </c>
+      <c r="N17" s="46">
+        <v>16</v>
+      </c>
+      <c r="O17" s="46">
+        <v>129</v>
+      </c>
+      <c r="P17" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="47">
+        <v>0</v>
+      </c>
+      <c r="R17" s="47">
+        <v>16</v>
+      </c>
+      <c r="S17" s="47">
+        <v>129</v>
+      </c>
+      <c r="T17" s="47">
+        <v>42</v>
+      </c>
+      <c r="U17" s="47">
+        <v>0</v>
+      </c>
+      <c r="V17" s="47">
+        <v>1</v>
+      </c>
+      <c r="W17" s="47">
+        <v>205</v>
+      </c>
+      <c r="X17" s="47">
+        <v>27</v>
+      </c>
+      <c r="Y17" s="47">
+        <v>178</v>
+      </c>
+      <c r="Z17" s="47">
+        <v>6</v>
+      </c>
+      <c r="AA17" s="47">
+        <v>15</v>
+      </c>
+      <c r="AB17" s="47">
+        <v>21</v>
+      </c>
+      <c r="AC17" s="47">
+        <v>163</v>
+      </c>
+      <c r="AD17" s="47">
+        <v>107</v>
+      </c>
+      <c r="AE17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="47">
+        <v>196</v>
+      </c>
+      <c r="AH17" s="47">
+        <v>43</v>
+      </c>
+      <c r="AI17" s="47">
+        <v>153</v>
+      </c>
+      <c r="AJ17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="47">
+        <v>43</v>
+      </c>
+      <c r="AM17" s="47">
+        <v>153</v>
+      </c>
+      <c r="AN17" s="47">
+        <v>92</v>
+      </c>
+      <c r="AO17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="47">
+        <v>4</v>
+      </c>
+      <c r="AR17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AS17" s="47">
+        <v>3</v>
+      </c>
+      <c r="AT17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="47">
+        <v>2</v>
+      </c>
+      <c r="AV17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AW17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AX17" s="47">
+        <v>4</v>
+      </c>
+      <c r="AY17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="47">
+        <v>102</v>
+      </c>
+      <c r="BB17" s="47">
+        <v>17</v>
+      </c>
+      <c r="BC17" s="47">
+        <v>85</v>
+      </c>
+      <c r="BD17" s="47">
+        <v>1</v>
+      </c>
+      <c r="BE17" s="47">
+        <v>10</v>
+      </c>
+      <c r="BF17" s="47">
+        <v>16</v>
+      </c>
+      <c r="BG17" s="47">
+        <v>75</v>
+      </c>
+      <c r="BH17" s="47">
+        <v>81</v>
+      </c>
+      <c r="BI17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="47">
+        <v>9</v>
+      </c>
+      <c r="BL17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="47">
+        <v>9</v>
+      </c>
+      <c r="BN17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="47">
+        <v>9</v>
+      </c>
+      <c r="BP17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR17" s="47">
+        <v>7</v>
+      </c>
+      <c r="BS17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU17" s="47">
+        <v>3</v>
+      </c>
+      <c r="BV17" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW17" s="47">
+        <v>2</v>
+      </c>
+      <c r="BX17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ17" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA17" s="47">
+        <v>2</v>
+      </c>
+      <c r="CB17" s="47">
+        <v>3</v>
+      </c>
+      <c r="CC17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE17" s="47">
+        <v>335</v>
+      </c>
+      <c r="CF17" s="47">
+        <v>86</v>
+      </c>
+      <c r="CG17" s="47">
+        <v>249</v>
+      </c>
+      <c r="CH17" s="47">
+        <v>86</v>
+      </c>
+      <c r="CI17" s="47">
+        <v>249</v>
+      </c>
+      <c r="CJ17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL17" s="47">
+        <v>181</v>
+      </c>
+      <c r="CM17" s="47">
+        <v>2</v>
+      </c>
+      <c r="CN17" s="47">
+        <v>1</v>
+      </c>
+      <c r="CO17" s="47">
+        <v>13</v>
+      </c>
+      <c r="CP17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CQ17" s="47">
+        <v>13</v>
+      </c>
+      <c r="CR17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS17" s="47">
+        <v>2</v>
+      </c>
+      <c r="CT17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CU17" s="47">
+        <v>11</v>
+      </c>
+      <c r="CV17" s="47">
+        <v>4</v>
+      </c>
+      <c r="CW17" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX17" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A18" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="46">
+        <v>938</v>
+      </c>
+      <c r="D18" s="46">
+        <v>228</v>
+      </c>
+      <c r="E18" s="46">
+        <v>710</v>
+      </c>
+      <c r="F18" s="46">
+        <v>71</v>
+      </c>
+      <c r="G18" s="47">
+        <v>179</v>
+      </c>
+      <c r="H18" s="47">
+        <v>157</v>
+      </c>
+      <c r="I18" s="47">
+        <v>531</v>
+      </c>
+      <c r="J18" s="47">
+        <v>357</v>
+      </c>
+      <c r="K18" s="47">
+        <v>22</v>
+      </c>
+      <c r="L18" s="47">
+        <v>120</v>
+      </c>
+      <c r="M18" s="46">
+        <v>91</v>
+      </c>
+      <c r="N18" s="46">
+        <v>19</v>
+      </c>
+      <c r="O18" s="46">
+        <v>72</v>
+      </c>
+      <c r="P18" s="46">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="47">
+        <v>8</v>
+      </c>
+      <c r="R18" s="47">
+        <v>18</v>
+      </c>
+      <c r="S18" s="47">
+        <v>64</v>
+      </c>
+      <c r="T18" s="47">
+        <v>26</v>
+      </c>
+      <c r="U18" s="47">
+        <v>2</v>
+      </c>
+      <c r="V18" s="47">
+        <v>13</v>
+      </c>
+      <c r="W18" s="47">
+        <v>193</v>
+      </c>
+      <c r="X18" s="47">
+        <v>58</v>
+      </c>
+      <c r="Y18" s="47">
+        <v>135</v>
+      </c>
+      <c r="Z18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="47">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="47">
+        <v>58</v>
+      </c>
+      <c r="AC18" s="47">
+        <v>132</v>
+      </c>
+      <c r="AD18" s="47">
+        <v>56</v>
+      </c>
+      <c r="AE18" s="47">
+        <v>2</v>
+      </c>
+      <c r="AF18" s="47">
+        <v>20</v>
+      </c>
+      <c r="AG18" s="47">
+        <v>325</v>
+      </c>
+      <c r="AH18" s="47">
+        <v>57</v>
+      </c>
+      <c r="AI18" s="47">
+        <v>268</v>
+      </c>
+      <c r="AJ18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="47">
+        <v>57</v>
+      </c>
+      <c r="AM18" s="47">
+        <v>268</v>
+      </c>
+      <c r="AN18" s="47">
+        <v>113</v>
+      </c>
+      <c r="AO18" s="47">
+        <v>10</v>
+      </c>
+      <c r="AP18" s="47">
+        <v>64</v>
+      </c>
+      <c r="AQ18" s="47">
+        <v>23</v>
+      </c>
+      <c r="AR18" s="47">
+        <v>9</v>
+      </c>
+      <c r="AS18" s="47">
+        <v>14</v>
+      </c>
+      <c r="AT18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="47">
+        <v>9</v>
+      </c>
+      <c r="AW18" s="47">
+        <v>14</v>
+      </c>
+      <c r="AX18" s="47">
+        <v>19</v>
+      </c>
+      <c r="AY18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA18" s="47">
+        <v>79</v>
+      </c>
+      <c r="BB18" s="47">
+        <v>19</v>
+      </c>
+      <c r="BC18" s="47">
+        <v>60</v>
+      </c>
+      <c r="BD18" s="47">
+        <v>9</v>
+      </c>
+      <c r="BE18" s="47">
+        <v>37</v>
+      </c>
+      <c r="BF18" s="47">
+        <v>10</v>
+      </c>
+      <c r="BG18" s="47">
+        <v>23</v>
+      </c>
+      <c r="BH18" s="47">
+        <v>46</v>
+      </c>
+      <c r="BI18" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ18" s="47">
+        <v>6</v>
+      </c>
+      <c r="BK18" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BM18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BN18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BO18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BP18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BS18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU18" s="47">
+        <v>6</v>
+      </c>
+      <c r="BV18" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW18" s="47">
+        <v>5</v>
+      </c>
+      <c r="BX18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ18" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA18" s="47">
+        <v>5</v>
+      </c>
+      <c r="CB18" s="47">
+        <v>6</v>
+      </c>
+      <c r="CC18" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD18" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE18" s="47">
+        <v>188</v>
+      </c>
+      <c r="CF18" s="47">
+        <v>60</v>
+      </c>
+      <c r="CG18" s="47">
+        <v>128</v>
+      </c>
+      <c r="CH18" s="47">
+        <v>60</v>
+      </c>
+      <c r="CI18" s="47">
+        <v>128</v>
+      </c>
+      <c r="CJ18" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK18" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL18" s="47">
+        <v>81</v>
+      </c>
+      <c r="CM18" s="47">
+        <v>5</v>
+      </c>
+      <c r="CN18" s="47">
+        <v>11</v>
+      </c>
+      <c r="CO18" s="47">
+        <v>31</v>
+      </c>
+      <c r="CP18" s="47">
+        <v>4</v>
+      </c>
+      <c r="CQ18" s="47">
+        <v>27</v>
+      </c>
+      <c r="CR18" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS18" s="47">
+        <v>2</v>
+      </c>
+      <c r="CT18" s="47">
+        <v>4</v>
+      </c>
+      <c r="CU18" s="47">
+        <v>25</v>
+      </c>
+      <c r="CV18" s="47">
+        <v>9</v>
+      </c>
+      <c r="CW18" s="47">
+        <v>1</v>
+      </c>
+      <c r="CX18" s="47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A19" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="46">
+        <v>725</v>
+      </c>
+      <c r="D19" s="46">
+        <v>138</v>
+      </c>
+      <c r="E19" s="46">
+        <v>587</v>
+      </c>
+      <c r="F19" s="46">
+        <v>66</v>
+      </c>
+      <c r="G19" s="47">
+        <v>239</v>
+      </c>
+      <c r="H19" s="47">
+        <v>72</v>
+      </c>
+      <c r="I19" s="47">
+        <v>348</v>
+      </c>
+      <c r="J19" s="47">
+        <v>337</v>
+      </c>
+      <c r="K19" s="47">
+        <v>1</v>
+      </c>
+      <c r="L19" s="47">
+        <v>6</v>
+      </c>
+      <c r="M19" s="46">
+        <v>143</v>
+      </c>
+      <c r="N19" s="46">
+        <v>22</v>
+      </c>
+      <c r="O19" s="46">
+        <v>121</v>
+      </c>
+      <c r="P19" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="47">
+        <v>5</v>
+      </c>
+      <c r="R19" s="47">
+        <v>22</v>
+      </c>
+      <c r="S19" s="47">
+        <v>116</v>
+      </c>
+      <c r="T19" s="47">
+        <v>29</v>
+      </c>
+      <c r="U19" s="47">
+        <v>0</v>
+      </c>
+      <c r="V19" s="47">
+        <v>0</v>
+      </c>
+      <c r="W19" s="47">
+        <v>81</v>
+      </c>
+      <c r="X19" s="47">
+        <v>17</v>
+      </c>
+      <c r="Y19" s="47">
+        <v>64</v>
+      </c>
+      <c r="Z19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="47">
+        <v>4</v>
+      </c>
+      <c r="AB19" s="47">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="47">
+        <v>60</v>
+      </c>
+      <c r="AD19" s="47">
+        <v>34</v>
+      </c>
+      <c r="AE19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AF19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="47">
+        <v>164</v>
+      </c>
+      <c r="AH19" s="47">
+        <v>23</v>
+      </c>
+      <c r="AI19" s="47">
+        <v>141</v>
+      </c>
+      <c r="AJ19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="47">
+        <v>23</v>
+      </c>
+      <c r="AM19" s="47">
+        <v>141</v>
+      </c>
+      <c r="AN19" s="47">
+        <v>69</v>
+      </c>
+      <c r="AO19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AS19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AU19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AY19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="47">
+        <v>55</v>
+      </c>
+      <c r="BB19" s="47">
+        <v>13</v>
+      </c>
+      <c r="BC19" s="47">
+        <v>42</v>
+      </c>
+      <c r="BD19" s="47">
+        <v>3</v>
+      </c>
+      <c r="BE19" s="47">
+        <v>17</v>
+      </c>
+      <c r="BF19" s="47">
+        <v>10</v>
+      </c>
+      <c r="BG19" s="47">
+        <v>25</v>
+      </c>
+      <c r="BH19" s="47">
+        <v>36</v>
+      </c>
+      <c r="BI19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="47">
+        <v>8</v>
+      </c>
+      <c r="BL19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="47">
+        <v>8</v>
+      </c>
+      <c r="BN19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="47">
+        <v>8</v>
+      </c>
+      <c r="BP19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR19" s="47">
+        <v>8</v>
+      </c>
+      <c r="BS19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU19" s="47">
+        <v>2</v>
+      </c>
+      <c r="BV19" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW19" s="47">
+        <v>1</v>
+      </c>
+      <c r="BX19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ19" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA19" s="47">
+        <v>1</v>
+      </c>
+      <c r="CB19" s="47">
+        <v>2</v>
+      </c>
+      <c r="CC19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE19" s="47">
+        <v>263</v>
+      </c>
+      <c r="CF19" s="47">
+        <v>60</v>
+      </c>
+      <c r="CG19" s="47">
+        <v>203</v>
+      </c>
+      <c r="CH19" s="47">
+        <v>60</v>
+      </c>
+      <c r="CI19" s="47">
+        <v>203</v>
+      </c>
+      <c r="CJ19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL19" s="47">
+        <v>154</v>
+      </c>
+      <c r="CM19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CN19" s="47">
+        <v>5</v>
+      </c>
+      <c r="CO19" s="47">
+        <v>8</v>
+      </c>
+      <c r="CP19" s="47">
+        <v>1</v>
+      </c>
+      <c r="CQ19" s="47">
+        <v>7</v>
+      </c>
+      <c r="CR19" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS19" s="47">
+        <v>2</v>
+      </c>
+      <c r="CT19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CU19" s="47">
+        <v>5</v>
+      </c>
+      <c r="CV19" s="47">
+        <v>4</v>
+      </c>
+      <c r="CW19" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX19" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A20" s="44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="46">
+        <v>493</v>
+      </c>
+      <c r="D20" s="46">
+        <v>109</v>
+      </c>
+      <c r="E20" s="46">
+        <v>384</v>
+      </c>
+      <c r="F20" s="46">
+        <v>57</v>
+      </c>
+      <c r="G20" s="47">
+        <v>172</v>
+      </c>
+      <c r="H20" s="47">
+        <v>52</v>
+      </c>
+      <c r="I20" s="47">
+        <v>212</v>
+      </c>
+      <c r="J20" s="47">
+        <v>216</v>
+      </c>
+      <c r="K20" s="47">
+        <v>2</v>
+      </c>
+      <c r="L20" s="47">
+        <v>8</v>
+      </c>
+      <c r="M20" s="46">
+        <v>58</v>
+      </c>
+      <c r="N20" s="46">
+        <v>9</v>
+      </c>
+      <c r="O20" s="46">
+        <v>49</v>
+      </c>
+      <c r="P20" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>0</v>
+      </c>
+      <c r="R20" s="47">
+        <v>9</v>
+      </c>
+      <c r="S20" s="47">
+        <v>49</v>
+      </c>
+      <c r="T20" s="47">
+        <v>18</v>
+      </c>
+      <c r="U20" s="47">
+        <v>1</v>
+      </c>
+      <c r="V20" s="47">
+        <v>0</v>
+      </c>
+      <c r="W20" s="47">
+        <v>74</v>
+      </c>
+      <c r="X20" s="47">
+        <v>11</v>
+      </c>
+      <c r="Y20" s="47">
+        <v>63</v>
+      </c>
+      <c r="Z20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="47">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="47">
+        <v>11</v>
+      </c>
+      <c r="AC20" s="47">
+        <v>61</v>
+      </c>
+      <c r="AD20" s="47">
+        <v>25</v>
+      </c>
+      <c r="AE20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="47">
+        <v>63</v>
+      </c>
+      <c r="AH20" s="47">
+        <v>15</v>
+      </c>
+      <c r="AI20" s="47">
+        <v>48</v>
+      </c>
+      <c r="AJ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="47">
+        <v>15</v>
+      </c>
+      <c r="AM20" s="47">
+        <v>48</v>
+      </c>
+      <c r="AN20" s="47">
+        <v>26</v>
+      </c>
+      <c r="AO20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="47">
+        <v>8</v>
+      </c>
+      <c r="AQ20" s="47">
+        <v>13</v>
+      </c>
+      <c r="AR20" s="47">
+        <v>3</v>
+      </c>
+      <c r="AS20" s="47">
+        <v>10</v>
+      </c>
+      <c r="AT20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="47">
+        <v>2</v>
+      </c>
+      <c r="AV20" s="47">
+        <v>3</v>
+      </c>
+      <c r="AW20" s="47">
+        <v>8</v>
+      </c>
+      <c r="AX20" s="47">
+        <v>8</v>
+      </c>
+      <c r="AY20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="47">
+        <v>49</v>
+      </c>
+      <c r="BB20" s="47">
+        <v>9</v>
+      </c>
+      <c r="BC20" s="47">
+        <v>40</v>
+      </c>
+      <c r="BD20" s="47">
+        <v>4</v>
+      </c>
+      <c r="BE20" s="47">
+        <v>11</v>
+      </c>
+      <c r="BF20" s="47">
+        <v>5</v>
+      </c>
+      <c r="BG20" s="47">
+        <v>29</v>
+      </c>
+      <c r="BH20" s="47">
+        <v>36</v>
+      </c>
+      <c r="BI20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="47">
+        <v>7</v>
+      </c>
+      <c r="BL20" s="47">
+        <v>2</v>
+      </c>
+      <c r="BM20" s="47">
+        <v>5</v>
+      </c>
+      <c r="BN20" s="47">
+        <v>2</v>
+      </c>
+      <c r="BO20" s="47">
+        <v>5</v>
+      </c>
+      <c r="BP20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR20" s="47">
+        <v>4</v>
+      </c>
+      <c r="BS20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU20" s="47">
+        <v>1</v>
+      </c>
+      <c r="BV20" s="47">
+        <v>1</v>
+      </c>
+      <c r="BW20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BX20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ20" s="47">
+        <v>1</v>
+      </c>
+      <c r="CA20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CB20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CC20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE20" s="47">
+        <v>202</v>
+      </c>
+      <c r="CF20" s="47">
+        <v>50</v>
+      </c>
+      <c r="CG20" s="47">
+        <v>152</v>
+      </c>
+      <c r="CH20" s="47">
+        <v>50</v>
+      </c>
+      <c r="CI20" s="47">
+        <v>152</v>
+      </c>
+      <c r="CJ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL20" s="47">
+        <v>91</v>
+      </c>
+      <c r="CM20" s="47">
+        <v>1</v>
+      </c>
+      <c r="CN20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CO20" s="47">
+        <v>26</v>
+      </c>
+      <c r="CP20" s="47">
+        <v>9</v>
+      </c>
+      <c r="CQ20" s="47">
+        <v>17</v>
+      </c>
+      <c r="CR20" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CT20" s="47">
+        <v>8</v>
+      </c>
+      <c r="CU20" s="47">
+        <v>17</v>
+      </c>
+      <c r="CV20" s="47">
+        <v>8</v>
+      </c>
+      <c r="CW20" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX20" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A21" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="46">
+        <v>1097</v>
+      </c>
+      <c r="D21" s="46">
+        <v>198</v>
+      </c>
+      <c r="E21" s="46">
+        <v>899</v>
+      </c>
+      <c r="F21" s="46">
+        <v>90</v>
+      </c>
+      <c r="G21" s="47">
+        <v>353</v>
+      </c>
+      <c r="H21" s="47">
+        <v>108</v>
+      </c>
+      <c r="I21" s="47">
+        <v>546</v>
+      </c>
+      <c r="J21" s="47">
+        <v>377</v>
+      </c>
+      <c r="K21" s="47">
+        <v>21</v>
+      </c>
+      <c r="L21" s="47">
+        <v>190</v>
+      </c>
+      <c r="M21" s="46">
+        <v>126</v>
+      </c>
+      <c r="N21" s="46">
+        <v>18</v>
+      </c>
+      <c r="O21" s="46">
+        <v>108</v>
+      </c>
+      <c r="P21" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>0</v>
+      </c>
+      <c r="R21" s="47">
+        <v>18</v>
+      </c>
+      <c r="S21" s="47">
+        <v>108</v>
+      </c>
+      <c r="T21" s="47">
+        <v>31</v>
+      </c>
+      <c r="U21" s="47">
+        <v>0</v>
+      </c>
+      <c r="V21" s="47">
+        <v>19</v>
+      </c>
+      <c r="W21" s="47">
+        <v>159</v>
+      </c>
+      <c r="X21" s="47">
+        <v>28</v>
+      </c>
+      <c r="Y21" s="47">
+        <v>131</v>
+      </c>
+      <c r="Z21" s="47">
+        <v>8</v>
+      </c>
+      <c r="AA21" s="47">
+        <v>24</v>
+      </c>
+      <c r="AB21" s="47">
+        <v>20</v>
+      </c>
+      <c r="AC21" s="47">
+        <v>107</v>
+      </c>
+      <c r="AD21" s="47">
+        <v>40</v>
+      </c>
+      <c r="AE21" s="47">
+        <v>3</v>
+      </c>
+      <c r="AF21" s="47">
+        <v>30</v>
+      </c>
+      <c r="AG21" s="47">
+        <v>259</v>
+      </c>
+      <c r="AH21" s="47">
+        <v>40</v>
+      </c>
+      <c r="AI21" s="47">
+        <v>219</v>
+      </c>
+      <c r="AJ21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="47">
+        <v>40</v>
+      </c>
+      <c r="AM21" s="47">
+        <v>219</v>
+      </c>
+      <c r="AN21" s="47">
+        <v>68</v>
+      </c>
+      <c r="AO21" s="47">
+        <v>8</v>
+      </c>
+      <c r="AP21" s="47">
+        <v>85</v>
+      </c>
+      <c r="AQ21" s="47">
+        <v>12</v>
+      </c>
+      <c r="AR21" s="47">
+        <v>1</v>
+      </c>
+      <c r="AS21" s="47">
+        <v>11</v>
+      </c>
+      <c r="AT21" s="47">
+        <v>1</v>
+      </c>
+      <c r="AU21" s="47">
+        <v>5</v>
+      </c>
+      <c r="AV21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="47">
+        <v>6</v>
+      </c>
+      <c r="AX21" s="47">
+        <v>11</v>
+      </c>
+      <c r="AY21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="47">
+        <v>98</v>
+      </c>
+      <c r="BB21" s="47">
+        <v>24</v>
+      </c>
+      <c r="BC21" s="47">
+        <v>74</v>
+      </c>
+      <c r="BD21" s="47">
+        <v>7</v>
+      </c>
+      <c r="BE21" s="47">
+        <v>16</v>
+      </c>
+      <c r="BF21" s="47">
+        <v>17</v>
+      </c>
+      <c r="BG21" s="47">
+        <v>58</v>
+      </c>
+      <c r="BH21" s="47">
+        <v>49</v>
+      </c>
+      <c r="BI21" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ21" s="47">
+        <v>11</v>
+      </c>
+      <c r="BK21" s="47">
+        <v>7</v>
+      </c>
+      <c r="BL21" s="47">
+        <v>1</v>
+      </c>
+      <c r="BM21" s="47">
+        <v>6</v>
+      </c>
+      <c r="BN21" s="47">
+        <v>1</v>
+      </c>
+      <c r="BO21" s="47">
+        <v>6</v>
+      </c>
+      <c r="BP21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR21" s="47">
+        <v>3</v>
+      </c>
+      <c r="BS21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU21" s="47">
+        <v>4</v>
+      </c>
+      <c r="BV21" s="47">
+        <v>2</v>
+      </c>
+      <c r="BW21" s="47">
+        <v>2</v>
+      </c>
+      <c r="BX21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ21" s="47">
+        <v>2</v>
+      </c>
+      <c r="CA21" s="47">
+        <v>2</v>
+      </c>
+      <c r="CB21" s="47">
+        <v>2</v>
+      </c>
+      <c r="CC21" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD21" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE21" s="47">
+        <v>374</v>
+      </c>
+      <c r="CF21" s="47">
+        <v>73</v>
+      </c>
+      <c r="CG21" s="47">
+        <v>301</v>
+      </c>
+      <c r="CH21" s="47">
+        <v>73</v>
+      </c>
+      <c r="CI21" s="47">
+        <v>301</v>
+      </c>
+      <c r="CJ21" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK21" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL21" s="47">
+        <v>167</v>
+      </c>
+      <c r="CM21" s="47">
+        <v>6</v>
+      </c>
+      <c r="CN21" s="47">
+        <v>25</v>
+      </c>
+      <c r="CO21" s="47">
+        <v>58</v>
+      </c>
+      <c r="CP21" s="47">
+        <v>11</v>
+      </c>
+      <c r="CQ21" s="47">
+        <v>47</v>
+      </c>
+      <c r="CR21" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS21" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT21" s="47">
+        <v>11</v>
+      </c>
+      <c r="CU21" s="47">
+        <v>46</v>
+      </c>
+      <c r="CV21" s="47">
+        <v>6</v>
+      </c>
+      <c r="CW21" s="47">
+        <v>2</v>
+      </c>
+      <c r="CX21" s="47">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A22" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="46">
+        <v>634</v>
+      </c>
+      <c r="D22" s="46">
+        <v>101</v>
+      </c>
+      <c r="E22" s="46">
+        <v>533</v>
+      </c>
+      <c r="F22" s="46">
+        <v>40</v>
+      </c>
+      <c r="G22" s="47">
+        <v>214</v>
+      </c>
+      <c r="H22" s="47">
+        <v>61</v>
+      </c>
+      <c r="I22" s="47">
+        <v>319</v>
+      </c>
+      <c r="J22" s="47">
+        <v>189</v>
+      </c>
+      <c r="K22" s="47">
+        <v>38</v>
+      </c>
+      <c r="L22" s="47">
+        <v>253</v>
+      </c>
+      <c r="M22" s="46">
+        <v>75</v>
+      </c>
+      <c r="N22" s="46">
+        <v>18</v>
+      </c>
+      <c r="O22" s="46">
+        <v>57</v>
+      </c>
+      <c r="P22" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>0</v>
+      </c>
+      <c r="R22" s="47">
+        <v>18</v>
+      </c>
+      <c r="S22" s="47">
+        <v>57</v>
+      </c>
+      <c r="T22" s="47">
+        <v>4</v>
+      </c>
+      <c r="U22" s="47">
+        <v>5</v>
+      </c>
+      <c r="V22" s="47">
+        <v>23</v>
+      </c>
+      <c r="W22" s="47">
+        <v>36</v>
+      </c>
+      <c r="X22" s="47">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="47">
+        <v>27</v>
+      </c>
+      <c r="Z22" s="47">
+        <v>3</v>
+      </c>
+      <c r="AA22" s="47">
+        <v>6</v>
+      </c>
+      <c r="AB22" s="47">
+        <v>6</v>
+      </c>
+      <c r="AC22" s="47">
+        <v>21</v>
+      </c>
+      <c r="AD22" s="47">
+        <v>12</v>
+      </c>
+      <c r="AE22" s="47">
+        <v>4</v>
+      </c>
+      <c r="AF22" s="47">
+        <v>12</v>
+      </c>
+      <c r="AG22" s="47">
+        <v>240</v>
+      </c>
+      <c r="AH22" s="47">
+        <v>29</v>
+      </c>
+      <c r="AI22" s="47">
+        <v>211</v>
+      </c>
+      <c r="AJ22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="47">
+        <v>29</v>
+      </c>
+      <c r="AM22" s="47">
+        <v>211</v>
+      </c>
+      <c r="AN22" s="47">
+        <v>51</v>
+      </c>
+      <c r="AO22" s="47">
+        <v>16</v>
+      </c>
+      <c r="AP22" s="47">
+        <v>122</v>
+      </c>
+      <c r="AQ22" s="47">
+        <v>1</v>
+      </c>
+      <c r="AR22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="47">
+        <v>1</v>
+      </c>
+      <c r="AT22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="47">
+        <v>1</v>
+      </c>
+      <c r="AV22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="47">
+        <v>1</v>
+      </c>
+      <c r="AY22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA22" s="47">
+        <v>36</v>
+      </c>
+      <c r="BB22" s="47">
+        <v>4</v>
+      </c>
+      <c r="BC22" s="47">
+        <v>32</v>
+      </c>
+      <c r="BD22" s="47">
+        <v>2</v>
+      </c>
+      <c r="BE22" s="47">
+        <v>10</v>
+      </c>
+      <c r="BF22" s="47">
+        <v>2</v>
+      </c>
+      <c r="BG22" s="47">
+        <v>22</v>
+      </c>
+      <c r="BH22" s="47">
+        <v>21</v>
+      </c>
+      <c r="BI22" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ22" s="47">
+        <v>12</v>
+      </c>
+      <c r="BK22" s="47">
+        <v>9</v>
+      </c>
+      <c r="BL22" s="47">
+        <v>2</v>
+      </c>
+      <c r="BM22" s="47">
+        <v>7</v>
+      </c>
+      <c r="BN22" s="47">
+        <v>2</v>
+      </c>
+      <c r="BO22" s="47">
+        <v>7</v>
+      </c>
+      <c r="BP22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR22" s="47">
+        <v>6</v>
+      </c>
+      <c r="BS22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT22" s="47">
+        <v>3</v>
+      </c>
+      <c r="BU22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BV22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BX22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CB22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CC22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE22" s="47">
+        <v>222</v>
+      </c>
+      <c r="CF22" s="47">
+        <v>33</v>
+      </c>
+      <c r="CG22" s="47">
+        <v>189</v>
+      </c>
+      <c r="CH22" s="47">
+        <v>33</v>
+      </c>
+      <c r="CI22" s="47">
+        <v>189</v>
+      </c>
+      <c r="CJ22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL22" s="47">
+        <v>89</v>
+      </c>
+      <c r="CM22" s="47">
+        <v>11</v>
+      </c>
+      <c r="CN22" s="47">
+        <v>77</v>
+      </c>
+      <c r="CO22" s="47">
+        <v>15</v>
+      </c>
+      <c r="CP22" s="47">
+        <v>6</v>
+      </c>
+      <c r="CQ22" s="47">
+        <v>9</v>
+      </c>
+      <c r="CR22" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS22" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT22" s="47">
+        <v>6</v>
+      </c>
+      <c r="CU22" s="47">
+        <v>8</v>
+      </c>
+      <c r="CV22" s="47">
+        <v>5</v>
+      </c>
+      <c r="CW22" s="47">
+        <v>1</v>
+      </c>
+      <c r="CX22" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A23" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="46">
+        <v>856</v>
+      </c>
+      <c r="D23" s="46">
+        <v>179</v>
+      </c>
+      <c r="E23" s="46">
+        <v>677</v>
+      </c>
+      <c r="F23" s="46">
+        <v>70</v>
+      </c>
+      <c r="G23" s="47">
+        <v>288</v>
+      </c>
+      <c r="H23" s="47">
+        <v>109</v>
+      </c>
+      <c r="I23" s="47">
+        <v>389</v>
+      </c>
+      <c r="J23" s="47">
+        <v>378</v>
+      </c>
+      <c r="K23" s="47">
+        <v>45</v>
+      </c>
+      <c r="L23" s="47">
+        <v>213</v>
+      </c>
+      <c r="M23" s="46">
+        <v>36</v>
+      </c>
+      <c r="N23" s="46">
+        <v>10</v>
+      </c>
+      <c r="O23" s="46">
+        <v>26</v>
+      </c>
+      <c r="P23" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>0</v>
+      </c>
+      <c r="R23" s="47">
+        <v>10</v>
+      </c>
+      <c r="S23" s="47">
+        <v>26</v>
+      </c>
+      <c r="T23" s="47">
+        <v>11</v>
+      </c>
+      <c r="U23" s="47">
+        <v>1</v>
+      </c>
+      <c r="V23" s="47">
+        <v>7</v>
+      </c>
+      <c r="W23" s="47">
+        <v>108</v>
+      </c>
+      <c r="X23" s="47">
+        <v>25</v>
+      </c>
+      <c r="Y23" s="47">
+        <v>83</v>
+      </c>
+      <c r="Z23" s="47">
+        <v>6</v>
+      </c>
+      <c r="AA23" s="47">
+        <v>24</v>
+      </c>
+      <c r="AB23" s="47">
+        <v>19</v>
+      </c>
+      <c r="AC23" s="47">
+        <v>59</v>
+      </c>
+      <c r="AD23" s="47">
+        <v>47</v>
+      </c>
+      <c r="AE23" s="47">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="47">
+        <v>21</v>
+      </c>
+      <c r="AG23" s="47">
+        <v>297</v>
+      </c>
+      <c r="AH23" s="47">
+        <v>56</v>
+      </c>
+      <c r="AI23" s="47">
+        <v>241</v>
+      </c>
+      <c r="AJ23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="47">
+        <v>56</v>
+      </c>
+      <c r="AM23" s="47">
+        <v>241</v>
+      </c>
+      <c r="AN23" s="47">
+        <v>94</v>
+      </c>
+      <c r="AO23" s="47">
+        <v>24</v>
+      </c>
+      <c r="AP23" s="47">
+        <v>119</v>
+      </c>
+      <c r="AQ23" s="47">
+        <v>8</v>
+      </c>
+      <c r="AR23" s="47">
+        <v>1</v>
+      </c>
+      <c r="AS23" s="47">
+        <v>7</v>
+      </c>
+      <c r="AT23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="47">
+        <v>5</v>
+      </c>
+      <c r="AV23" s="47">
+        <v>1</v>
+      </c>
+      <c r="AW23" s="47">
+        <v>2</v>
+      </c>
+      <c r="AX23" s="47">
+        <v>5</v>
+      </c>
+      <c r="AY23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA23" s="47">
+        <v>117</v>
+      </c>
+      <c r="BB23" s="47">
+        <v>30</v>
+      </c>
+      <c r="BC23" s="47">
+        <v>87</v>
+      </c>
+      <c r="BD23" s="47">
+        <v>18</v>
+      </c>
+      <c r="BE23" s="47">
+        <v>51</v>
+      </c>
+      <c r="BF23" s="47">
+        <v>12</v>
+      </c>
+      <c r="BG23" s="47">
+        <v>36</v>
+      </c>
+      <c r="BH23" s="47">
+        <v>84</v>
+      </c>
+      <c r="BI23" s="47">
+        <v>7</v>
+      </c>
+      <c r="BJ23" s="47">
+        <v>20</v>
+      </c>
+      <c r="BK23" s="47">
+        <v>8</v>
+      </c>
+      <c r="BL23" s="47">
+        <v>2</v>
+      </c>
+      <c r="BM23" s="47">
+        <v>6</v>
+      </c>
+      <c r="BN23" s="47">
+        <v>2</v>
+      </c>
+      <c r="BO23" s="47">
+        <v>6</v>
+      </c>
+      <c r="BP23" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR23" s="47">
+        <v>8</v>
+      </c>
+      <c r="BS23" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT23" s="47">
+        <v>1</v>
+      </c>
+      <c r="BU23" s="47">
+        <v>2</v>
+      </c>
+      <c r="BV23" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW23" s="47">
+        <v>2</v>
+      </c>
+      <c r="BX23" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY23" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ23" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="47">
+        <v>2</v>
+      </c>
+      <c r="CB23" s="47">
+        <v>2</v>
+      </c>
+      <c r="CC23" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD23" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE23" s="47">
+        <v>242</v>
+      </c>
+      <c r="CF23" s="47">
+        <v>43</v>
+      </c>
+      <c r="CG23" s="47">
+        <v>199</v>
+      </c>
+      <c r="CH23" s="47">
+        <v>43</v>
+      </c>
+      <c r="CI23" s="47">
+        <v>199</v>
+      </c>
+      <c r="CJ23" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK23" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL23" s="47">
+        <v>120</v>
+      </c>
+      <c r="CM23" s="47">
+        <v>9</v>
+      </c>
+      <c r="CN23" s="47">
+        <v>30</v>
+      </c>
+      <c r="CO23" s="47">
+        <v>38</v>
+      </c>
+      <c r="CP23" s="47">
+        <v>12</v>
+      </c>
+      <c r="CQ23" s="47">
+        <v>26</v>
+      </c>
+      <c r="CR23" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS23" s="47">
+        <v>3</v>
+      </c>
+      <c r="CT23" s="47">
+        <v>11</v>
+      </c>
+      <c r="CU23" s="47">
+        <v>23</v>
+      </c>
+      <c r="CV23" s="47">
+        <v>7</v>
+      </c>
+      <c r="CW23" s="47">
+        <v>2</v>
+      </c>
+      <c r="CX23" s="47">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A24" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="46">
+        <v>205</v>
+      </c>
+      <c r="D24" s="46">
+        <v>42</v>
+      </c>
+      <c r="E24" s="46">
+        <v>163</v>
+      </c>
+      <c r="F24" s="46">
+        <v>29</v>
+      </c>
+      <c r="G24" s="47">
+        <v>105</v>
+      </c>
+      <c r="H24" s="47">
+        <v>13</v>
+      </c>
+      <c r="I24" s="47">
+        <v>58</v>
+      </c>
+      <c r="J24" s="47">
+        <v>73</v>
+      </c>
+      <c r="K24" s="47">
+        <v>0</v>
+      </c>
+      <c r="L24" s="47">
+        <v>0</v>
+      </c>
+      <c r="M24" s="46">
+        <v>12</v>
+      </c>
+      <c r="N24" s="46">
+        <v>0</v>
+      </c>
+      <c r="O24" s="46">
+        <v>12</v>
+      </c>
+      <c r="P24" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>0</v>
+      </c>
+      <c r="R24" s="47">
+        <v>0</v>
+      </c>
+      <c r="S24" s="47">
+        <v>12</v>
+      </c>
+      <c r="T24" s="47">
+        <v>0</v>
+      </c>
+      <c r="U24" s="47">
+        <v>0</v>
+      </c>
+      <c r="V24" s="47">
+        <v>0</v>
+      </c>
+      <c r="W24" s="47">
+        <v>30</v>
+      </c>
+      <c r="X24" s="47">
+        <v>8</v>
+      </c>
+      <c r="Y24" s="47">
+        <v>22</v>
+      </c>
+      <c r="Z24" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="47">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="47">
+        <v>7</v>
+      </c>
+      <c r="AC24" s="47">
+        <v>16</v>
+      </c>
+      <c r="AD24" s="47">
+        <v>7</v>
+      </c>
+      <c r="AE24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="47">
+        <v>30</v>
+      </c>
+      <c r="AH24" s="47">
+        <v>6</v>
+      </c>
+      <c r="AI24" s="47">
+        <v>24</v>
+      </c>
+      <c r="AJ24" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="47">
+        <v>5</v>
+      </c>
+      <c r="AM24" s="47">
+        <v>24</v>
+      </c>
+      <c r="AN24" s="47">
+        <v>18</v>
+      </c>
+      <c r="AO24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AY24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="47">
+        <v>7</v>
+      </c>
+      <c r="BB24" s="47">
+        <v>3</v>
+      </c>
+      <c r="BC24" s="47">
+        <v>4</v>
+      </c>
+      <c r="BD24" s="47">
+        <v>3</v>
+      </c>
+      <c r="BE24" s="47">
+        <v>3</v>
+      </c>
+      <c r="BF24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BG24" s="47">
+        <v>1</v>
+      </c>
+      <c r="BH24" s="47">
+        <v>6</v>
+      </c>
+      <c r="BI24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK24" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="47">
+        <v>2</v>
+      </c>
+      <c r="BN24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="47">
+        <v>2</v>
+      </c>
+      <c r="BP24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="47">
+        <v>1</v>
+      </c>
+      <c r="BS24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BV24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BX24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY24" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CB24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CC24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE24" s="47">
+        <v>117</v>
+      </c>
+      <c r="CF24" s="47">
+        <v>24</v>
+      </c>
+      <c r="CG24" s="47">
+        <v>93</v>
+      </c>
+      <c r="CH24" s="47">
+        <v>24</v>
+      </c>
+      <c r="CI24" s="47">
+        <v>93</v>
+      </c>
+      <c r="CJ24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL24" s="47">
+        <v>41</v>
+      </c>
+      <c r="CM24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CN24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CO24" s="47">
+        <v>7</v>
+      </c>
+      <c r="CP24" s="47">
+        <v>1</v>
+      </c>
+      <c r="CQ24" s="47">
+        <v>6</v>
+      </c>
+      <c r="CR24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS24" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT24" s="47">
+        <v>1</v>
+      </c>
+      <c r="CU24" s="47">
+        <v>5</v>
+      </c>
+      <c r="CV24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CW24" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX24" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A25" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="46">
+        <v>330</v>
+      </c>
+      <c r="D25" s="46">
+        <v>68</v>
+      </c>
+      <c r="E25" s="46">
+        <v>262</v>
+      </c>
+      <c r="F25" s="46">
+        <v>29</v>
+      </c>
+      <c r="G25" s="47">
+        <v>110</v>
+      </c>
+      <c r="H25" s="47">
+        <v>39</v>
+      </c>
+      <c r="I25" s="47">
+        <v>152</v>
+      </c>
+      <c r="J25" s="47">
+        <v>154</v>
+      </c>
+      <c r="K25" s="47">
+        <v>3</v>
+      </c>
+      <c r="L25" s="47">
+        <v>17</v>
+      </c>
+      <c r="M25" s="46">
+        <v>32</v>
+      </c>
+      <c r="N25" s="46">
+        <v>3</v>
+      </c>
+      <c r="O25" s="46">
+        <v>29</v>
+      </c>
+      <c r="P25" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="47">
+        <v>0</v>
+      </c>
+      <c r="R25" s="47">
+        <v>3</v>
+      </c>
+      <c r="S25" s="47">
+        <v>29</v>
+      </c>
+      <c r="T25" s="47">
+        <v>6</v>
+      </c>
+      <c r="U25" s="47">
+        <v>0</v>
+      </c>
+      <c r="V25" s="47">
+        <v>3</v>
+      </c>
+      <c r="W25" s="47">
+        <v>20</v>
+      </c>
+      <c r="X25" s="47">
+        <v>3</v>
+      </c>
+      <c r="Y25" s="47">
+        <v>17</v>
+      </c>
+      <c r="Z25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="47">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="47">
+        <v>17</v>
+      </c>
+      <c r="AD25" s="47">
+        <v>6</v>
+      </c>
+      <c r="AE25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="47">
+        <v>109</v>
+      </c>
+      <c r="AH25" s="47">
+        <v>26</v>
+      </c>
+      <c r="AI25" s="47">
+        <v>83</v>
+      </c>
+      <c r="AJ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="47">
+        <v>26</v>
+      </c>
+      <c r="AM25" s="47">
+        <v>83</v>
+      </c>
+      <c r="AN25" s="47">
+        <v>57</v>
+      </c>
+      <c r="AO25" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP25" s="47">
+        <v>6</v>
+      </c>
+      <c r="AQ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AY25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA25" s="47">
+        <v>37</v>
+      </c>
+      <c r="BB25" s="47">
+        <v>5</v>
+      </c>
+      <c r="BC25" s="47">
+        <v>32</v>
+      </c>
+      <c r="BD25" s="47">
+        <v>1</v>
+      </c>
+      <c r="BE25" s="47">
+        <v>14</v>
+      </c>
+      <c r="BF25" s="47">
+        <v>4</v>
+      </c>
+      <c r="BG25" s="47">
+        <v>18</v>
+      </c>
+      <c r="BH25" s="47">
+        <v>24</v>
+      </c>
+      <c r="BI25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK25" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM25" s="47">
+        <v>2</v>
+      </c>
+      <c r="BN25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO25" s="47">
+        <v>2</v>
+      </c>
+      <c r="BP25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR25" s="47">
+        <v>1</v>
+      </c>
+      <c r="BS25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BV25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BX25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY25" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CB25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CC25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE25" s="47">
+        <v>115</v>
+      </c>
+      <c r="CF25" s="47">
+        <v>27</v>
+      </c>
+      <c r="CG25" s="47">
+        <v>88</v>
+      </c>
+      <c r="CH25" s="47">
+        <v>27</v>
+      </c>
+      <c r="CI25" s="47">
+        <v>88</v>
+      </c>
+      <c r="CJ25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL25" s="47">
+        <v>51</v>
+      </c>
+      <c r="CM25" s="47">
+        <v>1</v>
+      </c>
+      <c r="CN25" s="47">
+        <v>4</v>
+      </c>
+      <c r="CO25" s="47">
+        <v>15</v>
+      </c>
+      <c r="CP25" s="47">
+        <v>4</v>
+      </c>
+      <c r="CQ25" s="47">
+        <v>11</v>
+      </c>
+      <c r="CR25" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS25" s="47">
+        <v>6</v>
+      </c>
+      <c r="CT25" s="47">
+        <v>3</v>
+      </c>
+      <c r="CU25" s="47">
+        <v>5</v>
+      </c>
+      <c r="CV25" s="47">
+        <v>9</v>
+      </c>
+      <c r="CW25" s="47">
+        <v>1</v>
+      </c>
+      <c r="CX25" s="47">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A26" s="44" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="46">
+        <v>427</v>
+      </c>
+      <c r="D26" s="46">
+        <v>61</v>
+      </c>
+      <c r="E26" s="46">
+        <v>366</v>
+      </c>
+      <c r="F26" s="46">
+        <v>24</v>
+      </c>
+      <c r="G26" s="47">
+        <v>161</v>
+      </c>
+      <c r="H26" s="47">
+        <v>37</v>
+      </c>
+      <c r="I26" s="47">
+        <v>205</v>
+      </c>
+      <c r="J26" s="47">
+        <v>214</v>
+      </c>
+      <c r="K26" s="47">
+        <v>0</v>
+      </c>
+      <c r="L26" s="47">
+        <v>11</v>
+      </c>
+      <c r="M26" s="46">
+        <v>77</v>
+      </c>
+      <c r="N26" s="46">
+        <v>14</v>
+      </c>
+      <c r="O26" s="46">
+        <v>63</v>
+      </c>
+      <c r="P26" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="47">
+        <v>0</v>
+      </c>
+      <c r="R26" s="47">
+        <v>14</v>
+      </c>
+      <c r="S26" s="47">
+        <v>63</v>
+      </c>
+      <c r="T26" s="47">
+        <v>27</v>
+      </c>
+      <c r="U26" s="47">
+        <v>0</v>
+      </c>
+      <c r="V26" s="47">
+        <v>2</v>
+      </c>
+      <c r="W26" s="47">
+        <v>28</v>
+      </c>
+      <c r="X26" s="47">
+        <v>8</v>
+      </c>
+      <c r="Y26" s="47">
+        <v>20</v>
+      </c>
+      <c r="Z26" s="47">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="47">
+        <v>4</v>
+      </c>
+      <c r="AB26" s="47">
+        <v>7</v>
+      </c>
+      <c r="AC26" s="47">
+        <v>16</v>
+      </c>
+      <c r="AD26" s="47">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="47">
+        <v>109</v>
+      </c>
+      <c r="AH26" s="47">
+        <v>11</v>
+      </c>
+      <c r="AI26" s="47">
+        <v>98</v>
+      </c>
+      <c r="AJ26" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK26" s="47">
+        <v>6</v>
+      </c>
+      <c r="AL26" s="47">
+        <v>10</v>
+      </c>
+      <c r="AM26" s="47">
+        <v>92</v>
+      </c>
+      <c r="AN26" s="47">
+        <v>38</v>
+      </c>
+      <c r="AO26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="47">
+        <v>3</v>
+      </c>
+      <c r="AQ26" s="47">
+        <v>4</v>
+      </c>
+      <c r="AR26" s="47">
+        <v>1</v>
+      </c>
+      <c r="AS26" s="47">
+        <v>3</v>
+      </c>
+      <c r="AT26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="47">
+        <v>1</v>
+      </c>
+      <c r="AW26" s="47">
+        <v>3</v>
+      </c>
+      <c r="AX26" s="47">
+        <v>2</v>
+      </c>
+      <c r="AY26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="47">
+        <v>1</v>
+      </c>
+      <c r="BA26" s="47">
+        <v>35</v>
+      </c>
+      <c r="BB26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BC26" s="47">
+        <v>32</v>
+      </c>
+      <c r="BD26" s="47">
+        <v>2</v>
+      </c>
+      <c r="BE26" s="47">
+        <v>14</v>
+      </c>
+      <c r="BF26" s="47">
+        <v>1</v>
+      </c>
+      <c r="BG26" s="47">
+        <v>18</v>
+      </c>
+      <c r="BH26" s="47">
+        <v>28</v>
+      </c>
+      <c r="BI26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BL26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BN26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BP26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BS26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU26" s="47">
+        <v>5</v>
+      </c>
+      <c r="BV26" s="47">
+        <v>2</v>
+      </c>
+      <c r="BW26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BX26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ26" s="47">
+        <v>2</v>
+      </c>
+      <c r="CA26" s="47">
+        <v>3</v>
+      </c>
+      <c r="CB26" s="47">
+        <v>5</v>
+      </c>
+      <c r="CC26" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD26" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE26" s="47">
+        <v>149</v>
+      </c>
+      <c r="CF26" s="47">
+        <v>18</v>
+      </c>
+      <c r="CG26" s="47">
+        <v>131</v>
+      </c>
+      <c r="CH26" s="47">
+        <v>18</v>
+      </c>
+      <c r="CI26" s="47">
+        <v>131</v>
+      </c>
+      <c r="CJ26" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK26" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL26" s="47">
+        <v>89</v>
+      </c>
+      <c r="CM26" s="47">
+        <v>0</v>
+      </c>
+      <c r="CN26" s="47">
+        <v>4</v>
+      </c>
+      <c r="CO26" s="47">
+        <v>17</v>
+      </c>
+      <c r="CP26" s="47">
+        <v>4</v>
+      </c>
+      <c r="CQ26" s="47">
+        <v>13</v>
+      </c>
+      <c r="CR26" s="47">
+        <v>2</v>
+      </c>
+      <c r="CS26" s="47">
+        <v>3</v>
+      </c>
+      <c r="CT26" s="47">
+        <v>2</v>
+      </c>
+      <c r="CU26" s="47">
+        <v>10</v>
+      </c>
+      <c r="CV26" s="47">
+        <v>9</v>
+      </c>
+      <c r="CW26" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX26" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A27" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="46">
+        <v>397</v>
+      </c>
+      <c r="D27" s="46">
+        <v>80</v>
+      </c>
+      <c r="E27" s="46">
+        <v>317</v>
+      </c>
+      <c r="F27" s="46">
+        <v>34</v>
+      </c>
+      <c r="G27" s="47">
+        <v>123</v>
+      </c>
+      <c r="H27" s="47">
+        <v>46</v>
+      </c>
+      <c r="I27" s="47">
+        <v>194</v>
+      </c>
+      <c r="J27" s="47">
+        <v>192</v>
+      </c>
+      <c r="K27" s="47">
+        <v>2</v>
+      </c>
+      <c r="L27" s="47">
+        <v>2</v>
+      </c>
+      <c r="M27" s="46">
+        <v>40</v>
+      </c>
+      <c r="N27" s="46">
+        <v>10</v>
+      </c>
+      <c r="O27" s="46">
+        <v>30</v>
+      </c>
+      <c r="P27" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="47">
+        <v>0</v>
+      </c>
+      <c r="R27" s="47">
+        <v>10</v>
+      </c>
+      <c r="S27" s="47">
+        <v>30</v>
+      </c>
+      <c r="T27" s="47">
+        <v>13</v>
+      </c>
+      <c r="U27" s="47">
+        <v>0</v>
+      </c>
+      <c r="V27" s="47">
+        <v>1</v>
+      </c>
+      <c r="W27" s="47">
+        <v>83</v>
+      </c>
+      <c r="X27" s="47">
+        <v>10</v>
+      </c>
+      <c r="Y27" s="47">
+        <v>73</v>
+      </c>
+      <c r="Z27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="47">
+        <v>10</v>
+      </c>
+      <c r="AC27" s="47">
+        <v>72</v>
+      </c>
+      <c r="AD27" s="47">
+        <v>43</v>
+      </c>
+      <c r="AE27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="47">
+        <v>57</v>
+      </c>
+      <c r="AH27" s="47">
+        <v>16</v>
+      </c>
+      <c r="AI27" s="47">
+        <v>41</v>
+      </c>
+      <c r="AJ27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="47">
+        <v>16</v>
+      </c>
+      <c r="AM27" s="47">
+        <v>41</v>
+      </c>
+      <c r="AN27" s="47">
+        <v>26</v>
+      </c>
+      <c r="AO27" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="47">
+        <v>3</v>
+      </c>
+      <c r="AR27" s="47">
+        <v>2</v>
+      </c>
+      <c r="AS27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AT27" s="47">
+        <v>2</v>
+      </c>
+      <c r="AU27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="47">
+        <v>3</v>
+      </c>
+      <c r="AY27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="47">
+        <v>65</v>
+      </c>
+      <c r="BB27" s="47">
+        <v>9</v>
+      </c>
+      <c r="BC27" s="47">
+        <v>56</v>
+      </c>
+      <c r="BD27" s="47">
+        <v>2</v>
+      </c>
+      <c r="BE27" s="47">
+        <v>19</v>
+      </c>
+      <c r="BF27" s="47">
+        <v>7</v>
+      </c>
+      <c r="BG27" s="47">
+        <v>37</v>
+      </c>
+      <c r="BH27" s="47">
+        <v>45</v>
+      </c>
+      <c r="BI27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="47">
+        <v>1</v>
+      </c>
+      <c r="BK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BS27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU27" s="47">
+        <v>6</v>
+      </c>
+      <c r="BV27" s="47">
+        <v>3</v>
+      </c>
+      <c r="BW27" s="47">
+        <v>3</v>
+      </c>
+      <c r="BX27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ27" s="47">
+        <v>3</v>
+      </c>
+      <c r="CA27" s="47">
+        <v>3</v>
+      </c>
+      <c r="CB27" s="47">
+        <v>4</v>
+      </c>
+      <c r="CC27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE27" s="47">
+        <v>129</v>
+      </c>
+      <c r="CF27" s="47">
+        <v>30</v>
+      </c>
+      <c r="CG27" s="47">
+        <v>99</v>
+      </c>
+      <c r="CH27" s="47">
+        <v>30</v>
+      </c>
+      <c r="CI27" s="47">
+        <v>99</v>
+      </c>
+      <c r="CJ27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL27" s="47">
+        <v>53</v>
+      </c>
+      <c r="CM27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CN27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CO27" s="47">
+        <v>14</v>
+      </c>
+      <c r="CP27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CQ27" s="47">
+        <v>14</v>
+      </c>
+      <c r="CR27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CS27" s="47">
+        <v>4</v>
+      </c>
+      <c r="CT27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CU27" s="47">
+        <v>10</v>
+      </c>
+      <c r="CV27" s="47">
+        <v>5</v>
+      </c>
+      <c r="CW27" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX27" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A28" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="46">
+        <v>162</v>
+      </c>
+      <c r="D28" s="46">
+        <v>32</v>
+      </c>
+      <c r="E28" s="46">
+        <v>130</v>
+      </c>
+      <c r="F28" s="46">
+        <v>19</v>
+      </c>
+      <c r="G28" s="47">
+        <v>80</v>
+      </c>
+      <c r="H28" s="47">
+        <v>13</v>
+      </c>
+      <c r="I28" s="47">
+        <v>50</v>
+      </c>
+      <c r="J28" s="47">
+        <v>65</v>
+      </c>
+      <c r="K28" s="47">
+        <v>0</v>
+      </c>
+      <c r="L28" s="47">
+        <v>0</v>
+      </c>
+      <c r="M28" s="46">
+        <v>27</v>
+      </c>
+      <c r="N28" s="46">
+        <v>7</v>
+      </c>
+      <c r="O28" s="46">
+        <v>20</v>
+      </c>
+      <c r="P28" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="47">
+        <v>0</v>
+      </c>
+      <c r="R28" s="47">
+        <v>7</v>
+      </c>
+      <c r="S28" s="47">
+        <v>20</v>
+      </c>
+      <c r="T28" s="47">
+        <v>8</v>
+      </c>
+      <c r="U28" s="47">
+        <v>0</v>
+      </c>
+      <c r="V28" s="47">
+        <v>0</v>
+      </c>
+      <c r="W28" s="47">
+        <v>15</v>
+      </c>
+      <c r="X28" s="47">
+        <v>6</v>
+      </c>
+      <c r="Y28" s="47">
+        <v>9</v>
+      </c>
+      <c r="Z28" s="47">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="47">
+        <v>6</v>
+      </c>
+      <c r="AB28" s="47">
+        <v>2</v>
+      </c>
+      <c r="AC28" s="47">
+        <v>3</v>
+      </c>
+      <c r="AD28" s="47">
+        <v>9</v>
+      </c>
+      <c r="AE28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="47">
+        <v>30</v>
+      </c>
+      <c r="AH28" s="47">
+        <v>4</v>
+      </c>
+      <c r="AI28" s="47">
+        <v>26</v>
+      </c>
+      <c r="AJ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AL28" s="47">
+        <v>4</v>
+      </c>
+      <c r="AM28" s="47">
+        <v>25</v>
+      </c>
+      <c r="AN28" s="47">
+        <v>12</v>
+      </c>
+      <c r="AO28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="47">
+        <v>4</v>
+      </c>
+      <c r="BB28" s="47">
+        <v>1</v>
+      </c>
+      <c r="BC28" s="47">
+        <v>3</v>
+      </c>
+      <c r="BD28" s="47">
+        <v>1</v>
+      </c>
+      <c r="BE28" s="47">
+        <v>3</v>
+      </c>
+      <c r="BF28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="47">
+        <v>1</v>
+      </c>
+      <c r="BN28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="47">
+        <v>1</v>
+      </c>
+      <c r="BP28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BR28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BS28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BT28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BU28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BV28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BW28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BX28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BY28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BZ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CA28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CB28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CC28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CD28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CE28" s="47">
+        <v>81</v>
+      </c>
+      <c r="CF28" s="47">
+        <v>13</v>
+      </c>
+      <c r="CG28" s="47">
+        <v>68</v>
+      </c>
+      <c r="CH28" s="47">
+        <v>13</v>
+      </c>
+      <c r="CI28" s="47">
+        <v>68</v>
+      </c>
+      <c r="CJ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CK28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CL28" s="47">
+        <v>32</v>
+      </c>
+      <c r="CM28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CN28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CO28" s="47">
+        <v>4</v>
+      </c>
+      <c r="CP28" s="47">
+        <v>1</v>
+      </c>
+      <c r="CQ28" s="47">
+        <v>3</v>
+      </c>
+      <c r="CR28" s="47">
+        <v>1</v>
+      </c>
+      <c r="CS28" s="47">
+        <v>1</v>
+      </c>
+      <c r="CT28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CU28" s="47">
+        <v>2</v>
+      </c>
+      <c r="CV28" s="47">
+        <v>2</v>
+      </c>
+      <c r="CW28" s="47">
+        <v>0</v>
+      </c>
+      <c r="CX28" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:102" x14ac:dyDescent="0.25">
+      <c r="A29" s="49" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="51">
+        <v>27</v>
+      </c>
+      <c r="D29" s="51">
+        <v>4</v>
+      </c>
+      <c r="E29" s="51">
+        <v>23</v>
+      </c>
+      <c r="F29" s="51">
+        <v>4</v>
+      </c>
+      <c r="G29" s="52">
+        <v>20</v>
+      </c>
+      <c r="H29" s="52">
+        <v>0</v>
+      </c>
+      <c r="I29" s="52">
+        <v>3</v>
+      </c>
+      <c r="J29" s="52">
+        <v>13</v>
+      </c>
+      <c r="K29" s="52">
+        <v>1</v>
+      </c>
+      <c r="L29" s="52">
+        <v>0</v>
+      </c>
+      <c r="M29" s="51">
+        <v>0</v>
+      </c>
+      <c r="N29" s="51">
+        <v>0</v>
+      </c>
+      <c r="O29" s="51">
+        <v>0</v>
+      </c>
+      <c r="P29" s="51">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="52">
+        <v>0</v>
+      </c>
+      <c r="R29" s="52">
+        <v>0</v>
+      </c>
+      <c r="S29" s="52">
+        <v>0</v>
+      </c>
+      <c r="T29" s="52">
+        <v>0</v>
+      </c>
+      <c r="U29" s="52">
+        <v>0</v>
+      </c>
+      <c r="V29" s="52">
+        <v>0</v>
+      </c>
+      <c r="W29" s="52">
+        <v>2</v>
+      </c>
+      <c r="X29" s="52">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="52">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="52">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="52">
+        <v>3</v>
+      </c>
+      <c r="AJ29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="52">
+        <v>3</v>
+      </c>
+      <c r="AN29" s="52">
+        <v>2</v>
+      </c>
+      <c r="AO29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="52">
+        <v>1</v>
+      </c>
+      <c r="AR29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="52">
+        <v>1</v>
+      </c>
+      <c r="AT29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="52">
+        <v>1</v>
+      </c>
+      <c r="AV29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="52">
+        <v>1</v>
+      </c>
+      <c r="AY29" s="52">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BR29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BS29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BT29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BU29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BV29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BW29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BX29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BY29" s="52">
+        <v>0</v>
+      </c>
+      <c r="BZ29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CA29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CB29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CC29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CD29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CE29" s="52">
+        <v>20</v>
+      </c>
+      <c r="CF29" s="52">
+        <v>4</v>
+      </c>
+      <c r="CG29" s="52">
+        <v>16</v>
+      </c>
+      <c r="CH29" s="52">
+        <v>4</v>
+      </c>
+      <c r="CI29" s="52">
+        <v>16</v>
+      </c>
+      <c r="CJ29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CL29" s="52">
+        <v>9</v>
+      </c>
+      <c r="CM29" s="52">
+        <v>1</v>
+      </c>
+      <c r="CN29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CO29" s="52">
+        <v>1</v>
+      </c>
+      <c r="CP29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CQ29" s="52">
+        <v>1</v>
+      </c>
+      <c r="CR29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CS29" s="52">
+        <v>1</v>
+      </c>
+      <c r="CT29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CU29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CV29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CW29" s="52">
+        <v>0</v>
+      </c>
+      <c r="CX29" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+      <c r="AE30" s="47"/>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+      <c r="AL30" s="47"/>
+      <c r="AM30" s="47"/>
+      <c r="AN30" s="47"/>
+      <c r="AO30" s="47"/>
+      <c r="AP30" s="47"/>
+      <c r="AQ30" s="47"/>
+      <c r="AR30" s="47"/>
+      <c r="AS30" s="47"/>
+      <c r="AT30" s="47"/>
+      <c r="AU30" s="47"/>
+      <c r="AV30" s="47"/>
+      <c r="AW30" s="47"/>
+      <c r="AX30" s="47"/>
+      <c r="AY30" s="47"/>
+      <c r="AZ30" s="47"/>
+      <c r="BA30" s="47"/>
+      <c r="BB30" s="47"/>
+      <c r="BC30" s="47"/>
+      <c r="BD30" s="47"/>
+      <c r="BE30" s="47"/>
+      <c r="BF30" s="47"/>
+      <c r="BG30" s="47"/>
+      <c r="BH30" s="47"/>
+      <c r="BI30" s="47"/>
+      <c r="BJ30" s="47"/>
+    </row>
+    <row r="31" spans="1:102" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+    </row>
+    <row r="32" spans="1:102" s="55" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:108" s="33" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="CY33" s="34"/>
+      <c r="CZ33" s="34"/>
+      <c r="DA33" s="34"/>
+      <c r="DB33" s="34"/>
+      <c r="DC33" s="34"/>
+      <c r="DD33" s="34"/>
+    </row>
+  </sheetData>
+  <mergeCells count="61">
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="M4:V4"/>
+    <mergeCell ref="W4:AF4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:Y5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="BK4:BT4"/>
+    <mergeCell ref="BU4:CD4"/>
+    <mergeCell ref="CE4:CN4"/>
+    <mergeCell ref="CO4:CX4"/>
+    <mergeCell ref="AG4:AP4"/>
+    <mergeCell ref="AQ4:AZ4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AI5"/>
+    <mergeCell ref="AX5:AX6"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BK5:BM5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="CE5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BR6"/>
+    <mergeCell ref="BS5:BT5"/>
+    <mergeCell ref="BU5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="CW5:CX5"/>
+    <mergeCell ref="BA4:BJ4"/>
+    <mergeCell ref="BA5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BH6"/>
+    <mergeCell ref="BI5:BJ5"/>
+    <mergeCell ref="CL5:CL6"/>
+    <mergeCell ref="CM5:CN5"/>
+    <mergeCell ref="CO5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CV6"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CB6"/>
+    <mergeCell ref="CC5:CD5"/>
+    <mergeCell ref="C4:L4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:L5"/>
+  </mergeCells>
+  <phoneticPr fontId="21" type="noConversion"/>
+  <pageMargins left="0.51180555555555496" right="0.51180555555555496" top="0.55138888888888904" bottom="0.55138888888888904" header="0.51180555555555496" footer="0.51180555555555496"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <colBreaks count="2" manualBreakCount="2">
+    <brk id="22" max="1048575" man="1"/>
+    <brk id="62" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC046FD9-7469-4128-8B72-F1C520A6284D}">
   <dimension ref="A1:CJ34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="5" ySplit="7" topLeftCell="F8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="B35" sqref="B35"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.5" style="1" customWidth="1"/>
     <col min="6" max="12" width="6.25" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.75" style="1" customWidth="1"/>
     <col min="14" max="15" width="6.25" style="1" customWidth="1"/>
     <col min="16" max="22" width="5.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.25" style="1" customWidth="1"/>
     <col min="24" max="32" width="5.375" style="1" customWidth="1"/>
     <col min="33" max="33" width="8" style="1" customWidth="1"/>
     <col min="34" max="42" width="5.375" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.625" style="1" customWidth="1"/>
     <col min="44" max="45" width="5.375" style="1" customWidth="1"/>
     <col min="46" max="48" width="9.625" style="1" customWidth="1"/>
     <col min="49" max="55" width="5.375" style="1" customWidth="1"/>
     <col min="56" max="56" width="8.375" style="1" customWidth="1"/>
     <col min="57" max="65" width="5.375" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.625" style="1"/>
     <col min="67" max="75" width="5.375" style="1" customWidth="1"/>
     <col min="76" max="76" width="7.375" style="1" customWidth="1"/>
     <col min="77" max="85" width="5.375" style="1" customWidth="1"/>
@@ -2449,570 +11617,570 @@
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
     </row>
     <row r="3" spans="1:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:88" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="38"/>
-[...17 lines deleted...]
-      <c r="P4" s="35" t="s">
+      <c r="B4" s="66"/>
+      <c r="C4" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="Q4" s="35"/>
-[...8 lines deleted...]
-      <c r="Z4" s="35" t="s">
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AA4" s="35"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="35" t="s">
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="35"/>
-[...8 lines deleted...]
-      <c r="AT4" s="35" t="s">
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="67"/>
+      <c r="AM4" s="67"/>
+      <c r="AN4" s="67"/>
+      <c r="AO4" s="67"/>
+      <c r="AP4" s="67"/>
+      <c r="AQ4" s="67"/>
+      <c r="AR4" s="67"/>
+      <c r="AS4" s="67"/>
+      <c r="AT4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="AU4" s="35"/>
-[...1 lines deleted...]
-      <c r="AW4" s="37" t="s">
+      <c r="AU4" s="67"/>
+      <c r="AV4" s="67"/>
+      <c r="AW4" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="AX4" s="37"/>
-[...8 lines deleted...]
-      <c r="BG4" s="35" t="s">
+      <c r="AX4" s="72"/>
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="72"/>
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="72"/>
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="72"/>
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="72"/>
+      <c r="BG4" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="BH4" s="35"/>
-[...8 lines deleted...]
-      <c r="BQ4" s="35" t="s">
+      <c r="BH4" s="67"/>
+      <c r="BI4" s="67"/>
+      <c r="BJ4" s="67"/>
+      <c r="BK4" s="67"/>
+      <c r="BL4" s="67"/>
+      <c r="BM4" s="67"/>
+      <c r="BN4" s="67"/>
+      <c r="BO4" s="67"/>
+      <c r="BP4" s="67"/>
+      <c r="BQ4" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="BR4" s="35"/>
-[...8 lines deleted...]
-      <c r="CA4" s="37" t="s">
+      <c r="BR4" s="67"/>
+      <c r="BS4" s="67"/>
+      <c r="BT4" s="67"/>
+      <c r="BU4" s="67"/>
+      <c r="BV4" s="67"/>
+      <c r="BW4" s="67"/>
+      <c r="BX4" s="67"/>
+      <c r="BY4" s="67"/>
+      <c r="BZ4" s="67"/>
+      <c r="CA4" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="CB4" s="37"/>
-[...7 lines deleted...]
-      <c r="CJ4" s="37"/>
+      <c r="CB4" s="72"/>
+      <c r="CC4" s="72"/>
+      <c r="CD4" s="72"/>
+      <c r="CE4" s="72"/>
+      <c r="CF4" s="72"/>
+      <c r="CG4" s="72"/>
+      <c r="CH4" s="72"/>
+      <c r="CI4" s="72"/>
+      <c r="CJ4" s="72"/>
     </row>
     <row r="5" spans="1:88" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="38"/>
-[...1 lines deleted...]
-      <c r="C5" s="35" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="34"/>
-[...1 lines deleted...]
-      <c r="I5" s="35" t="s">
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="35"/>
-      <c r="K5" s="36" t="s">
+      <c r="J5" s="67"/>
+      <c r="K5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="36"/>
-      <c r="M5" s="32" t="s">
+      <c r="L5" s="68"/>
+      <c r="M5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="33" t="s">
+      <c r="N5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="33"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="34"/>
-[...1 lines deleted...]
-      <c r="S5" s="35" t="s">
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="35"/>
-      <c r="U5" s="36" t="s">
+      <c r="T5" s="67"/>
+      <c r="U5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="36"/>
-      <c r="W5" s="32" t="s">
+      <c r="V5" s="68"/>
+      <c r="W5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="33" t="s">
+      <c r="X5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="33"/>
-      <c r="Z5" s="34" t="s">
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="34"/>
-[...1 lines deleted...]
-      <c r="AC5" s="35" t="s">
+      <c r="AA5" s="71"/>
+      <c r="AB5" s="71"/>
+      <c r="AC5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AD5" s="35"/>
-      <c r="AE5" s="36" t="s">
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="AF5" s="36"/>
-      <c r="AG5" s="32" t="s">
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="AH5" s="33" t="s">
+      <c r="AH5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="AI5" s="33"/>
-      <c r="AJ5" s="34" t="s">
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AK5" s="34"/>
-[...1 lines deleted...]
-      <c r="AM5" s="35" t="s">
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="71"/>
+      <c r="AM5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AN5" s="35"/>
-      <c r="AO5" s="36" t="s">
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="AP5" s="36"/>
-      <c r="AQ5" s="32" t="s">
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="AR5" s="33" t="s">
+      <c r="AR5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="AS5" s="33"/>
-      <c r="AT5" s="35" t="s">
+      <c r="AS5" s="70"/>
+      <c r="AT5" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="AU5" s="35" t="s">
+      <c r="AU5" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="AV5" s="35" t="s">
+      <c r="AV5" s="67" t="s">
         <v>73</v>
       </c>
-      <c r="AW5" s="34" t="s">
+      <c r="AW5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AX5" s="34"/>
-[...1 lines deleted...]
-      <c r="AZ5" s="35" t="s">
+      <c r="AX5" s="71"/>
+      <c r="AY5" s="71"/>
+      <c r="AZ5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BA5" s="35"/>
-      <c r="BB5" s="36" t="s">
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BC5" s="36"/>
-      <c r="BD5" s="32" t="s">
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BE5" s="33" t="s">
+      <c r="BE5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="33"/>
-      <c r="BG5" s="34" t="s">
+      <c r="BF5" s="70"/>
+      <c r="BG5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="BH5" s="34"/>
-[...1 lines deleted...]
-      <c r="BJ5" s="35" t="s">
+      <c r="BH5" s="71"/>
+      <c r="BI5" s="71"/>
+      <c r="BJ5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BK5" s="35"/>
-      <c r="BL5" s="36" t="s">
+      <c r="BK5" s="67"/>
+      <c r="BL5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BM5" s="36"/>
-      <c r="BN5" s="32" t="s">
+      <c r="BM5" s="68"/>
+      <c r="BN5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BO5" s="33" t="s">
+      <c r="BO5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BP5" s="33"/>
-      <c r="BQ5" s="34" t="s">
+      <c r="BP5" s="70"/>
+      <c r="BQ5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="BR5" s="34"/>
-[...1 lines deleted...]
-      <c r="BT5" s="35" t="s">
+      <c r="BR5" s="71"/>
+      <c r="BS5" s="71"/>
+      <c r="BT5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BU5" s="35"/>
-      <c r="BV5" s="36" t="s">
+      <c r="BU5" s="67"/>
+      <c r="BV5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BW5" s="36"/>
-      <c r="BX5" s="32" t="s">
+      <c r="BW5" s="68"/>
+      <c r="BX5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BY5" s="33" t="s">
+      <c r="BY5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BZ5" s="33"/>
-      <c r="CA5" s="34" t="s">
+      <c r="BZ5" s="70"/>
+      <c r="CA5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="CB5" s="34"/>
-[...1 lines deleted...]
-      <c r="CD5" s="35" t="s">
+      <c r="CB5" s="71"/>
+      <c r="CC5" s="71"/>
+      <c r="CD5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="CE5" s="35"/>
-      <c r="CF5" s="36" t="s">
+      <c r="CE5" s="67"/>
+      <c r="CF5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="CG5" s="36"/>
-      <c r="CH5" s="32" t="s">
+      <c r="CG5" s="68"/>
+      <c r="CH5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="CI5" s="31" t="s">
+      <c r="CI5" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="CJ5" s="31"/>
+      <c r="CJ5" s="73"/>
     </row>
     <row r="6" spans="1:88" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="38"/>
-[...3 lines deleted...]
-      <c r="E6" s="35"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
       <c r="F6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="32"/>
+      <c r="M6" s="69"/>
       <c r="N6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="32"/>
+      <c r="W6" s="69"/>
       <c r="X6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AG6" s="32"/>
+      <c r="AG6" s="69"/>
       <c r="AH6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="32"/>
+      <c r="AQ6" s="69"/>
       <c r="AR6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AT6" s="35"/>
-[...1 lines deleted...]
-      <c r="AV6" s="35"/>
+      <c r="AT6" s="67"/>
+      <c r="AU6" s="67"/>
+      <c r="AV6" s="67"/>
       <c r="AW6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BC6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BD6" s="32"/>
+      <c r="BD6" s="69"/>
       <c r="BE6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BG6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BJ6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BK6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BL6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BM6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BN6" s="32"/>
+      <c r="BN6" s="69"/>
       <c r="BO6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BP6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BQ6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BR6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BS6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BT6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BU6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BV6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BW6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BX6" s="32"/>
+      <c r="BX6" s="69"/>
       <c r="BY6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BZ6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CA6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CB6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CC6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CD6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CE6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CF6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CG6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="CH6" s="32"/>
+      <c r="CH6" s="69"/>
       <c r="CI6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CJ6" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:88" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="14">
         <v>19974</v>
       </c>
       <c r="D7" s="15">
         <v>8610</v>
       </c>
       <c r="E7" s="15">
         <v>11364</v>
       </c>
       <c r="F7" s="15">
         <v>2375</v>
@@ -9174,127 +18342,127 @@
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
     </row>
     <row r="32" spans="1:88" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="30" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:1" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="30" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="A4:B6"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="CI5:CJ5"/>
+    <mergeCell ref="BX5:BX6"/>
+    <mergeCell ref="BY5:BZ5"/>
+    <mergeCell ref="CA5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CH6"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BD6"/>
+    <mergeCell ref="BE5:BF5"/>
+    <mergeCell ref="BG5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BO5:BP5"/>
+    <mergeCell ref="BQ5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="AW5:AY5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AL5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AT6"/>
+    <mergeCell ref="AU5:AU6"/>
+    <mergeCell ref="AV5:AV6"/>
     <mergeCell ref="CA4:CJ4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="AJ4:AS4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AT4:AV4"/>
     <mergeCell ref="AW4:BF4"/>
     <mergeCell ref="BG4:BP4"/>
     <mergeCell ref="BQ4:BZ4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:Y5"/>
-    <mergeCell ref="AW5:AY5"/>
-[...29 lines deleted...]
-    <mergeCell ref="CH5:CH6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:O4"/>
+    <mergeCell ref="P4:Y4"/>
+    <mergeCell ref="Z4:AI4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="Z5:AB5"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.51180555555555496" right="0.51180555555555496" top="0.55138888888888904" bottom="0.55138888888888904" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="15" max="1048575" man="1"/>
     <brk id="48" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA488510-C6F5-430B-A04B-02FBF70C3166}">
   <dimension ref="A1:CJ31"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B28" sqref="B28"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.5" style="1" customWidth="1"/>
     <col min="6" max="12" width="6.25" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.75" style="1" customWidth="1"/>
     <col min="14" max="15" width="6.25" style="1" customWidth="1"/>
     <col min="16" max="22" width="5.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.25" style="1" customWidth="1"/>
     <col min="24" max="32" width="5.375" style="1" customWidth="1"/>
     <col min="33" max="33" width="8" style="1" customWidth="1"/>
     <col min="34" max="42" width="5.375" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.625" style="1" customWidth="1"/>
     <col min="44" max="45" width="5.375" style="1" customWidth="1"/>
     <col min="46" max="48" width="9.625" style="1" customWidth="1"/>
     <col min="49" max="55" width="5.375" style="1" customWidth="1"/>
     <col min="56" max="56" width="8.375" style="1" customWidth="1"/>
     <col min="57" max="65" width="5.375" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.625" style="1"/>
     <col min="67" max="75" width="5.375" style="1" customWidth="1"/>
     <col min="76" max="76" width="7.375" style="1" customWidth="1"/>
     <col min="77" max="85" width="5.375" style="1" customWidth="1"/>
@@ -9330,570 +18498,570 @@
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
     </row>
     <row r="3" spans="1:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:88" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="38"/>
-[...17 lines deleted...]
-      <c r="P4" s="35" t="s">
+      <c r="B4" s="66"/>
+      <c r="C4" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="Q4" s="35"/>
-[...8 lines deleted...]
-      <c r="Z4" s="35" t="s">
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AA4" s="35"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="35" t="s">
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="35"/>
-[...8 lines deleted...]
-      <c r="AT4" s="35" t="s">
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="67"/>
+      <c r="AM4" s="67"/>
+      <c r="AN4" s="67"/>
+      <c r="AO4" s="67"/>
+      <c r="AP4" s="67"/>
+      <c r="AQ4" s="67"/>
+      <c r="AR4" s="67"/>
+      <c r="AS4" s="67"/>
+      <c r="AT4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="AU4" s="35"/>
-[...1 lines deleted...]
-      <c r="AW4" s="37" t="s">
+      <c r="AU4" s="67"/>
+      <c r="AV4" s="67"/>
+      <c r="AW4" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="AX4" s="37"/>
-[...8 lines deleted...]
-      <c r="BG4" s="35" t="s">
+      <c r="AX4" s="72"/>
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="72"/>
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="72"/>
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="72"/>
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="72"/>
+      <c r="BG4" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="BH4" s="35"/>
-[...8 lines deleted...]
-      <c r="BQ4" s="35" t="s">
+      <c r="BH4" s="67"/>
+      <c r="BI4" s="67"/>
+      <c r="BJ4" s="67"/>
+      <c r="BK4" s="67"/>
+      <c r="BL4" s="67"/>
+      <c r="BM4" s="67"/>
+      <c r="BN4" s="67"/>
+      <c r="BO4" s="67"/>
+      <c r="BP4" s="67"/>
+      <c r="BQ4" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="BR4" s="35"/>
-[...8 lines deleted...]
-      <c r="CA4" s="37" t="s">
+      <c r="BR4" s="67"/>
+      <c r="BS4" s="67"/>
+      <c r="BT4" s="67"/>
+      <c r="BU4" s="67"/>
+      <c r="BV4" s="67"/>
+      <c r="BW4" s="67"/>
+      <c r="BX4" s="67"/>
+      <c r="BY4" s="67"/>
+      <c r="BZ4" s="67"/>
+      <c r="CA4" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="CB4" s="37"/>
-[...7 lines deleted...]
-      <c r="CJ4" s="37"/>
+      <c r="CB4" s="72"/>
+      <c r="CC4" s="72"/>
+      <c r="CD4" s="72"/>
+      <c r="CE4" s="72"/>
+      <c r="CF4" s="72"/>
+      <c r="CG4" s="72"/>
+      <c r="CH4" s="72"/>
+      <c r="CI4" s="72"/>
+      <c r="CJ4" s="72"/>
     </row>
     <row r="5" spans="1:88" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="38"/>
-[...1 lines deleted...]
-      <c r="C5" s="35" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="34"/>
-[...1 lines deleted...]
-      <c r="I5" s="35" t="s">
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="35"/>
-      <c r="K5" s="36" t="s">
+      <c r="J5" s="67"/>
+      <c r="K5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="36"/>
-      <c r="M5" s="32" t="s">
+      <c r="L5" s="68"/>
+      <c r="M5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="33" t="s">
+      <c r="N5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="33"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="34"/>
-[...1 lines deleted...]
-      <c r="S5" s="35" t="s">
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="35"/>
-      <c r="U5" s="36" t="s">
+      <c r="T5" s="67"/>
+      <c r="U5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="36"/>
-      <c r="W5" s="32" t="s">
+      <c r="V5" s="68"/>
+      <c r="W5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="33" t="s">
+      <c r="X5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="33"/>
-      <c r="Z5" s="34" t="s">
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="34"/>
-[...1 lines deleted...]
-      <c r="AC5" s="35" t="s">
+      <c r="AA5" s="71"/>
+      <c r="AB5" s="71"/>
+      <c r="AC5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AD5" s="35"/>
-      <c r="AE5" s="36" t="s">
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="AF5" s="36"/>
-      <c r="AG5" s="32" t="s">
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="AH5" s="33" t="s">
+      <c r="AH5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="AI5" s="33"/>
-      <c r="AJ5" s="34" t="s">
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AK5" s="34"/>
-[...1 lines deleted...]
-      <c r="AM5" s="35" t="s">
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="71"/>
+      <c r="AM5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AN5" s="35"/>
-      <c r="AO5" s="36" t="s">
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="AP5" s="36"/>
-      <c r="AQ5" s="32" t="s">
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="AR5" s="33" t="s">
+      <c r="AR5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="AS5" s="33"/>
-      <c r="AT5" s="35" t="s">
+      <c r="AS5" s="70"/>
+      <c r="AT5" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="AU5" s="35" t="s">
+      <c r="AU5" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="AV5" s="35" t="s">
+      <c r="AV5" s="67" t="s">
         <v>73</v>
       </c>
-      <c r="AW5" s="34" t="s">
+      <c r="AW5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AX5" s="34"/>
-[...1 lines deleted...]
-      <c r="AZ5" s="35" t="s">
+      <c r="AX5" s="71"/>
+      <c r="AY5" s="71"/>
+      <c r="AZ5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BA5" s="35"/>
-      <c r="BB5" s="36" t="s">
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BC5" s="36"/>
-      <c r="BD5" s="32" t="s">
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BE5" s="33" t="s">
+      <c r="BE5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="33"/>
-      <c r="BG5" s="34" t="s">
+      <c r="BF5" s="70"/>
+      <c r="BG5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="BH5" s="34"/>
-[...1 lines deleted...]
-      <c r="BJ5" s="35" t="s">
+      <c r="BH5" s="71"/>
+      <c r="BI5" s="71"/>
+      <c r="BJ5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BK5" s="35"/>
-      <c r="BL5" s="36" t="s">
+      <c r="BK5" s="67"/>
+      <c r="BL5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BM5" s="36"/>
-      <c r="BN5" s="32" t="s">
+      <c r="BM5" s="68"/>
+      <c r="BN5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BO5" s="33" t="s">
+      <c r="BO5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BP5" s="33"/>
-      <c r="BQ5" s="34" t="s">
+      <c r="BP5" s="70"/>
+      <c r="BQ5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="BR5" s="34"/>
-[...1 lines deleted...]
-      <c r="BT5" s="35" t="s">
+      <c r="BR5" s="71"/>
+      <c r="BS5" s="71"/>
+      <c r="BT5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BU5" s="35"/>
-      <c r="BV5" s="36" t="s">
+      <c r="BU5" s="67"/>
+      <c r="BV5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BW5" s="36"/>
-      <c r="BX5" s="32" t="s">
+      <c r="BW5" s="68"/>
+      <c r="BX5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BY5" s="33" t="s">
+      <c r="BY5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BZ5" s="33"/>
-      <c r="CA5" s="34" t="s">
+      <c r="BZ5" s="70"/>
+      <c r="CA5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="CB5" s="34"/>
-[...1 lines deleted...]
-      <c r="CD5" s="35" t="s">
+      <c r="CB5" s="71"/>
+      <c r="CC5" s="71"/>
+      <c r="CD5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="CE5" s="35"/>
-      <c r="CF5" s="36" t="s">
+      <c r="CE5" s="67"/>
+      <c r="CF5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="CG5" s="36"/>
-      <c r="CH5" s="32" t="s">
+      <c r="CG5" s="68"/>
+      <c r="CH5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="CI5" s="31" t="s">
+      <c r="CI5" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="CJ5" s="31"/>
+      <c r="CJ5" s="73"/>
     </row>
     <row r="6" spans="1:88" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="38"/>
-[...3 lines deleted...]
-      <c r="E6" s="35"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
       <c r="F6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="32"/>
+      <c r="M6" s="69"/>
       <c r="N6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="32"/>
+      <c r="W6" s="69"/>
       <c r="X6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AG6" s="32"/>
+      <c r="AG6" s="69"/>
       <c r="AH6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="32"/>
+      <c r="AQ6" s="69"/>
       <c r="AR6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AT6" s="35"/>
-[...1 lines deleted...]
-      <c r="AV6" s="35"/>
+      <c r="AT6" s="67"/>
+      <c r="AU6" s="67"/>
+      <c r="AV6" s="67"/>
       <c r="AW6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BC6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BD6" s="32"/>
+      <c r="BD6" s="69"/>
       <c r="BE6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BG6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BJ6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BK6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BL6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BM6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BN6" s="32"/>
+      <c r="BN6" s="69"/>
       <c r="BO6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BP6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BQ6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BR6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BS6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BT6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BU6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BV6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BW6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BX6" s="32"/>
+      <c r="BX6" s="69"/>
       <c r="BY6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BZ6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CA6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CB6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CC6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CD6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CE6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CF6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CG6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="CH6" s="32"/>
+      <c r="CH6" s="69"/>
       <c r="CI6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CJ6" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:88" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="14">
         <v>19695</v>
       </c>
       <c r="D7" s="15">
         <v>8458</v>
       </c>
       <c r="E7" s="15">
         <v>11237</v>
       </c>
       <c r="F7" s="15">
         <v>2093</v>
@@ -16040,127 +25208,127 @@
       <c r="AL30" s="21"/>
       <c r="AM30" s="21"/>
       <c r="AN30" s="21"/>
       <c r="AO30" s="21"/>
       <c r="AP30" s="21"/>
       <c r="AQ30" s="21"/>
       <c r="AR30" s="21"/>
       <c r="AS30" s="21"/>
       <c r="AT30" s="29"/>
     </row>
     <row r="31" spans="1:88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="A4:B6"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="CI5:CJ5"/>
+    <mergeCell ref="BX5:BX6"/>
+    <mergeCell ref="BY5:BZ5"/>
+    <mergeCell ref="CA5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CH6"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BD6"/>
+    <mergeCell ref="BE5:BF5"/>
+    <mergeCell ref="BG5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BO5:BP5"/>
+    <mergeCell ref="BQ5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="AW5:AY5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AL5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AT6"/>
+    <mergeCell ref="AU5:AU6"/>
+    <mergeCell ref="AV5:AV6"/>
     <mergeCell ref="CA4:CJ4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="AJ4:AS4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AT4:AV4"/>
     <mergeCell ref="AW4:BF4"/>
     <mergeCell ref="BG4:BP4"/>
     <mergeCell ref="BQ4:BZ4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:Y5"/>
-    <mergeCell ref="AW5:AY5"/>
-[...29 lines deleted...]
-    <mergeCell ref="CH5:CH6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:O4"/>
+    <mergeCell ref="P4:Y4"/>
+    <mergeCell ref="Z4:AI4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="Z5:AB5"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.51180555555555496" right="0.51180555555555496" top="0.55138888888888904" bottom="0.55138888888888904" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="15" max="1048575" man="1"/>
     <brk id="48" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:CJ31"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="A24" sqref="A24"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.5" style="1" customWidth="1"/>
     <col min="6" max="12" width="6.25" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.75" style="1" customWidth="1"/>
     <col min="14" max="15" width="6.25" style="1" customWidth="1"/>
     <col min="16" max="22" width="5.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.25" style="1" customWidth="1"/>
     <col min="24" max="32" width="5.375" style="1" customWidth="1"/>
     <col min="33" max="33" width="8" style="1" customWidth="1"/>
     <col min="34" max="42" width="5.375" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.625" style="1" customWidth="1"/>
     <col min="44" max="45" width="5.375" style="1" customWidth="1"/>
     <col min="46" max="48" width="9.625" style="1" customWidth="1"/>
     <col min="49" max="55" width="5.375" style="1" customWidth="1"/>
     <col min="56" max="56" width="8.375" style="1" customWidth="1"/>
     <col min="57" max="65" width="5.375" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.625" style="1"/>
     <col min="67" max="75" width="5.375" style="1" customWidth="1"/>
     <col min="76" max="76" width="7.375" style="1" customWidth="1"/>
     <col min="77" max="85" width="5.375" style="1" customWidth="1"/>
@@ -16196,570 +25364,570 @@
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
     </row>
     <row r="3" spans="1:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:88" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="38"/>
-[...17 lines deleted...]
-      <c r="P4" s="35" t="s">
+      <c r="B4" s="66"/>
+      <c r="C4" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="Q4" s="35"/>
-[...8 lines deleted...]
-      <c r="Z4" s="35" t="s">
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AA4" s="35"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="35" t="s">
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="35"/>
-[...8 lines deleted...]
-      <c r="AT4" s="35" t="s">
+      <c r="AK4" s="67"/>
+      <c r="AL4" s="67"/>
+      <c r="AM4" s="67"/>
+      <c r="AN4" s="67"/>
+      <c r="AO4" s="67"/>
+      <c r="AP4" s="67"/>
+      <c r="AQ4" s="67"/>
+      <c r="AR4" s="67"/>
+      <c r="AS4" s="67"/>
+      <c r="AT4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="AU4" s="35"/>
-[...1 lines deleted...]
-      <c r="AW4" s="37" t="s">
+      <c r="AU4" s="67"/>
+      <c r="AV4" s="67"/>
+      <c r="AW4" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="AX4" s="37"/>
-[...8 lines deleted...]
-      <c r="BG4" s="35" t="s">
+      <c r="AX4" s="72"/>
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="72"/>
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="72"/>
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="72"/>
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="72"/>
+      <c r="BG4" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="BH4" s="35"/>
-[...8 lines deleted...]
-      <c r="BQ4" s="35" t="s">
+      <c r="BH4" s="67"/>
+      <c r="BI4" s="67"/>
+      <c r="BJ4" s="67"/>
+      <c r="BK4" s="67"/>
+      <c r="BL4" s="67"/>
+      <c r="BM4" s="67"/>
+      <c r="BN4" s="67"/>
+      <c r="BO4" s="67"/>
+      <c r="BP4" s="67"/>
+      <c r="BQ4" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="BR4" s="35"/>
-[...8 lines deleted...]
-      <c r="CA4" s="37" t="s">
+      <c r="BR4" s="67"/>
+      <c r="BS4" s="67"/>
+      <c r="BT4" s="67"/>
+      <c r="BU4" s="67"/>
+      <c r="BV4" s="67"/>
+      <c r="BW4" s="67"/>
+      <c r="BX4" s="67"/>
+      <c r="BY4" s="67"/>
+      <c r="BZ4" s="67"/>
+      <c r="CA4" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="CB4" s="37"/>
-[...7 lines deleted...]
-      <c r="CJ4" s="37"/>
+      <c r="CB4" s="72"/>
+      <c r="CC4" s="72"/>
+      <c r="CD4" s="72"/>
+      <c r="CE4" s="72"/>
+      <c r="CF4" s="72"/>
+      <c r="CG4" s="72"/>
+      <c r="CH4" s="72"/>
+      <c r="CI4" s="72"/>
+      <c r="CJ4" s="72"/>
     </row>
     <row r="5" spans="1:88" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="38"/>
-[...1 lines deleted...]
-      <c r="C5" s="35" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="34"/>
-[...1 lines deleted...]
-      <c r="I5" s="35" t="s">
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="35"/>
-      <c r="K5" s="36" t="s">
+      <c r="J5" s="67"/>
+      <c r="K5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="36"/>
-      <c r="M5" s="32" t="s">
+      <c r="L5" s="68"/>
+      <c r="M5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="33" t="s">
+      <c r="N5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="33"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="70"/>
+      <c r="P5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="34"/>
-[...1 lines deleted...]
-      <c r="S5" s="35" t="s">
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="35"/>
-      <c r="U5" s="36" t="s">
+      <c r="T5" s="67"/>
+      <c r="U5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="36"/>
-      <c r="W5" s="32" t="s">
+      <c r="V5" s="68"/>
+      <c r="W5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="33" t="s">
+      <c r="X5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="33"/>
-      <c r="Z5" s="34" t="s">
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="34"/>
-[...1 lines deleted...]
-      <c r="AC5" s="35" t="s">
+      <c r="AA5" s="71"/>
+      <c r="AB5" s="71"/>
+      <c r="AC5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AD5" s="35"/>
-      <c r="AE5" s="36" t="s">
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="AF5" s="36"/>
-      <c r="AG5" s="32" t="s">
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="AH5" s="33" t="s">
+      <c r="AH5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="AI5" s="33"/>
-      <c r="AJ5" s="34" t="s">
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AK5" s="34"/>
-[...1 lines deleted...]
-      <c r="AM5" s="35" t="s">
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="71"/>
+      <c r="AM5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AN5" s="35"/>
-      <c r="AO5" s="36" t="s">
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="AP5" s="36"/>
-      <c r="AQ5" s="32" t="s">
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="AR5" s="33" t="s">
+      <c r="AR5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="AS5" s="33"/>
-      <c r="AT5" s="35" t="s">
+      <c r="AS5" s="70"/>
+      <c r="AT5" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="AU5" s="35" t="s">
+      <c r="AU5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AV5" s="35" t="s">
+      <c r="AV5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="AW5" s="34" t="s">
+      <c r="AW5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="AX5" s="34"/>
-[...1 lines deleted...]
-      <c r="AZ5" s="35" t="s">
+      <c r="AX5" s="71"/>
+      <c r="AY5" s="71"/>
+      <c r="AZ5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BA5" s="35"/>
-      <c r="BB5" s="36" t="s">
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BC5" s="36"/>
-      <c r="BD5" s="32" t="s">
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BE5" s="33" t="s">
+      <c r="BE5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="33"/>
-      <c r="BG5" s="34" t="s">
+      <c r="BF5" s="70"/>
+      <c r="BG5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="BH5" s="34"/>
-[...1 lines deleted...]
-      <c r="BJ5" s="35" t="s">
+      <c r="BH5" s="71"/>
+      <c r="BI5" s="71"/>
+      <c r="BJ5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BK5" s="35"/>
-      <c r="BL5" s="36" t="s">
+      <c r="BK5" s="67"/>
+      <c r="BL5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BM5" s="36"/>
-      <c r="BN5" s="32" t="s">
+      <c r="BM5" s="68"/>
+      <c r="BN5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BO5" s="33" t="s">
+      <c r="BO5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BP5" s="33"/>
-      <c r="BQ5" s="34" t="s">
+      <c r="BP5" s="70"/>
+      <c r="BQ5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="BR5" s="34"/>
-[...1 lines deleted...]
-      <c r="BT5" s="35" t="s">
+      <c r="BR5" s="71"/>
+      <c r="BS5" s="71"/>
+      <c r="BT5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="BU5" s="35"/>
-      <c r="BV5" s="36" t="s">
+      <c r="BU5" s="67"/>
+      <c r="BV5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="BW5" s="36"/>
-      <c r="BX5" s="32" t="s">
+      <c r="BW5" s="68"/>
+      <c r="BX5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="BY5" s="33" t="s">
+      <c r="BY5" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="BZ5" s="33"/>
-      <c r="CA5" s="34" t="s">
+      <c r="BZ5" s="70"/>
+      <c r="CA5" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="CB5" s="34"/>
-[...1 lines deleted...]
-      <c r="CD5" s="35" t="s">
+      <c r="CB5" s="71"/>
+      <c r="CC5" s="71"/>
+      <c r="CD5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="CE5" s="35"/>
-      <c r="CF5" s="36" t="s">
+      <c r="CE5" s="67"/>
+      <c r="CF5" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="CG5" s="36"/>
-      <c r="CH5" s="32" t="s">
+      <c r="CG5" s="68"/>
+      <c r="CH5" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="CI5" s="31" t="s">
+      <c r="CI5" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="CJ5" s="31"/>
+      <c r="CJ5" s="73"/>
     </row>
     <row r="6" spans="1:88" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="38"/>
-[...3 lines deleted...]
-      <c r="E6" s="35"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
       <c r="F6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="32"/>
+      <c r="M6" s="69"/>
       <c r="N6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="32"/>
+      <c r="W6" s="69"/>
       <c r="X6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AG6" s="32"/>
+      <c r="AG6" s="69"/>
       <c r="AH6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="32"/>
+      <c r="AQ6" s="69"/>
       <c r="AR6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="AT6" s="35"/>
-[...1 lines deleted...]
-      <c r="AV6" s="35"/>
+      <c r="AT6" s="67"/>
+      <c r="AU6" s="67"/>
+      <c r="AV6" s="67"/>
       <c r="AW6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BC6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BD6" s="32"/>
+      <c r="BD6" s="69"/>
       <c r="BE6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BG6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BJ6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BK6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BL6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BM6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BN6" s="32"/>
+      <c r="BN6" s="69"/>
       <c r="BO6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BP6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BQ6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BR6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BS6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BT6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BU6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="BV6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BW6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="BX6" s="32"/>
+      <c r="BX6" s="69"/>
       <c r="BY6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BZ6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CA6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CB6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CC6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CD6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CE6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="CF6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CG6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="CH6" s="32"/>
+      <c r="CH6" s="69"/>
       <c r="CI6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="CJ6" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:88" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="14">
         <v>18564</v>
       </c>
       <c r="D7" s="15">
         <v>7927</v>
       </c>
       <c r="E7" s="15">
         <v>10637</v>
       </c>
       <c r="F7" s="15">
         <v>1907</v>
@@ -22906,147 +32074,150 @@
       <c r="AL30" s="21"/>
       <c r="AM30" s="21"/>
       <c r="AN30" s="21"/>
       <c r="AO30" s="21"/>
       <c r="AP30" s="21"/>
       <c r="AQ30" s="21"/>
       <c r="AR30" s="21"/>
       <c r="AS30" s="21"/>
       <c r="AT30" s="29"/>
     </row>
     <row r="31" spans="1:88" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="CF5:CG5"/>
-[...26 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:O4"/>
+    <mergeCell ref="P4:Y4"/>
+    <mergeCell ref="Z4:AI4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ4:AS4"/>
+    <mergeCell ref="AT4:AV4"/>
+    <mergeCell ref="AW4:BF4"/>
+    <mergeCell ref="BG4:BP4"/>
+    <mergeCell ref="BQ4:BZ4"/>
     <mergeCell ref="CA4:CJ4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
-    <mergeCell ref="AJ4:AS4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AL5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AT6"/>
+    <mergeCell ref="AU5:AU6"/>
+    <mergeCell ref="AV5:AV6"/>
+    <mergeCell ref="AW5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BD6"/>
+    <mergeCell ref="BE5:BF5"/>
+    <mergeCell ref="BG5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BO5:BP5"/>
+    <mergeCell ref="BQ5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CH6"/>
+    <mergeCell ref="CI5:CJ5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BX6"/>
+    <mergeCell ref="BY5:BZ5"/>
+    <mergeCell ref="CA5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.51180555555555496" right="0.51180555555555496" top="0.55138888888888904" bottom="0.55138888888888904" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="15" max="1048575" man="1"/>
     <brk id="48" max="1048575" man="1"/>
   </colBreaks>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>'2022'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2023'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2025'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>統計處李佳霖</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>zh-TW</dc:language>
 </cp:coreProperties>
 </file>