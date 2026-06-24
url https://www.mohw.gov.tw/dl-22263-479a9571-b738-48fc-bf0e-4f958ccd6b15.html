--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -1,93 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\社會公務統計\網頁\網頁版-109年之前\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150622\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FB59D74-730F-4829-94E7-E776110907EA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94B75A54-CBBA-4CD1-A626-4D4C24AF1C4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="60" windowWidth="15480" windowHeight="7155" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="4" r:id="rId1"/>
-    <sheet name="2024" sheetId="14" r:id="rId2"/>
-[...11 lines deleted...]
-    <sheet name="2012" sheetId="1" r:id="rId14"/>
+    <sheet name="2025" sheetId="15" r:id="rId2"/>
+    <sheet name="2024" sheetId="14" r:id="rId3"/>
+    <sheet name="2023" sheetId="13" r:id="rId4"/>
+    <sheet name="2022" sheetId="12" r:id="rId5"/>
+    <sheet name="2021" sheetId="11" r:id="rId6"/>
+    <sheet name="2020" sheetId="10" r:id="rId7"/>
+    <sheet name="2019" sheetId="9" r:id="rId8"/>
+    <sheet name="2018" sheetId="8" r:id="rId9"/>
+    <sheet name="2017" sheetId="7" r:id="rId10"/>
+    <sheet name="2016" sheetId="6" r:id="rId11"/>
+    <sheet name="2015" sheetId="5" r:id="rId12"/>
+    <sheet name="2014" sheetId="3" r:id="rId13"/>
+    <sheet name="2013" sheetId="2" r:id="rId14"/>
+    <sheet name="2012" sheetId="1" r:id="rId15"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1929" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2070" uniqueCount="147">
   <si>
     <t xml:space="preserve">  Total</t>
   </si>
   <si>
     <t xml:space="preserve">  Old-Age pension payment</t>
   </si>
   <si>
     <t xml:space="preserve">  Persons</t>
   </si>
   <si>
     <t xml:space="preserve">  Amount</t>
   </si>
   <si>
     <t xml:space="preserve"> Grand Total</t>
   </si>
   <si>
     <t xml:space="preserve"> New Taipei City</t>
   </si>
   <si>
     <t xml:space="preserve"> Taipei City</t>
   </si>
   <si>
     <t xml:space="preserve"> Taichung City</t>
   </si>
   <si>
@@ -1840,66 +1855,50 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>遺屬年金給付</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">             </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人、新臺幣元</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
-[...14 lines deleted...]
-    <r>
       <t xml:space="preserve">  (</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>全</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -3013,72 +3012,50 @@
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2024</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...20 lines deleted...]
-    <r>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
@@ -3229,61 +3206,145 @@
         <charset val="136"/>
       </rPr>
       <t>備</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>註：本表「縣市別」係依被保險人戶籍地址統計。</t>
     </r>
     <phoneticPr fontId="43" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/6/22</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="53">
+  <fonts count="54" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -3623,50 +3684,56 @@
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
@@ -4077,51 +4144,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="44">
+  <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -4208,318 +4275,222 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="30" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="31" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="7" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="8" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="37" fillId="0" borderId="9" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="37" fillId="0" borderId="7" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="9" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="7" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="46" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="46" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="46" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="46" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="46" fillId="0" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="46" fillId="0" borderId="23" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="34" fillId="0" borderId="0" xfId="44" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="53" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4535,54 +4506,54 @@
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4592,265 +4563,229 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="44">
+  <cellStyles count="45">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="43" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="千分位" xfId="19" builtinId="3"/>
     <cellStyle name="中等" xfId="20" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="21" builtinId="25" customBuiltin="1"/>
     <cellStyle name="好" xfId="22" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="百分比" xfId="44" builtinId="5"/>
     <cellStyle name="計算方式" xfId="23" builtinId="22" customBuiltin="1"/>
     <cellStyle name="連結的儲存格" xfId="24" builtinId="24" customBuiltin="1"/>
     <cellStyle name="備註" xfId="25" builtinId="10" customBuiltin="1"/>
     <cellStyle name="說明文字" xfId="26" builtinId="53" customBuiltin="1"/>
     <cellStyle name="輔色1" xfId="27" builtinId="29" customBuiltin="1"/>
     <cellStyle name="輔色2" xfId="28" builtinId="33" customBuiltin="1"/>
     <cellStyle name="輔色3" xfId="29" builtinId="37" customBuiltin="1"/>
     <cellStyle name="輔色4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="輔色5" xfId="31" builtinId="45" customBuiltin="1"/>
     <cellStyle name="輔色6" xfId="32" builtinId="49" customBuiltin="1"/>
     <cellStyle name="標題" xfId="33" builtinId="15" customBuiltin="1"/>
     <cellStyle name="標題 1" xfId="34" builtinId="16" customBuiltin="1"/>
     <cellStyle name="標題 2" xfId="35" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標題 3" xfId="36" builtinId="18" customBuiltin="1"/>
     <cellStyle name="標題 4" xfId="37" builtinId="19" customBuiltin="1"/>
     <cellStyle name="輸入" xfId="38" builtinId="20" customBuiltin="1"/>
     <cellStyle name="輸出" xfId="39" builtinId="21" customBuiltin="1"/>
     <cellStyle name="檢查儲存格" xfId="40" builtinId="23" customBuiltin="1"/>
     <cellStyle name="壞" xfId="41" builtinId="27" customBuiltin="1"/>
     <cellStyle name="警告文字" xfId="42" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4982,2018 +4917,4375 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:X29"/>
+  <dimension ref="A1:X34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="10" topLeftCell="C15" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="10" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="F34" sqref="F34"/>
+      <selection pane="bottomRight" activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.75" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.75" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.75" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.5" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.5" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.375" style="1" customWidth="1"/>
     <col min="20" max="20" width="15.75" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.375" style="1" customWidth="1"/>
     <col min="22" max="22" width="15.75" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="15.75" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W2" s="2" t="s">
-        <v>95</v>
-[...7 lines deleted...]
-      <c r="C3" s="93" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
         <v>134</v>
       </c>
-      <c r="D3" s="94"/>
-      <c r="E3" s="97" t="s">
+      <c r="B3" s="66"/>
+      <c r="C3" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="D3" s="61"/>
+      <c r="E3" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="F3" s="94"/>
-      <c r="G3" s="97" t="s">
+      <c r="F3" s="61"/>
+      <c r="G3" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="H3" s="94"/>
-      <c r="I3" s="97" t="s">
+      <c r="H3" s="61"/>
+      <c r="I3" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="J3" s="94"/>
-      <c r="K3" s="97" t="s">
+      <c r="J3" s="61"/>
+      <c r="K3" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="L3" s="94"/>
-      <c r="M3" s="113" t="s">
+      <c r="L3" s="61"/>
+      <c r="M3" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="N3" s="113"/>
-[...4 lines deleted...]
-      <c r="S3" s="97" t="s">
+      <c r="N3" s="80"/>
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="T3" s="94"/>
-      <c r="U3" s="97" t="s">
+      <c r="T3" s="61"/>
+      <c r="U3" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="V3" s="94"/>
-      <c r="W3" s="97" t="s">
+      <c r="V3" s="61"/>
+      <c r="W3" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X3" s="108"/>
-[...14 lines deleted...]
-      <c r="M4" s="112" t="s">
+      <c r="X3" s="75"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A4" s="57"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="N4" s="112"/>
-[...14 lines deleted...]
-      <c r="C5" s="103" t="s">
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+      <c r="R4" s="79"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="76"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="104"/>
-      <c r="E5" s="103" t="s">
+      <c r="D5" s="71"/>
+      <c r="E5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="104"/>
-      <c r="G5" s="115" t="s">
+      <c r="F5" s="71"/>
+      <c r="G5" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="H5" s="116"/>
-      <c r="I5" s="103" t="s">
+      <c r="H5" s="83"/>
+      <c r="I5" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="104"/>
-      <c r="K5" s="103" t="s">
+      <c r="J5" s="71"/>
+      <c r="K5" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="L5" s="104"/>
-      <c r="M5" s="114" t="s">
+      <c r="L5" s="71"/>
+      <c r="M5" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="114"/>
-      <c r="O5" s="114" t="s">
+      <c r="N5" s="81"/>
+      <c r="O5" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="P5" s="114"/>
-      <c r="Q5" s="114" t="s">
+      <c r="P5" s="81"/>
+      <c r="Q5" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="114"/>
-      <c r="S5" s="115" t="s">
+      <c r="R5" s="81"/>
+      <c r="S5" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="T5" s="116"/>
-      <c r="U5" s="103" t="s">
+      <c r="T5" s="83"/>
+      <c r="U5" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V5" s="104"/>
-      <c r="W5" s="103" t="s">
+      <c r="V5" s="71"/>
+      <c r="W5" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="X5" s="110"/>
-[...14 lines deleted...]
-      <c r="M6" s="112" t="s">
+      <c r="X5" s="77"/>
+    </row>
+    <row r="6" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="N6" s="112"/>
-      <c r="O6" s="112" t="s">
+      <c r="N6" s="79"/>
+      <c r="O6" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="P6" s="112"/>
-      <c r="Q6" s="119" t="s">
+      <c r="P6" s="79"/>
+      <c r="Q6" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="R6" s="119"/>
-[...10 lines deleted...]
-      <c r="C7" s="107" t="s">
+      <c r="R6" s="86"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="85"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="78"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="107" t="s">
+      <c r="D7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="85" t="s">
+      <c r="E7" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="107" t="s">
+      <c r="F7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="G7" s="85" t="s">
+      <c r="G7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="H7" s="107" t="s">
+      <c r="H7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="I7" s="85" t="s">
+      <c r="I7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="J7" s="107" t="s">
+      <c r="J7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="K7" s="85" t="s">
+      <c r="K7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="L7" s="107" t="s">
+      <c r="L7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="M7" s="85" t="s">
+      <c r="M7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="N7" s="107" t="s">
+      <c r="N7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="O7" s="85" t="s">
+      <c r="O7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="P7" s="107" t="s">
+      <c r="P7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="Q7" s="85" t="s">
+      <c r="Q7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="R7" s="107" t="s">
+      <c r="R7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="S7" s="85" t="s">
+      <c r="S7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T7" s="107" t="s">
+      <c r="T7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="U7" s="85" t="s">
+      <c r="U7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="V7" s="107" t="s">
+      <c r="V7" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="W7" s="85" t="s">
+      <c r="W7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="X7" s="120" t="s">
+      <c r="X7" s="87" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
-[...4 lines deleted...]
-      <c r="E8" s="83" t="s">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F8" s="91"/>
-      <c r="G8" s="83" t="s">
+      <c r="F8" s="58"/>
+      <c r="G8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="91"/>
-      <c r="I8" s="83" t="s">
+      <c r="H8" s="58"/>
+      <c r="I8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J8" s="91"/>
-[...4 lines deleted...]
-      <c r="M8" s="83" t="s">
+      <c r="J8" s="58"/>
+      <c r="K8" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L8" s="58"/>
+      <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N8" s="91"/>
-      <c r="O8" s="83" t="s">
+      <c r="N8" s="58"/>
+      <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P8" s="91"/>
-      <c r="Q8" s="83" t="s">
+      <c r="P8" s="58"/>
+      <c r="Q8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R8" s="91"/>
-      <c r="S8" s="83" t="s">
+      <c r="R8" s="58"/>
+      <c r="S8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="T8" s="91"/>
-[...4 lines deleted...]
-      <c r="W8" s="83" t="s">
+      <c r="T8" s="58"/>
+      <c r="U8" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V8" s="58"/>
+      <c r="W8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="X8" s="103"/>
-[...4 lines deleted...]
-      <c r="C9" s="91" t="s">
+      <c r="X8" s="70"/>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="91" t="s">
+      <c r="D9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="83" t="s">
+      <c r="E9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F9" s="91" t="s">
+      <c r="F9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="83" t="s">
+      <c r="G9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H9" s="91" t="s">
+      <c r="H9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I9" s="83" t="s">
+      <c r="I9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J9" s="91" t="s">
+      <c r="J9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K9" s="83" t="s">
+      <c r="K9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L9" s="91" t="s">
+      <c r="L9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M9" s="83" t="s">
+      <c r="M9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N9" s="91" t="s">
+      <c r="N9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O9" s="83" t="s">
+      <c r="O9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P9" s="91" t="s">
+      <c r="P9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q9" s="83" t="s">
+      <c r="Q9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R9" s="91" t="s">
+      <c r="R9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S9" s="83" t="s">
+      <c r="S9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T9" s="91" t="s">
+      <c r="T9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U9" s="83" t="s">
+      <c r="U9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V9" s="91" t="s">
+      <c r="V9" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W9" s="83" t="s">
+      <c r="W9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X9" s="103" t="s">
+      <c r="X9" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
-[...4 lines deleted...]
-      <c r="E10" s="84" t="s">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="68"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F10" s="92"/>
-      <c r="G10" s="84" t="s">
+      <c r="F10" s="59"/>
+      <c r="G10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H10" s="92"/>
-      <c r="I10" s="84" t="s">
+      <c r="H10" s="59"/>
+      <c r="I10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J10" s="92"/>
-      <c r="K10" s="84" t="s">
+      <c r="J10" s="59"/>
+      <c r="K10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L10" s="92"/>
-      <c r="M10" s="84" t="s">
+      <c r="L10" s="59"/>
+      <c r="M10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N10" s="92"/>
-      <c r="O10" s="84" t="s">
+      <c r="N10" s="59"/>
+      <c r="O10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P10" s="92"/>
-      <c r="Q10" s="84" t="s">
+      <c r="P10" s="59"/>
+      <c r="Q10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R10" s="92"/>
-      <c r="S10" s="84" t="s">
+      <c r="R10" s="59"/>
+      <c r="S10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T10" s="92"/>
-      <c r="U10" s="84" t="s">
+      <c r="T10" s="59"/>
+      <c r="U10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V10" s="92"/>
-      <c r="W10" s="84" t="s">
+      <c r="V10" s="59"/>
+      <c r="W10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X10" s="105"/>
-[...2 lines deleted...]
-      <c r="A11" s="121" t="s">
+      <c r="X10" s="72"/>
+    </row>
+    <row r="11" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="88" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="65"/>
+      <c r="C11" s="25">
+        <v>1293871</v>
+      </c>
+      <c r="D11" s="26">
+        <v>53283637933</v>
+      </c>
+      <c r="E11" s="26">
+        <v>365483</v>
+      </c>
+      <c r="F11" s="26">
+        <v>13391934390</v>
+      </c>
+      <c r="G11" s="26">
+        <v>793052</v>
+      </c>
+      <c r="H11" s="26">
+        <v>33622881587</v>
+      </c>
+      <c r="I11" s="26">
+        <v>31672</v>
+      </c>
+      <c r="J11" s="26">
+        <v>1278325500</v>
+      </c>
+      <c r="K11" s="26">
+        <v>19720</v>
+      </c>
+      <c r="L11" s="26">
+        <v>350697600</v>
+      </c>
+      <c r="M11" s="26">
+        <v>4242</v>
+      </c>
+      <c r="N11" s="26">
+        <v>179033577</v>
+      </c>
+      <c r="O11" s="26">
+        <v>4125</v>
+      </c>
+      <c r="P11" s="26">
+        <v>178903430</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>117</v>
+      </c>
+      <c r="R11" s="26">
+        <v>130147</v>
+      </c>
+      <c r="S11" s="26">
+        <v>23194</v>
+      </c>
+      <c r="T11" s="26">
+        <v>1297850804</v>
+      </c>
+      <c r="U11" s="26">
+        <v>18859</v>
+      </c>
+      <c r="V11" s="26">
+        <v>1629417600</v>
+      </c>
+      <c r="W11" s="26">
+        <v>37649</v>
+      </c>
+      <c r="X11" s="26">
+        <v>1533496875</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="56" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" s="57"/>
+      <c r="C12" s="27">
+        <v>1373599</v>
+      </c>
+      <c r="D12" s="28">
+        <v>58001718756</v>
+      </c>
+      <c r="E12" s="28">
+        <v>466600</v>
+      </c>
+      <c r="F12" s="28">
+        <v>18171100916</v>
+      </c>
+      <c r="G12" s="28">
+        <v>764476</v>
+      </c>
+      <c r="H12" s="28">
+        <v>33074562302</v>
+      </c>
+      <c r="I12" s="28">
+        <v>33099</v>
+      </c>
+      <c r="J12" s="28">
+        <v>1366138288</v>
+      </c>
+      <c r="K12" s="28">
+        <v>17606</v>
+      </c>
+      <c r="L12" s="28">
+        <v>311921280</v>
+      </c>
+      <c r="M12" s="28">
+        <v>4935</v>
+      </c>
+      <c r="N12" s="28">
+        <v>215248026</v>
+      </c>
+      <c r="O12" s="28">
+        <v>4767</v>
+      </c>
+      <c r="P12" s="28">
+        <v>215016562</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>168</v>
+      </c>
+      <c r="R12" s="28">
+        <v>231464</v>
+      </c>
+      <c r="S12" s="28">
+        <v>21762</v>
+      </c>
+      <c r="T12" s="28">
+        <v>1305985461</v>
+      </c>
+      <c r="U12" s="28">
+        <v>18328</v>
+      </c>
+      <c r="V12" s="28">
+        <v>1583625600</v>
+      </c>
+      <c r="W12" s="28">
+        <v>46793</v>
+      </c>
+      <c r="X12" s="28">
+        <v>1973136883</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="57"/>
+      <c r="C13" s="27">
+        <v>1454560</v>
+      </c>
+      <c r="D13" s="28">
+        <v>61017621631</v>
+      </c>
+      <c r="E13" s="28">
+        <v>571334</v>
+      </c>
+      <c r="F13" s="28">
+        <v>22492557748</v>
+      </c>
+      <c r="G13" s="28">
+        <v>728187</v>
+      </c>
+      <c r="H13" s="28">
+        <v>31321729308</v>
+      </c>
+      <c r="I13" s="28">
+        <v>35091</v>
+      </c>
+      <c r="J13" s="28">
+        <v>1439082200</v>
+      </c>
+      <c r="K13" s="28">
+        <v>18676</v>
+      </c>
+      <c r="L13" s="28">
+        <v>330134400</v>
+      </c>
+      <c r="M13" s="28">
+        <v>5464</v>
+      </c>
+      <c r="N13" s="28">
+        <v>240294678</v>
+      </c>
+      <c r="O13" s="28">
+        <v>5246</v>
+      </c>
+      <c r="P13" s="28">
+        <v>239971357</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>218</v>
+      </c>
+      <c r="R13" s="28">
+        <v>323321</v>
+      </c>
+      <c r="S13" s="28">
+        <v>21740</v>
+      </c>
+      <c r="T13" s="28">
+        <v>1244072489</v>
+      </c>
+      <c r="U13" s="28">
+        <v>18132</v>
+      </c>
+      <c r="V13" s="28">
+        <v>1566777600</v>
+      </c>
+      <c r="W13" s="28">
+        <v>55936</v>
+      </c>
+      <c r="X13" s="28">
+        <v>2382973208</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="B11" s="98"/>
-[...212 lines deleted...]
-      <c r="A14" s="89" t="s">
+      <c r="B14" s="57"/>
+      <c r="C14" s="30">
+        <v>1531373</v>
+      </c>
+      <c r="D14" s="29">
+        <v>64800157377</v>
+      </c>
+      <c r="E14" s="29">
+        <v>675649</v>
+      </c>
+      <c r="F14" s="29">
+        <v>27342429367</v>
+      </c>
+      <c r="G14" s="29">
+        <v>692129</v>
+      </c>
+      <c r="H14" s="29">
+        <v>29791021741</v>
+      </c>
+      <c r="I14" s="29">
+        <v>36852</v>
+      </c>
+      <c r="J14" s="29">
+        <v>1522492047</v>
+      </c>
+      <c r="K14" s="29">
+        <v>17194</v>
+      </c>
+      <c r="L14" s="29">
+        <v>316191486</v>
+      </c>
+      <c r="M14" s="29">
+        <v>5908</v>
+      </c>
+      <c r="N14" s="29">
+        <v>257439246</v>
+      </c>
+      <c r="O14" s="29">
+        <v>5608</v>
+      </c>
+      <c r="P14" s="29">
+        <v>256892845</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>300</v>
+      </c>
+      <c r="R14" s="29">
+        <v>546401</v>
+      </c>
+      <c r="S14" s="29">
+        <v>21421</v>
+      </c>
+      <c r="T14" s="29">
+        <v>1219428285</v>
+      </c>
+      <c r="U14" s="29">
+        <v>17372</v>
+      </c>
+      <c r="V14" s="29">
+        <v>1574953530</v>
+      </c>
+      <c r="W14" s="29">
+        <v>64848</v>
+      </c>
+      <c r="X14" s="29">
+        <v>2776201675</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="90"/>
-[...72 lines deleted...]
-      <c r="C15" s="38">
+      <c r="B15" s="57"/>
+      <c r="C15" s="29">
         <v>1620012</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="29">
         <v>71141319267</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="29">
         <v>791022</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="29">
         <v>33394963879</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="29">
         <v>652187</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="29">
         <v>29090120638</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="29">
         <v>38089</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="29">
         <v>1631538763</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K15" s="29">
         <v>21668</v>
       </c>
-      <c r="L15" s="38">
+      <c r="L15" s="29">
         <v>691497984</v>
       </c>
-      <c r="M15" s="38">
+      <c r="M15" s="29">
         <v>6383</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="29">
         <v>287071021</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O15" s="29">
         <v>6022</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="29">
         <v>286278562</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="29">
         <v>361</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="29">
         <v>792459</v>
       </c>
-      <c r="S15" s="38">
+      <c r="S15" s="29">
         <v>21132</v>
       </c>
-      <c r="T15" s="38">
+      <c r="T15" s="29">
         <v>1241670568</v>
       </c>
-      <c r="U15" s="38">
+      <c r="U15" s="29">
         <v>16693</v>
       </c>
-      <c r="V15" s="38">
+      <c r="V15" s="29">
         <v>1524804930</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="29">
         <v>72838</v>
       </c>
-      <c r="X15" s="38">
+      <c r="X15" s="29">
         <v>3279651484</v>
       </c>
     </row>
-    <row r="16" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="C16" s="38">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="56" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="29">
         <v>1696768</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="29">
         <v>75311801052</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="29">
         <v>901854</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="29">
         <v>38908076523</v>
       </c>
-      <c r="G16" s="38">
+      <c r="G16" s="29">
         <v>613157</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="29">
         <v>27486000386</v>
       </c>
-      <c r="I16" s="38">
+      <c r="I16" s="29">
         <v>39701</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="29">
         <v>1705955126</v>
       </c>
-      <c r="K16" s="38">
+      <c r="K16" s="29">
         <v>19901</v>
       </c>
-      <c r="L16" s="38">
+      <c r="L16" s="29">
         <v>701274342</v>
       </c>
-      <c r="M16" s="38">
+      <c r="M16" s="29">
         <v>6752</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="29">
         <v>302183937</v>
       </c>
-      <c r="O16" s="38">
+      <c r="O16" s="29">
         <v>6308</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="29">
         <v>301012013</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="29">
         <v>444</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="29">
         <v>1171924</v>
       </c>
-      <c r="S16" s="38">
+      <c r="S16" s="29">
         <v>20879</v>
       </c>
-      <c r="T16" s="38">
+      <c r="T16" s="29">
         <v>1228219850</v>
       </c>
-      <c r="U16" s="38">
+      <c r="U16" s="29">
         <v>14581</v>
       </c>
-      <c r="V16" s="38">
+      <c r="V16" s="29">
         <v>1332258030</v>
       </c>
-      <c r="W16" s="38">
+      <c r="W16" s="29">
         <v>79943</v>
       </c>
-      <c r="X16" s="38">
+      <c r="X16" s="29">
         <v>3647832858</v>
       </c>
     </row>
-    <row r="17" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="C17" s="38">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" s="56" t="s">
+        <v>121</v>
+      </c>
+      <c r="B17" s="57"/>
+      <c r="C17" s="29">
         <v>1770198</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="29">
         <v>78982940293</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="29">
         <v>1007715</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="29">
         <v>44044717210</v>
       </c>
-      <c r="G17" s="38">
+      <c r="G17" s="29">
         <v>574008</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="29">
         <v>25750367955</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="29">
         <v>40878</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J17" s="29">
         <v>1761205927</v>
       </c>
-      <c r="K17" s="38">
+      <c r="K17" s="29">
         <v>20231</v>
       </c>
-      <c r="L17" s="38">
+      <c r="L17" s="29">
         <v>727301550</v>
       </c>
-      <c r="M17" s="38">
+      <c r="M17" s="29">
         <v>7242</v>
       </c>
-      <c r="N17" s="38">
+      <c r="N17" s="29">
         <v>318177687</v>
       </c>
-      <c r="O17" s="38">
+      <c r="O17" s="29">
         <v>6681</v>
       </c>
-      <c r="P17" s="38">
+      <c r="P17" s="29">
         <v>316629752</v>
       </c>
-      <c r="Q17" s="38">
+      <c r="Q17" s="29">
         <v>561</v>
       </c>
-      <c r="R17" s="38">
+      <c r="R17" s="29">
         <v>1547935</v>
       </c>
-      <c r="S17" s="38">
+      <c r="S17" s="29">
         <v>20415</v>
       </c>
-      <c r="T17" s="38">
+      <c r="T17" s="29">
         <v>1208446896</v>
       </c>
-      <c r="U17" s="38">
+      <c r="U17" s="29">
         <v>12979</v>
       </c>
-      <c r="V17" s="38">
+      <c r="V17" s="29">
         <v>1185914400</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="29">
         <v>86730</v>
       </c>
-      <c r="X17" s="38">
+      <c r="X17" s="29">
         <v>3986808668</v>
       </c>
     </row>
-    <row r="18" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="C18" s="38">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A18" s="56" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="29">
         <v>1833837</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D18" s="29">
         <v>82111121009</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="29">
         <v>1102473</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F18" s="29">
         <v>48463280205</v>
       </c>
-      <c r="G18" s="38">
+      <c r="G18" s="29">
         <v>536099</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="29">
         <v>24110336987</v>
       </c>
-      <c r="I18" s="38">
+      <c r="I18" s="29">
         <v>42012</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J18" s="29">
         <v>1816097424</v>
       </c>
-      <c r="K18" s="38">
+      <c r="K18" s="29">
         <v>19109</v>
       </c>
-      <c r="L18" s="38">
+      <c r="L18" s="29">
         <v>693089760</v>
       </c>
-      <c r="M18" s="38">
+      <c r="M18" s="29">
         <v>7652</v>
       </c>
-      <c r="N18" s="38">
+      <c r="N18" s="29">
         <v>332815709</v>
       </c>
-      <c r="O18" s="38">
+      <c r="O18" s="29">
         <v>6980</v>
       </c>
-      <c r="P18" s="38">
+      <c r="P18" s="29">
         <v>330876006</v>
       </c>
-      <c r="Q18" s="38">
+      <c r="Q18" s="29">
         <v>672</v>
       </c>
-      <c r="R18" s="38">
+      <c r="R18" s="29">
         <v>1939703</v>
       </c>
-      <c r="S18" s="38">
+      <c r="S18" s="29">
         <v>20052</v>
       </c>
-      <c r="T18" s="38">
+      <c r="T18" s="29">
         <v>1185503760</v>
       </c>
-      <c r="U18" s="38">
+      <c r="U18" s="29">
         <v>12279</v>
       </c>
-      <c r="V18" s="38">
+      <c r="V18" s="29">
         <v>1122238020</v>
       </c>
-      <c r="W18" s="38">
+      <c r="W18" s="29">
         <v>94161</v>
       </c>
-      <c r="X18" s="38">
+      <c r="X18" s="29">
         <v>4387759144</v>
       </c>
     </row>
-    <row r="19" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="C19" s="38">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" s="56" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="57"/>
+      <c r="C19" s="29">
         <v>1887352</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="29">
         <v>86699697295</v>
       </c>
-      <c r="E19" s="38">
+      <c r="E19" s="29">
         <v>1189171</v>
       </c>
-      <c r="F19" s="38">
+      <c r="F19" s="29">
         <v>53355671803</v>
       </c>
-      <c r="G19" s="38">
+      <c r="G19" s="29">
         <v>498971</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="29">
         <v>23282167421</v>
       </c>
-      <c r="I19" s="38">
+      <c r="I19" s="29">
         <v>42920</v>
       </c>
-      <c r="J19" s="38">
+      <c r="J19" s="29">
         <v>1926318730</v>
       </c>
-      <c r="K19" s="38">
+      <c r="K19" s="29">
         <v>16784</v>
       </c>
-      <c r="L19" s="38">
+      <c r="L19" s="29">
         <v>617706186</v>
       </c>
-      <c r="M19" s="38">
+      <c r="M19" s="29">
         <v>7915</v>
       </c>
-      <c r="N19" s="38">
+      <c r="N19" s="29">
         <v>355173043</v>
       </c>
-      <c r="O19" s="38">
+      <c r="O19" s="29">
         <v>7182</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P19" s="29">
         <v>352770639</v>
       </c>
-      <c r="Q19" s="38">
+      <c r="Q19" s="29">
         <v>733</v>
       </c>
-      <c r="R19" s="38">
+      <c r="R19" s="29">
         <v>2402404</v>
       </c>
-      <c r="S19" s="38">
+      <c r="S19" s="29">
         <v>19753</v>
       </c>
-      <c r="T19" s="38">
+      <c r="T19" s="29">
         <v>1205430081</v>
       </c>
-      <c r="U19" s="38">
+      <c r="U19" s="29">
         <v>10727</v>
       </c>
-      <c r="V19" s="38">
+      <c r="V19" s="29">
         <v>979153860</v>
       </c>
-      <c r="W19" s="38">
+      <c r="W19" s="29">
         <v>101111</v>
       </c>
-      <c r="X19" s="38">
+      <c r="X19" s="29">
         <v>4978076171</v>
       </c>
     </row>
-    <row r="20" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="C20" s="38">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A20" s="56" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" s="57"/>
+      <c r="C20" s="29">
         <v>1927506</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="29">
         <v>88596831089</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="29">
         <v>1262536</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="29">
         <v>56668096702</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="29">
         <v>461427</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="29">
         <v>21677914936</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="29">
         <v>43638</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="29">
         <v>1969000296</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="29">
         <v>15006</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L20" s="29">
         <v>559588218</v>
       </c>
-      <c r="M20" s="38">
+      <c r="M20" s="29">
         <v>7945</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N20" s="29">
         <v>356327861</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="29">
         <v>7108</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="29">
         <v>353444247</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="29">
         <v>837</v>
       </c>
-      <c r="R20" s="38">
+      <c r="R20" s="29">
         <v>2883614</v>
       </c>
-      <c r="S20" s="38">
+      <c r="S20" s="29">
         <v>19357</v>
       </c>
-      <c r="T20" s="38">
+      <c r="T20" s="29">
         <v>1190349133</v>
       </c>
-      <c r="U20" s="38">
+      <c r="U20" s="29">
         <v>10207</v>
       </c>
-      <c r="V20" s="38">
+      <c r="V20" s="29">
         <v>931909920</v>
       </c>
-      <c r="W20" s="38">
+      <c r="W20" s="29">
         <v>107390</v>
       </c>
-      <c r="X20" s="38">
+      <c r="X20" s="29">
         <v>5243644023</v>
       </c>
     </row>
-    <row r="21" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="C21" s="38">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A21" s="56" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="57"/>
+      <c r="C21" s="29">
         <v>1962187</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="29">
         <v>90349097609</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="29">
         <v>1334542</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="29">
         <v>59993639881</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="29">
         <v>421325</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="29">
         <v>19966458863</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="29">
         <v>43740</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="29">
         <v>1989485900</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="29">
         <v>12234</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="29">
         <v>455406114</v>
       </c>
-      <c r="M21" s="38">
+      <c r="M21" s="29">
         <v>7761</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="29">
         <v>346400642</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="29">
         <v>6866</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="29">
         <v>343067474</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="29">
         <v>895</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="29">
         <v>3333168</v>
       </c>
-      <c r="S21" s="38">
+      <c r="S21" s="29">
         <v>18888</v>
       </c>
-      <c r="T21" s="38">
+      <c r="T21" s="29">
         <v>1162859699</v>
       </c>
-      <c r="U21" s="38">
+      <c r="U21" s="29">
         <v>10216</v>
       </c>
-      <c r="V21" s="38">
+      <c r="V21" s="29">
         <v>932925450</v>
       </c>
-      <c r="W21" s="38">
+      <c r="W21" s="29">
         <v>113481</v>
       </c>
-      <c r="X21" s="38">
+      <c r="X21" s="29">
         <v>5501921060</v>
       </c>
     </row>
-    <row r="22" spans="1:24" s="34" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A22" s="89" t="s">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A22" s="56" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="57"/>
+      <c r="C22" s="29">
+        <v>2024715</v>
+      </c>
+      <c r="D22" s="29">
+        <v>94491581354</v>
+      </c>
+      <c r="E22" s="29">
+        <v>1427671</v>
+      </c>
+      <c r="F22" s="29">
+        <v>65438896153</v>
+      </c>
+      <c r="G22" s="29">
+        <v>381492</v>
+      </c>
+      <c r="H22" s="29">
+        <v>18092425247</v>
+      </c>
+      <c r="I22" s="29">
+        <v>43877</v>
+      </c>
+      <c r="J22" s="29">
+        <v>1993098320</v>
+      </c>
+      <c r="K22" s="29">
+        <v>13597</v>
+      </c>
+      <c r="L22" s="29">
+        <v>533392698</v>
+      </c>
+      <c r="M22" s="29">
+        <v>7676</v>
+      </c>
+      <c r="N22" s="29">
+        <v>335946482</v>
+      </c>
+      <c r="O22" s="29">
+        <v>6703</v>
+      </c>
+      <c r="P22" s="29">
+        <v>331936199</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>973</v>
+      </c>
+      <c r="R22" s="29">
+        <v>4010283</v>
+      </c>
+      <c r="S22" s="29">
+        <v>18348</v>
+      </c>
+      <c r="T22" s="29">
+        <v>1128935101</v>
+      </c>
+      <c r="U22" s="29">
+        <v>11413</v>
+      </c>
+      <c r="V22" s="29">
+        <v>1103876985</v>
+      </c>
+      <c r="W22" s="29">
+        <v>120641</v>
+      </c>
+      <c r="X22" s="29">
+        <v>5865010368</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A23" s="56" t="s">
+        <v>138</v>
+      </c>
+      <c r="B23" s="57"/>
+      <c r="C23" s="29">
+        <v>2067189</v>
+      </c>
+      <c r="D23" s="29">
+        <v>100043709734</v>
+      </c>
+      <c r="E23" s="29">
+        <v>1500537</v>
+      </c>
+      <c r="F23" s="29">
+        <v>70815582030</v>
+      </c>
+      <c r="G23" s="29">
+        <v>344177</v>
+      </c>
+      <c r="H23" s="29">
+        <v>17413995708</v>
+      </c>
+      <c r="I23" s="29">
+        <v>44011</v>
+      </c>
+      <c r="J23" s="29">
+        <v>2129347239</v>
+      </c>
+      <c r="K23" s="29">
+        <v>13214</v>
+      </c>
+      <c r="L23" s="29">
+        <v>527860134</v>
+      </c>
+      <c r="M23" s="29">
+        <v>7734</v>
+      </c>
+      <c r="N23" s="29">
+        <v>350742948</v>
+      </c>
+      <c r="O23" s="29">
+        <v>6683</v>
+      </c>
+      <c r="P23" s="29">
+        <v>346130634</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>1051</v>
+      </c>
+      <c r="R23" s="29">
+        <v>4612314</v>
+      </c>
+      <c r="S23" s="29">
+        <v>17917</v>
+      </c>
+      <c r="T23" s="29">
+        <v>1172917390</v>
+      </c>
+      <c r="U23" s="29">
+        <v>11250</v>
+      </c>
+      <c r="V23" s="29">
+        <v>1100842095</v>
+      </c>
+      <c r="W23" s="29">
+        <v>128349</v>
+      </c>
+      <c r="X23" s="29">
+        <v>6532422190</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24" s="55"/>
+      <c r="C24" s="49">
+        <v>2107806</v>
+      </c>
+      <c r="D24" s="49">
+        <v>100938268531</v>
+      </c>
+      <c r="E24" s="49">
+        <v>1570133</v>
+      </c>
+      <c r="F24" s="49">
+        <v>73045868742</v>
+      </c>
+      <c r="G24" s="49">
+        <v>310512</v>
+      </c>
+      <c r="H24" s="49">
+        <v>15858805517</v>
+      </c>
+      <c r="I24" s="49">
+        <v>43961</v>
+      </c>
+      <c r="J24" s="49">
+        <v>2147634882</v>
+      </c>
+      <c r="K24" s="49">
+        <v>11193</v>
+      </c>
+      <c r="L24" s="49">
+        <v>448977126</v>
+      </c>
+      <c r="M24" s="49">
+        <v>7634</v>
+      </c>
+      <c r="N24" s="49">
+        <v>324918394</v>
+      </c>
+      <c r="O24" s="49">
+        <v>6519</v>
+      </c>
+      <c r="P24" s="49">
+        <v>319701058</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>1115</v>
+      </c>
+      <c r="R24" s="49">
+        <v>5217336</v>
+      </c>
+      <c r="S24" s="49">
+        <v>17347</v>
+      </c>
+      <c r="T24" s="49">
+        <v>1120105502</v>
+      </c>
+      <c r="U24" s="49">
+        <v>10879</v>
+      </c>
+      <c r="V24" s="49">
+        <v>1067580930</v>
+      </c>
+      <c r="W24" s="49">
+        <v>136147</v>
+      </c>
+      <c r="X24" s="49">
+        <v>6924377438</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="B22" s="90"/>
-[...167 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="C25" s="46"/>
+      <c r="D25" s="46"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="46"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="46"/>
+      <c r="J25" s="46"/>
+      <c r="K25" s="46"/>
+      <c r="L25" s="46"/>
+      <c r="M25" s="46"/>
+      <c r="N25" s="46"/>
+      <c r="O25" s="46"/>
+      <c r="P25" s="46"/>
+      <c r="Q25" s="46"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+      <c r="U25" s="46"/>
+      <c r="V25" s="46"/>
+      <c r="W25" s="46"/>
+      <c r="X25" s="46"/>
+    </row>
+    <row r="26" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="26" spans="1:24" s="2" customFormat="1" ht="14.25">
-[...13 lines deleted...]
-      </c>
+    <row r="29" spans="1:24" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:24" s="47" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="48" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="50"/>
+      <c r="H33" s="50"/>
+      <c r="I33" s="50"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="50"/>
+      <c r="L33" s="50"/>
+      <c r="M33" s="50"/>
+      <c r="N33" s="50"/>
+      <c r="O33" s="50"/>
+      <c r="P33" s="50"/>
+      <c r="Q33" s="50"/>
+      <c r="R33" s="50"/>
+      <c r="S33" s="50"/>
+      <c r="T33" s="50"/>
+      <c r="U33" s="50"/>
+      <c r="V33" s="50"/>
+      <c r="W33" s="50"/>
+      <c r="X33" s="50"/>
+    </row>
+    <row r="34" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="51"/>
+      <c r="N34" s="51"/>
+      <c r="O34" s="51"/>
+      <c r="P34" s="51"/>
+      <c r="Q34" s="51"/>
+      <c r="R34" s="51"/>
+      <c r="S34" s="51"/>
+      <c r="T34" s="51"/>
+      <c r="U34" s="51"/>
+      <c r="V34" s="51"/>
+      <c r="W34" s="51"/>
+      <c r="X34" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="62">
+  <mergeCells count="63">
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:L4"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="E5:F6"/>
     <mergeCell ref="G5:H6"/>
     <mergeCell ref="I5:J6"/>
     <mergeCell ref="K5:L6"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="E3:F4"/>
     <mergeCell ref="V9:V10"/>
     <mergeCell ref="X9:X10"/>
     <mergeCell ref="V7:V8"/>
     <mergeCell ref="X7:X8"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="R9:R10"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="N9:N10"/>
     <mergeCell ref="P9:P10"/>
     <mergeCell ref="T9:T10"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="U3:V4"/>
     <mergeCell ref="W3:X4"/>
     <mergeCell ref="W5:X6"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="M3:R3"/>
     <mergeCell ref="U5:V6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="S3:T4"/>
     <mergeCell ref="S5:T6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C3:D4"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A20:B20"/>
     <mergeCell ref="G3:H4"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A3:B10"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C5:D6"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="F7:F8"/>
+    <mergeCell ref="A24:B24"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="D9:D10"/>
-    <mergeCell ref="C3:D4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:B20"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:X36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="C18" sqref="C18"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
-        <v>101</v>
-[...11 lines deleted...]
-      <c r="E4" s="97" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="F4" s="94"/>
-      <c r="G4" s="97" t="s">
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="H4" s="94"/>
-      <c r="I4" s="97" t="s">
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="J4" s="94"/>
-      <c r="K4" s="97" t="s">
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="94"/>
-      <c r="M4" s="113" t="s">
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="N4" s="113"/>
-[...4 lines deleted...]
-      <c r="S4" s="97" t="s">
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="T4" s="94"/>
-      <c r="U4" s="97" t="s">
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="V4" s="94"/>
-      <c r="W4" s="97" t="s">
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X4" s="108"/>
-[...32 lines deleted...]
-      <c r="C6" s="103" t="s">
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="104"/>
-      <c r="E6" s="103" t="s">
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="104"/>
-[...4 lines deleted...]
-      <c r="I6" s="103" t="s">
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="104"/>
-      <c r="K6" s="103" t="s">
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="104"/>
-[...20 lines deleted...]
-      <c r="W6" s="103" t="s">
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="X6" s="110"/>
-[...36 lines deleted...]
-      <c r="C8" s="107" t="s">
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="107" t="s">
+      <c r="D8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="37" t="s">
+      <c r="E8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F8" s="107" t="s">
+      <c r="F8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="G8" s="37" t="s">
+      <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="H8" s="107" t="s">
+      <c r="H8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="I8" s="37" t="s">
+      <c r="I8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="107" t="s">
+      <c r="J8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="K8" s="37" t="s">
+      <c r="K8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="L8" s="107" t="s">
+      <c r="L8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="M8" s="37" t="s">
+      <c r="M8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="N8" s="107" t="s">
+      <c r="N8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="O8" s="37" t="s">
+      <c r="O8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="P8" s="107" t="s">
+      <c r="P8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="Q8" s="37" t="s">
+      <c r="Q8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="R8" s="107" t="s">
+      <c r="R8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="S8" s="37" t="s">
+      <c r="S8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T8" s="107" t="s">
+      <c r="T8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="U8" s="37" t="s">
+      <c r="U8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="V8" s="107" t="s">
+      <c r="V8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="W8" s="37" t="s">
+      <c r="W8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="X8" s="120" t="s">
+      <c r="X8" s="87" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
-[...4 lines deleted...]
-      <c r="E9" s="35" t="s">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="35" t="s">
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="35" t="s">
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="35" t="s">
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="35" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-      <c r="Q9" s="35" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R9" s="91"/>
-      <c r="S9" s="35" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="T9" s="91"/>
-[...4 lines deleted...]
-      <c r="W9" s="35" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="X9" s="103"/>
-[...4 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="35" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="35" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="35" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="35" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="35" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="35" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="35" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="35" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="35" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="35" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...8 lines deleted...]
-      <c r="G11" s="36" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="36" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="36" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="36" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="36" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="36" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="36" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="36" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="36" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="24">
+        <v>1696768</v>
+      </c>
+      <c r="D12" s="17">
+        <v>75311801052</v>
+      </c>
+      <c r="E12" s="17">
+        <v>901854</v>
+      </c>
+      <c r="F12" s="17">
+        <v>38908076523</v>
+      </c>
+      <c r="G12" s="17">
+        <v>613157</v>
+      </c>
+      <c r="H12" s="17">
+        <v>27486000386</v>
+      </c>
+      <c r="I12" s="17">
+        <v>39701</v>
+      </c>
+      <c r="J12" s="17">
+        <v>1705955126</v>
+      </c>
+      <c r="K12" s="17">
+        <v>19901</v>
+      </c>
+      <c r="L12" s="17">
+        <v>701274342</v>
+      </c>
+      <c r="M12" s="17">
+        <v>6752</v>
+      </c>
+      <c r="N12" s="17">
+        <v>302183937</v>
+      </c>
+      <c r="O12" s="17">
+        <v>6308</v>
+      </c>
+      <c r="P12" s="17">
+        <v>301012013</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>444</v>
+      </c>
+      <c r="R12" s="17">
+        <v>1171924</v>
+      </c>
+      <c r="S12" s="17">
+        <v>20879</v>
+      </c>
+      <c r="T12" s="17">
+        <v>1228219850</v>
+      </c>
+      <c r="U12" s="17">
+        <v>14581</v>
+      </c>
+      <c r="V12" s="17">
+        <v>1332258030</v>
+      </c>
+      <c r="W12" s="17">
+        <v>79943</v>
+      </c>
+      <c r="X12" s="17">
+        <v>3647832858</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="22">
+        <v>317527</v>
+      </c>
+      <c r="D13" s="18">
+        <v>14213141334</v>
+      </c>
+      <c r="E13" s="18">
+        <v>179636</v>
+      </c>
+      <c r="F13" s="18">
+        <v>7929090545</v>
+      </c>
+      <c r="G13" s="18">
+        <v>113416</v>
+      </c>
+      <c r="H13" s="18">
+        <v>5081367444</v>
+      </c>
+      <c r="I13" s="18">
+        <v>3394</v>
+      </c>
+      <c r="J13" s="18">
+        <v>144945856</v>
+      </c>
+      <c r="K13" s="18">
+        <v>3161</v>
+      </c>
+      <c r="L13" s="18">
+        <v>111407694</v>
+      </c>
+      <c r="M13" s="18">
+        <v>1147</v>
+      </c>
+      <c r="N13" s="18">
+        <v>51368078</v>
+      </c>
+      <c r="O13" s="18">
+        <v>1065</v>
+      </c>
+      <c r="P13" s="18">
+        <v>51136233</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>82</v>
+      </c>
+      <c r="R13" s="18">
+        <v>231845</v>
+      </c>
+      <c r="S13" s="18">
+        <v>2292</v>
+      </c>
+      <c r="T13" s="18">
+        <v>133975128</v>
+      </c>
+      <c r="U13" s="18">
+        <v>2173</v>
+      </c>
+      <c r="V13" s="18">
+        <v>198528720</v>
+      </c>
+      <c r="W13" s="18">
+        <v>12308</v>
+      </c>
+      <c r="X13" s="18">
+        <v>562457869</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="22">
+        <v>248550</v>
+      </c>
+      <c r="D14" s="18">
+        <v>11211881894</v>
+      </c>
+      <c r="E14" s="18">
+        <v>135042</v>
+      </c>
+      <c r="F14" s="18">
+        <v>6027827452</v>
+      </c>
+      <c r="G14" s="18">
+        <v>96710</v>
+      </c>
+      <c r="H14" s="18">
+        <v>4331424338</v>
+      </c>
+      <c r="I14" s="18">
+        <v>870</v>
+      </c>
+      <c r="J14" s="18">
+        <v>37324864</v>
+      </c>
+      <c r="K14" s="18">
+        <v>2703</v>
+      </c>
+      <c r="L14" s="18">
+        <v>93852210</v>
+      </c>
+      <c r="M14" s="18">
+        <v>834</v>
+      </c>
+      <c r="N14" s="18">
+        <v>37904350</v>
+      </c>
+      <c r="O14" s="18">
+        <v>773</v>
+      </c>
+      <c r="P14" s="18">
+        <v>37735631</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>61</v>
+      </c>
+      <c r="R14" s="18">
+        <v>168719</v>
+      </c>
+      <c r="S14" s="18">
+        <v>4453</v>
+      </c>
+      <c r="T14" s="18">
+        <v>265434796</v>
+      </c>
+      <c r="U14" s="18">
+        <v>1239</v>
+      </c>
+      <c r="V14" s="18">
+        <v>113216910</v>
+      </c>
+      <c r="W14" s="18">
+        <v>6699</v>
+      </c>
+      <c r="X14" s="18">
+        <v>304896974</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" s="22">
+        <v>140129</v>
+      </c>
+      <c r="D15" s="18">
+        <v>6288664419</v>
+      </c>
+      <c r="E15" s="18">
+        <v>83343</v>
+      </c>
+      <c r="F15" s="18">
+        <v>3676121535</v>
+      </c>
+      <c r="G15" s="18">
+        <v>39914</v>
+      </c>
+      <c r="H15" s="18">
+        <v>1787698767</v>
+      </c>
+      <c r="I15" s="18">
+        <v>3980</v>
+      </c>
+      <c r="J15" s="18">
+        <v>170488088</v>
+      </c>
+      <c r="K15" s="18">
+        <v>2500</v>
+      </c>
+      <c r="L15" s="18">
+        <v>88783614</v>
+      </c>
+      <c r="M15" s="18">
+        <v>651</v>
+      </c>
+      <c r="N15" s="18">
+        <v>29271548</v>
+      </c>
+      <c r="O15" s="18">
+        <v>614</v>
+      </c>
+      <c r="P15" s="18">
+        <v>29163305</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>37</v>
+      </c>
+      <c r="R15" s="18">
+        <v>108243</v>
+      </c>
+      <c r="S15" s="18">
+        <v>1843</v>
+      </c>
+      <c r="T15" s="18">
+        <v>107929416</v>
+      </c>
+      <c r="U15" s="18">
+        <v>1358</v>
+      </c>
+      <c r="V15" s="18">
+        <v>124079670</v>
+      </c>
+      <c r="W15" s="18">
+        <v>6540</v>
+      </c>
+      <c r="X15" s="18">
+        <v>304291781</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="22">
+        <v>177042</v>
+      </c>
+      <c r="D16" s="18">
+        <v>7883937614</v>
+      </c>
+      <c r="E16" s="18">
+        <v>98433</v>
+      </c>
+      <c r="F16" s="18">
+        <v>4265190981</v>
+      </c>
+      <c r="G16" s="18">
+        <v>59736</v>
+      </c>
+      <c r="H16" s="18">
+        <v>2686880968</v>
+      </c>
+      <c r="I16" s="18">
+        <v>1830</v>
+      </c>
+      <c r="J16" s="18">
+        <v>77301796</v>
+      </c>
+      <c r="K16" s="18">
+        <v>2803</v>
+      </c>
+      <c r="L16" s="18">
+        <v>98704710</v>
+      </c>
+      <c r="M16" s="18">
+        <v>851</v>
+      </c>
+      <c r="N16" s="18">
+        <v>37658358</v>
+      </c>
+      <c r="O16" s="18">
+        <v>805</v>
+      </c>
+      <c r="P16" s="18">
+        <v>37586823</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>46</v>
+      </c>
+      <c r="R16" s="18">
+        <v>71535</v>
+      </c>
+      <c r="S16" s="18">
+        <v>2238</v>
+      </c>
+      <c r="T16" s="18">
+        <v>131110736</v>
+      </c>
+      <c r="U16" s="18">
+        <v>1671</v>
+      </c>
+      <c r="V16" s="18">
+        <v>152680980</v>
+      </c>
+      <c r="W16" s="18">
+        <v>9480</v>
+      </c>
+      <c r="X16" s="18">
+        <v>434409085</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="22">
+        <v>123316</v>
+      </c>
+      <c r="D17" s="18">
+        <v>5447961536</v>
+      </c>
+      <c r="E17" s="18">
+        <v>65143</v>
+      </c>
+      <c r="F17" s="18">
+        <v>2772718849</v>
+      </c>
+      <c r="G17" s="18">
+        <v>46620</v>
+      </c>
+      <c r="H17" s="18">
+        <v>2091704052</v>
+      </c>
+      <c r="I17" s="18">
+        <v>393</v>
+      </c>
+      <c r="J17" s="18">
+        <v>16604782</v>
+      </c>
+      <c r="K17" s="18">
+        <v>1300</v>
+      </c>
+      <c r="L17" s="18">
+        <v>45783612</v>
+      </c>
+      <c r="M17" s="18">
+        <v>474</v>
+      </c>
+      <c r="N17" s="18">
+        <v>21167606</v>
+      </c>
+      <c r="O17" s="18">
+        <v>439</v>
+      </c>
+      <c r="P17" s="18">
+        <v>21085667</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>35</v>
+      </c>
+      <c r="R17" s="18">
+        <v>81939</v>
+      </c>
+      <c r="S17" s="18">
+        <v>1571</v>
+      </c>
+      <c r="T17" s="18">
+        <v>91430160</v>
+      </c>
+      <c r="U17" s="18">
+        <v>1204</v>
+      </c>
+      <c r="V17" s="18">
+        <v>109992510</v>
+      </c>
+      <c r="W17" s="18">
+        <v>6611</v>
+      </c>
+      <c r="X17" s="18">
+        <v>298559965</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="22">
+        <v>204650</v>
+      </c>
+      <c r="D18" s="18">
+        <v>8884002448</v>
+      </c>
+      <c r="E18" s="18">
+        <v>112382</v>
+      </c>
+      <c r="F18" s="18">
+        <v>4642810267</v>
+      </c>
+      <c r="G18" s="18">
+        <v>71989</v>
+      </c>
+      <c r="H18" s="18">
+        <v>3228249163</v>
+      </c>
+      <c r="I18" s="18">
+        <v>2004</v>
+      </c>
+      <c r="J18" s="18">
+        <v>86001740</v>
+      </c>
+      <c r="K18" s="18">
+        <v>2143</v>
+      </c>
+      <c r="L18" s="18">
+        <v>75281724</v>
+      </c>
+      <c r="M18" s="18">
+        <v>882</v>
+      </c>
+      <c r="N18" s="18">
+        <v>39727053</v>
+      </c>
+      <c r="O18" s="18">
+        <v>832</v>
+      </c>
+      <c r="P18" s="18">
+        <v>39538244</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>50</v>
+      </c>
+      <c r="R18" s="18">
+        <v>188809</v>
+      </c>
+      <c r="S18" s="18">
+        <v>2138</v>
+      </c>
+      <c r="T18" s="18">
+        <v>126082488</v>
+      </c>
+      <c r="U18" s="18">
+        <v>2079</v>
+      </c>
+      <c r="V18" s="18">
+        <v>189951210</v>
+      </c>
+      <c r="W18" s="18">
+        <v>11033</v>
+      </c>
+      <c r="X18" s="18">
+        <v>495898803</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="22">
+        <v>36678</v>
+      </c>
+      <c r="D19" s="18">
+        <v>1603291222</v>
+      </c>
+      <c r="E19" s="18">
+        <v>16400</v>
+      </c>
+      <c r="F19" s="18">
+        <v>683163795</v>
+      </c>
+      <c r="G19" s="18">
+        <v>16785</v>
+      </c>
+      <c r="H19" s="18">
+        <v>751365264</v>
+      </c>
+      <c r="I19" s="18">
+        <v>1062</v>
+      </c>
+      <c r="J19" s="18">
+        <v>45448852</v>
+      </c>
+      <c r="K19" s="18">
+        <v>263</v>
+      </c>
+      <c r="L19" s="18">
+        <v>9137238</v>
+      </c>
+      <c r="M19" s="18">
+        <v>112</v>
+      </c>
+      <c r="N19" s="18">
+        <v>5646076</v>
+      </c>
+      <c r="O19" s="18">
+        <v>100</v>
+      </c>
+      <c r="P19" s="18">
+        <v>5630798</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>12</v>
+      </c>
+      <c r="R19" s="18">
+        <v>15278</v>
+      </c>
+      <c r="S19" s="18">
+        <v>435</v>
+      </c>
+      <c r="T19" s="18">
+        <v>25305168</v>
+      </c>
+      <c r="U19" s="18">
+        <v>234</v>
+      </c>
+      <c r="V19" s="18">
+        <v>21369900</v>
+      </c>
+      <c r="W19" s="18">
+        <v>1387</v>
+      </c>
+      <c r="X19" s="18">
+        <v>61854929</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="22">
+        <v>37753</v>
+      </c>
+      <c r="D20" s="18">
+        <v>1691938196</v>
+      </c>
+      <c r="E20" s="18">
+        <v>18339</v>
+      </c>
+      <c r="F20" s="18">
+        <v>805399713</v>
+      </c>
+      <c r="G20" s="18">
+        <v>14857</v>
+      </c>
+      <c r="H20" s="18">
+        <v>664612088</v>
+      </c>
+      <c r="I20" s="18">
+        <v>1398</v>
+      </c>
+      <c r="J20" s="18">
+        <v>59800580</v>
+      </c>
+      <c r="K20" s="18">
+        <v>478</v>
+      </c>
+      <c r="L20" s="18">
+        <v>17370396</v>
+      </c>
+      <c r="M20" s="18">
+        <v>169</v>
+      </c>
+      <c r="N20" s="18">
+        <v>8189050</v>
+      </c>
+      <c r="O20" s="18">
+        <v>158</v>
+      </c>
+      <c r="P20" s="18">
+        <v>8143190</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>11</v>
+      </c>
+      <c r="R20" s="18">
+        <v>45860</v>
+      </c>
+      <c r="S20" s="18">
+        <v>531</v>
+      </c>
+      <c r="T20" s="18">
+        <v>31049256</v>
+      </c>
+      <c r="U20" s="18">
+        <v>294</v>
+      </c>
+      <c r="V20" s="18">
+        <v>26849490</v>
+      </c>
+      <c r="W20" s="18">
+        <v>1687</v>
+      </c>
+      <c r="X20" s="18">
+        <v>78667623</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="22">
+        <v>38048</v>
+      </c>
+      <c r="D21" s="18">
+        <v>1696082263</v>
+      </c>
+      <c r="E21" s="18">
+        <v>19316</v>
+      </c>
+      <c r="F21" s="18">
+        <v>835907115</v>
+      </c>
+      <c r="G21" s="18">
+        <v>14387</v>
+      </c>
+      <c r="H21" s="18">
+        <v>642574720</v>
+      </c>
+      <c r="I21" s="18">
+        <v>750</v>
+      </c>
+      <c r="J21" s="18">
+        <v>32593952</v>
+      </c>
+      <c r="K21" s="18">
+        <v>412</v>
+      </c>
+      <c r="L21" s="18">
+        <v>14618832</v>
+      </c>
+      <c r="M21" s="18">
+        <v>161</v>
+      </c>
+      <c r="N21" s="18">
+        <v>6652322</v>
+      </c>
+      <c r="O21" s="18">
+        <v>148</v>
+      </c>
+      <c r="P21" s="18">
+        <v>6625090</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>13</v>
+      </c>
+      <c r="R21" s="18">
+        <v>27232</v>
+      </c>
+      <c r="S21" s="18">
+        <v>656</v>
+      </c>
+      <c r="T21" s="18">
+        <v>38513160</v>
+      </c>
+      <c r="U21" s="18">
+        <v>348</v>
+      </c>
+      <c r="V21" s="18">
+        <v>31800660</v>
+      </c>
+      <c r="W21" s="18">
+        <v>2018</v>
+      </c>
+      <c r="X21" s="18">
+        <v>93421502</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="22">
+        <v>76745</v>
+      </c>
+      <c r="D22" s="18">
+        <v>3407092754</v>
+      </c>
+      <c r="E22" s="18">
+        <v>38456</v>
+      </c>
+      <c r="F22" s="18">
+        <v>1643453300</v>
+      </c>
+      <c r="G22" s="18">
+        <v>29684</v>
+      </c>
+      <c r="H22" s="18">
+        <v>1331052408</v>
+      </c>
+      <c r="I22" s="18">
+        <v>318</v>
+      </c>
+      <c r="J22" s="18">
+        <v>13536196</v>
+      </c>
+      <c r="K22" s="18">
+        <v>1081</v>
+      </c>
+      <c r="L22" s="18">
+        <v>38486598</v>
+      </c>
+      <c r="M22" s="18">
+        <v>341</v>
+      </c>
+      <c r="N22" s="18">
+        <v>14784808</v>
+      </c>
+      <c r="O22" s="18">
+        <v>318</v>
+      </c>
+      <c r="P22" s="18">
+        <v>14722559</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>23</v>
+      </c>
+      <c r="R22" s="18">
+        <v>62249</v>
+      </c>
+      <c r="S22" s="18">
+        <v>1189</v>
+      </c>
+      <c r="T22" s="18">
+        <v>69981408</v>
+      </c>
+      <c r="U22" s="18">
+        <v>827</v>
+      </c>
+      <c r="V22" s="18">
+        <v>75581040</v>
+      </c>
+      <c r="W22" s="18">
+        <v>4849</v>
+      </c>
+      <c r="X22" s="18">
+        <v>220216996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="22">
+        <v>30380</v>
+      </c>
+      <c r="D23" s="18">
+        <v>1321763856</v>
+      </c>
+      <c r="E23" s="18">
+        <v>13677</v>
+      </c>
+      <c r="F23" s="18">
+        <v>560245453</v>
+      </c>
+      <c r="G23" s="18">
+        <v>11615</v>
+      </c>
+      <c r="H23" s="18">
+        <v>516748064</v>
+      </c>
+      <c r="I23" s="18">
+        <v>2050</v>
+      </c>
+      <c r="J23" s="18">
+        <v>88185924</v>
+      </c>
+      <c r="K23" s="18">
+        <v>334</v>
+      </c>
+      <c r="L23" s="18">
+        <v>11876532</v>
+      </c>
+      <c r="M23" s="18">
+        <v>101</v>
+      </c>
+      <c r="N23" s="18">
+        <v>4661737</v>
+      </c>
+      <c r="O23" s="18">
+        <v>95</v>
+      </c>
+      <c r="P23" s="18">
+        <v>4637149</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>6</v>
+      </c>
+      <c r="R23" s="18">
+        <v>24588</v>
+      </c>
+      <c r="S23" s="18">
+        <v>390</v>
+      </c>
+      <c r="T23" s="18">
+        <v>22635312</v>
+      </c>
+      <c r="U23" s="18">
+        <v>316</v>
+      </c>
+      <c r="V23" s="18">
+        <v>28880550</v>
+      </c>
+      <c r="W23" s="18">
+        <v>1897</v>
+      </c>
+      <c r="X23" s="18">
+        <v>88530284</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="22">
+        <v>37174</v>
+      </c>
+      <c r="D24" s="18">
+        <v>1645746195</v>
+      </c>
+      <c r="E24" s="18">
+        <v>16632</v>
+      </c>
+      <c r="F24" s="18">
+        <v>695017351</v>
+      </c>
+      <c r="G24" s="18">
+        <v>16301</v>
+      </c>
+      <c r="H24" s="18">
+        <v>730232160</v>
+      </c>
+      <c r="I24" s="18">
+        <v>123</v>
+      </c>
+      <c r="J24" s="18">
+        <v>5032036</v>
+      </c>
+      <c r="K24" s="18">
+        <v>345</v>
+      </c>
+      <c r="L24" s="18">
+        <v>12351864</v>
+      </c>
+      <c r="M24" s="18">
+        <v>136</v>
+      </c>
+      <c r="N24" s="18">
+        <v>6330794</v>
+      </c>
+      <c r="O24" s="18">
+        <v>130</v>
+      </c>
+      <c r="P24" s="18">
+        <v>6311486</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>6</v>
+      </c>
+      <c r="R24" s="18">
+        <v>19308</v>
+      </c>
+      <c r="S24" s="18">
+        <v>672</v>
+      </c>
+      <c r="T24" s="18">
+        <v>39477816</v>
+      </c>
+      <c r="U24" s="18">
+        <v>466</v>
+      </c>
+      <c r="V24" s="18">
+        <v>42577020</v>
+      </c>
+      <c r="W24" s="18">
+        <v>2499</v>
+      </c>
+      <c r="X24" s="18">
+        <v>114727154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="22">
+        <v>27140</v>
+      </c>
+      <c r="D25" s="18">
+        <v>1175172542</v>
+      </c>
+      <c r="E25" s="18">
+        <v>13489</v>
+      </c>
+      <c r="F25" s="18">
+        <v>543531878</v>
+      </c>
+      <c r="G25" s="18">
+        <v>9921</v>
+      </c>
+      <c r="H25" s="18">
+        <v>443557104</v>
+      </c>
+      <c r="I25" s="18">
+        <v>435</v>
+      </c>
+      <c r="J25" s="18">
+        <v>18669688</v>
+      </c>
+      <c r="K25" s="18">
+        <v>293</v>
+      </c>
+      <c r="L25" s="18">
+        <v>10476834</v>
+      </c>
+      <c r="M25" s="18">
+        <v>159</v>
+      </c>
+      <c r="N25" s="18">
+        <v>7734402</v>
+      </c>
+      <c r="O25" s="18">
+        <v>154</v>
+      </c>
+      <c r="P25" s="18">
+        <v>7730314</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>5</v>
+      </c>
+      <c r="R25" s="18">
+        <v>4088</v>
+      </c>
+      <c r="S25" s="18">
+        <v>515</v>
+      </c>
+      <c r="T25" s="18">
+        <v>30303840</v>
+      </c>
+      <c r="U25" s="18">
+        <v>329</v>
+      </c>
+      <c r="V25" s="18">
+        <v>30068880</v>
+      </c>
+      <c r="W25" s="18">
+        <v>1999</v>
+      </c>
+      <c r="X25" s="18">
+        <v>90829916</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="22">
+        <v>51499</v>
+      </c>
+      <c r="D26" s="18">
+        <v>2201483586</v>
+      </c>
+      <c r="E26" s="18">
+        <v>25361</v>
+      </c>
+      <c r="F26" s="18">
+        <v>998561205</v>
+      </c>
+      <c r="G26" s="18">
+        <v>14721</v>
+      </c>
+      <c r="H26" s="18">
+        <v>663053408</v>
+      </c>
+      <c r="I26" s="18">
+        <v>5155</v>
+      </c>
+      <c r="J26" s="18">
+        <v>221815920</v>
+      </c>
+      <c r="K26" s="18">
+        <v>553</v>
+      </c>
+      <c r="L26" s="18">
+        <v>19609062</v>
+      </c>
+      <c r="M26" s="18">
+        <v>207</v>
+      </c>
+      <c r="N26" s="18">
+        <v>8511454</v>
+      </c>
+      <c r="O26" s="18">
+        <v>186</v>
+      </c>
+      <c r="P26" s="18">
+        <v>8489208</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>21</v>
+      </c>
+      <c r="R26" s="18">
+        <v>22246</v>
+      </c>
+      <c r="S26" s="18">
+        <v>443</v>
+      </c>
+      <c r="T26" s="18">
+        <v>25948272</v>
+      </c>
+      <c r="U26" s="18">
+        <v>773</v>
+      </c>
+      <c r="V26" s="18">
+        <v>70634880</v>
+      </c>
+      <c r="W26" s="18">
+        <v>4286</v>
+      </c>
+      <c r="X26" s="18">
+        <v>193349385</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="22">
+        <v>19680</v>
+      </c>
+      <c r="D27" s="18">
+        <v>868379794</v>
+      </c>
+      <c r="E27" s="18">
+        <v>5965</v>
+      </c>
+      <c r="F27" s="18">
+        <v>248386010</v>
+      </c>
+      <c r="G27" s="18">
+        <v>4728</v>
+      </c>
+      <c r="H27" s="18">
+        <v>212489384</v>
+      </c>
+      <c r="I27" s="18">
+        <v>7104</v>
+      </c>
+      <c r="J27" s="18">
+        <v>308312044</v>
+      </c>
+      <c r="K27" s="18">
+        <v>259</v>
+      </c>
+      <c r="L27" s="18">
+        <v>9064110</v>
+      </c>
+      <c r="M27" s="18">
+        <v>44</v>
+      </c>
+      <c r="N27" s="18">
+        <v>1648450</v>
+      </c>
+      <c r="O27" s="18">
+        <v>41</v>
+      </c>
+      <c r="P27" s="18">
+        <v>1638089</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>3</v>
+      </c>
+      <c r="R27" s="18">
+        <v>10361</v>
+      </c>
+      <c r="S27" s="18">
+        <v>124</v>
+      </c>
+      <c r="T27" s="18">
+        <v>7439544</v>
+      </c>
+      <c r="U27" s="18">
+        <v>280</v>
+      </c>
+      <c r="V27" s="18">
+        <v>25579770</v>
+      </c>
+      <c r="W27" s="18">
+        <v>1176</v>
+      </c>
+      <c r="X27" s="18">
+        <v>55460482</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="22">
+        <v>30954</v>
+      </c>
+      <c r="D28" s="18">
+        <v>1375573105</v>
+      </c>
+      <c r="E28" s="18">
+        <v>11338</v>
+      </c>
+      <c r="F28" s="18">
+        <v>488568873</v>
+      </c>
+      <c r="G28" s="18">
+        <v>9414</v>
+      </c>
+      <c r="H28" s="18">
+        <v>423480920</v>
+      </c>
+      <c r="I28" s="18">
+        <v>7670</v>
+      </c>
+      <c r="J28" s="18">
+        <v>330903924</v>
+      </c>
+      <c r="K28" s="18">
+        <v>325</v>
+      </c>
+      <c r="L28" s="18">
+        <v>10932126</v>
+      </c>
+      <c r="M28" s="18">
+        <v>121</v>
+      </c>
+      <c r="N28" s="18">
+        <v>5621991</v>
+      </c>
+      <c r="O28" s="18">
+        <v>117</v>
+      </c>
+      <c r="P28" s="18">
+        <v>5602944</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>4</v>
+      </c>
+      <c r="R28" s="18">
+        <v>19047</v>
+      </c>
+      <c r="S28" s="18">
+        <v>378</v>
+      </c>
+      <c r="T28" s="18">
+        <v>22425816</v>
+      </c>
+      <c r="U28" s="18">
+        <v>319</v>
+      </c>
+      <c r="V28" s="18">
+        <v>29159790</v>
+      </c>
+      <c r="W28" s="18">
+        <v>1389</v>
+      </c>
+      <c r="X28" s="18">
+        <v>64479665</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="22">
+        <v>5792</v>
+      </c>
+      <c r="D29" s="18">
+        <v>216777825</v>
+      </c>
+      <c r="E29" s="18">
+        <v>3360</v>
+      </c>
+      <c r="F29" s="18">
+        <v>105889640</v>
+      </c>
+      <c r="G29" s="18">
+        <v>1898</v>
+      </c>
+      <c r="H29" s="18">
+        <v>84931608</v>
+      </c>
+      <c r="I29" s="18">
+        <v>21</v>
+      </c>
+      <c r="J29" s="18">
+        <v>907000</v>
+      </c>
+      <c r="K29" s="18">
+        <v>56</v>
+      </c>
+      <c r="L29" s="18">
+        <v>2028300</v>
+      </c>
+      <c r="M29" s="18">
+        <v>20</v>
+      </c>
+      <c r="N29" s="18">
+        <v>928202</v>
+      </c>
+      <c r="O29" s="18">
+        <v>18</v>
+      </c>
+      <c r="P29" s="18">
+        <v>926210</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>2</v>
+      </c>
+      <c r="R29" s="18">
+        <v>1992</v>
+      </c>
+      <c r="S29" s="18">
+        <v>50</v>
+      </c>
+      <c r="T29" s="18">
+        <v>2786784</v>
+      </c>
+      <c r="U29" s="18">
+        <v>42</v>
+      </c>
+      <c r="V29" s="18">
+        <v>3839220</v>
+      </c>
+      <c r="W29" s="18">
+        <v>345</v>
+      </c>
+      <c r="X29" s="18">
+        <v>15467071</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="22">
+        <v>36946</v>
+      </c>
+      <c r="D30" s="18">
+        <v>1648232579</v>
+      </c>
+      <c r="E30" s="18">
+        <v>16861</v>
+      </c>
+      <c r="F30" s="18">
+        <v>737816491</v>
+      </c>
+      <c r="G30" s="18">
+        <v>17091</v>
+      </c>
+      <c r="H30" s="18">
+        <v>766849700</v>
+      </c>
+      <c r="I30" s="18">
+        <v>837</v>
+      </c>
+      <c r="J30" s="18">
+        <v>35184344</v>
+      </c>
+      <c r="K30" s="18">
+        <v>183</v>
+      </c>
+      <c r="L30" s="18">
+        <v>6267966</v>
+      </c>
+      <c r="M30" s="18">
+        <v>137</v>
+      </c>
+      <c r="N30" s="18">
+        <v>5374433</v>
+      </c>
+      <c r="O30" s="18">
+        <v>127</v>
+      </c>
+      <c r="P30" s="18">
+        <v>5347392</v>
+      </c>
+      <c r="Q30" s="18">
+        <v>10</v>
+      </c>
+      <c r="R30" s="18">
+        <v>27041</v>
+      </c>
+      <c r="S30" s="18">
+        <v>233</v>
+      </c>
+      <c r="T30" s="18">
+        <v>13758528</v>
+      </c>
+      <c r="U30" s="18">
+        <v>240</v>
+      </c>
+      <c r="V30" s="18">
+        <v>21928380</v>
+      </c>
+      <c r="W30" s="18">
+        <v>1364</v>
+      </c>
+      <c r="X30" s="18">
+        <v>61052737</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="22">
+        <v>29294</v>
+      </c>
+      <c r="D31" s="18">
+        <v>1303156646</v>
+      </c>
+      <c r="E31" s="18">
+        <v>15085</v>
+      </c>
+      <c r="F31" s="18">
+        <v>654251795</v>
+      </c>
+      <c r="G31" s="18">
+        <v>11819</v>
+      </c>
+      <c r="H31" s="18">
+        <v>530452342</v>
+      </c>
+      <c r="I31" s="18">
+        <v>201</v>
+      </c>
+      <c r="J31" s="18">
+        <v>8453240</v>
+      </c>
+      <c r="K31" s="18">
+        <v>382</v>
+      </c>
+      <c r="L31" s="18">
+        <v>13631604</v>
+      </c>
+      <c r="M31" s="18">
+        <v>95</v>
+      </c>
+      <c r="N31" s="18">
+        <v>3796299</v>
+      </c>
+      <c r="O31" s="18">
+        <v>87</v>
+      </c>
+      <c r="P31" s="18">
+        <v>3784596</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>8</v>
+      </c>
+      <c r="R31" s="18">
+        <v>11703</v>
+      </c>
+      <c r="S31" s="18">
+        <v>392</v>
+      </c>
+      <c r="T31" s="18">
+        <v>22742496</v>
+      </c>
+      <c r="U31" s="18">
+        <v>184</v>
+      </c>
+      <c r="V31" s="18">
+        <v>16814430</v>
+      </c>
+      <c r="W31" s="18">
+        <v>1136</v>
+      </c>
+      <c r="X31" s="18">
+        <v>53014440</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="22">
+        <v>19964</v>
+      </c>
+      <c r="D32" s="18">
+        <v>892487829</v>
+      </c>
+      <c r="E32" s="18">
+        <v>9023</v>
+      </c>
+      <c r="F32" s="18">
+        <v>391913135</v>
+      </c>
+      <c r="G32" s="18">
+        <v>9257</v>
+      </c>
+      <c r="H32" s="18">
+        <v>415104748</v>
+      </c>
+      <c r="I32" s="18">
+        <v>58</v>
+      </c>
+      <c r="J32" s="18">
+        <v>2510576</v>
+      </c>
+      <c r="K32" s="18">
+        <v>166</v>
+      </c>
+      <c r="L32" s="18">
+        <v>5875782</v>
+      </c>
+      <c r="M32" s="18">
+        <v>91</v>
+      </c>
+      <c r="N32" s="18">
+        <v>4481635</v>
+      </c>
+      <c r="O32" s="18">
+        <v>86</v>
+      </c>
+      <c r="P32" s="18">
+        <v>4467405</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>5</v>
+      </c>
+      <c r="R32" s="18">
+        <v>14230</v>
+      </c>
+      <c r="S32" s="18">
+        <v>286</v>
+      </c>
+      <c r="T32" s="18">
+        <v>16995758</v>
+      </c>
+      <c r="U32" s="18">
+        <v>141</v>
+      </c>
+      <c r="V32" s="18">
+        <v>12888810</v>
+      </c>
+      <c r="W32" s="18">
+        <v>942</v>
+      </c>
+      <c r="X32" s="18">
+        <v>42717385</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="22">
+        <v>6570</v>
+      </c>
+      <c r="D33" s="18">
+        <v>293558509</v>
+      </c>
+      <c r="E33" s="18">
+        <v>4149</v>
+      </c>
+      <c r="F33" s="18">
+        <v>183605655</v>
+      </c>
+      <c r="G33" s="18">
+        <v>1832</v>
+      </c>
+      <c r="H33" s="18">
+        <v>81619116</v>
+      </c>
+      <c r="I33" s="18">
+        <v>41</v>
+      </c>
+      <c r="J33" s="18">
+        <v>1694276</v>
+      </c>
+      <c r="K33" s="18">
+        <v>143</v>
+      </c>
+      <c r="L33" s="18">
+        <v>5094666</v>
+      </c>
+      <c r="M33" s="18">
+        <v>18</v>
+      </c>
+      <c r="N33" s="18">
+        <v>686339</v>
+      </c>
+      <c r="O33" s="18">
+        <v>14</v>
+      </c>
+      <c r="P33" s="18">
+        <v>670728</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>4</v>
+      </c>
+      <c r="R33" s="18">
+        <v>15611</v>
+      </c>
+      <c r="S33" s="18">
+        <v>43</v>
+      </c>
+      <c r="T33" s="18">
+        <v>2484720</v>
+      </c>
+      <c r="U33" s="18">
+        <v>61</v>
+      </c>
+      <c r="V33" s="18">
+        <v>5565990</v>
+      </c>
+      <c r="W33" s="18">
+        <v>283</v>
+      </c>
+      <c r="X33" s="18">
+        <v>12807747</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="23">
+        <v>937</v>
+      </c>
+      <c r="D34" s="19">
+        <v>41474906</v>
+      </c>
+      <c r="E34" s="19">
+        <v>424</v>
+      </c>
+      <c r="F34" s="19">
+        <v>18605485</v>
+      </c>
+      <c r="G34" s="19">
+        <v>462</v>
+      </c>
+      <c r="H34" s="19">
+        <v>20552620</v>
+      </c>
+      <c r="I34" s="19">
+        <v>7</v>
+      </c>
+      <c r="J34" s="19">
+        <v>239448</v>
+      </c>
+      <c r="K34" s="19">
+        <v>18</v>
+      </c>
+      <c r="L34" s="19">
+        <v>638868</v>
+      </c>
+      <c r="M34" s="19">
+        <v>1</v>
+      </c>
+      <c r="N34" s="19">
+        <v>38952</v>
+      </c>
+      <c r="O34" s="19">
+        <v>1</v>
+      </c>
+      <c r="P34" s="19">
+        <v>38952</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>0</v>
+      </c>
+      <c r="R34" s="19">
+        <v>0</v>
+      </c>
+      <c r="S34" s="19">
+        <v>7</v>
+      </c>
+      <c r="T34" s="19">
+        <v>409248</v>
+      </c>
+      <c r="U34" s="19">
+        <v>3</v>
+      </c>
+      <c r="V34" s="19">
+        <v>269220</v>
+      </c>
+      <c r="W34" s="19">
+        <v>15</v>
+      </c>
+      <c r="X34" s="19">
+        <v>721065</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="D40" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="49">
+    <mergeCell ref="R10:R11"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="V10:V11"/>
+    <mergeCell ref="X10:X11"/>
+    <mergeCell ref="V8:V9"/>
+    <mergeCell ref="X8:X9"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="P10:P11"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="P8:P9"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="W6:X7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="M4:R4"/>
+    <mergeCell ref="S4:T5"/>
+    <mergeCell ref="U4:V5"/>
+    <mergeCell ref="W4:X5"/>
+    <mergeCell ref="M5:R5"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T7"/>
+    <mergeCell ref="U6:V7"/>
+    <mergeCell ref="A4:B11"/>
+    <mergeCell ref="C4:D5"/>
+    <mergeCell ref="E4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:J5"/>
+    <mergeCell ref="C6:D7"/>
+    <mergeCell ref="E6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:J7"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K6:L7"/>
+  </mergeCells>
+  <phoneticPr fontId="43" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:X36"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
+    <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
+    <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
+    <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
+    <col min="19" max="19" width="16" style="1" customWidth="1"/>
+    <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
+    <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
+    <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W3" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>103</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>102</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>106</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>108</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>104</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>109</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>110</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="P10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="R10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="T10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="U10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="W10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="X10" s="70" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="24">
         <v>1620012</v>
       </c>
       <c r="D12" s="17">
         <v>71141319267</v>
       </c>
       <c r="E12" s="17">
         <v>791022</v>
       </c>
       <c r="F12" s="17">
         <v>33394963879</v>
       </c>
       <c r="G12" s="17">
         <v>652187</v>
       </c>
       <c r="H12" s="17">
         <v>29090120638</v>
       </c>
       <c r="I12" s="17">
         <v>38089</v>
       </c>
       <c r="J12" s="17">
         <v>1631538763</v>
       </c>
       <c r="K12" s="17">
         <v>21668</v>
@@ -7016,51 +9308,51 @@
       <c r="Q12" s="17">
         <v>361</v>
       </c>
       <c r="R12" s="17">
         <v>792459</v>
       </c>
       <c r="S12" s="17">
         <v>21132</v>
       </c>
       <c r="T12" s="17">
         <v>1241670568</v>
       </c>
       <c r="U12" s="17">
         <v>16693</v>
       </c>
       <c r="V12" s="17">
         <v>1524804930</v>
       </c>
       <c r="W12" s="17">
         <v>72838</v>
       </c>
       <c r="X12" s="17">
         <v>3279651484</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="22">
         <v>300740</v>
       </c>
       <c r="D13" s="18">
         <v>13296563303</v>
       </c>
       <c r="E13" s="18">
         <v>156091</v>
       </c>
       <c r="F13" s="18">
         <v>6746973794</v>
       </c>
       <c r="G13" s="18">
         <v>120695</v>
       </c>
       <c r="H13" s="18">
         <v>5379318661</v>
       </c>
       <c r="I13" s="18">
@@ -7090,51 +9382,51 @@
       <c r="Q13" s="18">
         <v>67</v>
       </c>
       <c r="R13" s="18">
         <v>161242</v>
       </c>
       <c r="S13" s="18">
         <v>2283</v>
       </c>
       <c r="T13" s="18">
         <v>133178076</v>
       </c>
       <c r="U13" s="18">
         <v>2553</v>
       </c>
       <c r="V13" s="18">
         <v>233149290</v>
       </c>
       <c r="W13" s="18">
         <v>11320</v>
       </c>
       <c r="X13" s="18">
         <v>507249073</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="22">
         <v>238745</v>
       </c>
       <c r="D14" s="18">
         <v>10662917884</v>
       </c>
       <c r="E14" s="18">
         <v>119136</v>
       </c>
       <c r="F14" s="18">
         <v>5236006982</v>
       </c>
       <c r="G14" s="18">
         <v>102966</v>
       </c>
       <c r="H14" s="18">
         <v>4593054272</v>
       </c>
       <c r="I14" s="18">
@@ -7164,56 +9456,56 @@
       <c r="Q14" s="18">
         <v>54</v>
       </c>
       <c r="R14" s="18">
         <v>112819</v>
       </c>
       <c r="S14" s="18">
         <v>4628</v>
       </c>
       <c r="T14" s="18">
         <v>275120408</v>
       </c>
       <c r="U14" s="18">
         <v>1340</v>
       </c>
       <c r="V14" s="18">
         <v>122349120</v>
       </c>
       <c r="W14" s="18">
         <v>6113</v>
       </c>
       <c r="X14" s="18">
         <v>274241810</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C15" s="22">
         <v>129969</v>
       </c>
       <c r="D15" s="18">
         <v>5743055627</v>
       </c>
       <c r="E15" s="18">
         <v>71330</v>
       </c>
       <c r="F15" s="18">
         <v>3071043734</v>
       </c>
       <c r="G15" s="18">
         <v>42524</v>
       </c>
       <c r="H15" s="18">
         <v>1896126998</v>
       </c>
       <c r="I15" s="18">
         <v>3767</v>
       </c>
       <c r="J15" s="18">
         <v>157914556</v>
       </c>
@@ -7238,51 +9530,51 @@
       <c r="Q15" s="18">
         <v>32</v>
       </c>
       <c r="R15" s="18">
         <v>70993</v>
       </c>
       <c r="S15" s="18">
         <v>1852</v>
       </c>
       <c r="T15" s="18">
         <v>107509592</v>
       </c>
       <c r="U15" s="18">
         <v>1410</v>
       </c>
       <c r="V15" s="18">
         <v>128782890</v>
       </c>
       <c r="W15" s="18">
         <v>5936</v>
       </c>
       <c r="X15" s="18">
         <v>271642534</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="22">
         <v>168225</v>
       </c>
       <c r="D16" s="18">
         <v>7392765020</v>
       </c>
       <c r="E16" s="18">
         <v>86018</v>
       </c>
       <c r="F16" s="18">
         <v>3637410306</v>
       </c>
       <c r="G16" s="18">
         <v>63846</v>
       </c>
       <c r="H16" s="18">
         <v>2851110692</v>
       </c>
       <c r="I16" s="18">
@@ -7312,51 +9604,51 @@
       <c r="Q16" s="18">
         <v>40</v>
       </c>
       <c r="R16" s="18">
         <v>59194</v>
       </c>
       <c r="S16" s="18">
         <v>2236</v>
       </c>
       <c r="T16" s="18">
         <v>131488696</v>
       </c>
       <c r="U16" s="18">
         <v>1926</v>
       </c>
       <c r="V16" s="18">
         <v>175945440</v>
       </c>
       <c r="W16" s="18">
         <v>8610</v>
       </c>
       <c r="X16" s="18">
         <v>391666468</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="22">
         <v>118367</v>
       </c>
       <c r="D17" s="18">
         <v>5173031394</v>
       </c>
       <c r="E17" s="18">
         <v>57442</v>
       </c>
       <c r="F17" s="18">
         <v>2383528842</v>
       </c>
       <c r="G17" s="18">
         <v>49647</v>
       </c>
       <c r="H17" s="18">
         <v>2217057653</v>
       </c>
       <c r="I17" s="18">
@@ -7386,51 +9678,51 @@
       <c r="Q17" s="18">
         <v>27</v>
       </c>
       <c r="R17" s="18">
         <v>52851</v>
       </c>
       <c r="S17" s="18">
         <v>1582</v>
       </c>
       <c r="T17" s="18">
         <v>92058716</v>
       </c>
       <c r="U17" s="18">
         <v>1440</v>
       </c>
       <c r="V17" s="18">
         <v>131565270</v>
       </c>
       <c r="W17" s="18">
         <v>6029</v>
       </c>
       <c r="X17" s="18">
         <v>267836601</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="22">
         <v>195434</v>
       </c>
       <c r="D18" s="18">
         <v>8402641293</v>
       </c>
       <c r="E18" s="18">
         <v>99440</v>
       </c>
       <c r="F18" s="18">
         <v>4014256829</v>
       </c>
       <c r="G18" s="18">
         <v>76385</v>
       </c>
       <c r="H18" s="18">
         <v>3409099545</v>
       </c>
       <c r="I18" s="18">
@@ -7460,51 +9752,51 @@
       <c r="Q18" s="18">
         <v>38</v>
       </c>
       <c r="R18" s="18">
         <v>128536</v>
       </c>
       <c r="S18" s="18">
         <v>2175</v>
       </c>
       <c r="T18" s="18">
         <v>127211084</v>
       </c>
       <c r="U18" s="18">
         <v>2278</v>
       </c>
       <c r="V18" s="18">
         <v>208146810</v>
       </c>
       <c r="W18" s="18">
         <v>10080</v>
       </c>
       <c r="X18" s="18">
         <v>448855109</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="22">
         <v>35691</v>
       </c>
       <c r="D19" s="18">
         <v>1541613334</v>
       </c>
       <c r="E19" s="18">
         <v>14614</v>
       </c>
       <c r="F19" s="18">
         <v>592242877</v>
       </c>
       <c r="G19" s="18">
         <v>17818</v>
       </c>
       <c r="H19" s="18">
         <v>792347999</v>
       </c>
       <c r="I19" s="18">
@@ -7534,51 +9826,51 @@
       <c r="Q19" s="18">
         <v>11</v>
       </c>
       <c r="R19" s="18">
         <v>11713</v>
       </c>
       <c r="S19" s="18">
         <v>432</v>
       </c>
       <c r="T19" s="18">
         <v>24966924</v>
       </c>
       <c r="U19" s="18">
         <v>237</v>
       </c>
       <c r="V19" s="18">
         <v>21634110</v>
       </c>
       <c r="W19" s="18">
         <v>1233</v>
       </c>
       <c r="X19" s="18">
         <v>54905129</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="22">
         <v>36375</v>
       </c>
       <c r="D20" s="18">
         <v>1609637524</v>
       </c>
       <c r="E20" s="18">
         <v>16212</v>
       </c>
       <c r="F20" s="18">
         <v>695607995</v>
       </c>
       <c r="G20" s="18">
         <v>15737</v>
       </c>
       <c r="H20" s="18">
         <v>699813313</v>
       </c>
       <c r="I20" s="18">
@@ -7608,51 +9900,51 @@
       <c r="Q20" s="18">
         <v>13</v>
       </c>
       <c r="R20" s="18">
         <v>37215</v>
       </c>
       <c r="S20" s="18">
         <v>526</v>
       </c>
       <c r="T20" s="18">
         <v>30810904</v>
       </c>
       <c r="U20" s="18">
         <v>326</v>
       </c>
       <c r="V20" s="18">
         <v>29764590</v>
       </c>
       <c r="W20" s="18">
         <v>1535</v>
       </c>
       <c r="X20" s="18">
         <v>70773469</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="22">
         <v>36514</v>
       </c>
       <c r="D21" s="18">
         <v>1619028796</v>
       </c>
       <c r="E21" s="18">
         <v>17072</v>
       </c>
       <c r="F21" s="18">
         <v>729833511</v>
       </c>
       <c r="G21" s="18">
         <v>15193</v>
       </c>
       <c r="H21" s="18">
         <v>676490465</v>
       </c>
       <c r="I21" s="18">
@@ -7682,51 +9974,51 @@
       <c r="Q21" s="18">
         <v>5</v>
       </c>
       <c r="R21" s="18">
         <v>2764</v>
       </c>
       <c r="S21" s="18">
         <v>657</v>
       </c>
       <c r="T21" s="18">
         <v>38463720</v>
       </c>
       <c r="U21" s="18">
         <v>417</v>
       </c>
       <c r="V21" s="18">
         <v>38102940</v>
       </c>
       <c r="W21" s="18">
         <v>1860</v>
       </c>
       <c r="X21" s="18">
         <v>84422549</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="22">
         <v>73541</v>
       </c>
       <c r="D22" s="18">
         <v>3232501491</v>
       </c>
       <c r="E22" s="18">
         <v>33781</v>
       </c>
       <c r="F22" s="18">
         <v>1412935475</v>
       </c>
       <c r="G22" s="18">
         <v>31475</v>
       </c>
       <c r="H22" s="18">
         <v>1403430196</v>
       </c>
       <c r="I22" s="18">
@@ -7756,51 +10048,51 @@
       <c r="Q22" s="18">
         <v>16</v>
       </c>
       <c r="R22" s="18">
         <v>41166</v>
       </c>
       <c r="S22" s="18">
         <v>1200</v>
       </c>
       <c r="T22" s="18">
         <v>70462476</v>
       </c>
       <c r="U22" s="18">
         <v>896</v>
       </c>
       <c r="V22" s="18">
         <v>81863280</v>
       </c>
       <c r="W22" s="18">
         <v>4369</v>
       </c>
       <c r="X22" s="18">
         <v>197582384</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="22">
         <v>29339</v>
       </c>
       <c r="D23" s="18">
         <v>1273621599</v>
       </c>
       <c r="E23" s="18">
         <v>12110</v>
       </c>
       <c r="F23" s="18">
         <v>485266124</v>
       </c>
       <c r="G23" s="18">
         <v>12203</v>
       </c>
       <c r="H23" s="18">
         <v>543179971</v>
       </c>
       <c r="I23" s="18">
@@ -7830,51 +10122,51 @@
       <c r="Q23" s="18">
         <v>4</v>
       </c>
       <c r="R23" s="18">
         <v>11166</v>
       </c>
       <c r="S23" s="18">
         <v>387</v>
       </c>
       <c r="T23" s="18">
         <v>22563360</v>
       </c>
       <c r="U23" s="18">
         <v>442</v>
       </c>
       <c r="V23" s="18">
         <v>40383180</v>
       </c>
       <c r="W23" s="18">
         <v>1761</v>
       </c>
       <c r="X23" s="18">
         <v>81131047</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="22">
         <v>36329</v>
       </c>
       <c r="D24" s="18">
         <v>1591533594</v>
       </c>
       <c r="E24" s="18">
         <v>14998</v>
       </c>
       <c r="F24" s="18">
         <v>612297387</v>
       </c>
       <c r="G24" s="18">
         <v>17223</v>
       </c>
       <c r="H24" s="18">
         <v>766364020</v>
       </c>
       <c r="I24" s="18">
@@ -7904,51 +10196,51 @@
       <c r="Q24" s="18">
         <v>6</v>
       </c>
       <c r="R24" s="18">
         <v>16062</v>
       </c>
       <c r="S24" s="18">
         <v>683</v>
       </c>
       <c r="T24" s="18">
         <v>40026944</v>
       </c>
       <c r="U24" s="18">
         <v>505</v>
       </c>
       <c r="V24" s="18">
         <v>46131990</v>
       </c>
       <c r="W24" s="18">
         <v>2254</v>
       </c>
       <c r="X24" s="18">
         <v>102297946</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="22">
         <v>26031</v>
       </c>
       <c r="D25" s="18">
         <v>1117816330</v>
       </c>
       <c r="E25" s="18">
         <v>12014</v>
       </c>
       <c r="F25" s="18">
         <v>470087540</v>
       </c>
       <c r="G25" s="18">
         <v>10432</v>
       </c>
       <c r="H25" s="18">
         <v>464719956</v>
       </c>
       <c r="I25" s="18">
@@ -7978,51 +10270,51 @@
       <c r="Q25" s="18">
         <v>5</v>
       </c>
       <c r="R25" s="18">
         <v>4248</v>
       </c>
       <c r="S25" s="18">
         <v>521</v>
       </c>
       <c r="T25" s="18">
         <v>30552516</v>
       </c>
       <c r="U25" s="18">
         <v>418</v>
       </c>
       <c r="V25" s="18">
         <v>38184330</v>
       </c>
       <c r="W25" s="18">
         <v>1809</v>
       </c>
       <c r="X25" s="18">
         <v>80655081</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="22">
         <v>49228</v>
       </c>
       <c r="D26" s="18">
         <v>2087323053</v>
       </c>
       <c r="E26" s="18">
         <v>22497</v>
       </c>
       <c r="F26" s="18">
         <v>862492357</v>
       </c>
       <c r="G26" s="18">
         <v>15751</v>
       </c>
       <c r="H26" s="18">
         <v>706002152</v>
       </c>
       <c r="I26" s="18">
@@ -8052,51 +10344,51 @@
       <c r="Q26" s="18">
         <v>14</v>
       </c>
       <c r="R26" s="18">
         <v>15000</v>
       </c>
       <c r="S26" s="18">
         <v>442</v>
       </c>
       <c r="T26" s="18">
         <v>26224464</v>
       </c>
       <c r="U26" s="18">
         <v>878</v>
       </c>
       <c r="V26" s="18">
         <v>80177820</v>
       </c>
       <c r="W26" s="18">
         <v>3843</v>
       </c>
       <c r="X26" s="18">
         <v>171167689</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="22">
         <v>19166</v>
       </c>
       <c r="D27" s="18">
         <v>846005174</v>
       </c>
       <c r="E27" s="18">
         <v>5256</v>
       </c>
       <c r="F27" s="18">
         <v>215415899</v>
       </c>
       <c r="G27" s="18">
         <v>5059</v>
       </c>
       <c r="H27" s="18">
         <v>226735144</v>
       </c>
       <c r="I27" s="18">
@@ -8126,51 +10418,51 @@
       <c r="Q27" s="18">
         <v>2</v>
       </c>
       <c r="R27" s="18">
         <v>4884</v>
       </c>
       <c r="S27" s="18">
         <v>131</v>
       </c>
       <c r="T27" s="18">
         <v>7804536</v>
       </c>
       <c r="U27" s="18">
         <v>360</v>
       </c>
       <c r="V27" s="18">
         <v>32877540</v>
       </c>
       <c r="W27" s="18">
         <v>1080</v>
       </c>
       <c r="X27" s="18">
         <v>49997390</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="22">
         <v>30162</v>
       </c>
       <c r="D28" s="18">
         <v>1339547476</v>
       </c>
       <c r="E28" s="18">
         <v>10097</v>
       </c>
       <c r="F28" s="18">
         <v>430142481</v>
       </c>
       <c r="G28" s="18">
         <v>10095</v>
       </c>
       <c r="H28" s="18">
         <v>451476665</v>
       </c>
       <c r="I28" s="18">
@@ -8200,51 +10492,51 @@
       <c r="Q28" s="18">
         <v>1</v>
       </c>
       <c r="R28" s="18">
         <v>972</v>
       </c>
       <c r="S28" s="18">
         <v>385</v>
       </c>
       <c r="T28" s="18">
         <v>23548076</v>
       </c>
       <c r="U28" s="18">
         <v>424</v>
       </c>
       <c r="V28" s="18">
         <v>38717760</v>
       </c>
       <c r="W28" s="18">
         <v>1275</v>
       </c>
       <c r="X28" s="18">
         <v>58125313</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="22">
         <v>5518</v>
       </c>
       <c r="D29" s="18">
         <v>205980789</v>
       </c>
       <c r="E29" s="18">
         <v>2979</v>
       </c>
       <c r="F29" s="18">
         <v>90683424</v>
       </c>
       <c r="G29" s="18">
         <v>2004</v>
       </c>
       <c r="H29" s="18">
         <v>89310660</v>
       </c>
       <c r="I29" s="18">
@@ -8274,51 +10566,51 @@
       <c r="Q29" s="18">
         <v>2</v>
       </c>
       <c r="R29" s="18">
         <v>678</v>
       </c>
       <c r="S29" s="18">
         <v>47</v>
       </c>
       <c r="T29" s="18">
         <v>2729980</v>
       </c>
       <c r="U29" s="18">
         <v>65</v>
       </c>
       <c r="V29" s="18">
         <v>5941650</v>
       </c>
       <c r="W29" s="18">
         <v>308</v>
       </c>
       <c r="X29" s="18">
         <v>13339732</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>35825</v>
       </c>
       <c r="D30" s="18">
         <v>1586248847</v>
       </c>
       <c r="E30" s="18">
         <v>14735</v>
       </c>
       <c r="F30" s="18">
         <v>633789187</v>
       </c>
       <c r="G30" s="18">
         <v>18219</v>
       </c>
       <c r="H30" s="18">
         <v>813493632</v>
       </c>
       <c r="I30" s="18">
@@ -8348,51 +10640,51 @@
       <c r="Q30" s="18">
         <v>7</v>
       </c>
       <c r="R30" s="18">
         <v>25891</v>
       </c>
       <c r="S30" s="18">
         <v>235</v>
       </c>
       <c r="T30" s="18">
         <v>13926572</v>
       </c>
       <c r="U30" s="18">
         <v>270</v>
       </c>
       <c r="V30" s="18">
         <v>24675690</v>
       </c>
       <c r="W30" s="18">
         <v>1261</v>
       </c>
       <c r="X30" s="18">
         <v>55819432</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="22">
         <v>28282</v>
       </c>
       <c r="D31" s="18">
         <v>1245754329</v>
       </c>
       <c r="E31" s="18">
         <v>13176</v>
       </c>
       <c r="F31" s="18">
         <v>561642087</v>
       </c>
       <c r="G31" s="18">
         <v>12659</v>
       </c>
       <c r="H31" s="18">
         <v>564190972</v>
       </c>
       <c r="I31" s="18">
@@ -8422,51 +10714,51 @@
       <c r="Q31" s="18">
         <v>8</v>
       </c>
       <c r="R31" s="18">
         <v>12556</v>
       </c>
       <c r="S31" s="18">
         <v>392</v>
       </c>
       <c r="T31" s="18">
         <v>23200232</v>
       </c>
       <c r="U31" s="18">
         <v>253</v>
       </c>
       <c r="V31" s="18">
         <v>23106690</v>
       </c>
       <c r="W31" s="18">
         <v>1053</v>
       </c>
       <c r="X31" s="18">
         <v>47196122</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="22">
         <v>19504</v>
       </c>
       <c r="D32" s="18">
         <v>863873123</v>
       </c>
       <c r="E32" s="18">
         <v>8023</v>
       </c>
       <c r="F32" s="18">
         <v>340189127</v>
       </c>
       <c r="G32" s="18">
         <v>9828</v>
       </c>
       <c r="H32" s="18">
         <v>438720284</v>
       </c>
       <c r="I32" s="18">
@@ -8496,51 +10788,51 @@
       <c r="Q32" s="18">
         <v>6</v>
       </c>
       <c r="R32" s="18">
         <v>15756</v>
       </c>
       <c r="S32" s="18">
         <v>291</v>
       </c>
       <c r="T32" s="18">
         <v>17142032</v>
       </c>
       <c r="U32" s="18">
         <v>193</v>
       </c>
       <c r="V32" s="18">
         <v>17637120</v>
       </c>
       <c r="W32" s="18">
         <v>846</v>
       </c>
       <c r="X32" s="18">
         <v>38456338</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="22">
         <v>6115</v>
       </c>
       <c r="D33" s="18">
         <v>269498686</v>
       </c>
       <c r="E33" s="18">
         <v>3631</v>
       </c>
       <c r="F33" s="18">
         <v>157008718</v>
       </c>
       <c r="G33" s="18">
         <v>1935</v>
       </c>
       <c r="H33" s="18">
         <v>86238084</v>
       </c>
       <c r="I33" s="18">
@@ -8570,51 +10862,51 @@
       <c r="Q33" s="18">
         <v>3</v>
       </c>
       <c r="R33" s="18">
         <v>6753</v>
       </c>
       <c r="S33" s="18">
         <v>40</v>
       </c>
       <c r="T33" s="18">
         <v>2273216</v>
       </c>
       <c r="U33" s="18">
         <v>57</v>
       </c>
       <c r="V33" s="18">
         <v>5210370</v>
       </c>
       <c r="W33" s="18">
         <v>247</v>
       </c>
       <c r="X33" s="18">
         <v>11510578</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="23">
         <v>912</v>
       </c>
       <c r="D34" s="19">
         <v>40360601</v>
       </c>
       <c r="E34" s="19">
         <v>370</v>
       </c>
       <c r="F34" s="19">
         <v>16109203</v>
       </c>
       <c r="G34" s="19">
         <v>493</v>
       </c>
       <c r="H34" s="19">
         <v>21839304</v>
       </c>
       <c r="I34" s="19">
@@ -8644,83 +10936,81 @@
       <c r="Q34" s="19">
         <v>0</v>
       </c>
       <c r="R34" s="19">
         <v>0</v>
       </c>
       <c r="S34" s="19">
         <v>7</v>
       </c>
       <c r="T34" s="19">
         <v>408044</v>
       </c>
       <c r="U34" s="19">
         <v>5</v>
       </c>
       <c r="V34" s="19">
         <v>457050</v>
       </c>
       <c r="W34" s="19">
         <v>16</v>
       </c>
       <c r="X34" s="19">
         <v>779690</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...29 lines deleted...]
-      <c r="C36" s="86"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="M5:R5"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
@@ -8735,494 +11025,494 @@
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="T8:T9"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:X36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="C18" sqref="C18"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="16.5">
-      <c r="A4" s="122" t="s">
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="123"/>
-[...4 lines deleted...]
-      <c r="E4" s="97" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="F4" s="94"/>
-      <c r="G4" s="97" t="s">
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="H4" s="94"/>
-      <c r="I4" s="97" t="s">
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="J4" s="94"/>
-      <c r="K4" s="97" t="s">
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="94"/>
-      <c r="M4" s="113" t="s">
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="N4" s="113"/>
-[...4 lines deleted...]
-      <c r="S4" s="97" t="s">
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="T4" s="94"/>
-      <c r="U4" s="97" t="s">
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="V4" s="94"/>
-      <c r="W4" s="97" t="s">
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X4" s="108"/>
-[...14 lines deleted...]
-      <c r="M5" s="112" t="s">
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="112"/>
-[...14 lines deleted...]
-      <c r="C6" s="103" t="s">
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="104"/>
-      <c r="E6" s="103" t="s">
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="104"/>
-      <c r="G6" s="115" t="s">
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="116"/>
-      <c r="I6" s="103" t="s">
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="104"/>
-      <c r="K6" s="103" t="s">
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="104"/>
-      <c r="M6" s="114" t="s">
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="N6" s="114"/>
-      <c r="O6" s="114" t="s">
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="114"/>
-      <c r="Q6" s="114" t="s">
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="R6" s="114"/>
-      <c r="S6" s="115" t="s">
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="T6" s="116"/>
-      <c r="U6" s="103" t="s">
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V6" s="104"/>
-      <c r="W6" s="103" t="s">
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="X6" s="110"/>
-[...14 lines deleted...]
-      <c r="M7" s="112" t="s">
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="N7" s="112"/>
-      <c r="O7" s="112" t="s">
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="P7" s="112"/>
-      <c r="Q7" s="119" t="s">
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="R7" s="119"/>
-[...10 lines deleted...]
-      <c r="C8" s="107" t="s">
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="107" t="s">
+      <c r="D8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="28" t="s">
+      <c r="E8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F8" s="107" t="s">
+      <c r="F8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="G8" s="28" t="s">
+      <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="H8" s="107" t="s">
+      <c r="H8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="I8" s="28" t="s">
+      <c r="I8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="107" t="s">
+      <c r="J8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="K8" s="28" t="s">
+      <c r="K8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="L8" s="107" t="s">
+      <c r="L8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="M8" s="28" t="s">
+      <c r="M8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="N8" s="107" t="s">
+      <c r="N8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="O8" s="28" t="s">
+      <c r="O8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="P8" s="107" t="s">
+      <c r="P8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="Q8" s="28" t="s">
+      <c r="Q8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="R8" s="107" t="s">
+      <c r="R8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="S8" s="28" t="s">
+      <c r="S8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T8" s="107" t="s">
+      <c r="T8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="U8" s="28" t="s">
+      <c r="U8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="V8" s="107" t="s">
+      <c r="V8" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="W8" s="28" t="s">
+      <c r="W8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="X8" s="120" t="s">
+      <c r="X8" s="87" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
-[...4 lines deleted...]
-      <c r="E9" s="26" t="s">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="26" t="s">
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="26" t="s">
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="26" t="s">
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="26" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-      <c r="Q9" s="26" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R9" s="91"/>
-      <c r="S9" s="26" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="T9" s="91"/>
-[...4 lines deleted...]
-      <c r="W9" s="26" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="X9" s="103"/>
-[...4 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="26" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="26" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="26" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="26" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="26" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="26" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="26" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="26" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="26" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="26" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="27" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="27" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="27" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="27" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="27" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="27" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="27" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="27" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="27" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="27" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="24">
         <v>1531373</v>
       </c>
       <c r="D12" s="17">
         <v>64800157377</v>
       </c>
       <c r="E12" s="17">
         <v>675649</v>
       </c>
       <c r="F12" s="17">
         <v>27342429367</v>
       </c>
       <c r="G12" s="17">
         <v>692129</v>
       </c>
       <c r="H12" s="17">
         <v>29791021741</v>
       </c>
       <c r="I12" s="17">
         <v>36852</v>
       </c>
@@ -9250,51 +11540,51 @@
       <c r="Q12" s="17">
         <v>300</v>
       </c>
       <c r="R12" s="17">
         <v>546401</v>
       </c>
       <c r="S12" s="17">
         <v>21421</v>
       </c>
       <c r="T12" s="17">
         <v>1219428285</v>
       </c>
       <c r="U12" s="17">
         <v>17372</v>
       </c>
       <c r="V12" s="17">
         <v>1574953530</v>
       </c>
       <c r="W12" s="17">
         <v>64848</v>
       </c>
       <c r="X12" s="17">
         <v>2776201675</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="22">
         <v>282778</v>
       </c>
       <c r="D13" s="18">
         <v>12038759756</v>
       </c>
       <c r="E13" s="18">
         <v>132611</v>
       </c>
       <c r="F13" s="18">
         <v>5497567173</v>
       </c>
       <c r="G13" s="18">
         <v>128133</v>
       </c>
       <c r="H13" s="18">
         <v>5514401441</v>
       </c>
       <c r="I13" s="18">
@@ -9324,51 +11614,51 @@
       <c r="Q13" s="18">
         <v>50</v>
       </c>
       <c r="R13" s="18">
         <v>84404</v>
       </c>
       <c r="S13" s="18">
         <v>2278</v>
       </c>
       <c r="T13" s="18">
         <v>128892385</v>
       </c>
       <c r="U13" s="18">
         <v>2722</v>
       </c>
       <c r="V13" s="18">
         <v>246623640</v>
       </c>
       <c r="W13" s="18">
         <v>10118</v>
       </c>
       <c r="X13" s="18">
         <v>430077375</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="22">
         <v>227860</v>
       </c>
       <c r="D14" s="18">
         <v>9765224368</v>
       </c>
       <c r="E14" s="18">
         <v>102503</v>
       </c>
       <c r="F14" s="18">
         <v>4297198272</v>
       </c>
       <c r="G14" s="18">
         <v>109412</v>
       </c>
       <c r="H14" s="18">
         <v>4705569335</v>
       </c>
       <c r="I14" s="18">
@@ -9398,56 +11688,56 @@
       <c r="Q14" s="18">
         <v>49</v>
       </c>
       <c r="R14" s="18">
         <v>69712</v>
       </c>
       <c r="S14" s="18">
         <v>4836</v>
       </c>
       <c r="T14" s="18">
         <v>278968500</v>
       </c>
       <c r="U14" s="18">
         <v>1497</v>
       </c>
       <c r="V14" s="18">
         <v>135473040</v>
       </c>
       <c r="W14" s="18">
         <v>5502</v>
       </c>
       <c r="X14" s="18">
         <v>233623700</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C15" s="22">
         <v>119084</v>
       </c>
       <c r="D15" s="18">
         <v>5073420856</v>
       </c>
       <c r="E15" s="18">
         <v>59445</v>
       </c>
       <c r="F15" s="18">
         <v>2459936769</v>
       </c>
       <c r="G15" s="18">
         <v>45141</v>
       </c>
       <c r="H15" s="18">
         <v>1941223786</v>
       </c>
       <c r="I15" s="18">
         <v>3507</v>
       </c>
       <c r="J15" s="18">
         <v>144069500</v>
       </c>
@@ -9472,51 +11762,51 @@
       <c r="Q15" s="18">
         <v>25</v>
       </c>
       <c r="R15" s="18">
         <v>49586</v>
       </c>
       <c r="S15" s="18">
         <v>1842</v>
       </c>
       <c r="T15" s="18">
         <v>104669000</v>
       </c>
       <c r="U15" s="18">
         <v>1483</v>
       </c>
       <c r="V15" s="18">
         <v>134373660</v>
       </c>
       <c r="W15" s="18">
         <v>5276</v>
       </c>
       <c r="X15" s="18">
         <v>230352500</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="22">
         <v>157167</v>
       </c>
       <c r="D16" s="18">
         <v>6645397127</v>
       </c>
       <c r="E16" s="18">
         <v>72597</v>
       </c>
       <c r="F16" s="18">
         <v>2940144144</v>
       </c>
       <c r="G16" s="18">
         <v>67957</v>
       </c>
       <c r="H16" s="18">
         <v>2925140962</v>
       </c>
       <c r="I16" s="18">
@@ -9546,51 +11836,51 @@
       <c r="Q16" s="18">
         <v>35</v>
       </c>
       <c r="R16" s="18">
         <v>47848</v>
       </c>
       <c r="S16" s="18">
         <v>2256</v>
       </c>
       <c r="T16" s="18">
         <v>128099200</v>
       </c>
       <c r="U16" s="18">
         <v>2012</v>
       </c>
       <c r="V16" s="18">
         <v>182373840</v>
       </c>
       <c r="W16" s="18">
         <v>7674</v>
       </c>
       <c r="X16" s="18">
         <v>332729175</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="22">
         <v>112072</v>
       </c>
       <c r="D17" s="18">
         <v>4734923544</v>
       </c>
       <c r="E17" s="18">
         <v>49020</v>
       </c>
       <c r="F17" s="18">
         <v>1960006290</v>
       </c>
       <c r="G17" s="18">
         <v>52873</v>
       </c>
       <c r="H17" s="18">
         <v>2279171705</v>
       </c>
       <c r="I17" s="18">
@@ -9620,51 +11910,51 @@
       <c r="Q17" s="18">
         <v>21</v>
       </c>
       <c r="R17" s="18">
         <v>38984</v>
       </c>
       <c r="S17" s="18">
         <v>1574</v>
       </c>
       <c r="T17" s="18">
         <v>88877100</v>
       </c>
       <c r="U17" s="18">
         <v>1428</v>
       </c>
       <c r="V17" s="18">
         <v>129616650</v>
       </c>
       <c r="W17" s="18">
         <v>5307</v>
       </c>
       <c r="X17" s="18">
         <v>225511443</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="22">
         <v>184468</v>
       </c>
       <c r="D18" s="18">
         <v>7646469490</v>
       </c>
       <c r="E18" s="18">
         <v>85461</v>
       </c>
       <c r="F18" s="18">
         <v>3294499490</v>
       </c>
       <c r="G18" s="18">
         <v>80840</v>
       </c>
       <c r="H18" s="18">
         <v>3482722696</v>
       </c>
       <c r="I18" s="18">
@@ -9694,51 +11984,51 @@
       <c r="Q18" s="18">
         <v>35</v>
       </c>
       <c r="R18" s="18">
         <v>85824</v>
       </c>
       <c r="S18" s="18">
         <v>2199</v>
       </c>
       <c r="T18" s="18">
         <v>125286700</v>
       </c>
       <c r="U18" s="18">
         <v>2395</v>
       </c>
       <c r="V18" s="18">
         <v>217278660</v>
       </c>
       <c r="W18" s="18">
         <v>9010</v>
       </c>
       <c r="X18" s="18">
         <v>380860863</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="22">
         <v>34604</v>
       </c>
       <c r="D19" s="18">
         <v>1444904714</v>
       </c>
       <c r="E19" s="18">
         <v>12695</v>
       </c>
       <c r="F19" s="18">
         <v>491432773</v>
       </c>
       <c r="G19" s="18">
         <v>18842</v>
       </c>
       <c r="H19" s="18">
         <v>809965746</v>
       </c>
       <c r="I19" s="18">
@@ -9768,51 +12058,51 @@
       <c r="Q19" s="18">
         <v>10</v>
       </c>
       <c r="R19" s="18">
         <v>10536</v>
       </c>
       <c r="S19" s="18">
         <v>430</v>
       </c>
       <c r="T19" s="18">
         <v>23974700</v>
       </c>
       <c r="U19" s="18">
         <v>290</v>
       </c>
       <c r="V19" s="18">
         <v>26283450</v>
       </c>
       <c r="W19" s="18">
         <v>1092</v>
       </c>
       <c r="X19" s="18">
         <v>45691625</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="22">
         <v>34825</v>
       </c>
       <c r="D20" s="18">
         <v>1481658938</v>
       </c>
       <c r="E20" s="18">
         <v>13987</v>
       </c>
       <c r="F20" s="18">
         <v>577618621</v>
       </c>
       <c r="G20" s="18">
         <v>16662</v>
       </c>
       <c r="H20" s="18">
         <v>715395000</v>
       </c>
       <c r="I20" s="18">
@@ -9842,51 +12132,51 @@
       <c r="Q20" s="18">
         <v>8</v>
       </c>
       <c r="R20" s="18">
         <v>32986</v>
       </c>
       <c r="S20" s="18">
         <v>531</v>
       </c>
       <c r="T20" s="18">
         <v>30634600</v>
       </c>
       <c r="U20" s="18">
         <v>320</v>
       </c>
       <c r="V20" s="18">
         <v>28985670</v>
       </c>
       <c r="W20" s="18">
         <v>1366</v>
       </c>
       <c r="X20" s="18">
         <v>59703875</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="22">
         <v>34870</v>
       </c>
       <c r="D21" s="18">
         <v>1485379641</v>
       </c>
       <c r="E21" s="18">
         <v>14857</v>
       </c>
       <c r="F21" s="18">
         <v>608234267</v>
       </c>
       <c r="G21" s="18">
         <v>16077</v>
       </c>
       <c r="H21" s="18">
         <v>689842971</v>
       </c>
       <c r="I21" s="18">
@@ -9916,51 +12206,51 @@
       <c r="Q21" s="18">
         <v>4</v>
       </c>
       <c r="R21" s="18">
         <v>2394</v>
       </c>
       <c r="S21" s="18">
         <v>656</v>
       </c>
       <c r="T21" s="18">
         <v>37294500</v>
       </c>
       <c r="U21" s="18">
         <v>414</v>
       </c>
       <c r="V21" s="18">
         <v>37498050</v>
       </c>
       <c r="W21" s="18">
         <v>1645</v>
       </c>
       <c r="X21" s="18">
         <v>71050000</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="22">
         <v>69638</v>
       </c>
       <c r="D22" s="18">
         <v>2960912476</v>
       </c>
       <c r="E22" s="18">
         <v>28756</v>
       </c>
       <c r="F22" s="18">
         <v>1160535216</v>
       </c>
       <c r="G22" s="18">
         <v>33406</v>
       </c>
       <c r="H22" s="18">
         <v>1437354000</v>
       </c>
       <c r="I22" s="18">
@@ -9990,51 +12280,51 @@
       <c r="Q22" s="18">
         <v>14</v>
       </c>
       <c r="R22" s="18">
         <v>29114</v>
       </c>
       <c r="S22" s="18">
         <v>1199</v>
       </c>
       <c r="T22" s="18">
         <v>67990200</v>
       </c>
       <c r="U22" s="18">
         <v>980</v>
       </c>
       <c r="V22" s="18">
         <v>88835310</v>
       </c>
       <c r="W22" s="18">
         <v>3889</v>
       </c>
       <c r="X22" s="18">
         <v>167638000</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="22">
         <v>28054</v>
       </c>
       <c r="D23" s="18">
         <v>1174085748</v>
       </c>
       <c r="E23" s="18">
         <v>10605</v>
       </c>
       <c r="F23" s="18">
         <v>406771893</v>
       </c>
       <c r="G23" s="18">
         <v>12775</v>
       </c>
       <c r="H23" s="18">
         <v>549352000</v>
       </c>
       <c r="I23" s="18">
@@ -10064,51 +12354,51 @@
       <c r="Q23" s="18">
         <v>3</v>
       </c>
       <c r="R23" s="18">
         <v>11026</v>
       </c>
       <c r="S23" s="18">
         <v>381</v>
       </c>
       <c r="T23" s="18">
         <v>21530700</v>
       </c>
       <c r="U23" s="18">
         <v>411</v>
       </c>
       <c r="V23" s="18">
         <v>37308990</v>
       </c>
       <c r="W23" s="18">
         <v>1582</v>
       </c>
       <c r="X23" s="18">
         <v>69454000</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="22">
         <v>35031</v>
       </c>
       <c r="D24" s="18">
         <v>1489321342</v>
       </c>
       <c r="E24" s="18">
         <v>13093</v>
       </c>
       <c r="F24" s="18">
         <v>521431105</v>
       </c>
       <c r="G24" s="18">
         <v>18145</v>
       </c>
       <c r="H24" s="18">
         <v>777359500</v>
       </c>
       <c r="I24" s="18">
@@ -10138,51 +12428,51 @@
       <c r="Q24" s="18">
         <v>5</v>
       </c>
       <c r="R24" s="18">
         <v>11647</v>
       </c>
       <c r="S24" s="18">
         <v>681</v>
       </c>
       <c r="T24" s="18">
         <v>38422500</v>
       </c>
       <c r="U24" s="18">
         <v>559</v>
       </c>
       <c r="V24" s="18">
         <v>50722440</v>
       </c>
       <c r="W24" s="18">
         <v>2005</v>
       </c>
       <c r="X24" s="18">
         <v>85855875</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="22">
         <v>24575</v>
       </c>
       <c r="D25" s="18">
         <v>1024067509</v>
       </c>
       <c r="E25" s="18">
         <v>10382</v>
       </c>
       <c r="F25" s="18">
         <v>392321331</v>
       </c>
       <c r="G25" s="18">
         <v>10979</v>
       </c>
       <c r="H25" s="18">
         <v>471712500</v>
       </c>
       <c r="I25" s="18">
@@ -10212,51 +12502,51 @@
       <c r="Q25" s="18">
         <v>5</v>
       </c>
       <c r="R25" s="18">
         <v>4558</v>
       </c>
       <c r="S25" s="18">
         <v>529</v>
       </c>
       <c r="T25" s="18">
         <v>30112900</v>
       </c>
       <c r="U25" s="18">
         <v>398</v>
       </c>
       <c r="V25" s="18">
         <v>36125670</v>
       </c>
       <c r="W25" s="18">
         <v>1576</v>
       </c>
       <c r="X25" s="18">
         <v>67555625</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="22">
         <v>46235</v>
       </c>
       <c r="D26" s="18">
         <v>1906638081</v>
       </c>
       <c r="E26" s="18">
         <v>19216</v>
       </c>
       <c r="F26" s="18">
         <v>712622302</v>
       </c>
       <c r="G26" s="18">
         <v>16806</v>
       </c>
       <c r="H26" s="18">
         <v>728914000</v>
       </c>
       <c r="I26" s="18">
@@ -10286,51 +12576,51 @@
       <c r="Q26" s="18">
         <v>11</v>
       </c>
       <c r="R26" s="18">
         <v>12259</v>
       </c>
       <c r="S26" s="18">
         <v>449</v>
       </c>
       <c r="T26" s="18">
         <v>25314200</v>
       </c>
       <c r="U26" s="18">
         <v>902</v>
       </c>
       <c r="V26" s="18">
         <v>81790500</v>
       </c>
       <c r="W26" s="18">
         <v>3384</v>
       </c>
       <c r="X26" s="18">
         <v>144621869</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="22">
         <v>18668</v>
       </c>
       <c r="D27" s="18">
         <v>791428876</v>
       </c>
       <c r="E27" s="18">
         <v>4554</v>
       </c>
       <c r="F27" s="18">
         <v>178132766</v>
       </c>
       <c r="G27" s="18">
         <v>5421</v>
       </c>
       <c r="H27" s="18">
         <v>234222500</v>
       </c>
       <c r="I27" s="18">
@@ -10360,51 +12650,51 @@
       <c r="Q27" s="18">
         <v>2</v>
       </c>
       <c r="R27" s="18">
         <v>5145</v>
       </c>
       <c r="S27" s="18">
         <v>141</v>
       </c>
       <c r="T27" s="18">
         <v>7834900</v>
       </c>
       <c r="U27" s="18">
         <v>362</v>
       </c>
       <c r="V27" s="18">
         <v>32890020</v>
       </c>
       <c r="W27" s="18">
         <v>959</v>
       </c>
       <c r="X27" s="18">
         <v>42000000</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="22">
         <v>29107</v>
       </c>
       <c r="D28" s="18">
         <v>1242034821</v>
       </c>
       <c r="E28" s="18">
         <v>8745</v>
       </c>
       <c r="F28" s="18">
         <v>354186828</v>
       </c>
       <c r="G28" s="18">
         <v>10760</v>
       </c>
       <c r="H28" s="18">
         <v>464236787</v>
       </c>
       <c r="I28" s="18">
@@ -10434,51 +12724,51 @@
       <c r="Q28" s="18">
         <v>1</v>
       </c>
       <c r="R28" s="18">
         <v>968</v>
       </c>
       <c r="S28" s="18">
         <v>414</v>
       </c>
       <c r="T28" s="18">
         <v>23664500</v>
       </c>
       <c r="U28" s="18">
         <v>393</v>
       </c>
       <c r="V28" s="18">
         <v>35628540</v>
       </c>
       <c r="W28" s="18">
         <v>1126</v>
       </c>
       <c r="X28" s="18">
         <v>48914250</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="22">
         <v>5144</v>
       </c>
       <c r="D29" s="18">
         <v>185595565</v>
       </c>
       <c r="E29" s="18">
         <v>2581</v>
       </c>
       <c r="F29" s="18">
         <v>73797456</v>
       </c>
       <c r="G29" s="18">
         <v>2099</v>
       </c>
       <c r="H29" s="18">
         <v>90286000</v>
       </c>
       <c r="I29" s="18">
@@ -10508,51 +12798,51 @@
       <c r="Q29" s="18">
         <v>1</v>
       </c>
       <c r="R29" s="18">
         <v>239</v>
       </c>
       <c r="S29" s="18">
         <v>48</v>
       </c>
       <c r="T29" s="18">
         <v>2726000</v>
       </c>
       <c r="U29" s="18">
         <v>64</v>
       </c>
       <c r="V29" s="18">
         <v>5810160</v>
       </c>
       <c r="W29" s="18">
         <v>265</v>
       </c>
       <c r="X29" s="18">
         <v>10765125</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>34763</v>
       </c>
       <c r="D30" s="18">
         <v>1483118629</v>
       </c>
       <c r="E30" s="18">
         <v>12731</v>
       </c>
       <c r="F30" s="18">
         <v>522377875</v>
       </c>
       <c r="G30" s="18">
         <v>19374</v>
       </c>
       <c r="H30" s="18">
         <v>835527500</v>
       </c>
       <c r="I30" s="18">
@@ -10582,51 +12872,51 @@
       <c r="Q30" s="18">
         <v>7</v>
       </c>
       <c r="R30" s="18">
         <v>23163</v>
       </c>
       <c r="S30" s="18">
         <v>236</v>
       </c>
       <c r="T30" s="18">
         <v>13512500</v>
       </c>
       <c r="U30" s="18">
         <v>296</v>
       </c>
       <c r="V30" s="18">
         <v>26851950</v>
       </c>
       <c r="W30" s="18">
         <v>1134</v>
       </c>
       <c r="X30" s="18">
         <v>47185250</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="22">
         <v>26995</v>
       </c>
       <c r="D31" s="18">
         <v>1143033935</v>
       </c>
       <c r="E31" s="18">
         <v>11394</v>
       </c>
       <c r="F31" s="18">
         <v>465252983</v>
       </c>
       <c r="G31" s="18">
         <v>13427</v>
       </c>
       <c r="H31" s="18">
         <v>579264240</v>
       </c>
       <c r="I31" s="18">
@@ -10656,51 +12946,51 @@
       <c r="Q31" s="18">
         <v>5</v>
       </c>
       <c r="R31" s="18">
         <v>8940</v>
       </c>
       <c r="S31" s="18">
         <v>396</v>
       </c>
       <c r="T31" s="18">
         <v>22146400</v>
       </c>
       <c r="U31" s="18">
         <v>215</v>
       </c>
       <c r="V31" s="18">
         <v>19482810</v>
       </c>
       <c r="W31" s="18">
         <v>950</v>
       </c>
       <c r="X31" s="18">
         <v>40003000</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="22">
         <v>18832</v>
       </c>
       <c r="D32" s="18">
         <v>806917731</v>
       </c>
       <c r="E32" s="18">
         <v>6932</v>
       </c>
       <c r="F32" s="18">
         <v>283940641</v>
       </c>
       <c r="G32" s="18">
         <v>10409</v>
       </c>
       <c r="H32" s="18">
         <v>449270072</v>
       </c>
       <c r="I32" s="18">
@@ -10730,51 +13020,51 @@
       <c r="Q32" s="18">
         <v>6</v>
       </c>
       <c r="R32" s="18">
         <v>13502</v>
       </c>
       <c r="S32" s="18">
         <v>298</v>
       </c>
       <c r="T32" s="18">
         <v>16873000</v>
       </c>
       <c r="U32" s="18">
         <v>177</v>
       </c>
       <c r="V32" s="18">
         <v>16104420</v>
       </c>
       <c r="W32" s="18">
         <v>747</v>
       </c>
       <c r="X32" s="18">
         <v>32226250</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="22">
         <v>5702</v>
       </c>
       <c r="D33" s="18">
         <v>238890309</v>
       </c>
       <c r="E33" s="18">
         <v>3150</v>
       </c>
       <c r="F33" s="18">
         <v>130552322</v>
       </c>
       <c r="G33" s="18">
         <v>2070</v>
       </c>
       <c r="H33" s="18">
         <v>87811500</v>
       </c>
       <c r="I33" s="18">
@@ -10804,51 +13094,51 @@
       <c r="Q33" s="18">
         <v>3</v>
       </c>
       <c r="R33" s="18">
         <v>3566</v>
       </c>
       <c r="S33" s="18">
         <v>40</v>
       </c>
       <c r="T33" s="18">
         <v>2209000</v>
       </c>
       <c r="U33" s="18">
         <v>50</v>
       </c>
       <c r="V33" s="18">
         <v>4545450</v>
       </c>
       <c r="W33" s="18">
         <v>226</v>
       </c>
       <c r="X33" s="18">
         <v>9749250</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="23">
         <v>901</v>
       </c>
       <c r="D34" s="19">
         <v>37973921</v>
       </c>
       <c r="E34" s="19">
         <v>334</v>
       </c>
       <c r="F34" s="19">
         <v>13868850</v>
       </c>
       <c r="G34" s="19">
         <v>521</v>
       </c>
       <c r="H34" s="19">
         <v>22277500</v>
       </c>
       <c r="I34" s="19">
@@ -10878,83 +13168,81 @@
       <c r="Q34" s="19">
         <v>0</v>
       </c>
       <c r="R34" s="19">
         <v>0</v>
       </c>
       <c r="S34" s="19">
         <v>7</v>
       </c>
       <c r="T34" s="19">
         <v>394800</v>
       </c>
       <c r="U34" s="19">
         <v>4</v>
       </c>
       <c r="V34" s="19">
         <v>350610</v>
       </c>
       <c r="W34" s="19">
         <v>15</v>
       </c>
       <c r="X34" s="19">
         <v>632625</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...29 lines deleted...]
-      <c r="C36" s="86"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="C10:C11"/>
@@ -10969,494 +13257,494 @@
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="M5:R5"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:X36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="C18" sqref="C18"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="16.5">
-      <c r="A4" s="122" t="s">
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="123"/>
-[...4 lines deleted...]
-      <c r="E4" s="97" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="F4" s="94"/>
-      <c r="G4" s="97" t="s">
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="H4" s="94"/>
-      <c r="I4" s="97" t="s">
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="J4" s="94"/>
-      <c r="K4" s="97" t="s">
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="94"/>
-      <c r="M4" s="113" t="s">
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="N4" s="113"/>
-[...4 lines deleted...]
-      <c r="S4" s="97" t="s">
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="T4" s="94"/>
-      <c r="U4" s="97" t="s">
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="V4" s="94"/>
-      <c r="W4" s="97" t="s">
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X4" s="108"/>
-[...14 lines deleted...]
-      <c r="M5" s="112" t="s">
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="112"/>
-[...14 lines deleted...]
-      <c r="C6" s="103" t="s">
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="104"/>
-      <c r="E6" s="103" t="s">
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="104"/>
-      <c r="G6" s="115" t="s">
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="116"/>
-      <c r="I6" s="103" t="s">
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="104"/>
-      <c r="K6" s="103" t="s">
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="104"/>
-      <c r="M6" s="114" t="s">
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="114"/>
-      <c r="O6" s="114" t="s">
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="P6" s="114"/>
-      <c r="Q6" s="114" t="s">
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="R6" s="114"/>
-      <c r="S6" s="115" t="s">
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="T6" s="116"/>
-      <c r="U6" s="103" t="s">
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V6" s="104"/>
-      <c r="W6" s="103" t="s">
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="X6" s="110"/>
-[...14 lines deleted...]
-      <c r="M7" s="112" t="s">
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="N7" s="112"/>
-      <c r="O7" s="112" t="s">
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="P7" s="112"/>
-      <c r="Q7" s="119" t="s">
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="R7" s="119"/>
-[...10 lines deleted...]
-      <c r="C8" s="107" t="s">
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="107" t="s">
+      <c r="D8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F8" s="107" t="s">
+      <c r="F8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="H8" s="107" t="s">
+      <c r="H8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="107" t="s">
+      <c r="J8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="L8" s="107" t="s">
+      <c r="L8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="N8" s="107" t="s">
+      <c r="N8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="P8" s="107" t="s">
+      <c r="P8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="R8" s="107" t="s">
+      <c r="R8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T8" s="107" t="s">
+      <c r="T8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="V8" s="107" t="s">
+      <c r="V8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="X8" s="120" t="s">
+      <c r="X8" s="87" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
-[...3 lines deleted...]
-      <c r="D9" s="91"/>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
       <c r="E9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
+      <c r="H9" s="58"/>
       <c r="I9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...3 lines deleted...]
-      <c r="L9" s="91"/>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L9" s="58"/>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
+      <c r="N9" s="58"/>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
+      <c r="P9" s="58"/>
       <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R9" s="91"/>
+      <c r="R9" s="58"/>
       <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="T9" s="91"/>
-[...3 lines deleted...]
-      <c r="V9" s="91"/>
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="V9" s="58"/>
       <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="X9" s="103"/>
-[...4 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...3 lines deleted...]
-      <c r="D11" s="92"/>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
+      <c r="F11" s="59"/>
       <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
+      <c r="H11" s="59"/>
       <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
+      <c r="J11" s="59"/>
       <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
+      <c r="L11" s="59"/>
       <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
+      <c r="N11" s="59"/>
       <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
+      <c r="P11" s="59"/>
       <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
+      <c r="R11" s="59"/>
       <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
+      <c r="T11" s="59"/>
       <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
+      <c r="V11" s="59"/>
       <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="24">
         <v>1454560</v>
       </c>
       <c r="D12" s="17">
         <v>61017621631</v>
       </c>
       <c r="E12" s="17">
         <v>571334</v>
       </c>
       <c r="F12" s="17">
         <v>22492557748</v>
       </c>
       <c r="G12" s="17">
         <v>728187</v>
       </c>
       <c r="H12" s="17">
         <v>31321729308</v>
       </c>
       <c r="I12" s="17">
         <v>35091</v>
       </c>
@@ -11484,51 +13772,51 @@
       <c r="Q12" s="17">
         <v>218</v>
       </c>
       <c r="R12" s="17">
         <v>323321</v>
       </c>
       <c r="S12" s="17">
         <v>21740</v>
       </c>
       <c r="T12" s="17">
         <v>1244072489</v>
       </c>
       <c r="U12" s="17">
         <v>18132</v>
       </c>
       <c r="V12" s="17">
         <v>1566777600</v>
       </c>
       <c r="W12" s="17">
         <v>55936</v>
       </c>
       <c r="X12" s="17">
         <v>2382973208</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="22">
         <v>267632</v>
       </c>
       <c r="D13" s="18">
         <v>11265733144</v>
       </c>
       <c r="E13" s="18">
         <v>111482</v>
       </c>
       <c r="F13" s="18">
         <v>4494182257</v>
       </c>
       <c r="G13" s="18">
         <v>135227</v>
       </c>
       <c r="H13" s="18">
         <v>5814895663</v>
       </c>
       <c r="I13" s="18">
@@ -11558,51 +13846,51 @@
       <c r="Q13" s="18">
         <v>40</v>
       </c>
       <c r="R13" s="18">
         <v>59882</v>
       </c>
       <c r="S13" s="18">
         <v>2284</v>
       </c>
       <c r="T13" s="18">
         <v>129567489</v>
       </c>
       <c r="U13" s="18">
         <v>2806</v>
       </c>
       <c r="V13" s="18">
         <v>242611200</v>
       </c>
       <c r="W13" s="18">
         <v>8705</v>
       </c>
       <c r="X13" s="18">
         <v>369452250</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="22">
         <v>217099</v>
       </c>
       <c r="D14" s="18">
         <v>9193431891</v>
       </c>
       <c r="E14" s="18">
         <v>86529</v>
       </c>
       <c r="F14" s="18">
         <v>3516821568</v>
       </c>
       <c r="G14" s="18">
         <v>114908</v>
       </c>
       <c r="H14" s="18">
         <v>4938698310</v>
       </c>
       <c r="I14" s="18">
@@ -11632,51 +13920,51 @@
       <c r="Q14" s="18">
         <v>34</v>
       </c>
       <c r="R14" s="18">
         <v>38153</v>
       </c>
       <c r="S14" s="18">
         <v>5048</v>
       </c>
       <c r="T14" s="18">
         <v>290817200</v>
       </c>
       <c r="U14" s="18">
         <v>1510</v>
       </c>
       <c r="V14" s="18">
         <v>130464000</v>
       </c>
       <c r="W14" s="18">
         <v>4773</v>
       </c>
       <c r="X14" s="18">
         <v>202454235</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="22">
         <v>147460</v>
       </c>
       <c r="D15" s="18">
         <v>6192183425</v>
       </c>
       <c r="E15" s="18">
         <v>60466</v>
       </c>
       <c r="F15" s="18">
         <v>2386095918</v>
       </c>
       <c r="G15" s="18">
         <v>71389</v>
       </c>
       <c r="H15" s="18">
         <v>3075449944</v>
       </c>
       <c r="I15" s="18">
@@ -11706,51 +13994,51 @@
       <c r="Q15" s="18">
         <v>27</v>
       </c>
       <c r="R15" s="18">
         <v>29060</v>
       </c>
       <c r="S15" s="18">
         <v>2271</v>
       </c>
       <c r="T15" s="18">
         <v>129940900</v>
       </c>
       <c r="U15" s="18">
         <v>2147</v>
       </c>
       <c r="V15" s="18">
         <v>185500800</v>
       </c>
       <c r="W15" s="18">
         <v>6673</v>
       </c>
       <c r="X15" s="18">
         <v>286825475</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="22">
         <v>107068</v>
       </c>
       <c r="D16" s="18">
         <v>4490623691</v>
       </c>
       <c r="E16" s="18">
         <v>41656</v>
       </c>
       <c r="F16" s="18">
         <v>1622019412</v>
       </c>
       <c r="G16" s="18">
         <v>55806</v>
       </c>
       <c r="H16" s="18">
         <v>2403649448</v>
       </c>
       <c r="I16" s="18">
@@ -11780,51 +14068,51 @@
       <c r="Q16" s="18">
         <v>12</v>
       </c>
       <c r="R16" s="18">
         <v>23533</v>
       </c>
       <c r="S16" s="18">
         <v>1564</v>
       </c>
       <c r="T16" s="18">
         <v>90043400</v>
       </c>
       <c r="U16" s="18">
         <v>1495</v>
       </c>
       <c r="V16" s="18">
         <v>129168000</v>
       </c>
       <c r="W16" s="18">
         <v>4567</v>
       </c>
       <c r="X16" s="18">
         <v>194034706</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="22">
         <v>174367</v>
       </c>
       <c r="D17" s="18">
         <v>7182072520</v>
       </c>
       <c r="E17" s="18">
         <v>72558</v>
       </c>
       <c r="F17" s="18">
         <v>2719904088</v>
       </c>
       <c r="G17" s="18">
         <v>84939</v>
       </c>
       <c r="H17" s="18">
         <v>3656877250</v>
       </c>
       <c r="I17" s="18">
@@ -11854,51 +14142,51 @@
       <c r="Q17" s="18">
         <v>20</v>
       </c>
       <c r="R17" s="18">
         <v>31399</v>
       </c>
       <c r="S17" s="18">
         <v>2228</v>
       </c>
       <c r="T17" s="18">
         <v>126947000</v>
       </c>
       <c r="U17" s="18">
         <v>2465</v>
       </c>
       <c r="V17" s="18">
         <v>212976000</v>
       </c>
       <c r="W17" s="18">
         <v>7779</v>
       </c>
       <c r="X17" s="18">
         <v>328824010</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="22">
         <v>33595</v>
       </c>
       <c r="D18" s="18">
         <v>1397201038</v>
       </c>
       <c r="E18" s="18">
         <v>11009</v>
       </c>
       <c r="F18" s="18">
         <v>417940645</v>
       </c>
       <c r="G18" s="18">
         <v>19776</v>
       </c>
       <c r="H18" s="18">
         <v>849068000</v>
       </c>
       <c r="I18" s="18">
@@ -11928,51 +14216,51 @@
       <c r="Q18" s="18">
         <v>10</v>
       </c>
       <c r="R18" s="18">
         <v>9016</v>
       </c>
       <c r="S18" s="18">
         <v>414</v>
       </c>
       <c r="T18" s="18">
         <v>23297900</v>
       </c>
       <c r="U18" s="18">
         <v>279</v>
       </c>
       <c r="V18" s="18">
         <v>24105600</v>
       </c>
       <c r="W18" s="18">
         <v>924</v>
       </c>
       <c r="X18" s="18">
         <v>38379250</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="22">
         <v>110327</v>
       </c>
       <c r="D19" s="18">
         <v>4647436059</v>
       </c>
       <c r="E19" s="18">
         <v>49241</v>
       </c>
       <c r="F19" s="18">
         <v>1983885510</v>
       </c>
       <c r="G19" s="18">
         <v>47478</v>
       </c>
       <c r="H19" s="18">
         <v>2039652246</v>
       </c>
       <c r="I19" s="18">
@@ -12002,51 +14290,51 @@
       <c r="Q19" s="18">
         <v>19</v>
       </c>
       <c r="R19" s="18">
         <v>36324</v>
       </c>
       <c r="S19" s="18">
         <v>1886</v>
       </c>
       <c r="T19" s="18">
         <v>108288000</v>
       </c>
       <c r="U19" s="18">
         <v>1505</v>
       </c>
       <c r="V19" s="18">
         <v>130032000</v>
       </c>
       <c r="W19" s="18">
         <v>4554</v>
       </c>
       <c r="X19" s="18">
         <v>197620500</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="22">
         <v>33278</v>
       </c>
       <c r="D20" s="18">
         <v>1405520535</v>
       </c>
       <c r="E20" s="18">
         <v>11928</v>
       </c>
       <c r="F20" s="18">
         <v>480439540</v>
       </c>
       <c r="G20" s="18">
         <v>17449</v>
       </c>
       <c r="H20" s="18">
         <v>747149284</v>
       </c>
       <c r="I20" s="18">
@@ -12076,51 +14364,51 @@
       <c r="Q20" s="18">
         <v>5</v>
       </c>
       <c r="R20" s="18">
         <v>6274</v>
       </c>
       <c r="S20" s="18">
         <v>549</v>
       </c>
       <c r="T20" s="18">
         <v>31228900</v>
       </c>
       <c r="U20" s="18">
         <v>359</v>
       </c>
       <c r="V20" s="18">
         <v>31017600</v>
       </c>
       <c r="W20" s="18">
         <v>1173</v>
       </c>
       <c r="X20" s="18">
         <v>50705000</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="22">
         <v>33342</v>
       </c>
       <c r="D21" s="18">
         <v>1408674395</v>
       </c>
       <c r="E21" s="18">
         <v>12922</v>
       </c>
       <c r="F21" s="18">
         <v>515340956</v>
       </c>
       <c r="G21" s="18">
         <v>16755</v>
       </c>
       <c r="H21" s="18">
         <v>719246759</v>
       </c>
       <c r="I21" s="18">
@@ -12150,51 +14438,51 @@
       <c r="Q21" s="18">
         <v>3</v>
       </c>
       <c r="R21" s="18">
         <v>1884</v>
       </c>
       <c r="S21" s="18">
         <v>646</v>
       </c>
       <c r="T21" s="18">
         <v>36838600</v>
       </c>
       <c r="U21" s="18">
         <v>429</v>
       </c>
       <c r="V21" s="18">
         <v>37065600</v>
       </c>
       <c r="W21" s="18">
         <v>1414</v>
       </c>
       <c r="X21" s="18">
         <v>61115250</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="22">
         <v>66545</v>
       </c>
       <c r="D22" s="18">
         <v>2803766480</v>
       </c>
       <c r="E22" s="18">
         <v>24396</v>
       </c>
       <c r="F22" s="18">
         <v>960992949</v>
       </c>
       <c r="G22" s="18">
         <v>35027</v>
       </c>
       <c r="H22" s="18">
         <v>1505877500</v>
       </c>
       <c r="I22" s="18">
@@ -12224,51 +14512,51 @@
       <c r="Q22" s="18">
         <v>11</v>
       </c>
       <c r="R22" s="18">
         <v>23263</v>
       </c>
       <c r="S22" s="18">
         <v>1218</v>
       </c>
       <c r="T22" s="18">
         <v>69454300</v>
       </c>
       <c r="U22" s="18">
         <v>985</v>
       </c>
       <c r="V22" s="18">
         <v>85104000</v>
       </c>
       <c r="W22" s="18">
         <v>3369</v>
       </c>
       <c r="X22" s="18">
         <v>142818375</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="22">
         <v>27082</v>
       </c>
       <c r="D23" s="18">
         <v>1129826437</v>
       </c>
       <c r="E23" s="18">
         <v>9134</v>
       </c>
       <c r="F23" s="18">
         <v>342553228</v>
       </c>
       <c r="G23" s="18">
         <v>13457</v>
       </c>
       <c r="H23" s="18">
         <v>578588500</v>
       </c>
       <c r="I23" s="18">
@@ -12298,51 +14586,51 @@
       <c r="Q23" s="18">
         <v>3</v>
       </c>
       <c r="R23" s="18">
         <v>9734</v>
       </c>
       <c r="S23" s="18">
         <v>378</v>
       </c>
       <c r="T23" s="18">
         <v>21582400</v>
       </c>
       <c r="U23" s="18">
         <v>475</v>
       </c>
       <c r="V23" s="18">
         <v>41040000</v>
       </c>
       <c r="W23" s="18">
         <v>1343</v>
       </c>
       <c r="X23" s="18">
         <v>58574250</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="22">
         <v>33984</v>
       </c>
       <c r="D24" s="18">
         <v>1436695087</v>
       </c>
       <c r="E24" s="18">
         <v>11616</v>
       </c>
       <c r="F24" s="18">
         <v>453387511</v>
       </c>
       <c r="G24" s="18">
         <v>18925</v>
       </c>
       <c r="H24" s="18">
         <v>811442000</v>
       </c>
       <c r="I24" s="18">
@@ -12372,51 +14660,51 @@
       <c r="Q24" s="18">
         <v>2</v>
       </c>
       <c r="R24" s="18">
         <v>5033</v>
       </c>
       <c r="S24" s="18">
         <v>684</v>
       </c>
       <c r="T24" s="18">
         <v>38749600</v>
       </c>
       <c r="U24" s="18">
         <v>535</v>
       </c>
       <c r="V24" s="18">
         <v>46224000</v>
       </c>
       <c r="W24" s="18">
         <v>1703</v>
       </c>
       <c r="X24" s="18">
         <v>72448500</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="22">
         <v>23472</v>
       </c>
       <c r="D25" s="18">
         <v>974932777</v>
       </c>
       <c r="E25" s="18">
         <v>8929</v>
       </c>
       <c r="F25" s="18">
         <v>330296607</v>
       </c>
       <c r="G25" s="18">
         <v>11501</v>
       </c>
       <c r="H25" s="18">
         <v>494227000</v>
       </c>
       <c r="I25" s="18">
@@ -12446,51 +14734,51 @@
       <c r="Q25" s="18">
         <v>5</v>
       </c>
       <c r="R25" s="18">
         <v>3900</v>
       </c>
       <c r="S25" s="18">
         <v>541</v>
       </c>
       <c r="T25" s="18">
         <v>30653400</v>
       </c>
       <c r="U25" s="18">
         <v>439</v>
       </c>
       <c r="V25" s="18">
         <v>37929600</v>
       </c>
       <c r="W25" s="18">
         <v>1356</v>
       </c>
       <c r="X25" s="18">
         <v>57363375</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="22">
         <v>43766</v>
       </c>
       <c r="D26" s="18">
         <v>1794522247</v>
       </c>
       <c r="E26" s="18">
         <v>16327</v>
       </c>
       <c r="F26" s="18">
         <v>586933816</v>
       </c>
       <c r="G26" s="18">
         <v>17878</v>
       </c>
       <c r="H26" s="18">
         <v>772694980</v>
       </c>
       <c r="I26" s="18">
@@ -12520,51 +14808,51 @@
       <c r="Q26" s="18">
         <v>8</v>
       </c>
       <c r="R26" s="18">
         <v>11652</v>
       </c>
       <c r="S26" s="18">
         <v>443</v>
       </c>
       <c r="T26" s="18">
         <v>25506900</v>
       </c>
       <c r="U26" s="18">
         <v>1001</v>
       </c>
       <c r="V26" s="18">
         <v>86486400</v>
       </c>
       <c r="W26" s="18">
         <v>2908</v>
       </c>
       <c r="X26" s="18">
         <v>123379407</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="22">
         <v>18027</v>
       </c>
       <c r="D27" s="18">
         <v>760671575</v>
       </c>
       <c r="E27" s="18">
         <v>3926</v>
       </c>
       <c r="F27" s="18">
         <v>148097822</v>
       </c>
       <c r="G27" s="18">
         <v>5740</v>
       </c>
       <c r="H27" s="18">
         <v>247985000</v>
       </c>
       <c r="I27" s="18">
@@ -12594,51 +14882,51 @@
       <c r="Q27" s="18">
         <v>2</v>
       </c>
       <c r="R27" s="18">
         <v>4608</v>
       </c>
       <c r="S27" s="18">
         <v>140</v>
       </c>
       <c r="T27" s="18">
         <v>8112200</v>
       </c>
       <c r="U27" s="18">
         <v>397</v>
       </c>
       <c r="V27" s="18">
         <v>34300800</v>
       </c>
       <c r="W27" s="18">
         <v>821</v>
       </c>
       <c r="X27" s="18">
         <v>35560000</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="22">
         <v>28244</v>
       </c>
       <c r="D28" s="18">
         <v>1199965260</v>
       </c>
       <c r="E28" s="18">
         <v>7497</v>
       </c>
       <c r="F28" s="18">
         <v>296399189</v>
       </c>
       <c r="G28" s="18">
         <v>11412</v>
       </c>
       <c r="H28" s="18">
         <v>492030500</v>
       </c>
       <c r="I28" s="18">
@@ -12668,51 +14956,51 @@
       <c r="Q28" s="18">
         <v>1</v>
       </c>
       <c r="R28" s="18">
         <v>1904</v>
       </c>
       <c r="S28" s="18">
         <v>421</v>
       </c>
       <c r="T28" s="18">
         <v>24346000</v>
       </c>
       <c r="U28" s="18">
         <v>417</v>
       </c>
       <c r="V28" s="18">
         <v>36028800</v>
       </c>
       <c r="W28" s="18">
         <v>993</v>
       </c>
       <c r="X28" s="18">
         <v>43447250</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="22">
         <v>4793</v>
       </c>
       <c r="D29" s="18">
         <v>172668091</v>
       </c>
       <c r="E29" s="18">
         <v>2176</v>
       </c>
       <c r="F29" s="18">
         <v>59119780</v>
       </c>
       <c r="G29" s="18">
         <v>2212</v>
       </c>
       <c r="H29" s="18">
         <v>94539500</v>
       </c>
       <c r="I29" s="18">
@@ -12742,51 +15030,51 @@
       <c r="Q29" s="18">
         <v>1</v>
       </c>
       <c r="R29" s="18">
         <v>228</v>
       </c>
       <c r="S29" s="18">
         <v>48</v>
       </c>
       <c r="T29" s="18">
         <v>2782400</v>
       </c>
       <c r="U29" s="18">
         <v>67</v>
       </c>
       <c r="V29" s="18">
         <v>5788800</v>
       </c>
       <c r="W29" s="18">
         <v>214</v>
       </c>
       <c r="X29" s="18">
         <v>8582000</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>33709</v>
       </c>
       <c r="D30" s="18">
         <v>1425278426</v>
       </c>
       <c r="E30" s="18">
         <v>10744</v>
       </c>
       <c r="F30" s="18">
         <v>427203548</v>
       </c>
       <c r="G30" s="18">
         <v>20460</v>
       </c>
       <c r="H30" s="18">
         <v>882374000</v>
       </c>
       <c r="I30" s="18">
@@ -12816,51 +15104,51 @@
       <c r="Q30" s="18">
         <v>6</v>
       </c>
       <c r="R30" s="18">
         <v>7994</v>
       </c>
       <c r="S30" s="18">
         <v>242</v>
       </c>
       <c r="T30" s="18">
         <v>13803900</v>
       </c>
       <c r="U30" s="18">
         <v>302</v>
       </c>
       <c r="V30" s="18">
         <v>26092800</v>
       </c>
       <c r="W30" s="18">
         <v>975</v>
       </c>
       <c r="X30" s="18">
         <v>40660375</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="22">
         <v>26054</v>
       </c>
       <c r="D31" s="18">
         <v>1093365624</v>
       </c>
       <c r="E31" s="18">
         <v>9719</v>
       </c>
       <c r="F31" s="18">
         <v>387507497</v>
       </c>
       <c r="G31" s="18">
         <v>14192</v>
       </c>
       <c r="H31" s="18">
         <v>611023243</v>
       </c>
       <c r="I31" s="18">
@@ -12890,51 +15178,51 @@
       <c r="Q31" s="18">
         <v>4</v>
       </c>
       <c r="R31" s="18">
         <v>6228</v>
       </c>
       <c r="S31" s="18">
         <v>388</v>
       </c>
       <c r="T31" s="18">
         <v>22000700</v>
       </c>
       <c r="U31" s="18">
         <v>251</v>
       </c>
       <c r="V31" s="18">
         <v>21686400</v>
       </c>
       <c r="W31" s="18">
         <v>816</v>
       </c>
       <c r="X31" s="18">
         <v>33707625</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="22">
         <v>18503</v>
       </c>
       <c r="D32" s="18">
         <v>786728778</v>
       </c>
       <c r="E32" s="18">
         <v>6070</v>
       </c>
       <c r="F32" s="18">
         <v>243104457</v>
       </c>
       <c r="G32" s="18">
         <v>10988</v>
       </c>
       <c r="H32" s="18">
         <v>471983800</v>
       </c>
       <c r="I32" s="18">
@@ -12964,51 +15252,51 @@
       <c r="Q32" s="18">
         <v>4</v>
       </c>
       <c r="R32" s="18">
         <v>11340</v>
       </c>
       <c r="S32" s="18">
         <v>300</v>
       </c>
       <c r="T32" s="18">
         <v>17357100</v>
       </c>
       <c r="U32" s="18">
         <v>204</v>
       </c>
       <c r="V32" s="18">
         <v>17625600</v>
       </c>
       <c r="W32" s="18">
         <v>665</v>
       </c>
       <c r="X32" s="18">
         <v>28285375</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="22">
         <v>5331</v>
       </c>
       <c r="D33" s="18">
         <v>219158945</v>
       </c>
       <c r="E33" s="18">
         <v>2720</v>
       </c>
       <c r="F33" s="18">
         <v>108524289</v>
       </c>
       <c r="G33" s="18">
         <v>2121</v>
       </c>
       <c r="H33" s="18">
         <v>90934881</v>
       </c>
       <c r="I33" s="18">
@@ -13038,51 +15326,51 @@
       <c r="Q33" s="18">
         <v>1</v>
       </c>
       <c r="R33" s="18">
         <v>1912</v>
       </c>
       <c r="S33" s="18">
         <v>40</v>
       </c>
       <c r="T33" s="18">
         <v>2359400</v>
       </c>
       <c r="U33" s="18">
         <v>57</v>
       </c>
       <c r="V33" s="18">
         <v>4924800</v>
       </c>
       <c r="W33" s="18">
         <v>199</v>
       </c>
       <c r="X33" s="18">
         <v>8131375</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="23">
         <v>882</v>
       </c>
       <c r="D34" s="19">
         <v>37165206</v>
       </c>
       <c r="E34" s="19">
         <v>289</v>
       </c>
       <c r="F34" s="19">
         <v>11807161</v>
       </c>
       <c r="G34" s="19">
         <v>547</v>
       </c>
       <c r="H34" s="19">
         <v>23341500</v>
       </c>
       <c r="I34" s="19">
@@ -13112,83 +15400,81 @@
       <c r="Q34" s="19">
         <v>0</v>
       </c>
       <c r="R34" s="19">
         <v>0</v>
       </c>
       <c r="S34" s="19">
         <v>7</v>
       </c>
       <c r="T34" s="19">
         <v>394800</v>
       </c>
       <c r="U34" s="19">
         <v>7</v>
       </c>
       <c r="V34" s="19">
         <v>604800</v>
       </c>
       <c r="W34" s="19">
         <v>12</v>
       </c>
       <c r="X34" s="19">
         <v>604625</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...29 lines deleted...]
-      <c r="C36" s="86"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="M5:R5"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
@@ -13204,494 +15490,494 @@
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="T8:T9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:X36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="C18" sqref="C18"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.75" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.125" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.125" style="1" customWidth="1"/>
     <col min="9" max="9" width="16" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="16.875" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.25" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.5" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.25" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.625" style="1" customWidth="1"/>
     <col min="20" max="20" width="16.5" style="1" customWidth="1"/>
     <col min="21" max="21" width="15" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.875" style="1" customWidth="1"/>
     <col min="23" max="24" width="16.5" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="16.5">
-      <c r="A4" s="122" t="s">
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="123"/>
-[...4 lines deleted...]
-      <c r="E4" s="97" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="F4" s="94"/>
-      <c r="G4" s="97" t="s">
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="H4" s="94"/>
-      <c r="I4" s="97" t="s">
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="J4" s="94"/>
-      <c r="K4" s="97" t="s">
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="94"/>
-      <c r="M4" s="113" t="s">
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="N4" s="113"/>
-[...4 lines deleted...]
-      <c r="S4" s="97" t="s">
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="T4" s="94"/>
-      <c r="U4" s="97" t="s">
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="V4" s="94"/>
-      <c r="W4" s="97" t="s">
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X4" s="108"/>
-[...14 lines deleted...]
-      <c r="M5" s="112" t="s">
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="112"/>
-[...14 lines deleted...]
-      <c r="C6" s="103" t="s">
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="104"/>
-      <c r="E6" s="103" t="s">
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="104"/>
-      <c r="G6" s="115" t="s">
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="116"/>
-      <c r="I6" s="103" t="s">
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="104"/>
-      <c r="K6" s="103" t="s">
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="104"/>
-      <c r="M6" s="114" t="s">
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="N6" s="114"/>
-      <c r="O6" s="114" t="s">
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="114"/>
-      <c r="Q6" s="114" t="s">
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="R6" s="114"/>
-      <c r="S6" s="115" t="s">
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="T6" s="116"/>
-      <c r="U6" s="103" t="s">
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V6" s="104"/>
-      <c r="W6" s="103" t="s">
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="X6" s="110"/>
-[...14 lines deleted...]
-      <c r="M7" s="112" t="s">
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="N7" s="112"/>
-      <c r="O7" s="112" t="s">
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="P7" s="112"/>
-      <c r="Q7" s="119" t="s">
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="R7" s="119"/>
-[...10 lines deleted...]
-      <c r="C8" s="107" t="s">
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="107" t="s">
+      <c r="D8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F8" s="107" t="s">
+      <c r="F8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="H8" s="107" t="s">
+      <c r="H8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="107" t="s">
+      <c r="J8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="L8" s="107" t="s">
+      <c r="L8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="N8" s="107" t="s">
+      <c r="N8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="P8" s="107" t="s">
+      <c r="P8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="R8" s="107" t="s">
+      <c r="R8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T8" s="107" t="s">
+      <c r="T8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="V8" s="107" t="s">
+      <c r="V8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="X8" s="120" t="s">
+      <c r="X8" s="87" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
-[...3 lines deleted...]
-      <c r="D9" s="91"/>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
       <c r="E9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
+      <c r="H9" s="58"/>
       <c r="I9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
+      <c r="J9" s="58"/>
       <c r="K9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L9" s="91"/>
+      <c r="L9" s="58"/>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
+      <c r="N9" s="58"/>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
+      <c r="P9" s="58"/>
       <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R9" s="91"/>
+      <c r="R9" s="58"/>
       <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="T9" s="91"/>
+      <c r="T9" s="58"/>
       <c r="U9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="V9" s="91"/>
+      <c r="V9" s="58"/>
       <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="X9" s="103"/>
-[...4 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...3 lines deleted...]
-      <c r="D11" s="92"/>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
+      <c r="F11" s="59"/>
       <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
+      <c r="H11" s="59"/>
       <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
+      <c r="J11" s="59"/>
       <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
+      <c r="L11" s="59"/>
       <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
+      <c r="N11" s="59"/>
       <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
+      <c r="P11" s="59"/>
       <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
+      <c r="R11" s="59"/>
       <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
+      <c r="T11" s="59"/>
       <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
+      <c r="V11" s="59"/>
       <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="24">
         <v>1373599</v>
       </c>
       <c r="D12" s="17">
         <v>58001718756</v>
       </c>
       <c r="E12" s="17">
         <v>466600</v>
       </c>
       <c r="F12" s="17">
         <v>18171100916</v>
       </c>
       <c r="G12" s="17">
         <v>764476</v>
       </c>
       <c r="H12" s="17">
         <v>33074562302</v>
       </c>
       <c r="I12" s="17">
         <v>33099</v>
       </c>
@@ -13719,51 +16005,51 @@
       <c r="Q12" s="17">
         <v>168</v>
       </c>
       <c r="R12" s="17">
         <v>231464</v>
       </c>
       <c r="S12" s="17">
         <v>21762</v>
       </c>
       <c r="T12" s="17">
         <v>1305985461</v>
       </c>
       <c r="U12" s="17">
         <v>18328</v>
       </c>
       <c r="V12" s="17">
         <v>1583625600</v>
       </c>
       <c r="W12" s="17">
         <v>46793</v>
       </c>
       <c r="X12" s="17">
         <v>1973136883</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="22">
         <v>251581</v>
       </c>
       <c r="D13" s="18">
         <v>10635840344</v>
       </c>
       <c r="E13" s="18">
         <v>90312</v>
       </c>
       <c r="F13" s="18">
         <v>3579445396</v>
       </c>
       <c r="G13" s="18">
         <v>142148</v>
       </c>
       <c r="H13" s="18">
         <v>6168063459</v>
       </c>
       <c r="I13" s="18">
@@ -13793,51 +16079,51 @@
       <c r="Q13" s="18">
         <v>33</v>
       </c>
       <c r="R13" s="18">
         <v>40935</v>
       </c>
       <c r="S13" s="18">
         <v>2273</v>
       </c>
       <c r="T13" s="18">
         <v>131398269</v>
       </c>
       <c r="U13" s="18">
         <v>2906</v>
       </c>
       <c r="V13" s="18">
         <v>251164800</v>
       </c>
       <c r="W13" s="18">
         <v>7305</v>
       </c>
       <c r="X13" s="18">
         <v>306412125</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="22">
         <v>204951</v>
       </c>
       <c r="D14" s="18">
         <v>8764047317</v>
       </c>
       <c r="E14" s="18">
         <v>69906</v>
       </c>
       <c r="F14" s="18">
         <v>2788583775</v>
       </c>
       <c r="G14" s="18">
         <v>120253</v>
       </c>
       <c r="H14" s="18">
         <v>5250388345</v>
       </c>
       <c r="I14" s="18">
@@ -13867,51 +16153,51 @@
       <c r="Q14" s="18">
         <v>23</v>
       </c>
       <c r="R14" s="18">
         <v>24128</v>
       </c>
       <c r="S14" s="18">
         <v>5322</v>
       </c>
       <c r="T14" s="18">
         <v>319835000</v>
       </c>
       <c r="U14" s="18">
         <v>1537</v>
       </c>
       <c r="V14" s="18">
         <v>132796800</v>
       </c>
       <c r="W14" s="18">
         <v>4028</v>
       </c>
       <c r="X14" s="18">
         <v>167484665</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="22">
         <v>138475</v>
       </c>
       <c r="D15" s="18">
         <v>5843879321</v>
       </c>
       <c r="E15" s="18">
         <v>49010</v>
       </c>
       <c r="F15" s="18">
         <v>1910877294</v>
       </c>
       <c r="G15" s="18">
         <v>75287</v>
       </c>
       <c r="H15" s="18">
         <v>3254316932</v>
       </c>
       <c r="I15" s="18">
@@ -13941,51 +16227,51 @@
       <c r="Q15" s="18">
         <v>20</v>
       </c>
       <c r="R15" s="18">
         <v>25374</v>
       </c>
       <c r="S15" s="18">
         <v>2215</v>
       </c>
       <c r="T15" s="18">
         <v>134192033</v>
       </c>
       <c r="U15" s="18">
         <v>2184</v>
       </c>
       <c r="V15" s="18">
         <v>188697600</v>
       </c>
       <c r="W15" s="18">
         <v>5598</v>
       </c>
       <c r="X15" s="18">
         <v>239744125</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="22">
         <v>101825</v>
       </c>
       <c r="D16" s="18">
         <v>4285705952</v>
       </c>
       <c r="E16" s="18">
         <v>34121</v>
       </c>
       <c r="F16" s="18">
         <v>1313611929</v>
       </c>
       <c r="G16" s="18">
         <v>58847</v>
       </c>
       <c r="H16" s="18">
         <v>2531895409</v>
       </c>
       <c r="I16" s="18">
@@ -14015,51 +16301,51 @@
       <c r="Q16" s="18">
         <v>7</v>
       </c>
       <c r="R16" s="18">
         <v>11518</v>
       </c>
       <c r="S16" s="18">
         <v>1538</v>
       </c>
       <c r="T16" s="18">
         <v>94602100</v>
       </c>
       <c r="U16" s="18">
         <v>1534</v>
       </c>
       <c r="V16" s="18">
         <v>132537600</v>
       </c>
       <c r="W16" s="18">
         <v>3884</v>
       </c>
       <c r="X16" s="18">
         <v>163446713</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="22">
         <v>164431</v>
       </c>
       <c r="D17" s="18">
         <v>6791104542</v>
       </c>
       <c r="E17" s="18">
         <v>59732</v>
       </c>
       <c r="F17" s="18">
         <v>2201205695</v>
       </c>
       <c r="G17" s="18">
         <v>89126</v>
       </c>
       <c r="H17" s="18">
         <v>3835350845</v>
       </c>
       <c r="I17" s="18">
@@ -14089,51 +16375,51 @@
       <c r="Q17" s="18">
         <v>14</v>
       </c>
       <c r="R17" s="18">
         <v>20767</v>
       </c>
       <c r="S17" s="18">
         <v>2215</v>
       </c>
       <c r="T17" s="18">
         <v>131430800</v>
       </c>
       <c r="U17" s="18">
         <v>2519</v>
       </c>
       <c r="V17" s="18">
         <v>217641600</v>
       </c>
       <c r="W17" s="18">
         <v>6569</v>
       </c>
       <c r="X17" s="18">
         <v>273681905</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="22">
         <v>32536</v>
       </c>
       <c r="D18" s="18">
         <v>1376800586</v>
       </c>
       <c r="E18" s="18">
         <v>9247</v>
       </c>
       <c r="F18" s="18">
         <v>351733463</v>
       </c>
       <c r="G18" s="18">
         <v>20708</v>
       </c>
       <c r="H18" s="18">
         <v>902094088</v>
       </c>
       <c r="I18" s="18">
@@ -14163,51 +16449,51 @@
       <c r="Q18" s="18">
         <v>7</v>
       </c>
       <c r="R18" s="18">
         <v>7518</v>
       </c>
       <c r="S18" s="18">
         <v>388</v>
       </c>
       <c r="T18" s="18">
         <v>23448300</v>
       </c>
       <c r="U18" s="18">
         <v>307</v>
       </c>
       <c r="V18" s="18">
         <v>26524800</v>
       </c>
       <c r="W18" s="18">
         <v>748</v>
       </c>
       <c r="X18" s="18">
         <v>30793875</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="22">
         <v>101738</v>
       </c>
       <c r="D19" s="18">
         <v>4304877181</v>
       </c>
       <c r="E19" s="18">
         <v>39454</v>
       </c>
       <c r="F19" s="18">
         <v>1573373377</v>
       </c>
       <c r="G19" s="18">
         <v>49888</v>
       </c>
       <c r="H19" s="18">
         <v>2150594135</v>
       </c>
       <c r="I19" s="18">
@@ -14237,51 +16523,51 @@
       <c r="Q19" s="18">
         <v>17</v>
       </c>
       <c r="R19" s="18">
         <v>28720</v>
       </c>
       <c r="S19" s="18">
         <v>1838</v>
       </c>
       <c r="T19" s="18">
         <v>113693000</v>
       </c>
       <c r="U19" s="18">
         <v>1493</v>
       </c>
       <c r="V19" s="18">
         <v>128995200</v>
       </c>
       <c r="W19" s="18">
         <v>3832</v>
       </c>
       <c r="X19" s="18">
         <v>164760000</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="22">
         <v>31705</v>
       </c>
       <c r="D20" s="18">
         <v>1349231916</v>
       </c>
       <c r="E20" s="18">
         <v>9920</v>
       </c>
       <c r="F20" s="18">
         <v>395111697</v>
       </c>
       <c r="G20" s="18">
         <v>18171</v>
       </c>
       <c r="H20" s="18">
         <v>786996600</v>
       </c>
       <c r="I20" s="18">
@@ -14311,51 +16597,51 @@
       <c r="Q20" s="18">
         <v>3</v>
       </c>
       <c r="R20" s="18">
         <v>2220</v>
       </c>
       <c r="S20" s="18">
         <v>561</v>
       </c>
       <c r="T20" s="18">
         <v>33144400</v>
       </c>
       <c r="U20" s="18">
         <v>350</v>
       </c>
       <c r="V20" s="18">
         <v>30240000</v>
       </c>
       <c r="W20" s="18">
         <v>965</v>
       </c>
       <c r="X20" s="18">
         <v>41810750</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="22">
         <v>31666</v>
       </c>
       <c r="D21" s="18">
         <v>1350178304</v>
       </c>
       <c r="E21" s="18">
         <v>10847</v>
       </c>
       <c r="F21" s="18">
         <v>435799366</v>
       </c>
       <c r="G21" s="18">
         <v>17457</v>
       </c>
       <c r="H21" s="18">
         <v>752828900</v>
       </c>
       <c r="I21" s="18">
@@ -14385,51 +16671,51 @@
       <c r="Q21" s="18">
         <v>3</v>
       </c>
       <c r="R21" s="18">
         <v>815</v>
       </c>
       <c r="S21" s="18">
         <v>647</v>
       </c>
       <c r="T21" s="18">
         <v>37303900</v>
       </c>
       <c r="U21" s="18">
         <v>427</v>
       </c>
       <c r="V21" s="18">
         <v>36892800</v>
       </c>
       <c r="W21" s="18">
         <v>1204</v>
       </c>
       <c r="X21" s="18">
         <v>50713875</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="22">
         <v>62929</v>
       </c>
       <c r="D22" s="18">
         <v>2682157751</v>
       </c>
       <c r="E22" s="18">
         <v>19900</v>
       </c>
       <c r="F22" s="18">
         <v>790468796</v>
       </c>
       <c r="G22" s="18">
         <v>36721</v>
       </c>
       <c r="H22" s="18">
         <v>1582124500</v>
       </c>
       <c r="I22" s="18">
@@ -14459,51 +16745,51 @@
       <c r="Q22" s="18">
         <v>10</v>
       </c>
       <c r="R22" s="18">
         <v>24626</v>
       </c>
       <c r="S22" s="18">
         <v>1187</v>
       </c>
       <c r="T22" s="18">
         <v>71120400</v>
       </c>
       <c r="U22" s="18">
         <v>1005</v>
       </c>
       <c r="V22" s="18">
         <v>86832000</v>
       </c>
       <c r="W22" s="18">
         <v>2771</v>
       </c>
       <c r="X22" s="18">
         <v>117226000</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="22">
         <v>25833</v>
       </c>
       <c r="D23" s="18">
         <v>1095264297</v>
       </c>
       <c r="E23" s="18">
         <v>7701</v>
       </c>
       <c r="F23" s="18">
         <v>298620897</v>
       </c>
       <c r="G23" s="18">
         <v>14034</v>
       </c>
       <c r="H23" s="18">
         <v>604043603</v>
       </c>
       <c r="I23" s="18">
@@ -14533,51 +16819,51 @@
       <c r="Q23" s="18">
         <v>2</v>
       </c>
       <c r="R23" s="18">
         <v>1572</v>
       </c>
       <c r="S23" s="18">
         <v>369</v>
       </c>
       <c r="T23" s="18">
         <v>21751600</v>
       </c>
       <c r="U23" s="18">
         <v>477</v>
       </c>
       <c r="V23" s="18">
         <v>41212800</v>
       </c>
       <c r="W23" s="18">
         <v>1124</v>
       </c>
       <c r="X23" s="18">
         <v>47992000</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="22">
         <v>32783</v>
       </c>
       <c r="D24" s="18">
         <v>1400845191</v>
       </c>
       <c r="E24" s="18">
         <v>9903</v>
       </c>
       <c r="F24" s="18">
         <v>394401222</v>
       </c>
       <c r="G24" s="18">
         <v>19759</v>
       </c>
       <c r="H24" s="18">
         <v>848785878</v>
       </c>
       <c r="I24" s="18">
@@ -14607,51 +16893,51 @@
       <c r="Q24" s="18">
         <v>1</v>
       </c>
       <c r="R24" s="18">
         <v>2016</v>
       </c>
       <c r="S24" s="18">
         <v>675</v>
       </c>
       <c r="T24" s="18">
         <v>39585259</v>
       </c>
       <c r="U24" s="18">
         <v>516</v>
       </c>
       <c r="V24" s="18">
         <v>44582400</v>
       </c>
       <c r="W24" s="18">
         <v>1405</v>
       </c>
       <c r="X24" s="18">
         <v>59896375</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="22">
         <v>22159</v>
       </c>
       <c r="D25" s="18">
         <v>927474106</v>
       </c>
       <c r="E25" s="18">
         <v>7453</v>
       </c>
       <c r="F25" s="18">
         <v>275840502</v>
       </c>
       <c r="G25" s="18">
         <v>12020</v>
       </c>
       <c r="H25" s="18">
         <v>516860585</v>
       </c>
       <c r="I25" s="18">
@@ -14681,51 +16967,51 @@
       <c r="Q25" s="18">
         <v>4</v>
       </c>
       <c r="R25" s="18">
         <v>4082</v>
       </c>
       <c r="S25" s="18">
         <v>521</v>
       </c>
       <c r="T25" s="18">
         <v>31767300</v>
       </c>
       <c r="U25" s="18">
         <v>400</v>
       </c>
       <c r="V25" s="18">
         <v>34560000</v>
       </c>
       <c r="W25" s="18">
         <v>1099</v>
       </c>
       <c r="X25" s="18">
         <v>46133500</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="22">
         <v>40819</v>
       </c>
       <c r="D26" s="18">
         <v>1693121455</v>
       </c>
       <c r="E26" s="18">
         <v>13346</v>
       </c>
       <c r="F26" s="18">
         <v>483433624</v>
       </c>
       <c r="G26" s="18">
         <v>18860</v>
       </c>
       <c r="H26" s="18">
         <v>814300474</v>
       </c>
       <c r="I26" s="18">
@@ -14755,51 +17041,51 @@
       <c r="Q26" s="18">
         <v>9</v>
       </c>
       <c r="R26" s="18">
         <v>11874</v>
       </c>
       <c r="S26" s="18">
         <v>438</v>
       </c>
       <c r="T26" s="18">
         <v>26655700</v>
       </c>
       <c r="U26" s="18">
         <v>918</v>
       </c>
       <c r="V26" s="18">
         <v>79315200</v>
       </c>
       <c r="W26" s="18">
         <v>2429</v>
       </c>
       <c r="X26" s="18">
         <v>100991850</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="22">
         <v>17332</v>
       </c>
       <c r="D27" s="18">
         <v>738826292</v>
       </c>
       <c r="E27" s="18">
         <v>3280</v>
       </c>
       <c r="F27" s="18">
         <v>127111728</v>
       </c>
       <c r="G27" s="18">
         <v>6074</v>
       </c>
       <c r="H27" s="18">
         <v>262922000</v>
       </c>
       <c r="I27" s="18">
@@ -14829,51 +17115,51 @@
       <c r="Q27" s="18">
         <v>2</v>
       </c>
       <c r="R27" s="18">
         <v>4087</v>
       </c>
       <c r="S27" s="18">
         <v>135</v>
       </c>
       <c r="T27" s="18">
         <v>8774900</v>
       </c>
       <c r="U27" s="18">
         <v>375</v>
       </c>
       <c r="V27" s="18">
         <v>32400000</v>
       </c>
       <c r="W27" s="18">
         <v>669</v>
       </c>
       <c r="X27" s="18">
         <v>28831250</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="22">
         <v>27240</v>
       </c>
       <c r="D28" s="18">
         <v>1168397045</v>
       </c>
       <c r="E28" s="18">
         <v>6286</v>
       </c>
       <c r="F28" s="18">
         <v>251476905</v>
       </c>
       <c r="G28" s="18">
         <v>12037</v>
       </c>
       <c r="H28" s="18">
         <v>521686932</v>
       </c>
       <c r="I28" s="18">
@@ -14903,51 +17189,51 @@
       <c r="Q28" s="18">
         <v>2</v>
       </c>
       <c r="R28" s="18">
         <v>1946</v>
       </c>
       <c r="S28" s="18">
         <v>429</v>
       </c>
       <c r="T28" s="18">
         <v>25205400</v>
       </c>
       <c r="U28" s="18">
         <v>457</v>
       </c>
       <c r="V28" s="18">
         <v>39484800</v>
       </c>
       <c r="W28" s="18">
         <v>808</v>
       </c>
       <c r="X28" s="18">
         <v>34571250</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="22">
         <v>4422</v>
       </c>
       <c r="D29" s="18">
         <v>163903891</v>
       </c>
       <c r="E29" s="18">
         <v>1789</v>
       </c>
       <c r="F29" s="18">
         <v>47534036</v>
       </c>
       <c r="G29" s="18">
         <v>2282</v>
       </c>
       <c r="H29" s="18">
         <v>99056000</v>
       </c>
       <c r="I29" s="18">
@@ -14977,51 +17263,51 @@
       <c r="Q29" s="18">
         <v>1</v>
       </c>
       <c r="R29" s="18">
         <v>228</v>
       </c>
       <c r="S29" s="18">
         <v>51</v>
       </c>
       <c r="T29" s="18">
         <v>2998600</v>
       </c>
       <c r="U29" s="18">
         <v>69</v>
       </c>
       <c r="V29" s="18">
         <v>5961600</v>
       </c>
       <c r="W29" s="18">
         <v>164</v>
       </c>
       <c r="X29" s="18">
         <v>6755000</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>32667</v>
       </c>
       <c r="D30" s="18">
         <v>1377667202</v>
       </c>
       <c r="E30" s="18">
         <v>8831</v>
       </c>
       <c r="F30" s="18">
         <v>340260609</v>
       </c>
       <c r="G30" s="18">
         <v>21559</v>
       </c>
       <c r="H30" s="18">
         <v>928926834</v>
       </c>
       <c r="I30" s="18">
@@ -15051,51 +17337,51 @@
       <c r="Q30" s="18">
         <v>2</v>
       </c>
       <c r="R30" s="18">
         <v>1680</v>
       </c>
       <c r="S30" s="18">
         <v>236</v>
       </c>
       <c r="T30" s="18">
         <v>14301600</v>
       </c>
       <c r="U30" s="18">
         <v>328</v>
       </c>
       <c r="V30" s="18">
         <v>28339200</v>
       </c>
       <c r="W30" s="18">
         <v>823</v>
       </c>
       <c r="X30" s="18">
         <v>33611375</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="22">
         <v>24932</v>
       </c>
       <c r="D31" s="18">
         <v>1051034272</v>
       </c>
       <c r="E31" s="18">
         <v>8035</v>
       </c>
       <c r="F31" s="18">
         <v>312765488</v>
       </c>
       <c r="G31" s="18">
         <v>14946</v>
       </c>
       <c r="H31" s="18">
         <v>647241047</v>
       </c>
       <c r="I31" s="18">
@@ -15125,51 +17411,51 @@
       <c r="Q31" s="18">
         <v>3</v>
       </c>
       <c r="R31" s="18">
         <v>3916</v>
       </c>
       <c r="S31" s="18">
         <v>374</v>
       </c>
       <c r="T31" s="18">
         <v>22983000</v>
       </c>
       <c r="U31" s="18">
         <v>267</v>
       </c>
       <c r="V31" s="18">
         <v>23068800</v>
       </c>
       <c r="W31" s="18">
         <v>661</v>
       </c>
       <c r="X31" s="18">
         <v>28246750</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="22">
         <v>17924</v>
       </c>
       <c r="D32" s="18">
         <v>765895072</v>
       </c>
       <c r="E32" s="18">
         <v>5092</v>
       </c>
       <c r="F32" s="18">
         <v>202363014</v>
       </c>
       <c r="G32" s="18">
         <v>11524</v>
       </c>
       <c r="H32" s="18">
         <v>496153736</v>
       </c>
       <c r="I32" s="18">
@@ -15199,51 +17485,51 @@
       <c r="Q32" s="18">
         <v>4</v>
       </c>
       <c r="R32" s="18">
         <v>12098</v>
       </c>
       <c r="S32" s="18">
         <v>297</v>
       </c>
       <c r="T32" s="18">
         <v>18621400</v>
       </c>
       <c r="U32" s="18">
         <v>207</v>
       </c>
       <c r="V32" s="18">
         <v>17884800</v>
       </c>
       <c r="W32" s="18">
         <v>545</v>
       </c>
       <c r="X32" s="18">
         <v>23126250</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="22">
         <v>4806</v>
       </c>
       <c r="D33" s="18">
         <v>200580321</v>
       </c>
       <c r="E33" s="18">
         <v>2197</v>
       </c>
       <c r="F33" s="18">
         <v>88121075</v>
       </c>
       <c r="G33" s="18">
         <v>2209</v>
       </c>
       <c r="H33" s="18">
         <v>95614000</v>
       </c>
       <c r="I33" s="18">
@@ -15273,51 +17559,51 @@
       <c r="Q33" s="18">
         <v>1</v>
       </c>
       <c r="R33" s="18">
         <v>1344</v>
       </c>
       <c r="S33" s="18">
         <v>46</v>
       </c>
       <c r="T33" s="18">
         <v>2744800</v>
       </c>
       <c r="U33" s="18">
         <v>47</v>
       </c>
       <c r="V33" s="18">
         <v>4060800</v>
       </c>
       <c r="W33" s="18">
         <v>149</v>
       </c>
       <c r="X33" s="18">
         <v>6485500</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="23">
         <v>845</v>
       </c>
       <c r="D34" s="19">
         <v>34886398</v>
       </c>
       <c r="E34" s="19">
         <v>238</v>
       </c>
       <c r="F34" s="19">
         <v>8961028</v>
       </c>
       <c r="G34" s="19">
         <v>566</v>
       </c>
       <c r="H34" s="19">
         <v>24318000</v>
       </c>
       <c r="I34" s="19">
@@ -15347,83 +17633,81 @@
       <c r="Q34" s="19">
         <v>0</v>
       </c>
       <c r="R34" s="19">
         <v>0</v>
       </c>
       <c r="S34" s="19">
         <v>7</v>
       </c>
       <c r="T34" s="19">
         <v>427700</v>
       </c>
       <c r="U34" s="19">
         <v>5</v>
       </c>
       <c r="V34" s="19">
         <v>432000</v>
       </c>
       <c r="W34" s="19">
         <v>13</v>
       </c>
       <c r="X34" s="19">
         <v>421750</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...29 lines deleted...]
-      <c r="C36" s="86"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="M5:R5"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
@@ -15438,491 +17722,491 @@
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="T8:T9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:X36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="W6" sqref="W6:X7"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="17.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="16.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.875" style="1" customWidth="1"/>
     <col min="13" max="13" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.875" style="1" customWidth="1"/>
     <col min="17" max="17" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="16.125" style="1" customWidth="1"/>
     <col min="21" max="21" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="16.125" style="1" customWidth="1"/>
     <col min="23" max="23" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16.125" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="16.5">
-      <c r="A4" s="122" t="s">
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="123"/>
-[...4 lines deleted...]
-      <c r="E4" s="97" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="F4" s="94"/>
-      <c r="G4" s="97" t="s">
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="H4" s="94"/>
-      <c r="I4" s="97" t="s">
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="J4" s="94"/>
-      <c r="K4" s="97" t="s">
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="94"/>
-      <c r="M4" s="113" t="s">
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="N4" s="113"/>
-[...4 lines deleted...]
-      <c r="S4" s="97" t="s">
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="T4" s="94"/>
-      <c r="U4" s="97" t="s">
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="V4" s="94"/>
-      <c r="W4" s="97" t="s">
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X4" s="108"/>
-[...14 lines deleted...]
-      <c r="M5" s="112" t="s">
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="112"/>
-[...14 lines deleted...]
-      <c r="C6" s="103" t="s">
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="104"/>
-      <c r="E6" s="103" t="s">
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="104"/>
-      <c r="G6" s="115" t="s">
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="116"/>
-      <c r="I6" s="103" t="s">
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="104"/>
-      <c r="K6" s="103" t="s">
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="L6" s="104"/>
-      <c r="M6" s="114" t="s">
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="114"/>
-      <c r="O6" s="114" t="s">
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="P6" s="114"/>
-      <c r="Q6" s="114" t="s">
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="R6" s="114"/>
-      <c r="S6" s="115" t="s">
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="T6" s="116"/>
-      <c r="U6" s="103" t="s">
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V6" s="104"/>
-      <c r="W6" s="103" t="s">
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="X6" s="110"/>
-[...14 lines deleted...]
-      <c r="M7" s="112" t="s">
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="N7" s="112"/>
-      <c r="O7" s="112" t="s">
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="P7" s="112"/>
-      <c r="Q7" s="119" t="s">
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
         <v>38</v>
       </c>
-      <c r="R7" s="119"/>
-[...10 lines deleted...]
-      <c r="C8" s="107" t="s">
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="107" t="s">
+      <c r="D8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F8" s="107" t="s">
+      <c r="F8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="H8" s="107" t="s">
+      <c r="H8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="107" t="s">
+      <c r="J8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="L8" s="107" t="s">
+      <c r="L8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="N8" s="107" t="s">
+      <c r="N8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="P8" s="107" t="s">
+      <c r="P8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="R8" s="107" t="s">
+      <c r="R8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T8" s="107" t="s">
+      <c r="T8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="V8" s="107" t="s">
+      <c r="V8" s="74" t="s">
         <v>40</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="X8" s="120" t="s">
+      <c r="X8" s="87" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
-[...3 lines deleted...]
-      <c r="D9" s="91"/>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
       <c r="E9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
+      <c r="H9" s="58"/>
       <c r="I9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
+      <c r="J9" s="58"/>
       <c r="K9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L9" s="91"/>
+      <c r="L9" s="58"/>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
+      <c r="N9" s="58"/>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
+      <c r="P9" s="58"/>
       <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R9" s="91"/>
+      <c r="R9" s="58"/>
       <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="T9" s="91"/>
+      <c r="T9" s="58"/>
       <c r="U9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="V9" s="91"/>
+      <c r="V9" s="58"/>
       <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="X9" s="103"/>
-[...4 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
       <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...3 lines deleted...]
-      <c r="D11" s="92"/>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
+      <c r="F11" s="59"/>
       <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
+      <c r="H11" s="59"/>
       <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
+      <c r="J11" s="59"/>
       <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
+      <c r="L11" s="59"/>
       <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
+      <c r="N11" s="59"/>
       <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
+      <c r="P11" s="59"/>
       <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
+      <c r="R11" s="59"/>
       <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
+      <c r="T11" s="59"/>
       <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
+      <c r="V11" s="59"/>
       <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="10" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="20">
         <v>1293871</v>
       </c>
       <c r="D12" s="21">
         <v>53283637933</v>
       </c>
       <c r="E12" s="21">
         <v>365483</v>
       </c>
       <c r="F12" s="21">
         <v>13391934390</v>
       </c>
       <c r="G12" s="21">
         <v>793052</v>
       </c>
       <c r="H12" s="21">
         <v>33622881587</v>
       </c>
       <c r="I12" s="21">
@@ -15952,51 +18236,51 @@
       <c r="Q12" s="21">
         <v>117</v>
       </c>
       <c r="R12" s="21">
         <v>130147</v>
       </c>
       <c r="S12" s="21">
         <v>23194</v>
       </c>
       <c r="T12" s="21">
         <v>1297850804</v>
       </c>
       <c r="U12" s="21">
         <v>18859</v>
       </c>
       <c r="V12" s="21">
         <v>1629417600</v>
       </c>
       <c r="W12" s="21">
         <v>37649</v>
       </c>
       <c r="X12" s="21">
         <v>1533496875</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="22">
         <v>235356</v>
       </c>
       <c r="D13" s="18">
         <v>9682315694</v>
       </c>
       <c r="E13" s="18">
         <v>70491</v>
       </c>
       <c r="F13" s="18">
         <v>2635577016</v>
       </c>
       <c r="G13" s="18">
         <v>147068</v>
       </c>
       <c r="H13" s="18">
         <v>6236054968</v>
       </c>
       <c r="I13" s="18">
@@ -16026,51 +18310,51 @@
       <c r="Q13" s="18">
         <v>24</v>
       </c>
       <c r="R13" s="18">
         <v>22846</v>
       </c>
       <c r="S13" s="18">
         <v>2291</v>
       </c>
       <c r="T13" s="18">
         <v>126488600</v>
       </c>
       <c r="U13" s="18">
         <v>2961</v>
       </c>
       <c r="V13" s="18">
         <v>255830400</v>
       </c>
       <c r="W13" s="18">
         <v>5912</v>
       </c>
       <c r="X13" s="18">
         <v>239430250</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="22">
         <v>192365</v>
       </c>
       <c r="D14" s="18">
         <v>7990048295</v>
       </c>
       <c r="E14" s="18">
         <v>54702</v>
       </c>
       <c r="F14" s="18">
         <v>2070196911</v>
       </c>
       <c r="G14" s="18">
         <v>123087</v>
       </c>
       <c r="H14" s="18">
         <v>5219263860</v>
       </c>
       <c r="I14" s="18">
@@ -16100,51 +18384,51 @@
       <c r="Q14" s="18">
         <v>15</v>
       </c>
       <c r="R14" s="18">
         <v>10789</v>
       </c>
       <c r="S14" s="18">
         <v>5740</v>
       </c>
       <c r="T14" s="18">
         <v>325487900</v>
       </c>
       <c r="U14" s="18">
         <v>1654</v>
       </c>
       <c r="V14" s="18">
         <v>142905600</v>
       </c>
       <c r="W14" s="18">
         <v>3246</v>
       </c>
       <c r="X14" s="18">
         <v>130924125</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="22">
         <v>129992</v>
       </c>
       <c r="D15" s="18">
         <v>5353548136</v>
       </c>
       <c r="E15" s="18">
         <v>38163</v>
       </c>
       <c r="F15" s="18">
         <v>1404298245</v>
       </c>
       <c r="G15" s="18">
         <v>78255</v>
       </c>
       <c r="H15" s="18">
         <v>3323079102</v>
       </c>
       <c r="I15" s="18">
@@ -16174,51 +18458,51 @@
       <c r="Q15" s="18">
         <v>15</v>
       </c>
       <c r="R15" s="18">
         <v>20083</v>
       </c>
       <c r="S15" s="18">
         <v>2356</v>
       </c>
       <c r="T15" s="18">
         <v>131707100</v>
       </c>
       <c r="U15" s="18">
         <v>2220</v>
       </c>
       <c r="V15" s="18">
         <v>191808000</v>
       </c>
       <c r="W15" s="18">
         <v>4520</v>
       </c>
       <c r="X15" s="18">
         <v>187612875</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="22">
         <v>96852</v>
       </c>
       <c r="D16" s="18">
         <v>3994841087</v>
       </c>
       <c r="E16" s="18">
         <v>26514</v>
       </c>
       <c r="F16" s="18">
         <v>956814309</v>
       </c>
       <c r="G16" s="18">
         <v>61888</v>
       </c>
       <c r="H16" s="18">
         <v>2627597698</v>
       </c>
       <c r="I16" s="18">
@@ -16248,51 +18532,51 @@
       <c r="Q16" s="18">
         <v>5</v>
       </c>
       <c r="R16" s="18">
         <v>3418</v>
       </c>
       <c r="S16" s="18">
         <v>1702</v>
       </c>
       <c r="T16" s="18">
         <v>96192300</v>
       </c>
       <c r="U16" s="18">
         <v>1617</v>
       </c>
       <c r="V16" s="18">
         <v>139708800</v>
       </c>
       <c r="W16" s="18">
         <v>3155</v>
       </c>
       <c r="X16" s="18">
         <v>126117250</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="22">
         <v>154236</v>
       </c>
       <c r="D17" s="18">
         <v>6263133698</v>
       </c>
       <c r="E17" s="18">
         <v>46695</v>
       </c>
       <c r="F17" s="18">
         <v>1621038662</v>
       </c>
       <c r="G17" s="18">
         <v>92891</v>
       </c>
       <c r="H17" s="18">
         <v>3944767615</v>
       </c>
       <c r="I17" s="18">
@@ -16322,51 +18606,51 @@
       <c r="Q17" s="18">
         <v>10</v>
       </c>
       <c r="R17" s="18">
         <v>11121</v>
       </c>
       <c r="S17" s="18">
         <v>2341</v>
       </c>
       <c r="T17" s="18">
         <v>130114700</v>
       </c>
       <c r="U17" s="18">
         <v>2618</v>
       </c>
       <c r="V17" s="18">
         <v>226195200</v>
       </c>
       <c r="W17" s="18">
         <v>5282</v>
       </c>
       <c r="X17" s="18">
         <v>213221250</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="22">
         <v>31063</v>
       </c>
       <c r="D18" s="18">
         <v>1276402771</v>
       </c>
       <c r="E18" s="18">
         <v>7412</v>
       </c>
       <c r="F18" s="18">
         <v>267261164</v>
       </c>
       <c r="G18" s="18">
         <v>21300</v>
       </c>
       <c r="H18" s="18">
         <v>899677772</v>
       </c>
       <c r="I18" s="18">
@@ -16396,51 +18680,51 @@
       <c r="Q18" s="18">
         <v>5</v>
       </c>
       <c r="R18" s="18">
         <v>4704</v>
       </c>
       <c r="S18" s="18">
         <v>410</v>
       </c>
       <c r="T18" s="18">
         <v>23102100</v>
       </c>
       <c r="U18" s="18">
         <v>286</v>
       </c>
       <c r="V18" s="18">
         <v>24710400</v>
       </c>
       <c r="W18" s="18">
         <v>587</v>
       </c>
       <c r="X18" s="18">
         <v>23804250</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="22">
         <v>94009</v>
       </c>
       <c r="D19" s="18">
         <v>3868861962</v>
       </c>
       <c r="E19" s="18">
         <v>30551</v>
       </c>
       <c r="F19" s="18">
         <v>1147290946</v>
       </c>
       <c r="G19" s="18">
         <v>51634</v>
       </c>
       <c r="H19" s="18">
         <v>2186265641</v>
       </c>
       <c r="I19" s="18">
@@ -16470,51 +18754,51 @@
       <c r="Q19" s="18">
         <v>9</v>
       </c>
       <c r="R19" s="18">
         <v>12019</v>
       </c>
       <c r="S19" s="18">
         <v>2027</v>
       </c>
       <c r="T19" s="18">
         <v>113437026</v>
       </c>
       <c r="U19" s="18">
         <v>1503</v>
       </c>
       <c r="V19" s="18">
         <v>129859200</v>
       </c>
       <c r="W19" s="18">
         <v>3112</v>
       </c>
       <c r="X19" s="18">
         <v>128881375</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="22">
         <v>30266</v>
       </c>
       <c r="D20" s="18">
         <v>1251403979</v>
       </c>
       <c r="E20" s="18">
         <v>7969</v>
       </c>
       <c r="F20" s="18">
         <v>302120092</v>
       </c>
       <c r="G20" s="18">
         <v>18845</v>
       </c>
       <c r="H20" s="18">
         <v>795126794</v>
       </c>
       <c r="I20" s="18">
@@ -16544,51 +18828,51 @@
       <c r="Q20" s="18">
         <v>3</v>
       </c>
       <c r="R20" s="18">
         <v>1374</v>
       </c>
       <c r="S20" s="18">
         <v>593</v>
       </c>
       <c r="T20" s="18">
         <v>33172500</v>
       </c>
       <c r="U20" s="18">
         <v>343</v>
       </c>
       <c r="V20" s="18">
         <v>29635200</v>
       </c>
       <c r="W20" s="18">
         <v>796</v>
       </c>
       <c r="X20" s="18">
         <v>33550125</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="22">
         <v>29956</v>
       </c>
       <c r="D21" s="18">
         <v>1234819938</v>
       </c>
       <c r="E21" s="18">
         <v>8737</v>
       </c>
       <c r="F21" s="18">
         <v>323484316</v>
       </c>
       <c r="G21" s="18">
         <v>18070</v>
       </c>
       <c r="H21" s="18">
         <v>763591281</v>
       </c>
       <c r="I21" s="18">
@@ -16618,51 +18902,51 @@
       <c r="Q21" s="18">
         <v>1</v>
       </c>
       <c r="R21" s="18">
         <v>49</v>
       </c>
       <c r="S21" s="18">
         <v>652</v>
       </c>
       <c r="T21" s="18">
         <v>35757400</v>
       </c>
       <c r="U21" s="18">
         <v>438</v>
       </c>
       <c r="V21" s="18">
         <v>37843200</v>
       </c>
       <c r="W21" s="18">
         <v>961</v>
       </c>
       <c r="X21" s="18">
         <v>39104000</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="22">
         <v>59855</v>
       </c>
       <c r="D22" s="18">
         <v>2474742775</v>
       </c>
       <c r="E22" s="18">
         <v>15667</v>
       </c>
       <c r="F22" s="18">
         <v>575142819</v>
       </c>
       <c r="G22" s="18">
         <v>38235</v>
       </c>
       <c r="H22" s="18">
         <v>1618775846</v>
       </c>
       <c r="I22" s="18">
@@ -16692,51 +18976,51 @@
       <c r="Q22" s="18">
         <v>7</v>
       </c>
       <c r="R22" s="18">
         <v>16058</v>
       </c>
       <c r="S22" s="18">
         <v>1244</v>
       </c>
       <c r="T22" s="18">
         <v>69041400</v>
       </c>
       <c r="U22" s="18">
         <v>994</v>
       </c>
       <c r="V22" s="18">
         <v>85881600</v>
       </c>
       <c r="W22" s="18">
         <v>2225</v>
       </c>
       <c r="X22" s="18">
         <v>90745375</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="22">
         <v>24448</v>
       </c>
       <c r="D23" s="18">
         <v>1002510495</v>
       </c>
       <c r="E23" s="18">
         <v>6059</v>
       </c>
       <c r="F23" s="18">
         <v>211650566</v>
       </c>
       <c r="G23" s="18">
         <v>14616</v>
       </c>
       <c r="H23" s="18">
         <v>616829611</v>
       </c>
       <c r="I23" s="18">
@@ -16766,51 +19050,51 @@
       <c r="Q23" s="18">
         <v>2</v>
       </c>
       <c r="R23" s="18">
         <v>1572</v>
       </c>
       <c r="S23" s="18">
         <v>379</v>
       </c>
       <c r="T23" s="18">
         <v>20869600</v>
       </c>
       <c r="U23" s="18">
         <v>474</v>
       </c>
       <c r="V23" s="18">
         <v>40953600</v>
       </c>
       <c r="W23" s="18">
         <v>877</v>
       </c>
       <c r="X23" s="18">
         <v>36301875</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="22">
         <v>31460</v>
       </c>
       <c r="D24" s="18">
         <v>1307568408</v>
       </c>
       <c r="E24" s="18">
         <v>8031</v>
       </c>
       <c r="F24" s="18">
         <v>295589223</v>
       </c>
       <c r="G24" s="18">
         <v>20530</v>
       </c>
       <c r="H24" s="18">
         <v>866444396</v>
       </c>
       <c r="I24" s="18">
@@ -16840,51 +19124,51 @@
       <c r="Q24" s="18">
         <v>1</v>
       </c>
       <c r="R24" s="18">
         <v>2856</v>
       </c>
       <c r="S24" s="18">
         <v>695</v>
       </c>
       <c r="T24" s="18">
         <v>38726600</v>
       </c>
       <c r="U24" s="18">
         <v>550</v>
       </c>
       <c r="V24" s="18">
         <v>47520000</v>
       </c>
       <c r="W24" s="18">
         <v>1135</v>
       </c>
       <c r="X24" s="18">
         <v>46235750</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="22">
         <v>20860</v>
       </c>
       <c r="D25" s="18">
         <v>855989821</v>
       </c>
       <c r="E25" s="18">
         <v>5860</v>
       </c>
       <c r="F25" s="18">
         <v>204028952</v>
       </c>
       <c r="G25" s="18">
         <v>12511</v>
       </c>
       <c r="H25" s="18">
         <v>528984378</v>
       </c>
       <c r="I25" s="18">
@@ -16914,51 +19198,51 @@
       <c r="Q25" s="18">
         <v>3</v>
       </c>
       <c r="R25" s="18">
         <v>3020</v>
       </c>
       <c r="S25" s="18">
         <v>569</v>
       </c>
       <c r="T25" s="18">
         <v>31364200</v>
       </c>
       <c r="U25" s="18">
         <v>406</v>
       </c>
       <c r="V25" s="18">
         <v>35078400</v>
       </c>
       <c r="W25" s="18">
         <v>870</v>
       </c>
       <c r="X25" s="18">
         <v>35888625</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="22">
         <v>38272</v>
       </c>
       <c r="D26" s="18">
         <v>1561520288</v>
       </c>
       <c r="E26" s="18">
         <v>10402</v>
       </c>
       <c r="F26" s="18">
         <v>352509335</v>
       </c>
       <c r="G26" s="18">
         <v>19709</v>
       </c>
       <c r="H26" s="18">
         <v>841276181</v>
       </c>
       <c r="I26" s="18">
@@ -16988,51 +19272,51 @@
       <c r="Q26" s="18">
         <v>7</v>
       </c>
       <c r="R26" s="18">
         <v>8630</v>
       </c>
       <c r="S26" s="18">
         <v>477</v>
       </c>
       <c r="T26" s="18">
         <v>26644600</v>
       </c>
       <c r="U26" s="18">
         <v>1018</v>
       </c>
       <c r="V26" s="18">
         <v>87955200</v>
       </c>
       <c r="W26" s="18">
         <v>1918</v>
       </c>
       <c r="X26" s="18">
         <v>76528125</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="22">
         <v>16758</v>
       </c>
       <c r="D27" s="18">
         <v>702111188</v>
       </c>
       <c r="E27" s="18">
         <v>2570</v>
       </c>
       <c r="F27" s="18">
         <v>89894924</v>
       </c>
       <c r="G27" s="18">
         <v>6433</v>
       </c>
       <c r="H27" s="18">
         <v>276441530</v>
       </c>
       <c r="I27" s="18">
@@ -17062,51 +19346,51 @@
       <c r="Q27" s="18">
         <v>0</v>
       </c>
       <c r="R27" s="18">
         <v>0</v>
       </c>
       <c r="S27" s="18">
         <v>157</v>
       </c>
       <c r="T27" s="18">
         <v>9041300</v>
       </c>
       <c r="U27" s="18">
         <v>400</v>
       </c>
       <c r="V27" s="18">
         <v>34560000</v>
       </c>
       <c r="W27" s="18">
         <v>524</v>
       </c>
       <c r="X27" s="18">
         <v>21570000</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="22">
         <v>26137</v>
       </c>
       <c r="D28" s="18">
         <v>1093139907</v>
       </c>
       <c r="E28" s="18">
         <v>5011</v>
       </c>
       <c r="F28" s="18">
         <v>185928017</v>
       </c>
       <c r="G28" s="18">
         <v>12551</v>
       </c>
       <c r="H28" s="18">
         <v>532434425</v>
       </c>
       <c r="I28" s="18">
@@ -17136,51 +19420,51 @@
       <c r="Q28" s="18">
         <v>1</v>
       </c>
       <c r="R28" s="18">
         <v>945</v>
       </c>
       <c r="S28" s="18">
         <v>446</v>
       </c>
       <c r="T28" s="18">
         <v>24627100</v>
       </c>
       <c r="U28" s="18">
         <v>459</v>
       </c>
       <c r="V28" s="18">
         <v>39657600</v>
       </c>
       <c r="W28" s="18">
         <v>642</v>
       </c>
       <c r="X28" s="18">
         <v>27354375</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="22">
         <v>4088</v>
       </c>
       <c r="D29" s="18">
         <v>152489350</v>
       </c>
       <c r="E29" s="18">
         <v>1410</v>
       </c>
       <c r="F29" s="18">
         <v>37142864</v>
       </c>
       <c r="G29" s="18">
         <v>2362</v>
       </c>
       <c r="H29" s="18">
         <v>99805000</v>
       </c>
       <c r="I29" s="18">
@@ -17210,51 +19494,51 @@
       <c r="Q29" s="18">
         <v>1</v>
       </c>
       <c r="R29" s="18">
         <v>323</v>
       </c>
       <c r="S29" s="18">
         <v>56</v>
       </c>
       <c r="T29" s="18">
         <v>3138000</v>
       </c>
       <c r="U29" s="18">
         <v>70</v>
       </c>
       <c r="V29" s="18">
         <v>6048000</v>
       </c>
       <c r="W29" s="18">
         <v>130</v>
       </c>
       <c r="X29" s="18">
         <v>4904875</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="22">
         <v>31463</v>
       </c>
       <c r="D30" s="18">
         <v>1303603086</v>
       </c>
       <c r="E30" s="18">
         <v>6939</v>
       </c>
       <c r="F30" s="18">
         <v>253131492</v>
       </c>
       <c r="G30" s="18">
         <v>22461</v>
       </c>
       <c r="H30" s="18">
         <v>951470259</v>
       </c>
       <c r="I30" s="18">
@@ -17284,51 +19568,51 @@
       <c r="Q30" s="18">
         <v>2</v>
       </c>
       <c r="R30" s="18">
         <v>1588</v>
       </c>
       <c r="S30" s="18">
         <v>258</v>
       </c>
       <c r="T30" s="18">
         <v>14234900</v>
       </c>
       <c r="U30" s="18">
         <v>339</v>
       </c>
       <c r="V30" s="18">
         <v>29289600</v>
       </c>
       <c r="W30" s="18">
         <v>639</v>
       </c>
       <c r="X30" s="18">
         <v>26117125</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="22">
         <v>23869</v>
       </c>
       <c r="D31" s="18">
         <v>982306344</v>
       </c>
       <c r="E31" s="18">
         <v>6319</v>
       </c>
       <c r="F31" s="18">
         <v>237013852</v>
       </c>
       <c r="G31" s="18">
         <v>15655</v>
       </c>
       <c r="H31" s="18">
         <v>662032695</v>
       </c>
       <c r="I31" s="18">
@@ -17358,51 +19642,51 @@
       <c r="Q31" s="18">
         <v>2</v>
       </c>
       <c r="R31" s="18">
         <v>1788</v>
       </c>
       <c r="S31" s="18">
         <v>414</v>
       </c>
       <c r="T31" s="18">
         <v>23050400</v>
       </c>
       <c r="U31" s="18">
         <v>252</v>
       </c>
       <c r="V31" s="18">
         <v>21772800</v>
       </c>
       <c r="W31" s="18">
         <v>555</v>
       </c>
       <c r="X31" s="18">
         <v>22223375</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="22">
         <v>17438</v>
       </c>
       <c r="D32" s="18">
         <v>726713893</v>
       </c>
       <c r="E32" s="18">
         <v>4089</v>
       </c>
       <c r="F32" s="18">
         <v>151829167</v>
       </c>
       <c r="G32" s="18">
         <v>12126</v>
       </c>
       <c r="H32" s="18">
         <v>514011035</v>
       </c>
       <c r="I32" s="18">
@@ -17432,51 +19716,51 @@
       <c r="Q32" s="18">
         <v>3</v>
       </c>
       <c r="R32" s="18">
         <v>5844</v>
       </c>
       <c r="S32" s="18">
         <v>332</v>
       </c>
       <c r="T32" s="18">
         <v>18515778</v>
       </c>
       <c r="U32" s="18">
         <v>198</v>
       </c>
       <c r="V32" s="18">
         <v>17107200</v>
       </c>
       <c r="W32" s="18">
         <v>438</v>
       </c>
       <c r="X32" s="18">
         <v>18268375</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="22">
         <v>4341</v>
       </c>
       <c r="D33" s="18">
         <v>173455491</v>
       </c>
       <c r="E33" s="18">
         <v>1728</v>
       </c>
       <c r="F33" s="18">
         <v>64223021</v>
       </c>
       <c r="G33" s="18">
         <v>2236</v>
       </c>
       <c r="H33" s="18">
         <v>94041000</v>
       </c>
       <c r="I33" s="18">
@@ -17506,51 +19790,51 @@
       <c r="Q33" s="18">
         <v>1</v>
       </c>
       <c r="R33" s="18">
         <v>1120</v>
       </c>
       <c r="S33" s="18">
         <v>48</v>
       </c>
       <c r="T33" s="18">
         <v>2738700</v>
       </c>
       <c r="U33" s="18">
         <v>53</v>
       </c>
       <c r="V33" s="18">
         <v>4579200</v>
       </c>
       <c r="W33" s="18">
         <v>117</v>
       </c>
       <c r="X33" s="18">
         <v>4447250</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="23">
         <v>787</v>
       </c>
       <c r="D34" s="19">
         <v>32111327</v>
       </c>
       <c r="E34" s="19">
         <v>164</v>
       </c>
       <c r="F34" s="19">
         <v>5768497</v>
       </c>
       <c r="G34" s="19">
         <v>589</v>
       </c>
       <c r="H34" s="19">
         <v>24910500</v>
       </c>
       <c r="I34" s="19">
@@ -17580,83 +19864,81 @@
       <c r="Q34" s="19">
         <v>0</v>
       </c>
       <c r="R34" s="19">
         <v>0</v>
       </c>
       <c r="S34" s="19">
         <v>7</v>
       </c>
       <c r="T34" s="19">
         <v>398600</v>
       </c>
       <c r="U34" s="19">
         <v>6</v>
       </c>
       <c r="V34" s="19">
         <v>518400</v>
       </c>
       <c r="W34" s="19">
         <v>8</v>
       </c>
       <c r="X34" s="19">
         <v>266250</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...29 lines deleted...]
-      <c r="C36" s="86"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="M5:R5"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="C8:C9"/>
@@ -17673,2227 +19955,4459 @@
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="P8:P9"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E00E9D44-B121-4708-9A85-F389160BD538}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBF422E1-EF95-472D-ACA6-6CE7AFA4E846}">
   <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="12" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="A4" s="98" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B4" s="99"/>
-[...224 lines deleted...]
-      <c r="E9" s="80" t="s">
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="80" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="80" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="80" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="80" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-[...20 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="80" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="80" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="80" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="80" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="80" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="80" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="80" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="80" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="80" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="80" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="81" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="81" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="81" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="81" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="81" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="81" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="81" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="81" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="81" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="81" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
-[...66 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="C12" s="52">
+        <v>2107806</v>
+      </c>
+      <c r="D12" s="52">
+        <v>100938268531</v>
+      </c>
+      <c r="E12" s="52">
+        <v>1570133</v>
+      </c>
+      <c r="F12" s="52">
+        <v>73045868742</v>
+      </c>
+      <c r="G12" s="52">
+        <v>310512</v>
+      </c>
+      <c r="H12" s="52">
+        <v>15858805517</v>
+      </c>
+      <c r="I12" s="52">
+        <v>43961</v>
+      </c>
+      <c r="J12" s="52">
+        <v>2147634882</v>
+      </c>
+      <c r="K12" s="52">
+        <v>11193</v>
+      </c>
+      <c r="L12" s="52">
+        <v>448977126</v>
+      </c>
+      <c r="M12" s="52">
+        <v>7634</v>
+      </c>
+      <c r="N12" s="52">
+        <v>324918394</v>
+      </c>
+      <c r="O12" s="52">
+        <v>6519</v>
+      </c>
+      <c r="P12" s="52">
+        <v>319701058</v>
+      </c>
+      <c r="Q12" s="52">
+        <v>1115</v>
+      </c>
+      <c r="R12" s="52">
+        <v>5217336</v>
+      </c>
+      <c r="S12" s="52">
+        <v>17347</v>
+      </c>
+      <c r="T12" s="52">
+        <v>1120105502</v>
+      </c>
+      <c r="U12" s="53">
+        <v>10879</v>
+      </c>
+      <c r="V12" s="53">
+        <v>1067580930</v>
+      </c>
+      <c r="W12" s="53">
+        <v>136147</v>
+      </c>
+      <c r="X12" s="53">
+        <v>6924377438</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="47">
-[...66 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="C13" s="32">
+        <v>405715</v>
+      </c>
+      <c r="D13" s="32">
+        <v>19558409609</v>
+      </c>
+      <c r="E13" s="32">
+        <v>316344</v>
+      </c>
+      <c r="F13" s="32">
+        <v>14943068723</v>
+      </c>
+      <c r="G13" s="32">
+        <v>57061</v>
+      </c>
+      <c r="H13" s="32">
+        <v>2912735100</v>
+      </c>
+      <c r="I13" s="32">
+        <v>3990</v>
+      </c>
+      <c r="J13" s="32">
+        <v>194757796</v>
+      </c>
+      <c r="K13" s="32">
+        <v>1679</v>
+      </c>
+      <c r="L13" s="32">
+        <v>67356588</v>
+      </c>
+      <c r="M13" s="32">
+        <v>1304</v>
+      </c>
+      <c r="N13" s="32">
+        <v>51511120</v>
+      </c>
+      <c r="O13" s="32">
+        <v>1106</v>
+      </c>
+      <c r="P13" s="32">
+        <v>50648383</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>198</v>
+      </c>
+      <c r="R13" s="32">
+        <v>862737</v>
+      </c>
+      <c r="S13" s="32">
+        <v>2099</v>
+      </c>
+      <c r="T13" s="32">
+        <v>136254767</v>
+      </c>
+      <c r="U13" s="34">
+        <v>1647</v>
+      </c>
+      <c r="V13" s="34">
+        <v>161755695</v>
+      </c>
+      <c r="W13" s="34">
+        <v>21591</v>
+      </c>
+      <c r="X13" s="34">
+        <v>1090969820</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="47">
-[...66 lines deleted...]
-    <row r="15" spans="1:24">
+      <c r="C14" s="32">
+        <v>295014</v>
+      </c>
+      <c r="D14" s="32">
+        <v>14460598741</v>
+      </c>
+      <c r="E14" s="32">
+        <v>227809</v>
+      </c>
+      <c r="F14" s="32">
+        <v>10969718584</v>
+      </c>
+      <c r="G14" s="32">
+        <v>48428</v>
+      </c>
+      <c r="H14" s="32">
+        <v>2468740225</v>
+      </c>
+      <c r="I14" s="32">
+        <v>982</v>
+      </c>
+      <c r="J14" s="32">
+        <v>48470579</v>
+      </c>
+      <c r="K14" s="32">
+        <v>1337</v>
+      </c>
+      <c r="L14" s="32">
+        <v>54118722</v>
+      </c>
+      <c r="M14" s="32">
+        <v>799</v>
+      </c>
+      <c r="N14" s="32">
+        <v>35284717</v>
+      </c>
+      <c r="O14" s="32">
+        <v>678</v>
+      </c>
+      <c r="P14" s="32">
+        <v>34675515</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>121</v>
+      </c>
+      <c r="R14" s="32">
+        <v>609202</v>
+      </c>
+      <c r="S14" s="32">
+        <v>3188</v>
+      </c>
+      <c r="T14" s="32">
+        <v>204880621</v>
+      </c>
+      <c r="U14" s="34">
+        <v>866</v>
+      </c>
+      <c r="V14" s="34">
+        <v>84924150</v>
+      </c>
+      <c r="W14" s="34">
+        <v>11605</v>
+      </c>
+      <c r="X14" s="34">
+        <v>594461143</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...69 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="C15" s="32">
+        <v>205736</v>
+      </c>
+      <c r="D15" s="32">
+        <v>9879647196</v>
+      </c>
+      <c r="E15" s="32">
+        <v>164261</v>
+      </c>
+      <c r="F15" s="32">
+        <v>7728805612</v>
+      </c>
+      <c r="G15" s="32">
+        <v>20367</v>
+      </c>
+      <c r="H15" s="32">
+        <v>1037769494</v>
+      </c>
+      <c r="I15" s="32">
+        <v>5115</v>
+      </c>
+      <c r="J15" s="32">
+        <v>248018513</v>
+      </c>
+      <c r="K15" s="32">
+        <v>1317</v>
+      </c>
+      <c r="L15" s="32">
+        <v>52738584</v>
+      </c>
+      <c r="M15" s="32">
+        <v>718</v>
+      </c>
+      <c r="N15" s="32">
+        <v>30136373</v>
+      </c>
+      <c r="O15" s="32">
+        <v>624</v>
+      </c>
+      <c r="P15" s="32">
+        <v>29648244</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>94</v>
+      </c>
+      <c r="R15" s="32">
+        <v>488129</v>
+      </c>
+      <c r="S15" s="32">
+        <v>1577</v>
+      </c>
+      <c r="T15" s="32">
+        <v>99658204</v>
+      </c>
+      <c r="U15" s="34">
+        <v>1033</v>
+      </c>
+      <c r="V15" s="34">
+        <v>101358030</v>
+      </c>
+      <c r="W15" s="34">
+        <v>11348</v>
+      </c>
+      <c r="X15" s="34">
+        <v>581162386</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="47">
-[...66 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="C16" s="32">
+        <v>240246</v>
+      </c>
+      <c r="D16" s="32">
+        <v>11436711227</v>
+      </c>
+      <c r="E16" s="32">
+        <v>185240</v>
+      </c>
+      <c r="F16" s="32">
+        <v>8549738185</v>
+      </c>
+      <c r="G16" s="32">
+        <v>30226</v>
+      </c>
+      <c r="H16" s="32">
+        <v>1549358399</v>
+      </c>
+      <c r="I16" s="32">
+        <v>2623</v>
+      </c>
+      <c r="J16" s="32">
+        <v>126536814</v>
+      </c>
+      <c r="K16" s="32">
+        <v>1475</v>
+      </c>
+      <c r="L16" s="32">
+        <v>59612280</v>
+      </c>
+      <c r="M16" s="32">
+        <v>1083</v>
+      </c>
+      <c r="N16" s="32">
+        <v>47096953</v>
+      </c>
+      <c r="O16" s="32">
+        <v>951</v>
+      </c>
+      <c r="P16" s="32">
+        <v>46499627</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>132</v>
+      </c>
+      <c r="R16" s="32">
+        <v>597326</v>
+      </c>
+      <c r="S16" s="32">
+        <v>1991</v>
+      </c>
+      <c r="T16" s="32">
+        <v>130886903</v>
+      </c>
+      <c r="U16" s="34">
+        <v>1500</v>
+      </c>
+      <c r="V16" s="34">
+        <v>147105645</v>
+      </c>
+      <c r="W16" s="34">
+        <v>16108</v>
+      </c>
+      <c r="X16" s="34">
+        <v>826376048</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="47">
-[...66 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="C17" s="32">
+        <v>152813</v>
+      </c>
+      <c r="D17" s="32">
+        <v>7259457006</v>
+      </c>
+      <c r="E17" s="32">
+        <v>114392</v>
+      </c>
+      <c r="F17" s="32">
+        <v>5263021309</v>
+      </c>
+      <c r="G17" s="32">
+        <v>23209</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1185819893</v>
+      </c>
+      <c r="I17" s="32">
+        <v>575</v>
+      </c>
+      <c r="J17" s="32">
+        <v>27435747</v>
+      </c>
+      <c r="K17" s="32">
+        <v>733</v>
+      </c>
+      <c r="L17" s="32">
+        <v>29160210</v>
+      </c>
+      <c r="M17" s="32">
+        <v>605</v>
+      </c>
+      <c r="N17" s="32">
+        <v>26509715</v>
+      </c>
+      <c r="O17" s="32">
+        <v>508</v>
+      </c>
+      <c r="P17" s="32">
+        <v>26152208</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>97</v>
+      </c>
+      <c r="R17" s="32">
+        <v>357507</v>
+      </c>
+      <c r="S17" s="32">
+        <v>1281</v>
+      </c>
+      <c r="T17" s="32">
+        <v>82375270</v>
+      </c>
+      <c r="U17" s="34">
+        <v>876</v>
+      </c>
+      <c r="V17" s="34">
+        <v>85968975</v>
+      </c>
+      <c r="W17" s="34">
+        <v>11142</v>
+      </c>
+      <c r="X17" s="34">
+        <v>559165887</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="47">
-[...66 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="C18" s="32">
+        <v>247129</v>
+      </c>
+      <c r="D18" s="32">
+        <v>11589213981</v>
+      </c>
+      <c r="E18" s="32">
+        <v>184837</v>
+      </c>
+      <c r="F18" s="32">
+        <v>8357708475</v>
+      </c>
+      <c r="G18" s="32">
+        <v>36248</v>
+      </c>
+      <c r="H18" s="32">
+        <v>1853259093</v>
+      </c>
+      <c r="I18" s="32">
+        <v>2345</v>
+      </c>
+      <c r="J18" s="32">
+        <v>113225405</v>
+      </c>
+      <c r="K18" s="32">
+        <v>1239</v>
+      </c>
+      <c r="L18" s="32">
+        <v>49382286</v>
+      </c>
+      <c r="M18" s="32">
+        <v>1006</v>
+      </c>
+      <c r="N18" s="32">
+        <v>44653975</v>
+      </c>
+      <c r="O18" s="32">
+        <v>870</v>
+      </c>
+      <c r="P18" s="32">
+        <v>44036588</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>136</v>
+      </c>
+      <c r="R18" s="32">
+        <v>617387</v>
+      </c>
+      <c r="S18" s="32">
+        <v>1775</v>
+      </c>
+      <c r="T18" s="32">
+        <v>114577562</v>
+      </c>
+      <c r="U18" s="34">
+        <v>1323</v>
+      </c>
+      <c r="V18" s="34">
+        <v>129949935</v>
+      </c>
+      <c r="W18" s="34">
+        <v>18356</v>
+      </c>
+      <c r="X18" s="34">
+        <v>926457250</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="47">
-[...41 lines deleted...]
-      <c r="Q19" s="47">
+      <c r="C19" s="32">
+        <v>39063</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1898826733</v>
+      </c>
+      <c r="E19" s="32">
+        <v>25750</v>
+      </c>
+      <c r="F19" s="32">
+        <v>1215511110</v>
+      </c>
+      <c r="G19" s="32">
+        <v>8647</v>
+      </c>
+      <c r="H19" s="32">
+        <v>440586178</v>
+      </c>
+      <c r="I19" s="32">
+        <v>1257</v>
+      </c>
+      <c r="J19" s="32">
+        <v>62030362</v>
+      </c>
+      <c r="K19" s="32">
+        <v>189</v>
+      </c>
+      <c r="L19" s="32">
+        <v>7509780</v>
+      </c>
+      <c r="M19" s="32">
+        <v>122</v>
+      </c>
+      <c r="N19" s="32">
+        <v>5143473</v>
+      </c>
+      <c r="O19" s="32">
+        <v>96</v>
+      </c>
+      <c r="P19" s="32">
+        <v>5018044</v>
+      </c>
+      <c r="Q19" s="32">
         <v>26</v>
       </c>
-      <c r="R19" s="47">
-[...21 lines deleted...]
-    <row r="20" spans="1:24">
+      <c r="R19" s="32">
+        <v>125429</v>
+      </c>
+      <c r="S19" s="32">
+        <v>366</v>
+      </c>
+      <c r="T19" s="32">
+        <v>23390689</v>
+      </c>
+      <c r="U19" s="34">
+        <v>161</v>
+      </c>
+      <c r="V19" s="34">
+        <v>15789285</v>
+      </c>
+      <c r="W19" s="34">
+        <v>2571</v>
+      </c>
+      <c r="X19" s="34">
+        <v>128865856</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="47">
-[...66 lines deleted...]
-    <row r="21" spans="1:24">
+      <c r="C20" s="32">
+        <v>45542</v>
+      </c>
+      <c r="D20" s="32">
+        <v>2184193107</v>
+      </c>
+      <c r="E20" s="32">
+        <v>32172</v>
+      </c>
+      <c r="F20" s="32">
+        <v>1490569233</v>
+      </c>
+      <c r="G20" s="32">
+        <v>7827</v>
+      </c>
+      <c r="H20" s="32">
+        <v>397787569</v>
+      </c>
+      <c r="I20" s="32">
+        <v>1401</v>
+      </c>
+      <c r="J20" s="32">
+        <v>69473084</v>
+      </c>
+      <c r="K20" s="32">
+        <v>347</v>
+      </c>
+      <c r="L20" s="32">
+        <v>14017122</v>
+      </c>
+      <c r="M20" s="32">
+        <v>200</v>
+      </c>
+      <c r="N20" s="32">
+        <v>8188677</v>
+      </c>
+      <c r="O20" s="32">
+        <v>172</v>
+      </c>
+      <c r="P20" s="32">
+        <v>8068143</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>28</v>
+      </c>
+      <c r="R20" s="32">
+        <v>120534</v>
+      </c>
+      <c r="S20" s="32">
+        <v>474</v>
+      </c>
+      <c r="T20" s="32">
+        <v>30959308</v>
+      </c>
+      <c r="U20" s="34">
+        <v>243</v>
+      </c>
+      <c r="V20" s="34">
+        <v>23800170</v>
+      </c>
+      <c r="W20" s="34">
+        <v>2878</v>
+      </c>
+      <c r="X20" s="34">
+        <v>149397944</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="47">
-[...66 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="C21" s="32">
+        <v>43989</v>
+      </c>
+      <c r="D21" s="32">
+        <v>2114074766</v>
+      </c>
+      <c r="E21" s="32">
+        <v>31243</v>
+      </c>
+      <c r="F21" s="32">
+        <v>1448930015</v>
+      </c>
+      <c r="G21" s="32">
+        <v>7351</v>
+      </c>
+      <c r="H21" s="32">
+        <v>375263618</v>
+      </c>
+      <c r="I21" s="32">
+        <v>853</v>
+      </c>
+      <c r="J21" s="32">
+        <v>41573853</v>
+      </c>
+      <c r="K21" s="32">
+        <v>195</v>
+      </c>
+      <c r="L21" s="32">
+        <v>8032908</v>
+      </c>
+      <c r="M21" s="32">
+        <v>171</v>
+      </c>
+      <c r="N21" s="32">
+        <v>6523186</v>
+      </c>
+      <c r="O21" s="32">
+        <v>140</v>
+      </c>
+      <c r="P21" s="32">
+        <v>6330648</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>31</v>
+      </c>
+      <c r="R21" s="32">
+        <v>192538</v>
+      </c>
+      <c r="S21" s="32">
+        <v>504</v>
+      </c>
+      <c r="T21" s="32">
+        <v>32704327</v>
+      </c>
+      <c r="U21" s="34">
+        <v>295</v>
+      </c>
+      <c r="V21" s="34">
+        <v>28933020</v>
+      </c>
+      <c r="W21" s="34">
+        <v>3377</v>
+      </c>
+      <c r="X21" s="34">
+        <v>172113839</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="47">
-[...66 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="C22" s="32">
+        <v>93655</v>
+      </c>
+      <c r="D22" s="32">
+        <v>4441267667</v>
+      </c>
+      <c r="E22" s="32">
+        <v>66945</v>
+      </c>
+      <c r="F22" s="32">
+        <v>3044113469</v>
+      </c>
+      <c r="G22" s="32">
+        <v>15309</v>
+      </c>
+      <c r="H22" s="32">
+        <v>785219049</v>
+      </c>
+      <c r="I22" s="32">
+        <v>449</v>
+      </c>
+      <c r="J22" s="32">
+        <v>21739081</v>
+      </c>
+      <c r="K22" s="32">
+        <v>634</v>
+      </c>
+      <c r="L22" s="32">
+        <v>25425792</v>
+      </c>
+      <c r="M22" s="32">
+        <v>390</v>
+      </c>
+      <c r="N22" s="32">
+        <v>16703576</v>
+      </c>
+      <c r="O22" s="32">
+        <v>320</v>
+      </c>
+      <c r="P22" s="32">
+        <v>16387201</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>70</v>
+      </c>
+      <c r="R22" s="32">
+        <v>316375</v>
+      </c>
+      <c r="S22" s="32">
+        <v>1058</v>
+      </c>
+      <c r="T22" s="32">
+        <v>67683180</v>
+      </c>
+      <c r="U22" s="34">
+        <v>631</v>
+      </c>
+      <c r="V22" s="34">
+        <v>62005785</v>
+      </c>
+      <c r="W22" s="34">
+        <v>8239</v>
+      </c>
+      <c r="X22" s="34">
+        <v>418377735</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="47">
-[...66 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="C23" s="32">
+        <v>35512</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1662375053</v>
+      </c>
+      <c r="E23" s="32">
+        <v>22666</v>
+      </c>
+      <c r="F23" s="32">
+        <v>997109519</v>
+      </c>
+      <c r="G23" s="32">
+        <v>6420</v>
+      </c>
+      <c r="H23" s="32">
+        <v>326805587</v>
+      </c>
+      <c r="I23" s="32">
+        <v>2100</v>
+      </c>
+      <c r="J23" s="32">
+        <v>102273137</v>
+      </c>
+      <c r="K23" s="32">
+        <v>247</v>
+      </c>
+      <c r="L23" s="32">
+        <v>9760578</v>
+      </c>
+      <c r="M23" s="32">
+        <v>145</v>
+      </c>
+      <c r="N23" s="32">
+        <v>6160707</v>
+      </c>
+      <c r="O23" s="32">
+        <v>126</v>
+      </c>
+      <c r="P23" s="32">
+        <v>6050206</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>19</v>
+      </c>
+      <c r="R23" s="32">
+        <v>110501</v>
+      </c>
+      <c r="S23" s="32">
+        <v>400</v>
+      </c>
+      <c r="T23" s="32">
+        <v>25182495</v>
+      </c>
+      <c r="U23" s="34">
+        <v>270</v>
+      </c>
+      <c r="V23" s="34">
+        <v>26448105</v>
+      </c>
+      <c r="W23" s="34">
+        <v>3264</v>
+      </c>
+      <c r="X23" s="34">
+        <v>168634925</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="47">
-[...66 lines deleted...]
-    <row r="25" spans="1:24">
+      <c r="C24" s="32">
+        <v>39985</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1884075701</v>
+      </c>
+      <c r="E24" s="32">
+        <v>25575</v>
+      </c>
+      <c r="F24" s="32">
+        <v>1133634770</v>
+      </c>
+      <c r="G24" s="32">
+        <v>8782</v>
+      </c>
+      <c r="H24" s="32">
+        <v>446152640</v>
+      </c>
+      <c r="I24" s="32">
+        <v>205</v>
+      </c>
+      <c r="J24" s="32">
+        <v>9648767</v>
+      </c>
+      <c r="K24" s="32">
+        <v>320</v>
+      </c>
+      <c r="L24" s="32">
+        <v>12623976</v>
+      </c>
+      <c r="M24" s="32">
+        <v>156</v>
+      </c>
+      <c r="N24" s="32">
+        <v>6497419</v>
+      </c>
+      <c r="O24" s="32">
+        <v>129</v>
+      </c>
+      <c r="P24" s="32">
+        <v>6242593</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>27</v>
+      </c>
+      <c r="R24" s="32">
+        <v>254826</v>
+      </c>
+      <c r="S24" s="32">
+        <v>539</v>
+      </c>
+      <c r="T24" s="32">
+        <v>34967368</v>
+      </c>
+      <c r="U24" s="34">
+        <v>310</v>
+      </c>
+      <c r="V24" s="34">
+        <v>30400305</v>
+      </c>
+      <c r="W24" s="34">
+        <v>4098</v>
+      </c>
+      <c r="X24" s="34">
+        <v>210150456</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="47">
-[...66 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="C25" s="32">
+        <v>32378</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1501038284</v>
+      </c>
+      <c r="E25" s="32">
+        <v>22117</v>
+      </c>
+      <c r="F25" s="32">
+        <v>964313436</v>
+      </c>
+      <c r="G25" s="32">
+        <v>5227</v>
+      </c>
+      <c r="H25" s="32">
+        <v>265806718</v>
+      </c>
+      <c r="I25" s="32">
+        <v>517</v>
+      </c>
+      <c r="J25" s="32">
+        <v>24983715</v>
+      </c>
+      <c r="K25" s="32">
+        <v>181</v>
+      </c>
+      <c r="L25" s="32">
+        <v>7227678</v>
+      </c>
+      <c r="M25" s="32">
+        <v>143</v>
+      </c>
+      <c r="N25" s="32">
+        <v>6965098</v>
+      </c>
+      <c r="O25" s="32">
+        <v>125</v>
+      </c>
+      <c r="P25" s="32">
+        <v>6890294</v>
+      </c>
+      <c r="Q25" s="32">
+        <v>18</v>
+      </c>
+      <c r="R25" s="32">
+        <v>74804</v>
+      </c>
+      <c r="S25" s="32">
+        <v>464</v>
+      </c>
+      <c r="T25" s="32">
+        <v>29676233</v>
+      </c>
+      <c r="U25" s="34">
+        <v>271</v>
+      </c>
+      <c r="V25" s="34">
+        <v>26591280</v>
+      </c>
+      <c r="W25" s="34">
+        <v>3458</v>
+      </c>
+      <c r="X25" s="34">
+        <v>175474126</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="47">
-[...66 lines deleted...]
-    <row r="27" spans="1:24">
+      <c r="C26" s="32">
+        <v>63344</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2902034472</v>
+      </c>
+      <c r="E26" s="32">
+        <v>41966</v>
+      </c>
+      <c r="F26" s="32">
+        <v>1797993920</v>
+      </c>
+      <c r="G26" s="32">
+        <v>7166</v>
+      </c>
+      <c r="H26" s="32">
+        <v>369130326</v>
+      </c>
+      <c r="I26" s="32">
+        <v>5478</v>
+      </c>
+      <c r="J26" s="32">
+        <v>268270656</v>
+      </c>
+      <c r="K26" s="32">
+        <v>426</v>
+      </c>
+      <c r="L26" s="32">
+        <v>16922112</v>
+      </c>
+      <c r="M26" s="32">
+        <v>252</v>
+      </c>
+      <c r="N26" s="32">
+        <v>9327659</v>
+      </c>
+      <c r="O26" s="32">
+        <v>210</v>
+      </c>
+      <c r="P26" s="32">
+        <v>9176736</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>42</v>
+      </c>
+      <c r="R26" s="32">
+        <v>150923</v>
+      </c>
+      <c r="S26" s="32">
+        <v>383</v>
+      </c>
+      <c r="T26" s="32">
+        <v>25013376</v>
+      </c>
+      <c r="U26" s="34">
+        <v>538</v>
+      </c>
+      <c r="V26" s="34">
+        <v>52794735</v>
+      </c>
+      <c r="W26" s="34">
+        <v>7135</v>
+      </c>
+      <c r="X26" s="34">
+        <v>362581688</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47">
-[...41 lines deleted...]
-      <c r="Q27" s="47">
+      <c r="C27" s="32">
+        <v>22411</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1085868557</v>
+      </c>
+      <c r="E27" s="32">
+        <v>10435</v>
+      </c>
+      <c r="F27" s="32">
+        <v>478371576</v>
+      </c>
+      <c r="G27" s="32">
+        <v>2275</v>
+      </c>
+      <c r="H27" s="32">
+        <v>116554514</v>
+      </c>
+      <c r="I27" s="32">
+        <v>7369</v>
+      </c>
+      <c r="J27" s="32">
+        <v>361156830</v>
+      </c>
+      <c r="K27" s="32">
+        <v>168</v>
+      </c>
+      <c r="L27" s="32">
+        <v>6759330</v>
+      </c>
+      <c r="M27" s="32">
+        <v>52</v>
+      </c>
+      <c r="N27" s="32">
+        <v>2416135</v>
+      </c>
+      <c r="O27" s="32">
+        <v>44</v>
+      </c>
+      <c r="P27" s="32">
+        <v>2365375</v>
+      </c>
+      <c r="Q27" s="32">
         <v>8</v>
       </c>
-      <c r="R27" s="47">
-[...21 lines deleted...]
-    <row r="28" spans="1:24">
+      <c r="R27" s="32">
+        <v>50760</v>
+      </c>
+      <c r="S27" s="32">
+        <v>105</v>
+      </c>
+      <c r="T27" s="32">
+        <v>7111596</v>
+      </c>
+      <c r="U27" s="34">
+        <v>181</v>
+      </c>
+      <c r="V27" s="34">
+        <v>17765385</v>
+      </c>
+      <c r="W27" s="34">
+        <v>1826</v>
+      </c>
+      <c r="X27" s="34">
+        <v>95733191</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="47">
-[...41 lines deleted...]
-      <c r="Q28" s="47">
+      <c r="C28" s="32">
+        <v>32998</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1582876701</v>
+      </c>
+      <c r="E28" s="32">
+        <v>17954</v>
+      </c>
+      <c r="F28" s="32">
+        <v>811560900</v>
+      </c>
+      <c r="G28" s="32">
+        <v>4700</v>
+      </c>
+      <c r="H28" s="32">
+        <v>241932828</v>
+      </c>
+      <c r="I28" s="32">
+        <v>7386</v>
+      </c>
+      <c r="J28" s="32">
+        <v>363947920</v>
+      </c>
+      <c r="K28" s="32">
+        <v>197</v>
+      </c>
+      <c r="L28" s="32">
+        <v>7772646</v>
+      </c>
+      <c r="M28" s="32">
+        <v>112</v>
+      </c>
+      <c r="N28" s="32">
+        <v>4998341</v>
+      </c>
+      <c r="O28" s="32">
+        <v>99</v>
+      </c>
+      <c r="P28" s="32">
+        <v>4947832</v>
+      </c>
+      <c r="Q28" s="32">
         <v>13</v>
       </c>
-      <c r="R28" s="47">
-[...21 lines deleted...]
-    <row r="29" spans="1:24">
+      <c r="R28" s="32">
+        <v>50509</v>
+      </c>
+      <c r="S28" s="32">
+        <v>276</v>
+      </c>
+      <c r="T28" s="32">
+        <v>18404159</v>
+      </c>
+      <c r="U28" s="34">
+        <v>233</v>
+      </c>
+      <c r="V28" s="34">
+        <v>22814505</v>
+      </c>
+      <c r="W28" s="34">
+        <v>2140</v>
+      </c>
+      <c r="X28" s="34">
+        <v>111445402</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="47">
-[...35 lines deleted...]
-      <c r="O29" s="47">
+      <c r="C29" s="32">
+        <v>7618</v>
+      </c>
+      <c r="D29" s="32">
+        <v>321306152</v>
+      </c>
+      <c r="E29" s="32">
+        <v>5807</v>
+      </c>
+      <c r="F29" s="32">
+        <v>229518590</v>
+      </c>
+      <c r="G29" s="32">
+        <v>976</v>
+      </c>
+      <c r="H29" s="32">
+        <v>49713622</v>
+      </c>
+      <c r="I29" s="32">
+        <v>42</v>
+      </c>
+      <c r="J29" s="32">
+        <v>1886834</v>
+      </c>
+      <c r="K29" s="32">
+        <v>39</v>
+      </c>
+      <c r="L29" s="32">
+        <v>1577922</v>
+      </c>
+      <c r="M29" s="32">
         <v>10</v>
       </c>
-      <c r="P29" s="47">
-[...27 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="N29" s="32">
+        <v>364106</v>
+      </c>
+      <c r="O29" s="32">
+        <v>8</v>
+      </c>
+      <c r="P29" s="32">
+        <v>347799</v>
+      </c>
+      <c r="Q29" s="32">
+        <v>2</v>
+      </c>
+      <c r="R29" s="32">
+        <v>16307</v>
+      </c>
+      <c r="S29" s="32">
+        <v>52</v>
+      </c>
+      <c r="T29" s="32">
+        <v>3107417</v>
+      </c>
+      <c r="U29" s="34">
+        <v>31</v>
+      </c>
+      <c r="V29" s="34">
+        <v>3055560</v>
+      </c>
+      <c r="W29" s="34">
+        <v>661</v>
+      </c>
+      <c r="X29" s="34">
+        <v>32082101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="47">
-[...41 lines deleted...]
-      <c r="Q30" s="47">
+      <c r="C30" s="32">
+        <v>37540</v>
+      </c>
+      <c r="D30" s="32">
+        <v>1946397633</v>
+      </c>
+      <c r="E30" s="32">
+        <v>25358</v>
+      </c>
+      <c r="F30" s="32">
+        <v>1320001393</v>
+      </c>
+      <c r="G30" s="32">
+        <v>8477</v>
+      </c>
+      <c r="H30" s="32">
+        <v>433948080</v>
+      </c>
+      <c r="I30" s="32">
+        <v>822</v>
+      </c>
+      <c r="J30" s="32">
+        <v>40113720</v>
+      </c>
+      <c r="K30" s="32">
+        <v>117</v>
+      </c>
+      <c r="L30" s="32">
+        <v>4636974</v>
+      </c>
+      <c r="M30" s="32">
+        <v>121</v>
+      </c>
+      <c r="N30" s="32">
+        <v>4977376</v>
+      </c>
+      <c r="O30" s="32">
+        <v>102</v>
+      </c>
+      <c r="P30" s="32">
+        <v>4888643</v>
+      </c>
+      <c r="Q30" s="32">
         <v>19</v>
       </c>
-      <c r="R30" s="47">
-[...21 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="R30" s="32">
+        <v>88733</v>
+      </c>
+      <c r="S30" s="32">
+        <v>196</v>
+      </c>
+      <c r="T30" s="32">
+        <v>12911288</v>
+      </c>
+      <c r="U30" s="34">
+        <v>151</v>
+      </c>
+      <c r="V30" s="34">
+        <v>14779050</v>
+      </c>
+      <c r="W30" s="34">
+        <v>2298</v>
+      </c>
+      <c r="X30" s="34">
+        <v>115029752</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="47">
-[...66 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="C31" s="32">
+        <v>34984</v>
+      </c>
+      <c r="D31" s="32">
+        <v>1677104915</v>
+      </c>
+      <c r="E31" s="32">
+        <v>26054</v>
+      </c>
+      <c r="F31" s="32">
+        <v>1213098711</v>
+      </c>
+      <c r="G31" s="32">
+        <v>6024</v>
+      </c>
+      <c r="H31" s="32">
+        <v>307038122</v>
+      </c>
+      <c r="I31" s="32">
+        <v>268</v>
+      </c>
+      <c r="J31" s="32">
+        <v>13236906</v>
+      </c>
+      <c r="K31" s="32">
+        <v>184</v>
+      </c>
+      <c r="L31" s="32">
+        <v>7530954</v>
+      </c>
+      <c r="M31" s="32">
+        <v>125</v>
+      </c>
+      <c r="N31" s="32">
+        <v>5384735</v>
+      </c>
+      <c r="O31" s="32">
+        <v>108</v>
+      </c>
+      <c r="P31" s="32">
+        <v>5339544</v>
+      </c>
+      <c r="Q31" s="32">
+        <v>17</v>
+      </c>
+      <c r="R31" s="32">
+        <v>45191</v>
+      </c>
+      <c r="S31" s="32">
+        <v>311</v>
+      </c>
+      <c r="T31" s="32">
+        <v>20770828</v>
+      </c>
+      <c r="U31" s="34">
+        <v>149</v>
+      </c>
+      <c r="V31" s="34">
+        <v>14625810</v>
+      </c>
+      <c r="W31" s="34">
+        <v>1869</v>
+      </c>
+      <c r="X31" s="34">
+        <v>95418849</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="47">
-[...66 lines deleted...]
-    <row r="33" spans="1:24">
+      <c r="C32" s="32">
+        <v>21678</v>
+      </c>
+      <c r="D32" s="32">
+        <v>1047640147</v>
+      </c>
+      <c r="E32" s="32">
+        <v>14873</v>
+      </c>
+      <c r="F32" s="32">
+        <v>692834618</v>
+      </c>
+      <c r="G32" s="32">
+        <v>4545</v>
+      </c>
+      <c r="H32" s="32">
+        <v>231969768</v>
+      </c>
+      <c r="I32" s="32">
+        <v>79</v>
+      </c>
+      <c r="J32" s="32">
+        <v>3761521</v>
+      </c>
+      <c r="K32" s="32">
+        <v>94</v>
+      </c>
+      <c r="L32" s="32">
+        <v>3767490</v>
+      </c>
+      <c r="M32" s="32">
+        <v>94</v>
+      </c>
+      <c r="N32" s="32">
+        <v>4890488</v>
+      </c>
+      <c r="O32" s="32">
+        <v>82</v>
+      </c>
+      <c r="P32" s="32">
+        <v>4808882</v>
+      </c>
+      <c r="Q32" s="32">
+        <v>12</v>
+      </c>
+      <c r="R32" s="32">
+        <v>81606</v>
+      </c>
+      <c r="S32" s="32">
+        <v>257</v>
+      </c>
+      <c r="T32" s="32">
+        <v>16771342</v>
+      </c>
+      <c r="U32" s="34">
+        <v>127</v>
+      </c>
+      <c r="V32" s="34">
+        <v>12481680</v>
+      </c>
+      <c r="W32" s="34">
+        <v>1609</v>
+      </c>
+      <c r="X32" s="34">
+        <v>81163240</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="47">
-[...66 lines deleted...]
-    <row r="34" spans="1:24">
+      <c r="C33" s="32">
+        <v>9434</v>
+      </c>
+      <c r="D33" s="32">
+        <v>456358352</v>
+      </c>
+      <c r="E33" s="32">
+        <v>7624</v>
+      </c>
+      <c r="F33" s="32">
+        <v>363180964</v>
+      </c>
+      <c r="G33" s="32">
+        <v>1006</v>
+      </c>
+      <c r="H33" s="32">
+        <v>50954322</v>
+      </c>
+      <c r="I33" s="32">
+        <v>88</v>
+      </c>
+      <c r="J33" s="32">
+        <v>4255499</v>
+      </c>
+      <c r="K33" s="32">
+        <v>68</v>
+      </c>
+      <c r="L33" s="32">
+        <v>2727018</v>
+      </c>
+      <c r="M33" s="32">
+        <v>24</v>
+      </c>
+      <c r="N33" s="32">
+        <v>1047082</v>
+      </c>
+      <c r="O33" s="32">
+        <v>19</v>
+      </c>
+      <c r="P33" s="32">
+        <v>1041070</v>
+      </c>
+      <c r="Q33" s="32">
+        <v>5</v>
+      </c>
+      <c r="R33" s="32">
+        <v>6012</v>
+      </c>
+      <c r="S33" s="32">
+        <v>44</v>
+      </c>
+      <c r="T33" s="32">
+        <v>2593878</v>
+      </c>
+      <c r="U33" s="34">
+        <v>39</v>
+      </c>
+      <c r="V33" s="34">
+        <v>3838605</v>
+      </c>
+      <c r="W33" s="34">
+        <v>541</v>
+      </c>
+      <c r="X33" s="34">
+        <v>27760984</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="63" t="s">
+      <c r="B34" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="43">
+        <v>1022</v>
+      </c>
+      <c r="D34" s="43">
+        <v>48792531</v>
+      </c>
+      <c r="E34" s="43">
+        <v>711</v>
+      </c>
+      <c r="F34" s="43">
+        <v>33065630</v>
+      </c>
+      <c r="G34" s="43">
+        <v>241</v>
+      </c>
+      <c r="H34" s="43">
+        <v>12260372</v>
+      </c>
+      <c r="I34" s="43">
+        <v>17</v>
+      </c>
+      <c r="J34" s="43">
+        <v>838143</v>
+      </c>
+      <c r="K34" s="43">
+        <v>7</v>
+      </c>
+      <c r="L34" s="43">
+        <v>316176</v>
+      </c>
+      <c r="M34" s="40">
+        <v>2</v>
+      </c>
+      <c r="N34" s="40">
+        <v>137483</v>
+      </c>
+      <c r="O34" s="40">
+        <v>2</v>
+      </c>
+      <c r="P34" s="40">
+        <v>137483</v>
+      </c>
+      <c r="Q34" s="40">
+        <v>0</v>
+      </c>
+      <c r="R34" s="40">
+        <v>0</v>
+      </c>
+      <c r="S34" s="40">
+        <v>7</v>
+      </c>
+      <c r="T34" s="40">
+        <v>224691</v>
+      </c>
+      <c r="U34" s="41">
+        <v>4</v>
+      </c>
+      <c r="V34" s="41">
+        <v>395220</v>
+      </c>
+      <c r="W34" s="41">
+        <v>33</v>
+      </c>
+      <c r="X34" s="41">
+        <v>1554816</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="49">
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K6:L7"/>
+    <mergeCell ref="A4:B11"/>
+    <mergeCell ref="C4:D5"/>
+    <mergeCell ref="E4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:J5"/>
+    <mergeCell ref="C6:D7"/>
+    <mergeCell ref="E6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:J7"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="W6:X7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="M4:R4"/>
+    <mergeCell ref="S4:T5"/>
+    <mergeCell ref="U4:V5"/>
+    <mergeCell ref="W4:X5"/>
+    <mergeCell ref="M5:R5"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T7"/>
+    <mergeCell ref="U6:V7"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="P10:P11"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="P8:P9"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="R10:R11"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="V10:V11"/>
+    <mergeCell ref="X10:X11"/>
+    <mergeCell ref="V8:V9"/>
+    <mergeCell ref="X8:X9"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="T8:T9"/>
+  </mergeCells>
+  <phoneticPr fontId="43" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E00E9D44-B121-4708-9A85-F389160BD538}">
+  <dimension ref="A1:X40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="12" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
+    <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
+    <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
+    <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
+    <col min="19" max="19" width="16" style="1" customWidth="1"/>
+    <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
+    <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
+    <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W3" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="P10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="R10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="T10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="U10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="W10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="X10" s="70" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="52">
+        <v>2067189</v>
+      </c>
+      <c r="D12" s="52">
+        <v>100043709734</v>
+      </c>
+      <c r="E12" s="52">
+        <v>1500537</v>
+      </c>
+      <c r="F12" s="52">
+        <v>70815582030</v>
+      </c>
+      <c r="G12" s="52">
+        <v>344177</v>
+      </c>
+      <c r="H12" s="52">
+        <v>17413995708</v>
+      </c>
+      <c r="I12" s="52">
+        <v>44011</v>
+      </c>
+      <c r="J12" s="52">
+        <v>2129347239</v>
+      </c>
+      <c r="K12" s="52">
+        <v>13214</v>
+      </c>
+      <c r="L12" s="52">
+        <v>527860134</v>
+      </c>
+      <c r="M12" s="52">
+        <v>7734</v>
+      </c>
+      <c r="N12" s="52">
+        <v>350742948</v>
+      </c>
+      <c r="O12" s="52">
+        <v>6683</v>
+      </c>
+      <c r="P12" s="52">
+        <v>346130634</v>
+      </c>
+      <c r="Q12" s="52">
+        <v>1051</v>
+      </c>
+      <c r="R12" s="52">
+        <v>4612314</v>
+      </c>
+      <c r="S12" s="52">
+        <v>17917</v>
+      </c>
+      <c r="T12" s="52">
+        <v>1172917390</v>
+      </c>
+      <c r="U12" s="53">
+        <v>11250</v>
+      </c>
+      <c r="V12" s="53">
+        <v>1100842095</v>
+      </c>
+      <c r="W12" s="53">
+        <v>128349</v>
+      </c>
+      <c r="X12" s="53">
+        <v>6532422190</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="32">
+        <v>397153</v>
+      </c>
+      <c r="D13" s="32">
+        <v>19421747186</v>
+      </c>
+      <c r="E13" s="32">
+        <v>302637</v>
+      </c>
+      <c r="F13" s="32">
+        <v>14565531509</v>
+      </c>
+      <c r="G13" s="32">
+        <v>63425</v>
+      </c>
+      <c r="H13" s="32">
+        <v>3209712807</v>
+      </c>
+      <c r="I13" s="32">
+        <v>3989</v>
+      </c>
+      <c r="J13" s="32">
+        <v>192984652</v>
+      </c>
+      <c r="K13" s="32">
+        <v>1793</v>
+      </c>
+      <c r="L13" s="32">
+        <v>71709240</v>
+      </c>
+      <c r="M13" s="32">
+        <v>1262</v>
+      </c>
+      <c r="N13" s="32">
+        <v>55841876</v>
+      </c>
+      <c r="O13" s="32">
+        <v>1095</v>
+      </c>
+      <c r="P13" s="32">
+        <v>55127868</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>167</v>
+      </c>
+      <c r="R13" s="32">
+        <v>714008</v>
+      </c>
+      <c r="S13" s="32">
+        <v>2121</v>
+      </c>
+      <c r="T13" s="32">
+        <v>138353905</v>
+      </c>
+      <c r="U13" s="34">
+        <v>1641</v>
+      </c>
+      <c r="V13" s="34">
+        <v>160884240</v>
+      </c>
+      <c r="W13" s="34">
+        <v>20285</v>
+      </c>
+      <c r="X13" s="34">
+        <v>1026728957</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="32">
+        <v>291536</v>
+      </c>
+      <c r="D14" s="32">
+        <v>14461893447</v>
+      </c>
+      <c r="E14" s="32">
+        <v>219220</v>
+      </c>
+      <c r="F14" s="32">
+        <v>10721633557</v>
+      </c>
+      <c r="G14" s="32">
+        <v>53646</v>
+      </c>
+      <c r="H14" s="32">
+        <v>2712578685</v>
+      </c>
+      <c r="I14" s="32">
+        <v>997</v>
+      </c>
+      <c r="J14" s="32">
+        <v>48055082</v>
+      </c>
+      <c r="K14" s="32">
+        <v>1653</v>
+      </c>
+      <c r="L14" s="32">
+        <v>66683718</v>
+      </c>
+      <c r="M14" s="32">
+        <v>821</v>
+      </c>
+      <c r="N14" s="32">
+        <v>38878023</v>
+      </c>
+      <c r="O14" s="32">
+        <v>712</v>
+      </c>
+      <c r="P14" s="32">
+        <v>38321795</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>109</v>
+      </c>
+      <c r="R14" s="32">
+        <v>556228</v>
+      </c>
+      <c r="S14" s="32">
+        <v>3365</v>
+      </c>
+      <c r="T14" s="32">
+        <v>220906416</v>
+      </c>
+      <c r="U14" s="34">
+        <v>989</v>
+      </c>
+      <c r="V14" s="34">
+        <v>96596490</v>
+      </c>
+      <c r="W14" s="34">
+        <v>10845</v>
+      </c>
+      <c r="X14" s="34">
+        <v>556561476</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" s="32">
+        <v>198373</v>
+      </c>
+      <c r="D15" s="32">
+        <v>9669246345</v>
+      </c>
+      <c r="E15" s="32">
+        <v>155114</v>
+      </c>
+      <c r="F15" s="32">
+        <v>7434153768</v>
+      </c>
+      <c r="G15" s="32">
+        <v>22578</v>
+      </c>
+      <c r="H15" s="32">
+        <v>1137552569</v>
+      </c>
+      <c r="I15" s="32">
+        <v>5050</v>
+      </c>
+      <c r="J15" s="32">
+        <v>241321690</v>
+      </c>
+      <c r="K15" s="32">
+        <v>1682</v>
+      </c>
+      <c r="L15" s="32">
+        <v>67087878</v>
+      </c>
+      <c r="M15" s="32">
+        <v>708</v>
+      </c>
+      <c r="N15" s="32">
+        <v>34338348</v>
+      </c>
+      <c r="O15" s="32">
+        <v>617</v>
+      </c>
+      <c r="P15" s="32">
+        <v>33857804</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>91</v>
+      </c>
+      <c r="R15" s="32">
+        <v>480544</v>
+      </c>
+      <c r="S15" s="32">
+        <v>1610</v>
+      </c>
+      <c r="T15" s="32">
+        <v>105067184</v>
+      </c>
+      <c r="U15" s="34">
+        <v>1057</v>
+      </c>
+      <c r="V15" s="34">
+        <v>103507500</v>
+      </c>
+      <c r="W15" s="34">
+        <v>10574</v>
+      </c>
+      <c r="X15" s="34">
+        <v>546217408</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="32">
+        <v>232448</v>
+      </c>
+      <c r="D16" s="32">
+        <v>11152338659</v>
+      </c>
+      <c r="E16" s="32">
+        <v>174934</v>
+      </c>
+      <c r="F16" s="32">
+        <v>8172101395</v>
+      </c>
+      <c r="G16" s="32">
+        <v>33456</v>
+      </c>
+      <c r="H16" s="32">
+        <v>1693206307</v>
+      </c>
+      <c r="I16" s="32">
+        <v>2547</v>
+      </c>
+      <c r="J16" s="32">
+        <v>121233310</v>
+      </c>
+      <c r="K16" s="32">
+        <v>1796</v>
+      </c>
+      <c r="L16" s="32">
+        <v>71275812</v>
+      </c>
+      <c r="M16" s="32">
+        <v>1107</v>
+      </c>
+      <c r="N16" s="32">
+        <v>48970929</v>
+      </c>
+      <c r="O16" s="32">
+        <v>969</v>
+      </c>
+      <c r="P16" s="32">
+        <v>48434124</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>138</v>
+      </c>
+      <c r="R16" s="32">
+        <v>536805</v>
+      </c>
+      <c r="S16" s="32">
+        <v>2072</v>
+      </c>
+      <c r="T16" s="32">
+        <v>135963778</v>
+      </c>
+      <c r="U16" s="34">
+        <v>1370</v>
+      </c>
+      <c r="V16" s="34">
+        <v>134019300</v>
+      </c>
+      <c r="W16" s="34">
+        <v>15166</v>
+      </c>
+      <c r="X16" s="34">
+        <v>775567828</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="32">
+        <v>149403</v>
+      </c>
+      <c r="D17" s="32">
+        <v>7162781481</v>
+      </c>
+      <c r="E17" s="32">
+        <v>108821</v>
+      </c>
+      <c r="F17" s="32">
+        <v>5062764501</v>
+      </c>
+      <c r="G17" s="32">
+        <v>25804</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1305875838</v>
+      </c>
+      <c r="I17" s="32">
+        <v>540</v>
+      </c>
+      <c r="J17" s="32">
+        <v>26128707</v>
+      </c>
+      <c r="K17" s="32">
+        <v>853</v>
+      </c>
+      <c r="L17" s="32">
+        <v>34350270</v>
+      </c>
+      <c r="M17" s="32">
+        <v>623</v>
+      </c>
+      <c r="N17" s="32">
+        <v>27610341</v>
+      </c>
+      <c r="O17" s="32">
+        <v>532</v>
+      </c>
+      <c r="P17" s="32">
+        <v>27307046</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>91</v>
+      </c>
+      <c r="R17" s="32">
+        <v>303295</v>
+      </c>
+      <c r="S17" s="32">
+        <v>1323</v>
+      </c>
+      <c r="T17" s="32">
+        <v>86479069</v>
+      </c>
+      <c r="U17" s="34">
+        <v>899</v>
+      </c>
+      <c r="V17" s="34">
+        <v>87763200</v>
+      </c>
+      <c r="W17" s="34">
+        <v>10540</v>
+      </c>
+      <c r="X17" s="34">
+        <v>531809555</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="32">
+        <v>242930</v>
+      </c>
+      <c r="D18" s="32">
+        <v>11485193140</v>
+      </c>
+      <c r="E18" s="32">
+        <v>177520</v>
+      </c>
+      <c r="F18" s="32">
+        <v>8111792363</v>
+      </c>
+      <c r="G18" s="32">
+        <v>40104</v>
+      </c>
+      <c r="H18" s="32">
+        <v>2032705547</v>
+      </c>
+      <c r="I18" s="32">
+        <v>2240</v>
+      </c>
+      <c r="J18" s="32">
+        <v>107055832</v>
+      </c>
+      <c r="K18" s="32">
+        <v>1388</v>
+      </c>
+      <c r="L18" s="32">
+        <v>55611996</v>
+      </c>
+      <c r="M18" s="32">
         <v>1025</v>
       </c>
-      <c r="D34" s="64">
+      <c r="N18" s="32">
+        <v>47522611</v>
+      </c>
+      <c r="O18" s="32">
+        <v>895</v>
+      </c>
+      <c r="P18" s="32">
+        <v>46956704</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>130</v>
+      </c>
+      <c r="R18" s="32">
+        <v>565907</v>
+      </c>
+      <c r="S18" s="32">
+        <v>1832</v>
+      </c>
+      <c r="T18" s="32">
+        <v>119029509</v>
+      </c>
+      <c r="U18" s="34">
+        <v>1368</v>
+      </c>
+      <c r="V18" s="34">
+        <v>133809285</v>
+      </c>
+      <c r="W18" s="34">
+        <v>17453</v>
+      </c>
+      <c r="X18" s="34">
+        <v>877665997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="32">
+        <v>39182</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1915104008</v>
+      </c>
+      <c r="E19" s="32">
+        <v>25057</v>
+      </c>
+      <c r="F19" s="32">
+        <v>1193252623</v>
+      </c>
+      <c r="G19" s="32">
+        <v>9534</v>
+      </c>
+      <c r="H19" s="32">
+        <v>482848627</v>
+      </c>
+      <c r="I19" s="32">
+        <v>1269</v>
+      </c>
+      <c r="J19" s="32">
+        <v>61278593</v>
+      </c>
+      <c r="K19" s="32">
+        <v>227</v>
+      </c>
+      <c r="L19" s="32">
+        <v>9029010</v>
+      </c>
+      <c r="M19" s="32">
+        <v>125</v>
+      </c>
+      <c r="N19" s="32">
+        <v>5636009</v>
+      </c>
+      <c r="O19" s="32">
+        <v>99</v>
+      </c>
+      <c r="P19" s="32">
+        <v>5508667</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>26</v>
+      </c>
+      <c r="R19" s="32">
+        <v>127342</v>
+      </c>
+      <c r="S19" s="32">
+        <v>382</v>
+      </c>
+      <c r="T19" s="32">
+        <v>24981901</v>
+      </c>
+      <c r="U19" s="34">
+        <v>170</v>
+      </c>
+      <c r="V19" s="34">
+        <v>16678530</v>
+      </c>
+      <c r="W19" s="34">
+        <v>2418</v>
+      </c>
+      <c r="X19" s="34">
+        <v>121398715</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="32">
+        <v>44779</v>
+      </c>
+      <c r="D20" s="32">
+        <v>2180960096</v>
+      </c>
+      <c r="E20" s="32">
+        <v>30678</v>
+      </c>
+      <c r="F20" s="32">
+        <v>1455248223</v>
+      </c>
+      <c r="G20" s="32">
+        <v>8654</v>
+      </c>
+      <c r="H20" s="32">
+        <v>436887317</v>
+      </c>
+      <c r="I20" s="32">
+        <v>1443</v>
+      </c>
+      <c r="J20" s="32">
+        <v>69731014</v>
+      </c>
+      <c r="K20" s="32">
+        <v>364</v>
+      </c>
+      <c r="L20" s="32">
+        <v>14452398</v>
+      </c>
+      <c r="M20" s="32">
+        <v>203</v>
+      </c>
+      <c r="N20" s="32">
+        <v>9039326</v>
+      </c>
+      <c r="O20" s="32">
+        <v>177</v>
+      </c>
+      <c r="P20" s="32">
+        <v>8921369</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>26</v>
+      </c>
+      <c r="R20" s="32">
+        <v>117957</v>
+      </c>
+      <c r="S20" s="32">
+        <v>479</v>
+      </c>
+      <c r="T20" s="32">
+        <v>31682861</v>
+      </c>
+      <c r="U20" s="34">
+        <v>281</v>
+      </c>
+      <c r="V20" s="34">
+        <v>27512775</v>
+      </c>
+      <c r="W20" s="34">
+        <v>2677</v>
+      </c>
+      <c r="X20" s="34">
+        <v>136406182</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="32">
+        <v>43583</v>
+      </c>
+      <c r="D21" s="32">
+        <v>2122839062</v>
+      </c>
+      <c r="E21" s="32">
+        <v>30076</v>
+      </c>
+      <c r="F21" s="32">
+        <v>1418460538</v>
+      </c>
+      <c r="G21" s="32">
+        <v>8184</v>
+      </c>
+      <c r="H21" s="32">
+        <v>413977444</v>
+      </c>
+      <c r="I21" s="32">
+        <v>866</v>
+      </c>
+      <c r="J21" s="32">
+        <v>41835110</v>
+      </c>
+      <c r="K21" s="32">
+        <v>251</v>
+      </c>
+      <c r="L21" s="32">
+        <v>9949848</v>
+      </c>
+      <c r="M21" s="32">
+        <v>178</v>
+      </c>
+      <c r="N21" s="32">
+        <v>7513237</v>
+      </c>
+      <c r="O21" s="32">
+        <v>148</v>
+      </c>
+      <c r="P21" s="32">
+        <v>7359752</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>30</v>
+      </c>
+      <c r="R21" s="32">
+        <v>153485</v>
+      </c>
+      <c r="S21" s="32">
+        <v>539</v>
+      </c>
+      <c r="T21" s="32">
+        <v>35735315</v>
+      </c>
+      <c r="U21" s="34">
+        <v>323</v>
+      </c>
+      <c r="V21" s="34">
+        <v>31529475</v>
+      </c>
+      <c r="W21" s="34">
+        <v>3166</v>
+      </c>
+      <c r="X21" s="34">
+        <v>163838095</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="32">
+        <v>91943</v>
+      </c>
+      <c r="D22" s="32">
+        <v>4386652767</v>
+      </c>
+      <c r="E22" s="32">
+        <v>63902</v>
+      </c>
+      <c r="F22" s="32">
+        <v>2931022893</v>
+      </c>
+      <c r="G22" s="32">
+        <v>16912</v>
+      </c>
+      <c r="H22" s="32">
+        <v>856211698</v>
+      </c>
+      <c r="I22" s="32">
+        <v>438</v>
+      </c>
+      <c r="J22" s="32">
+        <v>21321966</v>
+      </c>
+      <c r="K22" s="32">
+        <v>730</v>
+      </c>
+      <c r="L22" s="32">
+        <v>29133186</v>
+      </c>
+      <c r="M22" s="32">
+        <v>399</v>
+      </c>
+      <c r="N22" s="32">
+        <v>17850185</v>
+      </c>
+      <c r="O22" s="32">
+        <v>338</v>
+      </c>
+      <c r="P22" s="32">
+        <v>17555861</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>61</v>
+      </c>
+      <c r="R22" s="32">
+        <v>294324</v>
+      </c>
+      <c r="S22" s="32">
+        <v>1075</v>
+      </c>
+      <c r="T22" s="32">
+        <v>70375618</v>
+      </c>
+      <c r="U22" s="34">
+        <v>668</v>
+      </c>
+      <c r="V22" s="34">
+        <v>65609805</v>
+      </c>
+      <c r="W22" s="34">
+        <v>7819</v>
+      </c>
+      <c r="X22" s="34">
+        <v>395127416</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="32">
+        <v>34953</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1645506502</v>
+      </c>
+      <c r="E23" s="32">
+        <v>21624</v>
+      </c>
+      <c r="F23" s="32">
+        <v>956606898</v>
+      </c>
+      <c r="G23" s="32">
+        <v>7045</v>
+      </c>
+      <c r="H23" s="32">
+        <v>353995672</v>
+      </c>
+      <c r="I23" s="32">
+        <v>2091</v>
+      </c>
+      <c r="J23" s="32">
+        <v>101941815</v>
+      </c>
+      <c r="K23" s="32">
+        <v>258</v>
+      </c>
+      <c r="L23" s="32">
+        <v>10249344</v>
+      </c>
+      <c r="M23" s="32">
+        <v>139</v>
+      </c>
+      <c r="N23" s="32">
+        <v>6370611</v>
+      </c>
+      <c r="O23" s="32">
+        <v>121</v>
+      </c>
+      <c r="P23" s="32">
+        <v>6262110</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>18</v>
+      </c>
+      <c r="R23" s="32">
+        <v>108501</v>
+      </c>
+      <c r="S23" s="32">
+        <v>398</v>
+      </c>
+      <c r="T23" s="32">
+        <v>25888621</v>
+      </c>
+      <c r="U23" s="34">
+        <v>307</v>
+      </c>
+      <c r="V23" s="34">
+        <v>29750985</v>
+      </c>
+      <c r="W23" s="34">
+        <v>3091</v>
+      </c>
+      <c r="X23" s="34">
+        <v>160702556</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="32">
+        <v>39863</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1894919695</v>
+      </c>
+      <c r="E24" s="32">
+        <v>24652</v>
+      </c>
+      <c r="F24" s="32">
+        <v>1107035116</v>
+      </c>
+      <c r="G24" s="32">
+        <v>9656</v>
+      </c>
+      <c r="H24" s="32">
+        <v>488235685</v>
+      </c>
+      <c r="I24" s="32">
+        <v>196</v>
+      </c>
+      <c r="J24" s="32">
+        <v>9224460</v>
+      </c>
+      <c r="K24" s="32">
+        <v>371</v>
+      </c>
+      <c r="L24" s="32">
+        <v>14728230</v>
+      </c>
+      <c r="M24" s="32">
+        <v>163</v>
+      </c>
+      <c r="N24" s="32">
+        <v>7013853</v>
+      </c>
+      <c r="O24" s="32">
+        <v>134</v>
+      </c>
+      <c r="P24" s="32">
+        <v>6894221</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>29</v>
+      </c>
+      <c r="R24" s="32">
+        <v>119632</v>
+      </c>
+      <c r="S24" s="32">
+        <v>562</v>
+      </c>
+      <c r="T24" s="32">
+        <v>36665414</v>
+      </c>
+      <c r="U24" s="34">
+        <v>341</v>
+      </c>
+      <c r="V24" s="34">
+        <v>33320085</v>
+      </c>
+      <c r="W24" s="34">
+        <v>3922</v>
+      </c>
+      <c r="X24" s="34">
+        <v>198696852</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="32">
+        <v>31868</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1496056521</v>
+      </c>
+      <c r="E25" s="32">
+        <v>21186</v>
+      </c>
+      <c r="F25" s="32">
+        <v>934988192</v>
+      </c>
+      <c r="G25" s="32">
+        <v>5770</v>
+      </c>
+      <c r="H25" s="32">
+        <v>292005445</v>
+      </c>
+      <c r="I25" s="32">
+        <v>491</v>
+      </c>
+      <c r="J25" s="32">
+        <v>24055383</v>
+      </c>
+      <c r="K25" s="32">
+        <v>228</v>
+      </c>
+      <c r="L25" s="32">
+        <v>8941092</v>
+      </c>
+      <c r="M25" s="32">
+        <v>157</v>
+      </c>
+      <c r="N25" s="32">
+        <v>7357769</v>
+      </c>
+      <c r="O25" s="32">
+        <v>137</v>
+      </c>
+      <c r="P25" s="32">
+        <v>7289807</v>
+      </c>
+      <c r="Q25" s="32">
+        <v>20</v>
+      </c>
+      <c r="R25" s="32">
+        <v>67962</v>
+      </c>
+      <c r="S25" s="32">
+        <v>460</v>
+      </c>
+      <c r="T25" s="32">
+        <v>30356748</v>
+      </c>
+      <c r="U25" s="34">
+        <v>309</v>
+      </c>
+      <c r="V25" s="34">
+        <v>30220155</v>
+      </c>
+      <c r="W25" s="34">
+        <v>3267</v>
+      </c>
+      <c r="X25" s="34">
+        <v>168131737</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="32">
+        <v>62333</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2871207120</v>
+      </c>
+      <c r="E26" s="32">
+        <v>40223</v>
+      </c>
+      <c r="F26" s="32">
+        <v>1733168170</v>
+      </c>
+      <c r="G26" s="32">
+        <v>8010</v>
+      </c>
+      <c r="H26" s="32">
+        <v>407233810</v>
+      </c>
+      <c r="I26" s="32">
+        <v>5552</v>
+      </c>
+      <c r="J26" s="32">
+        <v>269018641</v>
+      </c>
+      <c r="K26" s="32">
+        <v>506</v>
+      </c>
+      <c r="L26" s="32">
+        <v>20037078</v>
+      </c>
+      <c r="M26" s="32">
+        <v>259</v>
+      </c>
+      <c r="N26" s="32">
+        <v>10708364</v>
+      </c>
+      <c r="O26" s="32">
+        <v>218</v>
+      </c>
+      <c r="P26" s="32">
+        <v>10571608</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>41</v>
+      </c>
+      <c r="R26" s="32">
+        <v>136756</v>
+      </c>
+      <c r="S26" s="32">
+        <v>391</v>
+      </c>
+      <c r="T26" s="32">
+        <v>25989320</v>
+      </c>
+      <c r="U26" s="34">
+        <v>613</v>
+      </c>
+      <c r="V26" s="34">
+        <v>59983260</v>
+      </c>
+      <c r="W26" s="34">
+        <v>6779</v>
+      </c>
+      <c r="X26" s="34">
+        <v>345068477</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="32">
+        <v>22109</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1071806306</v>
+      </c>
+      <c r="E27" s="32">
+        <v>9845</v>
+      </c>
+      <c r="F27" s="32">
+        <v>452728742</v>
+      </c>
+      <c r="G27" s="32">
+        <v>2535</v>
+      </c>
+      <c r="H27" s="32">
+        <v>129399367</v>
+      </c>
+      <c r="I27" s="32">
+        <v>7421</v>
+      </c>
+      <c r="J27" s="32">
+        <v>362172892</v>
+      </c>
+      <c r="K27" s="32">
+        <v>200</v>
+      </c>
+      <c r="L27" s="32">
+        <v>7992030</v>
+      </c>
+      <c r="M27" s="32">
+        <v>51</v>
+      </c>
+      <c r="N27" s="32">
+        <v>2352478</v>
+      </c>
+      <c r="O27" s="32">
+        <v>43</v>
+      </c>
+      <c r="P27" s="32">
+        <v>2299202</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>8</v>
+      </c>
+      <c r="R27" s="32">
+        <v>53276</v>
+      </c>
+      <c r="S27" s="32">
+        <v>111</v>
+      </c>
+      <c r="T27" s="32">
+        <v>7102468</v>
+      </c>
+      <c r="U27" s="34">
+        <v>203</v>
+      </c>
+      <c r="V27" s="34">
+        <v>19939095</v>
+      </c>
+      <c r="W27" s="34">
+        <v>1743</v>
+      </c>
+      <c r="X27" s="34">
+        <v>90119234</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="32">
+        <v>33044</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1584269301</v>
+      </c>
+      <c r="E28" s="32">
+        <v>17283</v>
+      </c>
+      <c r="F28" s="32">
+        <v>785271204</v>
+      </c>
+      <c r="G28" s="32">
+        <v>5255</v>
+      </c>
+      <c r="H28" s="32">
+        <v>266340866</v>
+      </c>
+      <c r="I28" s="32">
+        <v>7581</v>
+      </c>
+      <c r="J28" s="32">
+        <v>369207350</v>
+      </c>
+      <c r="K28" s="32">
+        <v>241</v>
+      </c>
+      <c r="L28" s="32">
+        <v>9729642</v>
+      </c>
+      <c r="M28" s="32">
+        <v>119</v>
+      </c>
+      <c r="N28" s="32">
+        <v>5454283</v>
+      </c>
+      <c r="O28" s="32">
+        <v>106</v>
+      </c>
+      <c r="P28" s="32">
+        <v>5395534</v>
+      </c>
+      <c r="Q28" s="32">
+        <v>13</v>
+      </c>
+      <c r="R28" s="32">
+        <v>58749</v>
+      </c>
+      <c r="S28" s="32">
+        <v>298</v>
+      </c>
+      <c r="T28" s="32">
+        <v>19887588</v>
+      </c>
+      <c r="U28" s="34">
+        <v>235</v>
+      </c>
+      <c r="V28" s="34">
+        <v>23026905</v>
+      </c>
+      <c r="W28" s="34">
+        <v>2032</v>
+      </c>
+      <c r="X28" s="34">
+        <v>105351463</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="32">
+        <v>7462</v>
+      </c>
+      <c r="D29" s="32">
+        <v>317075834</v>
+      </c>
+      <c r="E29" s="32">
+        <v>5562</v>
+      </c>
+      <c r="F29" s="32">
+        <v>218968999</v>
+      </c>
+      <c r="G29" s="32">
+        <v>1080</v>
+      </c>
+      <c r="H29" s="32">
+        <v>54682854</v>
+      </c>
+      <c r="I29" s="32">
+        <v>34</v>
+      </c>
+      <c r="J29" s="32">
+        <v>1678738</v>
+      </c>
+      <c r="K29" s="32">
+        <v>55</v>
+      </c>
+      <c r="L29" s="32">
+        <v>2144130</v>
+      </c>
+      <c r="M29" s="32">
+        <v>13</v>
+      </c>
+      <c r="N29" s="32">
+        <v>568612</v>
+      </c>
+      <c r="O29" s="32">
+        <v>10</v>
+      </c>
+      <c r="P29" s="32">
+        <v>552268</v>
+      </c>
+      <c r="Q29" s="32">
+        <v>3</v>
+      </c>
+      <c r="R29" s="32">
+        <v>16344</v>
+      </c>
+      <c r="S29" s="32">
+        <v>51</v>
+      </c>
+      <c r="T29" s="32">
+        <v>3157724</v>
+      </c>
+      <c r="U29" s="34">
+        <v>46</v>
+      </c>
+      <c r="V29" s="34">
+        <v>4515450</v>
+      </c>
+      <c r="W29" s="34">
+        <v>621</v>
+      </c>
+      <c r="X29" s="34">
+        <v>31359327</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="32">
+        <v>37991</v>
+      </c>
+      <c r="D30" s="32">
+        <v>1966518241</v>
+      </c>
+      <c r="E30" s="32">
+        <v>25014</v>
+      </c>
+      <c r="F30" s="32">
+        <v>1305473062</v>
+      </c>
+      <c r="G30" s="32">
+        <v>9447</v>
+      </c>
+      <c r="H30" s="32">
+        <v>478025713</v>
+      </c>
+      <c r="I30" s="32">
+        <v>825</v>
+      </c>
+      <c r="J30" s="32">
+        <v>40282168</v>
+      </c>
+      <c r="K30" s="32">
+        <v>122</v>
+      </c>
+      <c r="L30" s="32">
+        <v>4993740</v>
+      </c>
+      <c r="M30" s="32">
+        <v>130</v>
+      </c>
+      <c r="N30" s="32">
+        <v>5620292</v>
+      </c>
+      <c r="O30" s="32">
+        <v>111</v>
+      </c>
+      <c r="P30" s="32">
+        <v>5530621</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>19</v>
+      </c>
+      <c r="R30" s="32">
+        <v>89671</v>
+      </c>
+      <c r="S30" s="32">
+        <v>200</v>
+      </c>
+      <c r="T30" s="32">
+        <v>12789456</v>
+      </c>
+      <c r="U30" s="34">
+        <v>136</v>
+      </c>
+      <c r="V30" s="34">
+        <v>13348740</v>
+      </c>
+      <c r="W30" s="34">
+        <v>2117</v>
+      </c>
+      <c r="X30" s="34">
+        <v>105985070</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="32">
+        <v>34539</v>
+      </c>
+      <c r="D31" s="32">
+        <v>1682391984</v>
+      </c>
+      <c r="E31" s="32">
+        <v>24984</v>
+      </c>
+      <c r="F31" s="32">
+        <v>1191473112</v>
+      </c>
+      <c r="G31" s="32">
+        <v>6652</v>
+      </c>
+      <c r="H31" s="32">
+        <v>335757705</v>
+      </c>
+      <c r="I31" s="32">
+        <v>270</v>
+      </c>
+      <c r="J31" s="32">
+        <v>12821286</v>
+      </c>
+      <c r="K31" s="32">
+        <v>266</v>
+      </c>
+      <c r="L31" s="32">
+        <v>10558536</v>
+      </c>
+      <c r="M31" s="32">
+        <v>123</v>
+      </c>
+      <c r="N31" s="32">
+        <v>5638422</v>
+      </c>
+      <c r="O31" s="32">
+        <v>111</v>
+      </c>
+      <c r="P31" s="32">
+        <v>5604802</v>
+      </c>
+      <c r="Q31" s="32">
+        <v>12</v>
+      </c>
+      <c r="R31" s="32">
+        <v>33620</v>
+      </c>
+      <c r="S31" s="32">
+        <v>330</v>
+      </c>
+      <c r="T31" s="32">
+        <v>21684904</v>
+      </c>
+      <c r="U31" s="34">
+        <v>139</v>
+      </c>
+      <c r="V31" s="34">
+        <v>13600785</v>
+      </c>
+      <c r="W31" s="34">
+        <v>1775</v>
+      </c>
+      <c r="X31" s="34">
+        <v>90857234</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="32">
+        <v>21478</v>
+      </c>
+      <c r="D32" s="32">
+        <v>1055042204</v>
+      </c>
+      <c r="E32" s="32">
+        <v>14215</v>
+      </c>
+      <c r="F32" s="32">
+        <v>676441967</v>
+      </c>
+      <c r="G32" s="32">
+        <v>5062</v>
+      </c>
+      <c r="H32" s="32">
+        <v>258430731</v>
+      </c>
+      <c r="I32" s="32">
+        <v>72</v>
+      </c>
+      <c r="J32" s="32">
+        <v>3521269</v>
+      </c>
+      <c r="K32" s="32">
+        <v>128</v>
+      </c>
+      <c r="L32" s="32">
+        <v>5128164</v>
+      </c>
+      <c r="M32" s="32">
+        <v>106</v>
+      </c>
+      <c r="N32" s="32">
+        <v>5418376</v>
+      </c>
+      <c r="O32" s="32">
+        <v>91</v>
+      </c>
+      <c r="P32" s="32">
+        <v>5355770</v>
+      </c>
+      <c r="Q32" s="32">
+        <v>15</v>
+      </c>
+      <c r="R32" s="32">
+        <v>62606</v>
+      </c>
+      <c r="S32" s="32">
+        <v>264</v>
+      </c>
+      <c r="T32" s="32">
+        <v>17381003</v>
+      </c>
+      <c r="U32" s="34">
+        <v>114</v>
+      </c>
+      <c r="V32" s="34">
+        <v>11197215</v>
+      </c>
+      <c r="W32" s="34">
+        <v>1517</v>
+      </c>
+      <c r="X32" s="34">
+        <v>77523479</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="32">
+        <v>9194</v>
+      </c>
+      <c r="D33" s="32">
+        <v>450305789</v>
+      </c>
+      <c r="E33" s="32">
+        <v>7303</v>
+      </c>
+      <c r="F33" s="32">
+        <v>354717644</v>
+      </c>
+      <c r="G33" s="32">
+        <v>1105</v>
+      </c>
+      <c r="H33" s="32">
+        <v>54993242</v>
+      </c>
+      <c r="I33" s="32">
+        <v>82</v>
+      </c>
+      <c r="J33" s="32">
+        <v>3736697</v>
+      </c>
+      <c r="K33" s="32">
+        <v>85</v>
+      </c>
+      <c r="L33" s="32">
+        <v>3411792</v>
+      </c>
+      <c r="M33" s="32">
+        <v>21</v>
+      </c>
+      <c r="N33" s="32">
+        <v>913315</v>
+      </c>
+      <c r="O33" s="32">
+        <v>17</v>
+      </c>
+      <c r="P33" s="32">
+        <v>898013</v>
+      </c>
+      <c r="Q33" s="32">
+        <v>4</v>
+      </c>
+      <c r="R33" s="32">
+        <v>15302</v>
+      </c>
+      <c r="S33" s="32">
+        <v>46</v>
+      </c>
+      <c r="T33" s="32">
+        <v>2967801</v>
+      </c>
+      <c r="U33" s="34">
+        <v>38</v>
+      </c>
+      <c r="V33" s="34">
+        <v>3732405</v>
+      </c>
+      <c r="W33" s="34">
+        <v>514</v>
+      </c>
+      <c r="X33" s="34">
+        <v>25832893</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="43">
+        <v>1025</v>
+      </c>
+      <c r="D34" s="43">
         <v>49854046</v>
       </c>
-      <c r="E34" s="64">
+      <c r="E34" s="43">
         <v>687</v>
       </c>
-      <c r="F34" s="64">
+      <c r="F34" s="43">
         <v>32747554</v>
       </c>
-      <c r="G34" s="64">
+      <c r="G34" s="43">
         <v>263</v>
       </c>
-      <c r="H34" s="64">
+      <c r="H34" s="43">
         <v>13337779</v>
       </c>
-      <c r="I34" s="64">
+      <c r="I34" s="43">
         <v>17</v>
       </c>
-      <c r="J34" s="64">
+      <c r="J34" s="43">
         <v>740584</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="43">
         <v>17</v>
       </c>
-      <c r="L34" s="64">
+      <c r="L34" s="43">
         <v>663000</v>
       </c>
-      <c r="M34" s="61">
+      <c r="M34" s="40">
         <v>2</v>
       </c>
-      <c r="N34" s="61">
+      <c r="N34" s="40">
         <v>125688</v>
       </c>
-      <c r="O34" s="61">
+      <c r="O34" s="40">
         <v>2</v>
       </c>
-      <c r="P34" s="61">
+      <c r="P34" s="40">
         <v>125688</v>
       </c>
-      <c r="Q34" s="61">
+      <c r="Q34" s="40">
         <v>0</v>
       </c>
-      <c r="R34" s="61">
+      <c r="R34" s="40">
         <v>0</v>
       </c>
-      <c r="S34" s="61">
+      <c r="S34" s="40">
         <v>8</v>
       </c>
-      <c r="T34" s="61">
+      <c r="T34" s="40">
         <v>470787</v>
       </c>
-      <c r="U34" s="62">
+      <c r="U34" s="41">
         <v>3</v>
       </c>
-      <c r="V34" s="62">
+      <c r="V34" s="41">
         <v>296415</v>
       </c>
-      <c r="W34" s="62">
+      <c r="W34" s="41">
         <v>28</v>
       </c>
-      <c r="X34" s="62">
+      <c r="X34" s="41">
         <v>1472239</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...32 lines deleted...]
-      <c r="D40" s="60"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
@@ -19909,4464 +24423,2226 @@
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
   </mergeCells>
   <phoneticPr fontId="43" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40F53C0F-2915-45C4-BF3D-B456849EAEB5}">
   <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="12" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="A4" s="98" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B4" s="99"/>
-[...224 lines deleted...]
-      <c r="E9" s="74" t="s">
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="74" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="74" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="74" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="74" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-[...20 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="74" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="74" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="74" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="74" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="74" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="74" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="74" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="74" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="74" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="74" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="75" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="75" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="75" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="75" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="75" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="75" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="75" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="75" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="75" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="75" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="52">
         <v>2024715</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="52">
         <v>94491581354</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="52">
         <v>1427671</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="52">
         <v>65438896153</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="52">
         <v>381492</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="52">
         <v>18092425247</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="52">
         <v>43877</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="52">
         <v>1993098320</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="52">
         <v>13597</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="52">
         <v>533392698</v>
       </c>
-      <c r="M12" s="47">
+      <c r="M12" s="52">
         <v>7676</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="52">
         <v>335946482</v>
       </c>
-      <c r="O12" s="47">
+      <c r="O12" s="52">
         <v>6703</v>
       </c>
-      <c r="P12" s="47">
+      <c r="P12" s="52">
         <v>331936199</v>
       </c>
-      <c r="Q12" s="47">
+      <c r="Q12" s="52">
         <v>973</v>
       </c>
-      <c r="R12" s="47">
+      <c r="R12" s="52">
         <v>4010283</v>
       </c>
-      <c r="S12" s="47">
+      <c r="S12" s="52">
         <v>18348</v>
       </c>
-      <c r="T12" s="47">
+      <c r="T12" s="52">
         <v>1128935101</v>
       </c>
-      <c r="U12" s="49">
+      <c r="U12" s="53">
         <v>11413</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V12" s="53">
         <v>1103876985</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="53">
         <v>120641</v>
       </c>
-      <c r="X12" s="49">
+      <c r="X12" s="53">
         <v>5865010368</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="32">
         <v>388232</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="32">
         <v>18380797743</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="32">
         <v>287952</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="32">
         <v>13523147387</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="32">
         <v>70383</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="32">
         <v>3333619103</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="32">
         <v>3987</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J13" s="32">
         <v>180410988</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="32">
         <v>1885</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="32">
         <v>73679880</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="32">
         <v>1263</v>
       </c>
-      <c r="N13" s="47">
+      <c r="N13" s="32">
         <v>53927833</v>
       </c>
-      <c r="O13" s="47">
+      <c r="O13" s="32">
         <v>1100</v>
       </c>
-      <c r="P13" s="47">
+      <c r="P13" s="32">
         <v>53164741</v>
       </c>
-      <c r="Q13" s="47">
+      <c r="Q13" s="32">
         <v>163</v>
       </c>
-      <c r="R13" s="47">
+      <c r="R13" s="32">
         <v>763092</v>
       </c>
-      <c r="S13" s="47">
+      <c r="S13" s="32">
         <v>2168</v>
       </c>
-      <c r="T13" s="47">
+      <c r="T13" s="32">
         <v>133460627</v>
       </c>
-      <c r="U13" s="49">
+      <c r="U13" s="34">
         <v>1670</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V13" s="34">
         <v>161423985</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="34">
         <v>18924</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X13" s="34">
         <v>921127940</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="32">
         <v>286191</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="32">
         <v>13852728258</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="32">
         <v>208593</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="32">
         <v>10079662031</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="32">
         <v>59687</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="32">
         <v>2831370672</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="32">
         <v>976</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J14" s="32">
         <v>44305912</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="32">
         <v>1590</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="32">
         <v>62844444</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="32">
         <v>844</v>
       </c>
-      <c r="N14" s="47">
+      <c r="N14" s="32">
         <v>38034230</v>
       </c>
-      <c r="O14" s="47">
+      <c r="O14" s="32">
         <v>737</v>
       </c>
-      <c r="P14" s="47">
+      <c r="P14" s="32">
         <v>37572668</v>
       </c>
-      <c r="Q14" s="47">
+      <c r="Q14" s="32">
         <v>107</v>
       </c>
-      <c r="R14" s="47">
+      <c r="R14" s="32">
         <v>461562</v>
       </c>
-      <c r="S14" s="47">
+      <c r="S14" s="32">
         <v>3506</v>
       </c>
-      <c r="T14" s="47">
+      <c r="T14" s="32">
         <v>216761740</v>
       </c>
-      <c r="U14" s="49">
+      <c r="U14" s="34">
         <v>888</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="34">
         <v>85946295</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="34">
         <v>10107</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X14" s="34">
         <v>493802934</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="47">
+      <c r="C15" s="32">
         <v>190968</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="32">
         <v>8981486035</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="32">
         <v>146064</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="32">
         <v>6787249059</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="32">
         <v>24893</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="32">
         <v>1178876112</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="32">
         <v>4922</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="32">
         <v>221755880</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="32">
         <v>1828</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="32">
         <v>71808666</v>
       </c>
-      <c r="M15" s="47">
+      <c r="M15" s="32">
         <v>700</v>
       </c>
-      <c r="N15" s="47">
+      <c r="N15" s="32">
         <v>31745893</v>
       </c>
-      <c r="O15" s="47">
+      <c r="O15" s="32">
         <v>614</v>
       </c>
-      <c r="P15" s="47">
+      <c r="P15" s="32">
         <v>31312561</v>
       </c>
-      <c r="Q15" s="47">
+      <c r="Q15" s="32">
         <v>86</v>
       </c>
-      <c r="R15" s="47">
+      <c r="R15" s="32">
         <v>433332</v>
       </c>
-      <c r="S15" s="47">
+      <c r="S15" s="32">
         <v>1649</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="32">
         <v>102155985</v>
       </c>
-      <c r="U15" s="49">
+      <c r="U15" s="34">
         <v>1059</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V15" s="34">
         <v>101969340</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="34">
         <v>9853</v>
       </c>
-      <c r="X15" s="49">
+      <c r="X15" s="34">
         <v>485925100</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="32">
         <v>225335</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="32">
         <v>10446982451</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="32">
         <v>164710</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="32">
         <v>7468475138</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="32">
         <v>37140</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="32">
         <v>1763201744</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="32">
         <v>2470</v>
       </c>
-      <c r="J16" s="47">
+      <c r="J16" s="32">
         <v>110915660</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="32">
         <v>1982</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="32">
         <v>77517456</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="32">
         <v>1082</v>
       </c>
-      <c r="N16" s="47">
+      <c r="N16" s="32">
         <v>45967675</v>
       </c>
-      <c r="O16" s="47">
+      <c r="O16" s="32">
         <v>956</v>
       </c>
-      <c r="P16" s="47">
+      <c r="P16" s="32">
         <v>45468064</v>
       </c>
-      <c r="Q16" s="47">
+      <c r="Q16" s="32">
         <v>126</v>
       </c>
-      <c r="R16" s="47">
+      <c r="R16" s="32">
         <v>499611</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="32">
         <v>2110</v>
       </c>
-      <c r="T16" s="47">
+      <c r="T16" s="32">
         <v>129813973</v>
       </c>
-      <c r="U16" s="49">
+      <c r="U16" s="34">
         <v>1527</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V16" s="34">
         <v>146962665</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="34">
         <v>14314</v>
       </c>
-      <c r="X16" s="49">
+      <c r="X16" s="34">
         <v>704128140</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="32">
         <v>145845</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="32">
         <v>6717284086</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="32">
         <v>102927</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="32">
         <v>4625120423</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="32">
         <v>28639</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="32">
         <v>1359799760</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="32">
         <v>536</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="32">
         <v>23959744</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="32">
         <v>963</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="32">
         <v>37800882</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="32">
         <v>633</v>
       </c>
-      <c r="N17" s="47">
+      <c r="N17" s="32">
         <v>27100594</v>
       </c>
-      <c r="O17" s="47">
+      <c r="O17" s="32">
         <v>551</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="32">
         <v>26862832</v>
       </c>
-      <c r="Q17" s="47">
+      <c r="Q17" s="32">
         <v>82</v>
       </c>
-      <c r="R17" s="47">
+      <c r="R17" s="32">
         <v>237762</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="32">
         <v>1338</v>
       </c>
-      <c r="T17" s="47">
+      <c r="T17" s="32">
         <v>82270795</v>
       </c>
-      <c r="U17" s="49">
+      <c r="U17" s="34">
         <v>903</v>
       </c>
-      <c r="V17" s="49">
+      <c r="V17" s="34">
         <v>87697545</v>
       </c>
-      <c r="W17" s="49">
+      <c r="W17" s="34">
         <v>9906</v>
       </c>
-      <c r="X17" s="49">
+      <c r="X17" s="34">
         <v>473534343</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="32">
         <v>239136</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="32">
         <v>10849178596</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="32">
         <v>170169</v>
       </c>
-      <c r="F18" s="47">
+      <c r="F18" s="32">
         <v>7483926402</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="32">
         <v>44488</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="32">
         <v>2111768092</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="32">
         <v>2165</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="32">
         <v>98594768</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="32">
         <v>1426</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="32">
         <v>55773006</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="32">
         <v>1017</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="32">
         <v>46126998</v>
       </c>
-      <c r="O18" s="47">
+      <c r="O18" s="32">
         <v>896</v>
       </c>
-      <c r="P18" s="47">
+      <c r="P18" s="32">
         <v>45582249</v>
       </c>
-      <c r="Q18" s="47">
+      <c r="Q18" s="32">
         <v>121</v>
       </c>
-      <c r="R18" s="47">
+      <c r="R18" s="32">
         <v>544749</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="32">
         <v>1864</v>
       </c>
-      <c r="T18" s="47">
+      <c r="T18" s="32">
         <v>114222166</v>
       </c>
-      <c r="U18" s="49">
+      <c r="U18" s="34">
         <v>1514</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V18" s="34">
         <v>146617365</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W18" s="34">
         <v>16493</v>
       </c>
-      <c r="X18" s="49">
+      <c r="X18" s="34">
         <v>792149799</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="32">
         <v>39416</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="32">
         <v>1832220956</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="32">
         <v>24419</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="32">
         <v>1112688980</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="32">
         <v>10566</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="32">
         <v>499012864</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="32">
         <v>1260</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="32">
         <v>57197888</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="32">
         <v>241</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="32">
         <v>9475362</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="32">
         <v>117</v>
       </c>
-      <c r="N19" s="47">
+      <c r="N19" s="32">
         <v>4996007</v>
       </c>
-      <c r="O19" s="47">
+      <c r="O19" s="32">
         <v>96</v>
       </c>
-      <c r="P19" s="47">
+      <c r="P19" s="32">
         <v>4907361</v>
       </c>
-      <c r="Q19" s="47">
+      <c r="Q19" s="32">
         <v>21</v>
       </c>
-      <c r="R19" s="47">
+      <c r="R19" s="32">
         <v>88646</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="32">
         <v>385</v>
       </c>
-      <c r="T19" s="47">
+      <c r="T19" s="32">
         <v>23405365</v>
       </c>
-      <c r="U19" s="49">
+      <c r="U19" s="34">
         <v>180</v>
       </c>
-      <c r="V19" s="49">
+      <c r="V19" s="34">
         <v>17466915</v>
       </c>
-      <c r="W19" s="49">
+      <c r="W19" s="34">
         <v>2248</v>
       </c>
-      <c r="X19" s="49">
+      <c r="X19" s="34">
         <v>107977575</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="32">
         <v>44035</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="32">
         <v>2058588431</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="32">
         <v>29267</v>
       </c>
-      <c r="F20" s="47">
+      <c r="F20" s="32">
         <v>1344383744</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="32">
         <v>9540</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="32">
         <v>451291668</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="32">
         <v>1421</v>
       </c>
-      <c r="J20" s="47">
+      <c r="J20" s="32">
         <v>64908576</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="32">
         <v>369</v>
       </c>
-      <c r="L20" s="47">
+      <c r="L20" s="32">
         <v>14676300</v>
       </c>
-      <c r="M20" s="47">
+      <c r="M20" s="32">
         <v>200</v>
       </c>
-      <c r="N20" s="47">
+      <c r="N20" s="32">
         <v>9195898</v>
       </c>
-      <c r="O20" s="47">
+      <c r="O20" s="32">
         <v>171</v>
       </c>
-      <c r="P20" s="47">
+      <c r="P20" s="32">
         <v>9077311</v>
       </c>
-      <c r="Q20" s="47">
+      <c r="Q20" s="32">
         <v>29</v>
       </c>
-      <c r="R20" s="47">
+      <c r="R20" s="32">
         <v>118587</v>
       </c>
-      <c r="S20" s="47">
+      <c r="S20" s="32">
         <v>492</v>
       </c>
-      <c r="T20" s="47">
+      <c r="T20" s="32">
         <v>29954410</v>
       </c>
-      <c r="U20" s="49">
+      <c r="U20" s="34">
         <v>232</v>
       </c>
-      <c r="V20" s="49">
+      <c r="V20" s="34">
         <v>22560405</v>
       </c>
-      <c r="W20" s="49">
+      <c r="W20" s="34">
         <v>2514</v>
       </c>
-      <c r="X20" s="49">
+      <c r="X20" s="34">
         <v>121617430</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="32">
         <v>43014</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="32">
         <v>2013728114</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="32">
         <v>28816</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="32">
         <v>1317608437</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="32">
         <v>9059</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="32">
         <v>430783612</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="32">
         <v>865</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="32">
         <v>39198624</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="32">
         <v>242</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="32">
         <v>9550026</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="32">
         <v>175</v>
       </c>
-      <c r="N21" s="47">
+      <c r="N21" s="32">
         <v>7056031</v>
       </c>
-      <c r="O21" s="47">
+      <c r="O21" s="32">
         <v>147</v>
       </c>
-      <c r="P21" s="47">
+      <c r="P21" s="32">
         <v>6937258</v>
       </c>
-      <c r="Q21" s="47">
+      <c r="Q21" s="32">
         <v>28</v>
       </c>
-      <c r="R21" s="47">
+      <c r="R21" s="32">
         <v>118773</v>
       </c>
-      <c r="S21" s="47">
+      <c r="S21" s="32">
         <v>564</v>
       </c>
-      <c r="T21" s="47">
+      <c r="T21" s="32">
         <v>34897850</v>
       </c>
-      <c r="U21" s="49">
+      <c r="U21" s="34">
         <v>308</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="34">
         <v>29867250</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W21" s="34">
         <v>2985</v>
       </c>
-      <c r="X21" s="49">
+      <c r="X21" s="34">
         <v>144766284</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="32">
         <v>90431</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="32">
         <v>4137194137</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="32">
         <v>60973</v>
       </c>
-      <c r="F22" s="47">
+      <c r="F22" s="32">
         <v>2692457603</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="32">
         <v>18718</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="32">
         <v>888019524</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="32">
         <v>431</v>
       </c>
-      <c r="J22" s="47">
+      <c r="J22" s="32">
         <v>19075004</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="32">
         <v>749</v>
       </c>
-      <c r="L22" s="47">
+      <c r="L22" s="32">
         <v>29602452</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="32">
         <v>386</v>
       </c>
-      <c r="N22" s="47">
+      <c r="N22" s="32">
         <v>16401876</v>
       </c>
-      <c r="O22" s="47">
+      <c r="O22" s="32">
         <v>331</v>
       </c>
-      <c r="P22" s="47">
+      <c r="P22" s="32">
         <v>16207315</v>
       </c>
-      <c r="Q22" s="47">
+      <c r="Q22" s="32">
         <v>55</v>
       </c>
-      <c r="R22" s="47">
+      <c r="R22" s="32">
         <v>194561</v>
       </c>
-      <c r="S22" s="47">
+      <c r="S22" s="32">
         <v>1079</v>
       </c>
-      <c r="T22" s="47">
+      <c r="T22" s="32">
         <v>66599685</v>
       </c>
-      <c r="U22" s="49">
+      <c r="U22" s="34">
         <v>692</v>
       </c>
-      <c r="V22" s="49">
+      <c r="V22" s="34">
         <v>67091055</v>
       </c>
-      <c r="W22" s="49">
+      <c r="W22" s="34">
         <v>7403</v>
       </c>
-      <c r="X22" s="49">
+      <c r="X22" s="34">
         <v>357946938</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="32">
         <v>34355</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="32">
         <v>1548027430</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="32">
         <v>20595</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="32">
         <v>880748468</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="32">
         <v>7658</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="32">
         <v>361304792</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="32">
         <v>2119</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="32">
         <v>96450040</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="32">
         <v>244</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="32">
         <v>9477432</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="32">
         <v>145</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="32">
         <v>6198793</v>
       </c>
-      <c r="O23" s="47">
+      <c r="O23" s="32">
         <v>126</v>
       </c>
-      <c r="P23" s="47">
+      <c r="P23" s="32">
         <v>6121631</v>
       </c>
-      <c r="Q23" s="47">
+      <c r="Q23" s="32">
         <v>19</v>
       </c>
-      <c r="R23" s="47">
+      <c r="R23" s="32">
         <v>77162</v>
       </c>
-      <c r="S23" s="47">
+      <c r="S23" s="32">
         <v>397</v>
       </c>
-      <c r="T23" s="47">
+      <c r="T23" s="32">
         <v>24438625</v>
       </c>
-      <c r="U23" s="49">
+      <c r="U23" s="34">
         <v>277</v>
       </c>
-      <c r="V23" s="49">
+      <c r="V23" s="34">
         <v>26851335</v>
       </c>
-      <c r="W23" s="49">
+      <c r="W23" s="34">
         <v>2920</v>
       </c>
-      <c r="X23" s="49">
+      <c r="X23" s="34">
         <v>142557945</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="32">
         <v>39744</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="32">
         <v>1815262881</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="32">
         <v>23710</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="32">
         <v>1027305475</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="32">
         <v>10653</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="32">
         <v>503226292</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="32">
         <v>187</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="32">
         <v>8290856</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="32">
         <v>301</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="32">
         <v>11792616</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="32">
         <v>155</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="32">
         <v>6401643</v>
       </c>
-      <c r="O24" s="47">
+      <c r="O24" s="32">
         <v>131</v>
       </c>
-      <c r="P24" s="47">
+      <c r="P24" s="32">
         <v>6331441</v>
       </c>
-      <c r="Q24" s="47">
+      <c r="Q24" s="32">
         <v>24</v>
       </c>
-      <c r="R24" s="47">
+      <c r="R24" s="32">
         <v>70202</v>
       </c>
-      <c r="S24" s="47">
+      <c r="S24" s="32">
         <v>574</v>
       </c>
-      <c r="T24" s="47">
+      <c r="T24" s="32">
         <v>35338505</v>
       </c>
-      <c r="U24" s="49">
+      <c r="U24" s="34">
         <v>410</v>
       </c>
-      <c r="V24" s="49">
+      <c r="V24" s="34">
         <v>39526515</v>
       </c>
-      <c r="W24" s="49">
+      <c r="W24" s="34">
         <v>3754</v>
       </c>
-      <c r="X24" s="49">
+      <c r="X24" s="34">
         <v>183380979</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="32">
         <v>31400</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="32">
         <v>1411809287</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="32">
         <v>20274</v>
       </c>
-      <c r="F25" s="47">
+      <c r="F25" s="32">
         <v>860747953</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="32">
         <v>6407</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="32">
         <v>302899144</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="32">
         <v>493</v>
       </c>
-      <c r="J25" s="47">
+      <c r="J25" s="32">
         <v>22186904</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="32">
         <v>237</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="32">
         <v>9159900</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="32">
         <v>149</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="32">
         <v>7012097</v>
       </c>
-      <c r="O25" s="47">
+      <c r="O25" s="32">
         <v>136</v>
       </c>
-      <c r="P25" s="47">
+      <c r="P25" s="32">
         <v>6970114</v>
       </c>
-      <c r="Q25" s="47">
+      <c r="Q25" s="32">
         <v>13</v>
       </c>
-      <c r="R25" s="47">
+      <c r="R25" s="32">
         <v>41983</v>
       </c>
-      <c r="S25" s="47">
+      <c r="S25" s="32">
         <v>478</v>
       </c>
-      <c r="T25" s="47">
+      <c r="T25" s="32">
         <v>28981930</v>
       </c>
-      <c r="U25" s="49">
+      <c r="U25" s="34">
         <v>311</v>
       </c>
-      <c r="V25" s="49">
+      <c r="V25" s="34">
         <v>29892720</v>
       </c>
-      <c r="W25" s="49">
+      <c r="W25" s="34">
         <v>3051</v>
       </c>
-      <c r="X25" s="49">
+      <c r="X25" s="34">
         <v>150928639</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="32">
         <v>61083</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="32">
         <v>2702370527</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="32">
         <v>38409</v>
       </c>
-      <c r="F26" s="47">
+      <c r="F26" s="32">
         <v>1598795251</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="32">
         <v>8907</v>
       </c>
-      <c r="H26" s="47">
+      <c r="H26" s="32">
         <v>425784072</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="32">
         <v>5572</v>
       </c>
-      <c r="J26" s="47">
+      <c r="J26" s="32">
         <v>253301492</v>
       </c>
-      <c r="K26" s="47">
+      <c r="K26" s="32">
         <v>523</v>
       </c>
-      <c r="L26" s="47">
+      <c r="L26" s="32">
         <v>20428074</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="32">
         <v>249</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="32">
         <v>10435261</v>
       </c>
-      <c r="O26" s="47">
+      <c r="O26" s="32">
         <v>213</v>
       </c>
-      <c r="P26" s="47">
+      <c r="P26" s="32">
         <v>10334480</v>
       </c>
-      <c r="Q26" s="47">
+      <c r="Q26" s="32">
         <v>36</v>
       </c>
-      <c r="R26" s="47">
+      <c r="R26" s="32">
         <v>100781</v>
       </c>
-      <c r="S26" s="47">
+      <c r="S26" s="32">
         <v>405</v>
       </c>
-      <c r="T26" s="47">
+      <c r="T26" s="32">
         <v>24696940</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="34">
         <v>578</v>
       </c>
-      <c r="V26" s="49">
+      <c r="V26" s="34">
         <v>56041740</v>
       </c>
-      <c r="W26" s="49">
+      <c r="W26" s="34">
         <v>6440</v>
       </c>
-      <c r="X26" s="49">
+      <c r="X26" s="34">
         <v>312887697</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="32">
         <v>21895</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="32">
         <v>1008589946</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="32">
         <v>9338</v>
       </c>
-      <c r="F27" s="47">
+      <c r="F27" s="32">
         <v>412413879</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="32">
         <v>2847</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="32">
         <v>134960716</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="32">
         <v>7483</v>
       </c>
-      <c r="J27" s="47">
+      <c r="J27" s="32">
         <v>342230764</v>
       </c>
-      <c r="K27" s="47">
+      <c r="K27" s="32">
         <v>194</v>
       </c>
-      <c r="L27" s="47">
+      <c r="L27" s="32">
         <v>7644450</v>
       </c>
-      <c r="M27" s="47">
+      <c r="M27" s="32">
         <v>50</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="32">
         <v>2332277</v>
       </c>
-      <c r="O27" s="47">
+      <c r="O27" s="32">
         <v>43</v>
       </c>
-      <c r="P27" s="47">
+      <c r="P27" s="32">
         <v>2285759</v>
       </c>
-      <c r="Q27" s="47">
+      <c r="Q27" s="32">
         <v>7</v>
       </c>
-      <c r="R27" s="47">
+      <c r="R27" s="32">
         <v>46518</v>
       </c>
-      <c r="S27" s="47">
+      <c r="S27" s="32">
         <v>117</v>
       </c>
-      <c r="T27" s="47">
+      <c r="T27" s="32">
         <v>7197365</v>
       </c>
-      <c r="U27" s="49">
+      <c r="U27" s="34">
         <v>209</v>
       </c>
-      <c r="V27" s="49">
+      <c r="V27" s="34">
         <v>20277825</v>
       </c>
-      <c r="W27" s="49">
+      <c r="W27" s="34">
         <v>1657</v>
       </c>
-      <c r="X27" s="49">
+      <c r="X27" s="34">
         <v>81532670</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="47">
+      <c r="C28" s="32">
         <v>32897</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="32">
         <v>1507306951</v>
       </c>
-      <c r="E28" s="47">
+      <c r="E28" s="32">
         <v>16590</v>
       </c>
-      <c r="F28" s="47">
+      <c r="F28" s="32">
         <v>729784530</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="32">
         <v>5801</v>
       </c>
-      <c r="H28" s="47">
+      <c r="H28" s="32">
         <v>275727448</v>
       </c>
-      <c r="I28" s="47">
+      <c r="I28" s="32">
         <v>7693</v>
       </c>
-      <c r="J28" s="47">
+      <c r="J28" s="32">
         <v>351649304</v>
       </c>
-      <c r="K28" s="47">
+      <c r="K28" s="32">
         <v>256</v>
       </c>
-      <c r="L28" s="47">
+      <c r="L28" s="32">
         <v>9777348</v>
       </c>
-      <c r="M28" s="47">
+      <c r="M28" s="32">
         <v>118</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="32">
         <v>5830297</v>
       </c>
-      <c r="O28" s="47">
+      <c r="O28" s="32">
         <v>108</v>
       </c>
-      <c r="P28" s="47">
+      <c r="P28" s="32">
         <v>5782105</v>
       </c>
-      <c r="Q28" s="47">
+      <c r="Q28" s="32">
         <v>10</v>
       </c>
-      <c r="R28" s="47">
+      <c r="R28" s="32">
         <v>48192</v>
       </c>
-      <c r="S28" s="47">
+      <c r="S28" s="32">
         <v>316</v>
       </c>
-      <c r="T28" s="47">
+      <c r="T28" s="32">
         <v>19191285</v>
       </c>
-      <c r="U28" s="49">
+      <c r="U28" s="34">
         <v>210</v>
       </c>
-      <c r="V28" s="49">
+      <c r="V28" s="34">
         <v>20324865</v>
       </c>
-      <c r="W28" s="49">
+      <c r="W28" s="34">
         <v>1913</v>
       </c>
-      <c r="X28" s="49">
+      <c r="X28" s="34">
         <v>95021874</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="32">
         <v>7214</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="32">
         <v>293430103</v>
       </c>
-      <c r="E29" s="47">
+      <c r="E29" s="32">
         <v>5266</v>
       </c>
-      <c r="F29" s="47">
+      <c r="F29" s="32">
         <v>198903313</v>
       </c>
-      <c r="G29" s="47">
+      <c r="G29" s="32">
         <v>1189</v>
       </c>
-      <c r="H29" s="47">
+      <c r="H29" s="32">
         <v>56587544</v>
       </c>
-      <c r="I29" s="47">
+      <c r="I29" s="32">
         <v>35</v>
       </c>
-      <c r="J29" s="47">
+      <c r="J29" s="32">
         <v>1629504</v>
       </c>
-      <c r="K29" s="47">
+      <c r="K29" s="32">
         <v>46</v>
       </c>
-      <c r="L29" s="47">
+      <c r="L29" s="32">
         <v>1840854</v>
       </c>
-      <c r="M29" s="47">
+      <c r="M29" s="32">
         <v>15</v>
       </c>
-      <c r="N29" s="47">
+      <c r="N29" s="32">
         <v>664298</v>
       </c>
-      <c r="O29" s="47">
+      <c r="O29" s="32">
         <v>13</v>
       </c>
-      <c r="P29" s="47">
+      <c r="P29" s="32">
         <v>648497</v>
       </c>
-      <c r="Q29" s="47">
+      <c r="Q29" s="32">
         <v>2</v>
       </c>
-      <c r="R29" s="47">
+      <c r="R29" s="32">
         <v>15801</v>
       </c>
-      <c r="S29" s="47">
+      <c r="S29" s="32">
         <v>47</v>
       </c>
-      <c r="T29" s="47">
+      <c r="T29" s="32">
         <v>2861725</v>
       </c>
-      <c r="U29" s="49">
+      <c r="U29" s="34">
         <v>40</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V29" s="34">
         <v>3915225</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="34">
         <v>576</v>
       </c>
-      <c r="X29" s="49">
+      <c r="X29" s="34">
         <v>27027640</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="32">
         <v>38408</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="32">
         <v>1885839473</v>
       </c>
-      <c r="E30" s="47">
+      <c r="E30" s="32">
         <v>24537</v>
       </c>
-      <c r="F30" s="47">
+      <c r="F30" s="32">
         <v>1218957988</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="32">
         <v>10477</v>
       </c>
-      <c r="H30" s="47">
+      <c r="H30" s="32">
         <v>499230020</v>
       </c>
-      <c r="I30" s="47">
+      <c r="I30" s="32">
         <v>841</v>
       </c>
-      <c r="J30" s="47">
+      <c r="J30" s="32">
         <v>38421592</v>
       </c>
-      <c r="K30" s="47">
+      <c r="K30" s="32">
         <v>115</v>
       </c>
-      <c r="L30" s="47">
+      <c r="L30" s="32">
         <v>4575924</v>
       </c>
-      <c r="M30" s="47">
+      <c r="M30" s="32">
         <v>127</v>
       </c>
-      <c r="N30" s="47">
+      <c r="N30" s="32">
         <v>5411773</v>
       </c>
-      <c r="O30" s="47">
+      <c r="O30" s="32">
         <v>111</v>
       </c>
-      <c r="P30" s="47">
+      <c r="P30" s="32">
         <v>5351855</v>
       </c>
-      <c r="Q30" s="47">
+      <c r="Q30" s="32">
         <v>16</v>
       </c>
-      <c r="R30" s="47">
+      <c r="R30" s="32">
         <v>59918</v>
       </c>
-      <c r="S30" s="47">
+      <c r="S30" s="32">
         <v>199</v>
       </c>
-      <c r="T30" s="47">
+      <c r="T30" s="32">
         <v>12328210</v>
       </c>
-      <c r="U30" s="49">
+      <c r="U30" s="34">
         <v>115</v>
       </c>
-      <c r="V30" s="49">
+      <c r="V30" s="34">
         <v>11086290</v>
       </c>
-      <c r="W30" s="49">
+      <c r="W30" s="34">
         <v>1997</v>
       </c>
-      <c r="X30" s="49">
+      <c r="X30" s="34">
         <v>95827676</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="47">
+      <c r="C31" s="32">
         <v>33949</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="32">
         <v>1586308898</v>
       </c>
-      <c r="E31" s="47">
+      <c r="E31" s="32">
         <v>23889</v>
       </c>
-      <c r="F31" s="47">
+      <c r="F31" s="32">
         <v>1098041297</v>
       </c>
-      <c r="G31" s="47">
+      <c r="G31" s="32">
         <v>7316</v>
       </c>
-      <c r="H31" s="47">
+      <c r="H31" s="32">
         <v>348137556</v>
       </c>
-      <c r="I31" s="47">
+      <c r="I31" s="32">
         <v>254</v>
       </c>
-      <c r="J31" s="47">
+      <c r="J31" s="32">
         <v>11236788</v>
       </c>
-      <c r="K31" s="47">
+      <c r="K31" s="32">
         <v>214</v>
       </c>
-      <c r="L31" s="47">
+      <c r="L31" s="32">
         <v>8453106</v>
       </c>
-      <c r="M31" s="47">
+      <c r="M31" s="32">
         <v>124</v>
       </c>
-      <c r="N31" s="47">
+      <c r="N31" s="32">
         <v>5075206</v>
       </c>
-      <c r="O31" s="47">
+      <c r="O31" s="32">
         <v>112</v>
       </c>
-      <c r="P31" s="47">
+      <c r="P31" s="32">
         <v>5038228</v>
       </c>
-      <c r="Q31" s="47">
+      <c r="Q31" s="32">
         <v>12</v>
       </c>
-      <c r="R31" s="47">
+      <c r="R31" s="32">
         <v>36978</v>
       </c>
-      <c r="S31" s="47">
+      <c r="S31" s="32">
         <v>339</v>
       </c>
-      <c r="T31" s="47">
+      <c r="T31" s="32">
         <v>20867800</v>
       </c>
-      <c r="U31" s="49">
+      <c r="U31" s="34">
         <v>140</v>
       </c>
-      <c r="V31" s="49">
+      <c r="V31" s="34">
         <v>13684800</v>
       </c>
-      <c r="W31" s="49">
+      <c r="W31" s="34">
         <v>1673</v>
       </c>
-      <c r="X31" s="49">
+      <c r="X31" s="34">
         <v>80812345</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C32" s="32">
         <v>21264</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="32">
         <v>995681711</v>
       </c>
-      <c r="E32" s="47">
+      <c r="E32" s="32">
         <v>13525</v>
       </c>
-      <c r="F32" s="47">
+      <c r="F32" s="32">
         <v>621371518</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="32">
         <v>5653</v>
       </c>
-      <c r="H32" s="47">
+      <c r="H32" s="32">
         <v>267453660</v>
       </c>
-      <c r="I32" s="47">
+      <c r="I32" s="32">
         <v>77</v>
       </c>
-      <c r="J32" s="47">
+      <c r="J32" s="32">
         <v>3523048</v>
       </c>
-      <c r="K32" s="47">
+      <c r="K32" s="32">
         <v>100</v>
       </c>
-      <c r="L32" s="47">
+      <c r="L32" s="32">
         <v>3839796</v>
       </c>
-      <c r="M32" s="47">
+      <c r="M32" s="32">
         <v>107</v>
       </c>
-      <c r="N32" s="47">
+      <c r="N32" s="32">
         <v>5085420</v>
       </c>
-      <c r="O32" s="47">
+      <c r="O32" s="32">
         <v>94</v>
       </c>
-      <c r="P32" s="47">
+      <c r="P32" s="32">
         <v>5036262</v>
       </c>
-      <c r="Q32" s="47">
+      <c r="Q32" s="32">
         <v>13</v>
       </c>
-      <c r="R32" s="47">
+      <c r="R32" s="32">
         <v>49158</v>
       </c>
-      <c r="S32" s="47">
+      <c r="S32" s="32">
         <v>269</v>
       </c>
-      <c r="T32" s="47">
+      <c r="T32" s="32">
         <v>16329560</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U32" s="34">
         <v>111</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="34">
         <v>10856430</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="34">
         <v>1422</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X32" s="34">
         <v>67222279</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C33" s="32">
         <v>8901</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="32">
         <v>420057747</v>
       </c>
-      <c r="E33" s="47">
+      <c r="E33" s="32">
         <v>7002</v>
       </c>
-      <c r="F33" s="47">
+      <c r="F33" s="32">
         <v>327313013</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="32">
         <v>1176</v>
       </c>
-      <c r="H33" s="47">
+      <c r="H33" s="32">
         <v>55478576</v>
       </c>
-      <c r="I33" s="47">
+      <c r="I33" s="32">
         <v>75</v>
       </c>
-      <c r="J33" s="47">
+      <c r="J33" s="32">
         <v>3225060</v>
       </c>
-      <c r="K33" s="47">
+      <c r="K33" s="32">
         <v>85</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L33" s="32">
         <v>3401028</v>
       </c>
-      <c r="M33" s="47">
+      <c r="M33" s="32">
         <v>18</v>
       </c>
-      <c r="N33" s="47">
+      <c r="N33" s="32">
         <v>828763</v>
       </c>
-      <c r="O33" s="47">
+      <c r="O33" s="32">
         <v>15</v>
       </c>
-      <c r="P33" s="47">
+      <c r="P33" s="32">
         <v>825848</v>
       </c>
-      <c r="Q33" s="47">
+      <c r="Q33" s="32">
         <v>3</v>
       </c>
-      <c r="R33" s="47">
+      <c r="R33" s="32">
         <v>2915</v>
       </c>
-      <c r="S33" s="47">
+      <c r="S33" s="32">
         <v>46</v>
       </c>
-      <c r="T33" s="47">
+      <c r="T33" s="32">
         <v>2795880</v>
       </c>
-      <c r="U33" s="49">
+      <c r="U33" s="34">
         <v>37</v>
       </c>
-      <c r="V33" s="49">
+      <c r="V33" s="34">
         <v>3618810</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="34">
         <v>462</v>
       </c>
-      <c r="X33" s="49">
+      <c r="X33" s="34">
         <v>23396617</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="63" t="s">
+      <c r="B34" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="43">
         <v>1002</v>
       </c>
-      <c r="D34" s="64">
+      <c r="D34" s="43">
         <v>46707593</v>
       </c>
-      <c r="E34" s="64">
+      <c r="E34" s="43">
         <v>646</v>
       </c>
-      <c r="F34" s="64">
+      <c r="F34" s="43">
         <v>29794264</v>
       </c>
-      <c r="G34" s="64">
+      <c r="G34" s="43">
         <v>295</v>
       </c>
-      <c r="H34" s="64">
+      <c r="H34" s="43">
         <v>13892276</v>
       </c>
-      <c r="I34" s="64">
+      <c r="I34" s="43">
         <v>15</v>
       </c>
-      <c r="J34" s="64">
+      <c r="J34" s="43">
         <v>629924</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="43">
         <v>7</v>
       </c>
-      <c r="L34" s="64">
+      <c r="L34" s="43">
         <v>273696</v>
       </c>
-      <c r="M34" s="61">
+      <c r="M34" s="40">
         <v>2</v>
       </c>
-      <c r="N34" s="61">
+      <c r="N34" s="40">
         <v>117619</v>
       </c>
-      <c r="O34" s="61">
+      <c r="O34" s="40">
         <v>2</v>
       </c>
-      <c r="P34" s="61">
+      <c r="P34" s="40">
         <v>117619</v>
       </c>
-      <c r="Q34" s="61">
+      <c r="Q34" s="40">
         <v>0</v>
       </c>
-      <c r="R34" s="61">
+      <c r="R34" s="40">
         <v>0</v>
       </c>
-      <c r="S34" s="61">
+      <c r="S34" s="40">
         <v>6</v>
       </c>
-      <c r="T34" s="61">
+      <c r="T34" s="40">
         <v>364680</v>
       </c>
-      <c r="U34" s="62">
+      <c r="U34" s="41">
         <v>2</v>
       </c>
-      <c r="V34" s="62">
+      <c r="V34" s="41">
         <v>197610</v>
       </c>
-      <c r="W34" s="62">
+      <c r="W34" s="41">
         <v>29</v>
       </c>
-      <c r="X34" s="62">
+      <c r="X34" s="41">
         <v>1437524</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...1924 lines deleted...]
-      <c r="U30" s="49">
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
         <v>143</v>
       </c>
-      <c r="V30" s="49">
-[...340 lines deleted...]
-      <c r="D40" s="60"/>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="S4:T5"/>
@@ -24382,2227 +26658,4459 @@
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="K6:L7"/>
   </mergeCells>
   <phoneticPr fontId="43" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C58AF0D-B434-4216-A2B7-16347853B83D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6007A98A-166F-4479-9B4F-F43E9E3F47EC}">
   <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="12" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
-      <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="A4" s="98" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B4" s="99"/>
-[...224 lines deleted...]
-      <c r="E9" s="66" t="s">
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="66" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="66" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="66" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="66" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-[...20 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="66" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="66" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="66" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="66" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="66" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="66" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="66" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="66" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="66" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="66" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="67" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="67" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="67" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="67" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="67" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="67" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="67" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="67" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="67" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="67" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
-[...66 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="C12" s="52">
+        <v>1962187</v>
+      </c>
+      <c r="D12" s="52">
+        <v>90349097609</v>
+      </c>
+      <c r="E12" s="52">
+        <v>1334542</v>
+      </c>
+      <c r="F12" s="52">
+        <v>59993639881</v>
+      </c>
+      <c r="G12" s="52">
+        <v>421325</v>
+      </c>
+      <c r="H12" s="52">
+        <v>19966458863</v>
+      </c>
+      <c r="I12" s="52">
+        <v>43740</v>
+      </c>
+      <c r="J12" s="52">
+        <v>1989485900</v>
+      </c>
+      <c r="K12" s="52">
+        <v>12234</v>
+      </c>
+      <c r="L12" s="52">
+        <v>455406114</v>
+      </c>
+      <c r="M12" s="52">
+        <v>7761</v>
+      </c>
+      <c r="N12" s="52">
+        <v>346400642</v>
+      </c>
+      <c r="O12" s="52">
+        <v>6866</v>
+      </c>
+      <c r="P12" s="52">
+        <v>343067474</v>
+      </c>
+      <c r="Q12" s="52">
+        <v>895</v>
+      </c>
+      <c r="R12" s="52">
+        <v>3333168</v>
+      </c>
+      <c r="S12" s="52">
+        <v>18888</v>
+      </c>
+      <c r="T12" s="52">
+        <v>1162859699</v>
+      </c>
+      <c r="U12" s="53">
+        <v>10216</v>
+      </c>
+      <c r="V12" s="53">
+        <v>932925450</v>
+      </c>
+      <c r="W12" s="53">
+        <v>113481</v>
+      </c>
+      <c r="X12" s="53">
+        <v>5501921060</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="47">
-[...66 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="C13" s="32">
+        <v>374933</v>
+      </c>
+      <c r="D13" s="32">
+        <v>17492574745</v>
+      </c>
+      <c r="E13" s="32">
+        <v>268653</v>
+      </c>
+      <c r="F13" s="32">
+        <v>12367496851</v>
+      </c>
+      <c r="G13" s="32">
+        <v>77658</v>
+      </c>
+      <c r="H13" s="32">
+        <v>3683771757</v>
+      </c>
+      <c r="I13" s="32">
+        <v>3954</v>
+      </c>
+      <c r="J13" s="32">
+        <v>178835660</v>
+      </c>
+      <c r="K13" s="32">
+        <v>1903</v>
+      </c>
+      <c r="L13" s="32">
+        <v>70725042</v>
+      </c>
+      <c r="M13" s="32">
+        <v>1277</v>
+      </c>
+      <c r="N13" s="32">
+        <v>55351556</v>
+      </c>
+      <c r="O13" s="32">
+        <v>1127</v>
+      </c>
+      <c r="P13" s="32">
+        <v>54760882</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>150</v>
+      </c>
+      <c r="R13" s="32">
+        <v>590674</v>
+      </c>
+      <c r="S13" s="32">
+        <v>2201</v>
+      </c>
+      <c r="T13" s="32">
+        <v>135438100</v>
+      </c>
+      <c r="U13" s="34">
+        <v>1568</v>
+      </c>
+      <c r="V13" s="34">
+        <v>143239470</v>
+      </c>
+      <c r="W13" s="34">
+        <v>17719</v>
+      </c>
+      <c r="X13" s="34">
+        <v>857716309</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="47">
-[...66 lines deleted...]
-    <row r="15" spans="1:24">
+      <c r="C14" s="32">
+        <v>274210</v>
+      </c>
+      <c r="D14" s="32">
+        <v>12960369875</v>
+      </c>
+      <c r="E14" s="32">
+        <v>190827</v>
+      </c>
+      <c r="F14" s="32">
+        <v>8923772926</v>
+      </c>
+      <c r="G14" s="32">
+        <v>66116</v>
+      </c>
+      <c r="H14" s="32">
+        <v>3136533771</v>
+      </c>
+      <c r="I14" s="32">
+        <v>959</v>
+      </c>
+      <c r="J14" s="32">
+        <v>43755200</v>
+      </c>
+      <c r="K14" s="32">
+        <v>1505</v>
+      </c>
+      <c r="L14" s="32">
+        <v>56198868</v>
+      </c>
+      <c r="M14" s="32">
+        <v>858</v>
+      </c>
+      <c r="N14" s="32">
+        <v>39408905</v>
+      </c>
+      <c r="O14" s="32">
+        <v>753</v>
+      </c>
+      <c r="P14" s="32">
+        <v>38988243</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>105</v>
+      </c>
+      <c r="R14" s="32">
+        <v>420662</v>
+      </c>
+      <c r="S14" s="32">
+        <v>3676</v>
+      </c>
+      <c r="T14" s="32">
+        <v>226830767</v>
+      </c>
+      <c r="U14" s="34">
+        <v>810</v>
+      </c>
+      <c r="V14" s="34">
+        <v>74037090</v>
+      </c>
+      <c r="W14" s="34">
+        <v>9459</v>
+      </c>
+      <c r="X14" s="34">
+        <v>459832348</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...69 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="C15" s="32">
+        <v>181587</v>
+      </c>
+      <c r="D15" s="32">
+        <v>8438883047</v>
+      </c>
+      <c r="E15" s="32">
+        <v>135063</v>
+      </c>
+      <c r="F15" s="32">
+        <v>6180829096</v>
+      </c>
+      <c r="G15" s="32">
+        <v>27416</v>
+      </c>
+      <c r="H15" s="32">
+        <v>1296163277</v>
+      </c>
+      <c r="I15" s="32">
+        <v>4836</v>
+      </c>
+      <c r="J15" s="32">
+        <v>217494988</v>
+      </c>
+      <c r="K15" s="32">
+        <v>1604</v>
+      </c>
+      <c r="L15" s="32">
+        <v>59705004</v>
+      </c>
+      <c r="M15" s="32">
+        <v>720</v>
+      </c>
+      <c r="N15" s="32">
+        <v>32452407</v>
+      </c>
+      <c r="O15" s="32">
+        <v>632</v>
+      </c>
+      <c r="P15" s="32">
+        <v>32030607</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>88</v>
+      </c>
+      <c r="R15" s="32">
+        <v>421800</v>
+      </c>
+      <c r="S15" s="32">
+        <v>1714</v>
+      </c>
+      <c r="T15" s="32">
+        <v>105382390</v>
+      </c>
+      <c r="U15" s="34">
+        <v>989</v>
+      </c>
+      <c r="V15" s="34">
+        <v>90130260</v>
+      </c>
+      <c r="W15" s="34">
+        <v>9245</v>
+      </c>
+      <c r="X15" s="34">
+        <v>456725625</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="47">
-[...66 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="C16" s="32">
+        <v>216165</v>
+      </c>
+      <c r="D16" s="32">
+        <v>9909930059</v>
+      </c>
+      <c r="E16" s="32">
+        <v>153306</v>
+      </c>
+      <c r="F16" s="32">
+        <v>6854187261</v>
+      </c>
+      <c r="G16" s="32">
+        <v>41006</v>
+      </c>
+      <c r="H16" s="32">
+        <v>1944397560</v>
+      </c>
+      <c r="I16" s="32">
+        <v>2383</v>
+      </c>
+      <c r="J16" s="32">
+        <v>107302084</v>
+      </c>
+      <c r="K16" s="32">
+        <v>1629</v>
+      </c>
+      <c r="L16" s="32">
+        <v>60928896</v>
+      </c>
+      <c r="M16" s="32">
+        <v>1056</v>
+      </c>
+      <c r="N16" s="32">
+        <v>46798001</v>
+      </c>
+      <c r="O16" s="32">
+        <v>950</v>
+      </c>
+      <c r="P16" s="32">
+        <v>46363144</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>106</v>
+      </c>
+      <c r="R16" s="32">
+        <v>434857</v>
+      </c>
+      <c r="S16" s="32">
+        <v>2150</v>
+      </c>
+      <c r="T16" s="32">
+        <v>132024290</v>
+      </c>
+      <c r="U16" s="34">
+        <v>1236</v>
+      </c>
+      <c r="V16" s="34">
+        <v>112982760</v>
+      </c>
+      <c r="W16" s="34">
+        <v>13399</v>
+      </c>
+      <c r="X16" s="34">
+        <v>651309207</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="47">
-[...66 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="C17" s="32">
+        <v>141794</v>
+      </c>
+      <c r="D17" s="32">
+        <v>6479506888</v>
+      </c>
+      <c r="E17" s="32">
+        <v>96641</v>
+      </c>
+      <c r="F17" s="32">
+        <v>4288938459</v>
+      </c>
+      <c r="G17" s="32">
+        <v>31706</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1501752317</v>
+      </c>
+      <c r="I17" s="32">
+        <v>520</v>
+      </c>
+      <c r="J17" s="32">
+        <v>23442980</v>
+      </c>
+      <c r="K17" s="32">
+        <v>743</v>
+      </c>
+      <c r="L17" s="32">
+        <v>27603816</v>
+      </c>
+      <c r="M17" s="32">
+        <v>654</v>
+      </c>
+      <c r="N17" s="32">
+        <v>28256061</v>
+      </c>
+      <c r="O17" s="32">
+        <v>575</v>
+      </c>
+      <c r="P17" s="32">
+        <v>28059170</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>79</v>
+      </c>
+      <c r="R17" s="32">
+        <v>196891</v>
+      </c>
+      <c r="S17" s="32">
+        <v>1381</v>
+      </c>
+      <c r="T17" s="32">
+        <v>85613695</v>
+      </c>
+      <c r="U17" s="34">
+        <v>825</v>
+      </c>
+      <c r="V17" s="34">
+        <v>75230430</v>
+      </c>
+      <c r="W17" s="34">
+        <v>9324</v>
+      </c>
+      <c r="X17" s="34">
+        <v>448669130</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="47">
-[...66 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="C18" s="32">
+        <v>233496</v>
+      </c>
+      <c r="D18" s="32">
+        <v>10463938860</v>
+      </c>
+      <c r="E18" s="32">
+        <v>160875</v>
+      </c>
+      <c r="F18" s="32">
+        <v>6948194872</v>
+      </c>
+      <c r="G18" s="32">
+        <v>49162</v>
+      </c>
+      <c r="H18" s="32">
+        <v>2330046755</v>
+      </c>
+      <c r="I18" s="32">
+        <v>2180</v>
+      </c>
+      <c r="J18" s="32">
+        <v>99082896</v>
+      </c>
+      <c r="K18" s="32">
+        <v>1292</v>
+      </c>
+      <c r="L18" s="32">
+        <v>47891826</v>
+      </c>
+      <c r="M18" s="32">
+        <v>1042</v>
+      </c>
+      <c r="N18" s="32">
+        <v>47724057</v>
+      </c>
+      <c r="O18" s="32">
+        <v>935</v>
+      </c>
+      <c r="P18" s="32">
+        <v>47296667</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>107</v>
+      </c>
+      <c r="R18" s="32">
+        <v>427390</v>
+      </c>
+      <c r="S18" s="32">
+        <v>1891</v>
+      </c>
+      <c r="T18" s="32">
+        <v>116089800</v>
+      </c>
+      <c r="U18" s="34">
+        <v>1391</v>
+      </c>
+      <c r="V18" s="34">
+        <v>127059900</v>
+      </c>
+      <c r="W18" s="34">
+        <v>15663</v>
+      </c>
+      <c r="X18" s="34">
+        <v>747848754</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="47">
-[...29 lines deleted...]
-      <c r="M19" s="47">
+      <c r="C19" s="32">
+        <v>39242</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1796952801</v>
+      </c>
+      <c r="E19" s="32">
+        <v>23447</v>
+      </c>
+      <c r="F19" s="32">
+        <v>1041424958</v>
+      </c>
+      <c r="G19" s="32">
+        <v>11642</v>
+      </c>
+      <c r="H19" s="32">
+        <v>550481996</v>
+      </c>
+      <c r="I19" s="32">
+        <v>1238</v>
+      </c>
+      <c r="J19" s="32">
+        <v>56740324</v>
+      </c>
+      <c r="K19" s="32">
+        <v>196</v>
+      </c>
+      <c r="L19" s="32">
+        <v>7203108</v>
+      </c>
+      <c r="M19" s="32">
         <v>116</v>
       </c>
-      <c r="N19" s="47">
-[...33 lines deleted...]
-    <row r="20" spans="1:24">
+      <c r="N19" s="32">
+        <v>4969361</v>
+      </c>
+      <c r="O19" s="32">
+        <v>93</v>
+      </c>
+      <c r="P19" s="32">
+        <v>4895382</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>23</v>
+      </c>
+      <c r="R19" s="32">
+        <v>73979</v>
+      </c>
+      <c r="S19" s="32">
+        <v>391</v>
+      </c>
+      <c r="T19" s="32">
+        <v>23805500</v>
+      </c>
+      <c r="U19" s="34">
+        <v>141</v>
+      </c>
+      <c r="V19" s="34">
+        <v>12888810</v>
+      </c>
+      <c r="W19" s="34">
+        <v>2071</v>
+      </c>
+      <c r="X19" s="34">
+        <v>99438744</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="47">
-[...66 lines deleted...]
-    <row r="21" spans="1:24">
+      <c r="C20" s="32">
+        <v>43141</v>
+      </c>
+      <c r="D20" s="32">
+        <v>2002070645</v>
+      </c>
+      <c r="E20" s="32">
+        <v>27551</v>
+      </c>
+      <c r="F20" s="32">
+        <v>1249296917</v>
+      </c>
+      <c r="G20" s="32">
+        <v>10484</v>
+      </c>
+      <c r="H20" s="32">
+        <v>494909032</v>
+      </c>
+      <c r="I20" s="32">
+        <v>1435</v>
+      </c>
+      <c r="J20" s="32">
+        <v>65685608</v>
+      </c>
+      <c r="K20" s="32">
+        <v>353</v>
+      </c>
+      <c r="L20" s="32">
+        <v>13291014</v>
+      </c>
+      <c r="M20" s="32">
+        <v>210</v>
+      </c>
+      <c r="N20" s="32">
+        <v>9892993</v>
+      </c>
+      <c r="O20" s="32">
+        <v>183</v>
+      </c>
+      <c r="P20" s="32">
+        <v>9778741</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>27</v>
+      </c>
+      <c r="R20" s="32">
+        <v>114252</v>
+      </c>
+      <c r="S20" s="32">
+        <v>502</v>
+      </c>
+      <c r="T20" s="32">
+        <v>31180140</v>
+      </c>
+      <c r="U20" s="34">
+        <v>246</v>
+      </c>
+      <c r="V20" s="34">
+        <v>22486860</v>
+      </c>
+      <c r="W20" s="34">
+        <v>2360</v>
+      </c>
+      <c r="X20" s="34">
+        <v>115328081</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="47">
-[...66 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="C21" s="32">
+        <v>42489</v>
+      </c>
+      <c r="D21" s="32">
+        <v>1974111851</v>
+      </c>
+      <c r="E21" s="32">
+        <v>27489</v>
+      </c>
+      <c r="F21" s="32">
+        <v>1244305698</v>
+      </c>
+      <c r="G21" s="32">
+        <v>10066</v>
+      </c>
+      <c r="H21" s="32">
+        <v>477418216</v>
+      </c>
+      <c r="I21" s="32">
+        <v>862</v>
+      </c>
+      <c r="J21" s="32">
+        <v>39040200</v>
+      </c>
+      <c r="K21" s="32">
+        <v>209</v>
+      </c>
+      <c r="L21" s="32">
+        <v>7751568</v>
+      </c>
+      <c r="M21" s="32">
+        <v>176</v>
+      </c>
+      <c r="N21" s="32">
+        <v>7323355</v>
+      </c>
+      <c r="O21" s="32">
+        <v>150</v>
+      </c>
+      <c r="P21" s="32">
+        <v>7252191</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>26</v>
+      </c>
+      <c r="R21" s="32">
+        <v>71164</v>
+      </c>
+      <c r="S21" s="32">
+        <v>584</v>
+      </c>
+      <c r="T21" s="32">
+        <v>36154742</v>
+      </c>
+      <c r="U21" s="34">
+        <v>259</v>
+      </c>
+      <c r="V21" s="34">
+        <v>23675190</v>
+      </c>
+      <c r="W21" s="34">
+        <v>2844</v>
+      </c>
+      <c r="X21" s="34">
+        <v>138442882</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="47">
-[...66 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="C22" s="32">
+        <v>88300</v>
+      </c>
+      <c r="D22" s="32">
+        <v>4019355949</v>
+      </c>
+      <c r="E22" s="32">
+        <v>57492</v>
+      </c>
+      <c r="F22" s="32">
+        <v>2520220247</v>
+      </c>
+      <c r="G22" s="32">
+        <v>20652</v>
+      </c>
+      <c r="H22" s="32">
+        <v>979172308</v>
+      </c>
+      <c r="I22" s="32">
+        <v>410</v>
+      </c>
+      <c r="J22" s="32">
+        <v>18856228</v>
+      </c>
+      <c r="K22" s="32">
+        <v>698</v>
+      </c>
+      <c r="L22" s="32">
+        <v>26140254</v>
+      </c>
+      <c r="M22" s="32">
+        <v>384</v>
+      </c>
+      <c r="N22" s="32">
+        <v>17024482</v>
+      </c>
+      <c r="O22" s="32">
+        <v>339</v>
+      </c>
+      <c r="P22" s="32">
+        <v>16889013</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>45</v>
+      </c>
+      <c r="R22" s="32">
+        <v>135469</v>
+      </c>
+      <c r="S22" s="32">
+        <v>1121</v>
+      </c>
+      <c r="T22" s="32">
+        <v>69112890</v>
+      </c>
+      <c r="U22" s="34">
+        <v>602</v>
+      </c>
+      <c r="V22" s="34">
+        <v>55028820</v>
+      </c>
+      <c r="W22" s="34">
+        <v>6941</v>
+      </c>
+      <c r="X22" s="34">
+        <v>333800720</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="47">
-[...66 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="C23" s="32">
+        <v>33839</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1514876751</v>
+      </c>
+      <c r="E23" s="32">
+        <v>19575</v>
+      </c>
+      <c r="F23" s="32">
+        <v>824140748</v>
+      </c>
+      <c r="G23" s="32">
+        <v>8352</v>
+      </c>
+      <c r="H23" s="32">
+        <v>396327812</v>
+      </c>
+      <c r="I23" s="32">
+        <v>2123</v>
+      </c>
+      <c r="J23" s="32">
+        <v>97449620</v>
+      </c>
+      <c r="K23" s="32">
+        <v>250</v>
+      </c>
+      <c r="L23" s="32">
+        <v>9250692</v>
+      </c>
+      <c r="M23" s="32">
+        <v>147</v>
+      </c>
+      <c r="N23" s="32">
+        <v>6436904</v>
+      </c>
+      <c r="O23" s="32">
+        <v>129</v>
+      </c>
+      <c r="P23" s="32">
+        <v>6373010</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>18</v>
+      </c>
+      <c r="R23" s="32">
+        <v>63894</v>
+      </c>
+      <c r="S23" s="32">
+        <v>404</v>
+      </c>
+      <c r="T23" s="32">
+        <v>24747590</v>
+      </c>
+      <c r="U23" s="34">
+        <v>233</v>
+      </c>
+      <c r="V23" s="34">
+        <v>21207120</v>
+      </c>
+      <c r="W23" s="34">
+        <v>2755</v>
+      </c>
+      <c r="X23" s="34">
+        <v>135316265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="47">
-[...66 lines deleted...]
-    <row r="25" spans="1:24">
+      <c r="C24" s="32">
+        <v>39460</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1787252499</v>
+      </c>
+      <c r="E24" s="32">
+        <v>22788</v>
+      </c>
+      <c r="F24" s="32">
+        <v>976986546</v>
+      </c>
+      <c r="G24" s="32">
+        <v>11656</v>
+      </c>
+      <c r="H24" s="32">
+        <v>549649740</v>
+      </c>
+      <c r="I24" s="32">
+        <v>178</v>
+      </c>
+      <c r="J24" s="32">
+        <v>7958920</v>
+      </c>
+      <c r="K24" s="32">
+        <v>254</v>
+      </c>
+      <c r="L24" s="32">
+        <v>9449790</v>
+      </c>
+      <c r="M24" s="32">
+        <v>148</v>
+      </c>
+      <c r="N24" s="32">
+        <v>6846712</v>
+      </c>
+      <c r="O24" s="32">
+        <v>129</v>
+      </c>
+      <c r="P24" s="32">
+        <v>6802440</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>19</v>
+      </c>
+      <c r="R24" s="32">
+        <v>44272</v>
+      </c>
+      <c r="S24" s="32">
+        <v>593</v>
+      </c>
+      <c r="T24" s="32">
+        <v>35936175</v>
+      </c>
+      <c r="U24" s="34">
+        <v>299</v>
+      </c>
+      <c r="V24" s="34">
+        <v>27240180</v>
+      </c>
+      <c r="W24" s="34">
+        <v>3544</v>
+      </c>
+      <c r="X24" s="34">
+        <v>173184436</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="47">
-[...66 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="C25" s="32">
+        <v>30701</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1365701970</v>
+      </c>
+      <c r="E25" s="32">
+        <v>19279</v>
+      </c>
+      <c r="F25" s="32">
+        <v>807930508</v>
+      </c>
+      <c r="G25" s="32">
+        <v>7019</v>
+      </c>
+      <c r="H25" s="32">
+        <v>331264584</v>
+      </c>
+      <c r="I25" s="32">
+        <v>485</v>
+      </c>
+      <c r="J25" s="32">
+        <v>22247256</v>
+      </c>
+      <c r="K25" s="32">
+        <v>166</v>
+      </c>
+      <c r="L25" s="32">
+        <v>6050340</v>
+      </c>
+      <c r="M25" s="32">
+        <v>147</v>
+      </c>
+      <c r="N25" s="32">
+        <v>7118253</v>
+      </c>
+      <c r="O25" s="32">
+        <v>135</v>
+      </c>
+      <c r="P25" s="32">
+        <v>7082263</v>
+      </c>
+      <c r="Q25" s="32">
+        <v>12</v>
+      </c>
+      <c r="R25" s="32">
+        <v>35990</v>
+      </c>
+      <c r="S25" s="32">
+        <v>485</v>
+      </c>
+      <c r="T25" s="32">
+        <v>30045580</v>
+      </c>
+      <c r="U25" s="34">
+        <v>226</v>
+      </c>
+      <c r="V25" s="34">
+        <v>20658660</v>
+      </c>
+      <c r="W25" s="34">
+        <v>2894</v>
+      </c>
+      <c r="X25" s="34">
+        <v>140386789</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="47">
-[...66 lines deleted...]
-    <row r="27" spans="1:24">
+      <c r="C26" s="32">
+        <v>59767</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2610089099</v>
+      </c>
+      <c r="E26" s="32">
+        <v>36552</v>
+      </c>
+      <c r="F26" s="32">
+        <v>1484835372</v>
+      </c>
+      <c r="G26" s="32">
+        <v>9901</v>
+      </c>
+      <c r="H26" s="32">
+        <v>471003694</v>
+      </c>
+      <c r="I26" s="32">
+        <v>5542</v>
+      </c>
+      <c r="J26" s="32">
+        <v>254521544</v>
+      </c>
+      <c r="K26" s="32">
+        <v>460</v>
+      </c>
+      <c r="L26" s="32">
+        <v>17110950</v>
+      </c>
+      <c r="M26" s="32">
+        <v>243</v>
+      </c>
+      <c r="N26" s="32">
+        <v>10245056</v>
+      </c>
+      <c r="O26" s="32">
+        <v>214</v>
+      </c>
+      <c r="P26" s="32">
+        <v>10173355</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>29</v>
+      </c>
+      <c r="R26" s="32">
+        <v>71701</v>
+      </c>
+      <c r="S26" s="32">
+        <v>410</v>
+      </c>
+      <c r="T26" s="32">
+        <v>25325000</v>
+      </c>
+      <c r="U26" s="34">
+        <v>555</v>
+      </c>
+      <c r="V26" s="34">
+        <v>50732550</v>
+      </c>
+      <c r="W26" s="34">
+        <v>6104</v>
+      </c>
+      <c r="X26" s="34">
+        <v>296314933</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47">
-[...35 lines deleted...]
-      <c r="O27" s="47">
+      <c r="C27" s="32">
+        <v>21515</v>
+      </c>
+      <c r="D27" s="32">
+        <v>985732954</v>
+      </c>
+      <c r="E27" s="32">
+        <v>8738</v>
+      </c>
+      <c r="F27" s="32">
+        <v>381489560</v>
+      </c>
+      <c r="G27" s="32">
+        <v>3138</v>
+      </c>
+      <c r="H27" s="32">
+        <v>149075868</v>
+      </c>
+      <c r="I27" s="32">
+        <v>7559</v>
+      </c>
+      <c r="J27" s="32">
+        <v>343505504</v>
+      </c>
+      <c r="K27" s="32">
+        <v>156</v>
+      </c>
+      <c r="L27" s="32">
+        <v>5811672</v>
+      </c>
+      <c r="M27" s="32">
+        <v>48</v>
+      </c>
+      <c r="N27" s="32">
+        <v>2202060</v>
+      </c>
+      <c r="O27" s="32">
         <v>43</v>
       </c>
-      <c r="P27" s="47">
-[...27 lines deleted...]
-    <row r="28" spans="1:24">
+      <c r="P27" s="32">
+        <v>2152475</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>5</v>
+      </c>
+      <c r="R27" s="32">
+        <v>49585</v>
+      </c>
+      <c r="S27" s="32">
+        <v>122</v>
+      </c>
+      <c r="T27" s="32">
+        <v>7384770</v>
+      </c>
+      <c r="U27" s="34">
+        <v>186</v>
+      </c>
+      <c r="V27" s="34">
+        <v>17002260</v>
+      </c>
+      <c r="W27" s="34">
+        <v>1568</v>
+      </c>
+      <c r="X27" s="34">
+        <v>79261260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="47">
-[...41 lines deleted...]
-      <c r="Q28" s="47">
+      <c r="C28" s="32">
+        <v>32743</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1486249752</v>
+      </c>
+      <c r="E28" s="32">
+        <v>15880</v>
+      </c>
+      <c r="F28" s="32">
+        <v>686575373</v>
+      </c>
+      <c r="G28" s="32">
+        <v>6415</v>
+      </c>
+      <c r="H28" s="32">
+        <v>304044376</v>
+      </c>
+      <c r="I28" s="32">
+        <v>7779</v>
+      </c>
+      <c r="J28" s="32">
+        <v>354316312</v>
+      </c>
+      <c r="K28" s="32">
+        <v>218</v>
+      </c>
+      <c r="L28" s="32">
+        <v>8080644</v>
+      </c>
+      <c r="M28" s="32">
+        <v>123</v>
+      </c>
+      <c r="N28" s="32">
+        <v>6097788</v>
+      </c>
+      <c r="O28" s="32">
+        <v>114</v>
+      </c>
+      <c r="P28" s="32">
+        <v>6058692</v>
+      </c>
+      <c r="Q28" s="32">
         <v>9</v>
       </c>
-      <c r="R28" s="47">
-[...21 lines deleted...]
-    <row r="29" spans="1:24">
+      <c r="R28" s="32">
+        <v>39096</v>
+      </c>
+      <c r="S28" s="32">
+        <v>327</v>
+      </c>
+      <c r="T28" s="32">
+        <v>20234675</v>
+      </c>
+      <c r="U28" s="34">
+        <v>192</v>
+      </c>
+      <c r="V28" s="34">
+        <v>17459310</v>
+      </c>
+      <c r="W28" s="34">
+        <v>1809</v>
+      </c>
+      <c r="X28" s="34">
+        <v>89441274</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="47">
-[...66 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="C29" s="32">
+        <v>7005</v>
+      </c>
+      <c r="D29" s="32">
+        <v>277114872</v>
+      </c>
+      <c r="E29" s="32">
+        <v>4988</v>
+      </c>
+      <c r="F29" s="32">
+        <v>180356188</v>
+      </c>
+      <c r="G29" s="32">
+        <v>1320</v>
+      </c>
+      <c r="H29" s="32">
+        <v>62400196</v>
+      </c>
+      <c r="I29" s="32">
+        <v>38</v>
+      </c>
+      <c r="J29" s="32">
+        <v>1697400</v>
+      </c>
+      <c r="K29" s="32">
+        <v>33</v>
+      </c>
+      <c r="L29" s="32">
+        <v>1243176</v>
+      </c>
+      <c r="M29" s="32">
+        <v>16</v>
+      </c>
+      <c r="N29" s="32">
+        <v>754324</v>
+      </c>
+      <c r="O29" s="32">
+        <v>14</v>
+      </c>
+      <c r="P29" s="32">
+        <v>739592</v>
+      </c>
+      <c r="Q29" s="32">
+        <v>2</v>
+      </c>
+      <c r="R29" s="32">
+        <v>14732</v>
+      </c>
+      <c r="S29" s="32">
+        <v>47</v>
+      </c>
+      <c r="T29" s="32">
+        <v>2927570</v>
+      </c>
+      <c r="U29" s="34">
+        <v>25</v>
+      </c>
+      <c r="V29" s="34">
+        <v>2285250</v>
+      </c>
+      <c r="W29" s="34">
+        <v>538</v>
+      </c>
+      <c r="X29" s="34">
+        <v>25450768</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="47">
-[...47 lines deleted...]
-      <c r="S30" s="47">
+      <c r="C30" s="32">
+        <v>38489</v>
+      </c>
+      <c r="D30" s="32">
+        <v>1849224548</v>
+      </c>
+      <c r="E30" s="32">
+        <v>23464</v>
+      </c>
+      <c r="F30" s="32">
+        <v>1130157164</v>
+      </c>
+      <c r="G30" s="32">
+        <v>11660</v>
+      </c>
+      <c r="H30" s="32">
+        <v>552940240</v>
+      </c>
+      <c r="I30" s="32">
+        <v>858</v>
+      </c>
+      <c r="J30" s="32">
+        <v>39628632</v>
+      </c>
+      <c r="K30" s="32">
+        <v>116</v>
+      </c>
+      <c r="L30" s="32">
+        <v>4314552</v>
+      </c>
+      <c r="M30" s="32">
+        <v>141</v>
+      </c>
+      <c r="N30" s="32">
+        <v>6194663</v>
+      </c>
+      <c r="O30" s="32">
+        <v>125</v>
+      </c>
+      <c r="P30" s="32">
+        <v>6149170</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>16</v>
+      </c>
+      <c r="R30" s="32">
+        <v>45493</v>
+      </c>
+      <c r="S30" s="32">
         <v>210</v>
       </c>
-      <c r="T30" s="47">
-[...15 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="T30" s="32">
+        <v>12986660</v>
+      </c>
+      <c r="U30" s="34">
+        <v>143</v>
+      </c>
+      <c r="V30" s="34">
+        <v>13071630</v>
+      </c>
+      <c r="W30" s="34">
+        <v>1897</v>
+      </c>
+      <c r="X30" s="34">
+        <v>89931007</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="47">
-[...66 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="C31" s="32">
+        <v>33068</v>
+      </c>
+      <c r="D31" s="32">
+        <v>1532094271</v>
+      </c>
+      <c r="E31" s="32">
+        <v>22250</v>
+      </c>
+      <c r="F31" s="32">
+        <v>1010384652</v>
+      </c>
+      <c r="G31" s="32">
+        <v>8128</v>
+      </c>
+      <c r="H31" s="32">
+        <v>384095216</v>
+      </c>
+      <c r="I31" s="32">
+        <v>245</v>
+      </c>
+      <c r="J31" s="32">
+        <v>10919940</v>
+      </c>
+      <c r="K31" s="32">
+        <v>256</v>
+      </c>
+      <c r="L31" s="32">
+        <v>9543204</v>
+      </c>
+      <c r="M31" s="32">
+        <v>121</v>
+      </c>
+      <c r="N31" s="32">
+        <v>4897574</v>
+      </c>
+      <c r="O31" s="32">
+        <v>108</v>
+      </c>
+      <c r="P31" s="32">
+        <v>4860983</v>
+      </c>
+      <c r="Q31" s="32">
+        <v>13</v>
+      </c>
+      <c r="R31" s="32">
+        <v>36591</v>
+      </c>
+      <c r="S31" s="32">
+        <v>351</v>
+      </c>
+      <c r="T31" s="32">
+        <v>21754175</v>
+      </c>
+      <c r="U31" s="34">
+        <v>151</v>
+      </c>
+      <c r="V31" s="34">
+        <v>13802910</v>
+      </c>
+      <c r="W31" s="34">
+        <v>1566</v>
+      </c>
+      <c r="X31" s="34">
+        <v>76696600</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="47">
-[...53 lines deleted...]
-      <c r="U32" s="49">
+      <c r="C32" s="32">
+        <v>20878</v>
+      </c>
+      <c r="D32" s="32">
+        <v>971658067</v>
+      </c>
+      <c r="E32" s="32">
+        <v>12695</v>
+      </c>
+      <c r="F32" s="32">
+        <v>575027869</v>
+      </c>
+      <c r="G32" s="32">
+        <v>6223</v>
+      </c>
+      <c r="H32" s="32">
+        <v>295430584</v>
+      </c>
+      <c r="I32" s="32">
+        <v>77</v>
+      </c>
+      <c r="J32" s="32">
+        <v>3458924</v>
+      </c>
+      <c r="K32" s="32">
+        <v>84</v>
+      </c>
+      <c r="L32" s="32">
+        <v>3107940</v>
+      </c>
+      <c r="M32" s="32">
+        <v>115</v>
+      </c>
+      <c r="N32" s="32">
+        <v>5559876</v>
+      </c>
+      <c r="O32" s="32">
         <v>101</v>
       </c>
-      <c r="V32" s="49">
-[...9 lines deleted...]
-    <row r="33" spans="1:24">
+      <c r="P32" s="32">
+        <v>5517408</v>
+      </c>
+      <c r="Q32" s="32">
+        <v>14</v>
+      </c>
+      <c r="R32" s="32">
+        <v>42468</v>
+      </c>
+      <c r="S32" s="32">
+        <v>276</v>
+      </c>
+      <c r="T32" s="32">
+        <v>16917100</v>
+      </c>
+      <c r="U32" s="34">
+        <v>87</v>
+      </c>
+      <c r="V32" s="34">
+        <v>7952670</v>
+      </c>
+      <c r="W32" s="34">
+        <v>1321</v>
+      </c>
+      <c r="X32" s="34">
+        <v>64203104</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="47">
-[...29 lines deleted...]
-      <c r="M33" s="47">
+      <c r="C33" s="32">
+        <v>8386</v>
+      </c>
+      <c r="D33" s="32">
+        <v>385962871</v>
+      </c>
+      <c r="E33" s="32">
+        <v>6398</v>
+      </c>
+      <c r="F33" s="32">
+        <v>290569799</v>
+      </c>
+      <c r="G33" s="32">
+        <v>1281</v>
+      </c>
+      <c r="H33" s="32">
+        <v>60295420</v>
+      </c>
+      <c r="I33" s="32">
+        <v>67</v>
+      </c>
+      <c r="J33" s="32">
+        <v>3013828</v>
+      </c>
+      <c r="K33" s="32">
+        <v>104</v>
+      </c>
+      <c r="L33" s="32">
+        <v>3820938</v>
+      </c>
+      <c r="M33" s="32">
+        <v>17</v>
+      </c>
+      <c r="N33" s="32">
+        <v>708274</v>
+      </c>
+      <c r="O33" s="32">
         <v>15</v>
       </c>
-      <c r="N33" s="47">
-[...8 lines deleted...]
-      <c r="Q33" s="47">
+      <c r="P33" s="32">
+        <v>706066</v>
+      </c>
+      <c r="Q33" s="32">
         <v>2</v>
       </c>
-      <c r="R33" s="47">
+      <c r="R33" s="32">
         <v>2208</v>
       </c>
-      <c r="S33" s="47">
-[...18 lines deleted...]
-    <row r="34" spans="1:24">
+      <c r="S33" s="32">
+        <v>46</v>
+      </c>
+      <c r="T33" s="32">
+        <v>2603410</v>
+      </c>
+      <c r="U33" s="34">
+        <v>44</v>
+      </c>
+      <c r="V33" s="34">
+        <v>4022040</v>
+      </c>
+      <c r="W33" s="34">
+        <v>429</v>
+      </c>
+      <c r="X33" s="34">
+        <v>20929162</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="63" t="s">
+      <c r="B34" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="43">
+        <v>979</v>
+      </c>
+      <c r="D34" s="43">
+        <v>45445235</v>
+      </c>
+      <c r="E34" s="43">
+        <v>591</v>
+      </c>
+      <c r="F34" s="43">
+        <v>26518817</v>
+      </c>
+      <c r="G34" s="43">
+        <v>324</v>
+      </c>
+      <c r="H34" s="43">
+        <v>15284144</v>
+      </c>
+      <c r="I34" s="43">
+        <v>12</v>
+      </c>
+      <c r="J34" s="43">
+        <v>531852</v>
+      </c>
+      <c r="K34" s="43">
+        <v>5</v>
+      </c>
+      <c r="L34" s="43">
+        <v>182820</v>
+      </c>
+      <c r="M34" s="40">
+        <v>2</v>
+      </c>
+      <c r="N34" s="40">
+        <v>137980</v>
+      </c>
+      <c r="O34" s="40">
+        <v>2</v>
+      </c>
+      <c r="P34" s="40">
+        <v>137980</v>
+      </c>
+      <c r="Q34" s="40">
+        <v>0</v>
+      </c>
+      <c r="R34" s="40">
+        <v>0</v>
+      </c>
+      <c r="S34" s="40">
+        <v>6</v>
+      </c>
+      <c r="T34" s="40">
+        <v>364680</v>
+      </c>
+      <c r="U34" s="41">
+        <v>8</v>
+      </c>
+      <c r="V34" s="41">
+        <v>731280</v>
+      </c>
+      <c r="W34" s="41">
+        <v>31</v>
+      </c>
+      <c r="X34" s="41">
+        <v>1693662</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="49">
+    <mergeCell ref="R10:R11"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="V10:V11"/>
+    <mergeCell ref="X10:X11"/>
+    <mergeCell ref="V8:V9"/>
+    <mergeCell ref="X8:X9"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="P10:P11"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="P8:P9"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="W6:X7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="M4:R4"/>
+    <mergeCell ref="S4:T5"/>
+    <mergeCell ref="U4:V5"/>
+    <mergeCell ref="W4:X5"/>
+    <mergeCell ref="M5:R5"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T7"/>
+    <mergeCell ref="U6:V7"/>
+    <mergeCell ref="A4:B11"/>
+    <mergeCell ref="C4:D5"/>
+    <mergeCell ref="E4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:J5"/>
+    <mergeCell ref="C6:D7"/>
+    <mergeCell ref="E6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:J7"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K6:L7"/>
+  </mergeCells>
+  <phoneticPr fontId="43" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C58AF0D-B434-4216-A2B7-16347853B83D}">
+  <dimension ref="A1:X40"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
+    <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
+    <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
+    <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
+    <col min="19" max="19" width="16" style="1" customWidth="1"/>
+    <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
+    <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
+    <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W3" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="P10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="R10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="T10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="U10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V10" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="W10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="X10" s="70" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="52">
+        <v>1927506</v>
+      </c>
+      <c r="D12" s="52">
+        <v>88596831089</v>
+      </c>
+      <c r="E12" s="52">
+        <v>1262536</v>
+      </c>
+      <c r="F12" s="52">
+        <v>56668096702</v>
+      </c>
+      <c r="G12" s="52">
+        <v>461427</v>
+      </c>
+      <c r="H12" s="52">
+        <v>21677914936</v>
+      </c>
+      <c r="I12" s="52">
+        <v>43638</v>
+      </c>
+      <c r="J12" s="52">
+        <v>1969000296</v>
+      </c>
+      <c r="K12" s="52">
+        <v>15006</v>
+      </c>
+      <c r="L12" s="52">
+        <v>559588218</v>
+      </c>
+      <c r="M12" s="52">
+        <v>7945</v>
+      </c>
+      <c r="N12" s="52">
+        <v>356327861</v>
+      </c>
+      <c r="O12" s="52">
+        <v>7108</v>
+      </c>
+      <c r="P12" s="52">
+        <v>353444247</v>
+      </c>
+      <c r="Q12" s="52">
+        <v>837</v>
+      </c>
+      <c r="R12" s="52">
+        <v>2883614</v>
+      </c>
+      <c r="S12" s="52">
+        <v>19357</v>
+      </c>
+      <c r="T12" s="52">
+        <v>1190349133</v>
+      </c>
+      <c r="U12" s="53">
+        <v>10207</v>
+      </c>
+      <c r="V12" s="53">
+        <v>931909920</v>
+      </c>
+      <c r="W12" s="53">
+        <v>107390</v>
+      </c>
+      <c r="X12" s="53">
+        <v>5243644023</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="32">
+        <v>367424</v>
+      </c>
+      <c r="D13" s="32">
+        <v>17110731011</v>
+      </c>
+      <c r="E13" s="32">
+        <v>254173</v>
+      </c>
+      <c r="F13" s="32">
+        <v>11694740233</v>
+      </c>
+      <c r="G13" s="32">
+        <v>85288</v>
+      </c>
+      <c r="H13" s="32">
+        <v>4008039501</v>
+      </c>
+      <c r="I13" s="32">
+        <v>3872</v>
+      </c>
+      <c r="J13" s="32">
+        <v>175156592</v>
+      </c>
+      <c r="K13" s="32">
+        <v>2314</v>
+      </c>
+      <c r="L13" s="32">
+        <v>86539974</v>
+      </c>
+      <c r="M13" s="32">
+        <v>1318</v>
+      </c>
+      <c r="N13" s="32">
+        <v>57691421</v>
+      </c>
+      <c r="O13" s="32">
+        <v>1173</v>
+      </c>
+      <c r="P13" s="32">
+        <v>57202237</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>145</v>
+      </c>
+      <c r="R13" s="32">
+        <v>489184</v>
+      </c>
+      <c r="S13" s="32">
+        <v>2231</v>
+      </c>
+      <c r="T13" s="32">
+        <v>136691278</v>
+      </c>
+      <c r="U13" s="34">
+        <v>1559</v>
+      </c>
+      <c r="V13" s="34">
+        <v>142508190</v>
+      </c>
+      <c r="W13" s="34">
+        <v>16669</v>
+      </c>
+      <c r="X13" s="34">
+        <v>809363822</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="32">
+        <v>271424</v>
+      </c>
+      <c r="D14" s="32">
+        <v>12770616454</v>
+      </c>
+      <c r="E14" s="32">
+        <v>181644</v>
+      </c>
+      <c r="F14" s="32">
+        <v>8452099744</v>
+      </c>
+      <c r="G14" s="32">
+        <v>72522</v>
+      </c>
+      <c r="H14" s="32">
+        <v>3409708853</v>
+      </c>
+      <c r="I14" s="32">
+        <v>957</v>
+      </c>
+      <c r="J14" s="32">
+        <v>43438352</v>
+      </c>
+      <c r="K14" s="32">
+        <v>1785</v>
+      </c>
+      <c r="L14" s="32">
+        <v>67203630</v>
+      </c>
+      <c r="M14" s="32">
+        <v>875</v>
+      </c>
+      <c r="N14" s="32">
+        <v>40745591</v>
+      </c>
+      <c r="O14" s="32">
+        <v>780</v>
+      </c>
+      <c r="P14" s="32">
+        <v>40395030</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>95</v>
+      </c>
+      <c r="R14" s="32">
+        <v>350561</v>
+      </c>
+      <c r="S14" s="32">
+        <v>3816</v>
+      </c>
+      <c r="T14" s="32">
+        <v>236438300</v>
+      </c>
+      <c r="U14" s="34">
+        <v>875</v>
+      </c>
+      <c r="V14" s="34">
+        <v>79983750</v>
+      </c>
+      <c r="W14" s="34">
+        <v>8950</v>
+      </c>
+      <c r="X14" s="34">
+        <v>440998234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" s="32">
+        <v>175073</v>
+      </c>
+      <c r="D15" s="32">
+        <v>8134194156</v>
+      </c>
+      <c r="E15" s="32">
+        <v>126256</v>
+      </c>
+      <c r="F15" s="32">
+        <v>5782306135</v>
+      </c>
+      <c r="G15" s="32">
+        <v>29940</v>
+      </c>
+      <c r="H15" s="32">
+        <v>1404322835</v>
+      </c>
+      <c r="I15" s="32">
+        <v>4713</v>
+      </c>
+      <c r="J15" s="32">
+        <v>210118684</v>
+      </c>
+      <c r="K15" s="32">
+        <v>1986</v>
+      </c>
+      <c r="L15" s="32">
+        <v>73707012</v>
+      </c>
+      <c r="M15" s="32">
+        <v>747</v>
+      </c>
+      <c r="N15" s="32">
+        <v>34689523</v>
+      </c>
+      <c r="O15" s="32">
+        <v>662</v>
+      </c>
+      <c r="P15" s="32">
+        <v>34295612</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>85</v>
+      </c>
+      <c r="R15" s="32">
+        <v>393911</v>
+      </c>
+      <c r="S15" s="32">
+        <v>1760</v>
+      </c>
+      <c r="T15" s="32">
+        <v>107807745</v>
+      </c>
+      <c r="U15" s="34">
+        <v>937</v>
+      </c>
+      <c r="V15" s="34">
+        <v>85554750</v>
+      </c>
+      <c r="W15" s="34">
+        <v>8734</v>
+      </c>
+      <c r="X15" s="34">
+        <v>435687472</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="32">
+        <v>209953</v>
+      </c>
+      <c r="D16" s="32">
+        <v>9627480412</v>
+      </c>
+      <c r="E16" s="32">
+        <v>143649</v>
+      </c>
+      <c r="F16" s="32">
+        <v>6424140299</v>
+      </c>
+      <c r="G16" s="32">
+        <v>44732</v>
+      </c>
+      <c r="H16" s="32">
+        <v>2104544380</v>
+      </c>
+      <c r="I16" s="32">
+        <v>2325</v>
+      </c>
+      <c r="J16" s="32">
+        <v>103401404</v>
+      </c>
+      <c r="K16" s="32">
+        <v>2131</v>
+      </c>
+      <c r="L16" s="32">
+        <v>79888332</v>
+      </c>
+      <c r="M16" s="32">
+        <v>1065</v>
+      </c>
+      <c r="N16" s="32">
+        <v>46911146</v>
+      </c>
+      <c r="O16" s="32">
         <v>961</v>
       </c>
-      <c r="D34" s="64">
+      <c r="P16" s="32">
+        <v>46571672</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>104</v>
+      </c>
+      <c r="R16" s="32">
+        <v>339474</v>
+      </c>
+      <c r="S16" s="32">
+        <v>2185</v>
+      </c>
+      <c r="T16" s="32">
+        <v>134406777</v>
+      </c>
+      <c r="U16" s="34">
+        <v>1237</v>
+      </c>
+      <c r="V16" s="34">
+        <v>112799940</v>
+      </c>
+      <c r="W16" s="34">
+        <v>12629</v>
+      </c>
+      <c r="X16" s="34">
+        <v>621388134</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="32">
+        <v>139016</v>
+      </c>
+      <c r="D17" s="32">
+        <v>6350519196</v>
+      </c>
+      <c r="E17" s="32">
+        <v>91027</v>
+      </c>
+      <c r="F17" s="32">
+        <v>4039580294</v>
+      </c>
+      <c r="G17" s="32">
+        <v>34750</v>
+      </c>
+      <c r="H17" s="32">
+        <v>1632982752</v>
+      </c>
+      <c r="I17" s="32">
+        <v>516</v>
+      </c>
+      <c r="J17" s="32">
+        <v>22526384</v>
+      </c>
+      <c r="K17" s="32">
+        <v>953</v>
+      </c>
+      <c r="L17" s="32">
+        <v>35354382</v>
+      </c>
+      <c r="M17" s="32">
+        <v>659</v>
+      </c>
+      <c r="N17" s="32">
+        <v>28241047</v>
+      </c>
+      <c r="O17" s="32">
+        <v>586</v>
+      </c>
+      <c r="P17" s="32">
+        <v>28070075</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>73</v>
+      </c>
+      <c r="R17" s="32">
+        <v>170972</v>
+      </c>
+      <c r="S17" s="32">
+        <v>1439</v>
+      </c>
+      <c r="T17" s="32">
+        <v>88429835</v>
+      </c>
+      <c r="U17" s="34">
+        <v>856</v>
+      </c>
+      <c r="V17" s="34">
+        <v>78064140</v>
+      </c>
+      <c r="W17" s="34">
+        <v>8816</v>
+      </c>
+      <c r="X17" s="34">
+        <v>425340362</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="32">
+        <v>229967</v>
+      </c>
+      <c r="D18" s="32">
+        <v>10298557170</v>
+      </c>
+      <c r="E18" s="32">
+        <v>153143</v>
+      </c>
+      <c r="F18" s="32">
+        <v>6602689085</v>
+      </c>
+      <c r="G18" s="32">
+        <v>53832</v>
+      </c>
+      <c r="H18" s="32">
+        <v>2530241400</v>
+      </c>
+      <c r="I18" s="32">
+        <v>2159</v>
+      </c>
+      <c r="J18" s="32">
+        <v>97294968</v>
+      </c>
+      <c r="K18" s="32">
+        <v>1586</v>
+      </c>
+      <c r="L18" s="32">
+        <v>58914870</v>
+      </c>
+      <c r="M18" s="32">
+        <v>1072</v>
+      </c>
+      <c r="N18" s="32">
+        <v>48994641</v>
+      </c>
+      <c r="O18" s="32">
+        <v>974</v>
+      </c>
+      <c r="P18" s="32">
+        <v>48632537</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>98</v>
+      </c>
+      <c r="R18" s="32">
+        <v>362104</v>
+      </c>
+      <c r="S18" s="32">
+        <v>1917</v>
+      </c>
+      <c r="T18" s="32">
+        <v>117786575</v>
+      </c>
+      <c r="U18" s="34">
+        <v>1401</v>
+      </c>
+      <c r="V18" s="34">
+        <v>128065410</v>
+      </c>
+      <c r="W18" s="34">
+        <v>14857</v>
+      </c>
+      <c r="X18" s="34">
+        <v>714570221</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="32">
+        <v>39186</v>
+      </c>
+      <c r="D19" s="32">
+        <v>1779301103</v>
+      </c>
+      <c r="E19" s="32">
+        <v>22407</v>
+      </c>
+      <c r="F19" s="32">
+        <v>982447787</v>
+      </c>
+      <c r="G19" s="32">
+        <v>12692</v>
+      </c>
+      <c r="H19" s="32">
+        <v>594574180</v>
+      </c>
+      <c r="I19" s="32">
+        <v>1250</v>
+      </c>
+      <c r="J19" s="32">
+        <v>56674300</v>
+      </c>
+      <c r="K19" s="32">
+        <v>234</v>
+      </c>
+      <c r="L19" s="32">
+        <v>8647386</v>
+      </c>
+      <c r="M19" s="32">
+        <v>116</v>
+      </c>
+      <c r="N19" s="32">
+        <v>5244592</v>
+      </c>
+      <c r="O19" s="32">
+        <v>99</v>
+      </c>
+      <c r="P19" s="32">
+        <v>5196252</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>17</v>
+      </c>
+      <c r="R19" s="32">
+        <v>48340</v>
+      </c>
+      <c r="S19" s="32">
+        <v>395</v>
+      </c>
+      <c r="T19" s="32">
+        <v>24641225</v>
+      </c>
+      <c r="U19" s="34">
+        <v>144</v>
+      </c>
+      <c r="V19" s="34">
+        <v>13163040</v>
+      </c>
+      <c r="W19" s="34">
+        <v>1948</v>
+      </c>
+      <c r="X19" s="34">
+        <v>93908593</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="32">
+        <v>42360</v>
+      </c>
+      <c r="D20" s="32">
+        <v>1963745427</v>
+      </c>
+      <c r="E20" s="32">
+        <v>25891</v>
+      </c>
+      <c r="F20" s="32">
+        <v>1176102216</v>
+      </c>
+      <c r="G20" s="32">
+        <v>11426</v>
+      </c>
+      <c r="H20" s="32">
+        <v>534417680</v>
+      </c>
+      <c r="I20" s="32">
+        <v>1456</v>
+      </c>
+      <c r="J20" s="32">
+        <v>65678064</v>
+      </c>
+      <c r="K20" s="32">
+        <v>403</v>
+      </c>
+      <c r="L20" s="32">
+        <v>15209622</v>
+      </c>
+      <c r="M20" s="32">
+        <v>216</v>
+      </c>
+      <c r="N20" s="32">
+        <v>9906808</v>
+      </c>
+      <c r="O20" s="32">
+        <v>192</v>
+      </c>
+      <c r="P20" s="32">
+        <v>9815802</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>24</v>
+      </c>
+      <c r="R20" s="32">
+        <v>91006</v>
+      </c>
+      <c r="S20" s="32">
+        <v>524</v>
+      </c>
+      <c r="T20" s="32">
+        <v>31995605</v>
+      </c>
+      <c r="U20" s="34">
+        <v>227</v>
+      </c>
+      <c r="V20" s="34">
+        <v>20750070</v>
+      </c>
+      <c r="W20" s="34">
+        <v>2217</v>
+      </c>
+      <c r="X20" s="34">
+        <v>109685362</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="32">
+        <v>41983</v>
+      </c>
+      <c r="D21" s="32">
+        <v>1949043986</v>
+      </c>
+      <c r="E21" s="32">
+        <v>26076</v>
+      </c>
+      <c r="F21" s="32">
+        <v>1179766173</v>
+      </c>
+      <c r="G21" s="32">
+        <v>11044</v>
+      </c>
+      <c r="H21" s="32">
+        <v>518640833</v>
+      </c>
+      <c r="I21" s="32">
+        <v>849</v>
+      </c>
+      <c r="J21" s="32">
+        <v>38183780</v>
+      </c>
+      <c r="K21" s="32">
+        <v>248</v>
+      </c>
+      <c r="L21" s="32">
+        <v>9158280</v>
+      </c>
+      <c r="M21" s="32">
+        <v>174</v>
+      </c>
+      <c r="N21" s="32">
+        <v>7641131</v>
+      </c>
+      <c r="O21" s="32">
+        <v>152</v>
+      </c>
+      <c r="P21" s="32">
+        <v>7548987</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>22</v>
+      </c>
+      <c r="R21" s="32">
+        <v>92144</v>
+      </c>
+      <c r="S21" s="32">
+        <v>606</v>
+      </c>
+      <c r="T21" s="32">
+        <v>37672339</v>
+      </c>
+      <c r="U21" s="34">
+        <v>277</v>
+      </c>
+      <c r="V21" s="34">
+        <v>25320570</v>
+      </c>
+      <c r="W21" s="34">
+        <v>2709</v>
+      </c>
+      <c r="X21" s="34">
+        <v>132660880</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="32">
+        <v>86969</v>
+      </c>
+      <c r="D22" s="32">
+        <v>3952237240</v>
+      </c>
+      <c r="E22" s="32">
+        <v>54385</v>
+      </c>
+      <c r="F22" s="32">
+        <v>2380076907</v>
+      </c>
+      <c r="G22" s="32">
+        <v>22630</v>
+      </c>
+      <c r="H22" s="32">
+        <v>1061866975</v>
+      </c>
+      <c r="I22" s="32">
+        <v>419</v>
+      </c>
+      <c r="J22" s="32">
+        <v>18399528</v>
+      </c>
+      <c r="K22" s="32">
+        <v>861</v>
+      </c>
+      <c r="L22" s="32">
+        <v>31934646</v>
+      </c>
+      <c r="M22" s="32">
+        <v>386</v>
+      </c>
+      <c r="N22" s="32">
+        <v>16878979</v>
+      </c>
+      <c r="O22" s="32">
+        <v>343</v>
+      </c>
+      <c r="P22" s="32">
+        <v>16759595</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>43</v>
+      </c>
+      <c r="R22" s="32">
+        <v>119384</v>
+      </c>
+      <c r="S22" s="32">
+        <v>1155</v>
+      </c>
+      <c r="T22" s="32">
+        <v>70327525</v>
+      </c>
+      <c r="U22" s="34">
+        <v>581</v>
+      </c>
+      <c r="V22" s="34">
+        <v>53012790</v>
+      </c>
+      <c r="W22" s="34">
+        <v>6552</v>
+      </c>
+      <c r="X22" s="34">
+        <v>319739890</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="32">
+        <v>33628</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1505522021</v>
+      </c>
+      <c r="E23" s="32">
+        <v>18625</v>
+      </c>
+      <c r="F23" s="32">
+        <v>787099853</v>
+      </c>
+      <c r="G23" s="32">
+        <v>9138</v>
+      </c>
+      <c r="H23" s="32">
+        <v>428021308</v>
+      </c>
+      <c r="I23" s="32">
+        <v>2167</v>
+      </c>
+      <c r="J23" s="32">
+        <v>98092760</v>
+      </c>
+      <c r="K23" s="32">
+        <v>288</v>
+      </c>
+      <c r="L23" s="32">
+        <v>10749816</v>
+      </c>
+      <c r="M23" s="32">
+        <v>155</v>
+      </c>
+      <c r="N23" s="32">
+        <v>6571760</v>
+      </c>
+      <c r="O23" s="32">
+        <v>136</v>
+      </c>
+      <c r="P23" s="32">
+        <v>6507577</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>19</v>
+      </c>
+      <c r="R23" s="32">
+        <v>64183</v>
+      </c>
+      <c r="S23" s="32">
+        <v>406</v>
+      </c>
+      <c r="T23" s="32">
+        <v>24484210</v>
+      </c>
+      <c r="U23" s="34">
+        <v>218</v>
+      </c>
+      <c r="V23" s="34">
+        <v>19927380</v>
+      </c>
+      <c r="W23" s="34">
+        <v>2631</v>
+      </c>
+      <c r="X23" s="34">
+        <v>130574934</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="32">
+        <v>39420</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1782999743</v>
+      </c>
+      <c r="E24" s="32">
+        <v>21830</v>
+      </c>
+      <c r="F24" s="32">
+        <v>935829824</v>
+      </c>
+      <c r="G24" s="32">
+        <v>12681</v>
+      </c>
+      <c r="H24" s="32">
+        <v>593320932</v>
+      </c>
+      <c r="I24" s="32">
+        <v>181</v>
+      </c>
+      <c r="J24" s="32">
+        <v>7928744</v>
+      </c>
+      <c r="K24" s="32">
+        <v>308</v>
+      </c>
+      <c r="L24" s="32">
+        <v>11644632</v>
+      </c>
+      <c r="M24" s="32">
+        <v>156</v>
+      </c>
+      <c r="N24" s="32">
+        <v>6701687</v>
+      </c>
+      <c r="O24" s="32">
+        <v>139</v>
+      </c>
+      <c r="P24" s="32">
+        <v>6665057</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>17</v>
+      </c>
+      <c r="R24" s="32">
+        <v>36630</v>
+      </c>
+      <c r="S24" s="32">
+        <v>597</v>
+      </c>
+      <c r="T24" s="32">
+        <v>36569879</v>
+      </c>
+      <c r="U24" s="34">
+        <v>307</v>
+      </c>
+      <c r="V24" s="34">
+        <v>27875040</v>
+      </c>
+      <c r="W24" s="34">
+        <v>3360</v>
+      </c>
+      <c r="X24" s="34">
+        <v>163129005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="32">
+        <v>30401</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1349870920</v>
+      </c>
+      <c r="E25" s="32">
+        <v>18359</v>
+      </c>
+      <c r="F25" s="32">
+        <v>765476083</v>
+      </c>
+      <c r="G25" s="32">
+        <v>7638</v>
+      </c>
+      <c r="H25" s="32">
+        <v>357998924</v>
+      </c>
+      <c r="I25" s="32">
+        <v>490</v>
+      </c>
+      <c r="J25" s="32">
+        <v>22488664</v>
+      </c>
+      <c r="K25" s="32">
+        <v>230</v>
+      </c>
+      <c r="L25" s="32">
+        <v>8425998</v>
+      </c>
+      <c r="M25" s="32">
+        <v>150</v>
+      </c>
+      <c r="N25" s="32">
+        <v>7550190</v>
+      </c>
+      <c r="O25" s="32">
+        <v>139</v>
+      </c>
+      <c r="P25" s="32">
+        <v>7518989</v>
+      </c>
+      <c r="Q25" s="32">
+        <v>11</v>
+      </c>
+      <c r="R25" s="32">
+        <v>31201</v>
+      </c>
+      <c r="S25" s="32">
+        <v>503</v>
+      </c>
+      <c r="T25" s="32">
+        <v>30830655</v>
+      </c>
+      <c r="U25" s="34">
+        <v>240</v>
+      </c>
+      <c r="V25" s="34">
+        <v>21938400</v>
+      </c>
+      <c r="W25" s="34">
+        <v>2791</v>
+      </c>
+      <c r="X25" s="34">
+        <v>135162006</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="32">
+        <v>58713</v>
+      </c>
+      <c r="D26" s="32">
+        <v>2554135737</v>
+      </c>
+      <c r="E26" s="32">
+        <v>34720</v>
+      </c>
+      <c r="F26" s="32">
+        <v>1405373087</v>
+      </c>
+      <c r="G26" s="32">
+        <v>10917</v>
+      </c>
+      <c r="H26" s="32">
+        <v>514260308</v>
+      </c>
+      <c r="I26" s="32">
+        <v>5646</v>
+      </c>
+      <c r="J26" s="32">
+        <v>253957516</v>
+      </c>
+      <c r="K26" s="32">
+        <v>519</v>
+      </c>
+      <c r="L26" s="32">
+        <v>19121970</v>
+      </c>
+      <c r="M26" s="32">
+        <v>250</v>
+      </c>
+      <c r="N26" s="32">
+        <v>11059110</v>
+      </c>
+      <c r="O26" s="32">
+        <v>224</v>
+      </c>
+      <c r="P26" s="32">
+        <v>10996306</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>26</v>
+      </c>
+      <c r="R26" s="32">
+        <v>62804</v>
+      </c>
+      <c r="S26" s="32">
+        <v>423</v>
+      </c>
+      <c r="T26" s="32">
+        <v>26292415</v>
+      </c>
+      <c r="U26" s="34">
+        <v>495</v>
+      </c>
+      <c r="V26" s="34">
+        <v>45156540</v>
+      </c>
+      <c r="W26" s="34">
+        <v>5743</v>
+      </c>
+      <c r="X26" s="34">
+        <v>278914791</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="32">
+        <v>21246</v>
+      </c>
+      <c r="D27" s="32">
+        <v>968647119</v>
+      </c>
+      <c r="E27" s="32">
+        <v>8214</v>
+      </c>
+      <c r="F27" s="32">
+        <v>354267561</v>
+      </c>
+      <c r="G27" s="32">
+        <v>3444</v>
+      </c>
+      <c r="H27" s="32">
+        <v>162774841</v>
+      </c>
+      <c r="I27" s="32">
+        <v>7531</v>
+      </c>
+      <c r="J27" s="32">
+        <v>340974572</v>
+      </c>
+      <c r="K27" s="32">
+        <v>194</v>
+      </c>
+      <c r="L27" s="32">
+        <v>7148262</v>
+      </c>
+      <c r="M27" s="32">
+        <v>50</v>
+      </c>
+      <c r="N27" s="32">
+        <v>1947828</v>
+      </c>
+      <c r="O27" s="32">
+        <v>43</v>
+      </c>
+      <c r="P27" s="32">
+        <v>1888464</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>7</v>
+      </c>
+      <c r="R27" s="32">
+        <v>59364</v>
+      </c>
+      <c r="S27" s="32">
+        <v>121</v>
+      </c>
+      <c r="T27" s="32">
+        <v>7410095</v>
+      </c>
+      <c r="U27" s="34">
+        <v>202</v>
+      </c>
+      <c r="V27" s="34">
+        <v>18373410</v>
+      </c>
+      <c r="W27" s="34">
+        <v>1490</v>
+      </c>
+      <c r="X27" s="34">
+        <v>75750550</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="32">
+        <v>32635</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1489397960</v>
+      </c>
+      <c r="E28" s="32">
+        <v>15180</v>
+      </c>
+      <c r="F28" s="32">
+        <v>661949715</v>
+      </c>
+      <c r="G28" s="32">
+        <v>7010</v>
+      </c>
+      <c r="H28" s="32">
+        <v>330597818</v>
+      </c>
+      <c r="I28" s="32">
+        <v>7788</v>
+      </c>
+      <c r="J28" s="32">
+        <v>355224032</v>
+      </c>
+      <c r="K28" s="32">
+        <v>252</v>
+      </c>
+      <c r="L28" s="32">
+        <v>9265968</v>
+      </c>
+      <c r="M28" s="32">
+        <v>136</v>
+      </c>
+      <c r="N28" s="32">
+        <v>6567167</v>
+      </c>
+      <c r="O28" s="32">
+        <v>127</v>
+      </c>
+      <c r="P28" s="32">
+        <v>6532328</v>
+      </c>
+      <c r="Q28" s="32">
+        <v>9</v>
+      </c>
+      <c r="R28" s="32">
+        <v>34839</v>
+      </c>
+      <c r="S28" s="32">
+        <v>333</v>
+      </c>
+      <c r="T28" s="32">
+        <v>20467665</v>
+      </c>
+      <c r="U28" s="34">
+        <v>175</v>
+      </c>
+      <c r="V28" s="34">
+        <v>15905340</v>
+      </c>
+      <c r="W28" s="34">
+        <v>1761</v>
+      </c>
+      <c r="X28" s="34">
+        <v>89420255</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="32">
+        <v>6867</v>
+      </c>
+      <c r="D29" s="32">
+        <v>270653895</v>
+      </c>
+      <c r="E29" s="32">
+        <v>4706</v>
+      </c>
+      <c r="F29" s="32">
+        <v>168194701</v>
+      </c>
+      <c r="G29" s="32">
+        <v>1450</v>
+      </c>
+      <c r="H29" s="32">
+        <v>67492396</v>
+      </c>
+      <c r="I29" s="32">
+        <v>36</v>
+      </c>
+      <c r="J29" s="32">
+        <v>1557836</v>
+      </c>
+      <c r="K29" s="32">
+        <v>53</v>
+      </c>
+      <c r="L29" s="32">
+        <v>1937892</v>
+      </c>
+      <c r="M29" s="32">
+        <v>18</v>
+      </c>
+      <c r="N29" s="32">
+        <v>777895</v>
+      </c>
+      <c r="O29" s="32">
+        <v>15</v>
+      </c>
+      <c r="P29" s="32">
+        <v>762943</v>
+      </c>
+      <c r="Q29" s="32">
+        <v>3</v>
+      </c>
+      <c r="R29" s="32">
+        <v>14952</v>
+      </c>
+      <c r="S29" s="32">
+        <v>48</v>
+      </c>
+      <c r="T29" s="32">
+        <v>2973155</v>
+      </c>
+      <c r="U29" s="34">
+        <v>39</v>
+      </c>
+      <c r="V29" s="34">
+        <v>3564990</v>
+      </c>
+      <c r="W29" s="34">
+        <v>517</v>
+      </c>
+      <c r="X29" s="34">
+        <v>24155030</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="32">
+        <v>38775</v>
+      </c>
+      <c r="D30" s="32">
+        <v>1844573918</v>
+      </c>
+      <c r="E30" s="32">
+        <v>22580</v>
+      </c>
+      <c r="F30" s="32">
+        <v>1075562165</v>
+      </c>
+      <c r="G30" s="32">
+        <v>12842</v>
+      </c>
+      <c r="H30" s="32">
+        <v>604309048</v>
+      </c>
+      <c r="I30" s="32">
+        <v>894</v>
+      </c>
+      <c r="J30" s="32">
+        <v>40865992</v>
+      </c>
+      <c r="K30" s="32">
+        <v>145</v>
+      </c>
+      <c r="L30" s="32">
+        <v>5374908</v>
+      </c>
+      <c r="M30" s="32">
+        <v>152</v>
+      </c>
+      <c r="N30" s="32">
+        <v>6948454</v>
+      </c>
+      <c r="O30" s="32">
+        <v>139</v>
+      </c>
+      <c r="P30" s="32">
+        <v>6912869</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>13</v>
+      </c>
+      <c r="R30" s="32">
+        <v>35585</v>
+      </c>
+      <c r="S30" s="32">
+        <v>210</v>
+      </c>
+      <c r="T30" s="32">
+        <v>12982325</v>
+      </c>
+      <c r="U30" s="34">
+        <v>146</v>
+      </c>
+      <c r="V30" s="34">
+        <v>13345860</v>
+      </c>
+      <c r="W30" s="34">
+        <v>1806</v>
+      </c>
+      <c r="X30" s="34">
+        <v>85185166</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="32">
+        <v>32569</v>
+      </c>
+      <c r="D31" s="32">
+        <v>1506413780</v>
+      </c>
+      <c r="E31" s="32">
+        <v>21055</v>
+      </c>
+      <c r="F31" s="32">
+        <v>954871698</v>
+      </c>
+      <c r="G31" s="32">
+        <v>8861</v>
+      </c>
+      <c r="H31" s="32">
+        <v>415686436</v>
+      </c>
+      <c r="I31" s="32">
+        <v>238</v>
+      </c>
+      <c r="J31" s="32">
+        <v>10406948</v>
+      </c>
+      <c r="K31" s="32">
+        <v>295</v>
+      </c>
+      <c r="L31" s="32">
+        <v>10987482</v>
+      </c>
+      <c r="M31" s="32">
+        <v>115</v>
+      </c>
+      <c r="N31" s="32">
+        <v>4991439</v>
+      </c>
+      <c r="O31" s="32">
+        <v>103</v>
+      </c>
+      <c r="P31" s="32">
+        <v>4942457</v>
+      </c>
+      <c r="Q31" s="32">
+        <v>12</v>
+      </c>
+      <c r="R31" s="32">
+        <v>48982</v>
+      </c>
+      <c r="S31" s="32">
+        <v>359</v>
+      </c>
+      <c r="T31" s="32">
+        <v>22215820</v>
+      </c>
+      <c r="U31" s="34">
+        <v>150</v>
+      </c>
+      <c r="V31" s="34">
+        <v>13711500</v>
+      </c>
+      <c r="W31" s="34">
+        <v>1496</v>
+      </c>
+      <c r="X31" s="34">
+        <v>73542457</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="32">
+        <v>20855</v>
+      </c>
+      <c r="D32" s="32">
+        <v>970395493</v>
+      </c>
+      <c r="E32" s="32">
+        <v>12045</v>
+      </c>
+      <c r="F32" s="32">
+        <v>545528881</v>
+      </c>
+      <c r="G32" s="32">
+        <v>6848</v>
+      </c>
+      <c r="H32" s="32">
+        <v>322992904</v>
+      </c>
+      <c r="I32" s="32">
+        <v>75</v>
+      </c>
+      <c r="J32" s="32">
+        <v>3240148</v>
+      </c>
+      <c r="K32" s="32">
+        <v>113</v>
+      </c>
+      <c r="L32" s="32">
+        <v>4168296</v>
+      </c>
+      <c r="M32" s="32">
+        <v>117</v>
+      </c>
+      <c r="N32" s="32">
+        <v>5491958</v>
+      </c>
+      <c r="O32" s="32">
+        <v>105</v>
+      </c>
+      <c r="P32" s="32">
+        <v>5456172</v>
+      </c>
+      <c r="Q32" s="32">
+        <v>12</v>
+      </c>
+      <c r="R32" s="32">
+        <v>35786</v>
+      </c>
+      <c r="S32" s="32">
+        <v>281</v>
+      </c>
+      <c r="T32" s="32">
+        <v>17063985</v>
+      </c>
+      <c r="U32" s="34">
+        <v>101</v>
+      </c>
+      <c r="V32" s="34">
+        <v>9232410</v>
+      </c>
+      <c r="W32" s="34">
+        <v>1275</v>
+      </c>
+      <c r="X32" s="34">
+        <v>62676911</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="32">
+        <v>8081</v>
+      </c>
+      <c r="D33" s="32">
+        <v>373547741</v>
+      </c>
+      <c r="E33" s="32">
+        <v>6019</v>
+      </c>
+      <c r="F33" s="32">
+        <v>275087740</v>
+      </c>
+      <c r="G33" s="32">
+        <v>1392</v>
+      </c>
+      <c r="H33" s="32">
+        <v>64791644</v>
+      </c>
+      <c r="I33" s="32">
+        <v>66</v>
+      </c>
+      <c r="J33" s="32">
+        <v>2911984</v>
+      </c>
+      <c r="K33" s="32">
+        <v>101</v>
+      </c>
+      <c r="L33" s="32">
+        <v>3948912</v>
+      </c>
+      <c r="M33" s="32">
+        <v>15</v>
+      </c>
+      <c r="N33" s="32">
+        <v>650122</v>
+      </c>
+      <c r="O33" s="32">
+        <v>13</v>
+      </c>
+      <c r="P33" s="32">
+        <v>647914</v>
+      </c>
+      <c r="Q33" s="32">
+        <v>2</v>
+      </c>
+      <c r="R33" s="32">
+        <v>2208</v>
+      </c>
+      <c r="S33" s="32">
+        <v>41</v>
+      </c>
+      <c r="T33" s="32">
+        <v>2436265</v>
+      </c>
+      <c r="U33" s="34">
+        <v>37</v>
+      </c>
+      <c r="V33" s="34">
+        <v>3382170</v>
+      </c>
+      <c r="W33" s="34">
+        <v>410</v>
+      </c>
+      <c r="X33" s="34">
+        <v>20338904</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="43">
+        <v>961</v>
+      </c>
+      <c r="D34" s="43">
         <v>44246607</v>
       </c>
-      <c r="E34" s="64">
+      <c r="E34" s="43">
         <v>552</v>
       </c>
-      <c r="F34" s="64">
+      <c r="F34" s="43">
         <v>24906521</v>
       </c>
-      <c r="G34" s="64">
+      <c r="G34" s="43">
         <v>350</v>
       </c>
-      <c r="H34" s="64">
+      <c r="H34" s="43">
         <v>16328988</v>
       </c>
-      <c r="I34" s="64">
+      <c r="I34" s="43">
         <v>10</v>
       </c>
-      <c r="J34" s="64">
+      <c r="J34" s="43">
         <v>479044</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="43">
         <v>7</v>
       </c>
-      <c r="L34" s="64">
+      <c r="L34" s="43">
         <v>255948</v>
       </c>
-      <c r="M34" s="61">
+      <c r="M34" s="40">
         <v>3</v>
       </c>
-      <c r="N34" s="61">
+      <c r="N34" s="40">
         <v>125372</v>
       </c>
-      <c r="O34" s="61">
+      <c r="O34" s="40">
         <v>3</v>
       </c>
-      <c r="P34" s="61">
+      <c r="P34" s="40">
         <v>125372</v>
       </c>
-      <c r="Q34" s="61">
+      <c r="Q34" s="40">
         <v>0</v>
       </c>
-      <c r="R34" s="61">
+      <c r="R34" s="40">
         <v>0</v>
       </c>
-      <c r="S34" s="61">
+      <c r="S34" s="40">
         <v>7</v>
       </c>
-      <c r="T34" s="61">
+      <c r="T34" s="40">
         <v>425460</v>
       </c>
-      <c r="U34" s="62">
+      <c r="U34" s="41">
         <v>3</v>
       </c>
-      <c r="V34" s="62">
+      <c r="V34" s="41">
         <v>274230</v>
       </c>
-      <c r="W34" s="62">
+      <c r="W34" s="41">
         <v>29</v>
       </c>
-      <c r="X34" s="62">
+      <c r="X34" s="41">
         <v>1451044</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...32 lines deleted...]
-      <c r="D40" s="60"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="S4:T5"/>
@@ -26618,2228 +31126,2227 @@
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="K6:L7"/>
   </mergeCells>
   <phoneticPr fontId="43" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62892F25-1B20-42F3-96EE-7EE9EDDEE4D5}">
   <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="A4" s="98" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B4" s="99"/>
-[...224 lines deleted...]
-      <c r="E9" s="57" t="s">
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="57" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="57" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="57" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="57" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-[...20 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="57" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="57" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="57" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="57" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="57" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="57" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="57" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="57" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="57" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="57" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="58" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="58" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="58" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="58" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="58" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="58" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="58" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="58" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="58" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="58" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="52">
         <v>1887352</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="52">
         <v>86699697295</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="52">
         <v>1189171</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="52">
         <v>53355671803</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="52">
         <v>498971</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="52">
         <v>23282167421</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="52">
         <v>42920</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="52">
         <v>1926318730</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="52">
         <v>16784</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="52">
         <v>617706186</v>
       </c>
-      <c r="M12" s="47">
+      <c r="M12" s="52">
         <v>7915</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="52">
         <v>355173043</v>
       </c>
-      <c r="O12" s="47">
+      <c r="O12" s="52">
         <v>7182</v>
       </c>
-      <c r="P12" s="47">
+      <c r="P12" s="52">
         <v>352770639</v>
       </c>
-      <c r="Q12" s="47">
+      <c r="Q12" s="52">
         <v>733</v>
       </c>
-      <c r="R12" s="47">
+      <c r="R12" s="52">
         <v>2402404</v>
       </c>
-      <c r="S12" s="47">
+      <c r="S12" s="52">
         <v>19753</v>
       </c>
-      <c r="T12" s="47">
+      <c r="T12" s="52">
         <v>1205430081</v>
       </c>
-      <c r="U12" s="49">
+      <c r="U12" s="53">
         <v>10727</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V12" s="53">
         <v>979153860</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="53">
         <v>101111</v>
       </c>
-      <c r="X12" s="49">
+      <c r="X12" s="53">
         <v>4978076171</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="32">
         <v>359169</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="32">
         <v>16697311059</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="32">
         <v>239492</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="32">
         <v>11006846596</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="32">
         <v>92468</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="32">
         <v>4315404704</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="32">
         <v>3794</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J13" s="32">
         <v>169903176</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="32">
         <v>2675</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="32">
         <v>98599080</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="32">
         <v>1326</v>
       </c>
-      <c r="N13" s="47">
+      <c r="N13" s="32">
         <v>58300414</v>
       </c>
-      <c r="O13" s="47">
+      <c r="O13" s="32">
         <v>1199</v>
       </c>
-      <c r="P13" s="47">
+      <c r="P13" s="32">
         <v>57850046</v>
       </c>
-      <c r="Q13" s="47">
+      <c r="Q13" s="32">
         <v>127</v>
       </c>
-      <c r="R13" s="47">
+      <c r="R13" s="32">
         <v>450368</v>
       </c>
-      <c r="S13" s="47">
+      <c r="S13" s="32">
         <v>2265</v>
       </c>
-      <c r="T13" s="47">
+      <c r="T13" s="32">
         <v>137172883</v>
       </c>
-      <c r="U13" s="49">
+      <c r="U13" s="34">
         <v>1610</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V13" s="34">
         <v>147073680</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="34">
         <v>15539</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X13" s="34">
         <v>764010526</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="32">
         <v>270325</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="32">
         <v>12658229374</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="32">
         <v>174395</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="32">
         <v>8081170943</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="32">
         <v>78524</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="32">
         <v>3661000436</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="32">
         <v>937</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J14" s="32">
         <v>41293064</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="32">
         <v>2265</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="32">
         <v>83486880</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="32">
         <v>892</v>
       </c>
-      <c r="N14" s="47">
+      <c r="N14" s="32">
         <v>41959444</v>
       </c>
-      <c r="O14" s="47">
+      <c r="O14" s="32">
         <v>800</v>
       </c>
-      <c r="P14" s="47">
+      <c r="P14" s="32">
         <v>41658712</v>
       </c>
-      <c r="Q14" s="47">
+      <c r="Q14" s="32">
         <v>92</v>
       </c>
-      <c r="R14" s="47">
+      <c r="R14" s="32">
         <v>300732</v>
       </c>
-      <c r="S14" s="47">
+      <c r="S14" s="32">
         <v>3968</v>
       </c>
-      <c r="T14" s="47">
+      <c r="T14" s="32">
         <v>244248142</v>
       </c>
-      <c r="U14" s="49">
+      <c r="U14" s="34">
         <v>916</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="34">
         <v>83731560</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="34">
         <v>8428</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X14" s="34">
         <v>421338905</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="47">
+      <c r="C15" s="32">
         <v>167755</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="32">
         <v>7799011722</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="32">
         <v>116913</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="32">
         <v>5361545167</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="32">
         <v>32369</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="32">
         <v>1509973240</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="32">
         <v>4527</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="32">
         <v>201781784</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="32">
         <v>2162</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="32">
         <v>79722792</v>
       </c>
-      <c r="M15" s="47">
+      <c r="M15" s="32">
         <v>760</v>
       </c>
-      <c r="N15" s="47">
+      <c r="N15" s="32">
         <v>34497557</v>
       </c>
-      <c r="O15" s="47">
+      <c r="O15" s="32">
         <v>683</v>
       </c>
-      <c r="P15" s="47">
+      <c r="P15" s="32">
         <v>34120823</v>
       </c>
-      <c r="Q15" s="47">
+      <c r="Q15" s="32">
         <v>77</v>
       </c>
-      <c r="R15" s="47">
+      <c r="R15" s="32">
         <v>376734</v>
       </c>
-      <c r="S15" s="47">
+      <c r="S15" s="32">
         <v>1794</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="32">
         <v>109924207</v>
       </c>
-      <c r="U15" s="49">
+      <c r="U15" s="34">
         <v>985</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V15" s="34">
         <v>90038850</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="34">
         <v>8245</v>
       </c>
-      <c r="X15" s="49">
+      <c r="X15" s="34">
         <v>411528125</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="32">
         <v>203095</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="32">
         <v>9316269336</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="32">
         <v>133874</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="32">
         <v>5989913008</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="32">
         <v>48314</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="32">
         <v>2256960569</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="32">
         <v>2226</v>
       </c>
-      <c r="J16" s="47">
+      <c r="J16" s="32">
         <v>97536168</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="32">
         <v>2197</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="32">
         <v>80556750</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="32">
         <v>1056</v>
       </c>
-      <c r="N16" s="47">
+      <c r="N16" s="32">
         <v>46129659</v>
       </c>
-      <c r="O16" s="47">
+      <c r="O16" s="32">
         <v>969</v>
       </c>
-      <c r="P16" s="47">
+      <c r="P16" s="32">
         <v>45917291</v>
       </c>
-      <c r="Q16" s="47">
+      <c r="Q16" s="32">
         <v>87</v>
       </c>
-      <c r="R16" s="47">
+      <c r="R16" s="32">
         <v>212368</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="32">
         <v>2202</v>
       </c>
-      <c r="T16" s="47">
+      <c r="T16" s="32">
         <v>133888365</v>
       </c>
-      <c r="U16" s="49">
+      <c r="U16" s="34">
         <v>1286</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V16" s="34">
         <v>117456840</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="34">
         <v>11940</v>
       </c>
-      <c r="X16" s="49">
+      <c r="X16" s="34">
         <v>593827977</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="32">
         <v>135932</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="32">
         <v>6212564670</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="32">
         <v>85470</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="32">
         <v>3790781787</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="32">
         <v>37635</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="32">
         <v>1756907384</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="32">
         <v>471</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="32">
         <v>20714686</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="32">
         <v>1066</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="32">
         <v>39209880</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="32">
         <v>635</v>
       </c>
-      <c r="N17" s="47">
+      <c r="N17" s="32">
         <v>27571103</v>
       </c>
-      <c r="O17" s="47">
+      <c r="O17" s="32">
         <v>574</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="32">
         <v>27462774</v>
       </c>
-      <c r="Q17" s="47">
+      <c r="Q17" s="32">
         <v>61</v>
       </c>
-      <c r="R17" s="47">
+      <c r="R17" s="32">
         <v>108329</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="32">
         <v>1471</v>
       </c>
-      <c r="T17" s="47">
+      <c r="T17" s="32">
         <v>89585018</v>
       </c>
-      <c r="U17" s="49">
+      <c r="U17" s="34">
         <v>880</v>
       </c>
-      <c r="V17" s="49">
+      <c r="V17" s="34">
         <v>80440800</v>
       </c>
-      <c r="W17" s="49">
+      <c r="W17" s="34">
         <v>8304</v>
       </c>
-      <c r="X17" s="49">
+      <c r="X17" s="34">
         <v>407354012</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="32">
         <v>225550</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="32">
         <v>10102948819</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="32">
         <v>144905</v>
       </c>
-      <c r="F18" s="47">
+      <c r="F18" s="32">
         <v>6242719001</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="32">
         <v>58213</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="32">
         <v>2722881880</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="32">
         <v>2117</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="32">
         <v>95357276</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="32">
         <v>1845</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="32">
         <v>68048856</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="32">
         <v>1079</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="32">
         <v>48298127</v>
       </c>
-      <c r="O18" s="47">
+      <c r="O18" s="32">
         <v>991</v>
       </c>
-      <c r="P18" s="47">
+      <c r="P18" s="32">
         <v>47974689</v>
       </c>
-      <c r="Q18" s="47">
+      <c r="Q18" s="32">
         <v>88</v>
       </c>
-      <c r="R18" s="47">
+      <c r="R18" s="32">
         <v>323438</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="32">
         <v>1964</v>
       </c>
-      <c r="T18" s="47">
+      <c r="T18" s="32">
         <v>119732405</v>
       </c>
-      <c r="U18" s="49">
+      <c r="U18" s="34">
         <v>1413</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V18" s="34">
         <v>128700270</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W18" s="34">
         <v>14014</v>
       </c>
-      <c r="X18" s="49">
+      <c r="X18" s="34">
         <v>677211004</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="32">
         <v>38785</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="32">
         <v>1760182448</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="32">
         <v>21140</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="32">
         <v>925220400</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="32">
         <v>13662</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="32">
         <v>636185236</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="32">
         <v>1231</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="32">
         <v>54841532</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="32">
         <v>232</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="32">
         <v>8391438</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="32">
         <v>111</v>
       </c>
-      <c r="N19" s="47">
+      <c r="N19" s="32">
         <v>5289003</v>
       </c>
-      <c r="O19" s="47">
+      <c r="O19" s="32">
         <v>95</v>
       </c>
-      <c r="P19" s="47">
+      <c r="P19" s="32">
         <v>5240423</v>
       </c>
-      <c r="Q19" s="47">
+      <c r="Q19" s="32">
         <v>16</v>
       </c>
-      <c r="R19" s="47">
+      <c r="R19" s="32">
         <v>48580</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="32">
         <v>414</v>
       </c>
-      <c r="T19" s="47">
+      <c r="T19" s="32">
         <v>25498588</v>
       </c>
-      <c r="U19" s="49">
+      <c r="U19" s="34">
         <v>176</v>
       </c>
-      <c r="V19" s="49">
+      <c r="V19" s="34">
         <v>16088160</v>
       </c>
-      <c r="W19" s="49">
+      <c r="W19" s="34">
         <v>1819</v>
       </c>
-      <c r="X19" s="49">
+      <c r="X19" s="34">
         <v>88668091</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="32">
         <v>41391</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="32">
         <v>1920271155</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="32">
         <v>24150</v>
       </c>
-      <c r="F20" s="47">
+      <c r="F20" s="32">
         <v>1098068099</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="32">
         <v>12276</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="32">
         <v>570160056</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="32">
         <v>1446</v>
       </c>
-      <c r="J20" s="47">
+      <c r="J20" s="32">
         <v>65549828</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="32">
         <v>436</v>
       </c>
-      <c r="L20" s="47">
+      <c r="L20" s="32">
         <v>15993744</v>
       </c>
-      <c r="M20" s="47">
+      <c r="M20" s="32">
         <v>208</v>
       </c>
-      <c r="N20" s="47">
+      <c r="N20" s="32">
         <v>9897985</v>
       </c>
-      <c r="O20" s="47">
+      <c r="O20" s="32">
         <v>190</v>
       </c>
-      <c r="P20" s="47">
+      <c r="P20" s="32">
         <v>9816493</v>
       </c>
-      <c r="Q20" s="47">
+      <c r="Q20" s="32">
         <v>18</v>
       </c>
-      <c r="R20" s="47">
+      <c r="R20" s="32">
         <v>81492</v>
       </c>
-      <c r="S20" s="47">
+      <c r="S20" s="32">
         <v>523</v>
       </c>
-      <c r="T20" s="47">
+      <c r="T20" s="32">
         <v>31214833</v>
       </c>
-      <c r="U20" s="49">
+      <c r="U20" s="34">
         <v>250</v>
       </c>
-      <c r="V20" s="49">
+      <c r="V20" s="34">
         <v>22852500</v>
       </c>
-      <c r="W20" s="49">
+      <c r="W20" s="34">
         <v>2102</v>
       </c>
-      <c r="X20" s="49">
+      <c r="X20" s="34">
         <v>106534110</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="32">
         <v>41192</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="32">
         <v>1915727570</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="32">
         <v>24597</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="32">
         <v>1119420001</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="32">
         <v>11930</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="32">
         <v>556298560</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="32">
         <v>815</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="32">
         <v>36590852</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="32">
         <v>282</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="32">
         <v>10234914</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="32">
         <v>173</v>
       </c>
-      <c r="N21" s="47">
+      <c r="N21" s="32">
         <v>7438550</v>
       </c>
-      <c r="O21" s="47">
+      <c r="O21" s="32">
         <v>158</v>
       </c>
-      <c r="P21" s="47">
+      <c r="P21" s="32">
         <v>7413576</v>
       </c>
-      <c r="Q21" s="47">
+      <c r="Q21" s="32">
         <v>15</v>
       </c>
-      <c r="R21" s="47">
+      <c r="R21" s="32">
         <v>24974</v>
       </c>
-      <c r="S21" s="47">
+      <c r="S21" s="32">
         <v>614</v>
       </c>
-      <c r="T21" s="47">
+      <c r="T21" s="32">
         <v>37298605</v>
       </c>
-      <c r="U21" s="49">
+      <c r="U21" s="34">
         <v>260</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="34">
         <v>23761590</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W21" s="34">
         <v>2521</v>
       </c>
-      <c r="X21" s="49">
+      <c r="X21" s="34">
         <v>124684498</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="32">
         <v>84714</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="32">
         <v>3864777825</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="32">
         <v>50660</v>
       </c>
-      <c r="F22" s="47">
+      <c r="F22" s="32">
         <v>2230584417</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="32">
         <v>24369</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="32">
         <v>1136424568</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="32">
         <v>397</v>
       </c>
-      <c r="J22" s="47">
+      <c r="J22" s="32">
         <v>17486664</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="32">
         <v>917</v>
       </c>
-      <c r="L22" s="47">
+      <c r="L22" s="32">
         <v>33654156</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="32">
         <v>382</v>
       </c>
-      <c r="N22" s="47">
+      <c r="N22" s="32">
         <v>17401181</v>
       </c>
-      <c r="O22" s="47">
+      <c r="O22" s="32">
         <v>348</v>
       </c>
-      <c r="P22" s="47">
+      <c r="P22" s="32">
         <v>17312743</v>
       </c>
-      <c r="Q22" s="47">
+      <c r="Q22" s="32">
         <v>34</v>
       </c>
-      <c r="R22" s="47">
+      <c r="R22" s="32">
         <v>88438</v>
       </c>
-      <c r="S22" s="47">
+      <c r="S22" s="32">
         <v>1169</v>
       </c>
-      <c r="T22" s="47">
+      <c r="T22" s="32">
         <v>70806329</v>
       </c>
-      <c r="U22" s="49">
+      <c r="U22" s="34">
         <v>622</v>
       </c>
-      <c r="V22" s="49">
+      <c r="V22" s="34">
         <v>56755590</v>
       </c>
-      <c r="W22" s="49">
+      <c r="W22" s="34">
         <v>6198</v>
       </c>
-      <c r="X22" s="49">
+      <c r="X22" s="34">
         <v>301664920</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="32">
         <v>33105</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="32">
         <v>1484550939</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="32">
         <v>17499</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="32">
         <v>744022265</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="32">
         <v>9843</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="32">
         <v>455726932</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="32">
         <v>2144</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="32">
         <v>97695684</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="32">
         <v>356</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="32">
         <v>13307292</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="32">
         <v>141</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="32">
         <v>5835021</v>
       </c>
-      <c r="O23" s="47">
+      <c r="O23" s="32">
         <v>123</v>
       </c>
-      <c r="P23" s="47">
+      <c r="P23" s="32">
         <v>5770759</v>
       </c>
-      <c r="Q23" s="47">
+      <c r="Q23" s="32">
         <v>18</v>
       </c>
-      <c r="R23" s="47">
+      <c r="R23" s="32">
         <v>64262</v>
       </c>
-      <c r="S23" s="47">
+      <c r="S23" s="32">
         <v>399</v>
       </c>
-      <c r="T23" s="47">
+      <c r="T23" s="32">
         <v>24204603</v>
       </c>
-      <c r="U23" s="49">
+      <c r="U23" s="34">
         <v>262</v>
       </c>
-      <c r="V23" s="49">
+      <c r="V23" s="34">
         <v>23858010</v>
       </c>
-      <c r="W23" s="49">
+      <c r="W23" s="34">
         <v>2461</v>
       </c>
-      <c r="X23" s="49">
+      <c r="X23" s="34">
         <v>119901132</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="32">
         <v>39099</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="32">
         <v>1775963318</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="32">
         <v>20734</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="32">
         <v>894086978</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="32">
         <v>13599</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="32">
         <v>631904608</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="32">
         <v>169</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="32">
         <v>7214104</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="32">
         <v>342</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="32">
         <v>12595296</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="32">
         <v>157</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="32">
         <v>7178975</v>
       </c>
-      <c r="O24" s="47">
+      <c r="O24" s="32">
         <v>145</v>
       </c>
-      <c r="P24" s="47">
+      <c r="P24" s="32">
         <v>7148362</v>
       </c>
-      <c r="Q24" s="47">
+      <c r="Q24" s="32">
         <v>12</v>
       </c>
-      <c r="R24" s="47">
+      <c r="R24" s="32">
         <v>30613</v>
       </c>
-      <c r="S24" s="47">
+      <c r="S24" s="32">
         <v>610</v>
       </c>
-      <c r="T24" s="47">
+      <c r="T24" s="32">
         <v>37399158</v>
       </c>
-      <c r="U24" s="49">
+      <c r="U24" s="34">
         <v>328</v>
       </c>
-      <c r="V24" s="49">
+      <c r="V24" s="34">
         <v>29799660</v>
       </c>
-      <c r="W24" s="49">
+      <c r="W24" s="34">
         <v>3160</v>
       </c>
-      <c r="X24" s="49">
+      <c r="X24" s="34">
         <v>155784539</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="32">
         <v>29803</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="32">
         <v>1327418489</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="32">
         <v>17324</v>
       </c>
-      <c r="F25" s="47">
+      <c r="F25" s="32">
         <v>724092289</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="32">
         <v>8197</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="32">
         <v>381454740</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="32">
         <v>494</v>
       </c>
-      <c r="J25" s="47">
+      <c r="J25" s="32">
         <v>22158700</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="32">
         <v>217</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="32">
         <v>7949664</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="32">
         <v>157</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="32">
         <v>7916286</v>
       </c>
-      <c r="O25" s="47">
+      <c r="O25" s="32">
         <v>145</v>
       </c>
-      <c r="P25" s="47">
+      <c r="P25" s="32">
         <v>7886008</v>
       </c>
-      <c r="Q25" s="47">
+      <c r="Q25" s="32">
         <v>12</v>
       </c>
-      <c r="R25" s="47">
+      <c r="R25" s="32">
         <v>30278</v>
       </c>
-      <c r="S25" s="47">
+      <c r="S25" s="32">
         <v>506</v>
       </c>
-      <c r="T25" s="47">
+      <c r="T25" s="32">
         <v>31008870</v>
       </c>
-      <c r="U25" s="49">
+      <c r="U25" s="34">
         <v>270</v>
       </c>
-      <c r="V25" s="49">
+      <c r="V25" s="34">
         <v>24680700</v>
       </c>
-      <c r="W25" s="49">
+      <c r="W25" s="34">
         <v>2638</v>
       </c>
-      <c r="X25" s="49">
+      <c r="X25" s="34">
         <v>128157240</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="32">
         <v>57409</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="32">
         <v>2506798688</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="32">
         <v>32780</v>
       </c>
-      <c r="F26" s="47">
+      <c r="F26" s="32">
         <v>1327409601</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="32">
         <v>11858</v>
       </c>
-      <c r="H26" s="47">
+      <c r="H26" s="32">
         <v>556399384</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="32">
         <v>5545</v>
       </c>
-      <c r="J26" s="47">
+      <c r="J26" s="32">
         <v>248570168</v>
       </c>
-      <c r="K26" s="47">
+      <c r="K26" s="32">
         <v>553</v>
       </c>
-      <c r="L26" s="47">
+      <c r="L26" s="32">
         <v>20254452</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="32">
         <v>241</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="32">
         <v>10738538</v>
       </c>
-      <c r="O26" s="47">
+      <c r="O26" s="32">
         <v>222</v>
       </c>
-      <c r="P26" s="47">
+      <c r="P26" s="32">
         <v>10682093</v>
       </c>
-      <c r="Q26" s="47">
+      <c r="Q26" s="32">
         <v>19</v>
       </c>
-      <c r="R26" s="47">
+      <c r="R26" s="32">
         <v>56445</v>
       </c>
-      <c r="S26" s="47">
+      <c r="S26" s="32">
         <v>438</v>
       </c>
-      <c r="T26" s="47">
+      <c r="T26" s="32">
         <v>26714574</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="34">
         <v>542</v>
       </c>
-      <c r="V26" s="49">
+      <c r="V26" s="34">
         <v>49361400</v>
       </c>
-      <c r="W26" s="49">
+      <c r="W26" s="34">
         <v>5452</v>
       </c>
-      <c r="X26" s="49">
+      <c r="X26" s="34">
         <v>267350571</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="32">
         <v>20929</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="32">
         <v>954663570</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="32">
         <v>7741</v>
       </c>
-      <c r="F27" s="47">
+      <c r="F27" s="32">
         <v>336264928</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="32">
         <v>3747</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="32">
         <v>175577896</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="32">
         <v>7480</v>
       </c>
-      <c r="J27" s="47">
+      <c r="J27" s="32">
         <v>336836320</v>
       </c>
-      <c r="K27" s="47">
+      <c r="K27" s="32">
         <v>204</v>
       </c>
-      <c r="L27" s="47">
+      <c r="L27" s="32">
         <v>7385928</v>
       </c>
-      <c r="M27" s="47">
+      <c r="M27" s="32">
         <v>44</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="32">
         <v>2124335</v>
       </c>
-      <c r="O27" s="47">
+      <c r="O27" s="32">
         <v>37</v>
       </c>
-      <c r="P27" s="47">
+      <c r="P27" s="32">
         <v>2080217</v>
       </c>
-      <c r="Q27" s="47">
+      <c r="Q27" s="32">
         <v>7</v>
       </c>
-      <c r="R27" s="47">
+      <c r="R27" s="32">
         <v>44118</v>
       </c>
-      <c r="S27" s="47">
+      <c r="S27" s="32">
         <v>122</v>
       </c>
-      <c r="T27" s="47">
+      <c r="T27" s="32">
         <v>7396486</v>
       </c>
-      <c r="U27" s="49">
+      <c r="U27" s="34">
         <v>190</v>
       </c>
-      <c r="V27" s="49">
+      <c r="V27" s="34">
         <v>17367900</v>
       </c>
-      <c r="W27" s="49">
+      <c r="W27" s="34">
         <v>1401</v>
       </c>
-      <c r="X27" s="49">
+      <c r="X27" s="34">
         <v>71709777</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="47">
+      <c r="C28" s="32">
         <v>32473</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="32">
         <v>1477308238</v>
       </c>
-      <c r="E28" s="47">
+      <c r="E28" s="32">
         <v>14393</v>
       </c>
-      <c r="F28" s="47">
+      <c r="F28" s="32">
         <v>625381269</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="32">
         <v>7605</v>
       </c>
-      <c r="H28" s="47">
+      <c r="H28" s="32">
         <v>354920778</v>
       </c>
-      <c r="I28" s="47">
+      <c r="I28" s="32">
         <v>7849</v>
       </c>
-      <c r="J28" s="47">
+      <c r="J28" s="32">
         <v>355218540</v>
       </c>
-      <c r="K28" s="47">
+      <c r="K28" s="32">
         <v>240</v>
       </c>
-      <c r="L28" s="47">
+      <c r="L28" s="32">
         <v>8921616</v>
       </c>
-      <c r="M28" s="47">
+      <c r="M28" s="32">
         <v>141</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="32">
         <v>6424138</v>
       </c>
-      <c r="O28" s="47">
+      <c r="O28" s="32">
         <v>133</v>
       </c>
-      <c r="P28" s="47">
+      <c r="P28" s="32">
         <v>6386986</v>
       </c>
-      <c r="Q28" s="47">
+      <c r="Q28" s="32">
         <v>8</v>
       </c>
-      <c r="R28" s="47">
+      <c r="R28" s="32">
         <v>37152</v>
       </c>
-      <c r="S28" s="47">
+      <c r="S28" s="32">
         <v>342</v>
       </c>
-      <c r="T28" s="47">
+      <c r="T28" s="32">
         <v>21037919</v>
       </c>
-      <c r="U28" s="49">
+      <c r="U28" s="34">
         <v>229</v>
       </c>
-      <c r="V28" s="49">
+      <c r="V28" s="34">
         <v>20932890</v>
       </c>
-      <c r="W28" s="49">
+      <c r="W28" s="34">
         <v>1674</v>
       </c>
-      <c r="X28" s="49">
+      <c r="X28" s="34">
         <v>84471088</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="32">
         <v>6684</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="32">
         <v>260938192</v>
       </c>
-      <c r="E29" s="47">
+      <c r="E29" s="32">
         <v>4439</v>
       </c>
-      <c r="F29" s="47">
+      <c r="F29" s="32">
         <v>153626437</v>
       </c>
-      <c r="G29" s="47">
+      <c r="G29" s="32">
         <v>1557</v>
       </c>
-      <c r="H29" s="47">
+      <c r="H29" s="32">
         <v>72297672</v>
       </c>
-      <c r="I29" s="47">
+      <c r="I29" s="32">
         <v>31</v>
       </c>
-      <c r="J29" s="47">
+      <c r="J29" s="32">
         <v>1417724</v>
       </c>
-      <c r="K29" s="47">
+      <c r="K29" s="32">
         <v>62</v>
       </c>
-      <c r="L29" s="47">
+      <c r="L29" s="32">
         <v>2303532</v>
       </c>
-      <c r="M29" s="47">
+      <c r="M29" s="32">
         <v>16</v>
       </c>
-      <c r="N29" s="47">
+      <c r="N29" s="32">
         <v>589029</v>
       </c>
-      <c r="O29" s="47">
+      <c r="O29" s="32">
         <v>13</v>
       </c>
-      <c r="P29" s="47">
+      <c r="P29" s="32">
         <v>574267</v>
       </c>
-      <c r="Q29" s="47">
+      <c r="Q29" s="32">
         <v>3</v>
       </c>
-      <c r="R29" s="47">
+      <c r="R29" s="32">
         <v>14762</v>
       </c>
-      <c r="S29" s="47">
+      <c r="S29" s="32">
         <v>47</v>
       </c>
-      <c r="T29" s="47">
+      <c r="T29" s="32">
         <v>2897853</v>
       </c>
-      <c r="U29" s="49">
+      <c r="U29" s="34">
         <v>52</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V29" s="34">
         <v>4753320</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="34">
         <v>480</v>
       </c>
-      <c r="X29" s="49">
+      <c r="X29" s="34">
         <v>23052625</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="32">
         <v>38689</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="32">
         <v>1827103123</v>
       </c>
-      <c r="E30" s="47">
+      <c r="E30" s="32">
         <v>21483</v>
       </c>
-      <c r="F30" s="47">
+      <c r="F30" s="32">
         <v>1013185800</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="32">
         <v>13936</v>
       </c>
-      <c r="H30" s="47">
+      <c r="H30" s="32">
         <v>650697817</v>
       </c>
-      <c r="I30" s="47">
+      <c r="I30" s="32">
         <v>890</v>
       </c>
-      <c r="J30" s="47">
+      <c r="J30" s="32">
         <v>40313324</v>
       </c>
-      <c r="K30" s="47">
+      <c r="K30" s="32">
         <v>156</v>
       </c>
-      <c r="L30" s="47">
+      <c r="L30" s="32">
         <v>5922366</v>
       </c>
-      <c r="M30" s="47">
+      <c r="M30" s="32">
         <v>151</v>
       </c>
-      <c r="N30" s="47">
+      <c r="N30" s="32">
         <v>6871074</v>
       </c>
-      <c r="O30" s="47">
+      <c r="O30" s="32">
         <v>139</v>
       </c>
-      <c r="P30" s="47">
+      <c r="P30" s="32">
         <v>6842551</v>
       </c>
-      <c r="Q30" s="47">
+      <c r="Q30" s="32">
         <v>12</v>
       </c>
-      <c r="R30" s="47">
+      <c r="R30" s="32">
         <v>28523</v>
       </c>
-      <c r="S30" s="47">
+      <c r="S30" s="32">
         <v>211</v>
       </c>
-      <c r="T30" s="47">
+      <c r="T30" s="32">
         <v>13136649</v>
       </c>
-      <c r="U30" s="49">
+      <c r="U30" s="34">
         <v>160</v>
       </c>
-      <c r="V30" s="49">
+      <c r="V30" s="34">
         <v>14534190</v>
       </c>
-      <c r="W30" s="49">
+      <c r="W30" s="34">
         <v>1702</v>
       </c>
-      <c r="X30" s="49">
+      <c r="X30" s="34">
         <v>82441903</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="47">
+      <c r="C31" s="32">
         <v>31901</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="32">
         <v>1473250279</v>
       </c>
-      <c r="E31" s="47">
+      <c r="E31" s="32">
         <v>19763</v>
       </c>
-      <c r="F31" s="47">
+      <c r="F31" s="32">
         <v>897500087</v>
       </c>
-      <c r="G31" s="47">
+      <c r="G31" s="32">
         <v>9560</v>
       </c>
-      <c r="H31" s="47">
+      <c r="H31" s="32">
         <v>445828624</v>
       </c>
-      <c r="I31" s="47">
+      <c r="I31" s="32">
         <v>222</v>
       </c>
-      <c r="J31" s="47">
+      <c r="J31" s="32">
         <v>9803364</v>
       </c>
-      <c r="K31" s="47">
+      <c r="K31" s="32">
         <v>335</v>
       </c>
-      <c r="L31" s="47">
+      <c r="L31" s="32">
         <v>12227652</v>
       </c>
-      <c r="M31" s="47">
+      <c r="M31" s="32">
         <v>120</v>
       </c>
-      <c r="N31" s="47">
+      <c r="N31" s="32">
         <v>4991818</v>
       </c>
-      <c r="O31" s="47">
+      <c r="O31" s="32">
         <v>106</v>
       </c>
-      <c r="P31" s="47">
+      <c r="P31" s="32">
         <v>4936280</v>
       </c>
-      <c r="Q31" s="47">
+      <c r="Q31" s="32">
         <v>14</v>
       </c>
-      <c r="R31" s="47">
+      <c r="R31" s="32">
         <v>55538</v>
       </c>
-      <c r="S31" s="47">
+      <c r="S31" s="32">
         <v>366</v>
       </c>
-      <c r="T31" s="47">
+      <c r="T31" s="32">
         <v>22225685</v>
       </c>
-      <c r="U31" s="49">
+      <c r="U31" s="34">
         <v>120</v>
       </c>
-      <c r="V31" s="49">
+      <c r="V31" s="34">
         <v>10877790</v>
       </c>
-      <c r="W31" s="49">
+      <c r="W31" s="34">
         <v>1415</v>
       </c>
-      <c r="X31" s="49">
+      <c r="X31" s="34">
         <v>69795259</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C32" s="32">
         <v>20717</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="32">
         <v>963239593</v>
       </c>
-      <c r="E32" s="47">
+      <c r="E32" s="32">
         <v>11369</v>
       </c>
-      <c r="F32" s="47">
+      <c r="F32" s="32">
         <v>515302429</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="32">
         <v>7452</v>
       </c>
-      <c r="H32" s="47">
+      <c r="H32" s="32">
         <v>348739932</v>
       </c>
-      <c r="I32" s="47">
+      <c r="I32" s="32">
         <v>71</v>
       </c>
-      <c r="J32" s="47">
+      <c r="J32" s="32">
         <v>3057708</v>
       </c>
-      <c r="K32" s="47">
+      <c r="K32" s="32">
         <v>112</v>
       </c>
-      <c r="L32" s="47">
+      <c r="L32" s="32">
         <v>4186578</v>
       </c>
-      <c r="M32" s="47">
+      <c r="M32" s="32">
         <v>108</v>
       </c>
-      <c r="N32" s="47">
+      <c r="N32" s="32">
         <v>4949392</v>
       </c>
-      <c r="O32" s="47">
+      <c r="O32" s="32">
         <v>97</v>
       </c>
-      <c r="P32" s="47">
+      <c r="P32" s="32">
         <v>4925975</v>
       </c>
-      <c r="Q32" s="47">
+      <c r="Q32" s="32">
         <v>11</v>
       </c>
-      <c r="R32" s="47">
+      <c r="R32" s="32">
         <v>23417</v>
       </c>
-      <c r="S32" s="47">
+      <c r="S32" s="32">
         <v>281</v>
       </c>
-      <c r="T32" s="47">
+      <c r="T32" s="32">
         <v>17180997</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U32" s="34">
         <v>127</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="34">
         <v>11609070</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="34">
         <v>1197</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X32" s="34">
         <v>58213487</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C33" s="32">
         <v>7686</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="32">
         <v>356964782</v>
       </c>
-      <c r="E33" s="47">
+      <c r="E33" s="32">
         <v>5532</v>
       </c>
-      <c r="F33" s="47">
+      <c r="F33" s="32">
         <v>254722286</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="32">
         <v>1483</v>
       </c>
-      <c r="H33" s="47">
+      <c r="H33" s="32">
         <v>68996929</v>
       </c>
-      <c r="I33" s="47">
+      <c r="I33" s="32">
         <v>54</v>
       </c>
-      <c r="J33" s="47">
+      <c r="J33" s="32">
         <v>2508148</v>
       </c>
-      <c r="K33" s="47">
+      <c r="K33" s="32">
         <v>120</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L33" s="32">
         <v>4405962</v>
       </c>
-      <c r="M33" s="47">
+      <c r="M33" s="32">
         <v>15</v>
       </c>
-      <c r="N33" s="47">
+      <c r="N33" s="32">
         <v>694667</v>
       </c>
-      <c r="O33" s="47">
+      <c r="O33" s="32">
         <v>13</v>
       </c>
-      <c r="P33" s="47">
+      <c r="P33" s="32">
         <v>692824</v>
       </c>
-      <c r="Q33" s="47">
+      <c r="Q33" s="32">
         <v>2</v>
       </c>
-      <c r="R33" s="47">
+      <c r="R33" s="32">
         <v>1843</v>
       </c>
-      <c r="S33" s="47">
+      <c r="S33" s="32">
         <v>40</v>
       </c>
-      <c r="T33" s="47">
+      <c r="T33" s="32">
         <v>2433803</v>
       </c>
-      <c r="U33" s="49">
+      <c r="U33" s="34">
         <v>46</v>
       </c>
-      <c r="V33" s="49">
+      <c r="V33" s="34">
         <v>4204860</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="34">
         <v>396</v>
       </c>
-      <c r="X33" s="49">
+      <c r="X33" s="34">
         <v>18998127</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="63" t="s">
+      <c r="B34" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="64">
+      <c r="C34" s="43">
         <v>949</v>
       </c>
-      <c r="D34" s="64">
+      <c r="D34" s="43">
         <v>44204106</v>
       </c>
-      <c r="E34" s="64">
+      <c r="E34" s="43">
         <v>518</v>
       </c>
-      <c r="F34" s="64">
+      <c r="F34" s="43">
         <v>23808015</v>
       </c>
-      <c r="G34" s="64">
+      <c r="G34" s="43">
         <v>374</v>
       </c>
-      <c r="H34" s="64">
+      <c r="H34" s="43">
         <v>17425476</v>
       </c>
-      <c r="I34" s="64">
+      <c r="I34" s="43">
         <v>10</v>
       </c>
-      <c r="J34" s="64">
+      <c r="J34" s="43">
         <v>469916</v>
       </c>
-      <c r="K34" s="64">
+      <c r="K34" s="43">
         <v>10</v>
       </c>
-      <c r="L34" s="64">
+      <c r="L34" s="43">
         <v>347358</v>
       </c>
-      <c r="M34" s="61">
+      <c r="M34" s="40">
         <v>2</v>
       </c>
-      <c r="N34" s="61">
+      <c r="N34" s="40">
         <v>76747</v>
       </c>
-      <c r="O34" s="61">
+      <c r="O34" s="40">
         <v>2</v>
       </c>
-      <c r="P34" s="61">
+      <c r="P34" s="40">
         <v>76747</v>
       </c>
-      <c r="Q34" s="61">
+      <c r="Q34" s="40">
         <v>0</v>
       </c>
-      <c r="R34" s="61">
+      <c r="R34" s="40">
         <v>0</v>
       </c>
-      <c r="S34" s="61">
+      <c r="S34" s="40">
         <v>7</v>
       </c>
-      <c r="T34" s="61">
+      <c r="T34" s="40">
         <v>424109</v>
       </c>
-      <c r="U34" s="62">
+      <c r="U34" s="41">
         <v>3</v>
       </c>
-      <c r="V34" s="62">
+      <c r="V34" s="41">
         <v>274230</v>
       </c>
-      <c r="W34" s="62">
+      <c r="W34" s="41">
         <v>25</v>
       </c>
-      <c r="X34" s="62">
+      <c r="X34" s="41">
         <v>1378255</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...32 lines deleted...]
-      <c r="D40" s="60"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
@@ -28855,2228 +33362,2227 @@
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
   </mergeCells>
   <phoneticPr fontId="43" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A39325B5-8566-4FD1-83E4-9CB90F27BD08}">
   <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="A4" s="98" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="66"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="57"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B4" s="99"/>
-[...224 lines deleted...]
-      <c r="E9" s="54" t="s">
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="54" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="54" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="54" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="54" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-[...20 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="54" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="54" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="54" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="54" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="54" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="54" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="54" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="54" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="54" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="54" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="55" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="68"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="55" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="55" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="55" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="55" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="55" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="55" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="55" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="55" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="55" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="52">
         <v>1833837</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="52">
         <v>82111121009</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="52">
         <v>1102473</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="52">
         <v>48463280205</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="52">
         <v>536099</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="52">
         <v>24110336987</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="52">
         <v>42012</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="52">
         <v>1816097424</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="52">
         <v>19109</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="52">
         <v>693089760</v>
       </c>
-      <c r="M12" s="47">
+      <c r="M12" s="52">
         <v>7652</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="52">
         <v>332815709</v>
       </c>
-      <c r="O12" s="47">
+      <c r="O12" s="52">
         <v>6980</v>
       </c>
-      <c r="P12" s="47">
+      <c r="P12" s="52">
         <v>330876006</v>
       </c>
-      <c r="Q12" s="47">
+      <c r="Q12" s="52">
         <v>672</v>
       </c>
-      <c r="R12" s="47">
+      <c r="R12" s="52">
         <v>1939703</v>
       </c>
-      <c r="S12" s="47">
+      <c r="S12" s="52">
         <v>20052</v>
       </c>
-      <c r="T12" s="47">
+      <c r="T12" s="52">
         <v>1185503760</v>
       </c>
-      <c r="U12" s="49">
+      <c r="U12" s="53">
         <v>12279</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V12" s="53">
         <v>1122238020</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="53">
         <v>94161</v>
       </c>
-      <c r="X12" s="49">
+      <c r="X12" s="53">
         <v>4387759144</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="32">
         <v>347476</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="32">
         <v>15748029309</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="32">
         <v>221542</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="32">
         <v>9980146662</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="32">
         <v>99443</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="32">
         <v>4469084341</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="32">
         <v>3695</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J13" s="32">
         <v>159635628</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="32">
         <v>2923</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="32">
         <v>105758592</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="32">
         <v>1304</v>
       </c>
-      <c r="N13" s="47">
+      <c r="N13" s="32">
         <v>55647290</v>
       </c>
-      <c r="O13" s="47">
+      <c r="O13" s="32">
         <v>1194</v>
       </c>
-      <c r="P13" s="47">
+      <c r="P13" s="32">
         <v>55247122</v>
       </c>
-      <c r="Q13" s="47">
+      <c r="Q13" s="32">
         <v>110</v>
       </c>
-      <c r="R13" s="47">
+      <c r="R13" s="32">
         <v>400168</v>
       </c>
-      <c r="S13" s="47">
+      <c r="S13" s="32">
         <v>2261</v>
       </c>
-      <c r="T13" s="47">
+      <c r="T13" s="32">
         <v>133770504</v>
       </c>
-      <c r="U13" s="49">
+      <c r="U13" s="34">
         <v>1874</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V13" s="34">
         <v>171277290</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="34">
         <v>14434</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X13" s="34">
         <v>672709002</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="32">
         <v>265272</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="32">
         <v>12085894193</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="32">
         <v>163368</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="32">
         <v>7405838643</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="32">
         <v>84463</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="32">
         <v>3796870932</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="32">
         <v>897</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J14" s="32">
         <v>39639528</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="32">
         <v>2631</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="32">
         <v>95369406</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="32">
         <v>877</v>
       </c>
-      <c r="N14" s="47">
+      <c r="N14" s="32">
         <v>39642323</v>
       </c>
-      <c r="O14" s="47">
+      <c r="O14" s="32">
         <v>793</v>
       </c>
-      <c r="P14" s="47">
+      <c r="P14" s="32">
         <v>39444967</v>
       </c>
-      <c r="Q14" s="47">
+      <c r="Q14" s="32">
         <v>84</v>
       </c>
-      <c r="R14" s="47">
+      <c r="R14" s="32">
         <v>197356</v>
       </c>
-      <c r="S14" s="47">
+      <c r="S14" s="32">
         <v>4123</v>
       </c>
-      <c r="T14" s="47">
+      <c r="T14" s="32">
         <v>246133440</v>
       </c>
-      <c r="U14" s="49">
+      <c r="U14" s="34">
         <v>1067</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="34">
         <v>97509420</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="34">
         <v>7846</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X14" s="34">
         <v>364890501</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="47">
+      <c r="C15" s="32">
         <v>159438</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="32">
         <v>7231027793</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="32">
         <v>106473</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="32">
         <v>4786321654</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="32">
         <v>34729</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="32">
         <v>1561714110</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="32">
         <v>4366</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="32">
         <v>187824888</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="32">
         <v>2525</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="32">
         <v>92304552</v>
       </c>
-      <c r="M15" s="47">
+      <c r="M15" s="32">
         <v>738</v>
       </c>
-      <c r="N15" s="47">
+      <c r="N15" s="32">
         <v>33272113</v>
       </c>
-      <c r="O15" s="47">
+      <c r="O15" s="32">
         <v>669</v>
       </c>
-      <c r="P15" s="47">
+      <c r="P15" s="32">
         <v>33035916</v>
       </c>
-      <c r="Q15" s="47">
+      <c r="Q15" s="32">
         <v>69</v>
       </c>
-      <c r="R15" s="47">
+      <c r="R15" s="32">
         <v>236197</v>
       </c>
-      <c r="S15" s="47">
+      <c r="S15" s="32">
         <v>1810</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="32">
         <v>106141392</v>
       </c>
-      <c r="U15" s="49">
+      <c r="U15" s="34">
         <v>1109</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V15" s="34">
         <v>101353650</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="34">
         <v>7688</v>
       </c>
-      <c r="X15" s="49">
+      <c r="X15" s="34">
         <v>362095434</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="32">
         <v>195080</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="32">
         <v>8744361898</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="32">
         <v>122787</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="32">
         <v>5395612247</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="32">
         <v>51871</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="32">
         <v>2336430736</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="32">
         <v>2093</v>
       </c>
-      <c r="J16" s="47">
+      <c r="J16" s="32">
         <v>89466480</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="32">
         <v>2552</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="32">
         <v>91761840</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="32">
         <v>991</v>
       </c>
-      <c r="N16" s="47">
+      <c r="N16" s="32">
         <v>42199120</v>
       </c>
-      <c r="O16" s="47">
+      <c r="O16" s="32">
         <v>908</v>
       </c>
-      <c r="P16" s="47">
+      <c r="P16" s="32">
         <v>42028149</v>
       </c>
-      <c r="Q16" s="47">
+      <c r="Q16" s="32">
         <v>83</v>
       </c>
-      <c r="R16" s="47">
+      <c r="R16" s="32">
         <v>170971</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="32">
         <v>2215</v>
       </c>
-      <c r="T16" s="47">
+      <c r="T16" s="32">
         <v>130491648</v>
       </c>
-      <c r="U16" s="49">
+      <c r="U16" s="34">
         <v>1484</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V16" s="34">
         <v>135632400</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="34">
         <v>11087</v>
       </c>
-      <c r="X16" s="49">
+      <c r="X16" s="34">
         <v>522767427</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="32">
         <v>132175</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="32">
         <v>5889131345</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="32">
         <v>79194</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="32">
         <v>3439923675</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="32">
         <v>40494</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="32">
         <v>1825003844</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="32">
         <v>437</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="32">
         <v>18437496</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="32">
         <v>1259</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="32">
         <v>46102440</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="32">
         <v>603</v>
       </c>
-      <c r="N17" s="47">
+      <c r="N17" s="32">
         <v>25751933</v>
       </c>
-      <c r="O17" s="47">
+      <c r="O17" s="32">
         <v>549</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="32">
         <v>25641913</v>
       </c>
-      <c r="Q17" s="47">
+      <c r="Q17" s="32">
         <v>54</v>
       </c>
-      <c r="R17" s="47">
+      <c r="R17" s="32">
         <v>110020</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="32">
         <v>1499</v>
       </c>
-      <c r="T17" s="47">
+      <c r="T17" s="32">
         <v>87817800</v>
       </c>
-      <c r="U17" s="49">
+      <c r="U17" s="34">
         <v>943</v>
       </c>
-      <c r="V17" s="49">
+      <c r="V17" s="34">
         <v>86189610</v>
       </c>
-      <c r="W17" s="49">
+      <c r="W17" s="34">
         <v>7746</v>
       </c>
-      <c r="X17" s="49">
+      <c r="X17" s="34">
         <v>359904547</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="32">
         <v>219704</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="32">
         <v>9592486388</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="32">
         <v>135136</v>
       </c>
-      <c r="F18" s="47">
+      <c r="F18" s="32">
         <v>5690750646</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="32">
         <v>62779</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="32">
         <v>2824958733</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="32">
         <v>2111</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="32">
         <v>90417016</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="32">
         <v>2035</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="32">
         <v>73709754</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="32">
         <v>986</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="32">
         <v>43445528</v>
       </c>
-      <c r="O18" s="47">
+      <c r="O18" s="32">
         <v>910</v>
       </c>
-      <c r="P18" s="47">
+      <c r="P18" s="32">
         <v>43162103</v>
       </c>
-      <c r="Q18" s="47">
+      <c r="Q18" s="32">
         <v>76</v>
       </c>
-      <c r="R18" s="47">
+      <c r="R18" s="32">
         <v>283425</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="32">
         <v>1983</v>
       </c>
-      <c r="T18" s="47">
+      <c r="T18" s="32">
         <v>117181344</v>
       </c>
-      <c r="U18" s="49">
+      <c r="U18" s="34">
         <v>1661</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V18" s="34">
         <v>151786920</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W18" s="34">
         <v>13013</v>
       </c>
-      <c r="X18" s="49">
+      <c r="X18" s="34">
         <v>600236447</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="32">
         <v>38181</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="32">
         <v>1679396234</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="32">
         <v>19725</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="32">
         <v>838117623</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="32">
         <v>14639</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="32">
         <v>657100128</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="32">
         <v>1169</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="32">
         <v>50440084</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="32">
         <v>290</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="32">
         <v>10501128</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="32">
         <v>114</v>
       </c>
-      <c r="N19" s="47">
+      <c r="N19" s="32">
         <v>5144126</v>
       </c>
-      <c r="O19" s="47">
+      <c r="O19" s="32">
         <v>99</v>
       </c>
-      <c r="P19" s="47">
+      <c r="P19" s="32">
         <v>5111082</v>
       </c>
-      <c r="Q19" s="47">
+      <c r="Q19" s="32">
         <v>15</v>
       </c>
-      <c r="R19" s="47">
+      <c r="R19" s="32">
         <v>33044</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="32">
         <v>433</v>
       </c>
-      <c r="T19" s="47">
+      <c r="T19" s="32">
         <v>25680312</v>
       </c>
-      <c r="U19" s="49">
+      <c r="U19" s="34">
         <v>183</v>
       </c>
-      <c r="V19" s="49">
+      <c r="V19" s="34">
         <v>16728030</v>
       </c>
-      <c r="W19" s="49">
+      <c r="W19" s="34">
         <v>1628</v>
       </c>
-      <c r="X19" s="49">
+      <c r="X19" s="34">
         <v>75684803</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="32">
         <v>40323</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="32">
         <v>1820542280</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="32">
         <v>22331</v>
       </c>
-      <c r="F20" s="47">
+      <c r="F20" s="32">
         <v>996256594</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="32">
         <v>13135</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="32">
         <v>588145456</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="32">
         <v>1443</v>
       </c>
-      <c r="J20" s="47">
+      <c r="J20" s="32">
         <v>62663020</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="32">
         <v>465</v>
       </c>
-      <c r="L20" s="47">
+      <c r="L20" s="32">
         <v>16953672</v>
       </c>
-      <c r="M20" s="47">
+      <c r="M20" s="32">
         <v>194</v>
       </c>
-      <c r="N20" s="47">
+      <c r="N20" s="32">
         <v>8714355</v>
       </c>
-      <c r="O20" s="47">
+      <c r="O20" s="32">
         <v>177</v>
       </c>
-      <c r="P20" s="47">
+      <c r="P20" s="32">
         <v>8650278</v>
       </c>
-      <c r="Q20" s="47">
+      <c r="Q20" s="32">
         <v>17</v>
       </c>
-      <c r="R20" s="47">
+      <c r="R20" s="32">
         <v>64077</v>
       </c>
-      <c r="S20" s="47">
+      <c r="S20" s="32">
         <v>515</v>
       </c>
-      <c r="T20" s="47">
+      <c r="T20" s="32">
         <v>30430512</v>
       </c>
-      <c r="U20" s="49">
+      <c r="U20" s="34">
         <v>263</v>
       </c>
-      <c r="V20" s="49">
+      <c r="V20" s="34">
         <v>24040830</v>
       </c>
-      <c r="W20" s="49">
+      <c r="W20" s="34">
         <v>1977</v>
       </c>
-      <c r="X20" s="49">
+      <c r="X20" s="34">
         <v>93337841</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="32">
         <v>40402</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="32">
         <v>1828456858</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="32">
         <v>23027</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="32">
         <v>1025513840</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="32">
         <v>12767</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="32">
         <v>573870136</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="32">
         <v>791</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="32">
         <v>34291856</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="32">
         <v>332</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="32">
         <v>12002256</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="32">
         <v>177</v>
       </c>
-      <c r="N21" s="47">
+      <c r="N21" s="32">
         <v>7386681</v>
       </c>
-      <c r="O21" s="47">
+      <c r="O21" s="32">
         <v>161</v>
       </c>
-      <c r="P21" s="47">
+      <c r="P21" s="32">
         <v>7354815</v>
       </c>
-      <c r="Q21" s="47">
+      <c r="Q21" s="32">
         <v>16</v>
       </c>
-      <c r="R21" s="47">
+      <c r="R21" s="32">
         <v>31866</v>
       </c>
-      <c r="S21" s="47">
+      <c r="S21" s="32">
         <v>626</v>
       </c>
-      <c r="T21" s="47">
+      <c r="T21" s="32">
         <v>36730008</v>
       </c>
-      <c r="U21" s="49">
+      <c r="U21" s="34">
         <v>297</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="34">
         <v>27148770</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W21" s="34">
         <v>2385</v>
       </c>
-      <c r="X21" s="49">
+      <c r="X21" s="34">
         <v>111513311</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="32">
         <v>82472</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="32">
         <v>3682467464</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="32">
         <v>46911</v>
       </c>
-      <c r="F22" s="47">
+      <c r="F22" s="32">
         <v>2038422297</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="32">
         <v>26126</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="32">
         <v>1174650872</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="32">
         <v>369</v>
       </c>
-      <c r="J22" s="47">
+      <c r="J22" s="32">
         <v>15705612</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="32">
         <v>1009</v>
       </c>
-      <c r="L22" s="47">
+      <c r="L22" s="32">
         <v>36838476</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="32">
         <v>390</v>
       </c>
-      <c r="N22" s="47">
+      <c r="N22" s="32">
         <v>16832352</v>
       </c>
-      <c r="O22" s="47">
+      <c r="O22" s="32">
         <v>353</v>
       </c>
-      <c r="P22" s="47">
+      <c r="P22" s="32">
         <v>16743856</v>
       </c>
-      <c r="Q22" s="47">
+      <c r="Q22" s="32">
         <v>37</v>
       </c>
-      <c r="R22" s="47">
+      <c r="R22" s="32">
         <v>88496</v>
       </c>
-      <c r="S22" s="47">
+      <c r="S22" s="32">
         <v>1167</v>
       </c>
-      <c r="T22" s="47">
+      <c r="T22" s="32">
         <v>68821872</v>
       </c>
-      <c r="U22" s="49">
+      <c r="U22" s="34">
         <v>700</v>
       </c>
-      <c r="V22" s="49">
+      <c r="V22" s="34">
         <v>63987000</v>
       </c>
-      <c r="W22" s="49">
+      <c r="W22" s="34">
         <v>5800</v>
       </c>
-      <c r="X22" s="49">
+      <c r="X22" s="34">
         <v>267208983</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="32">
         <v>32266</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="32">
         <v>1410286068</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="32">
         <v>16314</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="32">
         <v>679921779</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="32">
         <v>10396</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="32">
         <v>466245036</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="32">
         <v>2151</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="32">
         <v>92840520</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="32">
         <v>359</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="32">
         <v>12875784</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="32">
         <v>127</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="32">
         <v>5157204</v>
       </c>
-      <c r="O23" s="47">
+      <c r="O23" s="32">
         <v>111</v>
       </c>
-      <c r="P23" s="47">
+      <c r="P23" s="32">
         <v>5125966</v>
       </c>
-      <c r="Q23" s="47">
+      <c r="Q23" s="32">
         <v>16</v>
       </c>
-      <c r="R23" s="47">
+      <c r="R23" s="32">
         <v>31238</v>
       </c>
-      <c r="S23" s="47">
+      <c r="S23" s="32">
         <v>403</v>
       </c>
-      <c r="T23" s="47">
+      <c r="T23" s="32">
         <v>23512272</v>
       </c>
-      <c r="U23" s="49">
+      <c r="U23" s="34">
         <v>268</v>
       </c>
-      <c r="V23" s="49">
+      <c r="V23" s="34">
         <v>24492870</v>
       </c>
-      <c r="W23" s="49">
+      <c r="W23" s="34">
         <v>2248</v>
       </c>
-      <c r="X23" s="49">
+      <c r="X23" s="34">
         <v>105240603</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="32">
         <v>38616</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="32">
         <v>1708394004</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="32">
         <v>19491</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="32">
         <v>825223175</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="32">
         <v>14498</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="32">
         <v>650123459</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="32">
         <v>145</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="32">
         <v>6091412</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="32">
         <v>374</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="32">
         <v>13538946</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="32">
         <v>154</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="32">
         <v>6517699</v>
       </c>
-      <c r="O24" s="47">
+      <c r="O24" s="32">
         <v>142</v>
       </c>
-      <c r="P24" s="47">
+      <c r="P24" s="32">
         <v>6488547</v>
       </c>
-      <c r="Q24" s="47">
+      <c r="Q24" s="32">
         <v>12</v>
       </c>
-      <c r="R24" s="47">
+      <c r="R24" s="32">
         <v>29152</v>
       </c>
-      <c r="S24" s="47">
+      <c r="S24" s="32">
         <v>632</v>
       </c>
-      <c r="T24" s="47">
+      <c r="T24" s="32">
         <v>37236696</v>
       </c>
-      <c r="U24" s="49">
+      <c r="U24" s="34">
         <v>348</v>
       </c>
-      <c r="V24" s="49">
+      <c r="V24" s="34">
         <v>31810680</v>
       </c>
-      <c r="W24" s="49">
+      <c r="W24" s="34">
         <v>2974</v>
       </c>
-      <c r="X24" s="49">
+      <c r="X24" s="34">
         <v>137851937</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="32">
         <v>29123</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="32">
         <v>1263081389</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="32">
         <v>16179</v>
       </c>
-      <c r="F25" s="47">
+      <c r="F25" s="32">
         <v>659552709</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="32">
         <v>8782</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="32">
         <v>394098756</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="32">
         <v>480</v>
       </c>
-      <c r="J25" s="47">
+      <c r="J25" s="32">
         <v>20781184</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="32">
         <v>264</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="32">
         <v>9455046</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="32">
         <v>165</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="32">
         <v>7933634</v>
       </c>
-      <c r="O25" s="47">
+      <c r="O25" s="32">
         <v>154</v>
       </c>
-      <c r="P25" s="47">
+      <c r="P25" s="32">
         <v>7905200</v>
       </c>
-      <c r="Q25" s="47">
+      <c r="Q25" s="32">
         <v>11</v>
       </c>
-      <c r="R25" s="47">
+      <c r="R25" s="32">
         <v>28434</v>
       </c>
-      <c r="S25" s="47">
+      <c r="S25" s="32">
         <v>510</v>
       </c>
-      <c r="T25" s="47">
+      <c r="T25" s="32">
         <v>29904336</v>
       </c>
-      <c r="U25" s="49">
+      <c r="U25" s="34">
         <v>304</v>
       </c>
-      <c r="V25" s="49">
+      <c r="V25" s="34">
         <v>27783630</v>
       </c>
-      <c r="W25" s="49">
+      <c r="W25" s="34">
         <v>2439</v>
       </c>
-      <c r="X25" s="49">
+      <c r="X25" s="34">
         <v>113572094</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="32">
         <v>55791</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="32">
         <v>2381485929</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="32">
         <v>30555</v>
       </c>
-      <c r="F26" s="47">
+      <c r="F26" s="32">
         <v>1216987985</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="32">
         <v>12782</v>
       </c>
-      <c r="H26" s="47">
+      <c r="H26" s="32">
         <v>577682812</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="32">
         <v>5401</v>
       </c>
-      <c r="J26" s="47">
+      <c r="J26" s="32">
         <v>233085136</v>
       </c>
-      <c r="K26" s="47">
+      <c r="K26" s="32">
         <v>583</v>
       </c>
-      <c r="L26" s="47">
+      <c r="L26" s="32">
         <v>20988984</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="32">
         <v>245</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="32">
         <v>9978213</v>
       </c>
-      <c r="O26" s="47">
+      <c r="O26" s="32">
         <v>224</v>
       </c>
-      <c r="P26" s="47">
+      <c r="P26" s="32">
         <v>9901087</v>
       </c>
-      <c r="Q26" s="47">
+      <c r="Q26" s="32">
         <v>21</v>
       </c>
-      <c r="R26" s="47">
+      <c r="R26" s="32">
         <v>77126</v>
       </c>
-      <c r="S26" s="47">
+      <c r="S26" s="32">
         <v>436</v>
       </c>
-      <c r="T26" s="47">
+      <c r="T26" s="32">
         <v>25777752</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="34">
         <v>653</v>
       </c>
-      <c r="V26" s="49">
+      <c r="V26" s="34">
         <v>59690730</v>
       </c>
-      <c r="W26" s="49">
+      <c r="W26" s="34">
         <v>5136</v>
       </c>
-      <c r="X26" s="49">
+      <c r="X26" s="34">
         <v>237294317</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="32">
         <v>20689</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="32">
         <v>915941145</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="32">
         <v>7184</v>
       </c>
-      <c r="F27" s="47">
+      <c r="F27" s="32">
         <v>304794737</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="32">
         <v>4071</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="32">
         <v>183552944</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="32">
         <v>7392</v>
       </c>
-      <c r="J27" s="47">
+      <c r="J27" s="32">
         <v>320293980</v>
       </c>
-      <c r="K27" s="47">
+      <c r="K27" s="32">
         <v>246</v>
       </c>
-      <c r="L27" s="47">
+      <c r="L27" s="32">
         <v>8857752</v>
       </c>
-      <c r="M27" s="47">
+      <c r="M27" s="32">
         <v>51</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="32">
         <v>1867022</v>
       </c>
-      <c r="O27" s="47">
+      <c r="O27" s="32">
         <v>43</v>
       </c>
-      <c r="P27" s="47">
+      <c r="P27" s="32">
         <v>1830832</v>
       </c>
-      <c r="Q27" s="47">
+      <c r="Q27" s="32">
         <v>8</v>
       </c>
-      <c r="R27" s="47">
+      <c r="R27" s="32">
         <v>36190</v>
       </c>
-      <c r="S27" s="47">
+      <c r="S27" s="32">
         <v>122</v>
       </c>
-      <c r="T27" s="47">
+      <c r="T27" s="32">
         <v>7093632</v>
       </c>
-      <c r="U27" s="49">
+      <c r="U27" s="34">
         <v>268</v>
       </c>
-      <c r="V27" s="49">
+      <c r="V27" s="34">
         <v>24492870</v>
       </c>
-      <c r="W27" s="49">
+      <c r="W27" s="34">
         <v>1355</v>
       </c>
-      <c r="X27" s="49">
+      <c r="X27" s="34">
         <v>64988208</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="47">
+      <c r="C28" s="32">
         <v>32050</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="32">
         <v>1426981188</v>
       </c>
-      <c r="E28" s="47">
+      <c r="E28" s="32">
         <v>13438</v>
       </c>
-      <c r="F28" s="47">
+      <c r="F28" s="32">
         <v>581493934</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="32">
         <v>8174</v>
       </c>
-      <c r="H28" s="47">
+      <c r="H28" s="32">
         <v>367527916</v>
       </c>
-      <c r="I28" s="47">
+      <c r="I28" s="32">
         <v>7836</v>
       </c>
-      <c r="J28" s="47">
+      <c r="J28" s="32">
         <v>341587344</v>
       </c>
-      <c r="K28" s="47">
+      <c r="K28" s="32">
         <v>312</v>
       </c>
-      <c r="L28" s="47">
+      <c r="L28" s="32">
         <v>11249688</v>
       </c>
-      <c r="M28" s="47">
+      <c r="M28" s="32">
         <v>133</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="32">
         <v>6006241</v>
       </c>
-      <c r="O28" s="47">
+      <c r="O28" s="32">
         <v>126</v>
       </c>
-      <c r="P28" s="47">
+      <c r="P28" s="32">
         <v>5975953</v>
       </c>
-      <c r="Q28" s="47">
+      <c r="Q28" s="32">
         <v>7</v>
       </c>
-      <c r="R28" s="47">
+      <c r="R28" s="32">
         <v>30288</v>
       </c>
-      <c r="S28" s="47">
+      <c r="S28" s="32">
         <v>347</v>
       </c>
-      <c r="T28" s="47">
+      <c r="T28" s="32">
         <v>21159096</v>
       </c>
-      <c r="U28" s="49">
+      <c r="U28" s="34">
         <v>251</v>
       </c>
-      <c r="V28" s="49">
+      <c r="V28" s="34">
         <v>22923870</v>
       </c>
-      <c r="W28" s="49">
+      <c r="W28" s="34">
         <v>1559</v>
       </c>
-      <c r="X28" s="49">
+      <c r="X28" s="34">
         <v>75033099</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="32">
         <v>6356</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="32">
         <v>240235411</v>
       </c>
-      <c r="E29" s="47">
+      <c r="E29" s="32">
         <v>4046</v>
       </c>
-      <c r="F29" s="47">
+      <c r="F29" s="32">
         <v>134586222</v>
       </c>
-      <c r="G29" s="47">
+      <c r="G29" s="32">
         <v>1663</v>
       </c>
-      <c r="H29" s="47">
+      <c r="H29" s="32">
         <v>74305068</v>
       </c>
-      <c r="I29" s="47">
+      <c r="I29" s="32">
         <v>30</v>
       </c>
-      <c r="J29" s="47">
+      <c r="J29" s="32">
         <v>1277056</v>
       </c>
-      <c r="K29" s="47">
+      <c r="K29" s="32">
         <v>75</v>
       </c>
-      <c r="L29" s="47">
+      <c r="L29" s="32">
         <v>2741298</v>
       </c>
-      <c r="M29" s="47">
+      <c r="M29" s="32">
         <v>16</v>
       </c>
-      <c r="N29" s="47">
+      <c r="N29" s="32">
         <v>640966</v>
       </c>
-      <c r="O29" s="47">
+      <c r="O29" s="32">
         <v>13</v>
       </c>
-      <c r="P29" s="47">
+      <c r="P29" s="32">
         <v>631870</v>
       </c>
-      <c r="Q29" s="47">
+      <c r="Q29" s="32">
         <v>3</v>
       </c>
-      <c r="R29" s="47">
+      <c r="R29" s="32">
         <v>9096</v>
       </c>
-      <c r="S29" s="47">
+      <c r="S29" s="32">
         <v>50</v>
       </c>
-      <c r="T29" s="47">
+      <c r="T29" s="32">
         <v>2928072</v>
       </c>
-      <c r="U29" s="49">
+      <c r="U29" s="34">
         <v>42</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V29" s="34">
         <v>3839220</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="34">
         <v>434</v>
       </c>
-      <c r="X29" s="49">
+      <c r="X29" s="34">
         <v>19917509</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="32">
         <v>38359</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="32">
         <v>1752848718</v>
       </c>
-      <c r="E30" s="47">
+      <c r="E30" s="32">
         <v>20158</v>
       </c>
-      <c r="F30" s="47">
+      <c r="F30" s="32">
         <v>923857242</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="32">
         <v>14987</v>
       </c>
-      <c r="H30" s="47">
+      <c r="H30" s="32">
         <v>674180428</v>
       </c>
-      <c r="I30" s="47">
+      <c r="I30" s="32">
         <v>875</v>
       </c>
-      <c r="J30" s="47">
+      <c r="J30" s="32">
         <v>37618732</v>
       </c>
-      <c r="K30" s="47">
+      <c r="K30" s="32">
         <v>182</v>
       </c>
-      <c r="L30" s="47">
+      <c r="L30" s="32">
         <v>6686202</v>
       </c>
-      <c r="M30" s="47">
+      <c r="M30" s="32">
         <v>153</v>
       </c>
-      <c r="N30" s="47">
+      <c r="N30" s="32">
         <v>6487414</v>
       </c>
-      <c r="O30" s="47">
+      <c r="O30" s="32">
         <v>142</v>
       </c>
-      <c r="P30" s="47">
+      <c r="P30" s="32">
         <v>6463090</v>
       </c>
-      <c r="Q30" s="47">
+      <c r="Q30" s="32">
         <v>11</v>
       </c>
-      <c r="R30" s="47">
+      <c r="R30" s="32">
         <v>24324</v>
       </c>
-      <c r="S30" s="47">
+      <c r="S30" s="32">
         <v>220</v>
       </c>
-      <c r="T30" s="47">
+      <c r="T30" s="32">
         <v>13300560</v>
       </c>
-      <c r="U30" s="49">
+      <c r="U30" s="34">
         <v>195</v>
       </c>
-      <c r="V30" s="49">
+      <c r="V30" s="34">
         <v>17824950</v>
       </c>
-      <c r="W30" s="49">
+      <c r="W30" s="34">
         <v>1589</v>
       </c>
-      <c r="X30" s="49">
+      <c r="X30" s="34">
         <v>72893190</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="47">
+      <c r="C31" s="32">
         <v>31223</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="32">
         <v>1405370455</v>
       </c>
-      <c r="E31" s="47">
+      <c r="E31" s="32">
         <v>18335</v>
       </c>
-      <c r="F31" s="47">
+      <c r="F31" s="32">
         <v>812995532</v>
       </c>
-      <c r="G31" s="47">
+      <c r="G31" s="32">
         <v>10261</v>
       </c>
-      <c r="H31" s="47">
+      <c r="H31" s="32">
         <v>461907656</v>
       </c>
-      <c r="I31" s="47">
+      <c r="I31" s="32">
         <v>207</v>
       </c>
-      <c r="J31" s="47">
+      <c r="J31" s="32">
         <v>8823296</v>
       </c>
-      <c r="K31" s="47">
+      <c r="K31" s="32">
         <v>393</v>
       </c>
-      <c r="L31" s="47">
+      <c r="L31" s="32">
         <v>14469324</v>
       </c>
-      <c r="M31" s="47">
+      <c r="M31" s="32">
         <v>115</v>
       </c>
-      <c r="N31" s="47">
+      <c r="N31" s="32">
         <v>4696790</v>
       </c>
-      <c r="O31" s="47">
+      <c r="O31" s="32">
         <v>104</v>
       </c>
-      <c r="P31" s="47">
+      <c r="P31" s="32">
         <v>4661356</v>
       </c>
-      <c r="Q31" s="47">
+      <c r="Q31" s="32">
         <v>11</v>
       </c>
-      <c r="R31" s="47">
+      <c r="R31" s="32">
         <v>35434</v>
       </c>
-      <c r="S31" s="47">
+      <c r="S31" s="32">
         <v>370</v>
       </c>
-      <c r="T31" s="47">
+      <c r="T31" s="32">
         <v>22138368</v>
       </c>
-      <c r="U31" s="49">
+      <c r="U31" s="34">
         <v>202</v>
       </c>
-      <c r="V31" s="49">
+      <c r="V31" s="34">
         <v>18459810</v>
       </c>
-      <c r="W31" s="49">
+      <c r="W31" s="34">
         <v>1340</v>
       </c>
-      <c r="X31" s="49">
+      <c r="X31" s="34">
         <v>61879679</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C32" s="32">
         <v>20501</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="32">
         <v>929022490</v>
       </c>
-      <c r="E32" s="47">
+      <c r="E32" s="32">
         <v>10653</v>
       </c>
-      <c r="F32" s="47">
+      <c r="F32" s="32">
         <v>475361936</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="32">
         <v>8044</v>
       </c>
-      <c r="H32" s="47">
+      <c r="H32" s="32">
         <v>363107416</v>
       </c>
-      <c r="I32" s="47">
+      <c r="I32" s="32">
         <v>58</v>
       </c>
-      <c r="J32" s="47">
+      <c r="J32" s="32">
         <v>2525088</v>
       </c>
-      <c r="K32" s="47">
+      <c r="K32" s="32">
         <v>139</v>
       </c>
-      <c r="L32" s="47">
+      <c r="L32" s="32">
         <v>5040822</v>
       </c>
-      <c r="M32" s="47">
+      <c r="M32" s="32">
         <v>102</v>
       </c>
-      <c r="N32" s="47">
+      <c r="N32" s="32">
         <v>4652701</v>
       </c>
-      <c r="O32" s="47">
+      <c r="O32" s="32">
         <v>93</v>
       </c>
-      <c r="P32" s="47">
+      <c r="P32" s="32">
         <v>4632717</v>
       </c>
-      <c r="Q32" s="47">
+      <c r="Q32" s="32">
         <v>9</v>
       </c>
-      <c r="R32" s="47">
+      <c r="R32" s="32">
         <v>19984</v>
       </c>
-      <c r="S32" s="47">
+      <c r="S32" s="32">
         <v>285</v>
       </c>
-      <c r="T32" s="47">
+      <c r="T32" s="32">
         <v>16584288</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U32" s="34">
         <v>116</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="34">
         <v>10603560</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="34">
         <v>1104</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X32" s="34">
         <v>51146679</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C33" s="32">
         <v>7377</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="32">
         <v>332416525</v>
       </c>
-      <c r="E33" s="47">
+      <c r="E33" s="32">
         <v>5127</v>
       </c>
-      <c r="F33" s="47">
+      <c r="F33" s="32">
         <v>228901152</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="32">
         <v>1594</v>
       </c>
-      <c r="H33" s="47">
+      <c r="H33" s="32">
         <v>71937332</v>
       </c>
-      <c r="I33" s="47">
+      <c r="I33" s="32">
         <v>55</v>
       </c>
-      <c r="J33" s="47">
+      <c r="J33" s="32">
         <v>2289268</v>
       </c>
-      <c r="K33" s="47">
+      <c r="K33" s="32">
         <v>142</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L33" s="32">
         <v>5189082</v>
       </c>
-      <c r="M33" s="47">
+      <c r="M33" s="32">
         <v>16</v>
       </c>
-      <c r="N33" s="47">
+      <c r="N33" s="32">
         <v>747834</v>
       </c>
-      <c r="O33" s="47">
+      <c r="O33" s="32">
         <v>14</v>
       </c>
-      <c r="P33" s="47">
+      <c r="P33" s="32">
         <v>745017</v>
       </c>
-      <c r="Q33" s="47">
+      <c r="Q33" s="32">
         <v>2</v>
       </c>
-      <c r="R33" s="47">
+      <c r="R33" s="32">
         <v>2817</v>
       </c>
-      <c r="S33" s="47">
+      <c r="S33" s="32">
         <v>38</v>
       </c>
-      <c r="T33" s="47">
+      <c r="T33" s="32">
         <v>2260608</v>
       </c>
-      <c r="U33" s="49">
+      <c r="U33" s="34">
         <v>49</v>
       </c>
-      <c r="V33" s="49">
+      <c r="V33" s="34">
         <v>4479090</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="34">
         <v>356</v>
       </c>
-      <c r="X33" s="49">
+      <c r="X33" s="34">
         <v>16612159</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="50">
+      <c r="C34" s="35">
         <v>963</v>
       </c>
-      <c r="D34" s="61">
+      <c r="D34" s="40">
         <v>43263925</v>
       </c>
-      <c r="E34" s="61">
+      <c r="E34" s="40">
         <v>499</v>
       </c>
-      <c r="F34" s="61">
+      <c r="F34" s="40">
         <v>22699921</v>
       </c>
-      <c r="G34" s="61">
+      <c r="G34" s="40">
         <v>401</v>
       </c>
-      <c r="H34" s="61">
+      <c r="H34" s="40">
         <v>17838876</v>
       </c>
-      <c r="I34" s="61">
+      <c r="I34" s="40">
         <v>11</v>
       </c>
-      <c r="J34" s="61">
+      <c r="J34" s="40">
         <v>362800</v>
       </c>
-      <c r="K34" s="61">
+      <c r="K34" s="40">
         <v>19</v>
       </c>
-      <c r="L34" s="61">
+      <c r="L34" s="40">
         <v>694716</v>
       </c>
-      <c r="M34" s="61">
+      <c r="M34" s="40">
         <v>1</v>
       </c>
-      <c r="N34" s="61">
+      <c r="N34" s="40">
         <v>94170</v>
       </c>
-      <c r="O34" s="61">
+      <c r="O34" s="40">
         <v>1</v>
       </c>
-      <c r="P34" s="61">
+      <c r="P34" s="40">
         <v>94170</v>
       </c>
-      <c r="Q34" s="61">
+      <c r="Q34" s="40">
         <v>0</v>
       </c>
-      <c r="R34" s="61">
+      <c r="R34" s="40">
         <v>0</v>
       </c>
-      <c r="S34" s="61">
+      <c r="S34" s="40">
         <v>7</v>
       </c>
-      <c r="T34" s="61">
+      <c r="T34" s="40">
         <v>409248</v>
       </c>
-      <c r="U34" s="62">
+      <c r="U34" s="41">
         <v>2</v>
       </c>
-      <c r="V34" s="62">
+      <c r="V34" s="41">
         <v>182820</v>
       </c>
-      <c r="W34" s="62">
+      <c r="W34" s="41">
         <v>23</v>
       </c>
-      <c r="X34" s="62">
+      <c r="X34" s="41">
         <v>981374</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...32 lines deleted...]
-      <c r="D40" s="60"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="D40" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="M4:R4"/>
     <mergeCell ref="S4:T5"/>
@@ -31092,2228 +35598,2227 @@
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="K6:L7"/>
   </mergeCells>
   <phoneticPr fontId="43" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:X40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C12" sqref="C12"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12:XFD12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.75" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.75" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="16.125" style="1" customWidth="1"/>
     <col min="18" max="18" width="15.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="1" customWidth="1"/>
     <col min="20" max="21" width="15.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="16.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="15.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5">
-[...4 lines deleted...]
-    <row r="2" spans="1:24" ht="16.5">
+    <row r="1" spans="1:24" s="8" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="W3" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="61"/>
+      <c r="K4" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="61"/>
+      <c r="W4" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="X4" s="75"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="76"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="91"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="71"/>
+      <c r="E6" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="71"/>
+      <c r="G6" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="83"/>
+      <c r="I6" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="71"/>
+      <c r="K6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="71"/>
+      <c r="M6" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="81"/>
+      <c r="S6" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="83"/>
+      <c r="U6" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" s="71"/>
+      <c r="W6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" s="77"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="86"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" s="87" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="58"/>
+      <c r="I9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="K9" s="4" t="s">
         <v>95</v>
       </c>
-    </row>
-[...229 lines deleted...]
-      <c r="E9" s="45" t="s">
+      <c r="L9" s="58"/>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="91"/>
-      <c r="G9" s="45" t="s">
+      <c r="N9" s="58"/>
+      <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="H9" s="91"/>
-      <c r="I9" s="45" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="91"/>
-[...4 lines deleted...]
-      <c r="M9" s="45" t="s">
+      <c r="R9" s="58"/>
+      <c r="S9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N9" s="91"/>
-      <c r="O9" s="45" t="s">
+      <c r="T9" s="58"/>
+      <c r="U9" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="V9" s="58"/>
+      <c r="W9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="91"/>
-[...20 lines deleted...]
-      <c r="C10" s="91" t="s">
+      <c r="X9" s="70"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="91" t="s">
+      <c r="D10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="45" t="s">
+      <c r="E10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="91" t="s">
+      <c r="F10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="45" t="s">
+      <c r="G10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="91" t="s">
+      <c r="H10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="45" t="s">
+      <c r="I10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J10" s="91" t="s">
+      <c r="J10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="K10" s="45" t="s">
+      <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="45" t="s">
+      <c r="M10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="N10" s="91" t="s">
+      <c r="N10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O10" s="45" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P10" s="91" t="s">
+      <c r="P10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="45" t="s">
+      <c r="Q10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="91" t="s">
+      <c r="R10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="S10" s="45" t="s">
+      <c r="S10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="T10" s="91" t="s">
+      <c r="T10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="U10" s="45" t="s">
+      <c r="U10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="V10" s="91" t="s">
+      <c r="V10" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="45" t="s">
+      <c r="W10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="X10" s="103" t="s">
+      <c r="X10" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
-[...4 lines deleted...]
-      <c r="E11" s="46" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="92"/>
-      <c r="G11" s="46" t="s">
+      <c r="F11" s="59"/>
+      <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="92"/>
-      <c r="I11" s="46" t="s">
+      <c r="H11" s="59"/>
+      <c r="I11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="92"/>
-      <c r="K11" s="46" t="s">
+      <c r="J11" s="59"/>
+      <c r="K11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L11" s="92"/>
-      <c r="M11" s="46" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N11" s="92"/>
-      <c r="O11" s="46" t="s">
+      <c r="N11" s="59"/>
+      <c r="O11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="92"/>
-      <c r="Q11" s="46" t="s">
+      <c r="P11" s="59"/>
+      <c r="Q11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R11" s="92"/>
-      <c r="S11" s="46" t="s">
+      <c r="R11" s="59"/>
+      <c r="S11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="92"/>
-      <c r="U11" s="46" t="s">
+      <c r="T11" s="59"/>
+      <c r="U11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="V11" s="92"/>
-      <c r="W11" s="46" t="s">
+      <c r="V11" s="59"/>
+      <c r="W11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X11" s="105"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" s="16" customFormat="1">
+      <c r="X11" s="72"/>
+    </row>
+    <row r="12" spans="1:24" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="52">
         <v>1770198</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="52">
         <v>78982940293</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="52">
         <v>1007715</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="52">
         <v>44044717210</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="52">
         <v>574008</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="52">
         <v>25750367955</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="52">
         <v>40878</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="52">
         <v>1761205927</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="52">
         <v>20231</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="52">
         <v>727301550</v>
       </c>
-      <c r="M12" s="47">
+      <c r="M12" s="52">
         <v>7242</v>
       </c>
-      <c r="N12" s="47">
+      <c r="N12" s="52">
         <v>318177687</v>
       </c>
-      <c r="O12" s="48">
+      <c r="O12" s="33">
         <v>6681</v>
       </c>
-      <c r="P12" s="48">
+      <c r="P12" s="33">
         <v>316629752</v>
       </c>
-      <c r="Q12" s="48">
+      <c r="Q12" s="33">
         <v>561</v>
       </c>
-      <c r="R12" s="48">
+      <c r="R12" s="33">
         <v>1547935</v>
       </c>
-      <c r="S12" s="47">
+      <c r="S12" s="52">
         <v>20415</v>
       </c>
-      <c r="T12" s="47">
+      <c r="T12" s="52">
         <v>1208446896</v>
       </c>
-      <c r="U12" s="49">
+      <c r="U12" s="53">
         <v>12979</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V12" s="53">
         <v>1185914400</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="53">
         <v>86730</v>
       </c>
-      <c r="X12" s="49">
+      <c r="X12" s="53">
         <v>3986808668</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="32">
         <v>333697</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="32">
         <v>15055085852</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="32">
         <v>201761</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="32">
         <v>9045551678</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="32">
         <v>106357</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="32">
         <v>4765705775</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="32">
         <v>3553</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J13" s="32">
         <v>151072508</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="32">
         <v>3259</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="32">
         <v>117597804</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="32">
         <v>1237</v>
       </c>
-      <c r="N13" s="47">
+      <c r="N13" s="32">
         <v>53372786</v>
       </c>
       <c r="O13" s="2">
         <v>1143</v>
       </c>
       <c r="P13" s="2">
         <v>53040176</v>
       </c>
       <c r="Q13" s="2">
         <v>94</v>
       </c>
       <c r="R13" s="2">
         <v>332610</v>
       </c>
-      <c r="S13" s="47">
+      <c r="S13" s="32">
         <v>2290</v>
       </c>
-      <c r="T13" s="47">
+      <c r="T13" s="32">
         <v>133875416</v>
       </c>
-      <c r="U13" s="49">
+      <c r="U13" s="34">
         <v>1947</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V13" s="34">
         <v>177895110</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="34">
         <v>13293</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X13" s="34">
         <v>610014775</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="32">
         <v>257698</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="32">
         <v>11703452600</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="32">
         <v>150101</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="32">
         <v>6782475284</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="32">
         <v>90430</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="32">
         <v>4057229291</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="32">
         <v>893</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J14" s="32">
         <v>38743412</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="32">
         <v>2830</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="32">
         <v>101569992</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="32">
         <v>861</v>
       </c>
-      <c r="N14" s="47">
+      <c r="N14" s="32">
         <v>38789312</v>
       </c>
       <c r="O14" s="2">
         <v>790</v>
       </c>
       <c r="P14" s="2">
         <v>38618891</v>
       </c>
       <c r="Q14" s="2">
         <v>71</v>
       </c>
       <c r="R14" s="2">
         <v>170421</v>
       </c>
-      <c r="S14" s="47">
+      <c r="S14" s="32">
         <v>4307</v>
       </c>
-      <c r="T14" s="47">
+      <c r="T14" s="32">
         <v>255901800</v>
       </c>
-      <c r="U14" s="49">
+      <c r="U14" s="34">
         <v>1069</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="34">
         <v>97652160</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="34">
         <v>7207</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X14" s="34">
         <v>331091349</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="47">
+      <c r="C15" s="32">
         <v>150034</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="32">
         <v>6770590234</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="32">
         <v>95224</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="32">
         <v>4251335769</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="32">
         <v>37252</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="32">
         <v>1668222312</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="32">
         <v>4175</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="32">
         <v>178998684</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="32">
         <v>2571</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="32">
         <v>92310300</v>
       </c>
-      <c r="M15" s="47">
+      <c r="M15" s="32">
         <v>707</v>
       </c>
-      <c r="N15" s="47">
+      <c r="N15" s="32">
         <v>31819975</v>
       </c>
       <c r="O15" s="2">
         <v>655</v>
       </c>
       <c r="P15" s="2">
         <v>31682061</v>
       </c>
       <c r="Q15" s="2">
         <v>52</v>
       </c>
       <c r="R15" s="2">
         <v>137914</v>
       </c>
-      <c r="S15" s="47">
+      <c r="S15" s="32">
         <v>1815</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="32">
         <v>107086560</v>
       </c>
-      <c r="U15" s="49">
+      <c r="U15" s="34">
         <v>1179</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V15" s="34">
         <v>107742330</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="34">
         <v>7111</v>
       </c>
-      <c r="X15" s="49">
+      <c r="X15" s="34">
         <v>333074304</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="32">
         <v>186620</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="32">
         <v>8327935607</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="32">
         <v>111130</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="32">
         <v>4848488437</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="32">
         <v>55697</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="32">
         <v>2504297102</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="32">
         <v>1992</v>
       </c>
-      <c r="J16" s="47">
+      <c r="J16" s="32">
         <v>83628388</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="32">
         <v>2801</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="32">
         <v>101353122</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="32">
         <v>941</v>
       </c>
-      <c r="N16" s="47">
+      <c r="N16" s="32">
         <v>40313688</v>
       </c>
       <c r="O16" s="2">
         <v>872</v>
       </c>
       <c r="P16" s="2">
         <v>40165502</v>
       </c>
       <c r="Q16" s="2">
         <v>69</v>
       </c>
       <c r="R16" s="2">
         <v>148186</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="32">
         <v>2231</v>
       </c>
-      <c r="T16" s="47">
+      <c r="T16" s="32">
         <v>130744992</v>
       </c>
-      <c r="U16" s="49">
+      <c r="U16" s="34">
         <v>1543</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V16" s="34">
         <v>140990520</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="34">
         <v>10285</v>
       </c>
-      <c r="X16" s="49">
+      <c r="X16" s="34">
         <v>478119358</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="32">
         <v>128102</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="32">
         <v>5692079065</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="32">
         <v>72568</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="32">
         <v>3134778856</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="32">
         <v>43507</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="32">
         <v>1955008284</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="32">
         <v>413</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="32">
         <v>17555892</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="32">
         <v>1324</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="32">
         <v>47558478</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="32">
         <v>551</v>
       </c>
-      <c r="N17" s="47">
+      <c r="N17" s="32">
         <v>23184813</v>
       </c>
       <c r="O17" s="2">
         <v>500</v>
       </c>
       <c r="P17" s="2">
         <v>23078744</v>
       </c>
       <c r="Q17" s="2">
         <v>51</v>
       </c>
       <c r="R17" s="2">
         <v>106069</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="32">
         <v>1514</v>
       </c>
-      <c r="T17" s="47">
+      <c r="T17" s="32">
         <v>90430272</v>
       </c>
-      <c r="U17" s="49">
+      <c r="U17" s="34">
         <v>1051</v>
       </c>
-      <c r="V17" s="49">
+      <c r="V17" s="34">
         <v>96016800</v>
       </c>
-      <c r="W17" s="49">
+      <c r="W17" s="34">
         <v>7174</v>
       </c>
-      <c r="X17" s="49">
+      <c r="X17" s="34">
         <v>327545670</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="32">
         <v>212454</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="32">
         <v>9251421393</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="32">
         <v>124359</v>
       </c>
-      <c r="F18" s="47">
+      <c r="F18" s="32">
         <v>5202671246</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="32">
         <v>67252</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="32">
         <v>3022805922</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="32">
         <v>2026</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="32">
         <v>87460196</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="32">
         <v>2180</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="32">
         <v>78140748</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="32">
         <v>931</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="32">
         <v>41739618</v>
       </c>
       <c r="O18" s="2">
         <v>867</v>
       </c>
       <c r="P18" s="2">
         <v>41514326</v>
       </c>
       <c r="Q18" s="2">
         <v>64</v>
       </c>
       <c r="R18" s="2">
         <v>225292</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="32">
         <v>2020</v>
       </c>
-      <c r="T18" s="47">
+      <c r="T18" s="32">
         <v>120484560</v>
       </c>
-      <c r="U18" s="49">
+      <c r="U18" s="34">
         <v>1707</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V18" s="34">
         <v>155976750</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W18" s="34">
         <v>11979</v>
       </c>
-      <c r="X18" s="49">
+      <c r="X18" s="34">
         <v>542142353</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="32">
         <v>37398</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="32">
         <v>1640266899</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="32">
         <v>18098</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="32">
         <v>763479421</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="32">
         <v>15671</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="32">
         <v>702617508</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="32">
         <v>1123</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="32">
         <v>48433800</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="32">
         <v>232</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="32">
         <v>8132730</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="32">
         <v>115</v>
       </c>
-      <c r="N19" s="47">
+      <c r="N19" s="32">
         <v>5423737</v>
       </c>
       <c r="O19" s="2">
         <v>102</v>
       </c>
       <c r="P19" s="2">
         <v>5400209</v>
       </c>
       <c r="Q19" s="2">
         <v>13</v>
       </c>
       <c r="R19" s="2">
         <v>23528</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="32">
         <v>441</v>
       </c>
-      <c r="T19" s="47">
+      <c r="T19" s="32">
         <v>25461072</v>
       </c>
-      <c r="U19" s="49">
+      <c r="U19" s="34">
         <v>203</v>
       </c>
-      <c r="V19" s="49">
+      <c r="V19" s="34">
         <v>18546210</v>
       </c>
-      <c r="W19" s="49">
+      <c r="W19" s="34">
         <v>1515</v>
       </c>
-      <c r="X19" s="49">
+      <c r="X19" s="34">
         <v>68172421</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="32">
         <v>39088</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="32">
         <v>1755866879</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="32">
         <v>20451</v>
       </c>
-      <c r="F20" s="47">
+      <c r="F20" s="32">
         <v>903657107</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="32">
         <v>13984</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="32">
         <v>625008488</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="32">
         <v>1400</v>
       </c>
-      <c r="J20" s="47">
+      <c r="J20" s="32">
         <v>60946772</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="32">
         <v>455</v>
       </c>
-      <c r="L20" s="47">
+      <c r="L20" s="32">
         <v>16484598</v>
       </c>
-      <c r="M20" s="47">
+      <c r="M20" s="32">
         <v>183</v>
       </c>
-      <c r="N20" s="47">
+      <c r="N20" s="32">
         <v>8318443</v>
       </c>
       <c r="O20" s="2">
         <v>169</v>
       </c>
       <c r="P20" s="2">
         <v>8259773</v>
       </c>
       <c r="Q20" s="2">
         <v>14</v>
       </c>
       <c r="R20" s="2">
         <v>58670</v>
       </c>
-      <c r="S20" s="47">
+      <c r="S20" s="32">
         <v>528</v>
       </c>
-      <c r="T20" s="47">
+      <c r="T20" s="32">
         <v>31015152</v>
       </c>
-      <c r="U20" s="49">
+      <c r="U20" s="34">
         <v>265</v>
       </c>
-      <c r="V20" s="49">
+      <c r="V20" s="34">
         <v>24203610</v>
       </c>
-      <c r="W20" s="49">
+      <c r="W20" s="34">
         <v>1822</v>
       </c>
-      <c r="X20" s="49">
+      <c r="X20" s="34">
         <v>86232709</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="32">
         <v>39313</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="32">
         <v>1773123945</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="32">
         <v>21253</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="32">
         <v>942929794</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="32">
         <v>13610</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="32">
         <v>607933329</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="32">
         <v>776</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="32">
         <v>33079988</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="32">
         <v>352</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="32">
         <v>12818934</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="32">
         <v>165</v>
       </c>
-      <c r="N21" s="47">
+      <c r="N21" s="32">
         <v>6953669</v>
       </c>
       <c r="O21" s="2">
         <v>150</v>
       </c>
       <c r="P21" s="2">
         <v>6923233</v>
       </c>
       <c r="Q21" s="2">
         <v>15</v>
       </c>
       <c r="R21" s="2">
         <v>30436</v>
       </c>
-      <c r="S21" s="47">
+      <c r="S21" s="32">
         <v>635</v>
       </c>
-      <c r="T21" s="47">
+      <c r="T21" s="32">
         <v>37846208</v>
       </c>
-      <c r="U21" s="49">
+      <c r="U21" s="34">
         <v>332</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="34">
         <v>30318060</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W21" s="34">
         <v>2190</v>
       </c>
-      <c r="X21" s="49">
+      <c r="X21" s="34">
         <v>101243963</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="32">
         <v>79945</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="32">
         <v>3567011102</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="32">
         <v>43038</v>
       </c>
-      <c r="F22" s="47">
+      <c r="F22" s="32">
         <v>1864199979</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="32">
         <v>27906</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="32">
         <v>1251850336</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="32">
         <v>342</v>
       </c>
-      <c r="J22" s="47">
+      <c r="J22" s="32">
         <v>14468464</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="32">
         <v>1054</v>
       </c>
-      <c r="L22" s="47">
+      <c r="L22" s="32">
         <v>37920366</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="32">
         <v>363</v>
       </c>
-      <c r="N22" s="47">
+      <c r="N22" s="32">
         <v>15804485</v>
       </c>
       <c r="O22" s="2">
         <v>336</v>
       </c>
       <c r="P22" s="2">
         <v>15733787</v>
       </c>
       <c r="Q22" s="2">
         <v>27</v>
       </c>
       <c r="R22" s="2">
         <v>70698</v>
       </c>
-      <c r="S22" s="47">
+      <c r="S22" s="32">
         <v>1180</v>
       </c>
-      <c r="T22" s="47">
+      <c r="T22" s="32">
         <v>69747724</v>
       </c>
-      <c r="U22" s="49">
+      <c r="U22" s="34">
         <v>768</v>
       </c>
-      <c r="V22" s="49">
+      <c r="V22" s="34">
         <v>70192860</v>
       </c>
-      <c r="W22" s="49">
+      <c r="W22" s="34">
         <v>5294</v>
       </c>
-      <c r="X22" s="49">
+      <c r="X22" s="34">
         <v>242826888</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="32">
         <v>31533</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="32">
         <v>1375301128</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="32">
         <v>15104</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="32">
         <v>624283090</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="32">
         <v>11045</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="32">
         <v>493605284</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="32">
         <v>2098</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="32">
         <v>90750792</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="32">
         <v>384</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="32">
         <v>13749312</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="32">
         <v>111</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="32">
         <v>4813456</v>
       </c>
       <c r="O23" s="2">
         <v>102</v>
       </c>
       <c r="P23" s="2">
         <v>4784572</v>
       </c>
       <c r="Q23" s="2">
         <v>9</v>
       </c>
       <c r="R23" s="2">
         <v>28884</v>
       </c>
-      <c r="S23" s="47">
+      <c r="S23" s="32">
         <v>389</v>
       </c>
-      <c r="T23" s="47">
+      <c r="T23" s="32">
         <v>22908144</v>
       </c>
-      <c r="U23" s="49">
+      <c r="U23" s="34">
         <v>315</v>
       </c>
-      <c r="V23" s="49">
+      <c r="V23" s="34">
         <v>28794150</v>
       </c>
-      <c r="W23" s="49">
+      <c r="W23" s="34">
         <v>2087</v>
       </c>
-      <c r="X23" s="49">
+      <c r="X23" s="34">
         <v>96396900</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="32">
         <v>37963</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="32">
         <v>1679765363</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="32">
         <v>18202</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="32">
         <v>767946762</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="32">
         <v>15354</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="32">
         <v>686563980</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="32">
         <v>131</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="32">
         <v>5518188</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="32">
         <v>389</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="32">
         <v>13973706</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="32">
         <v>139</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="32">
         <v>6473038</v>
       </c>
       <c r="O24" s="2">
         <v>130</v>
       </c>
       <c r="P24" s="2">
         <v>6449035</v>
       </c>
       <c r="Q24" s="2">
         <v>9</v>
       </c>
       <c r="R24" s="2">
         <v>24003</v>
       </c>
-      <c r="S24" s="47">
+      <c r="S24" s="32">
         <v>639</v>
       </c>
-      <c r="T24" s="47">
+      <c r="T24" s="32">
         <v>38292176</v>
       </c>
-      <c r="U24" s="49">
+      <c r="U24" s="34">
         <v>394</v>
       </c>
-      <c r="V24" s="49">
+      <c r="V24" s="34">
         <v>35990490</v>
       </c>
-      <c r="W24" s="49">
+      <c r="W24" s="34">
         <v>2715</v>
       </c>
-      <c r="X24" s="49">
+      <c r="X24" s="34">
         <v>125007023</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="32">
         <v>28255</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="32">
         <v>1222072909</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="32">
         <v>14953</v>
       </c>
-      <c r="F25" s="47">
+      <c r="F25" s="32">
         <v>605897984</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="32">
         <v>9356</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="32">
         <v>419592712</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="32">
         <v>459</v>
       </c>
-      <c r="J25" s="47">
+      <c r="J25" s="32">
         <v>19576688</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="32">
         <v>283</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="32">
         <v>9998496</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="32">
         <v>166</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="32">
         <v>7822257</v>
       </c>
       <c r="O25" s="2">
         <v>156</v>
       </c>
       <c r="P25" s="2">
         <v>7806181</v>
       </c>
       <c r="Q25" s="2">
         <v>10</v>
       </c>
       <c r="R25" s="2">
         <v>16076</v>
       </c>
-      <c r="S25" s="47">
+      <c r="S25" s="32">
         <v>512</v>
       </c>
-      <c r="T25" s="47">
+      <c r="T25" s="32">
         <v>30298968</v>
       </c>
-      <c r="U25" s="49">
+      <c r="U25" s="34">
         <v>311</v>
       </c>
-      <c r="V25" s="49">
+      <c r="V25" s="34">
         <v>28428510</v>
       </c>
-      <c r="W25" s="49">
+      <c r="W25" s="34">
         <v>2215</v>
       </c>
-      <c r="X25" s="49">
+      <c r="X25" s="34">
         <v>100457294</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="32">
         <v>53934</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="32">
         <v>2303281967</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="32">
         <v>28247</v>
       </c>
-      <c r="F26" s="47">
+      <c r="F26" s="32">
         <v>1120713338</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="32">
         <v>13764</v>
       </c>
-      <c r="H26" s="47">
+      <c r="H26" s="32">
         <v>618817159</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="32">
         <v>5298</v>
       </c>
-      <c r="J26" s="47">
+      <c r="J26" s="32">
         <v>228734516</v>
       </c>
-      <c r="K26" s="47">
+      <c r="K26" s="32">
         <v>572</v>
       </c>
-      <c r="L26" s="47">
+      <c r="L26" s="32">
         <v>20524920</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="32">
         <v>214</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="32">
         <v>8915436</v>
       </c>
       <c r="O26" s="2">
         <v>192</v>
       </c>
       <c r="P26" s="2">
         <v>8864130</v>
       </c>
       <c r="Q26" s="2">
         <v>22</v>
       </c>
       <c r="R26" s="2">
         <v>51306</v>
       </c>
-      <c r="S26" s="47">
+      <c r="S26" s="32">
         <v>433</v>
       </c>
-      <c r="T26" s="47">
+      <c r="T26" s="32">
         <v>25962888</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="34">
         <v>711</v>
       </c>
-      <c r="V26" s="49">
+      <c r="V26" s="34">
         <v>64977480</v>
       </c>
-      <c r="W26" s="49">
+      <c r="W26" s="34">
         <v>4695</v>
       </c>
-      <c r="X26" s="49">
+      <c r="X26" s="34">
         <v>214636230</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="32">
         <v>20195</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D27" s="32">
         <v>893105307</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="32">
         <v>6626</v>
       </c>
-      <c r="F27" s="47">
+      <c r="F27" s="32">
         <v>280308973</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="32">
         <v>4402</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="32">
         <v>197731756</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="32">
         <v>7248</v>
       </c>
-      <c r="J27" s="47">
+      <c r="J27" s="32">
         <v>313825131</v>
       </c>
-      <c r="K27" s="47">
+      <c r="K27" s="32">
         <v>261</v>
       </c>
-      <c r="L27" s="47">
+      <c r="L27" s="32">
         <v>9290508</v>
       </c>
-      <c r="M27" s="47">
+      <c r="M27" s="32">
         <v>45</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="32">
         <v>2006153</v>
       </c>
       <c r="O27" s="2">
         <v>40</v>
       </c>
       <c r="P27" s="2">
         <v>1993037</v>
       </c>
       <c r="Q27" s="2">
         <v>5</v>
       </c>
       <c r="R27" s="2">
         <v>13116</v>
       </c>
-      <c r="S27" s="47">
+      <c r="S27" s="32">
         <v>122</v>
       </c>
-      <c r="T27" s="47">
+      <c r="T27" s="32">
         <v>7278768</v>
       </c>
-      <c r="U27" s="49">
+      <c r="U27" s="34">
         <v>260</v>
       </c>
-      <c r="V27" s="49">
+      <c r="V27" s="34">
         <v>23751570</v>
       </c>
-      <c r="W27" s="49">
+      <c r="W27" s="34">
         <v>1231</v>
       </c>
-      <c r="X27" s="49">
+      <c r="X27" s="34">
         <v>58912448</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="47">
+      <c r="C28" s="32">
         <v>31590</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="32">
         <v>1405717407</v>
       </c>
-      <c r="E28" s="47">
+      <c r="E28" s="32">
         <v>12469</v>
       </c>
-      <c r="F28" s="47">
+      <c r="F28" s="32">
         <v>541189312</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="32">
         <v>8771</v>
       </c>
-      <c r="H28" s="47">
+      <c r="H28" s="32">
         <v>392955204</v>
       </c>
-      <c r="I28" s="47">
+      <c r="I28" s="32">
         <v>7760</v>
       </c>
-      <c r="J28" s="47">
+      <c r="J28" s="32">
         <v>336550248</v>
       </c>
-      <c r="K28" s="47">
+      <c r="K28" s="32">
         <v>340</v>
       </c>
-      <c r="L28" s="47">
+      <c r="L28" s="32">
         <v>11786124</v>
       </c>
-      <c r="M28" s="47">
+      <c r="M28" s="32">
         <v>126</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="32">
         <v>5554879</v>
       </c>
       <c r="O28" s="2">
         <v>120</v>
       </c>
       <c r="P28" s="2">
         <v>5529851</v>
       </c>
       <c r="Q28" s="2">
         <v>6</v>
       </c>
       <c r="R28" s="2">
         <v>25028</v>
       </c>
-      <c r="S28" s="47">
+      <c r="S28" s="32">
         <v>363</v>
       </c>
-      <c r="T28" s="47">
+      <c r="T28" s="32">
         <v>21841176</v>
       </c>
-      <c r="U28" s="49">
+      <c r="U28" s="34">
         <v>299</v>
       </c>
-      <c r="V28" s="49">
+      <c r="V28" s="34">
         <v>27326580</v>
       </c>
-      <c r="W28" s="49">
+      <c r="W28" s="34">
         <v>1462</v>
       </c>
-      <c r="X28" s="49">
+      <c r="X28" s="34">
         <v>68513884</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="32">
         <v>6064</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="32">
         <v>228810291</v>
       </c>
-      <c r="E29" s="47">
+      <c r="E29" s="32">
         <v>3690</v>
       </c>
-      <c r="F29" s="47">
+      <c r="F29" s="32">
         <v>120057067</v>
       </c>
-      <c r="G29" s="47">
+      <c r="G29" s="32">
         <v>1777</v>
       </c>
-      <c r="H29" s="47">
+      <c r="H29" s="32">
         <v>80211936</v>
       </c>
-      <c r="I29" s="47">
+      <c r="I29" s="32">
         <v>27</v>
       </c>
-      <c r="J29" s="47">
+      <c r="J29" s="32">
         <v>1095656</v>
       </c>
-      <c r="K29" s="47">
+      <c r="K29" s="32">
         <v>65</v>
       </c>
-      <c r="L29" s="47">
+      <c r="L29" s="32">
         <v>2391936</v>
       </c>
-      <c r="M29" s="47">
+      <c r="M29" s="32">
         <v>19</v>
       </c>
-      <c r="N29" s="47">
+      <c r="N29" s="32">
         <v>850943</v>
       </c>
       <c r="O29" s="2">
         <v>17</v>
       </c>
       <c r="P29" s="2">
         <v>848951</v>
       </c>
       <c r="Q29" s="2">
         <v>2</v>
       </c>
       <c r="R29" s="2">
         <v>1992</v>
       </c>
-      <c r="S29" s="47">
+      <c r="S29" s="32">
         <v>51</v>
       </c>
-      <c r="T29" s="47">
+      <c r="T29" s="32">
         <v>2918328</v>
       </c>
-      <c r="U29" s="49">
+      <c r="U29" s="34">
         <v>45</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V29" s="34">
         <v>4108440</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="34">
         <v>390</v>
       </c>
-      <c r="X29" s="49">
+      <c r="X29" s="34">
         <v>17175985</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="32">
         <v>37835</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="32">
         <v>1710181092</v>
       </c>
-      <c r="E30" s="47">
+      <c r="E30" s="32">
         <v>18707</v>
       </c>
-      <c r="F30" s="47">
+      <c r="F30" s="32">
         <v>842879509</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="32">
         <v>16071</v>
       </c>
-      <c r="H30" s="47">
+      <c r="H30" s="32">
         <v>720463253</v>
       </c>
-      <c r="I30" s="47">
+      <c r="I30" s="32">
         <v>854</v>
       </c>
-      <c r="J30" s="47">
+      <c r="J30" s="32">
         <v>37092672</v>
       </c>
-      <c r="K30" s="47">
+      <c r="K30" s="32">
         <v>160</v>
       </c>
-      <c r="L30" s="47">
+      <c r="L30" s="32">
         <v>5731530</v>
       </c>
-      <c r="M30" s="47">
+      <c r="M30" s="32">
         <v>145</v>
       </c>
-      <c r="N30" s="47">
+      <c r="N30" s="32">
         <v>6211733</v>
       </c>
       <c r="O30" s="2">
         <v>136</v>
       </c>
       <c r="P30" s="2">
         <v>6182840</v>
       </c>
       <c r="Q30" s="2">
         <v>9</v>
       </c>
       <c r="R30" s="2">
         <v>28893</v>
       </c>
-      <c r="S30" s="47">
+      <c r="S30" s="32">
         <v>230</v>
       </c>
-      <c r="T30" s="47">
+      <c r="T30" s="32">
         <v>13746880</v>
       </c>
-      <c r="U30" s="49">
+      <c r="U30" s="34">
         <v>198</v>
       </c>
-      <c r="V30" s="49">
+      <c r="V30" s="34">
         <v>18094170</v>
       </c>
-      <c r="W30" s="49">
+      <c r="W30" s="34">
         <v>1470</v>
       </c>
-      <c r="X30" s="49">
+      <c r="X30" s="34">
         <v>65961345</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="47">
+      <c r="C31" s="32">
         <v>30251</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="32">
         <v>1357844285</v>
       </c>
-      <c r="E31" s="47">
+      <c r="E31" s="32">
         <v>16762</v>
       </c>
-      <c r="F31" s="47">
+      <c r="F31" s="32">
         <v>739776609</v>
       </c>
-      <c r="G31" s="47">
+      <c r="G31" s="32">
         <v>10997</v>
       </c>
-      <c r="H31" s="47">
+      <c r="H31" s="32">
         <v>494894436</v>
       </c>
-      <c r="I31" s="47">
+      <c r="I31" s="32">
         <v>197</v>
       </c>
-      <c r="J31" s="47">
+      <c r="J31" s="32">
         <v>8736224</v>
       </c>
-      <c r="K31" s="47">
+      <c r="K31" s="32">
         <v>401</v>
       </c>
-      <c r="L31" s="47">
+      <c r="L31" s="32">
         <v>14479590</v>
       </c>
-      <c r="M31" s="47">
+      <c r="M31" s="32">
         <v>113</v>
       </c>
-      <c r="N31" s="47">
+      <c r="N31" s="32">
         <v>4502590</v>
       </c>
       <c r="O31" s="2">
         <v>102</v>
       </c>
       <c r="P31" s="2">
         <v>4470209</v>
       </c>
       <c r="Q31" s="2">
         <v>11</v>
       </c>
       <c r="R31" s="2">
         <v>32381</v>
       </c>
-      <c r="S31" s="47">
+      <c r="S31" s="32">
         <v>385</v>
       </c>
-      <c r="T31" s="47">
+      <c r="T31" s="32">
         <v>22893700</v>
       </c>
-      <c r="U31" s="49">
+      <c r="U31" s="34">
         <v>174</v>
       </c>
-      <c r="V31" s="49">
+      <c r="V31" s="34">
         <v>15900330</v>
       </c>
-      <c r="W31" s="49">
+      <c r="W31" s="34">
         <v>1222</v>
       </c>
-      <c r="X31" s="49">
+      <c r="X31" s="34">
         <v>56660806</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C32" s="32">
         <v>20326</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="32">
         <v>916028055</v>
       </c>
-      <c r="E32" s="47">
+      <c r="E32" s="32">
         <v>9896</v>
       </c>
-      <c r="F32" s="47">
+      <c r="F32" s="32">
         <v>435980696</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="32">
         <v>8654</v>
       </c>
-      <c r="H32" s="47">
+      <c r="H32" s="32">
         <v>389294796</v>
       </c>
-      <c r="I32" s="47">
+      <c r="I32" s="32">
         <v>58</v>
       </c>
-      <c r="J32" s="47">
+      <c r="J32" s="32">
         <v>2648440</v>
       </c>
-      <c r="K32" s="47">
+      <c r="K32" s="32">
         <v>163</v>
       </c>
-      <c r="L32" s="47">
+      <c r="L32" s="32">
         <v>5843226</v>
       </c>
-      <c r="M32" s="47">
+      <c r="M32" s="32">
         <v>91</v>
       </c>
-      <c r="N32" s="47">
+      <c r="N32" s="32">
         <v>4455323</v>
       </c>
       <c r="O32" s="2">
         <v>85</v>
       </c>
       <c r="P32" s="2">
         <v>4439039</v>
       </c>
       <c r="Q32" s="2">
         <v>6</v>
       </c>
       <c r="R32" s="2">
         <v>16284</v>
       </c>
-      <c r="S32" s="47">
+      <c r="S32" s="32">
         <v>282</v>
       </c>
-      <c r="T32" s="47">
+      <c r="T32" s="32">
         <v>16871736</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U32" s="34">
         <v>151</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="34">
         <v>13797900</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="34">
         <v>1031</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X32" s="34">
         <v>47135938</v>
       </c>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C33" s="32">
         <v>6954</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="32">
         <v>311227942</v>
       </c>
-      <c r="E33" s="47">
+      <c r="E33" s="32">
         <v>4613</v>
       </c>
-      <c r="F33" s="47">
+      <c r="F33" s="32">
         <v>205162089</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="32">
         <v>1722</v>
       </c>
-      <c r="H33" s="47">
+      <c r="H33" s="32">
         <v>76552000</v>
       </c>
-      <c r="I33" s="47">
+      <c r="I33" s="32">
         <v>48</v>
       </c>
-      <c r="J33" s="47">
+      <c r="J33" s="32">
         <v>1984516</v>
       </c>
-      <c r="K33" s="47">
+      <c r="K33" s="32">
         <v>139</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L33" s="32">
         <v>5060106</v>
       </c>
-      <c r="M33" s="47">
+      <c r="M33" s="32">
         <v>17</v>
       </c>
-      <c r="N33" s="47">
+      <c r="N33" s="32">
         <v>797785</v>
       </c>
       <c r="O33" s="2">
         <v>15</v>
       </c>
       <c r="P33" s="2">
         <v>791637</v>
       </c>
       <c r="Q33" s="2">
         <v>2</v>
       </c>
       <c r="R33" s="2">
         <v>6148</v>
       </c>
-      <c r="S33" s="47">
+      <c r="S33" s="32">
         <v>41</v>
       </c>
-      <c r="T33" s="47">
+      <c r="T33" s="32">
         <v>2431128</v>
       </c>
-      <c r="U33" s="49">
+      <c r="U33" s="34">
         <v>50</v>
       </c>
-      <c r="V33" s="49">
+      <c r="V33" s="34">
         <v>4570500</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="34">
         <v>324</v>
       </c>
-      <c r="X33" s="49">
+      <c r="X33" s="34">
         <v>14669818</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="50">
+      <c r="C34" s="35">
         <v>949</v>
       </c>
-      <c r="D34" s="51">
+      <c r="D34" s="36">
         <v>42770971</v>
       </c>
-      <c r="E34" s="51">
+      <c r="E34" s="36">
         <v>463</v>
       </c>
-      <c r="F34" s="51">
+      <c r="F34" s="36">
         <v>20954210</v>
       </c>
-      <c r="G34" s="51">
+      <c r="G34" s="36">
         <v>429</v>
       </c>
-      <c r="H34" s="51">
+      <c r="H34" s="36">
         <v>19007092</v>
       </c>
-      <c r="I34" s="51">
+      <c r="I34" s="36">
         <v>7</v>
       </c>
-      <c r="J34" s="51">
+      <c r="J34" s="36">
         <v>304752</v>
       </c>
-      <c r="K34" s="51">
+      <c r="K34" s="36">
         <v>16</v>
       </c>
-      <c r="L34" s="51">
+      <c r="L34" s="36">
         <v>585024</v>
       </c>
-      <c r="M34" s="51">
+      <c r="M34" s="36">
         <v>2</v>
       </c>
-      <c r="N34" s="51">
+      <c r="N34" s="36">
         <v>53568</v>
       </c>
-      <c r="O34" s="52">
+      <c r="O34" s="37">
         <v>2</v>
       </c>
-      <c r="P34" s="52">
+      <c r="P34" s="37">
         <v>53568</v>
       </c>
-      <c r="Q34" s="52">
+      <c r="Q34" s="37">
         <v>0</v>
       </c>
-      <c r="R34" s="52">
+      <c r="R34" s="37">
         <v>0</v>
       </c>
-      <c r="S34" s="51">
+      <c r="S34" s="36">
         <v>7</v>
       </c>
-      <c r="T34" s="51">
+      <c r="T34" s="36">
         <v>409248</v>
       </c>
-      <c r="U34" s="53">
+      <c r="U34" s="38">
         <v>7</v>
       </c>
-      <c r="V34" s="53">
+      <c r="V34" s="38">
         <v>639870</v>
       </c>
-      <c r="W34" s="53">
+      <c r="W34" s="38">
         <v>18</v>
       </c>
-      <c r="X34" s="53">
+      <c r="X34" s="38">
         <v>817207</v>
       </c>
     </row>
-    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25">
+    <row r="35" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>138</v>
-[...32 lines deleted...]
-      <c r="D40" s="43"/>
+        <v>137</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="U35" s="46"/>
+      <c r="V35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+    </row>
+    <row r="36" spans="1:24" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="D40" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="K6:L7"/>
     <mergeCell ref="A4:B11"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:H7"/>
     <mergeCell ref="I6:J7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="W6:X7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="O7:P7"/>
@@ -33328,2305 +37833,69 @@
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="S6:T7"/>
     <mergeCell ref="U6:V7"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="X10:X11"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
   </mergeCells>
   <phoneticPr fontId="43" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...2235 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>