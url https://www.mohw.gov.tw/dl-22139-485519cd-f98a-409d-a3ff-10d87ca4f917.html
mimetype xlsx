--- v0 (2026-05-15)
+++ v1 (2026-10-04)
@@ -1,218 +1,393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150930\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F629A101-048D-465E-8CA9-71896CBCE647}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C20C4D1-3F24-4D01-8D14-A804A5A02B08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="796" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3720" yWindow="2010" windowWidth="21075" windowHeight="13470" tabRatio="796" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="43" r:id="rId1"/>
-    <sheet name="2025" sheetId="70" r:id="rId2"/>
-[...15 lines deleted...]
-    <sheet name="2015" sheetId="49" r:id="rId18"/>
+    <sheet name="Jan.-June., 2026" sheetId="71" r:id="rId2"/>
+    <sheet name="2025 " sheetId="73" r:id="rId3"/>
+    <sheet name="July-Dec., 2025" sheetId="72" state="hidden" r:id="rId4"/>
+    <sheet name="Jan.-June., 2025" sheetId="68" state="hidden" r:id="rId5"/>
+    <sheet name="2024" sheetId="67" r:id="rId6"/>
+    <sheet name="2023" sheetId="63" r:id="rId7"/>
+    <sheet name="2022" sheetId="60" r:id="rId8"/>
+    <sheet name="2021" sheetId="58" r:id="rId9"/>
+    <sheet name="2020" sheetId="55" r:id="rId10"/>
+    <sheet name="2019" sheetId="54" r:id="rId11"/>
+    <sheet name="2018" sheetId="53" r:id="rId12"/>
+    <sheet name="2017" sheetId="52" r:id="rId13"/>
+    <sheet name="2016" sheetId="47" r:id="rId14"/>
+    <sheet name="2015" sheetId="49" r:id="rId15"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C21" i="43" l="1"/>
-[...94 lines deleted...]
-  <c r="C59" i="69"/>
+  <c r="F81" i="73" l="1"/>
+  <c r="E81" i="73"/>
+  <c r="D81" i="73"/>
+  <c r="C81" i="73"/>
+  <c r="F80" i="73"/>
+  <c r="E80" i="73"/>
+  <c r="D80" i="73"/>
+  <c r="C80" i="73"/>
+  <c r="F79" i="73"/>
+  <c r="E79" i="73"/>
+  <c r="D79" i="73"/>
+  <c r="C79" i="73"/>
+  <c r="F78" i="73"/>
+  <c r="E78" i="73"/>
+  <c r="D78" i="73"/>
+  <c r="C78" i="73"/>
+  <c r="F77" i="73"/>
+  <c r="E77" i="73"/>
+  <c r="D77" i="73"/>
+  <c r="C77" i="73"/>
+  <c r="F76" i="73"/>
+  <c r="E76" i="73"/>
+  <c r="D76" i="73"/>
+  <c r="C76" i="73"/>
+  <c r="F75" i="73"/>
+  <c r="E75" i="73"/>
+  <c r="D75" i="73"/>
+  <c r="C75" i="73"/>
+  <c r="F74" i="73"/>
+  <c r="E74" i="73"/>
+  <c r="D74" i="73"/>
+  <c r="C74" i="73"/>
+  <c r="F73" i="73"/>
+  <c r="E73" i="73"/>
+  <c r="D73" i="73"/>
+  <c r="C73" i="73"/>
+  <c r="F72" i="73"/>
+  <c r="E72" i="73"/>
+  <c r="D72" i="73"/>
+  <c r="C72" i="73"/>
+  <c r="F71" i="73"/>
+  <c r="E71" i="73"/>
+  <c r="D71" i="73"/>
+  <c r="C71" i="73"/>
+  <c r="F70" i="73"/>
+  <c r="E70" i="73"/>
+  <c r="D70" i="73"/>
+  <c r="C70" i="73"/>
+  <c r="F69" i="73"/>
+  <c r="E69" i="73"/>
+  <c r="D69" i="73"/>
+  <c r="C69" i="73"/>
+  <c r="F68" i="73"/>
+  <c r="E68" i="73"/>
+  <c r="D68" i="73"/>
+  <c r="C68" i="73"/>
+  <c r="F67" i="73"/>
+  <c r="E67" i="73"/>
+  <c r="D67" i="73"/>
+  <c r="C67" i="73"/>
+  <c r="F66" i="73"/>
+  <c r="E66" i="73"/>
+  <c r="D66" i="73"/>
+  <c r="C66" i="73"/>
+  <c r="F65" i="73"/>
+  <c r="E65" i="73"/>
+  <c r="D65" i="73"/>
+  <c r="C65" i="73"/>
+  <c r="F64" i="73"/>
+  <c r="E64" i="73"/>
+  <c r="D64" i="73"/>
+  <c r="C64" i="73"/>
+  <c r="F63" i="73"/>
+  <c r="E63" i="73"/>
+  <c r="D63" i="73"/>
+  <c r="C63" i="73"/>
+  <c r="F62" i="73"/>
+  <c r="E62" i="73"/>
+  <c r="D62" i="73"/>
+  <c r="C62" i="73"/>
+  <c r="F61" i="73"/>
+  <c r="E61" i="73"/>
+  <c r="D61" i="73"/>
+  <c r="C61" i="73"/>
+  <c r="F60" i="73"/>
+  <c r="E60" i="73"/>
+  <c r="D60" i="73"/>
+  <c r="C60" i="73"/>
+  <c r="F59" i="73"/>
+  <c r="E59" i="73"/>
+  <c r="D59" i="73"/>
+  <c r="C59" i="73"/>
+  <c r="F81" i="72"/>
+  <c r="E81" i="72"/>
+  <c r="D81" i="72"/>
+  <c r="C81" i="72"/>
+  <c r="F80" i="72"/>
+  <c r="E80" i="72"/>
+  <c r="D80" i="72"/>
+  <c r="C80" i="72"/>
+  <c r="F79" i="72"/>
+  <c r="E79" i="72"/>
+  <c r="D79" i="72"/>
+  <c r="C79" i="72"/>
+  <c r="F78" i="72"/>
+  <c r="E78" i="72"/>
+  <c r="D78" i="72"/>
+  <c r="C78" i="72"/>
+  <c r="F77" i="72"/>
+  <c r="E77" i="72"/>
+  <c r="D77" i="72"/>
+  <c r="C77" i="72"/>
+  <c r="F76" i="72"/>
+  <c r="E76" i="72"/>
+  <c r="D76" i="72"/>
+  <c r="C76" i="72"/>
+  <c r="F75" i="72"/>
+  <c r="E75" i="72"/>
+  <c r="D75" i="72"/>
+  <c r="C75" i="72"/>
+  <c r="F74" i="72"/>
+  <c r="E74" i="72"/>
+  <c r="D74" i="72"/>
+  <c r="C74" i="72"/>
+  <c r="F73" i="72"/>
+  <c r="E73" i="72"/>
+  <c r="D73" i="72"/>
+  <c r="C73" i="72"/>
+  <c r="F72" i="72"/>
+  <c r="E72" i="72"/>
+  <c r="D72" i="72"/>
+  <c r="C72" i="72"/>
+  <c r="F71" i="72"/>
+  <c r="E71" i="72"/>
+  <c r="D71" i="72"/>
+  <c r="C71" i="72"/>
+  <c r="F70" i="72"/>
+  <c r="E70" i="72"/>
+  <c r="D70" i="72"/>
+  <c r="C70" i="72"/>
+  <c r="F69" i="72"/>
+  <c r="E69" i="72"/>
+  <c r="D69" i="72"/>
+  <c r="C69" i="72"/>
+  <c r="F68" i="72"/>
+  <c r="E68" i="72"/>
+  <c r="D68" i="72"/>
+  <c r="C68" i="72"/>
+  <c r="F67" i="72"/>
+  <c r="E67" i="72"/>
+  <c r="D67" i="72"/>
+  <c r="C67" i="72"/>
+  <c r="F66" i="72"/>
+  <c r="E66" i="72"/>
+  <c r="D66" i="72"/>
+  <c r="C66" i="72"/>
+  <c r="F65" i="72"/>
+  <c r="E65" i="72"/>
+  <c r="D65" i="72"/>
+  <c r="C65" i="72"/>
+  <c r="F64" i="72"/>
+  <c r="E64" i="72"/>
+  <c r="D64" i="72"/>
+  <c r="C64" i="72"/>
+  <c r="F63" i="72"/>
+  <c r="E63" i="72"/>
+  <c r="D63" i="72"/>
+  <c r="C63" i="72"/>
+  <c r="F62" i="72"/>
+  <c r="E62" i="72"/>
+  <c r="D62" i="72"/>
+  <c r="C62" i="72"/>
+  <c r="F61" i="72"/>
+  <c r="E61" i="72"/>
+  <c r="D61" i="72"/>
+  <c r="C61" i="72"/>
+  <c r="F60" i="72"/>
+  <c r="E60" i="72"/>
+  <c r="D60" i="72"/>
+  <c r="C60" i="72"/>
+  <c r="F59" i="72"/>
+  <c r="E59" i="72"/>
+  <c r="D59" i="72"/>
+  <c r="C59" i="72"/>
+  <c r="F82" i="71" l="1"/>
+  <c r="E82" i="71"/>
+  <c r="D82" i="71"/>
+  <c r="C82" i="71"/>
+  <c r="F81" i="71"/>
+  <c r="E81" i="71"/>
+  <c r="D81" i="71"/>
+  <c r="C81" i="71"/>
+  <c r="F80" i="71"/>
+  <c r="E80" i="71"/>
+  <c r="D80" i="71"/>
+  <c r="C80" i="71"/>
+  <c r="F79" i="71"/>
+  <c r="E79" i="71"/>
+  <c r="D79" i="71"/>
+  <c r="C79" i="71"/>
+  <c r="F78" i="71"/>
+  <c r="E78" i="71"/>
+  <c r="D78" i="71"/>
+  <c r="C78" i="71"/>
+  <c r="F77" i="71"/>
+  <c r="E77" i="71"/>
+  <c r="D77" i="71"/>
+  <c r="C77" i="71"/>
+  <c r="F76" i="71"/>
+  <c r="E76" i="71"/>
+  <c r="D76" i="71"/>
+  <c r="C76" i="71"/>
+  <c r="F75" i="71"/>
+  <c r="E75" i="71"/>
+  <c r="D75" i="71"/>
+  <c r="C75" i="71"/>
+  <c r="F74" i="71"/>
+  <c r="E74" i="71"/>
+  <c r="D74" i="71"/>
+  <c r="C74" i="71"/>
+  <c r="F73" i="71"/>
+  <c r="E73" i="71"/>
+  <c r="D73" i="71"/>
+  <c r="C73" i="71"/>
+  <c r="F72" i="71"/>
+  <c r="E72" i="71"/>
+  <c r="D72" i="71"/>
+  <c r="C72" i="71"/>
+  <c r="F71" i="71"/>
+  <c r="E71" i="71"/>
+  <c r="D71" i="71"/>
+  <c r="C71" i="71"/>
+  <c r="F70" i="71"/>
+  <c r="E70" i="71"/>
+  <c r="D70" i="71"/>
+  <c r="C70" i="71"/>
+  <c r="F69" i="71"/>
+  <c r="E69" i="71"/>
+  <c r="D69" i="71"/>
+  <c r="C69" i="71"/>
+  <c r="F68" i="71"/>
+  <c r="E68" i="71"/>
+  <c r="D68" i="71"/>
+  <c r="C68" i="71"/>
+  <c r="F67" i="71"/>
+  <c r="E67" i="71"/>
+  <c r="D67" i="71"/>
+  <c r="C67" i="71"/>
+  <c r="F66" i="71"/>
+  <c r="E66" i="71"/>
+  <c r="D66" i="71"/>
+  <c r="C66" i="71"/>
+  <c r="F65" i="71"/>
+  <c r="E65" i="71"/>
+  <c r="D65" i="71"/>
+  <c r="C65" i="71"/>
+  <c r="F64" i="71"/>
+  <c r="E64" i="71"/>
+  <c r="D64" i="71"/>
+  <c r="C64" i="71"/>
+  <c r="F63" i="71"/>
+  <c r="E63" i="71"/>
+  <c r="D63" i="71"/>
+  <c r="C63" i="71"/>
+  <c r="F62" i="71"/>
+  <c r="E62" i="71"/>
+  <c r="D62" i="71"/>
+  <c r="C62" i="71"/>
+  <c r="F61" i="71"/>
+  <c r="E61" i="71"/>
+  <c r="D61" i="71"/>
+  <c r="C61" i="71"/>
+  <c r="F60" i="71"/>
+  <c r="E60" i="71"/>
+  <c r="D60" i="71"/>
+  <c r="C60" i="71"/>
   <c r="F82" i="68"/>
   <c r="E82" i="68"/>
   <c r="D82" i="68"/>
   <c r="C82" i="68"/>
   <c r="F81" i="68"/>
   <c r="E81" i="68"/>
   <c r="D81" i="68"/>
   <c r="C81" i="68"/>
   <c r="F80" i="68"/>
   <c r="E80" i="68"/>
   <c r="D80" i="68"/>
   <c r="C80" i="68"/>
   <c r="F79" i="68"/>
   <c r="E79" i="68"/>
   <c r="D79" i="68"/>
   <c r="C79" i="68"/>
   <c r="F78" i="68"/>
   <c r="E78" i="68"/>
   <c r="D78" i="68"/>
   <c r="C78" i="68"/>
   <c r="F77" i="68"/>
   <c r="E77" i="68"/>
   <c r="D77" i="68"/>
   <c r="C77" i="68"/>
   <c r="F76" i="68"/>
@@ -353,234 +528,50 @@
   <c r="C65" i="67"/>
   <c r="F64" i="67"/>
   <c r="E64" i="67"/>
   <c r="D64" i="67"/>
   <c r="C64" i="67"/>
   <c r="F63" i="67"/>
   <c r="E63" i="67"/>
   <c r="D63" i="67"/>
   <c r="C63" i="67"/>
   <c r="F62" i="67"/>
   <c r="E62" i="67"/>
   <c r="D62" i="67"/>
   <c r="C62" i="67"/>
   <c r="F61" i="67"/>
   <c r="E61" i="67"/>
   <c r="D61" i="67"/>
   <c r="C61" i="67"/>
   <c r="F60" i="67"/>
   <c r="E60" i="67"/>
   <c r="D60" i="67"/>
   <c r="C60" i="67"/>
   <c r="F59" i="67"/>
   <c r="E59" i="67"/>
   <c r="D59" i="67"/>
   <c r="C59" i="67"/>
-  <c r="F81" i="66"/>
-[...182 lines deleted...]
-  <c r="C59" i="65"/>
   <c r="F81" i="63" l="1"/>
   <c r="E81" i="63"/>
   <c r="D81" i="63"/>
   <c r="C81" i="63"/>
   <c r="F80" i="63"/>
   <c r="E80" i="63"/>
   <c r="D80" i="63"/>
   <c r="C80" i="63"/>
   <c r="F79" i="63"/>
   <c r="E79" i="63"/>
   <c r="D79" i="63"/>
   <c r="C79" i="63"/>
   <c r="F78" i="63"/>
   <c r="E78" i="63"/>
   <c r="D78" i="63"/>
   <c r="C78" i="63"/>
   <c r="F77" i="63"/>
   <c r="E77" i="63"/>
   <c r="D77" i="63"/>
   <c r="C77" i="63"/>
   <c r="F76" i="63"/>
   <c r="E76" i="63"/>
   <c r="D76" i="63"/>
   <c r="C76" i="63"/>
   <c r="F75" i="63"/>
@@ -629,234 +620,50 @@
   <c r="C65" i="63"/>
   <c r="F64" i="63"/>
   <c r="E64" i="63"/>
   <c r="D64" i="63"/>
   <c r="C64" i="63"/>
   <c r="F63" i="63"/>
   <c r="E63" i="63"/>
   <c r="D63" i="63"/>
   <c r="C63" i="63"/>
   <c r="F62" i="63"/>
   <c r="E62" i="63"/>
   <c r="D62" i="63"/>
   <c r="C62" i="63"/>
   <c r="F61" i="63"/>
   <c r="E61" i="63"/>
   <c r="D61" i="63"/>
   <c r="C61" i="63"/>
   <c r="F60" i="63"/>
   <c r="E60" i="63"/>
   <c r="D60" i="63"/>
   <c r="C60" i="63"/>
   <c r="F59" i="63"/>
   <c r="E59" i="63"/>
   <c r="D59" i="63"/>
   <c r="C59" i="63"/>
-  <c r="F81" i="62" l="1"/>
-[...182 lines deleted...]
-  <c r="C59" i="61"/>
   <c r="F81" i="60" l="1"/>
   <c r="E81" i="60"/>
   <c r="D81" i="60"/>
   <c r="C81" i="60"/>
   <c r="F80" i="60"/>
   <c r="E80" i="60"/>
   <c r="D80" i="60"/>
   <c r="C80" i="60"/>
   <c r="F79" i="60"/>
   <c r="E79" i="60"/>
   <c r="D79" i="60"/>
   <c r="C79" i="60"/>
   <c r="F78" i="60"/>
   <c r="E78" i="60"/>
   <c r="D78" i="60"/>
   <c r="C78" i="60"/>
   <c r="F77" i="60"/>
   <c r="E77" i="60"/>
   <c r="D77" i="60"/>
   <c r="C77" i="60"/>
   <c r="F76" i="60"/>
   <c r="E76" i="60"/>
   <c r="D76" i="60"/>
   <c r="C76" i="60"/>
   <c r="F75" i="60"/>
@@ -1311,50 +1118,156 @@
   <c r="D85" i="49"/>
   <c r="E85" i="49"/>
   <c r="F85" i="49"/>
   <c r="C86" i="49"/>
   <c r="D86" i="49"/>
   <c r="E86" i="49"/>
   <c r="F86" i="49"/>
   <c r="C87" i="49"/>
   <c r="D87" i="49"/>
   <c r="E87" i="49"/>
   <c r="F87" i="49"/>
   <c r="B9" i="43"/>
   <c r="C9" i="43"/>
   <c r="D9" i="43"/>
   <c r="E9" i="43"/>
   <c r="B10" i="43"/>
   <c r="C10" i="43"/>
   <c r="D10" i="43"/>
   <c r="E10" i="43"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
+    <author>統計處劉宛柔</author>
+  </authors>
+  <commentList>
+    <comment ref="A21" authorId="0" shapeId="0" xr:uid="{E5F331AD-8755-438B-9219-AAD85E30A89C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>115年9月桃園市修正114年下半年人數及金額</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處劉宛柔</author>
+  </authors>
+  <commentList>
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{FED92D63-604A-4935-ACE3-94AEF4EB639B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>115年9月修正人數及金額</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處劉宛柔</author>
+  </authors>
+  <commentList>
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{E35ECE2A-FB73-4031-8E92-5FB55BBCF5D5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>115</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>年9月修正人數及金額</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
     <author>統計處李佳霖</author>
   </authors>
   <commentList>
     <comment ref="A14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>113年8月修正人數及金額</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
@@ -1373,136 +1286,51 @@
             <charset val="136"/>
           </rPr>
           <t>113年9月修正人數及金額</t>
         </r>
       </text>
     </comment>
     <comment ref="A18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000003000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>11305修正男女人數</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-[...84 lines deleted...]
-<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處李佳霖</author>
   </authors>
   <commentList>
     <comment ref="A17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>11206</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正</t>
@@ -1511,110 +1339,110 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>新竹縣人數及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處黃素滿</author>
   </authors>
   <commentList>
     <comment ref="A3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-1100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1070816雲林縣修正人數及金額
 1071019高雄市修正人數及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>d04</author>
   </authors>
   <commentList>
     <comment ref="A3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-1300-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1050902</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>雲林縣修假牙</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2268" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1903" uniqueCount="124">
   <si>
     <t>Total</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Male</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Female</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>New Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taipei City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taichung City</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
@@ -3163,124 +2991,50 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2023/03/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...72 lines deleted...]
-    <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2022</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
@@ -3297,295 +3051,88 @@
         <family val="1"/>
       </rPr>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2023</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...143 lines deleted...]
-    <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>,2023</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2024/09/30</t>
-    </r>
-[...60 lines deleted...]
-      <t xml:space="preserve"> July-Dec., 2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/03/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -3785,75 +3332,50 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, July-Dec.</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...23 lines deleted...]
-    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
@@ -3915,158 +3437,283 @@
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
-[...18 lines deleted...]
-      </rPr>
       <t>下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, July-Dec.</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>上半年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve">, </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Jan.-June</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>人數</t>
+      <t>民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>人</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>) Persons</t>
+      <t>1-6</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Jan.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上半年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Jan.-June</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/09/30</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>桃園市</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>總計</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="##,###,##0"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
+    <numFmt numFmtId="179" formatCode="###,###,##0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
@@ -4150,50 +3797,75 @@
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -4410,50 +4082,74 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="179" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
@@ -4461,92 +4157,70 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="百分比" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4852,8307 +4526,837 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q29"/>
+  <dimension ref="A1:Q31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="8" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="C30" sqref="C30"/>
+      <selection pane="bottomRight" activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="5" width="33.33203125" customWidth="1"/>
     <col min="6" max="6" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="13" width="11.5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="11.5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="11.5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="21" max="34" width="9.5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10" bestFit="1" customWidth="1"/>
     <col min="36" max="39" width="13.83203125" customWidth="1"/>
     <col min="40" max="40" width="14.6640625" customWidth="1"/>
     <col min="41" max="50" width="9.5" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="9.83203125" customWidth="1"/>
     <col min="52" max="55" width="9.5" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.83203125" customWidth="1"/>
     <col min="57" max="72" width="9.5" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="10" bestFit="1" customWidth="1"/>
     <col min="74" max="78" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="33" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="42"/>
-[...1 lines deleted...]
-      <c r="E3" s="42"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
     </row>
     <row r="4" spans="1:17" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="37"/>
-[...3 lines deleted...]
-      <c r="E4" s="43"/>
+      <c r="A4" s="45"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="37"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="45"/>
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="42"/>
-[...1 lines deleted...]
-      <c r="E5" s="39" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="37"/>
-[...3 lines deleted...]
-      <c r="E6" s="40"/>
+      <c r="A6" s="45"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="48"/>
     </row>
     <row r="7" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="37"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="40"/>
+      <c r="E7" s="48"/>
     </row>
     <row r="8" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="38"/>
+      <c r="A8" s="46"/>
       <c r="B8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="41"/>
+      <c r="E8" s="49"/>
     </row>
     <row r="9" spans="1:17" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="54" t="s">
+      <c r="A9" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="5">
         <f>'2015'!C9</f>
         <v>5147</v>
       </c>
       <c r="C9" s="5">
         <f>'2015'!D9</f>
         <v>2880</v>
       </c>
       <c r="D9" s="5">
         <f>'2015'!E9</f>
         <v>2267</v>
       </c>
       <c r="E9" s="5">
         <f>'2015'!F9</f>
         <v>162694.5</v>
       </c>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
     </row>
     <row r="10" spans="1:17" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="5">
         <f>'2016'!C9</f>
         <v>4449</v>
       </c>
       <c r="C10" s="5">
         <f>'2016'!D9</f>
         <v>2486</v>
       </c>
       <c r="D10" s="5">
         <f>'2016'!E9</f>
         <v>1963</v>
       </c>
       <c r="E10" s="5">
         <f>'2016'!F9</f>
         <v>132678.11600000001</v>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5">
         <f>'2017'!C9</f>
         <v>4400</v>
       </c>
       <c r="C11" s="5">
         <f>'2017'!D9</f>
         <v>2473</v>
       </c>
       <c r="D11" s="5">
         <f>'2017'!E9</f>
         <v>1927</v>
       </c>
       <c r="E11" s="5">
         <f>'2017'!F9</f>
         <v>131113.95000000001</v>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="5">
         <f>'2018'!C9</f>
         <v>4734</v>
       </c>
       <c r="C12" s="5">
         <f>'2018'!D9</f>
         <v>2564</v>
       </c>
       <c r="D12" s="5">
         <f>'2018'!E9</f>
         <v>2170</v>
       </c>
       <c r="E12" s="5">
         <f>'2018'!F9</f>
         <v>142077.31899999999</v>
       </c>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
     </row>
     <row r="13" spans="1:17" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="5">
         <f>'2019'!C9</f>
         <v>5113</v>
       </c>
       <c r="C13" s="5">
         <f>'2019'!D9</f>
         <v>2835</v>
       </c>
       <c r="D13" s="5">
         <f>'2019'!E9</f>
         <v>2278</v>
       </c>
       <c r="E13" s="5">
         <f>'2019'!F9</f>
         <v>154453.79300000001</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
     </row>
     <row r="14" spans="1:17" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="36" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="5">
         <f>'2020'!C9</f>
         <v>5037</v>
       </c>
       <c r="C14" s="5">
         <f>'2020'!D9</f>
         <v>2775</v>
       </c>
       <c r="D14" s="5">
         <f>'2020'!E9</f>
         <v>2262</v>
       </c>
       <c r="E14" s="5">
         <f>'2020'!F9</f>
         <v>151578.60999999999</v>
       </c>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
     </row>
     <row r="15" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="36" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="5">
         <v>4344</v>
       </c>
       <c r="C15" s="5">
         <v>2403</v>
       </c>
       <c r="D15" s="5">
         <v>1941</v>
       </c>
       <c r="E15" s="5">
         <v>141974.30299999999</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
     </row>
     <row r="16" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="54" t="s">
-        <v>102</v>
+      <c r="A16" s="36" t="s">
+        <v>100</v>
       </c>
       <c r="B16" s="5">
         <v>4982</v>
       </c>
       <c r="C16" s="5">
         <v>2715</v>
       </c>
       <c r="D16" s="5">
         <v>2267</v>
       </c>
       <c r="E16" s="5">
         <v>151514.44999999998</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
     </row>
     <row r="17" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="54" t="s">
-        <v>107</v>
+      <c r="A17" s="36" t="s">
+        <v>102</v>
       </c>
       <c r="B17" s="5">
         <v>5783</v>
       </c>
       <c r="C17" s="5">
         <v>3226</v>
       </c>
       <c r="D17" s="5">
         <v>2557</v>
       </c>
       <c r="E17" s="5">
         <v>189016.83500000002</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
     </row>
     <row r="18" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="54" t="s">
-        <v>116</v>
+      <c r="A18" s="36" t="s">
+        <v>110</v>
       </c>
       <c r="B18" s="5">
         <v>5782</v>
       </c>
       <c r="C18" s="5">
         <v>3270</v>
       </c>
       <c r="D18" s="5">
         <v>2512</v>
       </c>
       <c r="E18" s="5">
         <v>178878.38</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
     </row>
     <row r="19" spans="1:17" s="6" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="54" t="s">
-        <v>117</v>
+      <c r="A19" s="36" t="s">
+        <v>111</v>
       </c>
       <c r="B19" s="5">
         <v>2193</v>
       </c>
       <c r="C19" s="5">
         <v>1278</v>
       </c>
       <c r="D19" s="5">
         <v>915</v>
       </c>
       <c r="E19" s="5">
         <v>67059.547999999995</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
     </row>
     <row r="20" spans="1:17" s="6" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="54" t="s">
-        <v>118</v>
+      <c r="A20" s="36" t="s">
+        <v>112</v>
       </c>
       <c r="B20" s="5">
         <v>3589</v>
       </c>
       <c r="C20" s="5">
         <v>1992</v>
       </c>
       <c r="D20" s="5">
         <v>1597</v>
       </c>
       <c r="E20" s="5">
         <v>111818.83199999999</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="55" t="s">
-[...16 lines deleted...]
-        <v>171184.66300000003</v>
+      <c r="A21" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="5">
+        <v>5389</v>
+      </c>
+      <c r="C21" s="5">
+        <v>3006</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2383</v>
+      </c>
+      <c r="E21" s="5">
+        <v>171146.51300000001</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
     </row>
-    <row r="22" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B22" s="53">
+    <row r="22" spans="1:17" s="6" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" s="5">
         <v>1460</v>
       </c>
-      <c r="C22" s="53">
+      <c r="C22" s="5">
         <v>830</v>
       </c>
-      <c r="D22" s="53">
+      <c r="D22" s="5">
         <v>630</v>
       </c>
-      <c r="E22" s="53">
+      <c r="E22" s="5">
         <v>46176.179999999993</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
     </row>
-    <row r="23" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>125008.48300000004</v>
+    <row r="23" spans="1:17" s="6" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" s="5">
+        <v>3960</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2197</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1763</v>
+      </c>
+      <c r="E23" s="5">
+        <v>126018.033</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
     </row>
-    <row r="24" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="18" t="s">
+    <row r="24" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+    </row>
+    <row r="25" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="41" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="29">
+        <v>2581</v>
+      </c>
+      <c r="C25" s="29">
+        <v>1299</v>
+      </c>
+      <c r="D25" s="29">
+        <v>1282</v>
+      </c>
+      <c r="E25" s="29">
+        <v>79109.689999999988</v>
+      </c>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+    </row>
+    <row r="26" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="19"/>
-[...44 lines deleted...]
-      <c r="E26" s="7"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="21"/>
-[...3 lines deleted...]
-      <c r="E27" s="57"/>
+      <c r="A27" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
     </row>
-    <row r="28" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="E29" s="57"/>
+    <row r="28" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+    </row>
+    <row r="29" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+    </row>
+    <row r="30" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="38"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+    </row>
+    <row r="31" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="38"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="B3:E4"/>
     <mergeCell ref="B5:D6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="87" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-[...7503 lines deleted...]
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C15" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E82" sqref="E82"/>
       <selection pane="topRight" activeCell="E82" sqref="E82"/>
       <selection pane="bottomLeft" activeCell="E82" sqref="E82"/>
       <selection pane="bottomRight" activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
@@ -13160,116 +5364,116 @@
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>92</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
         <v>5037</v>
       </c>
       <c r="D9" s="29">
         <v>2775</v>
       </c>
       <c r="E9" s="29">
         <v>2262</v>
       </c>
       <c r="F9" s="29">
         <v>151578.60999999999</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
@@ -15609,51 +7813,51 @@
       <c r="J81" s="5"/>
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
       <c r="P81" s="5"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C9" sqref="C9:F33"/>
       <selection pane="topRight" activeCell="C9" sqref="C9:F33"/>
       <selection pane="bottomLeft" activeCell="C9" sqref="C9:F33"/>
       <selection pane="bottomRight" activeCell="A24" sqref="A24:XFD24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
@@ -15661,116 +7865,116 @@
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
         <v>5113</v>
       </c>
       <c r="D9" s="29">
         <v>2835</v>
       </c>
       <c r="E9" s="29">
         <v>2278</v>
       </c>
       <c r="F9" s="29">
         <v>154453.79300000001</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
@@ -16584,51 +8788,51 @@
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D13" sqref="D13"/>
       <selection pane="topRight" activeCell="D13" sqref="D13"/>
       <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
       <selection pane="bottomRight" activeCell="A9" sqref="A9:XFD9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
@@ -16636,116 +8840,116 @@
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
         <v>4734</v>
       </c>
       <c r="D9" s="29">
         <v>2564</v>
       </c>
       <c r="E9" s="29">
         <v>2170</v>
       </c>
       <c r="F9" s="29">
         <v>142077.31899999999</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
@@ -17559,51 +9763,51 @@
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D13" sqref="D13"/>
       <selection pane="topRight" activeCell="D13" sqref="D13"/>
       <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
       <selection pane="bottomRight" activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
@@ -17611,116 +9815,116 @@
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="5">
         <v>4400</v>
       </c>
       <c r="D9" s="5">
         <v>2473</v>
       </c>
       <c r="E9" s="5">
         <v>1927</v>
       </c>
       <c r="F9" s="5">
         <v>131113.95000000001</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
@@ -20061,51 +12265,51 @@
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
       <c r="P81" s="5"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C18" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D13" sqref="D13"/>
       <selection pane="topRight" activeCell="D13" sqref="D13"/>
       <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
       <selection pane="bottomRight" activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
@@ -20113,116 +12317,116 @@
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="5">
         <v>4449</v>
       </c>
       <c r="D9" s="5">
         <v>2486</v>
       </c>
       <c r="E9" s="5">
         <v>1963</v>
       </c>
       <c r="F9" s="5">
         <v>132678.11600000001</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
@@ -21037,51 +13241,51 @@
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="F5:F8"/>
     <mergeCell ref="C5:E6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D13" sqref="D13"/>
       <selection pane="topRight" activeCell="D13" sqref="D13"/>
       <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
       <selection pane="bottomRight" activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
@@ -21089,116 +13293,116 @@
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="5">
         <v>5147</v>
       </c>
       <c r="D9" s="5">
         <v>2880</v>
       </c>
       <c r="E9" s="5">
         <v>2267</v>
       </c>
       <c r="F9" s="5">
         <v>162694.5</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
@@ -21999,54 +14203,54 @@
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
     </row>
     <row r="36" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9"/>
       <c r="B36" s="10"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
     </row>
     <row r="37" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="51" t="s">
+      <c r="A37" s="59" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="52"/>
+      <c r="B37" s="60"/>
       <c r="C37" s="5">
         <v>5295</v>
       </c>
       <c r="D37" s="5">
         <v>2958</v>
       </c>
       <c r="E37" s="5">
         <v>2337</v>
       </c>
       <c r="F37" s="5">
         <v>167872.5</v>
       </c>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
     </row>
@@ -22798,54 +15002,54 @@
       </c>
       <c r="D61" s="13">
         <v>0</v>
       </c>
       <c r="E61" s="13">
         <v>0</v>
       </c>
       <c r="F61" s="13">
         <v>0</v>
       </c>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="5"/>
       <c r="O61" s="5"/>
       <c r="P61" s="5"/>
       <c r="Q61" s="5"/>
       <c r="R61" s="5"/>
     </row>
     <row r="62" spans="1:18" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="51" t="s">
+      <c r="A63" s="59" t="s">
         <v>79</v>
       </c>
-      <c r="B63" s="52"/>
+      <c r="B63" s="60"/>
       <c r="C63" s="5" t="str">
         <f t="shared" ref="C63:F69" si="0">IF(C9=C37,"","*")</f>
         <v>*</v>
       </c>
       <c r="D63" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E63" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F63" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="5"/>
       <c r="O63" s="5"/>
@@ -23738,3554 +15942,409 @@
     <row r="106" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="107" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="109" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="110" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="111" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="F5:F8"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1643F947-20AA-4747-A2CC-D3A6AD315394}">
-[...3144 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BDDD527-5FE2-4822-910E-0F93C2656DE3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B514FB3-3DC4-4466-A136-A02862016FF9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X82"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="3" ySplit="9" topLeftCell="D20" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="9" topLeftCell="D15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="C93" sqref="C93"/>
+      <selection pane="bottomRight" activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
-        <v>1460</v>
+        <v>2581</v>
       </c>
       <c r="D9" s="29">
-        <v>830</v>
+        <v>1299</v>
       </c>
       <c r="E9" s="29">
-        <v>630</v>
+        <v>1282</v>
       </c>
       <c r="F9" s="29">
-        <v>46176.179999999993</v>
+        <v>79109.689999999988</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="29"/>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
       <c r="Q9" s="29"/>
       <c r="R9" s="29"/>
     </row>
     <row r="10" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="5">
-        <v>213</v>
+        <v>431</v>
       </c>
       <c r="D10" s="5">
-        <v>110</v>
+        <v>209</v>
       </c>
       <c r="E10" s="5">
-        <v>103</v>
+        <v>222</v>
       </c>
       <c r="F10" s="5">
-        <v>5486.6</v>
+        <v>10145.9</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
     </row>
     <row r="11" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="5">
-        <v>303</v>
+        <v>392</v>
       </c>
       <c r="D11" s="5">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="E11" s="5">
-        <v>104</v>
+        <v>218</v>
       </c>
       <c r="F11" s="5">
-        <v>9424.58</v>
+        <v>11276.99</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
     </row>
     <row r="12" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="5">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D12" s="5">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="E12" s="5">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="F12" s="5">
-        <v>6668.5</v>
+        <v>3883.5</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
     </row>
     <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5">
-        <v>0</v>
+        <v>448</v>
       </c>
       <c r="D13" s="5">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="E13" s="5">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="F13" s="5">
-        <v>0</v>
+        <v>15310.3</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
     </row>
     <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="5">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D14" s="5">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E14" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F14" s="5">
-        <v>1428.3</v>
+        <v>1278.2</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
     </row>
     <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="5">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="D15" s="5">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E15" s="5">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="F15" s="5">
-        <v>3935</v>
+        <v>5914.6</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
     </row>
     <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="5">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="D16" s="5">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E16" s="5">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F16" s="5">
-        <v>1231.92</v>
+        <v>1594.72</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
     </row>
     <row r="17" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
@@ -27296,124 +16355,124 @@
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
     </row>
     <row r="18" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="5">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="D18" s="5">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E18" s="5">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F18" s="5">
-        <v>844</v>
+        <v>1956.98</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
     </row>
     <row r="19" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="5">
-        <v>113</v>
+        <v>168</v>
       </c>
       <c r="D19" s="5">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E19" s="5">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="F19" s="5">
-        <v>3504.8</v>
+        <v>4639.5</v>
       </c>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
     </row>
     <row r="20" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="5">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D20" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E20" s="5">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F20" s="5">
-        <v>527</v>
+        <v>1061</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
     </row>
     <row r="21" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
@@ -27424,316 +16483,316 @@
       </c>
       <c r="F21" s="5">
         <v>0</v>
       </c>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
     </row>
     <row r="22" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="5">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D22" s="5">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F22" s="5">
-        <v>4616</v>
+        <v>4420</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
     </row>
     <row r="23" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="5">
-        <v>107</v>
+        <v>181</v>
       </c>
       <c r="D23" s="5">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="E23" s="5">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="F23" s="5">
-        <v>3866.5</v>
+        <v>6173.4</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
     </row>
     <row r="24" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="5">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="D24" s="5">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E24" s="5">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F24" s="5">
-        <v>780.2</v>
+        <v>1403</v>
       </c>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
     </row>
     <row r="25" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="5">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="D25" s="5">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="E25" s="5">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="F25" s="5">
-        <v>830.6</v>
+        <v>2655.5</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
     </row>
     <row r="26" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="5">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E26" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F26" s="5">
-        <v>693.2</v>
+        <v>401.2</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
     </row>
     <row r="27" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="5">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D27" s="5">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="E27" s="5">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F27" s="5">
-        <v>1971</v>
+        <v>2193.4</v>
       </c>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
     </row>
     <row r="28" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D28" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>9</v>
       </c>
       <c r="F28" s="5">
-        <v>327.98</v>
+        <v>709.2</v>
       </c>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
     </row>
     <row r="29" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="5">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="D29" s="5">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="E29" s="5">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="F29" s="5">
-        <v>0</v>
+        <v>4040.3</v>
       </c>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
     </row>
     <row r="30" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D30" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="5">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
     </row>
     <row r="31" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
@@ -27781,81 +16840,81 @@
       <c r="R32" s="5"/>
     </row>
     <row r="33" spans="1:24" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33" s="5"/>
       <c r="O33" s="5"/>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
     </row>
     <row r="34" spans="1:24" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="50"/>
-[...4 lines deleted...]
-      <c r="F34" s="50"/>
+      <c r="A34" s="58"/>
+      <c r="B34" s="58"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
       <c r="N34" s="35"/>
       <c r="O34" s="35"/>
       <c r="P34" s="35"/>
       <c r="Q34" s="35"/>
       <c r="R34" s="35"/>
       <c r="S34" s="35"/>
       <c r="T34" s="35"/>
       <c r="U34" s="35"/>
       <c r="V34" s="35"/>
       <c r="W34" s="35"/>
       <c r="X34"/>
     </row>
     <row r="35" spans="1:24" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="31" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="C35" s="60"/>
+        <v>121</v>
+      </c>
+      <c r="B35" s="40"/>
+      <c r="C35"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="5"/>
       <c r="O35" s="5"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
     </row>
     <row r="36" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="5">
         <v>1995</v>
@@ -28573,1000 +17632,7808 @@
       <c r="F58" s="13">
         <v>0</v>
       </c>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="5"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58" s="5"/>
       <c r="O58" s="5"/>
       <c r="P58" s="5"/>
       <c r="Q58" s="5"/>
       <c r="R58" s="5"/>
     </row>
     <row r="59" spans="1:18" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="60" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C60" s="5" t="str">
-        <f t="shared" ref="C60:C82" si="0">IF(C9=C36,"","*")</f>
+        <f t="shared" ref="C60:F75" si="0">IF(C9=C36,"","*")</f>
         <v>*</v>
       </c>
       <c r="D60" s="5" t="str">
-        <f t="shared" ref="D60:F60" si="1">IF(D9=D36,"","*")</f>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E60" s="5" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F60" s="5" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
     </row>
     <row r="61" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D61" s="5" t="str">
-        <f t="shared" ref="D61:F82" si="2">IF(D10=D37,"","*")</f>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E61" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F61" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="5"/>
       <c r="O61" s="5"/>
       <c r="P61" s="5"/>
       <c r="Q61" s="5"/>
       <c r="R61" s="5"/>
     </row>
     <row r="62" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C62" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D62" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E62" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F62" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
     </row>
     <row r="63" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C63" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D63" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E63" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F63" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="5"/>
       <c r="O63" s="5"/>
       <c r="P63" s="5"/>
       <c r="Q63" s="5"/>
       <c r="R63" s="5"/>
     </row>
     <row r="64" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D64" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E64" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F64" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64" s="5"/>
       <c r="O64" s="5"/>
       <c r="P64" s="5"/>
       <c r="Q64" s="5"/>
       <c r="R64" s="5"/>
     </row>
     <row r="65" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D65" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E65" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F65" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="5"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65" s="5"/>
       <c r="O65" s="5"/>
       <c r="P65" s="5"/>
       <c r="Q65" s="5"/>
       <c r="R65" s="5"/>
     </row>
     <row r="66" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D66" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E66" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F66" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
       <c r="K66" s="5"/>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66" s="5"/>
       <c r="O66" s="5"/>
       <c r="P66" s="5"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
     </row>
     <row r="67" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D67" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E67" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F67" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="5"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67" s="5"/>
       <c r="O67" s="5"/>
       <c r="P67" s="5"/>
       <c r="Q67" s="5"/>
       <c r="R67" s="5"/>
     </row>
     <row r="68" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D68" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E68" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F68" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="5"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="5"/>
       <c r="O68" s="5"/>
       <c r="P68" s="5"/>
       <c r="Q68" s="5"/>
       <c r="R68" s="5"/>
     </row>
     <row r="69" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D69" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E69" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F69" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="5"/>
       <c r="P69" s="5"/>
       <c r="Q69" s="5"/>
       <c r="R69" s="5"/>
     </row>
     <row r="70" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D70" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E70" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F70" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="5"/>
       <c r="O70" s="5"/>
       <c r="P70" s="5"/>
       <c r="Q70" s="5"/>
       <c r="R70" s="5"/>
     </row>
     <row r="71" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D71" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E71" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F71" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="5"/>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
       <c r="P71" s="5"/>
       <c r="Q71" s="5"/>
       <c r="R71" s="5"/>
     </row>
     <row r="72" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="D72" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="E72" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F72" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
       <c r="K72" s="5"/>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
       <c r="N72" s="5"/>
       <c r="O72" s="5"/>
       <c r="P72" s="5"/>
       <c r="Q72" s="5"/>
       <c r="R72" s="5"/>
     </row>
     <row r="73" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D73" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E73" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F73" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="5"/>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73" s="5"/>
       <c r="O73" s="5"/>
       <c r="P73" s="5"/>
       <c r="Q73" s="5"/>
       <c r="R73" s="5"/>
     </row>
     <row r="74" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D74" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E74" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F74" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
       <c r="P74" s="5"/>
       <c r="Q74" s="5"/>
       <c r="R74" s="5"/>
     </row>
     <row r="75" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="5" t="str">
         <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="D75" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="E75" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="F75" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="0"/>
         <v>*</v>
       </c>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
       <c r="P75" s="5"/>
       <c r="Q75" s="5"/>
       <c r="R75" s="5"/>
     </row>
     <row r="76" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C76" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="C76:F82" si="1">IF(C25=C52,"","*")</f>
         <v>*</v>
       </c>
       <c r="D76" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="E76" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="F76" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
       <c r="J76" s="5"/>
       <c r="K76" s="5"/>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
       <c r="P76" s="5"/>
       <c r="Q76" s="5"/>
       <c r="R76" s="5"/>
     </row>
     <row r="77" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C77" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="D77" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="E77" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="F77" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
       <c r="K77" s="5"/>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
       <c r="P77" s="5"/>
       <c r="Q77" s="5"/>
       <c r="R77" s="5"/>
     </row>
     <row r="78" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="D78" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="E78" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="F78" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
       <c r="P78" s="5"/>
       <c r="Q78" s="5"/>
       <c r="R78" s="5"/>
     </row>
     <row r="79" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C79" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="D79" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="E79" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="F79" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="5"/>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
       <c r="P79" s="5"/>
       <c r="Q79" s="5"/>
       <c r="R79" s="5"/>
     </row>
     <row r="80" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C80" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="D80" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="E80" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="F80" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
       <c r="K80" s="5"/>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
       <c r="P80" s="5"/>
       <c r="Q80" s="5"/>
       <c r="R80" s="5"/>
     </row>
     <row r="81" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D81" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E81" s="5" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="D81" s="5" t="str">
-[...6 lines deleted...]
-      </c>
       <c r="F81" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>*</v>
       </c>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
       <c r="J81" s="5"/>
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
       <c r="P81" s="5"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
     </row>
     <row r="82" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C82" s="5" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="D82" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="E82" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="F82" s="5" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
       <c r="P82" s="5"/>
       <c r="Q82" s="5"/>
       <c r="R82" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
     <mergeCell ref="A34:F34"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60F53AB8-9855-4AF1-AB39-2739CA2DEF1B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H81"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomRight" activeCell="C15" sqref="C15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="2" width="20.1640625" customWidth="1"/>
+    <col min="3" max="6" width="33.33203125" customWidth="1"/>
+    <col min="7" max="7" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10" bestFit="1" customWidth="1"/>
+    <col min="27" max="30" width="13.83203125" customWidth="1"/>
+    <col min="31" max="31" width="14.6640625" customWidth="1"/>
+    <col min="32" max="41" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="9.83203125" customWidth="1"/>
+    <col min="43" max="46" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="10.83203125" customWidth="1"/>
+    <col min="48" max="63" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="10" bestFit="1" customWidth="1"/>
+    <col min="65" max="69" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="33" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" s="22"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
+    </row>
+    <row r="4" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+    </row>
+    <row r="5" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
+    </row>
+    <row r="7" spans="1:8" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="57"/>
+    </row>
+    <row r="9" spans="1:8" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="29">
+        <v>5389</v>
+      </c>
+      <c r="D9" s="29">
+        <v>3006</v>
+      </c>
+      <c r="E9" s="29">
+        <v>2383</v>
+      </c>
+      <c r="F9" s="29">
+        <v>171146.51300000001</v>
+      </c>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="5">
+        <v>532</v>
+      </c>
+      <c r="D10" s="5">
+        <v>289</v>
+      </c>
+      <c r="E10" s="5">
+        <v>243</v>
+      </c>
+      <c r="F10" s="5">
+        <v>13937.9</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="5">
+        <v>624</v>
+      </c>
+      <c r="D11" s="5">
+        <v>380</v>
+      </c>
+      <c r="E11" s="5">
+        <v>244</v>
+      </c>
+      <c r="F11" s="5">
+        <v>18988.843000000001</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+    </row>
+    <row r="12" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="5">
+        <v>405</v>
+      </c>
+      <c r="D12" s="5">
+        <v>238</v>
+      </c>
+      <c r="E12" s="5">
+        <v>167</v>
+      </c>
+      <c r="F12" s="42">
+        <v>13555.1</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="5">
+        <v>531</v>
+      </c>
+      <c r="D13" s="5">
+        <v>303</v>
+      </c>
+      <c r="E13" s="5">
+        <v>228</v>
+      </c>
+      <c r="F13" s="5">
+        <v>18098.3</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+    </row>
+    <row r="14" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="5">
+        <v>456</v>
+      </c>
+      <c r="D14" s="5">
+        <v>251</v>
+      </c>
+      <c r="E14" s="5">
+        <v>205</v>
+      </c>
+      <c r="F14" s="5">
+        <v>15154.1</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="5">
+        <v>553</v>
+      </c>
+      <c r="D15" s="5">
+        <v>288</v>
+      </c>
+      <c r="E15" s="5">
+        <v>265</v>
+      </c>
+      <c r="F15" s="5">
+        <v>20781.599999999999</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="5">
+        <v>138</v>
+      </c>
+      <c r="D16" s="5">
+        <v>92</v>
+      </c>
+      <c r="E16" s="5">
+        <v>46</v>
+      </c>
+      <c r="F16" s="5">
+        <v>3816.02</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="5">
+        <v>23</v>
+      </c>
+      <c r="D17" s="5">
+        <v>11</v>
+      </c>
+      <c r="E17" s="5">
+        <v>12</v>
+      </c>
+      <c r="F17" s="5">
+        <v>734</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="5">
+        <v>138</v>
+      </c>
+      <c r="D18" s="5">
+        <v>78</v>
+      </c>
+      <c r="E18" s="5">
+        <v>60</v>
+      </c>
+      <c r="F18" s="5">
+        <v>4013.1</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="5">
+        <v>372</v>
+      </c>
+      <c r="D19" s="5">
+        <v>199</v>
+      </c>
+      <c r="E19" s="5">
+        <v>173</v>
+      </c>
+      <c r="F19" s="5">
+        <v>11740.8</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="5">
+        <v>129</v>
+      </c>
+      <c r="D20" s="5">
+        <v>72</v>
+      </c>
+      <c r="E20" s="5">
+        <v>57</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4193.7</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+    </row>
+    <row r="21" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5">
+        <v>156</v>
+      </c>
+      <c r="D21" s="5">
+        <v>77</v>
+      </c>
+      <c r="E21" s="5">
+        <v>79</v>
+      </c>
+      <c r="F21" s="5">
+        <v>5479.75</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+    </row>
+    <row r="22" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="5">
+        <v>319</v>
+      </c>
+      <c r="D22" s="5">
+        <v>189</v>
+      </c>
+      <c r="E22" s="5">
+        <v>130</v>
+      </c>
+      <c r="F22" s="5">
+        <v>11368.3</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+    </row>
+    <row r="23" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="5">
+        <v>267</v>
+      </c>
+      <c r="D23" s="5">
+        <v>129</v>
+      </c>
+      <c r="E23" s="5">
+        <v>138</v>
+      </c>
+      <c r="F23" s="5">
+        <v>9185.1</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+    </row>
+    <row r="24" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="5">
+        <v>182</v>
+      </c>
+      <c r="D24" s="5">
+        <v>92</v>
+      </c>
+      <c r="E24" s="5">
+        <v>90</v>
+      </c>
+      <c r="F24" s="5">
+        <v>2766.7</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+    </row>
+    <row r="25" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>148</v>
+      </c>
+      <c r="D25" s="5">
+        <v>91</v>
+      </c>
+      <c r="E25" s="5">
+        <v>57</v>
+      </c>
+      <c r="F25" s="5">
+        <v>4336.3999999999996</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+    </row>
+    <row r="26" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="5">
+        <v>65</v>
+      </c>
+      <c r="D26" s="5">
+        <v>40</v>
+      </c>
+      <c r="E26" s="5">
+        <v>25</v>
+      </c>
+      <c r="F26" s="5">
+        <v>1864.2</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+    </row>
+    <row r="27" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5">
+        <v>158</v>
+      </c>
+      <c r="D27" s="5">
+        <v>76</v>
+      </c>
+      <c r="E27" s="5">
+        <v>82</v>
+      </c>
+      <c r="F27" s="5">
+        <v>5393</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+    </row>
+    <row r="28" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="5">
+        <v>51</v>
+      </c>
+      <c r="D28" s="5">
+        <v>28</v>
+      </c>
+      <c r="E28" s="5">
+        <v>23</v>
+      </c>
+      <c r="F28" s="5">
+        <v>950</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+    </row>
+    <row r="29" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="5">
+        <v>140</v>
+      </c>
+      <c r="D29" s="5">
+        <v>82</v>
+      </c>
+      <c r="E29" s="5">
+        <v>58</v>
+      </c>
+      <c r="F29" s="5">
+        <v>4717.6000000000004</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>72</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="13">
+        <v>0</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+    </row>
+    <row r="32" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="40"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+    </row>
+    <row r="35" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="5">
+        <v>1995</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1126</v>
+      </c>
+      <c r="E35" s="5">
+        <v>869</v>
+      </c>
+      <c r="F35" s="5">
+        <v>60314.14</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+    </row>
+    <row r="36" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="5">
+        <v>219</v>
+      </c>
+      <c r="D36" s="5">
+        <v>133</v>
+      </c>
+      <c r="E36" s="5">
+        <v>86</v>
+      </c>
+      <c r="F36" s="5">
+        <v>4984.5</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+    </row>
+    <row r="37" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="5">
+        <v>281</v>
+      </c>
+      <c r="D37" s="5">
+        <v>170</v>
+      </c>
+      <c r="E37" s="5">
+        <v>111</v>
+      </c>
+      <c r="F37" s="5">
+        <v>8110.64</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+    </row>
+    <row r="38" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="5">
+        <v>155</v>
+      </c>
+      <c r="D38" s="5">
+        <v>87</v>
+      </c>
+      <c r="E38" s="5">
+        <v>68</v>
+      </c>
+      <c r="F38" s="5">
+        <v>4411</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+    </row>
+    <row r="39" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="5">
+        <v>85</v>
+      </c>
+      <c r="D39" s="5">
+        <v>54</v>
+      </c>
+      <c r="E39" s="5">
+        <v>31</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2244</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+    </row>
+    <row r="40" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="5">
+        <v>29</v>
+      </c>
+      <c r="D40" s="5">
+        <v>20</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9</v>
+      </c>
+      <c r="F40" s="5">
+        <v>745</v>
+      </c>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+    </row>
+    <row r="41" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="5">
+        <v>357</v>
+      </c>
+      <c r="D41" s="5">
+        <v>204</v>
+      </c>
+      <c r="E41" s="5">
+        <v>153</v>
+      </c>
+      <c r="F41" s="5">
+        <v>12495</v>
+      </c>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+    </row>
+    <row r="42" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="5">
+        <v>47</v>
+      </c>
+      <c r="D42" s="5">
+        <v>26</v>
+      </c>
+      <c r="E42" s="5">
+        <v>21</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1448</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+    </row>
+    <row r="43" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="5">
+        <v>26</v>
+      </c>
+      <c r="D43" s="5">
+        <v>13</v>
+      </c>
+      <c r="E43" s="5">
+        <v>13</v>
+      </c>
+      <c r="F43" s="5">
+        <v>910</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+    </row>
+    <row r="44" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="5">
+        <v>17</v>
+      </c>
+      <c r="D44" s="5">
+        <v>11</v>
+      </c>
+      <c r="E44" s="5">
+        <v>6</v>
+      </c>
+      <c r="F44" s="5">
+        <v>441</v>
+      </c>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+    </row>
+    <row r="45" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="5">
+        <v>45</v>
+      </c>
+      <c r="D45" s="5">
+        <v>26</v>
+      </c>
+      <c r="E45" s="5">
+        <v>19</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1167</v>
+      </c>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+    </row>
+    <row r="46" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="5">
+        <v>172</v>
+      </c>
+      <c r="D46" s="5">
+        <v>81</v>
+      </c>
+      <c r="E46" s="5">
+        <v>91</v>
+      </c>
+      <c r="F46" s="5">
+        <v>5402</v>
+      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+    </row>
+    <row r="47" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5">
+        <v>0</v>
+      </c>
+      <c r="D47" s="5">
+        <v>0</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
+      <c r="F47" s="5">
+        <v>0</v>
+      </c>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+    </row>
+    <row r="48" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="5">
+        <v>186</v>
+      </c>
+      <c r="D48" s="5">
+        <v>95</v>
+      </c>
+      <c r="E48" s="5">
+        <v>91</v>
+      </c>
+      <c r="F48" s="5">
+        <v>6325</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+    </row>
+    <row r="49" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="5">
+        <v>70</v>
+      </c>
+      <c r="D49" s="5">
+        <v>45</v>
+      </c>
+      <c r="E49" s="5">
+        <v>25</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2101</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+    </row>
+    <row r="50" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="5">
+        <v>65</v>
+      </c>
+      <c r="D50" s="5">
+        <v>44</v>
+      </c>
+      <c r="E50" s="5">
+        <v>21</v>
+      </c>
+      <c r="F50" s="5">
+        <v>1705</v>
+      </c>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+    </row>
+    <row r="51" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="5">
+        <v>13</v>
+      </c>
+      <c r="D51" s="5">
+        <v>5</v>
+      </c>
+      <c r="E51" s="5">
+        <v>8</v>
+      </c>
+      <c r="F51" s="5">
+        <v>390</v>
+      </c>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+    </row>
+    <row r="52" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="5">
+        <v>3</v>
+      </c>
+      <c r="D52" s="5">
+        <v>2</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1</v>
+      </c>
+      <c r="F52" s="5">
+        <v>85</v>
+      </c>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+    </row>
+    <row r="53" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="5">
+        <v>75</v>
+      </c>
+      <c r="D53" s="5">
+        <v>37</v>
+      </c>
+      <c r="E53" s="5">
+        <v>38</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2255</v>
+      </c>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+    </row>
+    <row r="54" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C54" s="5">
+        <v>29</v>
+      </c>
+      <c r="D54" s="5">
+        <v>12</v>
+      </c>
+      <c r="E54" s="5">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5">
+        <v>1399</v>
+      </c>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+    </row>
+    <row r="55" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C55" s="5">
+        <v>120</v>
+      </c>
+      <c r="D55" s="5">
+        <v>60</v>
+      </c>
+      <c r="E55" s="5">
+        <v>60</v>
+      </c>
+      <c r="F55" s="5">
+        <v>3678</v>
+      </c>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+    </row>
+    <row r="56" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="5">
+        <v>1</v>
+      </c>
+      <c r="D56" s="5">
+        <v>1</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0</v>
+      </c>
+      <c r="F56" s="5">
+        <v>18</v>
+      </c>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+    </row>
+    <row r="57" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="13">
+        <v>0</v>
+      </c>
+      <c r="D57" s="13">
+        <v>0</v>
+      </c>
+      <c r="E57" s="13">
+        <v>0</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+    </row>
+    <row r="58" spans="1:8" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="5" t="str">
+        <f>IF(C9=C35,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D59" s="5" t="str">
+        <f t="shared" ref="D59:F59" si="0">IF(D9=D35,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E59" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="F59" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+    </row>
+    <row r="60" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="5" t="str">
+        <f t="shared" ref="C60:F75" si="1">IF(C10=C36,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+    </row>
+    <row r="62" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+    </row>
+    <row r="63" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+    </row>
+    <row r="64" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+    </row>
+    <row r="65" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+    </row>
+    <row r="66" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+    </row>
+    <row r="67" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+    </row>
+    <row r="68" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+    </row>
+    <row r="69" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+    </row>
+    <row r="70" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+    </row>
+    <row r="72" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+    </row>
+    <row r="73" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+    </row>
+    <row r="74" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+    </row>
+    <row r="75" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+    </row>
+    <row r="76" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="5" t="str">
+        <f t="shared" ref="C76:F81" si="2">IF(C26=C52,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+    </row>
+    <row r="77" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+    </row>
+    <row r="78" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+    </row>
+    <row r="79" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+    </row>
+    <row r="80" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5"/>
+    </row>
+    <row r="81" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:B8"/>
+    <mergeCell ref="C3:F4"/>
+    <mergeCell ref="C5:E6"/>
+    <mergeCell ref="F5:F8"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE00D1E4-8910-4A94-9593-32811A42A71D}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:R81"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C24" sqref="C24"/>
+      <selection pane="topRight" activeCell="C24" sqref="C24"/>
+      <selection pane="bottomLeft" activeCell="C24" sqref="C24"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9:F9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="2" width="20.1640625" customWidth="1"/>
+    <col min="3" max="6" width="33.33203125" customWidth="1"/>
+    <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="33" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B2" s="22"/>
+    </row>
+    <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
+    </row>
+    <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+    </row>
+    <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="57"/>
+    </row>
+    <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="29">
+        <v>3960</v>
+      </c>
+      <c r="D9" s="29">
+        <v>2197</v>
+      </c>
+      <c r="E9" s="29">
+        <v>1763</v>
+      </c>
+      <c r="F9" s="29">
+        <v>126018.033</v>
+      </c>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="5">
+        <v>319</v>
+      </c>
+      <c r="D10" s="5">
+        <v>179</v>
+      </c>
+      <c r="E10" s="5">
+        <v>140</v>
+      </c>
+      <c r="F10" s="5">
+        <v>8451.2999999999993</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="5">
+        <v>321</v>
+      </c>
+      <c r="D11" s="5">
+        <v>181</v>
+      </c>
+      <c r="E11" s="5">
+        <v>140</v>
+      </c>
+      <c r="F11" s="5">
+        <v>9564.2630000000008</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="5">
+        <v>215</v>
+      </c>
+      <c r="D12" s="5">
+        <v>132</v>
+      </c>
+      <c r="E12" s="5">
+        <v>83</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6886.6</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="5">
+        <v>531</v>
+      </c>
+      <c r="D13" s="5">
+        <v>303</v>
+      </c>
+      <c r="E13" s="5">
+        <v>228</v>
+      </c>
+      <c r="F13" s="5">
+        <v>18098.3</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="5">
+        <v>424</v>
+      </c>
+      <c r="D14" s="5">
+        <v>232</v>
+      </c>
+      <c r="E14" s="5">
+        <v>192</v>
+      </c>
+      <c r="F14" s="5">
+        <v>14041.4</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="5">
+        <v>446</v>
+      </c>
+      <c r="D15" s="5">
+        <v>236</v>
+      </c>
+      <c r="E15" s="5">
+        <v>210</v>
+      </c>
+      <c r="F15" s="5">
+        <v>16846.599999999999</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="5">
+        <v>80</v>
+      </c>
+      <c r="D16" s="5">
+        <v>51</v>
+      </c>
+      <c r="E16" s="5">
+        <v>29</v>
+      </c>
+      <c r="F16" s="5">
+        <v>2584.1</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+    </row>
+    <row r="17" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="5">
+        <v>23</v>
+      </c>
+      <c r="D17" s="5">
+        <v>11</v>
+      </c>
+      <c r="E17" s="5">
+        <v>12</v>
+      </c>
+      <c r="F17" s="5">
+        <v>734</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="5">
+        <v>101</v>
+      </c>
+      <c r="D18" s="5">
+        <v>55</v>
+      </c>
+      <c r="E18" s="5">
+        <v>46</v>
+      </c>
+      <c r="F18" s="5">
+        <v>3169.1</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="5">
+        <v>259</v>
+      </c>
+      <c r="D19" s="5">
+        <v>141</v>
+      </c>
+      <c r="E19" s="5">
+        <v>118</v>
+      </c>
+      <c r="F19" s="5">
+        <v>8236</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="5">
+        <v>112</v>
+      </c>
+      <c r="D20" s="5">
+        <v>63</v>
+      </c>
+      <c r="E20" s="5">
+        <v>49</v>
+      </c>
+      <c r="F20" s="5">
+        <v>3666.7</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5">
+        <v>156</v>
+      </c>
+      <c r="D21" s="5">
+        <v>77</v>
+      </c>
+      <c r="E21" s="5">
+        <v>79</v>
+      </c>
+      <c r="F21" s="5">
+        <v>5479.75</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+    </row>
+    <row r="22" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="5">
+        <v>195</v>
+      </c>
+      <c r="D22" s="5">
+        <v>121</v>
+      </c>
+      <c r="E22" s="5">
+        <v>74</v>
+      </c>
+      <c r="F22" s="5">
+        <v>6752.3</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="5">
+        <v>182</v>
+      </c>
+      <c r="D23" s="5">
+        <v>85</v>
+      </c>
+      <c r="E23" s="5">
+        <v>97</v>
+      </c>
+      <c r="F23" s="5">
+        <v>6121.1</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="5">
+        <v>159</v>
+      </c>
+      <c r="D24" s="5">
+        <v>81</v>
+      </c>
+      <c r="E24" s="5">
+        <v>78</v>
+      </c>
+      <c r="F24" s="5">
+        <v>1986.5</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>120</v>
+      </c>
+      <c r="D25" s="5">
+        <v>74</v>
+      </c>
+      <c r="E25" s="5">
+        <v>46</v>
+      </c>
+      <c r="F25" s="5">
+        <v>3505.8</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="5">
+        <v>40</v>
+      </c>
+      <c r="D26" s="5">
+        <v>26</v>
+      </c>
+      <c r="E26" s="5">
+        <v>14</v>
+      </c>
+      <c r="F26" s="5">
+        <v>1100.5999999999999</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5">
+        <v>102</v>
+      </c>
+      <c r="D27" s="5">
+        <v>47</v>
+      </c>
+      <c r="E27" s="5">
+        <v>55</v>
+      </c>
+      <c r="F27" s="5">
+        <v>3422</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="5">
+        <v>34</v>
+      </c>
+      <c r="D28" s="5">
+        <v>20</v>
+      </c>
+      <c r="E28" s="5">
+        <v>14</v>
+      </c>
+      <c r="F28" s="5">
+        <v>622.02</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="5">
+        <v>140</v>
+      </c>
+      <c r="D29" s="5">
+        <v>82</v>
+      </c>
+      <c r="E29" s="5">
+        <v>58</v>
+      </c>
+      <c r="F29" s="5">
+        <v>4717.6000000000004</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="5">
+        <v>1</v>
+      </c>
+      <c r="D30" s="5">
+        <v>0</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>32</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+    </row>
+    <row r="31" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="13">
+        <v>0</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+    </row>
+    <row r="32" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+      <c r="R32" s="5"/>
+    </row>
+    <row r="33" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+    </row>
+    <row r="34" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5"/>
+      <c r="R34" s="5"/>
+    </row>
+    <row r="35" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="5">
+        <v>1995</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1126</v>
+      </c>
+      <c r="E35" s="5">
+        <v>869</v>
+      </c>
+      <c r="F35" s="5">
+        <v>60314.14</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+    </row>
+    <row r="36" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="5">
+        <v>219</v>
+      </c>
+      <c r="D36" s="5">
+        <v>133</v>
+      </c>
+      <c r="E36" s="5">
+        <v>86</v>
+      </c>
+      <c r="F36" s="5">
+        <v>4984.5</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+    </row>
+    <row r="37" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="5">
+        <v>281</v>
+      </c>
+      <c r="D37" s="5">
+        <v>170</v>
+      </c>
+      <c r="E37" s="5">
+        <v>111</v>
+      </c>
+      <c r="F37" s="5">
+        <v>8110.64</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
+    </row>
+    <row r="38" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="5">
+        <v>155</v>
+      </c>
+      <c r="D38" s="5">
+        <v>87</v>
+      </c>
+      <c r="E38" s="5">
+        <v>68</v>
+      </c>
+      <c r="F38" s="5">
+        <v>4411</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+    </row>
+    <row r="39" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="5">
+        <v>85</v>
+      </c>
+      <c r="D39" s="5">
+        <v>54</v>
+      </c>
+      <c r="E39" s="5">
+        <v>31</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2244</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+    </row>
+    <row r="40" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="5">
+        <v>29</v>
+      </c>
+      <c r="D40" s="5">
+        <v>20</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9</v>
+      </c>
+      <c r="F40" s="5">
+        <v>745</v>
+      </c>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+    </row>
+    <row r="41" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="5">
+        <v>357</v>
+      </c>
+      <c r="D41" s="5">
+        <v>204</v>
+      </c>
+      <c r="E41" s="5">
+        <v>153</v>
+      </c>
+      <c r="F41" s="5">
+        <v>12495</v>
+      </c>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+    </row>
+    <row r="42" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="5">
+        <v>47</v>
+      </c>
+      <c r="D42" s="5">
+        <v>26</v>
+      </c>
+      <c r="E42" s="5">
+        <v>21</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1448</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+    </row>
+    <row r="43" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="5">
+        <v>26</v>
+      </c>
+      <c r="D43" s="5">
+        <v>13</v>
+      </c>
+      <c r="E43" s="5">
+        <v>13</v>
+      </c>
+      <c r="F43" s="5">
+        <v>910</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+    </row>
+    <row r="44" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="5">
+        <v>17</v>
+      </c>
+      <c r="D44" s="5">
+        <v>11</v>
+      </c>
+      <c r="E44" s="5">
+        <v>6</v>
+      </c>
+      <c r="F44" s="5">
+        <v>441</v>
+      </c>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+    </row>
+    <row r="45" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="5">
+        <v>45</v>
+      </c>
+      <c r="D45" s="5">
+        <v>26</v>
+      </c>
+      <c r="E45" s="5">
+        <v>19</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1167</v>
+      </c>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+    </row>
+    <row r="46" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="5">
+        <v>172</v>
+      </c>
+      <c r="D46" s="5">
+        <v>81</v>
+      </c>
+      <c r="E46" s="5">
+        <v>91</v>
+      </c>
+      <c r="F46" s="5">
+        <v>5402</v>
+      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+    </row>
+    <row r="47" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5">
+        <v>0</v>
+      </c>
+      <c r="D47" s="5">
+        <v>0</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
+      <c r="F47" s="5">
+        <v>0</v>
+      </c>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+    </row>
+    <row r="48" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="5">
+        <v>186</v>
+      </c>
+      <c r="D48" s="5">
+        <v>95</v>
+      </c>
+      <c r="E48" s="5">
+        <v>91</v>
+      </c>
+      <c r="F48" s="5">
+        <v>6325</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+    </row>
+    <row r="49" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="5">
+        <v>70</v>
+      </c>
+      <c r="D49" s="5">
+        <v>45</v>
+      </c>
+      <c r="E49" s="5">
+        <v>25</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2101</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+    </row>
+    <row r="50" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="5">
+        <v>65</v>
+      </c>
+      <c r="D50" s="5">
+        <v>44</v>
+      </c>
+      <c r="E50" s="5">
+        <v>21</v>
+      </c>
+      <c r="F50" s="5">
+        <v>1705</v>
+      </c>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+    </row>
+    <row r="51" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="5">
+        <v>13</v>
+      </c>
+      <c r="D51" s="5">
+        <v>5</v>
+      </c>
+      <c r="E51" s="5">
+        <v>8</v>
+      </c>
+      <c r="F51" s="5">
+        <v>390</v>
+      </c>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+      <c r="R51" s="5"/>
+    </row>
+    <row r="52" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="5">
+        <v>3</v>
+      </c>
+      <c r="D52" s="5">
+        <v>2</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1</v>
+      </c>
+      <c r="F52" s="5">
+        <v>85</v>
+      </c>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+      <c r="R52" s="5"/>
+    </row>
+    <row r="53" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="5">
+        <v>75</v>
+      </c>
+      <c r="D53" s="5">
+        <v>37</v>
+      </c>
+      <c r="E53" s="5">
+        <v>38</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2255</v>
+      </c>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+      <c r="R53" s="5"/>
+    </row>
+    <row r="54" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C54" s="5">
+        <v>29</v>
+      </c>
+      <c r="D54" s="5">
+        <v>12</v>
+      </c>
+      <c r="E54" s="5">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5">
+        <v>1399</v>
+      </c>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+      <c r="R54" s="5"/>
+    </row>
+    <row r="55" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C55" s="5">
+        <v>120</v>
+      </c>
+      <c r="D55" s="5">
+        <v>60</v>
+      </c>
+      <c r="E55" s="5">
+        <v>60</v>
+      </c>
+      <c r="F55" s="5">
+        <v>3678</v>
+      </c>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+    </row>
+    <row r="56" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="5">
+        <v>1</v>
+      </c>
+      <c r="D56" s="5">
+        <v>1</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0</v>
+      </c>
+      <c r="F56" s="5">
+        <v>18</v>
+      </c>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+    </row>
+    <row r="57" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="13">
+        <v>0</v>
+      </c>
+      <c r="D57" s="13">
+        <v>0</v>
+      </c>
+      <c r="E57" s="13">
+        <v>0</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+      <c r="R57" s="5"/>
+    </row>
+    <row r="58" spans="1:18" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="5" t="str">
+        <f>IF(C9=C35,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D59" s="5" t="str">
+        <f t="shared" ref="D59:F59" si="0">IF(D9=D35,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E59" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="F59" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5"/>
+      <c r="Q59" s="5"/>
+      <c r="R59" s="5"/>
+    </row>
+    <row r="60" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="5" t="str">
+        <f t="shared" ref="C60:F75" si="1">IF(C10=C36,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+    </row>
+    <row r="61" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+      <c r="R61" s="5"/>
+    </row>
+    <row r="62" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="5"/>
+      <c r="L62" s="5"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="5"/>
+      <c r="O62" s="5"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+      <c r="R62" s="5"/>
+    </row>
+    <row r="63" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5"/>
+      <c r="Q63" s="5"/>
+      <c r="R63" s="5"/>
+    </row>
+    <row r="64" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+    </row>
+    <row r="65" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5"/>
+      <c r="Q65" s="5"/>
+      <c r="R65" s="5"/>
+    </row>
+    <row r="66" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5"/>
+      <c r="Q66" s="5"/>
+      <c r="R66" s="5"/>
+    </row>
+    <row r="67" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5"/>
+      <c r="Q67" s="5"/>
+      <c r="R67" s="5"/>
+    </row>
+    <row r="68" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5"/>
+      <c r="Q68" s="5"/>
+      <c r="R68" s="5"/>
+    </row>
+    <row r="69" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5"/>
+      <c r="Q69" s="5"/>
+      <c r="R69" s="5"/>
+    </row>
+    <row r="70" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5"/>
+      <c r="Q70" s="5"/>
+      <c r="R70" s="5"/>
+    </row>
+    <row r="71" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5"/>
+      <c r="Q71" s="5"/>
+      <c r="R71" s="5"/>
+    </row>
+    <row r="72" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5"/>
+      <c r="K72" s="5"/>
+      <c r="L72" s="5"/>
+      <c r="M72" s="5"/>
+      <c r="N72" s="5"/>
+      <c r="O72" s="5"/>
+      <c r="P72" s="5"/>
+      <c r="Q72" s="5"/>
+      <c r="R72" s="5"/>
+    </row>
+    <row r="73" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="5"/>
+      <c r="L73" s="5"/>
+      <c r="M73" s="5"/>
+      <c r="N73" s="5"/>
+      <c r="O73" s="5"/>
+      <c r="P73" s="5"/>
+      <c r="Q73" s="5"/>
+      <c r="R73" s="5"/>
+    </row>
+    <row r="74" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="5"/>
+      <c r="L74" s="5"/>
+      <c r="M74" s="5"/>
+      <c r="N74" s="5"/>
+      <c r="O74" s="5"/>
+      <c r="P74" s="5"/>
+      <c r="Q74" s="5"/>
+      <c r="R74" s="5"/>
+    </row>
+    <row r="75" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="5"/>
+      <c r="M75" s="5"/>
+      <c r="N75" s="5"/>
+      <c r="O75" s="5"/>
+      <c r="P75" s="5"/>
+      <c r="Q75" s="5"/>
+      <c r="R75" s="5"/>
+    </row>
+    <row r="76" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="5" t="str">
+        <f t="shared" ref="C76:F81" si="2">IF(C26=C52,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5"/>
+      <c r="K76" s="5"/>
+      <c r="L76" s="5"/>
+      <c r="M76" s="5"/>
+      <c r="N76" s="5"/>
+      <c r="O76" s="5"/>
+      <c r="P76" s="5"/>
+      <c r="Q76" s="5"/>
+      <c r="R76" s="5"/>
+    </row>
+    <row r="77" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5"/>
+      <c r="K77" s="5"/>
+      <c r="L77" s="5"/>
+      <c r="M77" s="5"/>
+      <c r="N77" s="5"/>
+      <c r="O77" s="5"/>
+      <c r="P77" s="5"/>
+      <c r="Q77" s="5"/>
+      <c r="R77" s="5"/>
+    </row>
+    <row r="78" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5"/>
+      <c r="K78" s="5"/>
+      <c r="L78" s="5"/>
+      <c r="M78" s="5"/>
+      <c r="N78" s="5"/>
+      <c r="O78" s="5"/>
+      <c r="P78" s="5"/>
+      <c r="Q78" s="5"/>
+      <c r="R78" s="5"/>
+    </row>
+    <row r="79" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="5"/>
+      <c r="L79" s="5"/>
+      <c r="M79" s="5"/>
+      <c r="N79" s="5"/>
+      <c r="O79" s="5"/>
+      <c r="P79" s="5"/>
+      <c r="Q79" s="5"/>
+      <c r="R79" s="5"/>
+    </row>
+    <row r="80" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5"/>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5"/>
+      <c r="K80" s="5"/>
+      <c r="L80" s="5"/>
+      <c r="M80" s="5"/>
+      <c r="N80" s="5"/>
+      <c r="O80" s="5"/>
+      <c r="P80" s="5"/>
+      <c r="Q80" s="5"/>
+      <c r="R80" s="5"/>
+    </row>
+    <row r="81" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="5"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="5"/>
+      <c r="Q81" s="5"/>
+      <c r="R81" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:B8"/>
+    <mergeCell ref="C3:F4"/>
+    <mergeCell ref="C5:E6"/>
+    <mergeCell ref="F5:F8"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BDDD527-5FE2-4822-910E-0F93C2656DE3}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:X82"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="3" ySplit="9" topLeftCell="D20" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C25" sqref="C25"/>
+      <selection pane="topRight" activeCell="C25" sqref="C25"/>
+      <selection pane="bottomLeft" activeCell="C25" sqref="C25"/>
+      <selection pane="bottomRight" activeCell="C25" sqref="C25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="2" width="20.1640625" customWidth="1"/>
+    <col min="3" max="6" width="33.33203125" customWidth="1"/>
+    <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="22"/>
+    </row>
+    <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
+    </row>
+    <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+    </row>
+    <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="57"/>
+    </row>
+    <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="29">
+        <v>1460</v>
+      </c>
+      <c r="D9" s="29">
+        <v>830</v>
+      </c>
+      <c r="E9" s="29">
+        <v>630</v>
+      </c>
+      <c r="F9" s="29">
+        <v>46176.179999999993</v>
+      </c>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="5">
+        <v>213</v>
+      </c>
+      <c r="D10" s="5">
+        <v>110</v>
+      </c>
+      <c r="E10" s="5">
+        <v>103</v>
+      </c>
+      <c r="F10" s="5">
+        <v>5486.6</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="5">
+        <v>303</v>
+      </c>
+      <c r="D11" s="5">
+        <v>199</v>
+      </c>
+      <c r="E11" s="5">
+        <v>104</v>
+      </c>
+      <c r="F11" s="5">
+        <v>9424.58</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="5">
+        <v>190</v>
+      </c>
+      <c r="D12" s="5">
+        <v>106</v>
+      </c>
+      <c r="E12" s="5">
+        <v>84</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6668.5</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="5">
+        <v>0</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="5">
+        <v>45</v>
+      </c>
+      <c r="D14" s="5">
+        <v>27</v>
+      </c>
+      <c r="E14" s="5">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>1428.3</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="5">
+        <v>107</v>
+      </c>
+      <c r="D15" s="5">
+        <v>52</v>
+      </c>
+      <c r="E15" s="5">
+        <v>55</v>
+      </c>
+      <c r="F15" s="5">
+        <v>3935</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="5">
+        <v>58</v>
+      </c>
+      <c r="D16" s="5">
+        <v>41</v>
+      </c>
+      <c r="E16" s="5">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5">
+        <v>1231.92</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+    </row>
+    <row r="17" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="5">
+        <v>37</v>
+      </c>
+      <c r="D18" s="5">
+        <v>23</v>
+      </c>
+      <c r="E18" s="5">
+        <v>14</v>
+      </c>
+      <c r="F18" s="5">
+        <v>844</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="5">
+        <v>113</v>
+      </c>
+      <c r="D19" s="5">
+        <v>58</v>
+      </c>
+      <c r="E19" s="5">
+        <v>55</v>
+      </c>
+      <c r="F19" s="5">
+        <v>3504.8</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="5">
+        <v>17</v>
+      </c>
+      <c r="D20" s="5">
+        <v>9</v>
+      </c>
+      <c r="E20" s="5">
+        <v>8</v>
+      </c>
+      <c r="F20" s="5">
+        <v>527</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5">
+        <v>0</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+    </row>
+    <row r="22" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="5">
+        <v>124</v>
+      </c>
+      <c r="D22" s="5">
+        <v>68</v>
+      </c>
+      <c r="E22" s="5">
+        <v>56</v>
+      </c>
+      <c r="F22" s="5">
+        <v>4616</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="5">
+        <v>107</v>
+      </c>
+      <c r="D23" s="5">
+        <v>59</v>
+      </c>
+      <c r="E23" s="5">
+        <v>48</v>
+      </c>
+      <c r="F23" s="5">
+        <v>3866.5</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="5">
+        <v>23</v>
+      </c>
+      <c r="D24" s="5">
+        <v>11</v>
+      </c>
+      <c r="E24" s="5">
+        <v>12</v>
+      </c>
+      <c r="F24" s="5">
+        <v>780.2</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>28</v>
+      </c>
+      <c r="D25" s="5">
+        <v>17</v>
+      </c>
+      <c r="E25" s="5">
+        <v>11</v>
+      </c>
+      <c r="F25" s="5">
+        <v>830.6</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="5">
+        <v>21</v>
+      </c>
+      <c r="D26" s="5">
+        <v>12</v>
+      </c>
+      <c r="E26" s="5">
+        <v>9</v>
+      </c>
+      <c r="F26" s="5">
+        <v>693.2</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5">
+        <v>56</v>
+      </c>
+      <c r="D27" s="5">
+        <v>29</v>
+      </c>
+      <c r="E27" s="5">
+        <v>27</v>
+      </c>
+      <c r="F27" s="5">
+        <v>1971</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="5">
+        <v>17</v>
+      </c>
+      <c r="D28" s="5">
+        <v>8</v>
+      </c>
+      <c r="E28" s="5">
+        <v>9</v>
+      </c>
+      <c r="F28" s="5">
+        <v>327.98</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="5">
+        <v>0</v>
+      </c>
+      <c r="D29" s="5">
+        <v>0</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0</v>
+      </c>
+      <c r="F29" s="5">
+        <v>0</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="5">
+        <v>1</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0</v>
+      </c>
+      <c r="F30" s="5">
+        <v>40</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+    </row>
+    <row r="31" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="13">
+        <v>0</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+    </row>
+    <row r="32" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+      <c r="R32" s="5"/>
+    </row>
+    <row r="33" spans="1:24" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+    </row>
+    <row r="34" spans="1:24" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="58"/>
+      <c r="B34" s="58"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="35"/>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="40"/>
+      <c r="C35"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+    </row>
+    <row r="36" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="5">
+        <v>1995</v>
+      </c>
+      <c r="D36" s="5">
+        <v>1126</v>
+      </c>
+      <c r="E36" s="5">
+        <v>869</v>
+      </c>
+      <c r="F36" s="5">
+        <v>60314.14</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+    </row>
+    <row r="37" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="5">
+        <v>219</v>
+      </c>
+      <c r="D37" s="5">
+        <v>133</v>
+      </c>
+      <c r="E37" s="5">
+        <v>86</v>
+      </c>
+      <c r="F37" s="5">
+        <v>4984.5</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
+    </row>
+    <row r="38" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="5">
+        <v>281</v>
+      </c>
+      <c r="D38" s="5">
+        <v>170</v>
+      </c>
+      <c r="E38" s="5">
+        <v>111</v>
+      </c>
+      <c r="F38" s="5">
+        <v>8110.64</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+    </row>
+    <row r="39" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="5">
+        <v>155</v>
+      </c>
+      <c r="D39" s="5">
+        <v>87</v>
+      </c>
+      <c r="E39" s="5">
+        <v>68</v>
+      </c>
+      <c r="F39" s="5">
+        <v>4411</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+    </row>
+    <row r="40" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="5">
+        <v>85</v>
+      </c>
+      <c r="D40" s="5">
+        <v>54</v>
+      </c>
+      <c r="E40" s="5">
+        <v>31</v>
+      </c>
+      <c r="F40" s="5">
+        <v>2244</v>
+      </c>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+    </row>
+    <row r="41" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="5">
+        <v>29</v>
+      </c>
+      <c r="D41" s="5">
+        <v>20</v>
+      </c>
+      <c r="E41" s="5">
+        <v>9</v>
+      </c>
+      <c r="F41" s="5">
+        <v>745</v>
+      </c>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+    </row>
+    <row r="42" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="5">
+        <v>357</v>
+      </c>
+      <c r="D42" s="5">
+        <v>204</v>
+      </c>
+      <c r="E42" s="5">
+        <v>153</v>
+      </c>
+      <c r="F42" s="5">
+        <v>12495</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+    </row>
+    <row r="43" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="5">
+        <v>47</v>
+      </c>
+      <c r="D43" s="5">
+        <v>26</v>
+      </c>
+      <c r="E43" s="5">
+        <v>21</v>
+      </c>
+      <c r="F43" s="5">
+        <v>1448</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+    </row>
+    <row r="44" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="5">
+        <v>26</v>
+      </c>
+      <c r="D44" s="5">
+        <v>13</v>
+      </c>
+      <c r="E44" s="5">
+        <v>13</v>
+      </c>
+      <c r="F44" s="5">
+        <v>910</v>
+      </c>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+    </row>
+    <row r="45" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="5">
+        <v>17</v>
+      </c>
+      <c r="D45" s="5">
+        <v>11</v>
+      </c>
+      <c r="E45" s="5">
+        <v>6</v>
+      </c>
+      <c r="F45" s="5">
+        <v>441</v>
+      </c>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+    </row>
+    <row r="46" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="5">
+        <v>45</v>
+      </c>
+      <c r="D46" s="5">
+        <v>26</v>
+      </c>
+      <c r="E46" s="5">
+        <v>19</v>
+      </c>
+      <c r="F46" s="5">
+        <v>1167</v>
+      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+    </row>
+    <row r="47" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="5">
+        <v>172</v>
+      </c>
+      <c r="D47" s="5">
+        <v>81</v>
+      </c>
+      <c r="E47" s="5">
+        <v>91</v>
+      </c>
+      <c r="F47" s="5">
+        <v>5402</v>
+      </c>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+    </row>
+    <row r="48" spans="1:24" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5">
+        <v>0</v>
+      </c>
+      <c r="D48" s="5">
+        <v>0</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0</v>
+      </c>
+      <c r="F48" s="5">
+        <v>0</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+    </row>
+    <row r="49" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="5">
+        <v>186</v>
+      </c>
+      <c r="D49" s="5">
+        <v>95</v>
+      </c>
+      <c r="E49" s="5">
+        <v>91</v>
+      </c>
+      <c r="F49" s="5">
+        <v>6325</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+    </row>
+    <row r="50" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="5">
+        <v>70</v>
+      </c>
+      <c r="D50" s="5">
+        <v>45</v>
+      </c>
+      <c r="E50" s="5">
+        <v>25</v>
+      </c>
+      <c r="F50" s="5">
+        <v>2101</v>
+      </c>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+    </row>
+    <row r="51" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="5">
+        <v>65</v>
+      </c>
+      <c r="D51" s="5">
+        <v>44</v>
+      </c>
+      <c r="E51" s="5">
+        <v>21</v>
+      </c>
+      <c r="F51" s="5">
+        <v>1705</v>
+      </c>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+      <c r="R51" s="5"/>
+    </row>
+    <row r="52" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="5">
+        <v>13</v>
+      </c>
+      <c r="D52" s="5">
+        <v>5</v>
+      </c>
+      <c r="E52" s="5">
+        <v>8</v>
+      </c>
+      <c r="F52" s="5">
+        <v>390</v>
+      </c>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+      <c r="R52" s="5"/>
+    </row>
+    <row r="53" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="5">
+        <v>3</v>
+      </c>
+      <c r="D53" s="5">
+        <v>2</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1</v>
+      </c>
+      <c r="F53" s="5">
+        <v>85</v>
+      </c>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+      <c r="R53" s="5"/>
+    </row>
+    <row r="54" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="5">
+        <v>75</v>
+      </c>
+      <c r="D54" s="5">
+        <v>37</v>
+      </c>
+      <c r="E54" s="5">
+        <v>38</v>
+      </c>
+      <c r="F54" s="5">
+        <v>2255</v>
+      </c>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+      <c r="R54" s="5"/>
+    </row>
+    <row r="55" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C55" s="5">
+        <v>29</v>
+      </c>
+      <c r="D55" s="5">
+        <v>12</v>
+      </c>
+      <c r="E55" s="5">
+        <v>17</v>
+      </c>
+      <c r="F55" s="5">
+        <v>1399</v>
+      </c>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+    </row>
+    <row r="56" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="5">
+        <v>120</v>
+      </c>
+      <c r="D56" s="5">
+        <v>60</v>
+      </c>
+      <c r="E56" s="5">
+        <v>60</v>
+      </c>
+      <c r="F56" s="5">
+        <v>3678</v>
+      </c>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+    </row>
+    <row r="57" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="5">
+        <v>1</v>
+      </c>
+      <c r="D57" s="5">
+        <v>1</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0</v>
+      </c>
+      <c r="F57" s="5">
+        <v>18</v>
+      </c>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+      <c r="R57" s="5"/>
+    </row>
+    <row r="58" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="13">
+        <v>0</v>
+      </c>
+      <c r="D58" s="13">
+        <v>0</v>
+      </c>
+      <c r="E58" s="13">
+        <v>0</v>
+      </c>
+      <c r="F58" s="13">
+        <v>0</v>
+      </c>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5"/>
+      <c r="Q58" s="5"/>
+      <c r="R58" s="5"/>
+    </row>
+    <row r="59" spans="1:18" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C60" s="5" t="str">
+        <f t="shared" ref="C60:C82" si="0">IF(C9=C36,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D60" s="5" t="str">
+        <f t="shared" ref="D60:F60" si="1">IF(D9=D36,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+    </row>
+    <row r="61" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D61" s="5" t="str">
+        <f t="shared" ref="D61:F82" si="2">IF(D10=D37,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E61" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+      <c r="R61" s="5"/>
+    </row>
+    <row r="62" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="5"/>
+      <c r="L62" s="5"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="5"/>
+      <c r="O62" s="5"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+      <c r="R62" s="5"/>
+    </row>
+    <row r="63" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5"/>
+      <c r="Q63" s="5"/>
+      <c r="R63" s="5"/>
+    </row>
+    <row r="64" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E64" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F64" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+    </row>
+    <row r="65" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F65" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5"/>
+      <c r="Q65" s="5"/>
+      <c r="R65" s="5"/>
+    </row>
+    <row r="66" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E66" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F66" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5"/>
+      <c r="Q66" s="5"/>
+      <c r="R66" s="5"/>
+    </row>
+    <row r="67" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D67" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5"/>
+      <c r="Q67" s="5"/>
+      <c r="R67" s="5"/>
+    </row>
+    <row r="68" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F68" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5"/>
+      <c r="Q68" s="5"/>
+      <c r="R68" s="5"/>
+    </row>
+    <row r="69" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F69" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5"/>
+      <c r="Q69" s="5"/>
+      <c r="R69" s="5"/>
+    </row>
+    <row r="70" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F70" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5"/>
+      <c r="Q70" s="5"/>
+      <c r="R70" s="5"/>
+    </row>
+    <row r="71" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E71" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5"/>
+      <c r="Q71" s="5"/>
+      <c r="R71" s="5"/>
+    </row>
+    <row r="72" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D72" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E72" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F72" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5"/>
+      <c r="K72" s="5"/>
+      <c r="L72" s="5"/>
+      <c r="M72" s="5"/>
+      <c r="N72" s="5"/>
+      <c r="O72" s="5"/>
+      <c r="P72" s="5"/>
+      <c r="Q72" s="5"/>
+      <c r="R72" s="5"/>
+    </row>
+    <row r="73" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F73" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="5"/>
+      <c r="L73" s="5"/>
+      <c r="M73" s="5"/>
+      <c r="N73" s="5"/>
+      <c r="O73" s="5"/>
+      <c r="P73" s="5"/>
+      <c r="Q73" s="5"/>
+      <c r="R73" s="5"/>
+    </row>
+    <row r="74" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F74" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="5"/>
+      <c r="L74" s="5"/>
+      <c r="M74" s="5"/>
+      <c r="N74" s="5"/>
+      <c r="O74" s="5"/>
+      <c r="P74" s="5"/>
+      <c r="Q74" s="5"/>
+      <c r="R74" s="5"/>
+    </row>
+    <row r="75" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D75" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F75" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="5"/>
+      <c r="M75" s="5"/>
+      <c r="N75" s="5"/>
+      <c r="O75" s="5"/>
+      <c r="P75" s="5"/>
+      <c r="Q75" s="5"/>
+      <c r="R75" s="5"/>
+    </row>
+    <row r="76" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5"/>
+      <c r="K76" s="5"/>
+      <c r="L76" s="5"/>
+      <c r="M76" s="5"/>
+      <c r="N76" s="5"/>
+      <c r="O76" s="5"/>
+      <c r="P76" s="5"/>
+      <c r="Q76" s="5"/>
+      <c r="R76" s="5"/>
+    </row>
+    <row r="77" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C77" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5"/>
+      <c r="K77" s="5"/>
+      <c r="L77" s="5"/>
+      <c r="M77" s="5"/>
+      <c r="N77" s="5"/>
+      <c r="O77" s="5"/>
+      <c r="P77" s="5"/>
+      <c r="Q77" s="5"/>
+      <c r="R77" s="5"/>
+    </row>
+    <row r="78" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5"/>
+      <c r="K78" s="5"/>
+      <c r="L78" s="5"/>
+      <c r="M78" s="5"/>
+      <c r="N78" s="5"/>
+      <c r="O78" s="5"/>
+      <c r="P78" s="5"/>
+      <c r="Q78" s="5"/>
+      <c r="R78" s="5"/>
+    </row>
+    <row r="79" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="5"/>
+      <c r="L79" s="5"/>
+      <c r="M79" s="5"/>
+      <c r="N79" s="5"/>
+      <c r="O79" s="5"/>
+      <c r="P79" s="5"/>
+      <c r="Q79" s="5"/>
+      <c r="R79" s="5"/>
+    </row>
+    <row r="80" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C80" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="D80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5"/>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5"/>
+      <c r="K80" s="5"/>
+      <c r="L80" s="5"/>
+      <c r="M80" s="5"/>
+      <c r="N80" s="5"/>
+      <c r="O80" s="5"/>
+      <c r="P80" s="5"/>
+      <c r="Q80" s="5"/>
+      <c r="R80" s="5"/>
+    </row>
+    <row r="81" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="5"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="5"/>
+      <c r="Q81" s="5"/>
+      <c r="R81" s="5"/>
+    </row>
+    <row r="82" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D82" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E82" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F82" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5"/>
+      <c r="K82" s="5"/>
+      <c r="L82" s="5"/>
+      <c r="M82" s="5"/>
+      <c r="N82" s="5"/>
+      <c r="O82" s="5"/>
+      <c r="P82" s="5"/>
+      <c r="Q82" s="5"/>
+      <c r="R82" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:B8"/>
+    <mergeCell ref="C3:F4"/>
+    <mergeCell ref="C5:E6"/>
+    <mergeCell ref="F5:F8"/>
+    <mergeCell ref="A34:F34"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="11.5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="12" max="25" width="9.5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10" bestFit="1" customWidth="1"/>
     <col min="27" max="30" width="13.83203125" customWidth="1"/>
     <col min="31" max="31" width="14.6640625" customWidth="1"/>
     <col min="32" max="41" width="9.5" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.83203125" customWidth="1"/>
     <col min="43" max="46" width="9.5" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="10.83203125" customWidth="1"/>
     <col min="48" max="63" width="9.5" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10" bestFit="1" customWidth="1"/>
     <col min="65" max="69" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="33" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:8" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:8" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
         <v>5782</v>
       </c>
       <c r="D9" s="29">
         <v>3270</v>
       </c>
       <c r="E9" s="29">
         <v>2512</v>
       </c>
       <c r="F9" s="29">
         <v>178878.38</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
     </row>
     <row r="10" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
@@ -30056,51 +25923,51 @@
       <c r="A32" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="26"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:8" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="5">
         <v>1995</v>
       </c>
       <c r="D35" s="5">
         <v>1126</v>
       </c>
       <c r="E35" s="5">
         <v>869</v>
       </c>
@@ -31170,5185 +27037,183 @@
     <row r="81" spans="1:8" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C81" s="5" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="D81" s="5" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E81" s="5" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="F81" s="5" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
-    </row>
-[...2499 lines deleted...]
-      <c r="R81" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...2499 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="E82" sqref="E82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
         <v>5783</v>
       </c>
       <c r="D9" s="29">
         <v>3226</v>
       </c>
       <c r="E9" s="29">
         <v>2557</v>
       </c>
       <c r="F9" s="29">
         <v>189016.83500000002</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
@@ -37088,51 +27953,51 @@
     </row>
     <row r="33" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33" s="5"/>
       <c r="O33" s="5"/>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
     </row>
     <row r="34" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="5"/>
       <c r="O34" s="5"/>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
     </row>
     <row r="35" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>57</v>
@@ -38689,859 +29554,859 @@
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
       <c r="P81" s="5"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R81"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="C31" sqref="C31"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="E82" sqref="E82"/>
+      <selection pane="topRight" activeCell="E82" sqref="E82"/>
+      <selection pane="bottomLeft" activeCell="E82" sqref="E82"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.1640625" customWidth="1"/>
     <col min="3" max="6" width="33.33203125" customWidth="1"/>
     <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
     <col min="37" max="40" width="13.83203125" customWidth="1"/>
     <col min="41" max="41" width="14.6640625" customWidth="1"/>
     <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.83203125" customWidth="1"/>
     <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="10.83203125" customWidth="1"/>
     <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
     <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="45" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D3" s="46"/>
-[...1 lines deleted...]
-      <c r="F3" s="47"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
     </row>
     <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43"/>
-[...4 lines deleted...]
-      <c r="F4" s="47"/>
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
-[...1 lines deleted...]
-      <c r="C5" s="48" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="48"/>
-[...1 lines deleted...]
-      <c r="F5" s="49" t="s">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43"/>
-[...4 lines deleted...]
-      <c r="F6" s="49"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="49"/>
+      <c r="F7" s="57"/>
     </row>
     <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="38"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="49"/>
+      <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
-        <v>3401</v>
+        <v>4982</v>
       </c>
       <c r="D9" s="29">
-        <v>1892</v>
+        <v>2715</v>
       </c>
       <c r="E9" s="29">
-        <v>1509</v>
+        <v>2267</v>
       </c>
       <c r="F9" s="29">
-        <v>112363.00499999995</v>
+        <v>151514.44999999998</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="29"/>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
       <c r="Q9" s="29"/>
       <c r="R9" s="29"/>
     </row>
     <row r="10" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="5">
-        <v>291</v>
+        <v>524</v>
       </c>
       <c r="D10" s="5">
-        <v>166</v>
+        <v>284</v>
       </c>
       <c r="E10" s="5">
-        <v>125</v>
+        <v>240</v>
       </c>
       <c r="F10" s="5">
-        <v>8003.1</v>
+        <v>13814.2</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
     </row>
     <row r="11" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="5">
-        <v>361</v>
+        <v>644</v>
       </c>
       <c r="D11" s="5">
-        <v>201</v>
+        <v>376</v>
       </c>
       <c r="E11" s="5">
-        <v>160</v>
+        <v>268</v>
       </c>
       <c r="F11" s="5">
-        <v>13462.305</v>
+        <v>19728.25</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
     </row>
     <row r="12" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="5">
-        <v>128</v>
+        <v>325</v>
       </c>
       <c r="D12" s="5">
-        <v>81</v>
+        <v>185</v>
       </c>
       <c r="E12" s="5">
-        <v>47</v>
+        <v>140</v>
       </c>
       <c r="F12" s="5">
-        <v>4215.1000000000004</v>
+        <v>10092</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
     </row>
     <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5">
-        <v>295</v>
+        <v>253</v>
       </c>
       <c r="D13" s="5">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E13" s="5">
-        <v>140</v>
+        <v>102</v>
       </c>
       <c r="F13" s="5">
-        <v>9671</v>
+        <v>8709.6</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
     </row>
     <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="5">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="D14" s="5">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="E14" s="5">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="F14" s="5">
-        <v>14146.1</v>
+        <v>14540.7</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
     </row>
     <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="5">
-        <v>492</v>
+        <v>571</v>
       </c>
       <c r="D15" s="5">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="E15" s="5">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F15" s="5">
-        <v>18404.099999999999</v>
+        <v>21091.3</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
     </row>
     <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="5">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D16" s="5">
         <v>30</v>
       </c>
       <c r="E16" s="5">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F16" s="5">
-        <v>1273.07</v>
+        <v>1963.9</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
     </row>
     <row r="17" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="5">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D17" s="5">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E17" s="5">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F17" s="5">
-        <v>1121.9000000000001</v>
+        <v>1522.3</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
     </row>
     <row r="18" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="5">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D18" s="5">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="E18" s="5">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F18" s="5">
-        <v>857.4</v>
+        <v>2921</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
     </row>
     <row r="19" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="5">
-        <v>229</v>
+        <v>313</v>
       </c>
       <c r="D19" s="5">
-        <v>128</v>
+        <v>169</v>
       </c>
       <c r="E19" s="5">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="F19" s="5">
-        <v>7041.4</v>
+        <v>9058.7999999999993</v>
       </c>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
     </row>
     <row r="20" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="5">
-        <v>186</v>
+        <v>255</v>
       </c>
       <c r="D20" s="5">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="E20" s="5">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="F20" s="5">
-        <v>5982</v>
+        <v>5787.9</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
     </row>
     <row r="21" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5">
-        <v>170</v>
+        <v>327</v>
       </c>
       <c r="D21" s="5">
-        <v>95</v>
+        <v>189</v>
       </c>
       <c r="E21" s="5">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="F21" s="5">
-        <v>5550.4</v>
+        <v>5711.9</v>
       </c>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
     </row>
     <row r="22" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="5">
-        <v>134</v>
+        <v>273</v>
       </c>
       <c r="D22" s="5">
-        <v>81</v>
+        <v>126</v>
       </c>
       <c r="E22" s="5">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="F22" s="5">
-        <v>4680</v>
+        <v>9532</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
     </row>
     <row r="23" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="5">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="D23" s="5">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="E23" s="5">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="F23" s="5">
-        <v>8382.4</v>
+        <v>7803.1</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
     </row>
     <row r="24" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="5">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="D24" s="5">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="E24" s="5">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F24" s="5">
-        <v>2234.65</v>
+        <v>2369</v>
       </c>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
     </row>
     <row r="25" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="5">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="D25" s="5">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="E25" s="5">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F25" s="5">
-        <v>1917.65</v>
+        <v>3768.9</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
     </row>
     <row r="26" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D26" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E26" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F26" s="5">
-        <v>463</v>
+        <v>524</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
     </row>
     <row r="27" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="5">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="D27" s="5">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="E27" s="5">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="F27" s="5">
-        <v>1466.5</v>
+        <v>4419.3</v>
       </c>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
     </row>
     <row r="28" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="5">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="D28" s="5">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E28" s="5">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F28" s="5">
-        <v>625.73</v>
+        <v>2490.1999999999998</v>
       </c>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
     </row>
     <row r="29" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="5">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="D29" s="5">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="E29" s="5">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="F29" s="5">
-        <v>2845.2</v>
+        <v>5495.1</v>
       </c>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
     </row>
     <row r="30" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D30" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="5">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
     </row>
     <row r="31" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
@@ -39590,51 +30455,51 @@
     </row>
     <row r="33" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33" s="5"/>
       <c r="O33" s="5"/>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
     </row>
     <row r="34" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="5"/>
       <c r="O34" s="5"/>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
     </row>
     <row r="35" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>57</v>
@@ -41048,51 +31913,51 @@
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
       <c r="P77" s="5"/>
       <c r="Q77" s="5"/>
       <c r="R77" s="5"/>
     </row>
     <row r="78" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C78" s="5" t="str">
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="D78" s="5" t="str">
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="E78" s="5" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="F78" s="5" t="str">
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
       <c r="P78" s="5"/>
       <c r="Q78" s="5"/>
       <c r="R78" s="5"/>
     </row>
     <row r="79" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>22</v>
       </c>
@@ -41112,51 +31977,51 @@
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="5"/>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
       <c r="P79" s="5"/>
       <c r="Q79" s="5"/>
       <c r="R79" s="5"/>
     </row>
     <row r="80" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="5" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>*</v>
       </c>
       <c r="D80" s="5" t="str">
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="E80" s="5" t="str">
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="F80" s="5" t="str">
         <f t="shared" si="2"/>
         <v>*</v>
       </c>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
       <c r="K80" s="5"/>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
       <c r="P80" s="5"/>
       <c r="Q80" s="5"/>
       <c r="R80" s="5"/>
@@ -41191,77 +32056,2575 @@
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
       <c r="P81" s="5"/>
       <c r="Q81" s="5"/>
       <c r="R81" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B8"/>
     <mergeCell ref="C3:F4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:R81"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="9" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="E82" sqref="E82"/>
+      <selection pane="topRight" activeCell="E82" sqref="E82"/>
+      <selection pane="bottomLeft" activeCell="E82" sqref="E82"/>
+      <selection pane="bottomRight" activeCell="A24" sqref="A24:XFD24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="2" width="20.1640625" customWidth="1"/>
+    <col min="3" max="6" width="33.33203125" customWidth="1"/>
+    <col min="7" max="7" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="14" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.83203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="35" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10" bestFit="1" customWidth="1"/>
+    <col min="37" max="40" width="13.83203125" customWidth="1"/>
+    <col min="41" max="41" width="14.6640625" customWidth="1"/>
+    <col min="42" max="51" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.83203125" customWidth="1"/>
+    <col min="53" max="56" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="10.83203125" customWidth="1"/>
+    <col min="58" max="73" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10" bestFit="1" customWidth="1"/>
+    <col min="75" max="79" width="9.5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="22"/>
+    </row>
+    <row r="3" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="55"/>
+    </row>
+    <row r="4" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+    </row>
+    <row r="5" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="57"/>
+    </row>
+    <row r="9" spans="1:18" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="29">
+        <v>4344</v>
+      </c>
+      <c r="D9" s="29">
+        <v>2403</v>
+      </c>
+      <c r="E9" s="29">
+        <v>1941</v>
+      </c>
+      <c r="F9" s="29">
+        <v>141974.30300000001</v>
+      </c>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="5">
+        <v>488</v>
+      </c>
+      <c r="D10" s="5">
+        <v>267</v>
+      </c>
+      <c r="E10" s="5">
+        <v>221</v>
+      </c>
+      <c r="F10" s="5">
+        <v>13016.1</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="5">
+        <v>470</v>
+      </c>
+      <c r="D11" s="5">
+        <v>271</v>
+      </c>
+      <c r="E11" s="5">
+        <v>199</v>
+      </c>
+      <c r="F11" s="5">
+        <v>14244.47</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="5">
+        <v>308</v>
+      </c>
+      <c r="D12" s="5">
+        <v>180</v>
+      </c>
+      <c r="E12" s="5">
+        <v>128</v>
+      </c>
+      <c r="F12" s="5">
+        <v>9897</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="5">
+        <v>166</v>
+      </c>
+      <c r="D13" s="5">
+        <v>101</v>
+      </c>
+      <c r="E13" s="5">
+        <v>65</v>
+      </c>
+      <c r="F13" s="5">
+        <v>5548.1</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="5">
+        <v>321</v>
+      </c>
+      <c r="D14" s="5">
+        <v>164</v>
+      </c>
+      <c r="E14" s="5">
+        <v>157</v>
+      </c>
+      <c r="F14" s="5">
+        <v>10801</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="5">
+        <v>603</v>
+      </c>
+      <c r="D15" s="5">
+        <v>335</v>
+      </c>
+      <c r="E15" s="5">
+        <v>268</v>
+      </c>
+      <c r="F15" s="5">
+        <v>21530.400000000001</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="5">
+        <v>53</v>
+      </c>
+      <c r="D16" s="5">
+        <v>26</v>
+      </c>
+      <c r="E16" s="5">
+        <v>27</v>
+      </c>
+      <c r="F16" s="5">
+        <v>1920.6</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+    </row>
+    <row r="17" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="5">
+        <v>39</v>
+      </c>
+      <c r="D17" s="5">
+        <v>32</v>
+      </c>
+      <c r="E17" s="5">
+        <v>7</v>
+      </c>
+      <c r="F17" s="5">
+        <v>1313.3</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="5">
+        <v>54</v>
+      </c>
+      <c r="D18" s="5">
+        <v>35</v>
+      </c>
+      <c r="E18" s="5">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
+        <v>1720</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="5">
+        <v>273</v>
+      </c>
+      <c r="D19" s="5">
+        <v>143</v>
+      </c>
+      <c r="E19" s="5">
+        <v>130</v>
+      </c>
+      <c r="F19" s="5">
+        <v>8736.6329999999998</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="5">
+        <v>168</v>
+      </c>
+      <c r="D20" s="5">
+        <v>74</v>
+      </c>
+      <c r="E20" s="5">
+        <v>94</v>
+      </c>
+      <c r="F20" s="5">
+        <v>5354.8</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5">
+        <v>210</v>
+      </c>
+      <c r="D21" s="5">
+        <v>121</v>
+      </c>
+      <c r="E21" s="5">
+        <v>89</v>
+      </c>
+      <c r="F21" s="5">
+        <v>7353.6</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+    </row>
+    <row r="22" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="5">
+        <v>492</v>
+      </c>
+      <c r="D22" s="5">
+        <v>245</v>
+      </c>
+      <c r="E22" s="5">
+        <v>247</v>
+      </c>
+      <c r="F22" s="5">
+        <v>17511</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="5">
+        <v>214</v>
+      </c>
+      <c r="D23" s="5">
+        <v>131</v>
+      </c>
+      <c r="E23" s="5">
+        <v>83</v>
+      </c>
+      <c r="F23" s="5">
+        <v>7237.6</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="5">
+        <v>58</v>
+      </c>
+      <c r="D24" s="5">
+        <v>34</v>
+      </c>
+      <c r="E24" s="5">
+        <v>24</v>
+      </c>
+      <c r="F24" s="5">
+        <v>1362.4</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5">
+        <v>134</v>
+      </c>
+      <c r="D25" s="5">
+        <v>92</v>
+      </c>
+      <c r="E25" s="5">
+        <v>42</v>
+      </c>
+      <c r="F25" s="5">
+        <v>4005.5</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="5">
+        <v>16</v>
+      </c>
+      <c r="D26" s="5">
+        <v>9</v>
+      </c>
+      <c r="E26" s="5">
+        <v>7</v>
+      </c>
+      <c r="F26" s="5">
+        <v>554</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5">
+        <v>101</v>
+      </c>
+      <c r="D27" s="5">
+        <v>53</v>
+      </c>
+      <c r="E27" s="5">
+        <v>48</v>
+      </c>
+      <c r="F27" s="5">
+        <v>3094.8</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="5">
+        <v>57</v>
+      </c>
+      <c r="D28" s="5">
+        <v>31</v>
+      </c>
+      <c r="E28" s="5">
+        <v>26</v>
+      </c>
+      <c r="F28" s="5">
+        <v>3039</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="5">
+        <v>117</v>
+      </c>
+      <c r="D29" s="5">
+        <v>58</v>
+      </c>
+      <c r="E29" s="5">
+        <v>59</v>
+      </c>
+      <c r="F29" s="5">
+        <v>3704</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>30</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+    </row>
+    <row r="31" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="13">
+        <v>0</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+    </row>
+    <row r="32" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+      <c r="R32" s="5"/>
+    </row>
+    <row r="33" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+    </row>
+    <row r="34" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5"/>
+      <c r="R34" s="5"/>
+    </row>
+    <row r="35" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="5">
+        <v>1995</v>
+      </c>
+      <c r="D35" s="5">
+        <v>1126</v>
+      </c>
+      <c r="E35" s="5">
+        <v>869</v>
+      </c>
+      <c r="F35" s="5">
+        <v>60314.14</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+    </row>
+    <row r="36" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="5">
+        <v>219</v>
+      </c>
+      <c r="D36" s="5">
+        <v>133</v>
+      </c>
+      <c r="E36" s="5">
+        <v>86</v>
+      </c>
+      <c r="F36" s="5">
+        <v>4984.5</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+    </row>
+    <row r="37" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="5">
+        <v>281</v>
+      </c>
+      <c r="D37" s="5">
+        <v>170</v>
+      </c>
+      <c r="E37" s="5">
+        <v>111</v>
+      </c>
+      <c r="F37" s="5">
+        <v>8110.64</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
+    </row>
+    <row r="38" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="5">
+        <v>155</v>
+      </c>
+      <c r="D38" s="5">
+        <v>87</v>
+      </c>
+      <c r="E38" s="5">
+        <v>68</v>
+      </c>
+      <c r="F38" s="5">
+        <v>4411</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+    </row>
+    <row r="39" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="5">
+        <v>85</v>
+      </c>
+      <c r="D39" s="5">
+        <v>54</v>
+      </c>
+      <c r="E39" s="5">
+        <v>31</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2244</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+    </row>
+    <row r="40" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="5">
+        <v>29</v>
+      </c>
+      <c r="D40" s="5">
+        <v>20</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9</v>
+      </c>
+      <c r="F40" s="5">
+        <v>745</v>
+      </c>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+    </row>
+    <row r="41" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="5">
+        <v>357</v>
+      </c>
+      <c r="D41" s="5">
+        <v>204</v>
+      </c>
+      <c r="E41" s="5">
+        <v>153</v>
+      </c>
+      <c r="F41" s="5">
+        <v>12495</v>
+      </c>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+    </row>
+    <row r="42" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="5">
+        <v>47</v>
+      </c>
+      <c r="D42" s="5">
+        <v>26</v>
+      </c>
+      <c r="E42" s="5">
+        <v>21</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1448</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+    </row>
+    <row r="43" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="5">
+        <v>26</v>
+      </c>
+      <c r="D43" s="5">
+        <v>13</v>
+      </c>
+      <c r="E43" s="5">
+        <v>13</v>
+      </c>
+      <c r="F43" s="5">
+        <v>910</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+    </row>
+    <row r="44" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="5">
+        <v>17</v>
+      </c>
+      <c r="D44" s="5">
+        <v>11</v>
+      </c>
+      <c r="E44" s="5">
+        <v>6</v>
+      </c>
+      <c r="F44" s="5">
+        <v>441</v>
+      </c>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+    </row>
+    <row r="45" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="5">
+        <v>45</v>
+      </c>
+      <c r="D45" s="5">
+        <v>26</v>
+      </c>
+      <c r="E45" s="5">
+        <v>19</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1167</v>
+      </c>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+    </row>
+    <row r="46" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="5">
+        <v>172</v>
+      </c>
+      <c r="D46" s="5">
+        <v>81</v>
+      </c>
+      <c r="E46" s="5">
+        <v>91</v>
+      </c>
+      <c r="F46" s="5">
+        <v>5402</v>
+      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+    </row>
+    <row r="47" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5">
+        <v>0</v>
+      </c>
+      <c r="D47" s="5">
+        <v>0</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
+      <c r="F47" s="5">
+        <v>0</v>
+      </c>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+    </row>
+    <row r="48" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="5">
+        <v>186</v>
+      </c>
+      <c r="D48" s="5">
+        <v>95</v>
+      </c>
+      <c r="E48" s="5">
+        <v>91</v>
+      </c>
+      <c r="F48" s="5">
+        <v>6325</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+    </row>
+    <row r="49" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="5">
+        <v>70</v>
+      </c>
+      <c r="D49" s="5">
+        <v>45</v>
+      </c>
+      <c r="E49" s="5">
+        <v>25</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2101</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+    </row>
+    <row r="50" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="5">
+        <v>65</v>
+      </c>
+      <c r="D50" s="5">
+        <v>44</v>
+      </c>
+      <c r="E50" s="5">
+        <v>21</v>
+      </c>
+      <c r="F50" s="5">
+        <v>1705</v>
+      </c>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+    </row>
+    <row r="51" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="5">
+        <v>13</v>
+      </c>
+      <c r="D51" s="5">
+        <v>5</v>
+      </c>
+      <c r="E51" s="5">
+        <v>8</v>
+      </c>
+      <c r="F51" s="5">
+        <v>390</v>
+      </c>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+      <c r="R51" s="5"/>
+    </row>
+    <row r="52" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="5">
+        <v>3</v>
+      </c>
+      <c r="D52" s="5">
+        <v>2</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1</v>
+      </c>
+      <c r="F52" s="5">
+        <v>85</v>
+      </c>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+      <c r="R52" s="5"/>
+    </row>
+    <row r="53" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="5">
+        <v>75</v>
+      </c>
+      <c r="D53" s="5">
+        <v>37</v>
+      </c>
+      <c r="E53" s="5">
+        <v>38</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2255</v>
+      </c>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+      <c r="R53" s="5"/>
+    </row>
+    <row r="54" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C54" s="5">
+        <v>29</v>
+      </c>
+      <c r="D54" s="5">
+        <v>12</v>
+      </c>
+      <c r="E54" s="5">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5">
+        <v>1399</v>
+      </c>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+      <c r="R54" s="5"/>
+    </row>
+    <row r="55" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C55" s="5">
+        <v>120</v>
+      </c>
+      <c r="D55" s="5">
+        <v>60</v>
+      </c>
+      <c r="E55" s="5">
+        <v>60</v>
+      </c>
+      <c r="F55" s="5">
+        <v>3678</v>
+      </c>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+    </row>
+    <row r="56" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="5">
+        <v>1</v>
+      </c>
+      <c r="D56" s="5">
+        <v>1</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0</v>
+      </c>
+      <c r="F56" s="5">
+        <v>18</v>
+      </c>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+    </row>
+    <row r="57" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="13">
+        <v>0</v>
+      </c>
+      <c r="D57" s="13">
+        <v>0</v>
+      </c>
+      <c r="E57" s="13">
+        <v>0</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+      <c r="R57" s="5"/>
+    </row>
+    <row r="58" spans="1:18" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="5" t="str">
+        <f>IF(C9=C35,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D59" s="5" t="str">
+        <f t="shared" ref="D59:F59" si="0">IF(D9=D35,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="E59" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="F59" s="5" t="str">
+        <f t="shared" si="0"/>
+        <v>*</v>
+      </c>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5"/>
+      <c r="Q59" s="5"/>
+      <c r="R59" s="5"/>
+    </row>
+    <row r="60" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="5" t="str">
+        <f t="shared" ref="C60:F75" si="1">IF(C10=C36,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F60" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+    </row>
+    <row r="61" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F61" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+      <c r="R61" s="5"/>
+    </row>
+    <row r="62" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F62" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="5"/>
+      <c r="L62" s="5"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="5"/>
+      <c r="O62" s="5"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+      <c r="R62" s="5"/>
+    </row>
+    <row r="63" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F63" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5"/>
+      <c r="Q63" s="5"/>
+      <c r="R63" s="5"/>
+    </row>
+    <row r="64" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F64" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+    </row>
+    <row r="65" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F65" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5"/>
+      <c r="Q65" s="5"/>
+      <c r="R65" s="5"/>
+    </row>
+    <row r="66" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="E66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F66" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5"/>
+      <c r="Q66" s="5"/>
+      <c r="R66" s="5"/>
+    </row>
+    <row r="67" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F67" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5"/>
+      <c r="Q67" s="5"/>
+      <c r="R67" s="5"/>
+    </row>
+    <row r="68" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F68" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5"/>
+      <c r="Q68" s="5"/>
+      <c r="R68" s="5"/>
+    </row>
+    <row r="69" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F69" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5"/>
+      <c r="Q69" s="5"/>
+      <c r="R69" s="5"/>
+    </row>
+    <row r="70" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F70" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5"/>
+      <c r="Q70" s="5"/>
+      <c r="R70" s="5"/>
+    </row>
+    <row r="71" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F71" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5"/>
+      <c r="Q71" s="5"/>
+      <c r="R71" s="5"/>
+    </row>
+    <row r="72" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F72" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5"/>
+      <c r="K72" s="5"/>
+      <c r="L72" s="5"/>
+      <c r="M72" s="5"/>
+      <c r="N72" s="5"/>
+      <c r="O72" s="5"/>
+      <c r="P72" s="5"/>
+      <c r="Q72" s="5"/>
+      <c r="R72" s="5"/>
+    </row>
+    <row r="73" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F73" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="5"/>
+      <c r="L73" s="5"/>
+      <c r="M73" s="5"/>
+      <c r="N73" s="5"/>
+      <c r="O73" s="5"/>
+      <c r="P73" s="5"/>
+      <c r="Q73" s="5"/>
+      <c r="R73" s="5"/>
+    </row>
+    <row r="74" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F74" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="5"/>
+      <c r="L74" s="5"/>
+      <c r="M74" s="5"/>
+      <c r="N74" s="5"/>
+      <c r="O74" s="5"/>
+      <c r="P74" s="5"/>
+      <c r="Q74" s="5"/>
+      <c r="R74" s="5"/>
+    </row>
+    <row r="75" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="D75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="E75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="F75" s="5" t="str">
+        <f t="shared" si="1"/>
+        <v>*</v>
+      </c>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="5"/>
+      <c r="M75" s="5"/>
+      <c r="N75" s="5"/>
+      <c r="O75" s="5"/>
+      <c r="P75" s="5"/>
+      <c r="Q75" s="5"/>
+      <c r="R75" s="5"/>
+    </row>
+    <row r="76" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="5" t="str">
+        <f t="shared" ref="C76:F81" si="2">IF(C26=C52,"","*")</f>
+        <v>*</v>
+      </c>
+      <c r="D76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F76" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5"/>
+      <c r="K76" s="5"/>
+      <c r="L76" s="5"/>
+      <c r="M76" s="5"/>
+      <c r="N76" s="5"/>
+      <c r="O76" s="5"/>
+      <c r="P76" s="5"/>
+      <c r="Q76" s="5"/>
+      <c r="R76" s="5"/>
+    </row>
+    <row r="77" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F77" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5"/>
+      <c r="K77" s="5"/>
+      <c r="L77" s="5"/>
+      <c r="M77" s="5"/>
+      <c r="N77" s="5"/>
+      <c r="O77" s="5"/>
+      <c r="P77" s="5"/>
+      <c r="Q77" s="5"/>
+      <c r="R77" s="5"/>
+    </row>
+    <row r="78" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F78" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5"/>
+      <c r="K78" s="5"/>
+      <c r="L78" s="5"/>
+      <c r="M78" s="5"/>
+      <c r="N78" s="5"/>
+      <c r="O78" s="5"/>
+      <c r="P78" s="5"/>
+      <c r="Q78" s="5"/>
+      <c r="R78" s="5"/>
+    </row>
+    <row r="79" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="E79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F79" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="5"/>
+      <c r="L79" s="5"/>
+      <c r="M79" s="5"/>
+      <c r="N79" s="5"/>
+      <c r="O79" s="5"/>
+      <c r="P79" s="5"/>
+      <c r="Q79" s="5"/>
+      <c r="R79" s="5"/>
+    </row>
+    <row r="80" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="D80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="F80" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v>*</v>
+      </c>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5"/>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5"/>
+      <c r="K80" s="5"/>
+      <c r="L80" s="5"/>
+      <c r="M80" s="5"/>
+      <c r="N80" s="5"/>
+      <c r="O80" s="5"/>
+      <c r="P80" s="5"/>
+      <c r="Q80" s="5"/>
+      <c r="R80" s="5"/>
+    </row>
+    <row r="81" spans="1:18" s="6" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="E81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="F81" s="5" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="5"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="5"/>
+      <c r="Q81" s="5"/>
+      <c r="R81" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:B8"/>
+    <mergeCell ref="C3:F4"/>
+    <mergeCell ref="C5:E6"/>
+    <mergeCell ref="F5:F8"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.23622047244094491" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="41" fitToWidth="5" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
-      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>Jan.-June., 2026</vt:lpstr>
+      <vt:lpstr>2025 </vt:lpstr>
       <vt:lpstr>July-Dec., 2025</vt:lpstr>
       <vt:lpstr>Jan.-June., 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>July-Dec., 2024</vt:lpstr>
-      <vt:lpstr>Jan.-June., 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
-      <vt:lpstr>July-Dec., 2023</vt:lpstr>
-      <vt:lpstr>Jan.-June., 2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>