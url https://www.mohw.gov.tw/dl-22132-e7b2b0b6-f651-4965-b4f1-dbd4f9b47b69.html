--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -2,115 +2,117 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150223\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150520\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E3D5C6A-B26D-40D6-B2B2-253428E1F6FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73C4CAD2-1C74-416E-801A-19FA6A979241}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="44" r:id="rId1"/>
-    <sheet name="2025" sheetId="73" r:id="rId2"/>
-[...16 lines deleted...]
-    <sheet name="2016" sheetId="43" r:id="rId19"/>
+    <sheet name="Q1, 2026" sheetId="74" r:id="rId2"/>
+    <sheet name="2025" sheetId="73" r:id="rId3"/>
+    <sheet name="Q4, 2025" sheetId="72" state="hidden" r:id="rId4"/>
+    <sheet name="Q3, 2025" sheetId="71" state="hidden" r:id="rId5"/>
+    <sheet name="Q2, 2025" sheetId="70" state="hidden" r:id="rId6"/>
+    <sheet name="Q1, 2025" sheetId="69" state="hidden" r:id="rId7"/>
+    <sheet name="2024" sheetId="68" r:id="rId8"/>
+    <sheet name="Q4, 2024" sheetId="67" state="hidden" r:id="rId9"/>
+    <sheet name="Q3, 2024" sheetId="66" state="hidden" r:id="rId10"/>
+    <sheet name="Q2, 2024" sheetId="65" state="hidden" r:id="rId11"/>
+    <sheet name="Q1, 2024" sheetId="64" state="hidden" r:id="rId12"/>
+    <sheet name="2023" sheetId="63" r:id="rId13"/>
+    <sheet name="2022" sheetId="58" r:id="rId14"/>
+    <sheet name="2021" sheetId="53" r:id="rId15"/>
+    <sheet name="2020" sheetId="48" r:id="rId16"/>
+    <sheet name="2019" sheetId="47" r:id="rId17"/>
+    <sheet name="2018" sheetId="46" r:id="rId18"/>
+    <sheet name="2017" sheetId="45" r:id="rId19"/>
+    <sheet name="2016" sheetId="43" r:id="rId20"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1644" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1733" uniqueCount="141">
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
   <si>
@@ -2299,66 +2301,50 @@
         <family val="1"/>
       </rPr>
       <t>13</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...14 lines deleted...]
-    <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第一季</t>
@@ -2483,119 +2469,79 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Jan.-Mar., 2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第一季</t>
-[...18 lines deleted...]
-      </rPr>
       <t>第二季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q2</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第三季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q3</t>
-    </r>
-[...18 lines deleted...]
-      <t xml:space="preserve"> Q4</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第二季</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
@@ -2671,72 +2617,50 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第三季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q3</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...20 lines deleted...]
-    <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第四季</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
@@ -2761,78 +2685,183 @@
         <family val="1"/>
       </rPr>
       <t>14</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第四季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q4</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Jan.-Mar., 2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/02/23</t>
+      <t>2026/05/20</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q1</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
@@ -2907,50 +2936,62 @@
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -3148,56 +3189,59 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -3264,159 +3308,174 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_y02-01" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="千分位" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3708,282 +3767,286 @@
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB29"/>
+  <dimension ref="A1:AB34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="N38" sqref="N38"/>
+      <selection pane="bottomRight" activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.6640625" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="5" width="9" customWidth="1"/>
     <col min="6" max="17" width="8.1640625" customWidth="1"/>
     <col min="18" max="21" width="9.33203125" customWidth="1"/>
     <col min="22" max="22" width="14.33203125" customWidth="1"/>
     <col min="23" max="24" width="9.33203125" customWidth="1"/>
     <col min="25" max="25" width="12.1640625" customWidth="1"/>
     <col min="26" max="26" width="9.33203125" customWidth="1"/>
     <col min="27" max="28" width="13.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>74</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="69" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>75</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>92</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>76</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>77</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>80</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>81</v>
       </c>
-      <c r="S5" s="59" t="s">
+      <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="U5" s="59" t="s">
+      <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>85</v>
       </c>
-      <c r="W5" s="59" t="s">
+      <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="Y5" s="59" t="s">
+      <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="61" t="s">
+      <c r="AA5" s="68" t="s">
         <v>95</v>
       </c>
-      <c r="AB5" s="55" t="s">
+      <c r="AB5" s="65" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="21" t="s">
         <v>94</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="N6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="O6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="P6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="Q6" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" s="23" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="26">
         <v>2016</v>
       </c>
       <c r="C7" s="22">
         <v>9448</v>
       </c>
       <c r="D7" s="22">
         <v>3672</v>
       </c>
       <c r="E7" s="22">
         <v>5776</v>
       </c>
       <c r="F7" s="22">
         <v>0</v>
       </c>
       <c r="G7" s="22">
         <v>0</v>
       </c>
       <c r="H7" s="22">
         <v>25</v>
@@ -4631,51 +4694,51 @@
       </c>
       <c r="V14" s="30">
         <v>366</v>
       </c>
       <c r="W14" s="30">
         <v>0</v>
       </c>
       <c r="X14" s="30">
         <v>35</v>
       </c>
       <c r="Y14" s="30">
         <v>90</v>
       </c>
       <c r="Z14" s="35">
         <v>33</v>
       </c>
       <c r="AA14" s="30">
         <v>11</v>
       </c>
       <c r="AB14" s="30">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B15" s="31">
         <v>2024</v>
       </c>
       <c r="C15" s="30">
         <v>4758</v>
       </c>
       <c r="D15" s="30">
         <v>2186</v>
       </c>
       <c r="E15" s="30">
         <v>2572</v>
       </c>
       <c r="F15" s="30">
         <v>11</v>
       </c>
       <c r="G15" s="30">
         <v>0</v>
       </c>
       <c r="H15" s="30">
         <v>2</v>
       </c>
       <c r="I15" s="30">
         <v>37</v>
       </c>
@@ -4715,1718 +4778,1642 @@
       <c r="U15" s="30">
         <v>1850</v>
       </c>
       <c r="V15" s="30">
         <v>255</v>
       </c>
       <c r="W15" s="30">
         <v>3</v>
       </c>
       <c r="X15" s="30">
         <v>37</v>
       </c>
       <c r="Y15" s="30">
         <v>76</v>
       </c>
       <c r="Z15" s="35">
         <v>21</v>
       </c>
       <c r="AA15" s="30">
         <v>7</v>
       </c>
       <c r="AB15" s="30">
         <v>40</v>
       </c>
     </row>
-    <row r="16" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>127</v>
+    <row r="16" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16" s="31">
+        <v>2025</v>
       </c>
       <c r="C16" s="30">
-        <v>1182</v>
+        <v>4470</v>
       </c>
       <c r="D16" s="30">
-        <v>519</v>
+        <v>2151</v>
       </c>
       <c r="E16" s="30">
-        <v>663</v>
+        <v>2319</v>
       </c>
       <c r="F16" s="30">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G16" s="30">
         <v>0</v>
       </c>
       <c r="H16" s="30">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="I16" s="30">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="J16" s="30">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="K16" s="30">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="L16" s="30">
-        <v>140</v>
+        <v>654</v>
       </c>
       <c r="M16" s="30">
-        <v>153</v>
+        <v>557</v>
       </c>
       <c r="N16" s="30">
-        <v>258</v>
+        <v>958</v>
       </c>
       <c r="O16" s="30">
-        <v>291</v>
+        <v>1024</v>
       </c>
       <c r="P16" s="30">
-        <v>76</v>
+        <v>388</v>
       </c>
       <c r="Q16" s="30">
-        <v>168</v>
+        <v>613</v>
       </c>
       <c r="R16" s="30">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="S16" s="30">
-        <v>103</v>
+        <v>364</v>
       </c>
       <c r="T16" s="30">
-        <v>500</v>
+        <v>2052</v>
       </c>
       <c r="U16" s="30">
-        <v>467</v>
+        <v>1689</v>
       </c>
       <c r="V16" s="30">
-        <v>72</v>
+        <v>210</v>
       </c>
       <c r="W16" s="30">
         <v>0</v>
       </c>
       <c r="X16" s="30">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="Y16" s="30">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="Z16" s="35">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="AA16" s="30">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="AB16" s="30">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
-      <c r="B17" s="48" t="s">
-        <v>128</v>
+      <c r="B17" s="45" t="s">
+        <v>129</v>
       </c>
       <c r="C17" s="30">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="D17" s="30">
-        <v>518</v>
+        <v>564</v>
       </c>
       <c r="E17" s="30">
-        <v>631</v>
+        <v>594</v>
       </c>
       <c r="F17" s="30">
         <v>3</v>
       </c>
       <c r="G17" s="30">
         <v>0</v>
       </c>
       <c r="H17" s="30">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I17" s="30">
         <v>9</v>
       </c>
       <c r="J17" s="30">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="K17" s="30">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="L17" s="30">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M17" s="30">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N17" s="30">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="O17" s="30">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="P17" s="30">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="Q17" s="30">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="R17" s="30">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="S17" s="30">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="T17" s="30">
-        <v>500</v>
+        <v>540</v>
       </c>
       <c r="U17" s="30">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="V17" s="30">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W17" s="30">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X17" s="30">
+        <v>15</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>17</v>
+      </c>
+      <c r="Z17" s="35">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="30">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
-      <c r="B18" s="48" t="s">
-        <v>129</v>
+      <c r="B18" s="46" t="s">
+        <v>130</v>
       </c>
       <c r="C18" s="30">
-        <v>1195</v>
+        <v>1122</v>
       </c>
       <c r="D18" s="30">
-        <v>565</v>
+        <v>531</v>
       </c>
       <c r="E18" s="30">
-        <v>630</v>
+        <v>591</v>
       </c>
       <c r="F18" s="30">
         <v>3</v>
       </c>
       <c r="G18" s="30">
         <v>0</v>
       </c>
       <c r="H18" s="30">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I18" s="30">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J18" s="30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K18" s="30">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="L18" s="30">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M18" s="30">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="N18" s="30">
-        <v>279</v>
+        <v>237</v>
       </c>
       <c r="O18" s="30">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="P18" s="30">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="Q18" s="30">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="R18" s="30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S18" s="30">
         <v>94</v>
       </c>
       <c r="T18" s="30">
-        <v>545</v>
+        <v>507</v>
       </c>
       <c r="U18" s="30">
-        <v>463</v>
+        <v>430</v>
       </c>
       <c r="V18" s="30">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W18" s="30">
         <v>0</v>
       </c>
       <c r="X18" s="30">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="Y18" s="30">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="Z18" s="35">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AA18" s="30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB18" s="30">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
-      <c r="B19" s="48" t="s">
-        <v>130</v>
+      <c r="B19" s="46" t="s">
+        <v>132</v>
       </c>
       <c r="C19" s="30">
-        <v>1232</v>
+        <v>1101</v>
       </c>
       <c r="D19" s="30">
-        <v>584</v>
+        <v>524</v>
       </c>
       <c r="E19" s="30">
-        <v>648</v>
+        <v>577</v>
       </c>
       <c r="F19" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G19" s="30">
         <v>0</v>
       </c>
       <c r="H19" s="30">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I19" s="30">
         <v>9</v>
       </c>
       <c r="J19" s="30">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K19" s="30">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="L19" s="30">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M19" s="30">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="N19" s="30">
-        <v>285</v>
+        <v>231</v>
       </c>
       <c r="O19" s="30">
-        <v>293</v>
+        <v>254</v>
       </c>
       <c r="P19" s="30">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="Q19" s="30">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="R19" s="30">
         <v>6</v>
       </c>
       <c r="S19" s="30">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="T19" s="30">
-        <v>565</v>
+        <v>500</v>
       </c>
       <c r="U19" s="30">
-        <v>473</v>
+        <v>418</v>
       </c>
       <c r="V19" s="30">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="W19" s="30">
         <v>0</v>
       </c>
       <c r="X19" s="30">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="Y19" s="30">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="Z19" s="35">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA19" s="30">
         <v>3</v>
       </c>
       <c r="AB19" s="30">
-        <v>9</v>
-[...18 lines deleted...]
-      <c r="F20" s="42">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="29"/>
+      <c r="B20" s="46" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="30">
+        <v>1089</v>
+      </c>
+      <c r="D20" s="30">
+        <v>532</v>
+      </c>
+      <c r="E20" s="30">
+        <v>557</v>
+      </c>
+      <c r="F20" s="30">
+        <v>0</v>
+      </c>
+      <c r="G20" s="30">
+        <v>0</v>
+      </c>
+      <c r="H20" s="30">
         <v>7</v>
       </c>
-      <c r="G20" s="42">
-[...2 lines deleted...]
-      <c r="H20" s="42">
+      <c r="I20" s="30">
+        <v>6</v>
+      </c>
+      <c r="J20" s="30">
+        <v>27</v>
+      </c>
+      <c r="K20" s="30">
+        <v>21</v>
+      </c>
+      <c r="L20" s="30">
+        <v>157</v>
+      </c>
+      <c r="M20" s="30">
+        <v>144</v>
+      </c>
+      <c r="N20" s="30">
+        <v>241</v>
+      </c>
+      <c r="O20" s="30">
+        <v>252</v>
+      </c>
+      <c r="P20" s="30">
+        <v>100</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>134</v>
+      </c>
+      <c r="R20" s="30">
+        <v>6</v>
+      </c>
+      <c r="S20" s="30">
+        <v>86</v>
+      </c>
+      <c r="T20" s="30">
+        <v>505</v>
+      </c>
+      <c r="U20" s="30">
+        <v>412</v>
+      </c>
+      <c r="V20" s="30">
+        <v>45</v>
+      </c>
+      <c r="W20" s="30">
+        <v>0</v>
+      </c>
+      <c r="X20" s="30">
+        <v>15</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>14</v>
+      </c>
+      <c r="Z20" s="35">
+        <v>6</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B21" s="44">
+        <v>2026</v>
+      </c>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="48"/>
+      <c r="Q21" s="48"/>
+      <c r="R21" s="48"/>
+      <c r="S21" s="48"/>
+      <c r="T21" s="48"/>
+      <c r="U21" s="48"/>
+      <c r="V21" s="48"/>
+      <c r="W21" s="48"/>
+      <c r="X21" s="48"/>
+      <c r="Y21" s="48"/>
+      <c r="Z21" s="42"/>
+      <c r="AA21" s="48"/>
+      <c r="AB21" s="48"/>
+    </row>
+    <row r="22" spans="1:28" s="76" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="73"/>
+      <c r="B22" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="C22" s="75">
+        <v>1013</v>
+      </c>
+      <c r="D22" s="75">
+        <v>518</v>
+      </c>
+      <c r="E22" s="75">
+        <v>495</v>
+      </c>
+      <c r="F22" s="75">
+        <v>0</v>
+      </c>
+      <c r="G22" s="75">
+        <v>0</v>
+      </c>
+      <c r="H22" s="75">
+        <v>6</v>
+      </c>
+      <c r="I22" s="75">
+        <v>3</v>
+      </c>
+      <c r="J22" s="75">
+        <v>26</v>
+      </c>
+      <c r="K22" s="75">
         <v>25</v>
       </c>
-      <c r="I20" s="42">
-[...53 lines deleted...]
-      <c r="AA20" s="42">
+      <c r="L22" s="75">
+        <v>149</v>
+      </c>
+      <c r="M22" s="75">
+        <v>129</v>
+      </c>
+      <c r="N22" s="75">
+        <v>223</v>
+      </c>
+      <c r="O22" s="75">
+        <v>222</v>
+      </c>
+      <c r="P22" s="75">
+        <v>114</v>
+      </c>
+      <c r="Q22" s="75">
+        <v>116</v>
+      </c>
+      <c r="R22" s="75">
+        <v>8</v>
+      </c>
+      <c r="S22" s="75">
+        <v>75</v>
+      </c>
+      <c r="T22" s="75">
+        <v>491</v>
+      </c>
+      <c r="U22" s="75">
+        <v>376</v>
+      </c>
+      <c r="V22" s="75">
+        <v>32</v>
+      </c>
+      <c r="W22" s="75">
+        <v>0</v>
+      </c>
+      <c r="X22" s="75">
+        <v>13</v>
+      </c>
+      <c r="Y22" s="75">
         <v>12</v>
       </c>
-      <c r="AB20" s="42">
-[...23 lines deleted...]
-      <c r="H21" s="30">
+      <c r="Z22" s="42">
         <v>6</v>
       </c>
-      <c r="I21" s="30">
-[...95 lines deleted...]
-      <c r="M22" s="30">
+      <c r="AA22" s="75">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="29"/>
+      <c r="B23" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="48"/>
+      <c r="Z23" s="42"/>
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+    </row>
+    <row r="24" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="29"/>
+      <c r="B24" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="C24" s="48"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="48"/>
+      <c r="J24" s="48"/>
+      <c r="K24" s="48"/>
+      <c r="L24" s="48"/>
+      <c r="M24" s="48"/>
+      <c r="N24" s="48"/>
+      <c r="O24" s="48"/>
+      <c r="P24" s="48"/>
+      <c r="Q24" s="48"/>
+      <c r="R24" s="48"/>
+      <c r="S24" s="48"/>
+      <c r="T24" s="48"/>
+      <c r="U24" s="48"/>
+      <c r="V24" s="48"/>
+      <c r="W24" s="48"/>
+      <c r="X24" s="48"/>
+      <c r="Y24" s="48"/>
+      <c r="Z24" s="42"/>
+      <c r="AA24" s="48"/>
+      <c r="AB24" s="48"/>
+    </row>
+    <row r="25" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25"/>
+      <c r="B25" s="49" t="s">
         <v>136</v>
       </c>
-      <c r="N22" s="30">
-[...214 lines deleted...]
-      <c r="A25" s="16" t="s">
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+      <c r="S25" s="40"/>
+      <c r="T25" s="40"/>
+      <c r="U25" s="40"/>
+      <c r="V25" s="40"/>
+      <c r="W25" s="40"/>
+      <c r="X25" s="40"/>
+      <c r="Y25" s="40"/>
+      <c r="Z25" s="43"/>
+      <c r="AA25" s="40"/>
+      <c r="AB25" s="40"/>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B25" s="16"/>
-[...12 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="77"/>
+      <c r="N26" s="77"/>
+      <c r="O26" s="77"/>
+      <c r="P26" s="77"/>
+      <c r="Q26" s="77"/>
+      <c r="R26" s="77"/>
+      <c r="S26" s="77"/>
+      <c r="T26" s="77"/>
+      <c r="U26" s="77"/>
+      <c r="V26" s="77"/>
+      <c r="W26" s="77"/>
+      <c r="X26" s="77"/>
+      <c r="Y26" s="77"/>
+      <c r="Z26" s="77"/>
+      <c r="AA26" s="77"/>
+      <c r="AB26" s="77"/>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="16"/>
-[...37 lines deleted...]
-      <c r="AB27" s="36"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
       <c r="S28" s="36"/>
       <c r="T28" s="36"/>
       <c r="U28" s="36"/>
       <c r="V28" s="36"/>
       <c r="W28" s="36"/>
       <c r="X28" s="36"/>
       <c r="Y28" s="36"/>
       <c r="Z28" s="36"/>
       <c r="AA28" s="36"/>
       <c r="AB28" s="36"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A29" s="50" t="s">
+      <c r="C29" s="36"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="36"/>
+      <c r="N29" s="36"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="36"/>
+      <c r="Q29" s="36"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="36"/>
+      <c r="T29" s="36"/>
+      <c r="U29" s="36"/>
+      <c r="V29" s="36"/>
+      <c r="W29" s="36"/>
+      <c r="X29" s="36"/>
+      <c r="Y29" s="36"/>
+      <c r="Z29" s="36"/>
+      <c r="AA29" s="36"/>
+      <c r="AB29" s="36"/>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="47" t="s">
         <v>139</v>
       </c>
     </row>
+    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+      <c r="Z33" s="36"/>
+      <c r="AA33" s="36"/>
+      <c r="AB33" s="36"/>
+    </row>
+    <row r="34" spans="3:28" s="72" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A4:B6"/>
-[...4 lines deleted...]
-    <mergeCell ref="F4:Q4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="F4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AA10327-857C-4A02-BE56-5FDE01C6ABA1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A19336B-C7D2-4240-9E7E-FE0F14FE4437}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="L35" sqref="L35"/>
+      <selection activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="59" t="s">
+      <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="U5" s="59" t="s">
+      <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="59" t="s">
+      <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="Y5" s="59" t="s">
+      <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1149</v>
+        <v>1195</v>
       </c>
       <c r="D7" s="2">
-        <v>518</v>
+        <v>565</v>
       </c>
       <c r="E7" s="2">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
+        <v>10</v>
+      </c>
+      <c r="J7" s="2">
+        <v>28</v>
+      </c>
+      <c r="K7" s="2">
+        <v>29</v>
+      </c>
+      <c r="L7" s="2">
+        <v>161</v>
+      </c>
+      <c r="M7" s="2">
+        <v>142</v>
+      </c>
+      <c r="N7" s="2">
+        <v>279</v>
+      </c>
+      <c r="O7" s="2">
+        <v>279</v>
+      </c>
+      <c r="P7" s="2">
+        <v>94</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>170</v>
+      </c>
+      <c r="R7" s="3">
+        <v>5</v>
+      </c>
+      <c r="S7" s="2">
+        <v>94</v>
+      </c>
+      <c r="T7" s="2">
+        <v>545</v>
+      </c>
+      <c r="U7" s="2">
+        <v>463</v>
+      </c>
+      <c r="V7" s="2">
+        <v>55</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
         <v>9</v>
       </c>
-      <c r="J7" s="2">
-[...43 lines deleted...]
-      </c>
       <c r="Y7" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z7" s="2">
         <v>6</v>
       </c>
       <c r="AA7" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB7" s="2">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="D8" s="8">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E8" s="8">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F8" s="8">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
         <v>3</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M8" s="8">
         <v>11</v>
       </c>
       <c r="N8" s="8">
+        <v>13</v>
+      </c>
+      <c r="O8" s="8">
+        <v>16</v>
+      </c>
+      <c r="P8" s="8">
         <v>9</v>
       </c>
-      <c r="O8" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="Q8" s="8">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="T8" s="8">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="U8" s="8">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="V8" s="8">
         <v>3</v>
       </c>
       <c r="W8" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D9" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E9" s="8">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K9" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L9" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M9" s="8">
         <v>6</v>
       </c>
       <c r="N9" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O9" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q9" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T9" s="8">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="U9" s="8">
         <v>22</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D10" s="8">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E10" s="8">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
         <v>3</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M10" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N10" s="8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O10" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="U10" s="8">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="D11" s="8">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E11" s="8">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" s="8">
         <v>0</v>
       </c>
       <c r="K11" s="8">
         <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="M11" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N11" s="8">
         <v>32</v>
       </c>
       <c r="O11" s="8">
         <v>27</v>
       </c>
       <c r="P11" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="Q11" s="8">
         <v>16</v>
       </c>
       <c r="R11" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S11" s="8">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="T11" s="8">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="U11" s="8">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="V11" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
         <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D12" s="8">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E12" s="8">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <v>6</v>
       </c>
       <c r="L12" s="8">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O12" s="8">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="P12" s="8">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="Q12" s="8">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>6</v>
       </c>
       <c r="T12" s="8">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="U12" s="8">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="V12" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D13" s="8">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="E13" s="8">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>3</v>
       </c>
       <c r="J13" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="M13" s="8">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="N13" s="8">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="O13" s="8">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="P13" s="8">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="Q13" s="8">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="R13" s="9">
         <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="T13" s="8">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="U13" s="8">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="V13" s="8">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
         <v>0</v>
       </c>
       <c r="Y13" s="8">
         <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>6</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
@@ -6497,624 +6484,624 @@
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D15" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E15" s="8">
+        <v>18</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>3</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>3</v>
+      </c>
+      <c r="M15" s="8">
+        <v>3</v>
+      </c>
+      <c r="N15" s="8">
+        <v>7</v>
+      </c>
+      <c r="O15" s="8">
+        <v>3</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
         <v>12</v>
       </c>
-      <c r="F15" s="8">
-[...34 lines deleted...]
-      </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="U15" s="8">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="V15" s="8">
         <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E16" s="8">
         <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
         <v>3</v>
       </c>
       <c r="K16" s="8">
         <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
         <v>9</v>
       </c>
       <c r="N16" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O16" s="8">
         <v>0</v>
       </c>
       <c r="P16" s="8">
         <v>6</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="9">
         <v>0</v>
       </c>
       <c r="S16" s="8">
         <v>6</v>
       </c>
       <c r="T16" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="U16" s="8">
         <v>3</v>
       </c>
       <c r="V16" s="8">
         <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D17" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E17" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="M17" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N17" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O17" s="8">
         <v>5</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q17" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T17" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U17" s="8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="V17" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E18" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M18" s="8">
         <v>6</v>
       </c>
       <c r="N18" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O18" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="P18" s="8">
         <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>6</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U18" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D19" s="8">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E19" s="8">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
+        <v>8</v>
+      </c>
+      <c r="L19" s="8">
+        <v>3</v>
+      </c>
+      <c r="M19" s="8">
+        <v>11</v>
+      </c>
+      <c r="N19" s="8">
+        <v>20</v>
+      </c>
+      <c r="O19" s="8">
         <v>9</v>
       </c>
-      <c r="L19" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="8">
         <v>3</v>
       </c>
       <c r="Q19" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>6</v>
       </c>
       <c r="T19" s="8">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="U19" s="8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="V19" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L20" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
         <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
         <v>6</v>
       </c>
       <c r="U20" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D21" s="8">
         <v>9</v>
       </c>
       <c r="E21" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
         <v>3</v>
       </c>
       <c r="L21" s="8">
         <v>6</v>
       </c>
       <c r="M21" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
         <v>9</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
         <v>0</v>
       </c>
       <c r="T21" s="8">
         <v>9</v>
       </c>
       <c r="U21" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="V21" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
@@ -7185,126 +7172,126 @@
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D23" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E23" s="8">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O23" s="8">
         <v>6</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="U23" s="8">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="V23" s="8">
         <v>0</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB23" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -7357,277 +7344,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D25" s="8">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E25" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O25" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="U25" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
         <v>25</v>
       </c>
       <c r="D26" s="8">
         <v>12</v>
       </c>
       <c r="E26" s="8">
         <v>13</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
+        <v>6</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="P26" s="8">
         <v>6</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>12</v>
       </c>
       <c r="U26" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="V26" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D27" s="8">
         <v>12</v>
       </c>
       <c r="E27" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>3</v>
       </c>
       <c r="N27" s="8">
         <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
         <v>12</v>
       </c>
       <c r="U27" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -7852,1001 +7839,1001 @@
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57FE2D90-8C02-4B12-A042-60F381667781}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AA10327-857C-4A02-BE56-5FDE01C6ABA1}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="N35" sqref="N35"/>
+      <selection pane="bottomRight" activeCell="L35" sqref="L35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="59" t="s">
+      <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="U5" s="59" t="s">
+      <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="59" t="s">
+      <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="Y5" s="59" t="s">
+      <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1182</v>
+        <v>1149</v>
       </c>
       <c r="D7" s="2">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="E7" s="2">
-        <v>663</v>
+        <v>631</v>
       </c>
       <c r="F7" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="K7" s="2">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="L7" s="2">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="M7" s="2">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="N7" s="2">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="O7" s="2">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="P7" s="2">
         <v>76</v>
       </c>
       <c r="Q7" s="2">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="R7" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S7" s="2">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="T7" s="2">
         <v>500</v>
       </c>
       <c r="U7" s="2">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="V7" s="2">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="W7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X7" s="2">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="Y7" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="Z7" s="2">
         <v>6</v>
       </c>
       <c r="AA7" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB7" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
         <v>57</v>
       </c>
       <c r="D8" s="8">
         <v>31</v>
       </c>
       <c r="E8" s="8">
         <v>26</v>
       </c>
       <c r="F8" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K8" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M8" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N8" s="8">
         <v>9</v>
       </c>
       <c r="O8" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="P8" s="8">
         <v>6</v>
       </c>
       <c r="Q8" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="T8" s="8">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="U8" s="8">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="V8" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W8" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X8" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D9" s="8">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E9" s="8">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
         <v>3</v>
       </c>
       <c r="K9" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L9" s="8">
         <v>15</v>
       </c>
       <c r="M9" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N9" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="O9" s="8">
         <v>9</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>9</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>0</v>
       </c>
       <c r="T9" s="8">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="U9" s="8">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
         <v>66</v>
       </c>
       <c r="D10" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" s="8">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
         <v>3</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M10" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N10" s="8">
         <v>18</v>
       </c>
       <c r="O10" s="8">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>11</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T10" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="U10" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D11" s="8">
         <v>59</v>
       </c>
       <c r="E11" s="8">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J11" s="8">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K11" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="M11" s="8">
         <v>15</v>
       </c>
       <c r="N11" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O11" s="8">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P11" s="8">
         <v>9</v>
       </c>
       <c r="Q11" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="R11" s="9">
         <v>0</v>
       </c>
       <c r="S11" s="8">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="T11" s="8">
         <v>59</v>
       </c>
       <c r="U11" s="8">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="V11" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="D12" s="8">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E12" s="8">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <v>6</v>
       </c>
       <c r="L12" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
         <v>51</v>
       </c>
       <c r="O12" s="8">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="P12" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="Q12" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T12" s="8">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="U12" s="8">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="V12" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="D13" s="8">
         <v>160</v>
       </c>
       <c r="E13" s="8">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J13" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K13" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L13" s="8">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M13" s="8">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="N13" s="8">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="O13" s="8">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="P13" s="8">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q13" s="8">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="R13" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="T13" s="8">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="U13" s="8">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="V13" s="8">
         <v>21</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>6</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D14" s="8">
         <v>9</v>
       </c>
       <c r="E14" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
         <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>0</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
         <v>6</v>
       </c>
       <c r="O14" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>3</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
         <v>3</v>
       </c>
       <c r="T14" s="8">
         <v>6</v>
       </c>
       <c r="U14" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E15" s="8">
         <v>12</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>3</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
         <v>0</v>
       </c>
       <c r="M15" s="8">
         <v>3</v>
       </c>
       <c r="N15" s="8">
         <v>12</v>
       </c>
       <c r="O15" s="8">
         <v>0</v>
       </c>
       <c r="P15" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="8">
         <v>9</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="U15" s="8">
         <v>9</v>
       </c>
       <c r="V15" s="8">
         <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
@@ -8923,280 +8910,280 @@
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D17" s="8">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E17" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="M17" s="8">
         <v>0</v>
       </c>
       <c r="N17" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O17" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T17" s="8">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="U17" s="8">
         <v>6</v>
       </c>
       <c r="V17" s="8">
         <v>2</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E18" s="8">
         <v>21</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
         <v>0</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
         <v>3</v>
       </c>
       <c r="M18" s="8">
         <v>6</v>
       </c>
       <c r="N18" s="8">
         <v>0</v>
       </c>
       <c r="O18" s="8">
         <v>9</v>
       </c>
       <c r="P18" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>6</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U18" s="8">
         <v>18</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D19" s="8">
         <v>19</v>
       </c>
       <c r="E19" s="8">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>9</v>
       </c>
       <c r="L19" s="8">
         <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="N19" s="8">
         <v>13</v>
       </c>
       <c r="O19" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P19" s="8">
         <v>3</v>
       </c>
       <c r="Q19" s="8">
         <v>9</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>6</v>
       </c>
       <c r="T19" s="8">
         <v>19</v>
       </c>
       <c r="U19" s="8">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V19" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
@@ -9270,295 +9257,295 @@
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
         <v>23</v>
       </c>
       <c r="D21" s="8">
+        <v>9</v>
+      </c>
+      <c r="E21" s="8">
+        <v>14</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>3</v>
+      </c>
+      <c r="L21" s="8">
         <v>6</v>
       </c>
-      <c r="E21" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="M21" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="U21" s="8">
         <v>9</v>
       </c>
       <c r="V21" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
         <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
         <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D23" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E23" s="8">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
         <v>6</v>
       </c>
       <c r="O23" s="8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P23" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="8">
+        <v>7</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
         <v>9</v>
       </c>
-      <c r="R23" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="U23" s="8">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="V23" s="8">
         <v>0</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB23" s="8">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -9611,277 +9598,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D25" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
         <v>6</v>
       </c>
       <c r="O25" s="8">
         <v>6</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D26" s="8">
         <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P26" s="8">
         <v>6</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>12</v>
       </c>
       <c r="U26" s="8">
         <v>6</v>
       </c>
       <c r="V26" s="8">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D27" s="8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E27" s="8">
+        <v>6</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>3</v>
+      </c>
+      <c r="N27" s="8">
         <v>9</v>
       </c>
-      <c r="F27" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="U27" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -10106,2036 +10093,2039 @@
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F64FB6A0-0A4C-43DD-AA4F-C26724094502}">
-  <dimension ref="A1:AB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57FE2D90-8C02-4B12-A042-60F381667781}">
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="N35" sqref="N35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
-        <v>117</v>
+      <c r="A2" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="V5" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="AA5" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z5" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>5406</v>
+        <v>1182</v>
       </c>
       <c r="D7" s="2">
-        <v>2387</v>
+        <v>519</v>
       </c>
       <c r="E7" s="2">
-        <v>3019</v>
+        <v>663</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="K7" s="2">
-        <v>204</v>
+        <v>42</v>
       </c>
       <c r="L7" s="2">
-        <v>730</v>
+        <v>140</v>
       </c>
       <c r="M7" s="2">
-        <v>689</v>
+        <v>153</v>
       </c>
       <c r="N7" s="2">
-        <v>1247</v>
+        <v>258</v>
       </c>
       <c r="O7" s="2">
-        <v>1332</v>
+        <v>291</v>
       </c>
       <c r="P7" s="2">
-        <v>297</v>
+        <v>76</v>
       </c>
       <c r="Q7" s="2">
-        <v>763</v>
+        <v>168</v>
       </c>
       <c r="R7" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="S7" s="2">
-        <v>439</v>
+        <v>103</v>
       </c>
       <c r="T7" s="2">
-        <v>2311</v>
+        <v>500</v>
       </c>
       <c r="U7" s="2">
-        <v>2123</v>
+        <v>467</v>
       </c>
       <c r="V7" s="2">
-        <v>366</v>
+        <v>72</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="Y7" s="2">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="Z7" s="2">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="AA7" s="4">
+        <v>2</v>
+      </c>
+      <c r="AB7" s="2">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>269</v>
+        <v>57</v>
       </c>
       <c r="D8" s="8">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="E8" s="8">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="F8" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
+        <v>2</v>
+      </c>
+      <c r="K8" s="8">
+        <v>1</v>
+      </c>
+      <c r="L8" s="8">
         <v>12</v>
       </c>
-      <c r="K8" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="M8" s="8">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="O8" s="8">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="P8" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="Q8" s="8">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="T8" s="8">
-        <v>142</v>
+        <v>29</v>
       </c>
       <c r="U8" s="8">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="V8" s="8">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="D9" s="8">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E9" s="8">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L9" s="8">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="M9" s="8">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N9" s="8">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="O9" s="8">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
         <v>9</v>
       </c>
-      <c r="Q9" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>0</v>
       </c>
       <c r="T9" s="8">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="U9" s="8">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="V9" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y9" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>287</v>
+        <v>66</v>
       </c>
       <c r="D10" s="8">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="E10" s="8">
-        <v>180</v>
+        <v>36</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="M10" s="8">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="N10" s="8">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="O10" s="8">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="U10" s="8">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="V10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="Z10" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>515</v>
+        <v>126</v>
       </c>
       <c r="D11" s="8">
-        <v>268</v>
+        <v>59</v>
       </c>
       <c r="E11" s="8">
-        <v>247</v>
+        <v>67</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" s="8">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="K11" s="8">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="L11" s="8">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="M11" s="8">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="N11" s="8">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="O11" s="8">
-        <v>145</v>
+        <v>29</v>
       </c>
       <c r="P11" s="8">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="Q11" s="8">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="R11" s="9">
         <v>0</v>
       </c>
       <c r="S11" s="8">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="T11" s="8">
-        <v>265</v>
+        <v>59</v>
       </c>
       <c r="U11" s="8">
-        <v>169</v>
+        <v>45</v>
       </c>
       <c r="V11" s="8">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y11" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>720</v>
+        <v>164</v>
       </c>
       <c r="D12" s="8">
-        <v>309</v>
+        <v>76</v>
       </c>
       <c r="E12" s="8">
-        <v>411</v>
+        <v>88</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J12" s="8">
+        <v>0</v>
+      </c>
+      <c r="K12" s="8">
         <v>6</v>
       </c>
-      <c r="K12" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="L12" s="8">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="M12" s="8">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>218</v>
+        <v>51</v>
       </c>
       <c r="O12" s="8">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="P12" s="8">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="Q12" s="8">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>5</v>
       </c>
       <c r="T12" s="8">
-        <v>309</v>
+        <v>76</v>
       </c>
       <c r="U12" s="8">
-        <v>356</v>
+        <v>75</v>
       </c>
       <c r="V12" s="8">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1940</v>
+        <v>401</v>
       </c>
       <c r="D13" s="8">
-        <v>809</v>
+        <v>160</v>
       </c>
       <c r="E13" s="8">
-        <v>1131</v>
+        <v>241</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="J13" s="8">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="K13" s="8">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="L13" s="8">
-        <v>302</v>
+        <v>49</v>
       </c>
       <c r="M13" s="8">
-        <v>277</v>
+        <v>54</v>
       </c>
       <c r="N13" s="8">
-        <v>361</v>
+        <v>78</v>
       </c>
       <c r="O13" s="8">
-        <v>541</v>
+        <v>122</v>
       </c>
       <c r="P13" s="8">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="Q13" s="8">
-        <v>285</v>
+        <v>59</v>
       </c>
       <c r="R13" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S13" s="8">
-        <v>212</v>
+        <v>48</v>
       </c>
       <c r="T13" s="8">
-        <v>773</v>
+        <v>149</v>
       </c>
       <c r="U13" s="8">
-        <v>790</v>
+        <v>167</v>
       </c>
       <c r="V13" s="8">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y13" s="8">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="Z13" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D14" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="E14" s="8">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
+        <v>3</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>0</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
         <v>6</v>
       </c>
-      <c r="K14" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="O14" s="8">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="P14" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="T14" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="U14" s="8">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="D15" s="8">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E15" s="8">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M15" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="N15" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="O15" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P15" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Q15" s="8">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="U15" s="8">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="V15" s="8">
         <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="D16" s="8">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E16" s="8">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K16" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="N16" s="8">
+        <v>0</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>6</v>
+      </c>
+      <c r="T16" s="8">
         <v>9</v>
       </c>
-      <c r="O16" s="8">
-[...16 lines deleted...]
-      </c>
       <c r="U16" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="V16" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="D17" s="8">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="E17" s="8">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
         <v>0</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="M17" s="8">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="N17" s="8">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="O17" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="T17" s="8">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="U17" s="8">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="V17" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="D18" s="8">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="E18" s="8">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K18" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M18" s="8">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="N18" s="8">
         <v>0</v>
       </c>
       <c r="O18" s="8">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="P18" s="8">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="Q18" s="8">
+        <v>6</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>4</v>
+      </c>
+      <c r="U18" s="8">
         <v>18</v>
       </c>
-      <c r="R18" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="V18" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>216</v>
+        <v>58</v>
       </c>
       <c r="D19" s="8">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="E19" s="8">
-        <v>141</v>
+        <v>39</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="L19" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="N19" s="8">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="O19" s="8">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q19" s="8">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="T19" s="8">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="U19" s="8">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="V19" s="8">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="D20" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="E20" s="8">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L20" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="O20" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="U20" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="V20" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="D21" s="8">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="E21" s="8">
-        <v>72</v>
+        <v>17</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="L21" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M21" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="N21" s="8">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="P21" s="8">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T21" s="8">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="U21" s="8">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="V21" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="D23" s="8">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E23" s="8">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
+        <v>3</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>6</v>
+      </c>
+      <c r="O23" s="8">
+        <v>8</v>
+      </c>
+      <c r="P23" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>9</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
         <v>11</v>
       </c>
-      <c r="M23" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U23" s="8">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="V23" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="8">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="8">
         <v>0</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="8">
         <v>0</v>
       </c>
       <c r="O24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
       <c r="R24" s="9">
         <v>0</v>
       </c>
       <c r="S24" s="8">
         <v>0</v>
       </c>
       <c r="T24" s="8">
         <v>0</v>
       </c>
       <c r="U24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="V24" s="8">
         <v>0</v>
       </c>
       <c r="W24" s="8">
         <v>0</v>
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="D25" s="8">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E25" s="8">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="O25" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="P25" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="U25" s="8">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="D26" s="8">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
+        <v>3</v>
+      </c>
+      <c r="M26" s="8">
+        <v>9</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
+        <v>9</v>
+      </c>
+      <c r="P26" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
         <v>12</v>
       </c>
-      <c r="M26" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U26" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="V26" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z26" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="D27" s="8">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E27" s="8">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
         <v>5</v>
       </c>
-      <c r="M27" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="8">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="O27" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="U27" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="V27" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="7" t="s">
@@ -12294,287 +12284,2538 @@
         <v>0</v>
       </c>
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="C32" s="36"/>
+    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+      <c r="Z33" s="36"/>
+      <c r="AA33" s="36"/>
+      <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F64FB6A0-0A4C-43DD-AA4F-C26724094502}">
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="63"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y5" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z5" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>5406</v>
+      </c>
+      <c r="D7" s="2">
+        <v>2387</v>
+      </c>
+      <c r="E7" s="2">
+        <v>3019</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
+        <v>31</v>
+      </c>
+      <c r="J7" s="2">
+        <v>113</v>
+      </c>
+      <c r="K7" s="2">
+        <v>204</v>
+      </c>
+      <c r="L7" s="2">
+        <v>730</v>
+      </c>
+      <c r="M7" s="2">
+        <v>689</v>
+      </c>
+      <c r="N7" s="2">
+        <v>1247</v>
+      </c>
+      <c r="O7" s="2">
+        <v>1332</v>
+      </c>
+      <c r="P7" s="2">
+        <v>297</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>763</v>
+      </c>
+      <c r="R7" s="3">
+        <v>9</v>
+      </c>
+      <c r="S7" s="2">
+        <v>439</v>
+      </c>
+      <c r="T7" s="2">
+        <v>2311</v>
+      </c>
+      <c r="U7" s="2">
+        <v>2123</v>
+      </c>
+      <c r="V7" s="2">
+        <v>366</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
+        <v>35</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>90</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>33</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>11</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>269</v>
+      </c>
+      <c r="D8" s="8">
+        <v>142</v>
+      </c>
+      <c r="E8" s="8">
+        <v>127</v>
+      </c>
+      <c r="F8" s="8">
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>12</v>
+      </c>
+      <c r="K8" s="8">
+        <v>20</v>
+      </c>
+      <c r="L8" s="8">
+        <v>46</v>
+      </c>
+      <c r="M8" s="8">
+        <v>38</v>
+      </c>
+      <c r="N8" s="8">
+        <v>60</v>
+      </c>
+      <c r="O8" s="8">
+        <v>46</v>
+      </c>
+      <c r="P8" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>23</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>15</v>
+      </c>
+      <c r="T8" s="8">
+        <v>142</v>
+      </c>
+      <c r="U8" s="8">
+        <v>83</v>
+      </c>
+      <c r="V8" s="8">
+        <v>29</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>185</v>
+      </c>
+      <c r="D9" s="8">
+        <v>80</v>
+      </c>
+      <c r="E9" s="8">
+        <v>105</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>12</v>
+      </c>
+      <c r="K9" s="8">
+        <v>12</v>
+      </c>
+      <c r="L9" s="8">
+        <v>49</v>
+      </c>
+      <c r="M9" s="8">
+        <v>15</v>
+      </c>
+      <c r="N9" s="8">
+        <v>10</v>
+      </c>
+      <c r="O9" s="8">
+        <v>40</v>
+      </c>
+      <c r="P9" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>38</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>0</v>
+      </c>
+      <c r="T9" s="8">
+        <v>68</v>
+      </c>
+      <c r="U9" s="8">
+        <v>72</v>
+      </c>
+      <c r="V9" s="8">
+        <v>21</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>287</v>
+      </c>
+      <c r="D10" s="8">
+        <v>107</v>
+      </c>
+      <c r="E10" s="8">
+        <v>180</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3</v>
+      </c>
+      <c r="J10" s="8">
+        <v>12</v>
+      </c>
+      <c r="K10" s="8">
+        <v>24</v>
+      </c>
+      <c r="L10" s="8">
+        <v>20</v>
+      </c>
+      <c r="M10" s="8">
+        <v>33</v>
+      </c>
+      <c r="N10" s="8">
+        <v>75</v>
+      </c>
+      <c r="O10" s="8">
+        <v>59</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>61</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>37</v>
+      </c>
+      <c r="T10" s="8">
+        <v>107</v>
+      </c>
+      <c r="U10" s="8">
+        <v>104</v>
+      </c>
+      <c r="V10" s="8">
+        <v>24</v>
+      </c>
+      <c r="W10" s="8">
+        <v>0</v>
+      </c>
+      <c r="X10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>515</v>
+      </c>
+      <c r="D11" s="8">
+        <v>268</v>
+      </c>
+      <c r="E11" s="8">
+        <v>247</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <v>3</v>
+      </c>
+      <c r="K11" s="8">
+        <v>23</v>
+      </c>
+      <c r="L11" s="8">
+        <v>98</v>
+      </c>
+      <c r="M11" s="8">
+        <v>40</v>
+      </c>
+      <c r="N11" s="8">
+        <v>152</v>
+      </c>
+      <c r="O11" s="8">
+        <v>145</v>
+      </c>
+      <c r="P11" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>39</v>
+      </c>
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
+      <c r="S11" s="8">
+        <v>63</v>
+      </c>
+      <c r="T11" s="8">
+        <v>265</v>
+      </c>
+      <c r="U11" s="8">
+        <v>169</v>
+      </c>
+      <c r="V11" s="8">
+        <v>15</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>720</v>
+      </c>
+      <c r="D12" s="8">
+        <v>309</v>
+      </c>
+      <c r="E12" s="8">
+        <v>411</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0</v>
+      </c>
+      <c r="I12" s="8">
+        <v>14</v>
+      </c>
+      <c r="J12" s="8">
+        <v>6</v>
+      </c>
+      <c r="K12" s="8">
+        <v>36</v>
+      </c>
+      <c r="L12" s="8">
+        <v>62</v>
+      </c>
+      <c r="M12" s="8">
+        <v>82</v>
+      </c>
+      <c r="N12" s="8">
+        <v>218</v>
+      </c>
+      <c r="O12" s="8">
+        <v>202</v>
+      </c>
+      <c r="P12" s="8">
+        <v>23</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>77</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>5</v>
+      </c>
+      <c r="T12" s="8">
+        <v>309</v>
+      </c>
+      <c r="U12" s="8">
+        <v>356</v>
+      </c>
+      <c r="V12" s="8">
+        <v>24</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>26</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1940</v>
+      </c>
+      <c r="D13" s="8">
+        <v>809</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1131</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>14</v>
+      </c>
+      <c r="J13" s="8">
+        <v>40</v>
+      </c>
+      <c r="K13" s="8">
+        <v>14</v>
+      </c>
+      <c r="L13" s="8">
+        <v>302</v>
+      </c>
+      <c r="M13" s="8">
+        <v>277</v>
+      </c>
+      <c r="N13" s="8">
+        <v>361</v>
+      </c>
+      <c r="O13" s="8">
+        <v>541</v>
+      </c>
+      <c r="P13" s="8">
+        <v>106</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>285</v>
+      </c>
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
+      <c r="S13" s="8">
+        <v>212</v>
+      </c>
+      <c r="T13" s="8">
+        <v>773</v>
+      </c>
+      <c r="U13" s="8">
+        <v>790</v>
+      </c>
+      <c r="V13" s="8">
+        <v>115</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>24</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>57</v>
+      </c>
+      <c r="D14" s="8">
+        <v>36</v>
+      </c>
+      <c r="E14" s="8">
+        <v>21</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>6</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>9</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>12</v>
+      </c>
+      <c r="O14" s="8">
+        <v>9</v>
+      </c>
+      <c r="P14" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>12</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>9</v>
+      </c>
+      <c r="T14" s="8">
+        <v>30</v>
+      </c>
+      <c r="U14" s="8">
+        <v>12</v>
+      </c>
+      <c r="V14" s="8">
+        <v>0</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>117</v>
+      </c>
+      <c r="D15" s="8">
+        <v>57</v>
+      </c>
+      <c r="E15" s="8">
+        <v>60</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>2</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>2</v>
+      </c>
+      <c r="M15" s="8">
+        <v>21</v>
+      </c>
+      <c r="N15" s="8">
+        <v>41</v>
+      </c>
+      <c r="O15" s="8">
+        <v>6</v>
+      </c>
+      <c r="P15" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>33</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>12</v>
+      </c>
+      <c r="T15" s="8">
+        <v>57</v>
+      </c>
+      <c r="U15" s="8">
+        <v>48</v>
+      </c>
+      <c r="V15" s="8">
+        <v>0</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>101</v>
+      </c>
+      <c r="D16" s="8">
+        <v>45</v>
+      </c>
+      <c r="E16" s="8">
+        <v>56</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>12</v>
+      </c>
+      <c r="K16" s="8">
+        <v>12</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>33</v>
+      </c>
+      <c r="N16" s="8">
+        <v>9</v>
+      </c>
+      <c r="O16" s="8">
+        <v>11</v>
+      </c>
+      <c r="P16" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>24</v>
+      </c>
+      <c r="T16" s="8">
+        <v>45</v>
+      </c>
+      <c r="U16" s="8">
+        <v>17</v>
+      </c>
+      <c r="V16" s="8">
+        <v>15</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>170</v>
+      </c>
+      <c r="D17" s="8">
+        <v>97</v>
+      </c>
+      <c r="E17" s="8">
+        <v>73</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>45</v>
+      </c>
+      <c r="M17" s="8">
+        <v>15</v>
+      </c>
+      <c r="N17" s="8">
+        <v>52</v>
+      </c>
+      <c r="O17" s="8">
+        <v>13</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>45</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>9</v>
+      </c>
+      <c r="T17" s="8">
+        <v>95</v>
+      </c>
+      <c r="U17" s="8">
+        <v>52</v>
+      </c>
+      <c r="V17" s="8">
+        <v>12</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>145</v>
+      </c>
+      <c r="D18" s="8">
+        <v>45</v>
+      </c>
+      <c r="E18" s="8">
+        <v>100</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>8</v>
+      </c>
+      <c r="K18" s="8">
+        <v>12</v>
+      </c>
+      <c r="L18" s="8">
+        <v>5</v>
+      </c>
+      <c r="M18" s="8">
+        <v>19</v>
+      </c>
+      <c r="N18" s="8">
+        <v>0</v>
+      </c>
+      <c r="O18" s="8">
+        <v>51</v>
+      </c>
+      <c r="P18" s="8">
+        <v>32</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>18</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>45</v>
+      </c>
+      <c r="U18" s="8">
+        <v>80</v>
+      </c>
+      <c r="V18" s="8">
+        <v>8</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>216</v>
+      </c>
+      <c r="D19" s="8">
+        <v>75</v>
+      </c>
+      <c r="E19" s="8">
+        <v>141</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0</v>
+      </c>
+      <c r="K19" s="8">
+        <v>18</v>
+      </c>
+      <c r="L19" s="8">
+        <v>12</v>
+      </c>
+      <c r="M19" s="8">
+        <v>47</v>
+      </c>
+      <c r="N19" s="8">
+        <v>63</v>
+      </c>
+      <c r="O19" s="8">
+        <v>34</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>42</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>30</v>
+      </c>
+      <c r="T19" s="8">
+        <v>75</v>
+      </c>
+      <c r="U19" s="8">
+        <v>88</v>
+      </c>
+      <c r="V19" s="8">
+        <v>23</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>41</v>
+      </c>
+      <c r="D20" s="8">
+        <v>25</v>
+      </c>
+      <c r="E20" s="8">
+        <v>16</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>12</v>
+      </c>
+      <c r="L20" s="8">
+        <v>4</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>21</v>
+      </c>
+      <c r="O20" s="8">
+        <v>4</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>25</v>
+      </c>
+      <c r="U20" s="8">
+        <v>15</v>
+      </c>
+      <c r="V20" s="8">
+        <v>1</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
+        <v>144</v>
+      </c>
+      <c r="D21" s="8">
+        <v>72</v>
+      </c>
+      <c r="E21" s="8">
+        <v>72</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>21</v>
+      </c>
+      <c r="L21" s="8">
+        <v>12</v>
+      </c>
+      <c r="M21" s="8">
+        <v>21</v>
+      </c>
+      <c r="N21" s="8">
+        <v>45</v>
+      </c>
+      <c r="O21" s="8">
+        <v>27</v>
+      </c>
+      <c r="P21" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>3</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>3</v>
+      </c>
+      <c r="T21" s="8">
+        <v>72</v>
+      </c>
+      <c r="U21" s="8">
+        <v>45</v>
+      </c>
+      <c r="V21" s="8">
+        <v>24</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>24</v>
+      </c>
+      <c r="D22" s="8">
+        <v>0</v>
+      </c>
+      <c r="E22" s="8">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>0</v>
+      </c>
+      <c r="O22" s="8">
+        <v>12</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>12</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>12</v>
+      </c>
+      <c r="T22" s="8">
+        <v>0</v>
+      </c>
+      <c r="U22" s="8">
+        <v>12</v>
+      </c>
+      <c r="V22" s="8">
+        <v>0</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>150</v>
+      </c>
+      <c r="D23" s="8">
+        <v>70</v>
+      </c>
+      <c r="E23" s="8">
+        <v>80</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>11</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>54</v>
+      </c>
+      <c r="O23" s="8">
+        <v>40</v>
+      </c>
+      <c r="P23" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>40</v>
+      </c>
+      <c r="R23" s="9">
+        <v>9</v>
+      </c>
+      <c r="S23" s="8">
+        <v>8</v>
+      </c>
+      <c r="T23" s="8">
+        <v>61</v>
+      </c>
+      <c r="U23" s="8">
+        <v>65</v>
+      </c>
+      <c r="V23" s="8">
+        <v>7</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>7</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>7</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>0</v>
+      </c>
+      <c r="O24" s="8">
+        <v>7</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>0</v>
+      </c>
+      <c r="U24" s="8">
+        <v>7</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>106</v>
+      </c>
+      <c r="D25" s="8">
+        <v>59</v>
+      </c>
+      <c r="E25" s="8">
+        <v>47</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>36</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>18</v>
+      </c>
+      <c r="O25" s="8">
+        <v>24</v>
+      </c>
+      <c r="P25" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>23</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>59</v>
+      </c>
+      <c r="U25" s="8">
+        <v>47</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>126</v>
+      </c>
+      <c r="D26" s="8">
+        <v>53</v>
+      </c>
+      <c r="E26" s="8">
+        <v>73</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>12</v>
+      </c>
+      <c r="M26" s="8">
+        <v>36</v>
+      </c>
+      <c r="N26" s="8">
+        <v>23</v>
+      </c>
+      <c r="O26" s="8">
+        <v>37</v>
+      </c>
+      <c r="P26" s="8">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
+        <v>45</v>
+      </c>
+      <c r="U26" s="8">
+        <v>25</v>
+      </c>
+      <c r="V26" s="8">
+        <v>36</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>8</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>86</v>
+      </c>
+      <c r="D27" s="8">
+        <v>38</v>
+      </c>
+      <c r="E27" s="8">
+        <v>48</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>5</v>
+      </c>
+      <c r="M27" s="8">
+        <v>12</v>
+      </c>
+      <c r="N27" s="8">
+        <v>33</v>
+      </c>
+      <c r="O27" s="8">
+        <v>24</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>12</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>38</v>
+      </c>
+      <c r="U27" s="8">
+        <v>36</v>
+      </c>
+      <c r="V27" s="8">
+        <v>12</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="S37" sqref="S37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
+      <c r="S5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="60" t="s">
+      <c r="T5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="60" t="s">
+      <c r="U5" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
+      <c r="W5" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="60" t="s">
+      <c r="X5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>6427</v>
       </c>
       <c r="D7" s="2">
         <v>2836</v>
       </c>
       <c r="E7" s="2">
         <v>3591</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>18</v>
@@ -14525,282 +16766,282 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="AB5:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="V37" sqref="V36:V37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>109</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
+      <c r="S5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="60" t="s">
+      <c r="T5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="60" t="s">
+      <c r="U5" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
+      <c r="W5" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="60" t="s">
+      <c r="X5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>7640</v>
       </c>
       <c r="D7" s="2">
         <v>3413</v>
       </c>
       <c r="E7" s="2">
         <v>4227</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>11</v>
       </c>
       <c r="H7" s="2">
         <v>43</v>
@@ -16751,282 +18992,282 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="AB5:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
+      <c r="S5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="60" t="s">
+      <c r="T5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="60" t="s">
+      <c r="U5" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
+      <c r="W5" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="60" t="s">
+      <c r="X5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>8465</v>
       </c>
       <c r="D7" s="2">
         <v>3619</v>
       </c>
       <c r="E7" s="2">
         <v>4846</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>92</v>
@@ -18977,282 +21218,282 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
+      <c r="S5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="60" t="s">
+      <c r="T5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="60" t="s">
+      <c r="U5" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
+      <c r="W5" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="60" t="s">
+      <c r="X5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>8597</v>
       </c>
       <c r="D7" s="2">
         <v>3649</v>
       </c>
       <c r="E7" s="2">
         <v>4948</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>18</v>
@@ -21200,282 +23441,282 @@
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="AB5:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>107</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
+      <c r="S5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="60" t="s">
+      <c r="T5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="60" t="s">
+      <c r="U5" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
+      <c r="W5" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="60" t="s">
+      <c r="X5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>8745</v>
       </c>
       <c r="D7" s="2">
         <v>3574</v>
       </c>
       <c r="E7" s="2">
         <v>5171</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>11</v>
@@ -23423,282 +25664,282 @@
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:AB36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
+      <c r="S5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="60" t="s">
+      <c r="T5" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="60" t="s">
+      <c r="U5" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
+      <c r="W5" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="60" t="s">
+      <c r="X5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>9360</v>
       </c>
       <c r="D7" s="2">
         <v>3539</v>
       </c>
       <c r="E7" s="2">
         <v>5821</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>4</v>
@@ -25649,6433 +27890,1983 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="8:8" ht="15" x14ac:dyDescent="0.25">
       <c r="H36" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="V5:V6"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AA5:AA6"/>
-    <mergeCell ref="A4:B6"/>
-[...9 lines deleted...]
-    <mergeCell ref="V5:V6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AB31"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCB4EEB0-C330-4055-A637-C804299734DE}">
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="U37" sqref="U37"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="37" t="s">
-        <v>108</v>
+      <c r="A2" s="32" t="s">
+        <v>138</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>84</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="AA5" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z5" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>9448</v>
+        <v>1013</v>
       </c>
       <c r="D7" s="2">
-        <v>3672</v>
+        <v>518</v>
       </c>
       <c r="E7" s="2">
-        <v>5776</v>
+        <v>495</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
+        <v>6</v>
+      </c>
+      <c r="I7" s="2">
+        <v>3</v>
+      </c>
+      <c r="J7" s="2">
+        <v>26</v>
+      </c>
+      <c r="K7" s="2">
         <v>25</v>
       </c>
-      <c r="I7" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="L7" s="2">
-        <v>1282</v>
+        <v>149</v>
       </c>
       <c r="M7" s="2">
-        <v>1846</v>
+        <v>129</v>
       </c>
       <c r="N7" s="2">
-        <v>1690</v>
+        <v>223</v>
       </c>
       <c r="O7" s="2">
-        <v>2203</v>
+        <v>222</v>
       </c>
       <c r="P7" s="2">
-        <v>408</v>
+        <v>114</v>
       </c>
       <c r="Q7" s="2">
-        <v>1105</v>
+        <v>116</v>
       </c>
       <c r="R7" s="3">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="S7" s="2">
-        <v>1179</v>
+        <v>75</v>
       </c>
       <c r="T7" s="2">
-        <v>3527</v>
+        <v>491</v>
       </c>
       <c r="U7" s="2">
-        <v>3358</v>
+        <v>376</v>
       </c>
       <c r="V7" s="2">
-        <v>1003</v>
+        <v>32</v>
       </c>
       <c r="W7" s="2">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="Y7" s="2">
-        <v>236</v>
+        <v>12</v>
       </c>
       <c r="Z7" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA7" s="4">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>150</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>1071</v>
+        <v>63</v>
       </c>
       <c r="D8" s="8">
-        <v>350</v>
+        <v>33</v>
       </c>
       <c r="E8" s="8">
-        <v>721</v>
+        <v>30</v>
       </c>
       <c r="F8" s="8">
         <v>0</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>0</v>
+      </c>
+      <c r="K8" s="8">
+        <v>3</v>
+      </c>
+      <c r="L8" s="8">
+        <v>6</v>
+      </c>
+      <c r="M8" s="8">
+        <v>12</v>
+      </c>
+      <c r="N8" s="8">
+        <v>12</v>
+      </c>
+      <c r="O8" s="8">
+        <v>6</v>
+      </c>
+      <c r="P8" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="8">
         <v>9</v>
       </c>
-      <c r="I8" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>103</v>
+        <v>3</v>
       </c>
       <c r="T8" s="8">
-        <v>341</v>
+        <v>33</v>
       </c>
       <c r="U8" s="8">
-        <v>485</v>
+        <v>24</v>
       </c>
       <c r="V8" s="8">
-        <v>133</v>
+        <v>3</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>561</v>
+        <v>50</v>
       </c>
       <c r="D9" s="8">
-        <v>257</v>
+        <v>23</v>
       </c>
       <c r="E9" s="8">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J9" s="8">
+        <v>1</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>6</v>
+      </c>
+      <c r="M9" s="8">
+        <v>6</v>
+      </c>
+      <c r="N9" s="8">
+        <v>7</v>
+      </c>
+      <c r="O9" s="8">
+        <v>18</v>
+      </c>
+      <c r="P9" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>0</v>
+      </c>
+      <c r="T9" s="8">
         <v>22</v>
       </c>
-      <c r="K9" s="8">
-[...28 lines deleted...]
-      </c>
       <c r="U9" s="8">
-        <v>163</v>
+        <v>21</v>
       </c>
       <c r="V9" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y9" s="8">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>575</v>
+        <v>48</v>
       </c>
       <c r="D10" s="8">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="E10" s="8">
-        <v>420</v>
+        <v>24</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I10" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J10" s="8">
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <v>3</v>
+      </c>
+      <c r="L10" s="8">
+        <v>15</v>
+      </c>
+      <c r="M10" s="8">
         <v>12</v>
       </c>
-      <c r="K10" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="N10" s="8">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="O10" s="8">
-        <v>209</v>
+        <v>6</v>
       </c>
       <c r="P10" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>191</v>
+        <v>3</v>
       </c>
       <c r="T10" s="8">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="U10" s="8">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="V10" s="8">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="W10" s="8">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="X10" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1112</v>
+        <v>124</v>
       </c>
       <c r="D11" s="8">
-        <v>407</v>
+        <v>74</v>
       </c>
       <c r="E11" s="8">
-        <v>705</v>
+        <v>50</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I11" s="8">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J11" s="8">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="K11" s="8">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="M11" s="8">
-        <v>164</v>
+        <v>14</v>
       </c>
       <c r="N11" s="8">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="O11" s="8">
-        <v>292</v>
+        <v>25</v>
       </c>
       <c r="P11" s="8">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="Q11" s="8">
-        <v>159</v>
+        <v>8</v>
       </c>
       <c r="R11" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S11" s="8">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="T11" s="8">
-        <v>376</v>
+        <v>69</v>
       </c>
       <c r="U11" s="8">
-        <v>419</v>
+        <v>35</v>
       </c>
       <c r="V11" s="8">
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="Y11" s="8">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>1074</v>
+        <v>154</v>
       </c>
       <c r="D12" s="8">
-        <v>482</v>
+        <v>72</v>
       </c>
       <c r="E12" s="8">
-        <v>592</v>
+        <v>82</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I12" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="L12" s="8">
-        <v>188</v>
+        <v>21</v>
       </c>
       <c r="M12" s="8">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="N12" s="8">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="O12" s="8">
-        <v>229</v>
+        <v>50</v>
       </c>
       <c r="P12" s="8">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="Q12" s="8">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="R12" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S12" s="8">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="T12" s="8">
-        <v>456</v>
+        <v>66</v>
       </c>
       <c r="U12" s="8">
-        <v>367</v>
+        <v>73</v>
       </c>
       <c r="V12" s="8">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="W12" s="8">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="X12" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y12" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>2476</v>
+        <v>288</v>
       </c>
       <c r="D13" s="8">
-        <v>930</v>
+        <v>131</v>
       </c>
       <c r="E13" s="8">
-        <v>1546</v>
+        <v>157</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>0</v>
+      </c>
+      <c r="J13" s="8">
         <v>1</v>
       </c>
-      <c r="I13" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="K13" s="8">
-        <v>119</v>
+        <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>324</v>
+        <v>36</v>
       </c>
       <c r="M13" s="8">
-        <v>626</v>
+        <v>29</v>
       </c>
       <c r="N13" s="8">
-        <v>468</v>
+        <v>60</v>
       </c>
       <c r="O13" s="8">
-        <v>531</v>
+        <v>84</v>
       </c>
       <c r="P13" s="8">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="Q13" s="8">
-        <v>268</v>
+        <v>38</v>
       </c>
       <c r="R13" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>349</v>
+        <v>18</v>
       </c>
       <c r="T13" s="8">
-        <v>918</v>
+        <v>125</v>
       </c>
       <c r="U13" s="8">
-        <v>976</v>
+        <v>127</v>
       </c>
       <c r="V13" s="8">
-        <v>170</v>
+        <v>9</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="8">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="Z13" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="D14" s="8">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>6</v>
+      </c>
+      <c r="O14" s="8">
+        <v>6</v>
+      </c>
+      <c r="P14" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="8">
         <v>9</v>
       </c>
-      <c r="N14" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T14" s="8">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="U14" s="8">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="V14" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D15" s="8">
+        <v>12</v>
+      </c>
+      <c r="E15" s="8">
         <v>9</v>
       </c>
-      <c r="E15" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M15" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="N15" s="8">
         <v>0</v>
       </c>
       <c r="O15" s="8">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>0</v>
       </c>
       <c r="T15" s="8">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="U15" s="8">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="V15" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="D16" s="8">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="E16" s="8">
-        <v>90</v>
+        <v>9</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K16" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="N16" s="8">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="O16" s="8">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="P16" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q16" s="8">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="R16" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="S16" s="8">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="T16" s="8">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="U16" s="8">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="V16" s="8">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB16" s="8">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>351</v>
+        <v>52</v>
       </c>
       <c r="D17" s="8">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="E17" s="8">
-        <v>190</v>
+        <v>25</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K17" s="8">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="M17" s="8">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="N17" s="8">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="O17" s="8">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="P17" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="T17" s="8">
-        <v>153</v>
+        <v>27</v>
       </c>
       <c r="U17" s="8">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="V17" s="8">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="Y17" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>465</v>
+        <v>21</v>
       </c>
       <c r="D18" s="8">
-        <v>185</v>
+        <v>9</v>
       </c>
       <c r="E18" s="8">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="K18" s="8">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="M18" s="8">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="N18" s="8">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="O18" s="8">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q18" s="8">
-        <v>66</v>
+        <v>3</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>173</v>
+        <v>9</v>
       </c>
       <c r="U18" s="8">
-        <v>140</v>
+        <v>9</v>
       </c>
       <c r="V18" s="8">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Y18" s="8">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>170</v>
+        <v>62</v>
       </c>
       <c r="D19" s="8">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="E19" s="8">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J19" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K19" s="8">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="L19" s="8">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="M19" s="8">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="N19" s="8">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="O19" s="8">
+        <v>3</v>
+      </c>
+      <c r="P19" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q19" s="8">
         <v>12</v>
       </c>
-      <c r="P19" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="T19" s="8">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="U19" s="8">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="V19" s="8">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>237</v>
+        <v>15</v>
       </c>
       <c r="D20" s="8">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="E20" s="8">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
         <v>6</v>
       </c>
-      <c r="K20" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="M20" s="8">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="O20" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="Q20" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="U20" s="8">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="V20" s="8">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="Y20" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>150</v>
+        <v>6</v>
       </c>
       <c r="D21" s="8">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="E21" s="8">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="L21" s="8">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M21" s="8">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="N21" s="8">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="O21" s="8">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="P21" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="U21" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="V21" s="8">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>114</v>
+        <v>2</v>
       </c>
       <c r="D22" s="8">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="E22" s="8">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="M22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N22" s="8">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="P22" s="8">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="T22" s="8">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="U22" s="8">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="V22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>377</v>
+        <v>24</v>
       </c>
       <c r="D23" s="8">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="E23" s="8">
-        <v>282</v>
+        <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J23" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K23" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="L23" s="8">
+        <v>3</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>9</v>
+      </c>
+      <c r="O23" s="8">
+        <v>6</v>
+      </c>
+      <c r="P23" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>3</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
         <v>15</v>
       </c>
-      <c r="M23" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U23" s="8">
-        <v>110</v>
+        <v>6</v>
       </c>
       <c r="V23" s="8">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>57</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="D24" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E24" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="8">
         <v>0</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="O24" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
       <c r="R24" s="9">
         <v>0</v>
       </c>
       <c r="S24" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="T24" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="U24" s="8">
         <v>0</v>
       </c>
       <c r="V24" s="8">
         <v>0</v>
       </c>
       <c r="W24" s="8">
         <v>0</v>
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="D25" s="8">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="E25" s="8">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="M25" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="O25" s="8">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="P25" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="U25" s="8">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="V25" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>79</v>
-[...756 lines deleted...]
-      <c r="B9" s="7" t="s">
         <v>14</v>
-      </c>
-[...3693 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D26" s="8">
         <v>9</v>
       </c>
       <c r="E26" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
         <v>0</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
         <v>3</v>
       </c>
       <c r="P26" s="8">
         <v>3</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>9</v>
       </c>
       <c r="U26" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V26" s="8">
         <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>0</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
@@ -32353,1981 +30144,6430 @@
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AB33"/>
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="C11" sqref="C11"/>
+      <selection activeCell="U37" sqref="U37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
-        <v>134</v>
+      <c r="A2" s="37" t="s">
+        <v>108</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="59" t="s">
-[...23 lines deleted...]
-      <c r="AA5" s="71" t="s">
+      <c r="S5" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="W5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="X5" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z5" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1101</v>
+        <v>9448</v>
       </c>
       <c r="D7" s="2">
-        <v>524</v>
+        <v>3672</v>
       </c>
       <c r="E7" s="2">
-        <v>577</v>
+        <v>5776</v>
       </c>
       <c r="F7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="I7" s="2">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="J7" s="2">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="K7" s="2">
-        <v>24</v>
+        <v>579</v>
       </c>
       <c r="L7" s="2">
-        <v>167</v>
+        <v>1282</v>
       </c>
       <c r="M7" s="2">
-        <v>134</v>
+        <v>1846</v>
       </c>
       <c r="N7" s="2">
-        <v>231</v>
+        <v>1690</v>
       </c>
       <c r="O7" s="2">
-        <v>254</v>
+        <v>2203</v>
       </c>
       <c r="P7" s="2">
-        <v>92</v>
+        <v>408</v>
       </c>
       <c r="Q7" s="2">
-        <v>156</v>
+        <v>1105</v>
       </c>
       <c r="R7" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="S7" s="2">
-        <v>99</v>
+        <v>1179</v>
       </c>
       <c r="T7" s="2">
-        <v>500</v>
+        <v>3527</v>
       </c>
       <c r="U7" s="2">
-        <v>418</v>
+        <v>3358</v>
       </c>
       <c r="V7" s="2">
-        <v>48</v>
+        <v>1003</v>
       </c>
       <c r="W7" s="2">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="X7" s="2">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="Y7" s="2">
-        <v>12</v>
+        <v>236</v>
       </c>
       <c r="Z7" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AA7" s="4">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="AB7" s="2">
-        <v>3</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>62</v>
+        <v>1071</v>
       </c>
       <c r="D8" s="8">
-        <v>29</v>
+        <v>350</v>
       </c>
       <c r="E8" s="8">
-        <v>33</v>
+        <v>721</v>
       </c>
       <c r="F8" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="K8" s="8">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="L8" s="8">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="M8" s="8">
-        <v>12</v>
+        <v>230</v>
       </c>
       <c r="N8" s="8">
-        <v>8</v>
+        <v>151</v>
       </c>
       <c r="O8" s="8">
+        <v>285</v>
+      </c>
+      <c r="P8" s="8">
+        <v>60</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>116</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>103</v>
+      </c>
+      <c r="T8" s="8">
+        <v>341</v>
+      </c>
+      <c r="U8" s="8">
+        <v>485</v>
+      </c>
+      <c r="V8" s="8">
+        <v>133</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
         <v>9</v>
       </c>
-      <c r="P8" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>51</v>
+        <v>561</v>
       </c>
       <c r="D9" s="8">
-        <v>24</v>
+        <v>257</v>
       </c>
       <c r="E9" s="8">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J9" s="8">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="K9" s="8">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="L9" s="8">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="M9" s="8">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N9" s="8">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="O9" s="8">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="P9" s="8">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="Q9" s="8">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="T9" s="8">
-        <v>21</v>
+        <v>257</v>
       </c>
       <c r="U9" s="8">
-        <v>24</v>
+        <v>163</v>
       </c>
       <c r="V9" s="8">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y9" s="8">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>63</v>
+        <v>575</v>
       </c>
       <c r="D10" s="8">
-        <v>27</v>
+        <v>155</v>
       </c>
       <c r="E10" s="8">
-        <v>36</v>
+        <v>420</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J10" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K10" s="8">
+        <v>41</v>
+      </c>
+      <c r="L10" s="8">
+        <v>59</v>
+      </c>
+      <c r="M10" s="8">
+        <v>100</v>
+      </c>
+      <c r="N10" s="8">
+        <v>74</v>
+      </c>
+      <c r="O10" s="8">
+        <v>209</v>
+      </c>
+      <c r="P10" s="8">
         <v>6</v>
       </c>
-      <c r="L10" s="8">
-[...5 lines deleted...]
-      <c r="N10" s="8">
+      <c r="Q10" s="8">
+        <v>70</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>191</v>
+      </c>
+      <c r="T10" s="8">
+        <v>140</v>
+      </c>
+      <c r="U10" s="8">
+        <v>180</v>
+      </c>
+      <c r="V10" s="8">
+        <v>37</v>
+      </c>
+      <c r="W10" s="8">
+        <v>11</v>
+      </c>
+      <c r="X10" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="8">
         <v>12</v>
       </c>
-      <c r="O10" s="8">
-[...31 lines deleted...]
-      </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>143</v>
+        <v>1112</v>
       </c>
       <c r="D11" s="8">
-        <v>71</v>
+        <v>407</v>
       </c>
       <c r="E11" s="8">
+        <v>705</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <v>18</v>
+      </c>
+      <c r="J11" s="8">
+        <v>42</v>
+      </c>
+      <c r="K11" s="8">
         <v>72</v>
       </c>
-      <c r="F11" s="8">
-[...16 lines deleted...]
-      </c>
       <c r="L11" s="8">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="M11" s="8">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="N11" s="8">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="O11" s="8">
-        <v>35</v>
+        <v>292</v>
       </c>
       <c r="P11" s="8">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="Q11" s="8">
-        <v>14</v>
+        <v>159</v>
       </c>
       <c r="R11" s="9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S11" s="8">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="T11" s="8">
-        <v>65</v>
+        <v>376</v>
       </c>
       <c r="U11" s="8">
-        <v>49</v>
+        <v>419</v>
       </c>
       <c r="V11" s="8">
-        <v>3</v>
+        <v>136</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="Y11" s="8">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>147</v>
+        <v>1074</v>
       </c>
       <c r="D12" s="8">
-        <v>68</v>
+        <v>482</v>
       </c>
       <c r="E12" s="8">
-        <v>79</v>
+        <v>592</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I12" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="L12" s="8">
+        <v>188</v>
+      </c>
+      <c r="M12" s="8">
+        <v>179</v>
+      </c>
+      <c r="N12" s="8">
+        <v>221</v>
+      </c>
+      <c r="O12" s="8">
+        <v>229</v>
+      </c>
+      <c r="P12" s="8">
+        <v>70</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>125</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>113</v>
+      </c>
+      <c r="T12" s="8">
+        <v>456</v>
+      </c>
+      <c r="U12" s="8">
+        <v>367</v>
+      </c>
+      <c r="V12" s="8">
+        <v>91</v>
+      </c>
+      <c r="W12" s="8">
+        <v>25</v>
+      </c>
+      <c r="X12" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="8">
         <v>21</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>326</v>
+        <v>2476</v>
       </c>
       <c r="D13" s="8">
-        <v>146</v>
+        <v>930</v>
       </c>
       <c r="E13" s="8">
-        <v>180</v>
+        <v>1546</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I13" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J13" s="8">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="K13" s="8">
-        <v>6</v>
+        <v>119</v>
       </c>
       <c r="L13" s="8">
-        <v>44</v>
+        <v>324</v>
       </c>
       <c r="M13" s="8">
-        <v>34</v>
+        <v>626</v>
       </c>
       <c r="N13" s="8">
-        <v>63</v>
+        <v>468</v>
       </c>
       <c r="O13" s="8">
-        <v>86</v>
+        <v>531</v>
       </c>
       <c r="P13" s="8">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="Q13" s="8">
+        <v>268</v>
+      </c>
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
+      <c r="S13" s="8">
+        <v>349</v>
+      </c>
+      <c r="T13" s="8">
+        <v>918</v>
+      </c>
+      <c r="U13" s="8">
+        <v>976</v>
+      </c>
+      <c r="V13" s="8">
+        <v>170</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="8">
         <v>51</v>
       </c>
-      <c r="R13" s="9">
-[...22 lines deleted...]
-      </c>
       <c r="Z13" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="D14" s="8">
+        <v>67</v>
+      </c>
+      <c r="E14" s="8">
+        <v>33</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>2</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
         <v>12</v>
       </c>
-      <c r="E14" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="M14" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="N14" s="8">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="O14" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T14" s="8">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="U14" s="8">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="V14" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E15" s="8">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M15" s="8">
+        <v>13</v>
+      </c>
+      <c r="N15" s="8">
+        <v>0</v>
+      </c>
+      <c r="O15" s="8">
+        <v>13</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>0</v>
+      </c>
+      <c r="T15" s="8">
+        <v>5</v>
+      </c>
+      <c r="U15" s="8">
+        <v>19</v>
+      </c>
+      <c r="V15" s="8">
         <v>7</v>
       </c>
-      <c r="N15" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="D16" s="8">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="E16" s="8">
+        <v>90</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>0</v>
+      </c>
+      <c r="K16" s="8">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>15</v>
+      </c>
+      <c r="N16" s="8">
+        <v>52</v>
+      </c>
+      <c r="O16" s="8">
+        <v>40</v>
+      </c>
+      <c r="P16" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>35</v>
+      </c>
+      <c r="R16" s="9">
+        <v>2</v>
+      </c>
+      <c r="S16" s="8">
         <v>12</v>
       </c>
-      <c r="F16" s="8">
-[...40 lines deleted...]
-      </c>
       <c r="T16" s="8">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="U16" s="8">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="V16" s="8">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB16" s="8">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>49</v>
+        <v>351</v>
       </c>
       <c r="D17" s="8">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="E17" s="8">
-        <v>25</v>
+        <v>190</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K17" s="8">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="L17" s="8">
+        <v>100</v>
+      </c>
+      <c r="M17" s="8">
+        <v>78</v>
+      </c>
+      <c r="N17" s="8">
+        <v>39</v>
+      </c>
+      <c r="O17" s="8">
+        <v>68</v>
+      </c>
+      <c r="P17" s="8">
         <v>12</v>
       </c>
-      <c r="M17" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="Q17" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T17" s="8">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="U17" s="8">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="V17" s="8">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y17" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>21</v>
+        <v>465</v>
       </c>
       <c r="D18" s="8">
-        <v>9</v>
+        <v>185</v>
       </c>
       <c r="E18" s="8">
+        <v>280</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>24</v>
+      </c>
+      <c r="K18" s="8">
+        <v>32</v>
+      </c>
+      <c r="L18" s="8">
+        <v>69</v>
+      </c>
+      <c r="M18" s="8">
+        <v>89</v>
+      </c>
+      <c r="N18" s="8">
+        <v>92</v>
+      </c>
+      <c r="O18" s="8">
+        <v>93</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>66</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>58</v>
+      </c>
+      <c r="T18" s="8">
+        <v>173</v>
+      </c>
+      <c r="U18" s="8">
+        <v>140</v>
+      </c>
+      <c r="V18" s="8">
+        <v>62</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
         <v>12</v>
       </c>
-      <c r="F18" s="8">
-[...55 lines deleted...]
-      </c>
       <c r="Y18" s="8">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>68</v>
+        <v>170</v>
       </c>
       <c r="D19" s="8">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="E19" s="8">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="L19" s="8">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="M19" s="8">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="N19" s="8">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="O19" s="8">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="P19" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="Q19" s="8">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="T19" s="8">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="U19" s="8">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="V19" s="8">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>9</v>
+        <v>237</v>
       </c>
       <c r="D20" s="8">
-        <v>9</v>
+        <v>141</v>
       </c>
       <c r="E20" s="8">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K20" s="8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L20" s="8">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="M20" s="8">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="N20" s="8">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="O20" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="P20" s="8">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="T20" s="8">
-        <v>9</v>
+        <v>127</v>
       </c>
       <c r="U20" s="8">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="V20" s="8">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="Y20" s="8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D21" s="8">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="E21" s="8">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="L21" s="8">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="M21" s="8">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="N21" s="8">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="O21" s="8">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T21" s="8">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="U21" s="8">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="V21" s="8">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>5</v>
+        <v>114</v>
       </c>
       <c r="D22" s="8">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="E22" s="8">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="M22" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N22" s="8">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O22" s="8">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="T22" s="8">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="U22" s="8">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="V22" s="8">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>0</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>19</v>
+        <v>377</v>
       </c>
       <c r="D23" s="8">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="E23" s="8">
-        <v>9</v>
+        <v>282</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J23" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K23" s="8">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="L23" s="8">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="M23" s="8">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="N23" s="8">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="O23" s="8">
-        <v>6</v>
+        <v>116</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="Q23" s="8">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="T23" s="8">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="U23" s="8">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="V23" s="8">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="AB23" s="8">
-        <v>3</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="D24" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E24" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="8">
         <v>0</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O24" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
       <c r="R24" s="9">
         <v>0</v>
       </c>
       <c r="S24" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="T24" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="U24" s="8">
         <v>0</v>
       </c>
       <c r="V24" s="8">
         <v>0</v>
       </c>
       <c r="W24" s="8">
         <v>0</v>
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="D25" s="8">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E25" s="8">
-        <v>6</v>
+        <v>72</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="M25" s="8">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="N25" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O25" s="8">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T25" s="8">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="U25" s="8">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="V25" s="8">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
+        <v>79</v>
+      </c>
+      <c r="D26" s="8">
+        <v>18</v>
+      </c>
+      <c r="E26" s="8">
+        <v>61</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>1</v>
+      </c>
+      <c r="K26" s="8">
+        <v>12</v>
+      </c>
+      <c r="L26" s="8">
+        <v>12</v>
+      </c>
+      <c r="M26" s="8">
+        <v>5</v>
+      </c>
+      <c r="N26" s="8">
+        <v>5</v>
+      </c>
+      <c r="O26" s="8">
+        <v>28</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>16</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>10</v>
+      </c>
+      <c r="T26" s="8">
+        <v>18</v>
+      </c>
+      <c r="U26" s="8">
+        <v>16</v>
+      </c>
+      <c r="V26" s="8">
+        <v>35</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>214</v>
+      </c>
+      <c r="D27" s="8">
+        <v>99</v>
+      </c>
+      <c r="E27" s="8">
+        <v>115</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>11</v>
+      </c>
+      <c r="K27" s="8">
+        <v>9</v>
+      </c>
+      <c r="L27" s="8">
+        <v>35</v>
+      </c>
+      <c r="M27" s="8">
+        <v>61</v>
+      </c>
+      <c r="N27" s="8">
+        <v>48</v>
+      </c>
+      <c r="O27" s="8">
+        <v>24</v>
+      </c>
+      <c r="P27" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>21</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>99</v>
+      </c>
+      <c r="U27" s="8">
+        <v>67</v>
+      </c>
+      <c r="V27" s="8">
+        <v>48</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AA5:AA6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26752AAD-1867-4FF4-8C53-FCB779A36562}">
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F34" sqref="F34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="63"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y5" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z5" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>4470</v>
+      </c>
+      <c r="D7" s="2">
+        <v>2151</v>
+      </c>
+      <c r="E7" s="2">
+        <v>2319</v>
+      </c>
+      <c r="F7" s="2">
+        <v>7</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>25</v>
+      </c>
+      <c r="I7" s="2">
+        <v>33</v>
+      </c>
+      <c r="J7" s="2">
+        <v>119</v>
+      </c>
+      <c r="K7" s="2">
+        <v>92</v>
+      </c>
+      <c r="L7" s="2">
+        <v>654</v>
+      </c>
+      <c r="M7" s="2">
+        <v>557</v>
+      </c>
+      <c r="N7" s="2">
+        <v>958</v>
+      </c>
+      <c r="O7" s="2">
+        <v>1024</v>
+      </c>
+      <c r="P7" s="2">
+        <v>388</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>613</v>
+      </c>
+      <c r="R7" s="3">
+        <v>24</v>
+      </c>
+      <c r="S7" s="2">
+        <v>364</v>
+      </c>
+      <c r="T7" s="2">
+        <v>2052</v>
+      </c>
+      <c r="U7" s="2">
+        <v>1689</v>
+      </c>
+      <c r="V7" s="2">
+        <v>210</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
+        <v>58</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>56</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>12</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>252</v>
+      </c>
+      <c r="D8" s="8">
+        <v>123</v>
+      </c>
+      <c r="E8" s="8">
+        <v>129</v>
+      </c>
+      <c r="F8" s="8">
+        <v>7</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>1</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>2</v>
+      </c>
+      <c r="K8" s="8">
+        <v>0</v>
+      </c>
+      <c r="L8" s="8">
+        <v>25</v>
+      </c>
+      <c r="M8" s="8">
+        <v>48</v>
+      </c>
+      <c r="N8" s="8">
+        <v>33</v>
+      </c>
+      <c r="O8" s="8">
+        <v>36</v>
+      </c>
+      <c r="P8" s="8">
+        <v>55</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>45</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>28</v>
+      </c>
+      <c r="T8" s="8">
+        <v>116</v>
+      </c>
+      <c r="U8" s="8">
+        <v>89</v>
+      </c>
+      <c r="V8" s="8">
+        <v>12</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
+        <v>7</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
+      <c r="C9" s="8">
+        <v>210</v>
+      </c>
+      <c r="D9" s="8">
+        <v>104</v>
+      </c>
+      <c r="E9" s="8">
+        <v>106</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>17</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>36</v>
+      </c>
+      <c r="M9" s="8">
+        <v>12</v>
+      </c>
+      <c r="N9" s="8">
+        <v>34</v>
+      </c>
+      <c r="O9" s="8">
+        <v>69</v>
+      </c>
+      <c r="P9" s="8">
+        <v>17</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>25</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>6</v>
+      </c>
+      <c r="T9" s="8">
+        <v>92</v>
+      </c>
+      <c r="U9" s="8">
+        <v>88</v>
+      </c>
+      <c r="V9" s="8">
+        <v>12</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>238</v>
+      </c>
+      <c r="D10" s="8">
+        <v>116</v>
+      </c>
+      <c r="E10" s="8">
+        <v>122</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3</v>
+      </c>
+      <c r="I10" s="8">
+        <v>12</v>
+      </c>
+      <c r="J10" s="8">
+        <v>1</v>
+      </c>
+      <c r="K10" s="8">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8">
+        <v>60</v>
+      </c>
+      <c r="M10" s="8">
+        <v>39</v>
+      </c>
+      <c r="N10" s="8">
+        <v>52</v>
+      </c>
+      <c r="O10" s="8">
+        <v>29</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>21</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>24</v>
+      </c>
+      <c r="T10" s="8">
+        <v>113</v>
+      </c>
+      <c r="U10" s="8">
+        <v>65</v>
+      </c>
+      <c r="V10" s="8">
+        <v>21</v>
+      </c>
+      <c r="W10" s="8">
+        <v>0</v>
+      </c>
+      <c r="X10" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>575</v>
+      </c>
+      <c r="D11" s="8">
+        <v>297</v>
+      </c>
+      <c r="E11" s="8">
+        <v>278</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>12</v>
+      </c>
+      <c r="I11" s="8">
+        <v>9</v>
+      </c>
+      <c r="J11" s="8">
+        <v>12</v>
+      </c>
+      <c r="K11" s="8">
+        <v>12</v>
+      </c>
+      <c r="L11" s="8">
+        <v>82</v>
+      </c>
+      <c r="M11" s="8">
+        <v>65</v>
+      </c>
+      <c r="N11" s="8">
+        <v>135</v>
+      </c>
+      <c r="O11" s="8">
+        <v>141</v>
+      </c>
+      <c r="P11" s="8">
+        <v>56</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>51</v>
+      </c>
+      <c r="R11" s="9">
+        <v>12</v>
+      </c>
+      <c r="S11" s="8">
+        <v>64</v>
+      </c>
+      <c r="T11" s="8">
+        <v>273</v>
+      </c>
+      <c r="U11" s="8">
+        <v>192</v>
+      </c>
+      <c r="V11" s="8">
+        <v>13</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>601</v>
+      </c>
+      <c r="D12" s="8">
+        <v>288</v>
+      </c>
+      <c r="E12" s="8">
+        <v>313</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>9</v>
+      </c>
+      <c r="I12" s="8">
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <v>12</v>
+      </c>
+      <c r="K12" s="8">
+        <v>0</v>
+      </c>
+      <c r="L12" s="8">
+        <v>90</v>
+      </c>
+      <c r="M12" s="8">
+        <v>54</v>
+      </c>
+      <c r="N12" s="8">
+        <v>151</v>
+      </c>
+      <c r="O12" s="8">
+        <v>187</v>
+      </c>
+      <c r="P12" s="8">
+        <v>26</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>72</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>18</v>
+      </c>
+      <c r="T12" s="8">
+        <v>279</v>
+      </c>
+      <c r="U12" s="8">
+        <v>295</v>
+      </c>
+      <c r="V12" s="8">
+        <v>0</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>9</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1336</v>
+      </c>
+      <c r="D13" s="8">
+        <v>584</v>
+      </c>
+      <c r="E13" s="8">
+        <v>752</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>12</v>
+      </c>
+      <c r="J13" s="8">
+        <v>9</v>
+      </c>
+      <c r="K13" s="8">
+        <v>24</v>
+      </c>
+      <c r="L13" s="8">
+        <v>167</v>
+      </c>
+      <c r="M13" s="8">
+        <v>148</v>
+      </c>
+      <c r="N13" s="8">
+        <v>261</v>
+      </c>
+      <c r="O13" s="8">
+        <v>370</v>
+      </c>
+      <c r="P13" s="8">
+        <v>147</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>198</v>
+      </c>
+      <c r="R13" s="9">
+        <v>12</v>
+      </c>
+      <c r="S13" s="8">
+        <v>97</v>
+      </c>
+      <c r="T13" s="8">
+        <v>560</v>
+      </c>
+      <c r="U13" s="8">
+        <v>596</v>
+      </c>
+      <c r="V13" s="8">
+        <v>45</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>12</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>102</v>
+      </c>
+      <c r="D14" s="8">
+        <v>45</v>
+      </c>
+      <c r="E14" s="8">
+        <v>57</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>12</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>9</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>24</v>
+      </c>
+      <c r="O14" s="8">
+        <v>24</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>33</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>21</v>
+      </c>
+      <c r="T14" s="8">
+        <v>33</v>
+      </c>
+      <c r="U14" s="8">
+        <v>36</v>
+      </c>
+      <c r="V14" s="8">
+        <v>0</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>133</v>
+      </c>
+      <c r="D15" s="8">
+        <v>58</v>
+      </c>
+      <c r="E15" s="8">
+        <v>75</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>24</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>16</v>
+      </c>
+      <c r="M15" s="8">
+        <v>21</v>
+      </c>
+      <c r="N15" s="8">
+        <v>1</v>
+      </c>
+      <c r="O15" s="8">
+        <v>12</v>
+      </c>
+      <c r="P15" s="8">
+        <v>17</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>42</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>18</v>
+      </c>
+      <c r="T15" s="8">
+        <v>53</v>
+      </c>
+      <c r="U15" s="8">
+        <v>45</v>
+      </c>
+      <c r="V15" s="8">
+        <v>12</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>87</v>
+      </c>
+      <c r="D16" s="8">
+        <v>39</v>
+      </c>
+      <c r="E16" s="8">
+        <v>48</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>12</v>
+      </c>
+      <c r="K16" s="8">
+        <v>12</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>36</v>
+      </c>
+      <c r="N16" s="8">
+        <v>12</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>24</v>
+      </c>
+      <c r="T16" s="8">
+        <v>39</v>
+      </c>
+      <c r="U16" s="8">
+        <v>12</v>
+      </c>
+      <c r="V16" s="8">
+        <v>12</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>202</v>
+      </c>
+      <c r="D17" s="8">
+        <v>105</v>
+      </c>
+      <c r="E17" s="8">
+        <v>97</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>3</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>53</v>
+      </c>
+      <c r="M17" s="8">
+        <v>33</v>
+      </c>
+      <c r="N17" s="8">
+        <v>49</v>
+      </c>
+      <c r="O17" s="8">
+        <v>36</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>28</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>28</v>
+      </c>
+      <c r="T17" s="8">
+        <v>105</v>
+      </c>
+      <c r="U17" s="8">
+        <v>45</v>
+      </c>
+      <c r="V17" s="8">
+        <v>24</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>85</v>
+      </c>
+      <c r="D18" s="8">
+        <v>36</v>
+      </c>
+      <c r="E18" s="8">
+        <v>49</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>12</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8">
+        <v>13</v>
+      </c>
+      <c r="N18" s="8">
+        <v>12</v>
+      </c>
+      <c r="O18" s="8">
+        <v>23</v>
+      </c>
+      <c r="P18" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>13</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>36</v>
+      </c>
+      <c r="U18" s="8">
+        <v>37</v>
+      </c>
+      <c r="V18" s="8">
+        <v>0</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>282</v>
+      </c>
+      <c r="D19" s="8">
+        <v>117</v>
+      </c>
+      <c r="E19" s="8">
+        <v>165</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>3</v>
+      </c>
+      <c r="K19" s="8">
+        <v>23</v>
+      </c>
+      <c r="L19" s="8">
+        <v>14</v>
+      </c>
+      <c r="M19" s="8">
+        <v>57</v>
+      </c>
+      <c r="N19" s="8">
+        <v>91</v>
+      </c>
+      <c r="O19" s="8">
+        <v>27</v>
+      </c>
+      <c r="P19" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>58</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>36</v>
+      </c>
+      <c r="T19" s="8">
+        <v>117</v>
+      </c>
+      <c r="U19" s="8">
+        <v>83</v>
+      </c>
+      <c r="V19" s="8">
+        <v>41</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>38</v>
+      </c>
+      <c r="D20" s="8">
+        <v>38</v>
+      </c>
+      <c r="E20" s="8">
+        <v>0</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
+        <v>15</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>8</v>
+      </c>
+      <c r="O20" s="8">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>35</v>
+      </c>
+      <c r="U20" s="8">
+        <v>0</v>
+      </c>
+      <c r="V20" s="8">
+        <v>0</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
+        <v>50</v>
+      </c>
+      <c r="D21" s="8">
+        <v>35</v>
+      </c>
+      <c r="E21" s="8">
+        <v>15</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="8">
+        <v>23</v>
+      </c>
+      <c r="M21" s="8">
+        <v>15</v>
+      </c>
+      <c r="N21" s="8">
+        <v>12</v>
+      </c>
+      <c r="O21" s="8">
+        <v>0</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>0</v>
+      </c>
+      <c r="T21" s="8">
+        <v>35</v>
+      </c>
+      <c r="U21" s="8">
+        <v>9</v>
+      </c>
+      <c r="V21" s="8">
+        <v>6</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>16</v>
+      </c>
+      <c r="D22" s="8">
+        <v>5</v>
+      </c>
+      <c r="E22" s="8">
+        <v>11</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>2</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>3</v>
+      </c>
+      <c r="O22" s="8">
+        <v>11</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>0</v>
+      </c>
+      <c r="T22" s="8">
+        <v>5</v>
+      </c>
+      <c r="U22" s="8">
+        <v>11</v>
+      </c>
+      <c r="V22" s="8">
+        <v>0</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>84</v>
+      </c>
+      <c r="D23" s="8">
+        <v>44</v>
+      </c>
+      <c r="E23" s="8">
+        <v>40</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>12</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>32</v>
+      </c>
+      <c r="O23" s="8">
+        <v>24</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>16</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
+        <v>44</v>
+      </c>
+      <c r="U23" s="8">
+        <v>28</v>
+      </c>
+      <c r="V23" s="8">
+        <v>12</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>12</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>0</v>
+      </c>
+      <c r="O24" s="8">
+        <v>0</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>0</v>
+      </c>
+      <c r="U24" s="8">
+        <v>0</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>68</v>
+      </c>
+      <c r="D25" s="8">
+        <v>36</v>
+      </c>
+      <c r="E25" s="8">
+        <v>32</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>36</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>0</v>
+      </c>
+      <c r="O25" s="8">
+        <v>21</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>11</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>36</v>
+      </c>
+      <c r="U25" s="8">
+        <v>32</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>61</v>
+      </c>
       <c r="D26" s="8">
+        <v>43</v>
+      </c>
+      <c r="E26" s="8">
+        <v>18</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>14</v>
+      </c>
+      <c r="M26" s="8">
+        <v>4</v>
+      </c>
+      <c r="N26" s="8">
+        <v>12</v>
+      </c>
+      <c r="O26" s="8">
+        <v>14</v>
+      </c>
+      <c r="P26" s="8">
+        <v>17</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
+        <v>43</v>
+      </c>
+      <c r="U26" s="8">
+        <v>14</v>
+      </c>
+      <c r="V26" s="8">
+        <v>0</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>50</v>
+      </c>
+      <c r="D27" s="8">
+        <v>38</v>
+      </c>
+      <c r="E27" s="8">
+        <v>12</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>12</v>
+      </c>
+      <c r="N27" s="8">
+        <v>36</v>
+      </c>
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>38</v>
+      </c>
+      <c r="U27" s="8">
+        <v>12</v>
+      </c>
+      <c r="V27" s="8">
+        <v>0</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3EDBA67-A360-4D48-A998-58DB03B39FA8}">
+  <dimension ref="A1:AB33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomRight" activeCell="W31" sqref="W31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="63"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="X5" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y5" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z5" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>1089</v>
+      </c>
+      <c r="D7" s="2">
+        <v>532</v>
+      </c>
+      <c r="E7" s="2">
+        <v>557</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>7</v>
+      </c>
+      <c r="I7" s="2">
+        <v>6</v>
+      </c>
+      <c r="J7" s="2">
+        <v>27</v>
+      </c>
+      <c r="K7" s="2">
+        <v>21</v>
+      </c>
+      <c r="L7" s="2">
+        <v>157</v>
+      </c>
+      <c r="M7" s="2">
+        <v>144</v>
+      </c>
+      <c r="N7" s="2">
+        <v>241</v>
+      </c>
+      <c r="O7" s="2">
+        <v>252</v>
+      </c>
+      <c r="P7" s="2">
+        <v>100</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>134</v>
+      </c>
+      <c r="R7" s="3">
+        <v>6</v>
+      </c>
+      <c r="S7" s="2">
+        <v>86</v>
+      </c>
+      <c r="T7" s="2">
+        <v>505</v>
+      </c>
+      <c r="U7" s="2">
+        <v>412</v>
+      </c>
+      <c r="V7" s="2">
+        <v>45</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>14</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>3</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>62</v>
+      </c>
+      <c r="D8" s="8">
+        <v>34</v>
+      </c>
+      <c r="E8" s="8">
+        <v>28</v>
+      </c>
+      <c r="F8" s="8">
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>1</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>0</v>
+      </c>
+      <c r="K8" s="8">
+        <v>0</v>
+      </c>
+      <c r="L8" s="8">
+        <v>6</v>
+      </c>
+      <c r="M8" s="8">
+        <v>12</v>
+      </c>
+      <c r="N8" s="8">
+        <v>9</v>
+      </c>
+      <c r="O8" s="8">
+        <v>7</v>
+      </c>
+      <c r="P8" s="8">
+        <v>18</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>9</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>4</v>
+      </c>
+      <c r="T8" s="8">
+        <v>34</v>
+      </c>
+      <c r="U8" s="8">
+        <v>21</v>
+      </c>
+      <c r="V8" s="8">
+        <v>3</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>52</v>
+      </c>
+      <c r="D9" s="8">
+        <v>25</v>
+      </c>
+      <c r="E9" s="8">
+        <v>27</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>3</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>9</v>
+      </c>
+      <c r="M9" s="8">
+        <v>3</v>
+      </c>
+      <c r="N9" s="8">
+        <v>6</v>
+      </c>
+      <c r="O9" s="8">
+        <v>18</v>
+      </c>
+      <c r="P9" s="8">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>6</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>0</v>
+      </c>
+      <c r="T9" s="8">
+        <v>22</v>
+      </c>
+      <c r="U9" s="8">
+        <v>24</v>
+      </c>
+      <c r="V9" s="8">
+        <v>3</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>51</v>
+      </c>
+      <c r="D10" s="8">
+        <v>27</v>
+      </c>
+      <c r="E10" s="8">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3</v>
+      </c>
+      <c r="J10" s="8">
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <v>3</v>
+      </c>
+      <c r="L10" s="8">
+        <v>15</v>
+      </c>
+      <c r="M10" s="8">
+        <v>12</v>
+      </c>
+      <c r="N10" s="8">
+        <v>12</v>
+      </c>
+      <c r="O10" s="8">
+        <v>6</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>3</v>
+      </c>
+      <c r="T10" s="8">
+        <v>27</v>
+      </c>
+      <c r="U10" s="8">
+        <v>15</v>
+      </c>
+      <c r="V10" s="8">
+        <v>3</v>
+      </c>
+      <c r="W10" s="8">
+        <v>0</v>
+      </c>
+      <c r="X10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>137</v>
+      </c>
+      <c r="D11" s="8">
+        <v>72</v>
+      </c>
+      <c r="E11" s="8">
+        <v>65</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <v>3</v>
+      </c>
+      <c r="K11" s="8">
+        <v>3</v>
+      </c>
+      <c r="L11" s="8">
+        <v>19</v>
+      </c>
+      <c r="M11" s="8">
+        <v>17</v>
+      </c>
+      <c r="N11" s="8">
+        <v>35</v>
+      </c>
+      <c r="O11" s="8">
+        <v>36</v>
+      </c>
+      <c r="P11" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>9</v>
+      </c>
+      <c r="R11" s="9">
+        <v>3</v>
+      </c>
+      <c r="S11" s="8">
+        <v>15</v>
+      </c>
+      <c r="T11" s="8">
+        <v>66</v>
+      </c>
+      <c r="U11" s="8">
+        <v>47</v>
+      </c>
+      <c r="V11" s="8">
+        <v>3</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>151</v>
+      </c>
+      <c r="D12" s="8">
+        <v>67</v>
+      </c>
+      <c r="E12" s="8">
+        <v>84</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>3</v>
+      </c>
+      <c r="I12" s="8">
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <v>3</v>
+      </c>
+      <c r="K12" s="8">
+        <v>0</v>
+      </c>
+      <c r="L12" s="8">
+        <v>18</v>
+      </c>
+      <c r="M12" s="8">
+        <v>18</v>
+      </c>
+      <c r="N12" s="8">
+        <v>37</v>
+      </c>
+      <c r="O12" s="8">
+        <v>45</v>
+      </c>
+      <c r="P12" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>21</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>6</v>
+      </c>
+      <c r="T12" s="8">
+        <v>64</v>
+      </c>
+      <c r="U12" s="8">
+        <v>78</v>
+      </c>
+      <c r="V12" s="8">
+        <v>0</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>323</v>
+      </c>
+      <c r="D13" s="8">
+        <v>144</v>
+      </c>
+      <c r="E13" s="8">
+        <v>179</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>3</v>
+      </c>
+      <c r="J13" s="8">
+        <v>0</v>
+      </c>
+      <c r="K13" s="8">
+        <v>6</v>
+      </c>
+      <c r="L13" s="8">
+        <v>42</v>
+      </c>
+      <c r="M13" s="8">
+        <v>33</v>
+      </c>
+      <c r="N13" s="8">
+        <v>66</v>
+      </c>
+      <c r="O13" s="8">
+        <v>93</v>
+      </c>
+      <c r="P13" s="8">
+        <v>36</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>44</v>
+      </c>
+      <c r="R13" s="9">
+        <v>3</v>
+      </c>
+      <c r="S13" s="8">
+        <v>25</v>
+      </c>
+      <c r="T13" s="8">
+        <v>138</v>
+      </c>
+      <c r="U13" s="8">
+        <v>140</v>
+      </c>
+      <c r="V13" s="8">
+        <v>9</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>24</v>
+      </c>
+      <c r="D14" s="8">
+        <v>9</v>
+      </c>
+      <c r="E14" s="8">
+        <v>15</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>3</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>0</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>6</v>
+      </c>
+      <c r="O14" s="8">
+        <v>6</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>9</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>6</v>
+      </c>
+      <c r="T14" s="8">
+        <v>6</v>
+      </c>
+      <c r="U14" s="8">
+        <v>9</v>
+      </c>
+      <c r="V14" s="8">
+        <v>0</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>36</v>
+      </c>
+      <c r="D15" s="8">
+        <v>17</v>
+      </c>
+      <c r="E15" s="8">
+        <v>19</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>6</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>4</v>
+      </c>
+      <c r="M15" s="8">
+        <v>7</v>
+      </c>
+      <c r="N15" s="8">
+        <v>1</v>
+      </c>
+      <c r="O15" s="8">
+        <v>3</v>
+      </c>
+      <c r="P15" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>9</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>3</v>
+      </c>
+      <c r="T15" s="8">
+        <v>14</v>
+      </c>
+      <c r="U15" s="8">
+        <v>13</v>
+      </c>
+      <c r="V15" s="8">
+        <v>3</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>21</v>
+      </c>
+      <c r="D16" s="8">
+        <v>9</v>
+      </c>
+      <c r="E16" s="8">
+        <v>12</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8">
+        <v>3</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>9</v>
+      </c>
+      <c r="N16" s="8">
+        <v>3</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>6</v>
+      </c>
+      <c r="T16" s="8">
+        <v>9</v>
+      </c>
+      <c r="U16" s="8">
+        <v>3</v>
+      </c>
+      <c r="V16" s="8">
+        <v>3</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>51</v>
+      </c>
+      <c r="D17" s="8">
+        <v>24</v>
+      </c>
+      <c r="E17" s="8">
+        <v>27</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>12</v>
+      </c>
+      <c r="M17" s="8">
+        <v>9</v>
+      </c>
+      <c r="N17" s="8">
+        <v>12</v>
+      </c>
+      <c r="O17" s="8">
+        <v>9</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>9</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>9</v>
+      </c>
+      <c r="T17" s="8">
+        <v>24</v>
+      </c>
+      <c r="U17" s="8">
+        <v>12</v>
+      </c>
+      <c r="V17" s="8">
+        <v>6</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>21</v>
+      </c>
+      <c r="D18" s="8">
+        <v>9</v>
+      </c>
+      <c r="E18" s="8">
+        <v>12</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>3</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8">
+        <v>4</v>
+      </c>
+      <c r="N18" s="8">
+        <v>3</v>
+      </c>
+      <c r="O18" s="8">
+        <v>5</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>3</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>9</v>
+      </c>
+      <c r="U18" s="8">
+        <v>9</v>
+      </c>
+      <c r="V18" s="8">
+        <v>0</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>71</v>
+      </c>
+      <c r="D19" s="8">
+        <v>32</v>
+      </c>
+      <c r="E19" s="8">
+        <v>39</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>3</v>
+      </c>
+      <c r="K19" s="8">
+        <v>6</v>
+      </c>
+      <c r="L19" s="8">
+        <v>5</v>
+      </c>
+      <c r="M19" s="8">
+        <v>15</v>
+      </c>
+      <c r="N19" s="8">
+        <v>21</v>
+      </c>
+      <c r="O19" s="8">
+        <v>6</v>
+      </c>
+      <c r="P19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>12</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>9</v>
+      </c>
+      <c r="T19" s="8">
+        <v>32</v>
+      </c>
+      <c r="U19" s="8">
+        <v>18</v>
+      </c>
+      <c r="V19" s="8">
+        <v>9</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>12</v>
+      </c>
+      <c r="D20" s="8">
+        <v>12</v>
+      </c>
+      <c r="E20" s="8">
+        <v>0</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
+        <v>6</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>3</v>
+      </c>
+      <c r="O20" s="8">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>9</v>
+      </c>
+      <c r="U20" s="8">
+        <v>0</v>
+      </c>
+      <c r="V20" s="8">
+        <v>0</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
         <v>11</v>
       </c>
+      <c r="D21" s="8">
+        <v>9</v>
+      </c>
+      <c r="E21" s="8">
+        <v>2</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="8">
+        <v>6</v>
+      </c>
+      <c r="M21" s="8">
+        <v>2</v>
+      </c>
+      <c r="N21" s="8">
+        <v>3</v>
+      </c>
+      <c r="O21" s="8">
+        <v>0</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>0</v>
+      </c>
+      <c r="T21" s="8">
+        <v>9</v>
+      </c>
+      <c r="U21" s="8">
+        <v>2</v>
+      </c>
+      <c r="V21" s="8">
+        <v>0</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>6</v>
+      </c>
+      <c r="D22" s="8">
+        <v>3</v>
+      </c>
+      <c r="E22" s="8">
+        <v>3</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>3</v>
+      </c>
+      <c r="O22" s="8">
+        <v>3</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>0</v>
+      </c>
+      <c r="T22" s="8">
+        <v>3</v>
+      </c>
+      <c r="U22" s="8">
+        <v>3</v>
+      </c>
+      <c r="V22" s="8">
+        <v>0</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>21</v>
+      </c>
+      <c r="D23" s="8">
+        <v>12</v>
+      </c>
+      <c r="E23" s="8">
+        <v>9</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>3</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>9</v>
+      </c>
+      <c r="O23" s="8">
+        <v>6</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>3</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
+        <v>12</v>
+      </c>
+      <c r="U23" s="8">
+        <v>6</v>
+      </c>
+      <c r="V23" s="8">
+        <v>3</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>0</v>
+      </c>
+      <c r="O24" s="8">
+        <v>0</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>0</v>
+      </c>
+      <c r="U24" s="8">
+        <v>0</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>15</v>
+      </c>
+      <c r="D25" s="8">
+        <v>9</v>
+      </c>
+      <c r="E25" s="8">
+        <v>6</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>9</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>0</v>
+      </c>
+      <c r="O25" s="8">
+        <v>6</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>9</v>
+      </c>
+      <c r="U25" s="8">
+        <v>6</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>12</v>
+      </c>
+      <c r="D26" s="8">
+        <v>9</v>
+      </c>
       <c r="E26" s="8">
         <v>3</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M26" s="8">
         <v>0</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
         <v>3</v>
       </c>
       <c r="P26" s="8">
         <v>3</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="U26" s="8">
         <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>0</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
@@ -34608,868 +36848,869 @@
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE286410-E3E3-4F5D-A8B1-B13BFFAE075B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6687BC1-2562-46FD-8B86-99B7374ABBC8}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="I38" sqref="I38"/>
+      <selection activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomRight" activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="59" t="s">
+      <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="U5" s="59" t="s">
+      <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="59" t="s">
+      <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="Y5" s="59" t="s">
+      <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1122</v>
+        <v>1101</v>
       </c>
       <c r="D7" s="2">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="E7" s="2">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="F7" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="2">
         <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K7" s="2">
         <v>24</v>
       </c>
       <c r="L7" s="2">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M7" s="2">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="N7" s="2">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="O7" s="2">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="P7" s="2">
         <v>92</v>
       </c>
       <c r="Q7" s="2">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="R7" s="3">
         <v>6</v>
       </c>
       <c r="S7" s="2">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="T7" s="2">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="U7" s="2">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="V7" s="2">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="Y7" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="Z7" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA7" s="4">
         <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D8" s="8">
         <v>29</v>
       </c>
       <c r="E8" s="8">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F8" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
         <v>0</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M8" s="8">
         <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="O8" s="8">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="P8" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q8" s="8">
         <v>12</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="T8" s="8">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="U8" s="8">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="V8" s="8">
         <v>3</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D9" s="8">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" s="8">
         <v>27</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K9" s="8">
         <v>0</v>
       </c>
       <c r="L9" s="8">
         <v>9</v>
       </c>
       <c r="M9" s="8">
         <v>3</v>
       </c>
       <c r="N9" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O9" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P9" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q9" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T9" s="8">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="U9" s="8">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D10" s="8">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E10" s="8">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
         <v>15</v>
       </c>
       <c r="M10" s="8">
         <v>9</v>
       </c>
       <c r="N10" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O10" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="T10" s="8">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="U10" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D11" s="8">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E11" s="8">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>3</v>
       </c>
       <c r="I11" s="8">
         <v>3</v>
       </c>
       <c r="J11" s="8">
         <v>3</v>
       </c>
       <c r="K11" s="8">
         <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="M11" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="N11" s="8">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="O11" s="8">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="P11" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="Q11" s="8">
         <v>14</v>
       </c>
       <c r="R11" s="9">
         <v>3</v>
       </c>
       <c r="S11" s="8">
         <v>17</v>
       </c>
       <c r="T11" s="8">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="U11" s="8">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V11" s="8">
         <v>3</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>3</v>
       </c>
       <c r="Y11" s="8">
         <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>147</v>
       </c>
       <c r="D12" s="8">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E12" s="8">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>3</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
         <v>0</v>
       </c>
       <c r="L12" s="8">
         <v>21</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
         <v>36</v>
       </c>
       <c r="O12" s="8">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P12" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="8">
         <v>18</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="T12" s="8">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="U12" s="8">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="V12" s="8">
         <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>3</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="D13" s="8">
         <v>146</v>
       </c>
       <c r="E13" s="8">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>3</v>
       </c>
       <c r="J13" s="8">
         <v>3</v>
       </c>
       <c r="K13" s="8">
         <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M13" s="8">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="N13" s="8">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O13" s="8">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P13" s="8">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Q13" s="8">
         <v>51</v>
       </c>
       <c r="R13" s="9">
         <v>3</v>
       </c>
       <c r="S13" s="8">
         <v>24</v>
       </c>
       <c r="T13" s="8">
         <v>140</v>
       </c>
       <c r="U13" s="8">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="V13" s="8">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
         <v>0</v>
       </c>
       <c r="Y13" s="8">
         <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
@@ -35540,120 +37781,120 @@
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E15" s="8">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>6</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M15" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="N15" s="8">
         <v>0</v>
       </c>
       <c r="O15" s="8">
         <v>3</v>
       </c>
       <c r="P15" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q15" s="8">
         <v>12</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>6</v>
       </c>
       <c r="T15" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="U15" s="8">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="V15" s="8">
         <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
         <v>21</v>
       </c>
       <c r="D16" s="8">
         <v>9</v>
       </c>
       <c r="E16" s="8">
         <v>12</v>
       </c>
       <c r="F16" s="8">
@@ -35715,99 +37956,99 @@
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>49</v>
       </c>
       <c r="D17" s="8">
+        <v>24</v>
+      </c>
+      <c r="E17" s="8">
         <v>25</v>
       </c>
-      <c r="E17" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
         <v>0</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M17" s="8">
         <v>9</v>
       </c>
       <c r="N17" s="8">
         <v>12</v>
       </c>
       <c r="O17" s="8">
         <v>9</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T17" s="8">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="U17" s="8">
         <v>12</v>
       </c>
       <c r="V17" s="8">
         <v>6</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
@@ -35884,470 +38125,470 @@
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D19" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E19" s="8">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>6</v>
       </c>
       <c r="L19" s="8">
         <v>3</v>
       </c>
       <c r="M19" s="8">
         <v>15</v>
       </c>
       <c r="N19" s="8">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="O19" s="8">
         <v>6</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q19" s="8">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>9</v>
       </c>
       <c r="T19" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="U19" s="8">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="V19" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D20" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>3</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
         <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="U20" s="8">
         <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D21" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E21" s="8">
+        <v>1</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="8">
         <v>6</v>
       </c>
-      <c r="F21" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="M21" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
         <v>0</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
         <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="U21" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="V21" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D22" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>3</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
         <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
         <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
         <v>0</v>
       </c>
       <c r="T22" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U22" s="8">
         <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D23" s="8">
         <v>10</v>
       </c>
       <c r="E23" s="8">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
         <v>7</v>
       </c>
       <c r="O23" s="8">
         <v>6</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
         <v>10</v>
       </c>
       <c r="U23" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V23" s="8">
         <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
         <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -36400,203 +38641,203 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
         <v>0</v>
       </c>
       <c r="O25" s="8">
         <v>6</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
         <v>9</v>
       </c>
       <c r="U25" s="8">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D26" s="8">
         <v>11</v>
       </c>
       <c r="E26" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M26" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
         <v>3</v>
       </c>
       <c r="P26" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>11</v>
       </c>
       <c r="U26" s="8">
         <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
         <v>12</v>
       </c>
       <c r="D27" s="8">
         <v>9</v>
       </c>
       <c r="E27" s="8">
@@ -36895,1713 +39136,1713 @@
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E971CD5-B8F8-41E8-86EC-3B978D94671B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE286410-E3E3-4F5D-A8B1-B13BFFAE075B}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomRight" activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="59" t="s">
+      <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="U5" s="59" t="s">
+      <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="59" t="s">
+      <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="Y5" s="59" t="s">
+      <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1158</v>
+        <v>1122</v>
       </c>
       <c r="D7" s="2">
-        <v>564</v>
+        <v>531</v>
       </c>
       <c r="E7" s="2">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="2">
         <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L7" s="2">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="M7" s="2">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="N7" s="2">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="O7" s="2">
         <v>259</v>
       </c>
       <c r="P7" s="2">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="Q7" s="2">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="R7" s="3">
         <v>6</v>
       </c>
       <c r="S7" s="2">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="T7" s="2">
-        <v>540</v>
+        <v>507</v>
       </c>
       <c r="U7" s="2">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="V7" s="2">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>15</v>
       </c>
       <c r="Y7" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="Z7" s="2">
         <v>3</v>
       </c>
       <c r="AA7" s="4">
         <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D8" s="8">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E8" s="8">
         <v>34</v>
       </c>
       <c r="F8" s="8">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M8" s="8">
         <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="O8" s="8">
         <v>10</v>
       </c>
       <c r="P8" s="8">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Q8" s="8">
         <v>12</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T8" s="8">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="U8" s="8">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V8" s="8">
         <v>3</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
         <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D9" s="8">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E9" s="8">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K9" s="8">
         <v>0</v>
       </c>
       <c r="L9" s="8">
         <v>9</v>
       </c>
       <c r="M9" s="8">
         <v>3</v>
       </c>
       <c r="N9" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="O9" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P9" s="8">
         <v>3</v>
       </c>
       <c r="Q9" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>3</v>
       </c>
       <c r="T9" s="8">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="U9" s="8">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D10" s="8">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E10" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
         <v>15</v>
       </c>
       <c r="M10" s="8">
         <v>9</v>
       </c>
       <c r="N10" s="8">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="O10" s="8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>6</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
         <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="U10" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D11" s="8">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E11" s="8">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>3</v>
       </c>
       <c r="I11" s="8">
         <v>3</v>
       </c>
       <c r="J11" s="8">
         <v>3</v>
       </c>
       <c r="K11" s="8">
         <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M11" s="8">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N11" s="8">
         <v>34</v>
       </c>
       <c r="O11" s="8">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P11" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q11" s="8">
         <v>14</v>
       </c>
       <c r="R11" s="9">
         <v>3</v>
       </c>
       <c r="S11" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="T11" s="8">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="U11" s="8">
         <v>48</v>
       </c>
       <c r="V11" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>3</v>
       </c>
       <c r="Y11" s="8">
         <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D12" s="8">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E12" s="8">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
         <v>0</v>
       </c>
       <c r="L12" s="8">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O12" s="8">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P12" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="Q12" s="8">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>3</v>
       </c>
       <c r="T12" s="8">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="U12" s="8">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="V12" s="8">
         <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>354</v>
+        <v>333</v>
       </c>
       <c r="D13" s="8">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E13" s="8">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>3</v>
       </c>
       <c r="J13" s="8">
         <v>3</v>
       </c>
       <c r="K13" s="8">
         <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M13" s="8">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="N13" s="8">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="O13" s="8">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="P13" s="8">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q13" s="8">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R13" s="9">
         <v>3</v>
       </c>
       <c r="S13" s="8">
         <v>24</v>
       </c>
       <c r="T13" s="8">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="U13" s="8">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="V13" s="8">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
         <v>0</v>
       </c>
       <c r="Y13" s="8">
         <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D14" s="8">
         <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
         <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>3</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
         <v>6</v>
       </c>
       <c r="O14" s="8">
         <v>6</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
+        <v>9</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="T14" s="8">
         <v>9</v>
       </c>
       <c r="U14" s="8">
         <v>9</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D15" s="8">
         <v>12</v>
       </c>
       <c r="E15" s="8">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>6</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
         <v>3</v>
       </c>
       <c r="M15" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N15" s="8">
         <v>0</v>
       </c>
       <c r="O15" s="8">
         <v>3</v>
       </c>
       <c r="P15" s="8">
         <v>3</v>
       </c>
       <c r="Q15" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="T15" s="8">
         <v>12</v>
       </c>
       <c r="U15" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="V15" s="8">
         <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D16" s="8">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E16" s="8">
         <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
         <v>3</v>
       </c>
       <c r="K16" s="8">
         <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
         <v>9</v>
       </c>
       <c r="N16" s="8">
         <v>3</v>
       </c>
       <c r="O16" s="8">
         <v>0</v>
       </c>
       <c r="P16" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="9">
         <v>0</v>
       </c>
       <c r="S16" s="8">
         <v>6</v>
       </c>
       <c r="T16" s="8">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="U16" s="8">
         <v>3</v>
       </c>
       <c r="V16" s="8">
         <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D17" s="8">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E17" s="8">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="M17" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N17" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O17" s="8">
         <v>9</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
         <v>6</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
         <v>6</v>
       </c>
       <c r="T17" s="8">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="U17" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="V17" s="8">
         <v>6</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D18" s="8">
         <v>9</v>
       </c>
       <c r="E18" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
         <v>3</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
         <v>0</v>
       </c>
       <c r="M18" s="8">
         <v>3</v>
       </c>
       <c r="N18" s="8">
         <v>3</v>
       </c>
       <c r="O18" s="8">
         <v>6</v>
       </c>
       <c r="P18" s="8">
         <v>3</v>
       </c>
       <c r="Q18" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
         <v>9</v>
       </c>
       <c r="U18" s="8">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D19" s="8">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E19" s="8">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L19" s="8">
         <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="N19" s="8">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="O19" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P19" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q19" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>9</v>
       </c>
       <c r="T19" s="8">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="U19" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="V19" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D20" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>3</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="U20" s="8">
         <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D21" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E21" s="8">
         <v>6</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
         <v>0</v>
       </c>
       <c r="L21" s="8">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M21" s="8">
         <v>6</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
         <v>0</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
         <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="U21" s="8">
         <v>3</v>
       </c>
       <c r="V21" s="8">
         <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
         <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
         <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D23" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E23" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O23" s="8">
         <v>6</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="U23" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="V23" s="8">
         <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
         <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -38654,274 +40895,274 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
         <v>0</v>
       </c>
       <c r="O25" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
         <v>9</v>
       </c>
       <c r="U25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D26" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E26" s="8">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
+        <v>3</v>
+      </c>
+      <c r="P26" s="8">
         <v>5</v>
       </c>
-      <c r="P26" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="U26" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D27" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E27" s="8">
         <v>3</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>3</v>
       </c>
       <c r="N27" s="8">
         <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="8">
         <v>0</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="U27" s="8">
         <v>3</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
@@ -39116,1743 +41357,1746 @@
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9329960-C5CF-4342-8AE2-EA22BD4930A0}">
-  <dimension ref="A1:AB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E971CD5-B8F8-41E8-86EC-3B978D94671B}">
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
-        <v>119</v>
+      <c r="A2" s="32" t="s">
+        <v>125</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="V5" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="AA5" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z5" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>4758</v>
+        <v>1158</v>
       </c>
       <c r="D7" s="2">
-        <v>2186</v>
+        <v>564</v>
       </c>
       <c r="E7" s="2">
-        <v>2572</v>
+        <v>594</v>
       </c>
       <c r="F7" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I7" s="2">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="K7" s="2">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="L7" s="2">
-        <v>627</v>
+        <v>166</v>
       </c>
       <c r="M7" s="2">
-        <v>584</v>
+        <v>143</v>
       </c>
       <c r="N7" s="2">
-        <v>1076</v>
+        <v>249</v>
       </c>
       <c r="O7" s="2">
-        <v>1139</v>
+        <v>259</v>
       </c>
       <c r="P7" s="2">
-        <v>342</v>
+        <v>104</v>
       </c>
       <c r="Q7" s="2">
-        <v>675</v>
+        <v>160</v>
       </c>
       <c r="R7" s="3">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="S7" s="2">
-        <v>390</v>
+        <v>85</v>
       </c>
       <c r="T7" s="2">
-        <v>2110</v>
+        <v>540</v>
       </c>
       <c r="U7" s="2">
-        <v>1850</v>
+        <v>429</v>
       </c>
       <c r="V7" s="2">
-        <v>255</v>
+        <v>63</v>
       </c>
       <c r="W7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="Y7" s="2">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="Z7" s="2">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="AA7" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="D8" s="8">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="E8" s="8">
-        <v>123</v>
+        <v>34</v>
       </c>
       <c r="F8" s="8">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K8" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="M8" s="8">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="O8" s="8">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="P8" s="8">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="Q8" s="8">
+        <v>12</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>7</v>
+      </c>
+      <c r="T8" s="8">
+        <v>28</v>
+      </c>
+      <c r="U8" s="8">
         <v>24</v>
       </c>
-      <c r="R8" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="V8" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="W8" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>216</v>
+        <v>54</v>
       </c>
       <c r="D9" s="8">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="E9" s="8">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="K9" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L9" s="8">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="M9" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="N9" s="8">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="O9" s="8">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="P9" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q9" s="8">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T9" s="8">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="U9" s="8">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="V9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>259</v>
+        <v>64</v>
       </c>
       <c r="D10" s="8">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="E10" s="8">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
+        <v>3</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3</v>
+      </c>
+      <c r="J10" s="8">
         <v>1</v>
       </c>
-      <c r="I10" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="K10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="M10" s="8">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="N10" s="8">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="O10" s="8">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>128</v>
+        <v>31</v>
       </c>
       <c r="U10" s="8">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="V10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y10" s="8">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>534</v>
+        <v>146</v>
       </c>
       <c r="D11" s="8">
-        <v>263</v>
+        <v>76</v>
       </c>
       <c r="E11" s="8">
-        <v>271</v>
+        <v>70</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I11" s="8">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J11" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="K11" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="M11" s="8">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="N11" s="8">
-        <v>130</v>
+        <v>34</v>
       </c>
       <c r="O11" s="8">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="P11" s="8">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="Q11" s="8">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="R11" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S11" s="8">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="T11" s="8">
-        <v>257</v>
+        <v>70</v>
       </c>
       <c r="U11" s="8">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="V11" s="8">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y11" s="8">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>634</v>
+        <v>156</v>
       </c>
       <c r="D12" s="8">
-        <v>308</v>
+        <v>84</v>
       </c>
       <c r="E12" s="8">
-        <v>326</v>
+        <v>72</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="L12" s="8">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="M12" s="8">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="O12" s="8">
-        <v>185</v>
+        <v>45</v>
       </c>
       <c r="P12" s="8">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="Q12" s="8">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="T12" s="8">
-        <v>308</v>
+        <v>84</v>
       </c>
       <c r="U12" s="8">
-        <v>282</v>
+        <v>69</v>
       </c>
       <c r="V12" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1550</v>
+        <v>354</v>
       </c>
       <c r="D13" s="8">
-        <v>643</v>
+        <v>148</v>
       </c>
       <c r="E13" s="8">
-        <v>907</v>
+        <v>206</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="J13" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K13" s="8">
         <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>183</v>
+        <v>39</v>
       </c>
       <c r="M13" s="8">
-        <v>199</v>
+        <v>46</v>
       </c>
       <c r="N13" s="8">
-        <v>304</v>
+        <v>68</v>
       </c>
       <c r="O13" s="8">
-        <v>469</v>
+        <v>99</v>
       </c>
       <c r="P13" s="8">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="Q13" s="8">
-        <v>219</v>
+        <v>52</v>
       </c>
       <c r="R13" s="9">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="T13" s="8">
-        <v>609</v>
+        <v>142</v>
       </c>
       <c r="U13" s="8">
-        <v>663</v>
+        <v>162</v>
       </c>
       <c r="V13" s="8">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="Z13" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D14" s="8">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="O14" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="T14" s="8">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="U14" s="8">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="D15" s="8">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="E15" s="8">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M15" s="8">
+        <v>3</v>
+      </c>
+      <c r="N15" s="8">
+        <v>0</v>
+      </c>
+      <c r="O15" s="8">
+        <v>3</v>
+      </c>
+      <c r="P15" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>9</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>3</v>
+      </c>
+      <c r="T15" s="8">
         <v>12</v>
       </c>
-      <c r="N15" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="U15" s="8">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="V15" s="8">
         <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="D16" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E16" s="8">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8">
+        <v>3</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>9</v>
+      </c>
+      <c r="N16" s="8">
+        <v>3</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>6</v>
+      </c>
+      <c r="T16" s="8">
         <v>12</v>
       </c>
-      <c r="K16" s="8">
-[...28 lines deleted...]
-      </c>
       <c r="U16" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="V16" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>168</v>
+        <v>53</v>
       </c>
       <c r="D17" s="8">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="E17" s="8">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="M17" s="8">
+        <v>6</v>
+      </c>
+      <c r="N17" s="8">
+        <v>13</v>
+      </c>
+      <c r="O17" s="8">
         <v>9</v>
       </c>
-      <c r="N17" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="T17" s="8">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="U17" s="8">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V17" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="D18" s="8">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E18" s="8">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
+        <v>3</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8">
+        <v>3</v>
+      </c>
+      <c r="N18" s="8">
+        <v>3</v>
+      </c>
+      <c r="O18" s="8">
+        <v>6</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="8">
         <v>4</v>
       </c>
-      <c r="K18" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="U18" s="8">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="D19" s="8">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="E19" s="8">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L19" s="8">
+        <v>3</v>
+      </c>
+      <c r="M19" s="8">
         <v>12</v>
       </c>
-      <c r="M19" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="8">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="O19" s="8">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="P19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>18</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>9</v>
+      </c>
+      <c r="T19" s="8">
+        <v>26</v>
+      </c>
+      <c r="U19" s="8">
+        <v>21</v>
+      </c>
+      <c r="V19" s="8">
         <v>12</v>
       </c>
-      <c r="Q19" s="8">
-[...16 lines deleted...]
-      </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D20" s="8">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E20" s="8">
+        <v>0</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
+        <v>3</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>0</v>
+      </c>
+      <c r="O20" s="8">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8">
         <v>6</v>
       </c>
-      <c r="F20" s="8">
-[...31 lines deleted...]
-      </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="U20" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="D21" s="8">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="E21" s="8">
-        <v>57</v>
+        <v>6</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L21" s="8">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="M21" s="8">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="N21" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="U21" s="8">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="V21" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="D23" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E23" s="8">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="O23" s="8">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="P23" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="U23" s="8">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="V23" s="8">
         <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -40905,277 +43149,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D25" s="8">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E25" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="O25" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="U25" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="D26" s="8">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
+        <v>3</v>
+      </c>
+      <c r="M26" s="8">
+        <v>3</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
+        <v>5</v>
+      </c>
+      <c r="P26" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
         <v>12</v>
       </c>
-      <c r="M26" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U26" s="8">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="V26" s="8">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D27" s="8">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E27" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="N27" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="Q27" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="U27" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -41337,291 +43581,2542 @@
         <v>0</v>
       </c>
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="C32" s="36"/>
+    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+      <c r="Z33" s="36"/>
+      <c r="AA33" s="36"/>
+      <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9329960-C5CF-4342-8AE2-EA22BD4930A0}">
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>119</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="63"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y5" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z5" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>4758</v>
+      </c>
+      <c r="D7" s="2">
+        <v>2186</v>
+      </c>
+      <c r="E7" s="2">
+        <v>2572</v>
+      </c>
+      <c r="F7" s="2">
+        <v>11</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>2</v>
+      </c>
+      <c r="I7" s="2">
+        <v>37</v>
+      </c>
+      <c r="J7" s="2">
+        <v>128</v>
+      </c>
+      <c r="K7" s="2">
+        <v>137</v>
+      </c>
+      <c r="L7" s="2">
+        <v>627</v>
+      </c>
+      <c r="M7" s="2">
+        <v>584</v>
+      </c>
+      <c r="N7" s="2">
+        <v>1076</v>
+      </c>
+      <c r="O7" s="2">
+        <v>1139</v>
+      </c>
+      <c r="P7" s="2">
+        <v>342</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>675</v>
+      </c>
+      <c r="R7" s="3">
+        <v>16</v>
+      </c>
+      <c r="S7" s="2">
+        <v>390</v>
+      </c>
+      <c r="T7" s="2">
+        <v>2110</v>
+      </c>
+      <c r="U7" s="2">
+        <v>1850</v>
+      </c>
+      <c r="V7" s="2">
+        <v>255</v>
+      </c>
+      <c r="W7" s="2">
+        <v>3</v>
+      </c>
+      <c r="X7" s="2">
+        <v>37</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>76</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>21</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>7</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>253</v>
+      </c>
+      <c r="D8" s="8">
+        <v>130</v>
+      </c>
+      <c r="E8" s="8">
+        <v>123</v>
+      </c>
+      <c r="F8" s="8">
+        <v>11</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>8</v>
+      </c>
+      <c r="K8" s="8">
+        <v>1</v>
+      </c>
+      <c r="L8" s="8">
+        <v>35</v>
+      </c>
+      <c r="M8" s="8">
+        <v>43</v>
+      </c>
+      <c r="N8" s="8">
+        <v>46</v>
+      </c>
+      <c r="O8" s="8">
+        <v>55</v>
+      </c>
+      <c r="P8" s="8">
+        <v>30</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>24</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>28</v>
+      </c>
+      <c r="T8" s="8">
+        <v>119</v>
+      </c>
+      <c r="U8" s="8">
+        <v>82</v>
+      </c>
+      <c r="V8" s="8">
+        <v>13</v>
+      </c>
+      <c r="W8" s="8">
+        <v>3</v>
+      </c>
+      <c r="X8" s="8">
+        <v>8</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>216</v>
+      </c>
+      <c r="D9" s="8">
+        <v>106</v>
+      </c>
+      <c r="E9" s="8">
+        <v>110</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>17</v>
+      </c>
+      <c r="K9" s="8">
+        <v>4</v>
+      </c>
+      <c r="L9" s="8">
+        <v>53</v>
+      </c>
+      <c r="M9" s="8">
+        <v>21</v>
+      </c>
+      <c r="N9" s="8">
+        <v>31</v>
+      </c>
+      <c r="O9" s="8">
+        <v>46</v>
+      </c>
+      <c r="P9" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>39</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>5</v>
+      </c>
+      <c r="T9" s="8">
+        <v>94</v>
+      </c>
+      <c r="U9" s="8">
+        <v>93</v>
+      </c>
+      <c r="V9" s="8">
+        <v>12</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>259</v>
+      </c>
+      <c r="D10" s="8">
+        <v>129</v>
+      </c>
+      <c r="E10" s="8">
+        <v>130</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>1</v>
+      </c>
+      <c r="I10" s="8">
+        <v>12</v>
+      </c>
+      <c r="J10" s="8">
+        <v>12</v>
+      </c>
+      <c r="K10" s="8">
+        <v>24</v>
+      </c>
+      <c r="L10" s="8">
+        <v>44</v>
+      </c>
+      <c r="M10" s="8">
+        <v>24</v>
+      </c>
+      <c r="N10" s="8">
+        <v>72</v>
+      </c>
+      <c r="O10" s="8">
+        <v>33</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>37</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>25</v>
+      </c>
+      <c r="T10" s="8">
+        <v>128</v>
+      </c>
+      <c r="U10" s="8">
+        <v>65</v>
+      </c>
+      <c r="V10" s="8">
+        <v>24</v>
+      </c>
+      <c r="W10" s="8">
+        <v>0</v>
+      </c>
+      <c r="X10" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>534</v>
+      </c>
+      <c r="D11" s="8">
+        <v>263</v>
+      </c>
+      <c r="E11" s="8">
+        <v>271</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>1</v>
+      </c>
+      <c r="I11" s="8">
+        <v>11</v>
+      </c>
+      <c r="J11" s="8">
+        <v>23</v>
+      </c>
+      <c r="K11" s="8">
+        <v>13</v>
+      </c>
+      <c r="L11" s="8">
+        <v>64</v>
+      </c>
+      <c r="M11" s="8">
+        <v>64</v>
+      </c>
+      <c r="N11" s="8">
+        <v>130</v>
+      </c>
+      <c r="O11" s="8">
+        <v>115</v>
+      </c>
+      <c r="P11" s="8">
+        <v>45</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>68</v>
+      </c>
+      <c r="R11" s="9">
+        <v>5</v>
+      </c>
+      <c r="S11" s="8">
+        <v>58</v>
+      </c>
+      <c r="T11" s="8">
+        <v>257</v>
+      </c>
+      <c r="U11" s="8">
+        <v>183</v>
+      </c>
+      <c r="V11" s="8">
+        <v>20</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>10</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>634</v>
+      </c>
+      <c r="D12" s="8">
+        <v>308</v>
+      </c>
+      <c r="E12" s="8">
+        <v>326</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0</v>
+      </c>
+      <c r="I12" s="8">
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <v>3</v>
+      </c>
+      <c r="K12" s="8">
+        <v>21</v>
+      </c>
+      <c r="L12" s="8">
+        <v>79</v>
+      </c>
+      <c r="M12" s="8">
+        <v>48</v>
+      </c>
+      <c r="N12" s="8">
+        <v>201</v>
+      </c>
+      <c r="O12" s="8">
+        <v>185</v>
+      </c>
+      <c r="P12" s="8">
+        <v>25</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>72</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>23</v>
+      </c>
+      <c r="T12" s="8">
+        <v>308</v>
+      </c>
+      <c r="U12" s="8">
+        <v>282</v>
+      </c>
+      <c r="V12" s="8">
+        <v>9</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1550</v>
+      </c>
+      <c r="D13" s="8">
+        <v>643</v>
+      </c>
+      <c r="E13" s="8">
+        <v>907</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>14</v>
+      </c>
+      <c r="J13" s="8">
+        <v>17</v>
+      </c>
+      <c r="K13" s="8">
+        <v>6</v>
+      </c>
+      <c r="L13" s="8">
+        <v>183</v>
+      </c>
+      <c r="M13" s="8">
+        <v>199</v>
+      </c>
+      <c r="N13" s="8">
+        <v>304</v>
+      </c>
+      <c r="O13" s="8">
+        <v>469</v>
+      </c>
+      <c r="P13" s="8">
+        <v>139</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>219</v>
+      </c>
+      <c r="R13" s="9">
+        <v>11</v>
+      </c>
+      <c r="S13" s="8">
+        <v>152</v>
+      </c>
+      <c r="T13" s="8">
+        <v>609</v>
+      </c>
+      <c r="U13" s="8">
+        <v>663</v>
+      </c>
+      <c r="V13" s="8">
+        <v>77</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>21</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>76</v>
+      </c>
+      <c r="D14" s="8">
+        <v>36</v>
+      </c>
+      <c r="E14" s="8">
+        <v>40</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>12</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>0</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>24</v>
+      </c>
+      <c r="O14" s="8">
+        <v>25</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>15</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>12</v>
+      </c>
+      <c r="T14" s="8">
+        <v>24</v>
+      </c>
+      <c r="U14" s="8">
+        <v>28</v>
+      </c>
+      <c r="V14" s="8">
+        <v>0</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>119</v>
+      </c>
+      <c r="D15" s="8">
+        <v>59</v>
+      </c>
+      <c r="E15" s="8">
+        <v>60</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>13</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>5</v>
+      </c>
+      <c r="M15" s="8">
+        <v>12</v>
+      </c>
+      <c r="N15" s="8">
+        <v>35</v>
+      </c>
+      <c r="O15" s="8">
+        <v>6</v>
+      </c>
+      <c r="P15" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>42</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>12</v>
+      </c>
+      <c r="T15" s="8">
+        <v>59</v>
+      </c>
+      <c r="U15" s="8">
+        <v>45</v>
+      </c>
+      <c r="V15" s="8">
+        <v>3</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>92</v>
+      </c>
+      <c r="D16" s="8">
+        <v>41</v>
+      </c>
+      <c r="E16" s="8">
+        <v>51</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>12</v>
+      </c>
+      <c r="K16" s="8">
+        <v>12</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>39</v>
+      </c>
+      <c r="N16" s="8">
+        <v>5</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>24</v>
+      </c>
+      <c r="T16" s="8">
+        <v>41</v>
+      </c>
+      <c r="U16" s="8">
+        <v>15</v>
+      </c>
+      <c r="V16" s="8">
+        <v>12</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>168</v>
+      </c>
+      <c r="D17" s="8">
+        <v>107</v>
+      </c>
+      <c r="E17" s="8">
+        <v>61</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>7</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>61</v>
+      </c>
+      <c r="M17" s="8">
+        <v>9</v>
+      </c>
+      <c r="N17" s="8">
+        <v>37</v>
+      </c>
+      <c r="O17" s="8">
+        <v>22</v>
+      </c>
+      <c r="P17" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>30</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>16</v>
+      </c>
+      <c r="T17" s="8">
+        <v>107</v>
+      </c>
+      <c r="U17" s="8">
+        <v>35</v>
+      </c>
+      <c r="V17" s="8">
+        <v>10</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>98</v>
+      </c>
+      <c r="D18" s="8">
+        <v>18</v>
+      </c>
+      <c r="E18" s="8">
+        <v>80</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>4</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>8</v>
+      </c>
+      <c r="M18" s="8">
+        <v>24</v>
+      </c>
+      <c r="N18" s="8">
+        <v>4</v>
+      </c>
+      <c r="O18" s="8">
+        <v>35</v>
+      </c>
+      <c r="P18" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>21</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>18</v>
+      </c>
+      <c r="U18" s="8">
+        <v>68</v>
+      </c>
+      <c r="V18" s="8">
+        <v>0</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>250</v>
+      </c>
+      <c r="D19" s="8">
+        <v>91</v>
+      </c>
+      <c r="E19" s="8">
+        <v>159</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0</v>
+      </c>
+      <c r="K19" s="8">
+        <v>35</v>
+      </c>
+      <c r="L19" s="8">
+        <v>12</v>
+      </c>
+      <c r="M19" s="8">
+        <v>50</v>
+      </c>
+      <c r="N19" s="8">
+        <v>67</v>
+      </c>
+      <c r="O19" s="8">
+        <v>32</v>
+      </c>
+      <c r="P19" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>42</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>25</v>
+      </c>
+      <c r="T19" s="8">
+        <v>91</v>
+      </c>
+      <c r="U19" s="8">
+        <v>96</v>
+      </c>
+      <c r="V19" s="8">
+        <v>38</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>35</v>
+      </c>
+      <c r="D20" s="8">
+        <v>29</v>
+      </c>
+      <c r="E20" s="8">
+        <v>6</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>6</v>
+      </c>
+      <c r="L20" s="8">
+        <v>10</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>5</v>
+      </c>
+      <c r="O20" s="8">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8">
+        <v>14</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>29</v>
+      </c>
+      <c r="U20" s="8">
+        <v>6</v>
+      </c>
+      <c r="V20" s="8">
+        <v>0</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
+        <v>89</v>
+      </c>
+      <c r="D21" s="8">
+        <v>32</v>
+      </c>
+      <c r="E21" s="8">
+        <v>57</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>15</v>
+      </c>
+      <c r="L21" s="8">
+        <v>20</v>
+      </c>
+      <c r="M21" s="8">
+        <v>11</v>
+      </c>
+      <c r="N21" s="8">
+        <v>12</v>
+      </c>
+      <c r="O21" s="8">
+        <v>29</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>2</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>2</v>
+      </c>
+      <c r="T21" s="8">
+        <v>32</v>
+      </c>
+      <c r="U21" s="8">
+        <v>38</v>
+      </c>
+      <c r="V21" s="8">
+        <v>17</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>20</v>
+      </c>
+      <c r="D22" s="8">
+        <v>0</v>
+      </c>
+      <c r="E22" s="8">
+        <v>20</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>0</v>
+      </c>
+      <c r="O22" s="8">
+        <v>12</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>8</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>8</v>
+      </c>
+      <c r="T22" s="8">
+        <v>0</v>
+      </c>
+      <c r="U22" s="8">
+        <v>12</v>
+      </c>
+      <c r="V22" s="8">
+        <v>0</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>94</v>
+      </c>
+      <c r="D23" s="8">
+        <v>41</v>
+      </c>
+      <c r="E23" s="8">
+        <v>53</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>14</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>25</v>
+      </c>
+      <c r="O23" s="8">
+        <v>27</v>
+      </c>
+      <c r="P23" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>26</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
+        <v>41</v>
+      </c>
+      <c r="U23" s="8">
+        <v>50</v>
+      </c>
+      <c r="V23" s="8">
+        <v>3</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>7</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>0</v>
+      </c>
+      <c r="O24" s="8">
+        <v>0</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>0</v>
+      </c>
+      <c r="U24" s="8">
+        <v>0</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>93</v>
+      </c>
+      <c r="D25" s="8">
+        <v>55</v>
+      </c>
+      <c r="E25" s="8">
+        <v>38</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>27</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>28</v>
+      </c>
+      <c r="O25" s="8">
+        <v>17</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>21</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>55</v>
+      </c>
+      <c r="U25" s="8">
+        <v>38</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>105</v>
+      </c>
+      <c r="D26" s="8">
+        <v>48</v>
+      </c>
+      <c r="E26" s="8">
+        <v>57</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>12</v>
+      </c>
+      <c r="M26" s="8">
+        <v>26</v>
+      </c>
+      <c r="N26" s="8">
+        <v>12</v>
+      </c>
+      <c r="O26" s="8">
+        <v>31</v>
+      </c>
+      <c r="P26" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
+        <v>48</v>
+      </c>
+      <c r="U26" s="8">
+        <v>28</v>
+      </c>
+      <c r="V26" s="8">
+        <v>17</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>73</v>
+      </c>
+      <c r="D27" s="8">
+        <v>50</v>
+      </c>
+      <c r="E27" s="8">
+        <v>23</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>14</v>
+      </c>
+      <c r="N27" s="8">
+        <v>38</v>
+      </c>
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>9</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>50</v>
+      </c>
+      <c r="U27" s="8">
+        <v>23</v>
+      </c>
+      <c r="V27" s="8">
+        <v>0</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CF7EA18-4A8C-4D7B-942B-ACBD6011C372}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomRight" activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="64"/>
-      <c r="C4" s="60" t="s">
+      <c r="B4" s="52"/>
+      <c r="C4" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="60"/>
-[...1 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="60"/>
-[...10 lines deleted...]
-      <c r="R4" s="57" t="s">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="51" t="s">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="62" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="63"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="65"/>
-[...4 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="64"/>
+      <c r="H5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="64"/>
+      <c r="J5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="64"/>
+      <c r="L5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="64"/>
+      <c r="N5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="58"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="59" t="s">
+      <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="59" t="s">
+      <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="U5" s="59" t="s">
+      <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="V5" s="59" t="s">
+      <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="59" t="s">
+      <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="Y5" s="59" t="s">
+      <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="71" t="s">
+      <c r="AA5" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="AB5" s="70" t="s">
+      <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="67"/>
-      <c r="B6" s="68"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="60"/>
-[...9 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>1232</v>
       </c>
       <c r="D7" s="2">
         <v>584</v>
       </c>
       <c r="E7" s="2">
         <v>648</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>2</v>
@@ -43362,2305 +47857,50 @@
         <v>3</v>
       </c>
       <c r="N27" s="8">
         <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>3</v>
       </c>
       <c r="Q27" s="8">
         <v>0</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
         <v>12</v>
       </c>
       <c r="U27" s="8">
         <v>3</v>
-      </c>
-[...2253 lines deleted...]
-        <v>5</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -45895,57 +48135,58 @@
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>Q1, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q4, 2025</vt:lpstr>
       <vt:lpstr>Q3, 2025</vt:lpstr>
       <vt:lpstr>Q2, 2025</vt:lpstr>
       <vt:lpstr>Q1, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>Q4, 2024</vt:lpstr>
       <vt:lpstr>Q3, 2024</vt:lpstr>
       <vt:lpstr>Q2, 2024</vt:lpstr>
       <vt:lpstr>Q1, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>