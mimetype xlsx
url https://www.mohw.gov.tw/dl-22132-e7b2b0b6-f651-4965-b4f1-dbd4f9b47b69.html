--- v1 (2026-05-30)
+++ v2 (2026-08-24)
@@ -3,116 +3,118 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150520\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150820\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73C4CAD2-1C74-416E-801A-19FA6A979241}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCA96EDC-A51F-4B3C-AC66-38D349910623}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="44" r:id="rId1"/>
-    <sheet name="Q1, 2026" sheetId="74" r:id="rId2"/>
-[...17 lines deleted...]
-    <sheet name="2016" sheetId="43" r:id="rId20"/>
+    <sheet name="Q2, 2026" sheetId="75" r:id="rId2"/>
+    <sheet name="Q1, 2026" sheetId="74" r:id="rId3"/>
+    <sheet name="2025" sheetId="73" r:id="rId4"/>
+    <sheet name="Q4, 2025" sheetId="72" state="hidden" r:id="rId5"/>
+    <sheet name="Q3, 2025" sheetId="71" state="hidden" r:id="rId6"/>
+    <sheet name="Q2, 2025" sheetId="70" state="hidden" r:id="rId7"/>
+    <sheet name="Q1, 2025" sheetId="69" state="hidden" r:id="rId8"/>
+    <sheet name="2024" sheetId="68" r:id="rId9"/>
+    <sheet name="Q4, 2024" sheetId="67" state="hidden" r:id="rId10"/>
+    <sheet name="Q3, 2024" sheetId="66" state="hidden" r:id="rId11"/>
+    <sheet name="Q2, 2024" sheetId="65" state="hidden" r:id="rId12"/>
+    <sheet name="Q1, 2024" sheetId="64" state="hidden" r:id="rId13"/>
+    <sheet name="2023" sheetId="63" r:id="rId14"/>
+    <sheet name="2022" sheetId="58" r:id="rId15"/>
+    <sheet name="2021" sheetId="53" r:id="rId16"/>
+    <sheet name="2020" sheetId="48" r:id="rId17"/>
+    <sheet name="2019" sheetId="47" r:id="rId18"/>
+    <sheet name="2018" sheetId="46" r:id="rId19"/>
+    <sheet name="2017" sheetId="45" r:id="rId20"/>
+    <sheet name="2016" sheetId="43" r:id="rId21"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1733" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1825" uniqueCount="145">
   <si>
     <t>Yilan County</t>
   </si>
   <si>
     <t>Hsinchu County</t>
   </si>
   <si>
     <t>Miaoli County</t>
   </si>
   <si>
     <t>Changhua County</t>
   </si>
   <si>
     <t>Nantou County</t>
   </si>
   <si>
     <t>Yunlin County</t>
   </si>
   <si>
     <t>Chiayi County</t>
   </si>
   <si>
     <t>Pingtung County</t>
   </si>
   <si>
@@ -2469,79 +2471,119 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Jan.-Mar., 2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q1</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
       <t>第二季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q2</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第三季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q3</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第四季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q4</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第二季</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
@@ -2767,101 +2809,151 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第一季</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Jan.-Mar., 2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第二季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Apr.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q1</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第二季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q2</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/05/20</t>
-[...21 lines deleted...]
-      <t xml:space="preserve"> Q1</t>
+      <t>2026/08/20</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
@@ -2936,62 +3028,50 @@
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
-    </font>
-[...10 lines deleted...]
-      <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -3189,59 +3269,56 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -3333,149 +3410,137 @@
     <xf numFmtId="41" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_y02-01" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="千分位" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3771,282 +3836,286 @@
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB34"/>
+  <dimension ref="A1:AB44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="D32" sqref="D32"/>
+      <selection pane="bottomRight" activeCell="C47" sqref="C47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.6640625" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="5" width="9" customWidth="1"/>
     <col min="6" max="17" width="8.1640625" customWidth="1"/>
     <col min="18" max="21" width="9.33203125" customWidth="1"/>
     <col min="22" max="22" width="14.33203125" customWidth="1"/>
     <col min="23" max="24" width="9.33203125" customWidth="1"/>
     <col min="25" max="25" width="12.1640625" customWidth="1"/>
     <col min="26" max="26" width="9.33203125" customWidth="1"/>
     <col min="27" max="28" width="13.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>74</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="61" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>75</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>92</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>76</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>77</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>80</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>81</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>85</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="68" t="s">
+      <c r="AA5" s="62" t="s">
         <v>95</v>
       </c>
-      <c r="AB5" s="65" t="s">
+      <c r="AB5" s="56" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="21" t="s">
         <v>94</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="N6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="O6" s="21" t="s">
         <v>96</v>
       </c>
       <c r="P6" s="21" t="s">
         <v>95</v>
       </c>
       <c r="Q6" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" s="23" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="26">
         <v>2016</v>
       </c>
       <c r="C7" s="22">
         <v>9448</v>
       </c>
       <c r="D7" s="22">
         <v>3672</v>
       </c>
       <c r="E7" s="22">
         <v>5776</v>
       </c>
       <c r="F7" s="22">
         <v>0</v>
       </c>
       <c r="G7" s="22">
         <v>0</v>
       </c>
       <c r="H7" s="22">
         <v>25</v>
@@ -4778,2520 +4847,2871 @@
       <c r="U15" s="30">
         <v>1850</v>
       </c>
       <c r="V15" s="30">
         <v>255</v>
       </c>
       <c r="W15" s="30">
         <v>3</v>
       </c>
       <c r="X15" s="30">
         <v>37</v>
       </c>
       <c r="Y15" s="30">
         <v>76</v>
       </c>
       <c r="Z15" s="35">
         <v>21</v>
       </c>
       <c r="AA15" s="30">
         <v>7</v>
       </c>
       <c r="AB15" s="30">
         <v>40</v>
       </c>
     </row>
-    <row r="16" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2025</v>
+    <row r="16" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29"/>
+      <c r="B16" s="45" t="s">
+        <v>126</v>
       </c>
       <c r="C16" s="30">
-        <v>4470</v>
+        <v>1182</v>
       </c>
       <c r="D16" s="30">
-        <v>2151</v>
+        <v>519</v>
       </c>
       <c r="E16" s="30">
-        <v>2319</v>
+        <v>663</v>
       </c>
       <c r="F16" s="30">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G16" s="30">
         <v>0</v>
       </c>
       <c r="H16" s="30">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="I16" s="30">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="J16" s="30">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="K16" s="30">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="L16" s="30">
-        <v>654</v>
+        <v>140</v>
       </c>
       <c r="M16" s="30">
-        <v>557</v>
+        <v>153</v>
       </c>
       <c r="N16" s="30">
-        <v>958</v>
+        <v>258</v>
       </c>
       <c r="O16" s="30">
-        <v>1024</v>
+        <v>291</v>
       </c>
       <c r="P16" s="30">
-        <v>388</v>
+        <v>76</v>
       </c>
       <c r="Q16" s="30">
-        <v>613</v>
+        <v>168</v>
       </c>
       <c r="R16" s="30">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="S16" s="30">
-        <v>364</v>
+        <v>103</v>
       </c>
       <c r="T16" s="30">
-        <v>2052</v>
+        <v>500</v>
       </c>
       <c r="U16" s="30">
-        <v>1689</v>
+        <v>467</v>
       </c>
       <c r="V16" s="30">
-        <v>210</v>
+        <v>72</v>
       </c>
       <c r="W16" s="30">
         <v>0</v>
       </c>
       <c r="X16" s="30">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="Y16" s="30">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="Z16" s="35">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="AA16" s="30">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="AB16" s="30">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
-      <c r="B17" s="45" t="s">
-        <v>129</v>
+      <c r="B17" s="46" t="s">
+        <v>127</v>
       </c>
       <c r="C17" s="30">
-        <v>1158</v>
+        <v>1149</v>
       </c>
       <c r="D17" s="30">
-        <v>564</v>
+        <v>518</v>
       </c>
       <c r="E17" s="30">
-        <v>594</v>
+        <v>631</v>
       </c>
       <c r="F17" s="30">
         <v>3</v>
       </c>
       <c r="G17" s="30">
         <v>0</v>
       </c>
       <c r="H17" s="30">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I17" s="30">
         <v>9</v>
       </c>
       <c r="J17" s="30">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="K17" s="30">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="L17" s="30">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="M17" s="30">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N17" s="30">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="O17" s="30">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="P17" s="30">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="Q17" s="30">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="R17" s="30">
+        <v>3</v>
+      </c>
+      <c r="S17" s="30">
+        <v>101</v>
+      </c>
+      <c r="T17" s="30">
+        <v>500</v>
+      </c>
+      <c r="U17" s="30">
+        <v>447</v>
+      </c>
+      <c r="V17" s="30">
+        <v>64</v>
+      </c>
+      <c r="W17" s="30">
+        <v>3</v>
+      </c>
+      <c r="X17" s="30">
         <v>6</v>
       </c>
-      <c r="S17" s="30">
-[...16 lines deleted...]
-      </c>
       <c r="Y17" s="30">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z17" s="35">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA17" s="30">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB17" s="30">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C18" s="30">
-        <v>1122</v>
+        <v>1195</v>
       </c>
       <c r="D18" s="30">
-        <v>531</v>
+        <v>565</v>
       </c>
       <c r="E18" s="30">
-        <v>591</v>
+        <v>630</v>
       </c>
       <c r="F18" s="30">
         <v>3</v>
       </c>
       <c r="G18" s="30">
         <v>0</v>
       </c>
       <c r="H18" s="30">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I18" s="30">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J18" s="30">
+        <v>28</v>
+      </c>
+      <c r="K18" s="30">
         <v>29</v>
       </c>
-      <c r="K18" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="L18" s="30">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M18" s="30">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="N18" s="30">
-        <v>237</v>
+        <v>279</v>
       </c>
       <c r="O18" s="30">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="P18" s="30">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q18" s="30">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="R18" s="30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S18" s="30">
         <v>94</v>
       </c>
       <c r="T18" s="30">
-        <v>507</v>
+        <v>545</v>
       </c>
       <c r="U18" s="30">
-        <v>430</v>
+        <v>463</v>
       </c>
       <c r="V18" s="30">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W18" s="30">
         <v>0</v>
       </c>
       <c r="X18" s="30">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="Y18" s="30">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="Z18" s="35">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA18" s="30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB18" s="30">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
       <c r="B19" s="46" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C19" s="30">
-        <v>1101</v>
+        <v>1232</v>
       </c>
       <c r="D19" s="30">
-        <v>524</v>
+        <v>584</v>
       </c>
       <c r="E19" s="30">
-        <v>577</v>
+        <v>648</v>
       </c>
       <c r="F19" s="30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G19" s="30">
         <v>0</v>
       </c>
       <c r="H19" s="30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I19" s="30">
         <v>9</v>
       </c>
       <c r="J19" s="30">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K19" s="30">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="L19" s="30">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="M19" s="30">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="N19" s="30">
-        <v>231</v>
+        <v>285</v>
       </c>
       <c r="O19" s="30">
-        <v>254</v>
+        <v>293</v>
       </c>
       <c r="P19" s="30">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="Q19" s="30">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="R19" s="30">
         <v>6</v>
       </c>
       <c r="S19" s="30">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="T19" s="30">
-        <v>500</v>
+        <v>565</v>
       </c>
       <c r="U19" s="30">
-        <v>418</v>
+        <v>473</v>
       </c>
       <c r="V19" s="30">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="W19" s="30">
         <v>0</v>
       </c>
       <c r="X19" s="30">
+        <v>11</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>18</v>
+      </c>
+      <c r="Z19" s="35">
+        <v>3</v>
+      </c>
+      <c r="AA19" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB19" s="30">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20" s="31">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="30">
+        <v>4470</v>
+      </c>
+      <c r="D20" s="30">
+        <v>2151</v>
+      </c>
+      <c r="E20" s="30">
+        <v>2319</v>
+      </c>
+      <c r="F20" s="30">
+        <v>7</v>
+      </c>
+      <c r="G20" s="30">
+        <v>0</v>
+      </c>
+      <c r="H20" s="30">
+        <v>25</v>
+      </c>
+      <c r="I20" s="30">
+        <v>33</v>
+      </c>
+      <c r="J20" s="30">
+        <v>119</v>
+      </c>
+      <c r="K20" s="30">
+        <v>92</v>
+      </c>
+      <c r="L20" s="30">
+        <v>654</v>
+      </c>
+      <c r="M20" s="30">
+        <v>557</v>
+      </c>
+      <c r="N20" s="30">
+        <v>958</v>
+      </c>
+      <c r="O20" s="30">
+        <v>1024</v>
+      </c>
+      <c r="P20" s="30">
+        <v>388</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>613</v>
+      </c>
+      <c r="R20" s="30">
+        <v>24</v>
+      </c>
+      <c r="S20" s="30">
+        <v>364</v>
+      </c>
+      <c r="T20" s="30">
+        <v>2052</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1689</v>
+      </c>
+      <c r="V20" s="30">
+        <v>210</v>
+      </c>
+      <c r="W20" s="30">
+        <v>0</v>
+      </c>
+      <c r="X20" s="30">
+        <v>58</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>56</v>
+      </c>
+      <c r="Z20" s="35">
+        <v>17</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>12</v>
+      </c>
+      <c r="AB20" s="30">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="29"/>
+      <c r="B21" s="45" t="s">
+        <v>131</v>
+      </c>
+      <c r="C21" s="30">
+        <v>1158</v>
+      </c>
+      <c r="D21" s="30">
+        <v>564</v>
+      </c>
+      <c r="E21" s="30">
+        <v>594</v>
+      </c>
+      <c r="F21" s="30">
+        <v>3</v>
+      </c>
+      <c r="G21" s="30">
+        <v>0</v>
+      </c>
+      <c r="H21" s="30">
+        <v>6</v>
+      </c>
+      <c r="I21" s="30">
+        <v>9</v>
+      </c>
+      <c r="J21" s="30">
+        <v>36</v>
+      </c>
+      <c r="K21" s="30">
+        <v>23</v>
+      </c>
+      <c r="L21" s="30">
+        <v>166</v>
+      </c>
+      <c r="M21" s="30">
+        <v>143</v>
+      </c>
+      <c r="N21" s="30">
+        <v>249</v>
+      </c>
+      <c r="O21" s="30">
+        <v>259</v>
+      </c>
+      <c r="P21" s="30">
+        <v>104</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>160</v>
+      </c>
+      <c r="R21" s="30">
+        <v>6</v>
+      </c>
+      <c r="S21" s="30">
+        <v>85</v>
+      </c>
+      <c r="T21" s="30">
+        <v>540</v>
+      </c>
+      <c r="U21" s="30">
+        <v>429</v>
+      </c>
+      <c r="V21" s="30">
+        <v>63</v>
+      </c>
+      <c r="W21" s="30">
+        <v>0</v>
+      </c>
+      <c r="X21" s="30">
+        <v>15</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>17</v>
+      </c>
+      <c r="Z21" s="35">
+        <v>3</v>
+      </c>
+      <c r="AA21" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="30">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="46" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" s="30">
+        <v>1122</v>
+      </c>
+      <c r="D22" s="30">
+        <v>531</v>
+      </c>
+      <c r="E22" s="30">
+        <v>591</v>
+      </c>
+      <c r="F22" s="30">
+        <v>3</v>
+      </c>
+      <c r="G22" s="30">
+        <v>0</v>
+      </c>
+      <c r="H22" s="30">
+        <v>6</v>
+      </c>
+      <c r="I22" s="30">
+        <v>9</v>
+      </c>
+      <c r="J22" s="30">
+        <v>29</v>
+      </c>
+      <c r="K22" s="30">
+        <v>24</v>
+      </c>
+      <c r="L22" s="30">
+        <v>164</v>
+      </c>
+      <c r="M22" s="30">
+        <v>136</v>
+      </c>
+      <c r="N22" s="30">
+        <v>237</v>
+      </c>
+      <c r="O22" s="30">
+        <v>259</v>
+      </c>
+      <c r="P22" s="30">
+        <v>92</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>163</v>
+      </c>
+      <c r="R22" s="30">
+        <v>6</v>
+      </c>
+      <c r="S22" s="30">
+        <v>94</v>
+      </c>
+      <c r="T22" s="30">
+        <v>507</v>
+      </c>
+      <c r="U22" s="30">
+        <v>430</v>
+      </c>
+      <c r="V22" s="30">
+        <v>54</v>
+      </c>
+      <c r="W22" s="30">
+        <v>0</v>
+      </c>
+      <c r="X22" s="30">
+        <v>15</v>
+      </c>
+      <c r="Y22" s="30">
         <v>13</v>
       </c>
-      <c r="Y19" s="30">
-[...211 lines deleted...]
-        <v>3</v>
+      <c r="Z22" s="35">
+        <v>3</v>
+      </c>
+      <c r="AA22" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="30">
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29"/>
       <c r="B23" s="46" t="s">
-        <v>126</v>
-[...26 lines deleted...]
-      <c r="AB23" s="48"/>
+        <v>134</v>
+      </c>
+      <c r="C23" s="30">
+        <v>1101</v>
+      </c>
+      <c r="D23" s="30">
+        <v>524</v>
+      </c>
+      <c r="E23" s="30">
+        <v>577</v>
+      </c>
+      <c r="F23" s="30">
+        <v>1</v>
+      </c>
+      <c r="G23" s="30">
+        <v>0</v>
+      </c>
+      <c r="H23" s="30">
+        <v>6</v>
+      </c>
+      <c r="I23" s="30">
+        <v>9</v>
+      </c>
+      <c r="J23" s="30">
+        <v>27</v>
+      </c>
+      <c r="K23" s="30">
+        <v>24</v>
+      </c>
+      <c r="L23" s="30">
+        <v>167</v>
+      </c>
+      <c r="M23" s="30">
+        <v>134</v>
+      </c>
+      <c r="N23" s="30">
+        <v>231</v>
+      </c>
+      <c r="O23" s="30">
+        <v>254</v>
+      </c>
+      <c r="P23" s="30">
+        <v>92</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>156</v>
+      </c>
+      <c r="R23" s="30">
+        <v>6</v>
+      </c>
+      <c r="S23" s="30">
+        <v>99</v>
+      </c>
+      <c r="T23" s="30">
+        <v>500</v>
+      </c>
+      <c r="U23" s="30">
+        <v>418</v>
+      </c>
+      <c r="V23" s="30">
+        <v>48</v>
+      </c>
+      <c r="W23" s="30">
+        <v>0</v>
+      </c>
+      <c r="X23" s="30">
+        <v>13</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="35">
+        <v>5</v>
+      </c>
+      <c r="AA23" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="30">
+        <v>3</v>
+      </c>
     </row>
     <row r="24" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29"/>
       <c r="B24" s="46" t="s">
-        <v>127</v>
-[...61 lines deleted...]
-      <c r="A26" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="30">
+        <v>1089</v>
+      </c>
+      <c r="D24" s="30">
+        <v>532</v>
+      </c>
+      <c r="E24" s="30">
+        <v>557</v>
+      </c>
+      <c r="F24" s="30">
+        <v>0</v>
+      </c>
+      <c r="G24" s="30">
+        <v>0</v>
+      </c>
+      <c r="H24" s="30">
+        <v>7</v>
+      </c>
+      <c r="I24" s="30">
+        <v>6</v>
+      </c>
+      <c r="J24" s="30">
+        <v>27</v>
+      </c>
+      <c r="K24" s="30">
+        <v>21</v>
+      </c>
+      <c r="L24" s="30">
+        <v>157</v>
+      </c>
+      <c r="M24" s="30">
+        <v>144</v>
+      </c>
+      <c r="N24" s="30">
+        <v>241</v>
+      </c>
+      <c r="O24" s="30">
+        <v>252</v>
+      </c>
+      <c r="P24" s="30">
+        <v>100</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>134</v>
+      </c>
+      <c r="R24" s="30">
+        <v>6</v>
+      </c>
+      <c r="S24" s="30">
+        <v>86</v>
+      </c>
+      <c r="T24" s="30">
+        <v>505</v>
+      </c>
+      <c r="U24" s="30">
+        <v>412</v>
+      </c>
+      <c r="V24" s="30">
+        <v>45</v>
+      </c>
+      <c r="W24" s="30">
+        <v>0</v>
+      </c>
+      <c r="X24" s="30">
+        <v>15</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>14</v>
+      </c>
+      <c r="Z24" s="35">
+        <v>6</v>
+      </c>
+      <c r="AA24" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" s="44">
+        <v>2026</v>
+      </c>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="48"/>
+      <c r="O25" s="48"/>
+      <c r="P25" s="48"/>
+      <c r="Q25" s="48"/>
+      <c r="R25" s="48"/>
+      <c r="S25" s="48"/>
+      <c r="T25" s="48"/>
+      <c r="U25" s="48"/>
+      <c r="V25" s="48"/>
+      <c r="W25" s="48"/>
+      <c r="X25" s="48"/>
+      <c r="Y25" s="48"/>
+      <c r="Z25" s="42"/>
+      <c r="AA25" s="48"/>
+      <c r="AB25" s="48"/>
+    </row>
+    <row r="26" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29"/>
+      <c r="B26" s="45" t="s">
+        <v>142</v>
+      </c>
+      <c r="C26" s="30">
+        <v>1013</v>
+      </c>
+      <c r="D26" s="30">
+        <v>518</v>
+      </c>
+      <c r="E26" s="30">
+        <v>495</v>
+      </c>
+      <c r="F26" s="30">
+        <v>0</v>
+      </c>
+      <c r="G26" s="30">
+        <v>0</v>
+      </c>
+      <c r="H26" s="30">
+        <v>6</v>
+      </c>
+      <c r="I26" s="30">
+        <v>3</v>
+      </c>
+      <c r="J26" s="30">
+        <v>26</v>
+      </c>
+      <c r="K26" s="30">
+        <v>25</v>
+      </c>
+      <c r="L26" s="30">
+        <v>149</v>
+      </c>
+      <c r="M26" s="30">
+        <v>129</v>
+      </c>
+      <c r="N26" s="30">
+        <v>223</v>
+      </c>
+      <c r="O26" s="30">
+        <v>222</v>
+      </c>
+      <c r="P26" s="30">
+        <v>114</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>116</v>
+      </c>
+      <c r="R26" s="30">
+        <v>8</v>
+      </c>
+      <c r="S26" s="30">
+        <v>75</v>
+      </c>
+      <c r="T26" s="30">
+        <v>491</v>
+      </c>
+      <c r="U26" s="30">
+        <v>376</v>
+      </c>
+      <c r="V26" s="30">
+        <v>32</v>
+      </c>
+      <c r="W26" s="30">
+        <v>0</v>
+      </c>
+      <c r="X26" s="30">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>12</v>
+      </c>
+      <c r="Z26" s="35">
+        <v>6</v>
+      </c>
+      <c r="AA26" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB26" s="30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25"/>
+      <c r="B27" s="51" t="s">
+        <v>143</v>
+      </c>
+      <c r="C27" s="40">
+        <v>1016</v>
+      </c>
+      <c r="D27" s="40">
+        <v>517</v>
+      </c>
+      <c r="E27" s="40">
+        <v>499</v>
+      </c>
+      <c r="F27" s="40">
+        <v>0</v>
+      </c>
+      <c r="G27" s="40">
+        <v>0</v>
+      </c>
+      <c r="H27" s="40">
+        <v>5</v>
+      </c>
+      <c r="I27" s="40">
+        <v>7</v>
+      </c>
+      <c r="J27" s="40">
+        <v>27</v>
+      </c>
+      <c r="K27" s="40">
+        <v>24</v>
+      </c>
+      <c r="L27" s="40">
+        <v>151</v>
+      </c>
+      <c r="M27" s="40">
+        <v>128</v>
+      </c>
+      <c r="N27" s="40">
+        <v>229</v>
+      </c>
+      <c r="O27" s="40">
+        <v>224</v>
+      </c>
+      <c r="P27" s="40">
+        <v>105</v>
+      </c>
+      <c r="Q27" s="40">
+        <v>116</v>
+      </c>
+      <c r="R27" s="40">
+        <v>6</v>
+      </c>
+      <c r="S27" s="40">
+        <v>82</v>
+      </c>
+      <c r="T27" s="40">
+        <v>494</v>
+      </c>
+      <c r="U27" s="40">
+        <v>371</v>
+      </c>
+      <c r="V27" s="40">
+        <v>32</v>
+      </c>
+      <c r="W27" s="40">
+        <v>0</v>
+      </c>
+      <c r="X27" s="40">
+        <v>12</v>
+      </c>
+      <c r="Y27" s="40">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="43">
+        <v>6</v>
+      </c>
+      <c r="AA27" s="40">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="40">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="29"/>
+      <c r="B28" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="42"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+    </row>
+    <row r="29" spans="1:28" s="23" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25"/>
+      <c r="B29" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="43"/>
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="40"/>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="B26" s="15"/>
-[...28 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="16"/>
-[...72 lines deleted...]
-    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="36"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="36"/>
+      <c r="M32" s="36"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="36"/>
+      <c r="Q32" s="36"/>
+      <c r="R32" s="36"/>
+      <c r="S32" s="36"/>
+      <c r="T32" s="36"/>
+      <c r="U32" s="36"/>
+      <c r="V32" s="36"/>
+      <c r="W32" s="36"/>
+      <c r="X32" s="36"/>
+      <c r="Y32" s="36"/>
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
+      <c r="AB32" s="36"/>
+    </row>
+    <row r="33" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
-    <row r="34" spans="3:28" s="72" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A34" s="47" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:28" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:28" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:28" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:28" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:28" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="F4:Q4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="A4:B6"/>
-[...4 lines deleted...]
-    <mergeCell ref="F4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A19336B-C7D2-4240-9E7E-FE0F14FE4437}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CF7EA18-4A8C-4D7B-942B-ACBD6011C372}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1195</v>
+        <v>1232</v>
       </c>
       <c r="D7" s="2">
-        <v>565</v>
+        <v>584</v>
       </c>
       <c r="E7" s="2">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I7" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K7" s="2">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L7" s="2">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M7" s="2">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N7" s="2">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="O7" s="2">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="P7" s="2">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="Q7" s="2">
         <v>170</v>
       </c>
       <c r="R7" s="3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S7" s="2">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="T7" s="2">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="U7" s="2">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="V7" s="2">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="Y7" s="2">
         <v>18</v>
       </c>
       <c r="Z7" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AA7" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D8" s="8">
+        <v>33</v>
+      </c>
+      <c r="E8" s="8">
         <v>35</v>
       </c>
-      <c r="E8" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="8">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M8" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="N8" s="8">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O8" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P8" s="8">
         <v>9</v>
       </c>
       <c r="Q8" s="8">
         <v>9</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
         <v>9</v>
       </c>
       <c r="T8" s="8">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="U8" s="8">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V8" s="8">
         <v>3</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
         <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D9" s="8">
         <v>30</v>
       </c>
       <c r="E9" s="8">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K9" s="8">
         <v>0</v>
       </c>
       <c r="L9" s="8">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="M9" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N9" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="O9" s="8">
+        <v>18</v>
+      </c>
+      <c r="P9" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="8">
         <v>10</v>
       </c>
-      <c r="P9" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T9" s="8">
         <v>27</v>
       </c>
       <c r="U9" s="8">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D10" s="8">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E10" s="8">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
         <v>3</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M10" s="8">
         <v>6</v>
       </c>
       <c r="N10" s="8">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="O10" s="8">
         <v>6</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
         <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="U10" s="8">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="D11" s="8">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="E11" s="8">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J11" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K11" s="8">
         <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M11" s="8">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="N11" s="8">
+        <v>36</v>
+      </c>
+      <c r="O11" s="8">
         <v>32</v>
       </c>
-      <c r="O11" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="Q11" s="8">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="R11" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S11" s="8">
         <v>13</v>
       </c>
       <c r="T11" s="8">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="U11" s="8">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="V11" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y11" s="8">
         <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D12" s="8">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E12" s="8">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K12" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L12" s="8">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="O12" s="8">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P12" s="8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="Q12" s="8">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>6</v>
       </c>
       <c r="T12" s="8">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="U12" s="8">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="V12" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D13" s="8">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="E13" s="8">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>3</v>
       </c>
       <c r="J13" s="8">
         <v>4</v>
       </c>
       <c r="K13" s="8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L13" s="8">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M13" s="8">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="N13" s="8">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="O13" s="8">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P13" s="8">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="Q13" s="8">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="R13" s="9">
         <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="T13" s="8">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="U13" s="8">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="V13" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
         <v>0</v>
       </c>
       <c r="Y13" s="8">
         <v>3</v>
       </c>
       <c r="Z13" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D14" s="8">
         <v>9</v>
       </c>
       <c r="E14" s="8">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
         <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>0</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
         <v>6</v>
       </c>
       <c r="O14" s="8">
+        <v>8</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
         <v>3</v>
       </c>
       <c r="T14" s="8">
         <v>6</v>
       </c>
       <c r="U14" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D15" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E15" s="8">
         <v>18</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M15" s="8">
         <v>3</v>
       </c>
       <c r="N15" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="O15" s="8">
         <v>3</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q15" s="8">
         <v>12</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="U15" s="8">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="V15" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" s="8">
+        <v>15</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8">
+        <v>3</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
         <v>12</v>
       </c>
-      <c r="F16" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="N16" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O16" s="8">
         <v>0</v>
       </c>
       <c r="P16" s="8">
         <v>6</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="9">
         <v>0</v>
       </c>
       <c r="S16" s="8">
         <v>6</v>
       </c>
       <c r="T16" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="U16" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="V16" s="8">
         <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D17" s="8">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E17" s="8">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
         <v>3</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M17" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N17" s="8">
+        <v>12</v>
+      </c>
+      <c r="O17" s="8">
         <v>9</v>
       </c>
-      <c r="O17" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
+        <v>9</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
         <v>6</v>
       </c>
-      <c r="R17" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="T17" s="8">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="U17" s="8">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="V17" s="8">
         <v>3</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D18" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E18" s="8">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M18" s="8">
         <v>6</v>
       </c>
       <c r="N18" s="8">
+        <v>3</v>
+      </c>
+      <c r="O18" s="8">
+        <v>6</v>
+      </c>
+      <c r="P18" s="8">
         <v>1</v>
       </c>
-      <c r="O18" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="Q18" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="U18" s="8">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D19" s="8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" s="8">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L19" s="8">
         <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N19" s="8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O19" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P19" s="8">
         <v>3</v>
       </c>
       <c r="Q19" s="8">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T19" s="8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="U19" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="V19" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D20" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="U20" s="8">
         <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D21" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E21" s="8">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
         <v>3</v>
       </c>
       <c r="L21" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M21" s="8">
         <v>3</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
         <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="U21" s="8">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="V21" s="8">
         <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
         <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
         <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D23" s="8">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E23" s="8">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
+        <v>6</v>
+      </c>
+      <c r="O23" s="8">
         <v>7</v>
       </c>
-      <c r="O23" s="8">
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
         <v>6</v>
       </c>
-      <c r="P23" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="U23" s="8">
         <v>10</v>
       </c>
       <c r="V23" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -7347,102 +7767,102 @@
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
         <v>22</v>
       </c>
       <c r="D25" s="8">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E25" s="8">
+        <v>6</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>4</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
         <v>12</v>
       </c>
-      <c r="F25" s="8">
-[...17 lines deleted...]
-      <c r="L25" s="8">
+      <c r="O25" s="8">
+        <v>0</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
         <v>6</v>
       </c>
-      <c r="M25" s="8">
-[...13 lines deleted...]
-      </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="U25" s="8">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
@@ -7460,161 +7880,161 @@
       <c r="E26" s="8">
         <v>13</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="P26" s="8">
         <v>6</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>12</v>
       </c>
       <c r="U26" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="V26" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D27" s="8">
         <v>12</v>
       </c>
       <c r="E27" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>3</v>
       </c>
       <c r="N27" s="8">
         <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
         <v>12</v>
       </c>
       <c r="U27" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -7839,835 +8259,836 @@
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AA10327-857C-4A02-BE56-5FDE01C6ABA1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A19336B-C7D2-4240-9E7E-FE0F14FE4437}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="L35" sqref="L35"/>
+      <selection activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1149</v>
+        <v>1195</v>
       </c>
       <c r="D7" s="2">
-        <v>518</v>
+        <v>565</v>
       </c>
       <c r="E7" s="2">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
+        <v>10</v>
+      </c>
+      <c r="J7" s="2">
+        <v>28</v>
+      </c>
+      <c r="K7" s="2">
+        <v>29</v>
+      </c>
+      <c r="L7" s="2">
+        <v>161</v>
+      </c>
+      <c r="M7" s="2">
+        <v>142</v>
+      </c>
+      <c r="N7" s="2">
+        <v>279</v>
+      </c>
+      <c r="O7" s="2">
+        <v>279</v>
+      </c>
+      <c r="P7" s="2">
+        <v>94</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>170</v>
+      </c>
+      <c r="R7" s="3">
+        <v>5</v>
+      </c>
+      <c r="S7" s="2">
+        <v>94</v>
+      </c>
+      <c r="T7" s="2">
+        <v>545</v>
+      </c>
+      <c r="U7" s="2">
+        <v>463</v>
+      </c>
+      <c r="V7" s="2">
+        <v>55</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
         <v>9</v>
       </c>
-      <c r="J7" s="2">
-[...43 lines deleted...]
-      </c>
       <c r="Y7" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z7" s="2">
         <v>6</v>
       </c>
       <c r="AA7" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB7" s="2">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="D8" s="8">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E8" s="8">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F8" s="8">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
         <v>3</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M8" s="8">
         <v>11</v>
       </c>
       <c r="N8" s="8">
+        <v>13</v>
+      </c>
+      <c r="O8" s="8">
+        <v>16</v>
+      </c>
+      <c r="P8" s="8">
         <v>9</v>
       </c>
-      <c r="O8" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="Q8" s="8">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="T8" s="8">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="U8" s="8">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="V8" s="8">
         <v>3</v>
       </c>
       <c r="W8" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D9" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E9" s="8">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K9" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L9" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M9" s="8">
         <v>6</v>
       </c>
       <c r="N9" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O9" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q9" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T9" s="8">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="U9" s="8">
         <v>22</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D10" s="8">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E10" s="8">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
         <v>3</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M10" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N10" s="8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O10" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="U10" s="8">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="D11" s="8">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E11" s="8">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" s="8">
         <v>0</v>
       </c>
       <c r="K11" s="8">
         <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="M11" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N11" s="8">
         <v>32</v>
       </c>
       <c r="O11" s="8">
         <v>27</v>
       </c>
       <c r="P11" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="Q11" s="8">
         <v>16</v>
       </c>
       <c r="R11" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S11" s="8">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="T11" s="8">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="U11" s="8">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="V11" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
         <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D12" s="8">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E12" s="8">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <v>6</v>
       </c>
       <c r="L12" s="8">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O12" s="8">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="P12" s="8">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="Q12" s="8">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>6</v>
       </c>
       <c r="T12" s="8">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="U12" s="8">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="V12" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D13" s="8">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="E13" s="8">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>3</v>
       </c>
       <c r="J13" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="M13" s="8">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="N13" s="8">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="O13" s="8">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="P13" s="8">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="Q13" s="8">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="R13" s="9">
         <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="T13" s="8">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="U13" s="8">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="V13" s="8">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
         <v>0</v>
       </c>
       <c r="Y13" s="8">
         <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>6</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
@@ -8738,624 +9159,624 @@
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D15" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E15" s="8">
+        <v>18</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>3</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>3</v>
+      </c>
+      <c r="M15" s="8">
+        <v>3</v>
+      </c>
+      <c r="N15" s="8">
+        <v>7</v>
+      </c>
+      <c r="O15" s="8">
+        <v>3</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
         <v>12</v>
       </c>
-      <c r="F15" s="8">
-[...34 lines deleted...]
-      </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="U15" s="8">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="V15" s="8">
         <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E16" s="8">
         <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
         <v>3</v>
       </c>
       <c r="K16" s="8">
         <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
         <v>9</v>
       </c>
       <c r="N16" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O16" s="8">
         <v>0</v>
       </c>
       <c r="P16" s="8">
         <v>6</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="9">
         <v>0</v>
       </c>
       <c r="S16" s="8">
         <v>6</v>
       </c>
       <c r="T16" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="U16" s="8">
         <v>3</v>
       </c>
       <c r="V16" s="8">
         <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D17" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E17" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="M17" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N17" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O17" s="8">
         <v>5</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q17" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T17" s="8">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U17" s="8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="V17" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E18" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M18" s="8">
         <v>6</v>
       </c>
       <c r="N18" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O18" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="P18" s="8">
         <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>6</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U18" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D19" s="8">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E19" s="8">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
+        <v>8</v>
+      </c>
+      <c r="L19" s="8">
+        <v>3</v>
+      </c>
+      <c r="M19" s="8">
+        <v>11</v>
+      </c>
+      <c r="N19" s="8">
+        <v>20</v>
+      </c>
+      <c r="O19" s="8">
         <v>9</v>
       </c>
-      <c r="L19" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="8">
         <v>3</v>
       </c>
       <c r="Q19" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>6</v>
       </c>
       <c r="T19" s="8">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="U19" s="8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="V19" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L20" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
         <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
         <v>6</v>
       </c>
       <c r="U20" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D21" s="8">
         <v>9</v>
       </c>
       <c r="E21" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
         <v>3</v>
       </c>
       <c r="L21" s="8">
         <v>6</v>
       </c>
       <c r="M21" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
         <v>9</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
         <v>0</v>
       </c>
       <c r="T21" s="8">
         <v>9</v>
       </c>
       <c r="U21" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="V21" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
@@ -9426,126 +9847,126 @@
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D23" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E23" s="8">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O23" s="8">
         <v>6</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="U23" s="8">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="V23" s="8">
         <v>0</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB23" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -9598,277 +10019,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D25" s="8">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E25" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O25" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="U25" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
         <v>25</v>
       </c>
       <c r="D26" s="8">
         <v>12</v>
       </c>
       <c r="E26" s="8">
         <v>13</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
+        <v>6</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="P26" s="8">
         <v>6</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>12</v>
       </c>
       <c r="U26" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="V26" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D27" s="8">
         <v>12</v>
       </c>
       <c r="E27" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>3</v>
       </c>
       <c r="N27" s="8">
         <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
         <v>12</v>
       </c>
       <c r="U27" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -10093,1001 +10514,1001 @@
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57FE2D90-8C02-4B12-A042-60F381667781}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AA10327-857C-4A02-BE56-5FDE01C6ABA1}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="N35" sqref="N35"/>
+      <selection pane="bottomRight" activeCell="L35" sqref="L35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1182</v>
+        <v>1149</v>
       </c>
       <c r="D7" s="2">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="E7" s="2">
-        <v>663</v>
+        <v>631</v>
       </c>
       <c r="F7" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="K7" s="2">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="L7" s="2">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="M7" s="2">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="N7" s="2">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="O7" s="2">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="P7" s="2">
         <v>76</v>
       </c>
       <c r="Q7" s="2">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="R7" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S7" s="2">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="T7" s="2">
         <v>500</v>
       </c>
       <c r="U7" s="2">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="V7" s="2">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="W7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X7" s="2">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="Y7" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="Z7" s="2">
         <v>6</v>
       </c>
       <c r="AA7" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB7" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
         <v>57</v>
       </c>
       <c r="D8" s="8">
         <v>31</v>
       </c>
       <c r="E8" s="8">
         <v>26</v>
       </c>
       <c r="F8" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K8" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M8" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N8" s="8">
         <v>9</v>
       </c>
       <c r="O8" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="P8" s="8">
         <v>6</v>
       </c>
       <c r="Q8" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="T8" s="8">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="U8" s="8">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="V8" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W8" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X8" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D9" s="8">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E9" s="8">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
         <v>3</v>
       </c>
       <c r="K9" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L9" s="8">
         <v>15</v>
       </c>
       <c r="M9" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N9" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="O9" s="8">
         <v>9</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>9</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>0</v>
       </c>
       <c r="T9" s="8">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="U9" s="8">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
         <v>66</v>
       </c>
       <c r="D10" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" s="8">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
         <v>3</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M10" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N10" s="8">
         <v>18</v>
       </c>
       <c r="O10" s="8">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>11</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T10" s="8">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="U10" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D11" s="8">
         <v>59</v>
       </c>
       <c r="E11" s="8">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J11" s="8">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K11" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="M11" s="8">
         <v>15</v>
       </c>
       <c r="N11" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O11" s="8">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P11" s="8">
         <v>9</v>
       </c>
       <c r="Q11" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="R11" s="9">
         <v>0</v>
       </c>
       <c r="S11" s="8">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="T11" s="8">
         <v>59</v>
       </c>
       <c r="U11" s="8">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="V11" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="D12" s="8">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E12" s="8">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <v>6</v>
       </c>
       <c r="L12" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
         <v>51</v>
       </c>
       <c r="O12" s="8">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="P12" s="8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="Q12" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T12" s="8">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="U12" s="8">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="V12" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
         <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="D13" s="8">
         <v>160</v>
       </c>
       <c r="E13" s="8">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J13" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K13" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L13" s="8">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M13" s="8">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="N13" s="8">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="O13" s="8">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="P13" s="8">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q13" s="8">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="R13" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="T13" s="8">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="U13" s="8">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="V13" s="8">
         <v>21</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>6</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D14" s="8">
         <v>9</v>
       </c>
       <c r="E14" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
         <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>0</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
         <v>6</v>
       </c>
       <c r="O14" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>3</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
         <v>3</v>
       </c>
       <c r="T14" s="8">
         <v>6</v>
       </c>
       <c r="U14" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E15" s="8">
         <v>12</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>3</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
         <v>0</v>
       </c>
       <c r="M15" s="8">
         <v>3</v>
       </c>
       <c r="N15" s="8">
         <v>12</v>
       </c>
       <c r="O15" s="8">
         <v>0</v>
       </c>
       <c r="P15" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="8">
         <v>9</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
         <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="U15" s="8">
         <v>9</v>
       </c>
       <c r="V15" s="8">
         <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
@@ -11164,280 +11585,280 @@
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D17" s="8">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E17" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="M17" s="8">
         <v>0</v>
       </c>
       <c r="N17" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O17" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T17" s="8">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="U17" s="8">
         <v>6</v>
       </c>
       <c r="V17" s="8">
         <v>2</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E18" s="8">
         <v>21</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
         <v>0</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
         <v>3</v>
       </c>
       <c r="M18" s="8">
         <v>6</v>
       </c>
       <c r="N18" s="8">
         <v>0</v>
       </c>
       <c r="O18" s="8">
         <v>9</v>
       </c>
       <c r="P18" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>6</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U18" s="8">
         <v>18</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D19" s="8">
         <v>19</v>
       </c>
       <c r="E19" s="8">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>9</v>
       </c>
       <c r="L19" s="8">
         <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="N19" s="8">
         <v>13</v>
       </c>
       <c r="O19" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P19" s="8">
         <v>3</v>
       </c>
       <c r="Q19" s="8">
         <v>9</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>6</v>
       </c>
       <c r="T19" s="8">
         <v>19</v>
       </c>
       <c r="U19" s="8">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V19" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
@@ -11511,295 +11932,295 @@
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
         <v>23</v>
       </c>
       <c r="D21" s="8">
+        <v>9</v>
+      </c>
+      <c r="E21" s="8">
+        <v>14</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>3</v>
+      </c>
+      <c r="L21" s="8">
         <v>6</v>
       </c>
-      <c r="E21" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="M21" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="U21" s="8">
         <v>9</v>
       </c>
       <c r="V21" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
         <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
         <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D23" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E23" s="8">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
         <v>6</v>
       </c>
       <c r="O23" s="8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P23" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="8">
+        <v>7</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
         <v>9</v>
       </c>
-      <c r="R23" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="U23" s="8">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="V23" s="8">
         <v>0</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB23" s="8">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -11852,277 +12273,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D25" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
         <v>6</v>
       </c>
       <c r="O25" s="8">
         <v>6</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D26" s="8">
         <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P26" s="8">
         <v>6</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>12</v>
       </c>
       <c r="U26" s="8">
         <v>6</v>
       </c>
       <c r="V26" s="8">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D27" s="8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E27" s="8">
+        <v>6</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>3</v>
+      </c>
+      <c r="N27" s="8">
         <v>9</v>
       </c>
-      <c r="F27" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="U27" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -12347,2036 +12768,2039 @@
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F64FB6A0-0A4C-43DD-AA4F-C26724094502}">
-  <dimension ref="A1:AB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57FE2D90-8C02-4B12-A042-60F381667781}">
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="N35" sqref="N35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
-        <v>117</v>
+      <c r="A2" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="S5" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="60" t="s">
+        <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="W5" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="X5" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y5" s="60" t="s">
+        <v>87</v>
       </c>
       <c r="Z5" s="58" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AA5" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>5406</v>
+        <v>1182</v>
       </c>
       <c r="D7" s="2">
-        <v>2387</v>
+        <v>519</v>
       </c>
       <c r="E7" s="2">
-        <v>3019</v>
+        <v>663</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="K7" s="2">
-        <v>204</v>
+        <v>42</v>
       </c>
       <c r="L7" s="2">
-        <v>730</v>
+        <v>140</v>
       </c>
       <c r="M7" s="2">
-        <v>689</v>
+        <v>153</v>
       </c>
       <c r="N7" s="2">
-        <v>1247</v>
+        <v>258</v>
       </c>
       <c r="O7" s="2">
-        <v>1332</v>
+        <v>291</v>
       </c>
       <c r="P7" s="2">
-        <v>297</v>
+        <v>76</v>
       </c>
       <c r="Q7" s="2">
-        <v>763</v>
+        <v>168</v>
       </c>
       <c r="R7" s="3">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="S7" s="2">
-        <v>439</v>
+        <v>103</v>
       </c>
       <c r="T7" s="2">
-        <v>2311</v>
+        <v>500</v>
       </c>
       <c r="U7" s="2">
-        <v>2123</v>
+        <v>467</v>
       </c>
       <c r="V7" s="2">
-        <v>366</v>
+        <v>72</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="Y7" s="2">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="Z7" s="2">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="AA7" s="4">
+        <v>2</v>
+      </c>
+      <c r="AB7" s="2">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>269</v>
+        <v>57</v>
       </c>
       <c r="D8" s="8">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="E8" s="8">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="F8" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
+        <v>2</v>
+      </c>
+      <c r="K8" s="8">
+        <v>1</v>
+      </c>
+      <c r="L8" s="8">
         <v>12</v>
       </c>
-      <c r="K8" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="M8" s="8">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="O8" s="8">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="P8" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="Q8" s="8">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="T8" s="8">
-        <v>142</v>
+        <v>29</v>
       </c>
       <c r="U8" s="8">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="V8" s="8">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="D9" s="8">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E9" s="8">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L9" s="8">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="M9" s="8">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N9" s="8">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="O9" s="8">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
         <v>9</v>
       </c>
-      <c r="Q9" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>0</v>
       </c>
       <c r="T9" s="8">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="U9" s="8">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="V9" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y9" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>287</v>
+        <v>66</v>
       </c>
       <c r="D10" s="8">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="E10" s="8">
-        <v>180</v>
+        <v>36</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="M10" s="8">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="N10" s="8">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="O10" s="8">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="U10" s="8">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="V10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="Z10" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>515</v>
+        <v>126</v>
       </c>
       <c r="D11" s="8">
-        <v>268</v>
+        <v>59</v>
       </c>
       <c r="E11" s="8">
-        <v>247</v>
+        <v>67</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" s="8">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="K11" s="8">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="L11" s="8">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="M11" s="8">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="N11" s="8">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="O11" s="8">
-        <v>145</v>
+        <v>29</v>
       </c>
       <c r="P11" s="8">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="Q11" s="8">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="R11" s="9">
         <v>0</v>
       </c>
       <c r="S11" s="8">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="T11" s="8">
-        <v>265</v>
+        <v>59</v>
       </c>
       <c r="U11" s="8">
-        <v>169</v>
+        <v>45</v>
       </c>
       <c r="V11" s="8">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y11" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>720</v>
+        <v>164</v>
       </c>
       <c r="D12" s="8">
-        <v>309</v>
+        <v>76</v>
       </c>
       <c r="E12" s="8">
-        <v>411</v>
+        <v>88</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J12" s="8">
+        <v>0</v>
+      </c>
+      <c r="K12" s="8">
         <v>6</v>
       </c>
-      <c r="K12" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="L12" s="8">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="M12" s="8">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>218</v>
+        <v>51</v>
       </c>
       <c r="O12" s="8">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="P12" s="8">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="Q12" s="8">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>5</v>
       </c>
       <c r="T12" s="8">
-        <v>309</v>
+        <v>76</v>
       </c>
       <c r="U12" s="8">
-        <v>356</v>
+        <v>75</v>
       </c>
       <c r="V12" s="8">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1940</v>
+        <v>401</v>
       </c>
       <c r="D13" s="8">
-        <v>809</v>
+        <v>160</v>
       </c>
       <c r="E13" s="8">
-        <v>1131</v>
+        <v>241</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="J13" s="8">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="K13" s="8">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="L13" s="8">
-        <v>302</v>
+        <v>49</v>
       </c>
       <c r="M13" s="8">
-        <v>277</v>
+        <v>54</v>
       </c>
       <c r="N13" s="8">
-        <v>361</v>
+        <v>78</v>
       </c>
       <c r="O13" s="8">
-        <v>541</v>
+        <v>122</v>
       </c>
       <c r="P13" s="8">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="Q13" s="8">
-        <v>285</v>
+        <v>59</v>
       </c>
       <c r="R13" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S13" s="8">
-        <v>212</v>
+        <v>48</v>
       </c>
       <c r="T13" s="8">
-        <v>773</v>
+        <v>149</v>
       </c>
       <c r="U13" s="8">
-        <v>790</v>
+        <v>167</v>
       </c>
       <c r="V13" s="8">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y13" s="8">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="Z13" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D14" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="E14" s="8">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
+        <v>3</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>0</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
         <v>6</v>
       </c>
-      <c r="K14" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="O14" s="8">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="P14" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="T14" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="U14" s="8">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="D15" s="8">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E15" s="8">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M15" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="N15" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="O15" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P15" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Q15" s="8">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="T15" s="8">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="U15" s="8">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="V15" s="8">
         <v>0</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="D16" s="8">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E16" s="8">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K16" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="N16" s="8">
+        <v>0</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>6</v>
+      </c>
+      <c r="T16" s="8">
         <v>9</v>
       </c>
-      <c r="O16" s="8">
-[...16 lines deleted...]
-      </c>
       <c r="U16" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="V16" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="D17" s="8">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="E17" s="8">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
         <v>0</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="M17" s="8">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="N17" s="8">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="O17" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="T17" s="8">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="U17" s="8">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="V17" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="D18" s="8">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="E18" s="8">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K18" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M18" s="8">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="N18" s="8">
         <v>0</v>
       </c>
       <c r="O18" s="8">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="P18" s="8">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="Q18" s="8">
+        <v>6</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>4</v>
+      </c>
+      <c r="U18" s="8">
         <v>18</v>
       </c>
-      <c r="R18" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="V18" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>216</v>
+        <v>58</v>
       </c>
       <c r="D19" s="8">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="E19" s="8">
-        <v>141</v>
+        <v>39</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="L19" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="N19" s="8">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="O19" s="8">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q19" s="8">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="T19" s="8">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="U19" s="8">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="V19" s="8">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="D20" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="E20" s="8">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L20" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="O20" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="U20" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="V20" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="D21" s="8">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="E21" s="8">
-        <v>72</v>
+        <v>17</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="L21" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M21" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="N21" s="8">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="P21" s="8">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T21" s="8">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="U21" s="8">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="V21" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="D23" s="8">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E23" s="8">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
+        <v>3</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>6</v>
+      </c>
+      <c r="O23" s="8">
+        <v>8</v>
+      </c>
+      <c r="P23" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>9</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
         <v>11</v>
       </c>
-      <c r="M23" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U23" s="8">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="V23" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="8">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="8">
         <v>0</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="8">
         <v>0</v>
       </c>
       <c r="O24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
       <c r="R24" s="9">
         <v>0</v>
       </c>
       <c r="S24" s="8">
         <v>0</v>
       </c>
       <c r="T24" s="8">
         <v>0</v>
       </c>
       <c r="U24" s="8">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="V24" s="8">
         <v>0</v>
       </c>
       <c r="W24" s="8">
         <v>0</v>
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="D25" s="8">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E25" s="8">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="O25" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="P25" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="U25" s="8">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="D26" s="8">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
+        <v>3</v>
+      </c>
+      <c r="M26" s="8">
+        <v>9</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
+        <v>9</v>
+      </c>
+      <c r="P26" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
         <v>12</v>
       </c>
-      <c r="M26" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U26" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="V26" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z26" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="D27" s="8">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E27" s="8">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
         <v>5</v>
       </c>
-      <c r="M27" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="8">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="O27" s="8">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q27" s="8">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="U27" s="8">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="V27" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="7" t="s">
@@ -14535,287 +14959,2538 @@
         <v>0</v>
       </c>
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="C32" s="36"/>
+    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+      <c r="Z33" s="36"/>
+      <c r="AA33" s="36"/>
+      <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F64FB6A0-0A4C-43DD-AA4F-C26724094502}">
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="53"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y5" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z5" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>5406</v>
+      </c>
+      <c r="D7" s="2">
+        <v>2387</v>
+      </c>
+      <c r="E7" s="2">
+        <v>3019</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
+        <v>31</v>
+      </c>
+      <c r="J7" s="2">
+        <v>113</v>
+      </c>
+      <c r="K7" s="2">
+        <v>204</v>
+      </c>
+      <c r="L7" s="2">
+        <v>730</v>
+      </c>
+      <c r="M7" s="2">
+        <v>689</v>
+      </c>
+      <c r="N7" s="2">
+        <v>1247</v>
+      </c>
+      <c r="O7" s="2">
+        <v>1332</v>
+      </c>
+      <c r="P7" s="2">
+        <v>297</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>763</v>
+      </c>
+      <c r="R7" s="3">
+        <v>9</v>
+      </c>
+      <c r="S7" s="2">
+        <v>439</v>
+      </c>
+      <c r="T7" s="2">
+        <v>2311</v>
+      </c>
+      <c r="U7" s="2">
+        <v>2123</v>
+      </c>
+      <c r="V7" s="2">
+        <v>366</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
+        <v>35</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>90</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>33</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>11</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>269</v>
+      </c>
+      <c r="D8" s="8">
+        <v>142</v>
+      </c>
+      <c r="E8" s="8">
+        <v>127</v>
+      </c>
+      <c r="F8" s="8">
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>12</v>
+      </c>
+      <c r="K8" s="8">
+        <v>20</v>
+      </c>
+      <c r="L8" s="8">
+        <v>46</v>
+      </c>
+      <c r="M8" s="8">
+        <v>38</v>
+      </c>
+      <c r="N8" s="8">
+        <v>60</v>
+      </c>
+      <c r="O8" s="8">
+        <v>46</v>
+      </c>
+      <c r="P8" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>23</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>15</v>
+      </c>
+      <c r="T8" s="8">
+        <v>142</v>
+      </c>
+      <c r="U8" s="8">
+        <v>83</v>
+      </c>
+      <c r="V8" s="8">
+        <v>29</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>185</v>
+      </c>
+      <c r="D9" s="8">
+        <v>80</v>
+      </c>
+      <c r="E9" s="8">
+        <v>105</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>12</v>
+      </c>
+      <c r="K9" s="8">
+        <v>12</v>
+      </c>
+      <c r="L9" s="8">
+        <v>49</v>
+      </c>
+      <c r="M9" s="8">
+        <v>15</v>
+      </c>
+      <c r="N9" s="8">
+        <v>10</v>
+      </c>
+      <c r="O9" s="8">
+        <v>40</v>
+      </c>
+      <c r="P9" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>38</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>0</v>
+      </c>
+      <c r="T9" s="8">
+        <v>68</v>
+      </c>
+      <c r="U9" s="8">
+        <v>72</v>
+      </c>
+      <c r="V9" s="8">
+        <v>21</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>287</v>
+      </c>
+      <c r="D10" s="8">
+        <v>107</v>
+      </c>
+      <c r="E10" s="8">
+        <v>180</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3</v>
+      </c>
+      <c r="J10" s="8">
+        <v>12</v>
+      </c>
+      <c r="K10" s="8">
+        <v>24</v>
+      </c>
+      <c r="L10" s="8">
+        <v>20</v>
+      </c>
+      <c r="M10" s="8">
+        <v>33</v>
+      </c>
+      <c r="N10" s="8">
+        <v>75</v>
+      </c>
+      <c r="O10" s="8">
+        <v>59</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>61</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>37</v>
+      </c>
+      <c r="T10" s="8">
+        <v>107</v>
+      </c>
+      <c r="U10" s="8">
+        <v>104</v>
+      </c>
+      <c r="V10" s="8">
+        <v>24</v>
+      </c>
+      <c r="W10" s="8">
+        <v>0</v>
+      </c>
+      <c r="X10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>515</v>
+      </c>
+      <c r="D11" s="8">
+        <v>268</v>
+      </c>
+      <c r="E11" s="8">
+        <v>247</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <v>3</v>
+      </c>
+      <c r="K11" s="8">
+        <v>23</v>
+      </c>
+      <c r="L11" s="8">
+        <v>98</v>
+      </c>
+      <c r="M11" s="8">
+        <v>40</v>
+      </c>
+      <c r="N11" s="8">
+        <v>152</v>
+      </c>
+      <c r="O11" s="8">
+        <v>145</v>
+      </c>
+      <c r="P11" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>39</v>
+      </c>
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
+      <c r="S11" s="8">
+        <v>63</v>
+      </c>
+      <c r="T11" s="8">
+        <v>265</v>
+      </c>
+      <c r="U11" s="8">
+        <v>169</v>
+      </c>
+      <c r="V11" s="8">
+        <v>15</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>720</v>
+      </c>
+      <c r="D12" s="8">
+        <v>309</v>
+      </c>
+      <c r="E12" s="8">
+        <v>411</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0</v>
+      </c>
+      <c r="I12" s="8">
+        <v>14</v>
+      </c>
+      <c r="J12" s="8">
+        <v>6</v>
+      </c>
+      <c r="K12" s="8">
+        <v>36</v>
+      </c>
+      <c r="L12" s="8">
+        <v>62</v>
+      </c>
+      <c r="M12" s="8">
+        <v>82</v>
+      </c>
+      <c r="N12" s="8">
+        <v>218</v>
+      </c>
+      <c r="O12" s="8">
+        <v>202</v>
+      </c>
+      <c r="P12" s="8">
+        <v>23</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>77</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>5</v>
+      </c>
+      <c r="T12" s="8">
+        <v>309</v>
+      </c>
+      <c r="U12" s="8">
+        <v>356</v>
+      </c>
+      <c r="V12" s="8">
+        <v>24</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>26</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1940</v>
+      </c>
+      <c r="D13" s="8">
+        <v>809</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1131</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>14</v>
+      </c>
+      <c r="J13" s="8">
+        <v>40</v>
+      </c>
+      <c r="K13" s="8">
+        <v>14</v>
+      </c>
+      <c r="L13" s="8">
+        <v>302</v>
+      </c>
+      <c r="M13" s="8">
+        <v>277</v>
+      </c>
+      <c r="N13" s="8">
+        <v>361</v>
+      </c>
+      <c r="O13" s="8">
+        <v>541</v>
+      </c>
+      <c r="P13" s="8">
+        <v>106</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>285</v>
+      </c>
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
+      <c r="S13" s="8">
+        <v>212</v>
+      </c>
+      <c r="T13" s="8">
+        <v>773</v>
+      </c>
+      <c r="U13" s="8">
+        <v>790</v>
+      </c>
+      <c r="V13" s="8">
+        <v>115</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>24</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>57</v>
+      </c>
+      <c r="D14" s="8">
+        <v>36</v>
+      </c>
+      <c r="E14" s="8">
+        <v>21</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>6</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>9</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>12</v>
+      </c>
+      <c r="O14" s="8">
+        <v>9</v>
+      </c>
+      <c r="P14" s="8">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>12</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>9</v>
+      </c>
+      <c r="T14" s="8">
+        <v>30</v>
+      </c>
+      <c r="U14" s="8">
+        <v>12</v>
+      </c>
+      <c r="V14" s="8">
+        <v>0</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>117</v>
+      </c>
+      <c r="D15" s="8">
+        <v>57</v>
+      </c>
+      <c r="E15" s="8">
+        <v>60</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>2</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>2</v>
+      </c>
+      <c r="M15" s="8">
+        <v>21</v>
+      </c>
+      <c r="N15" s="8">
+        <v>41</v>
+      </c>
+      <c r="O15" s="8">
+        <v>6</v>
+      </c>
+      <c r="P15" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>33</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>12</v>
+      </c>
+      <c r="T15" s="8">
+        <v>57</v>
+      </c>
+      <c r="U15" s="8">
+        <v>48</v>
+      </c>
+      <c r="V15" s="8">
+        <v>0</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>101</v>
+      </c>
+      <c r="D16" s="8">
+        <v>45</v>
+      </c>
+      <c r="E16" s="8">
+        <v>56</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>12</v>
+      </c>
+      <c r="K16" s="8">
+        <v>12</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>33</v>
+      </c>
+      <c r="N16" s="8">
+        <v>9</v>
+      </c>
+      <c r="O16" s="8">
+        <v>11</v>
+      </c>
+      <c r="P16" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>24</v>
+      </c>
+      <c r="T16" s="8">
+        <v>45</v>
+      </c>
+      <c r="U16" s="8">
+        <v>17</v>
+      </c>
+      <c r="V16" s="8">
+        <v>15</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>170</v>
+      </c>
+      <c r="D17" s="8">
+        <v>97</v>
+      </c>
+      <c r="E17" s="8">
+        <v>73</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>45</v>
+      </c>
+      <c r="M17" s="8">
+        <v>15</v>
+      </c>
+      <c r="N17" s="8">
+        <v>52</v>
+      </c>
+      <c r="O17" s="8">
+        <v>13</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>45</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>9</v>
+      </c>
+      <c r="T17" s="8">
+        <v>95</v>
+      </c>
+      <c r="U17" s="8">
+        <v>52</v>
+      </c>
+      <c r="V17" s="8">
+        <v>12</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>145</v>
+      </c>
+      <c r="D18" s="8">
+        <v>45</v>
+      </c>
+      <c r="E18" s="8">
+        <v>100</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>8</v>
+      </c>
+      <c r="K18" s="8">
+        <v>12</v>
+      </c>
+      <c r="L18" s="8">
+        <v>5</v>
+      </c>
+      <c r="M18" s="8">
+        <v>19</v>
+      </c>
+      <c r="N18" s="8">
+        <v>0</v>
+      </c>
+      <c r="O18" s="8">
+        <v>51</v>
+      </c>
+      <c r="P18" s="8">
+        <v>32</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>18</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>45</v>
+      </c>
+      <c r="U18" s="8">
+        <v>80</v>
+      </c>
+      <c r="V18" s="8">
+        <v>8</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>216</v>
+      </c>
+      <c r="D19" s="8">
+        <v>75</v>
+      </c>
+      <c r="E19" s="8">
+        <v>141</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0</v>
+      </c>
+      <c r="K19" s="8">
+        <v>18</v>
+      </c>
+      <c r="L19" s="8">
+        <v>12</v>
+      </c>
+      <c r="M19" s="8">
+        <v>47</v>
+      </c>
+      <c r="N19" s="8">
+        <v>63</v>
+      </c>
+      <c r="O19" s="8">
+        <v>34</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>42</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>30</v>
+      </c>
+      <c r="T19" s="8">
+        <v>75</v>
+      </c>
+      <c r="U19" s="8">
+        <v>88</v>
+      </c>
+      <c r="V19" s="8">
+        <v>23</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>41</v>
+      </c>
+      <c r="D20" s="8">
+        <v>25</v>
+      </c>
+      <c r="E20" s="8">
+        <v>16</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>12</v>
+      </c>
+      <c r="L20" s="8">
+        <v>4</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>21</v>
+      </c>
+      <c r="O20" s="8">
+        <v>4</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>25</v>
+      </c>
+      <c r="U20" s="8">
+        <v>15</v>
+      </c>
+      <c r="V20" s="8">
+        <v>1</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
+        <v>144</v>
+      </c>
+      <c r="D21" s="8">
+        <v>72</v>
+      </c>
+      <c r="E21" s="8">
+        <v>72</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>21</v>
+      </c>
+      <c r="L21" s="8">
+        <v>12</v>
+      </c>
+      <c r="M21" s="8">
+        <v>21</v>
+      </c>
+      <c r="N21" s="8">
+        <v>45</v>
+      </c>
+      <c r="O21" s="8">
+        <v>27</v>
+      </c>
+      <c r="P21" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>3</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>3</v>
+      </c>
+      <c r="T21" s="8">
+        <v>72</v>
+      </c>
+      <c r="U21" s="8">
+        <v>45</v>
+      </c>
+      <c r="V21" s="8">
+        <v>24</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>24</v>
+      </c>
+      <c r="D22" s="8">
+        <v>0</v>
+      </c>
+      <c r="E22" s="8">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>0</v>
+      </c>
+      <c r="O22" s="8">
+        <v>12</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>12</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>12</v>
+      </c>
+      <c r="T22" s="8">
+        <v>0</v>
+      </c>
+      <c r="U22" s="8">
+        <v>12</v>
+      </c>
+      <c r="V22" s="8">
+        <v>0</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>150</v>
+      </c>
+      <c r="D23" s="8">
+        <v>70</v>
+      </c>
+      <c r="E23" s="8">
+        <v>80</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>11</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>54</v>
+      </c>
+      <c r="O23" s="8">
+        <v>40</v>
+      </c>
+      <c r="P23" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>40</v>
+      </c>
+      <c r="R23" s="9">
+        <v>9</v>
+      </c>
+      <c r="S23" s="8">
+        <v>8</v>
+      </c>
+      <c r="T23" s="8">
+        <v>61</v>
+      </c>
+      <c r="U23" s="8">
+        <v>65</v>
+      </c>
+      <c r="V23" s="8">
+        <v>7</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>7</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>7</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>0</v>
+      </c>
+      <c r="O24" s="8">
+        <v>7</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>0</v>
+      </c>
+      <c r="U24" s="8">
+        <v>7</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>106</v>
+      </c>
+      <c r="D25" s="8">
+        <v>59</v>
+      </c>
+      <c r="E25" s="8">
+        <v>47</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>36</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>18</v>
+      </c>
+      <c r="O25" s="8">
+        <v>24</v>
+      </c>
+      <c r="P25" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>23</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>59</v>
+      </c>
+      <c r="U25" s="8">
+        <v>47</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>126</v>
+      </c>
+      <c r="D26" s="8">
+        <v>53</v>
+      </c>
+      <c r="E26" s="8">
+        <v>73</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
+        <v>12</v>
+      </c>
+      <c r="M26" s="8">
+        <v>36</v>
+      </c>
+      <c r="N26" s="8">
+        <v>23</v>
+      </c>
+      <c r="O26" s="8">
+        <v>37</v>
+      </c>
+      <c r="P26" s="8">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
+        <v>45</v>
+      </c>
+      <c r="U26" s="8">
+        <v>25</v>
+      </c>
+      <c r="V26" s="8">
+        <v>36</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>8</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>86</v>
+      </c>
+      <c r="D27" s="8">
+        <v>38</v>
+      </c>
+      <c r="E27" s="8">
+        <v>48</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>5</v>
+      </c>
+      <c r="M27" s="8">
+        <v>12</v>
+      </c>
+      <c r="N27" s="8">
+        <v>33</v>
+      </c>
+      <c r="O27" s="8">
+        <v>24</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>12</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>38</v>
+      </c>
+      <c r="U27" s="8">
+        <v>36</v>
+      </c>
+      <c r="V27" s="8">
+        <v>12</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="S37" sqref="S37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>6427</v>
       </c>
       <c r="D7" s="2">
         <v>2836</v>
       </c>
       <c r="E7" s="2">
         <v>3591</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>18</v>
@@ -16766,282 +19441,282 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AB5:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="V37" sqref="V36:V37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>109</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>7640</v>
       </c>
       <c r="D7" s="2">
         <v>3413</v>
       </c>
       <c r="E7" s="2">
         <v>4227</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>11</v>
       </c>
       <c r="H7" s="2">
         <v>43</v>
@@ -18992,282 +21667,282 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AB5:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>8465</v>
       </c>
       <c r="D7" s="2">
         <v>3619</v>
       </c>
       <c r="E7" s="2">
         <v>4846</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>92</v>
@@ -21218,282 +23893,282 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>8597</v>
       </c>
       <c r="D7" s="2">
         <v>3649</v>
       </c>
       <c r="E7" s="2">
         <v>4948</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>18</v>
@@ -23441,282 +26116,282 @@
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AB5:AB6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>107</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>8745</v>
       </c>
       <c r="D7" s="2">
         <v>3574</v>
       </c>
       <c r="E7" s="2">
         <v>5171</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>11</v>
@@ -25664,282 +28339,2508 @@
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44F7CB42-B421-436E-B626-3886816B81BB}">
+  <dimension ref="A1:AB31"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C28" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33:XFD61"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="53"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="X5" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y5" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z5" s="58" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>1016</v>
+      </c>
+      <c r="D7" s="2">
+        <v>517</v>
+      </c>
+      <c r="E7" s="2">
+        <v>499</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>5</v>
+      </c>
+      <c r="I7" s="2">
+        <v>7</v>
+      </c>
+      <c r="J7" s="2">
+        <v>27</v>
+      </c>
+      <c r="K7" s="2">
+        <v>24</v>
+      </c>
+      <c r="L7" s="2">
+        <v>151</v>
+      </c>
+      <c r="M7" s="2">
+        <v>128</v>
+      </c>
+      <c r="N7" s="2">
+        <v>229</v>
+      </c>
+      <c r="O7" s="2">
+        <v>224</v>
+      </c>
+      <c r="P7" s="2">
+        <v>105</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>116</v>
+      </c>
+      <c r="R7" s="3">
+        <v>6</v>
+      </c>
+      <c r="S7" s="2">
+        <v>82</v>
+      </c>
+      <c r="T7" s="2">
+        <v>494</v>
+      </c>
+      <c r="U7" s="2">
+        <v>371</v>
+      </c>
+      <c r="V7" s="2">
+        <v>32</v>
+      </c>
+      <c r="W7" s="2">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>3</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>67</v>
+      </c>
+      <c r="D8" s="8">
+        <v>36</v>
+      </c>
+      <c r="E8" s="8">
+        <v>31</v>
+      </c>
+      <c r="F8" s="8">
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>3</v>
+      </c>
+      <c r="J8" s="8">
+        <v>0</v>
+      </c>
+      <c r="K8" s="8">
+        <v>0</v>
+      </c>
+      <c r="L8" s="8">
+        <v>8</v>
+      </c>
+      <c r="M8" s="8">
+        <v>15</v>
+      </c>
+      <c r="N8" s="8">
+        <v>13</v>
+      </c>
+      <c r="O8" s="8">
+        <v>6</v>
+      </c>
+      <c r="P8" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>7</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>3</v>
+      </c>
+      <c r="T8" s="8">
+        <v>34</v>
+      </c>
+      <c r="U8" s="8">
+        <v>25</v>
+      </c>
+      <c r="V8" s="8">
+        <v>3</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>44</v>
+      </c>
+      <c r="D9" s="8">
+        <v>20</v>
+      </c>
+      <c r="E9" s="8">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>4</v>
+      </c>
+      <c r="M9" s="8">
+        <v>6</v>
+      </c>
+      <c r="N9" s="8">
+        <v>9</v>
+      </c>
+      <c r="O9" s="8">
+        <v>15</v>
+      </c>
+      <c r="P9" s="8">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>0</v>
+      </c>
+      <c r="T9" s="8">
+        <v>20</v>
+      </c>
+      <c r="U9" s="8">
+        <v>18</v>
+      </c>
+      <c r="V9" s="8">
+        <v>6</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>50</v>
+      </c>
+      <c r="D10" s="8">
+        <v>26</v>
+      </c>
+      <c r="E10" s="8">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3</v>
+      </c>
+      <c r="J10" s="8">
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <v>3</v>
+      </c>
+      <c r="L10" s="8">
+        <v>17</v>
+      </c>
+      <c r="M10" s="8">
+        <v>12</v>
+      </c>
+      <c r="N10" s="8">
+        <v>9</v>
+      </c>
+      <c r="O10" s="8">
+        <v>6</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>3</v>
+      </c>
+      <c r="T10" s="8">
+        <v>26</v>
+      </c>
+      <c r="U10" s="8">
+        <v>15</v>
+      </c>
+      <c r="V10" s="8">
+        <v>3</v>
+      </c>
+      <c r="W10" s="8">
+        <v>0</v>
+      </c>
+      <c r="X10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>118</v>
+      </c>
+      <c r="D11" s="8">
+        <v>72</v>
+      </c>
+      <c r="E11" s="8">
+        <v>46</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3</v>
+      </c>
+      <c r="I11" s="8">
+        <v>1</v>
+      </c>
+      <c r="J11" s="8">
+        <v>3</v>
+      </c>
+      <c r="K11" s="8">
+        <v>3</v>
+      </c>
+      <c r="L11" s="8">
+        <v>21</v>
+      </c>
+      <c r="M11" s="8">
+        <v>11</v>
+      </c>
+      <c r="N11" s="8">
+        <v>33</v>
+      </c>
+      <c r="O11" s="8">
+        <v>25</v>
+      </c>
+      <c r="P11" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>6</v>
+      </c>
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
+      <c r="S11" s="8">
+        <v>15</v>
+      </c>
+      <c r="T11" s="8">
+        <v>69</v>
+      </c>
+      <c r="U11" s="8">
+        <v>30</v>
+      </c>
+      <c r="V11" s="8">
+        <v>0</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>163</v>
+      </c>
+      <c r="D12" s="8">
+        <v>77</v>
+      </c>
+      <c r="E12" s="8">
+        <v>86</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>2</v>
+      </c>
+      <c r="I12" s="8">
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <v>3</v>
+      </c>
+      <c r="K12" s="8">
+        <v>0</v>
+      </c>
+      <c r="L12" s="8">
+        <v>18</v>
+      </c>
+      <c r="M12" s="8">
+        <v>15</v>
+      </c>
+      <c r="N12" s="8">
+        <v>39</v>
+      </c>
+      <c r="O12" s="8">
+        <v>53</v>
+      </c>
+      <c r="P12" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>18</v>
+      </c>
+      <c r="R12" s="9">
+        <v>3</v>
+      </c>
+      <c r="S12" s="8">
+        <v>11</v>
+      </c>
+      <c r="T12" s="8">
+        <v>72</v>
+      </c>
+      <c r="U12" s="8">
+        <v>75</v>
+      </c>
+      <c r="V12" s="8">
+        <v>0</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>279</v>
+      </c>
+      <c r="D13" s="8">
+        <v>123</v>
+      </c>
+      <c r="E13" s="8">
+        <v>156</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
+        <v>0</v>
+      </c>
+      <c r="J13" s="8">
+        <v>3</v>
+      </c>
+      <c r="K13" s="8">
+        <v>6</v>
+      </c>
+      <c r="L13" s="8">
+        <v>34</v>
+      </c>
+      <c r="M13" s="8">
+        <v>32</v>
+      </c>
+      <c r="N13" s="8">
+        <v>56</v>
+      </c>
+      <c r="O13" s="8">
+        <v>77</v>
+      </c>
+      <c r="P13" s="8">
+        <v>30</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>41</v>
+      </c>
+      <c r="R13" s="9">
+        <v>3</v>
+      </c>
+      <c r="S13" s="8">
+        <v>20</v>
+      </c>
+      <c r="T13" s="8">
+        <v>117</v>
+      </c>
+      <c r="U13" s="8">
+        <v>124</v>
+      </c>
+      <c r="V13" s="8">
+        <v>9</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>27</v>
+      </c>
+      <c r="D14" s="8">
+        <v>12</v>
+      </c>
+      <c r="E14" s="8">
+        <v>15</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>3</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>0</v>
+      </c>
+      <c r="M14" s="8">
+        <v>0</v>
+      </c>
+      <c r="N14" s="8">
+        <v>6</v>
+      </c>
+      <c r="O14" s="8">
+        <v>6</v>
+      </c>
+      <c r="P14" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>9</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>6</v>
+      </c>
+      <c r="T14" s="8">
+        <v>9</v>
+      </c>
+      <c r="U14" s="8">
+        <v>9</v>
+      </c>
+      <c r="V14" s="8">
+        <v>0</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>26</v>
+      </c>
+      <c r="D15" s="8">
+        <v>16</v>
+      </c>
+      <c r="E15" s="8">
+        <v>10</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>6</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>5</v>
+      </c>
+      <c r="M15" s="8">
+        <v>2</v>
+      </c>
+      <c r="N15" s="8">
+        <v>0</v>
+      </c>
+      <c r="O15" s="8">
+        <v>1</v>
+      </c>
+      <c r="P15" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>7</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>2</v>
+      </c>
+      <c r="T15" s="8">
+        <v>14</v>
+      </c>
+      <c r="U15" s="8">
+        <v>7</v>
+      </c>
+      <c r="V15" s="8">
+        <v>0</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>18</v>
+      </c>
+      <c r="D16" s="8">
+        <v>9</v>
+      </c>
+      <c r="E16" s="8">
+        <v>9</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8">
+        <v>3</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>6</v>
+      </c>
+      <c r="N16" s="8">
+        <v>3</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>6</v>
+      </c>
+      <c r="T16" s="8">
+        <v>9</v>
+      </c>
+      <c r="U16" s="8">
+        <v>3</v>
+      </c>
+      <c r="V16" s="8">
+        <v>0</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>58</v>
+      </c>
+      <c r="D17" s="8">
+        <v>32</v>
+      </c>
+      <c r="E17" s="8">
+        <v>26</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
+        <v>12</v>
+      </c>
+      <c r="M17" s="8">
+        <v>4</v>
+      </c>
+      <c r="N17" s="8">
+        <v>20</v>
+      </c>
+      <c r="O17" s="8">
+        <v>15</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>7</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>7</v>
+      </c>
+      <c r="T17" s="8">
+        <v>32</v>
+      </c>
+      <c r="U17" s="8">
+        <v>16</v>
+      </c>
+      <c r="V17" s="8">
+        <v>3</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>18</v>
+      </c>
+      <c r="D18" s="8">
+        <v>6</v>
+      </c>
+      <c r="E18" s="8">
+        <v>12</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>3</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8">
+        <v>6</v>
+      </c>
+      <c r="N18" s="8">
+        <v>0</v>
+      </c>
+      <c r="O18" s="8">
+        <v>3</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>3</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8">
+        <v>6</v>
+      </c>
+      <c r="U18" s="8">
+        <v>9</v>
+      </c>
+      <c r="V18" s="8">
+        <v>0</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>62</v>
+      </c>
+      <c r="D19" s="8">
+        <v>29</v>
+      </c>
+      <c r="E19" s="8">
+        <v>33</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>3</v>
+      </c>
+      <c r="K19" s="8">
+        <v>6</v>
+      </c>
+      <c r="L19" s="8">
+        <v>9</v>
+      </c>
+      <c r="M19" s="8">
+        <v>12</v>
+      </c>
+      <c r="N19" s="8">
+        <v>14</v>
+      </c>
+      <c r="O19" s="8">
+        <v>3</v>
+      </c>
+      <c r="P19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>12</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>9</v>
+      </c>
+      <c r="T19" s="8">
+        <v>29</v>
+      </c>
+      <c r="U19" s="8">
+        <v>16</v>
+      </c>
+      <c r="V19" s="8">
+        <v>5</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>14</v>
+      </c>
+      <c r="D20" s="8">
+        <v>14</v>
+      </c>
+      <c r="E20" s="8">
+        <v>0</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
+        <v>5</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>6</v>
+      </c>
+      <c r="O20" s="8">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0</v>
+      </c>
+      <c r="T20" s="8">
+        <v>12</v>
+      </c>
+      <c r="U20" s="8">
+        <v>0</v>
+      </c>
+      <c r="V20" s="8">
+        <v>0</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
+        <v>6</v>
+      </c>
+      <c r="D21" s="8">
+        <v>3</v>
+      </c>
+      <c r="E21" s="8">
+        <v>3</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="8">
+        <v>3</v>
+      </c>
+      <c r="M21" s="8">
+        <v>3</v>
+      </c>
+      <c r="N21" s="8">
+        <v>0</v>
+      </c>
+      <c r="O21" s="8">
+        <v>0</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>0</v>
+      </c>
+      <c r="T21" s="8">
+        <v>3</v>
+      </c>
+      <c r="U21" s="8">
+        <v>3</v>
+      </c>
+      <c r="V21" s="8">
+        <v>0</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>2</v>
+      </c>
+      <c r="D22" s="8">
+        <v>0</v>
+      </c>
+      <c r="E22" s="8">
+        <v>2</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>0</v>
+      </c>
+      <c r="O22" s="8">
+        <v>2</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>0</v>
+      </c>
+      <c r="T22" s="8">
+        <v>0</v>
+      </c>
+      <c r="U22" s="8">
+        <v>2</v>
+      </c>
+      <c r="V22" s="8">
+        <v>0</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>24</v>
+      </c>
+      <c r="D23" s="8">
+        <v>15</v>
+      </c>
+      <c r="E23" s="8">
+        <v>9</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8">
+        <v>3</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>9</v>
+      </c>
+      <c r="O23" s="8">
+        <v>6</v>
+      </c>
+      <c r="P23" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>3</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
+        <v>15</v>
+      </c>
+      <c r="U23" s="8">
+        <v>6</v>
+      </c>
+      <c r="V23" s="8">
+        <v>3</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>0</v>
+      </c>
+      <c r="O24" s="8">
+        <v>0</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>0</v>
+      </c>
+      <c r="T24" s="8">
+        <v>0</v>
+      </c>
+      <c r="U24" s="8">
+        <v>0</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>13</v>
+      </c>
+      <c r="D25" s="8">
+        <v>9</v>
+      </c>
+      <c r="E25" s="8">
+        <v>4</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>9</v>
+      </c>
+      <c r="M25" s="8">
+        <v>1</v>
+      </c>
+      <c r="N25" s="8">
+        <v>0</v>
+      </c>
+      <c r="O25" s="8">
+        <v>3</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>9</v>
+      </c>
+      <c r="U25" s="8">
+        <v>4</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>15</v>
+      </c>
+      <c r="D26" s="8">
+        <v>9</v>
+      </c>
+      <c r="E26" s="8">
+        <v>6</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>3</v>
+      </c>
+      <c r="L26" s="8">
+        <v>3</v>
+      </c>
+      <c r="M26" s="8">
+        <v>0</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
+        <v>3</v>
+      </c>
+      <c r="P26" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
+        <v>9</v>
+      </c>
+      <c r="U26" s="8">
+        <v>6</v>
+      </c>
+      <c r="V26" s="8">
+        <v>0</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>12</v>
+      </c>
+      <c r="D27" s="8">
+        <v>9</v>
+      </c>
+      <c r="E27" s="8">
+        <v>3</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>3</v>
+      </c>
+      <c r="N27" s="8">
+        <v>9</v>
+      </c>
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>9</v>
+      </c>
+      <c r="U27" s="8">
+        <v>3</v>
+      </c>
+      <c r="V27" s="8">
+        <v>0</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:AB36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA4" sqref="AA4:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>9360</v>
       </c>
       <c r="D7" s="2">
         <v>3539</v>
       </c>
       <c r="E7" s="2">
         <v>5821</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>4</v>
@@ -27890,285 +32791,2508 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="8:8" ht="15" x14ac:dyDescent="0.25">
       <c r="H36" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="AA4:AB4"/>
-[...9 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AB33"/>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C33" sqref="C33"/>
+      <selection activeCell="U37" sqref="U37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
-        <v>138</v>
+      <c r="A2" s="37" t="s">
+        <v>108</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
+      <c r="S5" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="W5" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="X5" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z5" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB5" s="71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
+    </row>
+    <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2">
+        <v>9448</v>
+      </c>
+      <c r="D7" s="2">
+        <v>3672</v>
+      </c>
+      <c r="E7" s="2">
+        <v>5776</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>25</v>
+      </c>
+      <c r="I7" s="2">
+        <v>43</v>
+      </c>
+      <c r="J7" s="2">
+        <v>267</v>
+      </c>
+      <c r="K7" s="2">
+        <v>579</v>
+      </c>
+      <c r="L7" s="2">
+        <v>1282</v>
+      </c>
+      <c r="M7" s="2">
+        <v>1846</v>
+      </c>
+      <c r="N7" s="2">
+        <v>1690</v>
+      </c>
+      <c r="O7" s="2">
+        <v>2203</v>
+      </c>
+      <c r="P7" s="2">
+        <v>408</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>1105</v>
+      </c>
+      <c r="R7" s="3">
+        <v>2</v>
+      </c>
+      <c r="S7" s="2">
+        <v>1179</v>
+      </c>
+      <c r="T7" s="2">
+        <v>3527</v>
+      </c>
+      <c r="U7" s="2">
+        <v>3358</v>
+      </c>
+      <c r="V7" s="2">
+        <v>1003</v>
+      </c>
+      <c r="W7" s="2">
+        <v>36</v>
+      </c>
+      <c r="X7" s="2">
+        <v>107</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>236</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>26</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="8">
+        <v>1071</v>
+      </c>
+      <c r="D8" s="8">
+        <v>350</v>
+      </c>
+      <c r="E8" s="8">
+        <v>721</v>
+      </c>
+      <c r="F8" s="8">
+        <v>0</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>9</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>39</v>
+      </c>
+      <c r="K8" s="8">
+        <v>90</v>
+      </c>
+      <c r="L8" s="8">
+        <v>91</v>
+      </c>
+      <c r="M8" s="8">
+        <v>230</v>
+      </c>
+      <c r="N8" s="8">
+        <v>151</v>
+      </c>
+      <c r="O8" s="8">
+        <v>285</v>
+      </c>
+      <c r="P8" s="8">
+        <v>60</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>116</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>103</v>
+      </c>
+      <c r="T8" s="8">
+        <v>341</v>
+      </c>
+      <c r="U8" s="8">
+        <v>485</v>
+      </c>
+      <c r="V8" s="8">
+        <v>133</v>
+      </c>
+      <c r="W8" s="8">
+        <v>0</v>
+      </c>
+      <c r="X8" s="8">
+        <v>9</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>561</v>
+      </c>
+      <c r="D9" s="8">
+        <v>257</v>
+      </c>
+      <c r="E9" s="8">
+        <v>304</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>12</v>
+      </c>
+      <c r="J9" s="8">
+        <v>22</v>
+      </c>
+      <c r="K9" s="8">
+        <v>23</v>
+      </c>
+      <c r="L9" s="8">
+        <v>57</v>
+      </c>
+      <c r="M9" s="8">
+        <v>92</v>
+      </c>
+      <c r="N9" s="8">
+        <v>101</v>
+      </c>
+      <c r="O9" s="8">
+        <v>117</v>
+      </c>
+      <c r="P9" s="8">
+        <v>77</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>60</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>74</v>
+      </c>
+      <c r="T9" s="8">
+        <v>257</v>
+      </c>
+      <c r="U9" s="8">
+        <v>163</v>
+      </c>
+      <c r="V9" s="8">
+        <v>25</v>
+      </c>
+      <c r="W9" s="8">
+        <v>0</v>
+      </c>
+      <c r="X9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>42</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8">
+        <v>575</v>
+      </c>
+      <c r="D10" s="8">
+        <v>155</v>
+      </c>
+      <c r="E10" s="8">
+        <v>420</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>4</v>
+      </c>
+      <c r="I10" s="8">
+        <v>0</v>
+      </c>
+      <c r="J10" s="8">
+        <v>12</v>
+      </c>
+      <c r="K10" s="8">
+        <v>41</v>
+      </c>
+      <c r="L10" s="8">
+        <v>59</v>
+      </c>
+      <c r="M10" s="8">
+        <v>100</v>
+      </c>
+      <c r="N10" s="8">
+        <v>74</v>
+      </c>
+      <c r="O10" s="8">
+        <v>209</v>
+      </c>
+      <c r="P10" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>70</v>
+      </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+      <c r="S10" s="8">
+        <v>191</v>
+      </c>
+      <c r="T10" s="8">
+        <v>140</v>
+      </c>
+      <c r="U10" s="8">
+        <v>180</v>
+      </c>
+      <c r="V10" s="8">
+        <v>37</v>
+      </c>
+      <c r="W10" s="8">
+        <v>11</v>
+      </c>
+      <c r="X10" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>1112</v>
+      </c>
+      <c r="D11" s="8">
+        <v>407</v>
+      </c>
+      <c r="E11" s="8">
+        <v>705</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <v>18</v>
+      </c>
+      <c r="J11" s="8">
+        <v>42</v>
+      </c>
+      <c r="K11" s="8">
+        <v>72</v>
+      </c>
+      <c r="L11" s="8">
+        <v>156</v>
+      </c>
+      <c r="M11" s="8">
+        <v>164</v>
+      </c>
+      <c r="N11" s="8">
+        <v>172</v>
+      </c>
+      <c r="O11" s="8">
+        <v>292</v>
+      </c>
+      <c r="P11" s="8">
+        <v>37</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>159</v>
+      </c>
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
+      <c r="S11" s="8">
+        <v>94</v>
+      </c>
+      <c r="T11" s="8">
+        <v>376</v>
+      </c>
+      <c r="U11" s="8">
+        <v>419</v>
+      </c>
+      <c r="V11" s="8">
+        <v>136</v>
+      </c>
+      <c r="W11" s="8">
+        <v>0</v>
+      </c>
+      <c r="X11" s="8">
+        <v>31</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>56</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1074</v>
+      </c>
+      <c r="D12" s="8">
+        <v>482</v>
+      </c>
+      <c r="E12" s="8">
+        <v>592</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0</v>
+      </c>
+      <c r="I12" s="8">
+        <v>6</v>
+      </c>
+      <c r="J12" s="8">
+        <v>3</v>
+      </c>
+      <c r="K12" s="8">
+        <v>53</v>
+      </c>
+      <c r="L12" s="8">
+        <v>188</v>
+      </c>
+      <c r="M12" s="8">
+        <v>179</v>
+      </c>
+      <c r="N12" s="8">
+        <v>221</v>
+      </c>
+      <c r="O12" s="8">
+        <v>229</v>
+      </c>
+      <c r="P12" s="8">
+        <v>70</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>125</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>113</v>
+      </c>
+      <c r="T12" s="8">
+        <v>456</v>
+      </c>
+      <c r="U12" s="8">
+        <v>367</v>
+      </c>
+      <c r="V12" s="8">
+        <v>91</v>
+      </c>
+      <c r="W12" s="8">
+        <v>25</v>
+      </c>
+      <c r="X12" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>21</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="8">
+        <v>2476</v>
+      </c>
+      <c r="D13" s="8">
+        <v>930</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1546</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>1</v>
+      </c>
+      <c r="I13" s="8">
+        <v>2</v>
+      </c>
+      <c r="J13" s="8">
+        <v>97</v>
+      </c>
+      <c r="K13" s="8">
+        <v>119</v>
+      </c>
+      <c r="L13" s="8">
+        <v>324</v>
+      </c>
+      <c r="M13" s="8">
+        <v>626</v>
+      </c>
+      <c r="N13" s="8">
+        <v>468</v>
+      </c>
+      <c r="O13" s="8">
+        <v>531</v>
+      </c>
+      <c r="P13" s="8">
+        <v>40</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>268</v>
+      </c>
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
+      <c r="S13" s="8">
+        <v>349</v>
+      </c>
+      <c r="T13" s="8">
+        <v>918</v>
+      </c>
+      <c r="U13" s="8">
+        <v>976</v>
+      </c>
+      <c r="V13" s="8">
+        <v>170</v>
+      </c>
+      <c r="W13" s="8">
+        <v>0</v>
+      </c>
+      <c r="X13" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>51</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="8">
+        <v>100</v>
+      </c>
+      <c r="D14" s="8">
+        <v>67</v>
+      </c>
+      <c r="E14" s="8">
+        <v>33</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>2</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>12</v>
+      </c>
+      <c r="M14" s="8">
+        <v>9</v>
+      </c>
+      <c r="N14" s="8">
+        <v>53</v>
+      </c>
+      <c r="O14" s="8">
+        <v>24</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
+        <v>0</v>
+      </c>
+      <c r="T14" s="8">
+        <v>67</v>
+      </c>
+      <c r="U14" s="8">
+        <v>21</v>
+      </c>
+      <c r="V14" s="8">
+        <v>12</v>
+      </c>
+      <c r="W14" s="8">
+        <v>0</v>
+      </c>
+      <c r="X14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8">
+        <v>35</v>
+      </c>
+      <c r="D15" s="8">
+        <v>9</v>
+      </c>
+      <c r="E15" s="8">
+        <v>26</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>1</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>3</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>5</v>
+      </c>
+      <c r="M15" s="8">
+        <v>13</v>
+      </c>
+      <c r="N15" s="8">
+        <v>0</v>
+      </c>
+      <c r="O15" s="8">
+        <v>13</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>0</v>
+      </c>
+      <c r="T15" s="8">
+        <v>5</v>
+      </c>
+      <c r="U15" s="8">
+        <v>19</v>
+      </c>
+      <c r="V15" s="8">
+        <v>7</v>
+      </c>
+      <c r="W15" s="8">
+        <v>0</v>
+      </c>
+      <c r="X15" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="8">
+        <v>144</v>
+      </c>
+      <c r="D16" s="8">
+        <v>54</v>
+      </c>
+      <c r="E16" s="8">
+        <v>90</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>0</v>
+      </c>
+      <c r="K16" s="8">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>15</v>
+      </c>
+      <c r="N16" s="8">
+        <v>52</v>
+      </c>
+      <c r="O16" s="8">
+        <v>40</v>
+      </c>
+      <c r="P16" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>35</v>
+      </c>
+      <c r="R16" s="9">
+        <v>2</v>
+      </c>
+      <c r="S16" s="8">
+        <v>12</v>
+      </c>
+      <c r="T16" s="8">
+        <v>52</v>
+      </c>
+      <c r="U16" s="8">
+        <v>50</v>
+      </c>
+      <c r="V16" s="8">
+        <v>28</v>
+      </c>
+      <c r="W16" s="8">
+        <v>0</v>
+      </c>
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8">
+        <v>351</v>
+      </c>
+      <c r="D17" s="8">
+        <v>161</v>
+      </c>
+      <c r="E17" s="8">
+        <v>190</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <v>0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>8</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>2</v>
+      </c>
+      <c r="K17" s="8">
+        <v>36</v>
+      </c>
+      <c r="L17" s="8">
+        <v>100</v>
+      </c>
+      <c r="M17" s="8">
+        <v>78</v>
+      </c>
+      <c r="N17" s="8">
+        <v>39</v>
+      </c>
+      <c r="O17" s="8">
+        <v>68</v>
+      </c>
+      <c r="P17" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>8</v>
+      </c>
+      <c r="R17" s="9">
+        <v>0</v>
+      </c>
+      <c r="S17" s="8">
+        <v>8</v>
+      </c>
+      <c r="T17" s="8">
+        <v>153</v>
+      </c>
+      <c r="U17" s="8">
+        <v>133</v>
+      </c>
+      <c r="V17" s="8">
+        <v>46</v>
+      </c>
+      <c r="W17" s="8">
+        <v>0</v>
+      </c>
+      <c r="X17" s="8">
+        <v>8</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="8">
+        <v>465</v>
+      </c>
+      <c r="D18" s="8">
+        <v>185</v>
+      </c>
+      <c r="E18" s="8">
+        <v>280</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>24</v>
+      </c>
+      <c r="K18" s="8">
+        <v>32</v>
+      </c>
+      <c r="L18" s="8">
+        <v>69</v>
+      </c>
+      <c r="M18" s="8">
+        <v>89</v>
+      </c>
+      <c r="N18" s="8">
+        <v>92</v>
+      </c>
+      <c r="O18" s="8">
+        <v>93</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>66</v>
+      </c>
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8">
+        <v>58</v>
+      </c>
+      <c r="T18" s="8">
+        <v>173</v>
+      </c>
+      <c r="U18" s="8">
+        <v>140</v>
+      </c>
+      <c r="V18" s="8">
+        <v>62</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>20</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>170</v>
+      </c>
+      <c r="D19" s="8">
+        <v>75</v>
+      </c>
+      <c r="E19" s="8">
+        <v>95</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>2</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0</v>
+      </c>
+      <c r="K19" s="8">
+        <v>42</v>
+      </c>
+      <c r="L19" s="8">
+        <v>36</v>
+      </c>
+      <c r="M19" s="8">
+        <v>38</v>
+      </c>
+      <c r="N19" s="8">
+        <v>27</v>
+      </c>
+      <c r="O19" s="8">
+        <v>12</v>
+      </c>
+      <c r="P19" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>1</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>0</v>
+      </c>
+      <c r="T19" s="8">
+        <v>75</v>
+      </c>
+      <c r="U19" s="8">
+        <v>33</v>
+      </c>
+      <c r="V19" s="8">
+        <v>60</v>
+      </c>
+      <c r="W19" s="8">
+        <v>0</v>
+      </c>
+      <c r="X19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="8">
+        <v>237</v>
+      </c>
+      <c r="D20" s="8">
+        <v>141</v>
+      </c>
+      <c r="E20" s="8">
+        <v>96</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>6</v>
+      </c>
+      <c r="K20" s="8">
+        <v>5</v>
+      </c>
+      <c r="L20" s="8">
+        <v>40</v>
+      </c>
+      <c r="M20" s="8">
+        <v>43</v>
+      </c>
+      <c r="N20" s="8">
+        <v>77</v>
+      </c>
+      <c r="O20" s="8">
+        <v>24</v>
+      </c>
+      <c r="P20" s="8">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>24</v>
+      </c>
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+      <c r="S20" s="8">
+        <v>4</v>
+      </c>
+      <c r="T20" s="8">
+        <v>127</v>
+      </c>
+      <c r="U20" s="8">
+        <v>68</v>
+      </c>
+      <c r="V20" s="8">
+        <v>19</v>
+      </c>
+      <c r="W20" s="8">
+        <v>0</v>
+      </c>
+      <c r="X20" s="8">
+        <v>14</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="8">
+        <v>150</v>
+      </c>
+      <c r="D21" s="8">
+        <v>74</v>
+      </c>
+      <c r="E21" s="8">
+        <v>76</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>24</v>
+      </c>
+      <c r="L21" s="8">
+        <v>27</v>
+      </c>
+      <c r="M21" s="8">
+        <v>20</v>
+      </c>
+      <c r="N21" s="8">
+        <v>23</v>
+      </c>
+      <c r="O21" s="8">
+        <v>16</v>
+      </c>
+      <c r="P21" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>16</v>
+      </c>
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+      <c r="S21" s="8">
+        <v>12</v>
+      </c>
+      <c r="T21" s="8">
+        <v>74</v>
+      </c>
+      <c r="U21" s="8">
+        <v>17</v>
+      </c>
+      <c r="V21" s="8">
+        <v>35</v>
+      </c>
+      <c r="W21" s="8">
+        <v>0</v>
+      </c>
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="8">
+        <v>114</v>
+      </c>
+      <c r="D22" s="8">
+        <v>51</v>
+      </c>
+      <c r="E22" s="8">
+        <v>63</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
+      <c r="I22" s="8">
+        <v>0</v>
+      </c>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>30</v>
+      </c>
+      <c r="M22" s="8">
+        <v>12</v>
+      </c>
+      <c r="N22" s="8">
+        <v>10</v>
+      </c>
+      <c r="O22" s="8">
+        <v>32</v>
+      </c>
+      <c r="P22" s="8">
+        <v>11</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>19</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="8">
+        <v>19</v>
+      </c>
+      <c r="T22" s="8">
+        <v>51</v>
+      </c>
+      <c r="U22" s="8">
+        <v>36</v>
+      </c>
+      <c r="V22" s="8">
+        <v>8</v>
+      </c>
+      <c r="W22" s="8">
+        <v>0</v>
+      </c>
+      <c r="X22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8">
+        <v>377</v>
+      </c>
+      <c r="D23" s="8">
+        <v>95</v>
+      </c>
+      <c r="E23" s="8">
+        <v>282</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8">
+        <v>3</v>
+      </c>
+      <c r="J23" s="8">
+        <v>3</v>
+      </c>
+      <c r="K23" s="8">
+        <v>21</v>
+      </c>
+      <c r="L23" s="8">
+        <v>15</v>
+      </c>
+      <c r="M23" s="8">
+        <v>48</v>
+      </c>
+      <c r="N23" s="8">
+        <v>53</v>
+      </c>
+      <c r="O23" s="8">
+        <v>116</v>
+      </c>
+      <c r="P23" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>94</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>116</v>
+      </c>
+      <c r="T23" s="8">
+        <v>95</v>
+      </c>
+      <c r="U23" s="8">
+        <v>110</v>
+      </c>
+      <c r="V23" s="8">
+        <v>44</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>24</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="8">
+        <v>21</v>
+      </c>
+      <c r="D24" s="8">
+        <v>12</v>
+      </c>
+      <c r="E24" s="8">
+        <v>9</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
+      <c r="I24" s="8">
+        <v>0</v>
+      </c>
+      <c r="J24" s="8">
+        <v>0</v>
+      </c>
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="8">
+        <v>0</v>
+      </c>
+      <c r="N24" s="8">
+        <v>12</v>
+      </c>
+      <c r="O24" s="8">
+        <v>9</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>0</v>
+      </c>
+      <c r="S24" s="8">
+        <v>9</v>
+      </c>
+      <c r="T24" s="8">
+        <v>12</v>
+      </c>
+      <c r="U24" s="8">
+        <v>0</v>
+      </c>
+      <c r="V24" s="8">
+        <v>0</v>
+      </c>
+      <c r="W24" s="8">
+        <v>0</v>
+      </c>
+      <c r="X24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="8">
+        <v>122</v>
+      </c>
+      <c r="D25" s="8">
+        <v>50</v>
+      </c>
+      <c r="E25" s="8">
+        <v>72</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0</v>
+      </c>
+      <c r="I25" s="8">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="8">
+        <v>26</v>
+      </c>
+      <c r="M25" s="8">
+        <v>24</v>
+      </c>
+      <c r="N25" s="8">
+        <v>12</v>
+      </c>
+      <c r="O25" s="8">
+        <v>41</v>
+      </c>
+      <c r="P25" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>7</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>7</v>
+      </c>
+      <c r="T25" s="8">
+        <v>38</v>
+      </c>
+      <c r="U25" s="8">
+        <v>58</v>
+      </c>
+      <c r="V25" s="8">
+        <v>7</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8">
+        <v>79</v>
+      </c>
+      <c r="D26" s="8">
+        <v>18</v>
+      </c>
+      <c r="E26" s="8">
+        <v>61</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>1</v>
+      </c>
+      <c r="K26" s="8">
+        <v>12</v>
+      </c>
+      <c r="L26" s="8">
+        <v>12</v>
+      </c>
+      <c r="M26" s="8">
+        <v>5</v>
+      </c>
+      <c r="N26" s="8">
+        <v>5</v>
+      </c>
+      <c r="O26" s="8">
+        <v>28</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>16</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>10</v>
+      </c>
+      <c r="T26" s="8">
+        <v>18</v>
+      </c>
+      <c r="U26" s="8">
+        <v>16</v>
+      </c>
+      <c r="V26" s="8">
+        <v>35</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8">
+        <v>214</v>
+      </c>
+      <c r="D27" s="8">
+        <v>99</v>
+      </c>
+      <c r="E27" s="8">
+        <v>115</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>11</v>
+      </c>
+      <c r="K27" s="8">
+        <v>9</v>
+      </c>
+      <c r="L27" s="8">
+        <v>35</v>
+      </c>
+      <c r="M27" s="8">
+        <v>61</v>
+      </c>
+      <c r="N27" s="8">
+        <v>48</v>
+      </c>
+      <c r="O27" s="8">
+        <v>24</v>
+      </c>
+      <c r="P27" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>21</v>
+      </c>
+      <c r="R27" s="9">
+        <v>0</v>
+      </c>
+      <c r="S27" s="8">
+        <v>0</v>
+      </c>
+      <c r="T27" s="8">
+        <v>99</v>
+      </c>
+      <c r="U27" s="8">
+        <v>67</v>
+      </c>
+      <c r="V27" s="8">
+        <v>48</v>
+      </c>
+      <c r="W27" s="8">
+        <v>0</v>
+      </c>
+      <c r="X27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="8">
+        <v>0</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="9">
+        <v>0</v>
+      </c>
+      <c r="S28" s="8">
+        <v>0</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>0</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>0</v>
+      </c>
+      <c r="X28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="12">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0</v>
+      </c>
+      <c r="X29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:Q4"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCB4EEB0-C330-4055-A637-C804299734DE}">
+  <dimension ref="A1:AB33"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="J32" sqref="J32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" customWidth="1"/>
+    <col min="3" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="17" width="9.1640625" customWidth="1"/>
+    <col min="18" max="20" width="8.6640625" customWidth="1"/>
+    <col min="21" max="25" width="15" customWidth="1"/>
+    <col min="26" max="28" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB4" s="53"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="60" t="s">
+        <v>47</v>
+      </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>1013</v>
       </c>
       <c r="D7" s="2">
         <v>518</v>
       </c>
       <c r="E7" s="2">
         <v>495</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
@@ -30144,2505 +37268,282 @@
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="V5:V6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...2222 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26752AAD-1867-4FF4-8C53-FCB779A36562}">
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
+      <c r="S5" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="57" t="s">
+      <c r="T5" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="57" t="s">
+      <c r="U5" s="61" t="s">
         <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
+      <c r="W5" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="X5" s="57" t="s">
+      <c r="X5" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="Z5" s="58" t="s">
+      <c r="Z5" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>4470</v>
       </c>
       <c r="D7" s="2">
         <v>2151</v>
       </c>
       <c r="E7" s="2">
         <v>2319</v>
       </c>
       <c r="F7" s="2">
         <v>7</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>25</v>
@@ -34593,286 +39494,286 @@
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3EDBA67-A360-4D48-A998-58DB03B39FA8}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomRight" activeCell="W31" sqref="W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>1089</v>
       </c>
       <c r="D7" s="2">
         <v>532</v>
       </c>
       <c r="E7" s="2">
         <v>557</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>7</v>
@@ -36848,286 +41749,286 @@
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6687BC1-2562-46FD-8B86-99B7374ABBC8}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="topRight" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomLeft" activeCell="AA4" sqref="AA4:AB4"/>
       <selection pane="bottomRight" activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
         <v>1101</v>
       </c>
       <c r="D7" s="2">
         <v>524</v>
       </c>
       <c r="E7" s="2">
         <v>577</v>
       </c>
       <c r="F7" s="2">
         <v>1</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
@@ -38794,2304 +43695,50 @@
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
         <v>11</v>
       </c>
       <c r="U26" s="8">
         <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
         <v>0</v>
-      </c>
-[...2252 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
         <v>12</v>
       </c>
       <c r="D27" s="8">
         <v>9</v>
       </c>
       <c r="E27" s="8">
@@ -41390,1713 +44037,1713 @@
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E971CD5-B8F8-41E8-86EC-3B978D94671B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE286410-E3E3-4F5D-A8B1-B13BFFAE075B}">
   <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomRight" activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
       <c r="S5" s="60" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="60" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
       <c r="W5" s="60" t="s">
         <v>93</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>86</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="Z5" s="67" t="s">
+      <c r="Z5" s="58" t="s">
         <v>88</v>
       </c>
-      <c r="AA5" s="70" t="s">
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1158</v>
+        <v>1122</v>
       </c>
       <c r="D7" s="2">
-        <v>564</v>
+        <v>531</v>
       </c>
       <c r="E7" s="2">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F7" s="2">
         <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="2">
         <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L7" s="2">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="M7" s="2">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="N7" s="2">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="O7" s="2">
         <v>259</v>
       </c>
       <c r="P7" s="2">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="Q7" s="2">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="R7" s="3">
         <v>6</v>
       </c>
       <c r="S7" s="2">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="T7" s="2">
-        <v>540</v>
+        <v>507</v>
       </c>
       <c r="U7" s="2">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="V7" s="2">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>15</v>
       </c>
       <c r="Y7" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="Z7" s="2">
         <v>3</v>
       </c>
       <c r="AA7" s="4">
         <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D8" s="8">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E8" s="8">
         <v>34</v>
       </c>
       <c r="F8" s="8">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M8" s="8">
         <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="O8" s="8">
         <v>10</v>
       </c>
       <c r="P8" s="8">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Q8" s="8">
         <v>12</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T8" s="8">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="U8" s="8">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V8" s="8">
         <v>3</v>
       </c>
       <c r="W8" s="8">
         <v>0</v>
       </c>
       <c r="X8" s="8">
         <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D9" s="8">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E9" s="8">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K9" s="8">
         <v>0</v>
       </c>
       <c r="L9" s="8">
         <v>9</v>
       </c>
       <c r="M9" s="8">
         <v>3</v>
       </c>
       <c r="N9" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="O9" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P9" s="8">
         <v>3</v>
       </c>
       <c r="Q9" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
         <v>3</v>
       </c>
       <c r="T9" s="8">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="U9" s="8">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V9" s="8">
         <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
         <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D10" s="8">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E10" s="8">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>3</v>
       </c>
       <c r="J10" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="8">
         <v>15</v>
       </c>
       <c r="M10" s="8">
         <v>9</v>
       </c>
       <c r="N10" s="8">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="O10" s="8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>6</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
         <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="U10" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="V10" s="8">
         <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D11" s="8">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E11" s="8">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>3</v>
       </c>
       <c r="I11" s="8">
         <v>3</v>
       </c>
       <c r="J11" s="8">
         <v>3</v>
       </c>
       <c r="K11" s="8">
         <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M11" s="8">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N11" s="8">
         <v>34</v>
       </c>
       <c r="O11" s="8">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P11" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q11" s="8">
         <v>14</v>
       </c>
       <c r="R11" s="9">
         <v>3</v>
       </c>
       <c r="S11" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="T11" s="8">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="U11" s="8">
         <v>48</v>
       </c>
       <c r="V11" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>3</v>
       </c>
       <c r="Y11" s="8">
         <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D12" s="8">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E12" s="8">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
         <v>0</v>
       </c>
       <c r="L12" s="8">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="M12" s="8">
         <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O12" s="8">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P12" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="Q12" s="8">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>3</v>
       </c>
       <c r="T12" s="8">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="U12" s="8">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="V12" s="8">
         <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>354</v>
+        <v>333</v>
       </c>
       <c r="D13" s="8">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E13" s="8">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>3</v>
       </c>
       <c r="J13" s="8">
         <v>3</v>
       </c>
       <c r="K13" s="8">
         <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M13" s="8">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="N13" s="8">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="O13" s="8">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="P13" s="8">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q13" s="8">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R13" s="9">
         <v>3</v>
       </c>
       <c r="S13" s="8">
         <v>24</v>
       </c>
       <c r="T13" s="8">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="U13" s="8">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="V13" s="8">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
         <v>0</v>
       </c>
       <c r="Y13" s="8">
         <v>3</v>
       </c>
       <c r="Z13" s="8">
         <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D14" s="8">
         <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
         <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>3</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
         <v>6</v>
       </c>
       <c r="O14" s="8">
         <v>6</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
+        <v>9</v>
+      </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+      <c r="S14" s="8">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="T14" s="8">
         <v>9</v>
       </c>
       <c r="U14" s="8">
         <v>9</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D15" s="8">
         <v>12</v>
       </c>
       <c r="E15" s="8">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>6</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
         <v>3</v>
       </c>
       <c r="M15" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N15" s="8">
         <v>0</v>
       </c>
       <c r="O15" s="8">
         <v>3</v>
       </c>
       <c r="P15" s="8">
         <v>3</v>
       </c>
       <c r="Q15" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="R15" s="9">
         <v>0</v>
       </c>
       <c r="S15" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="T15" s="8">
         <v>12</v>
       </c>
       <c r="U15" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="V15" s="8">
         <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D16" s="8">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E16" s="8">
         <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
         <v>3</v>
       </c>
       <c r="K16" s="8">
         <v>3</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
         <v>9</v>
       </c>
       <c r="N16" s="8">
         <v>3</v>
       </c>
       <c r="O16" s="8">
         <v>0</v>
       </c>
       <c r="P16" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="9">
         <v>0</v>
       </c>
       <c r="S16" s="8">
         <v>6</v>
       </c>
       <c r="T16" s="8">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="U16" s="8">
         <v>3</v>
       </c>
       <c r="V16" s="8">
         <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D17" s="8">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E17" s="8">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="M17" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N17" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O17" s="8">
         <v>9</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
         <v>6</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
         <v>6</v>
       </c>
       <c r="T17" s="8">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="U17" s="8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="V17" s="8">
         <v>6</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D18" s="8">
         <v>9</v>
       </c>
       <c r="E18" s="8">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
         <v>3</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
         <v>0</v>
       </c>
       <c r="M18" s="8">
         <v>3</v>
       </c>
       <c r="N18" s="8">
         <v>3</v>
       </c>
       <c r="O18" s="8">
         <v>6</v>
       </c>
       <c r="P18" s="8">
         <v>3</v>
       </c>
       <c r="Q18" s="8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
         <v>9</v>
       </c>
       <c r="U18" s="8">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
         <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D19" s="8">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E19" s="8">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L19" s="8">
         <v>3</v>
       </c>
       <c r="M19" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="N19" s="8">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="O19" s="8">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="P19" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q19" s="8">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
         <v>9</v>
       </c>
       <c r="T19" s="8">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="U19" s="8">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="V19" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D20" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>3</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="U20" s="8">
         <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D21" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E21" s="8">
         <v>6</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
         <v>0</v>
       </c>
       <c r="L21" s="8">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M21" s="8">
         <v>6</v>
       </c>
       <c r="N21" s="8">
         <v>3</v>
       </c>
       <c r="O21" s="8">
         <v>0</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
         <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="U21" s="8">
         <v>3</v>
       </c>
       <c r="V21" s="8">
         <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
         <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
         <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D23" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E23" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
         <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O23" s="8">
         <v>6</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="U23" s="8">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="V23" s="8">
         <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
         <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -43149,274 +45796,274 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
         <v>0</v>
       </c>
       <c r="O25" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
         <v>9</v>
       </c>
       <c r="U25" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D26" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E26" s="8">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>3</v>
       </c>
       <c r="M26" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N26" s="8">
         <v>3</v>
       </c>
       <c r="O26" s="8">
+        <v>3</v>
+      </c>
+      <c r="P26" s="8">
         <v>5</v>
       </c>
-      <c r="P26" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="U26" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D27" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E27" s="8">
         <v>3</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>3</v>
       </c>
       <c r="N27" s="8">
         <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="8">
         <v>0</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="U27" s="8">
         <v>3</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
@@ -43611,1743 +46258,1746 @@
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
       <c r="V33" s="36"/>
       <c r="W33" s="36"/>
       <c r="X33" s="36"/>
       <c r="Y33" s="36"/>
       <c r="Z33" s="36"/>
       <c r="AA33" s="36"/>
       <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9329960-C5CF-4342-8AE2-EA22BD4930A0}">
-  <dimension ref="A1:AB32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E971CD5-B8F8-41E8-86EC-3B978D94671B}">
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="L33" sqref="L33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
-        <v>119</v>
+      <c r="A2" s="32" t="s">
+        <v>125</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="57" t="s">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="S5" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="60" t="s">
+        <v>84</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="57" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="W5" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="X5" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y5" s="60" t="s">
+        <v>87</v>
       </c>
       <c r="Z5" s="58" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AA5" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>4758</v>
+        <v>1158</v>
       </c>
       <c r="D7" s="2">
-        <v>2186</v>
+        <v>564</v>
       </c>
       <c r="E7" s="2">
-        <v>2572</v>
+        <v>594</v>
       </c>
       <c r="F7" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I7" s="2">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="K7" s="2">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="L7" s="2">
-        <v>627</v>
+        <v>166</v>
       </c>
       <c r="M7" s="2">
-        <v>584</v>
+        <v>143</v>
       </c>
       <c r="N7" s="2">
-        <v>1076</v>
+        <v>249</v>
       </c>
       <c r="O7" s="2">
-        <v>1139</v>
+        <v>259</v>
       </c>
       <c r="P7" s="2">
-        <v>342</v>
+        <v>104</v>
       </c>
       <c r="Q7" s="2">
-        <v>675</v>
+        <v>160</v>
       </c>
       <c r="R7" s="3">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="S7" s="2">
-        <v>390</v>
+        <v>85</v>
       </c>
       <c r="T7" s="2">
-        <v>2110</v>
+        <v>540</v>
       </c>
       <c r="U7" s="2">
-        <v>1850</v>
+        <v>429</v>
       </c>
       <c r="V7" s="2">
-        <v>255</v>
+        <v>63</v>
       </c>
       <c r="W7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X7" s="2">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="Y7" s="2">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="Z7" s="2">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="AA7" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB7" s="2">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="D8" s="8">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="E8" s="8">
-        <v>123</v>
+        <v>34</v>
       </c>
       <c r="F8" s="8">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K8" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8" s="8">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="M8" s="8">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="N8" s="8">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="O8" s="8">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="P8" s="8">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="Q8" s="8">
+        <v>12</v>
+      </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+      <c r="S8" s="8">
+        <v>7</v>
+      </c>
+      <c r="T8" s="8">
+        <v>28</v>
+      </c>
+      <c r="U8" s="8">
         <v>24</v>
       </c>
-      <c r="R8" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="V8" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="W8" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X8" s="8">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>216</v>
+        <v>54</v>
       </c>
       <c r="D9" s="8">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="E9" s="8">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="K9" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L9" s="8">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="M9" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="N9" s="8">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="O9" s="8">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="P9" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q9" s="8">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="R9" s="9">
         <v>0</v>
       </c>
       <c r="S9" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T9" s="8">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="U9" s="8">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="V9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>259</v>
+        <v>64</v>
       </c>
       <c r="D10" s="8">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="E10" s="8">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
+        <v>3</v>
+      </c>
+      <c r="I10" s="8">
+        <v>3</v>
+      </c>
+      <c r="J10" s="8">
         <v>1</v>
       </c>
-      <c r="I10" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="K10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L10" s="8">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="M10" s="8">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="N10" s="8">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="O10" s="8">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="T10" s="8">
-        <v>128</v>
+        <v>31</v>
       </c>
       <c r="U10" s="8">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="V10" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y10" s="8">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>534</v>
+        <v>146</v>
       </c>
       <c r="D11" s="8">
-        <v>263</v>
+        <v>76</v>
       </c>
       <c r="E11" s="8">
-        <v>271</v>
+        <v>70</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I11" s="8">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J11" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="K11" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="L11" s="8">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="M11" s="8">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="N11" s="8">
-        <v>130</v>
+        <v>34</v>
       </c>
       <c r="O11" s="8">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="P11" s="8">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="Q11" s="8">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="R11" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S11" s="8">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="T11" s="8">
-        <v>257</v>
+        <v>70</v>
       </c>
       <c r="U11" s="8">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="V11" s="8">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y11" s="8">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>634</v>
+        <v>156</v>
       </c>
       <c r="D12" s="8">
-        <v>308</v>
+        <v>84</v>
       </c>
       <c r="E12" s="8">
-        <v>326</v>
+        <v>72</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="L12" s="8">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="M12" s="8">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="N12" s="8">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="O12" s="8">
-        <v>185</v>
+        <v>45</v>
       </c>
       <c r="P12" s="8">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="Q12" s="8">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="R12" s="9">
         <v>0</v>
       </c>
       <c r="S12" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="T12" s="8">
-        <v>308</v>
+        <v>84</v>
       </c>
       <c r="U12" s="8">
-        <v>282</v>
+        <v>69</v>
       </c>
       <c r="V12" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
         <v>0</v>
       </c>
       <c r="Y12" s="8">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1550</v>
+        <v>354</v>
       </c>
       <c r="D13" s="8">
-        <v>643</v>
+        <v>148</v>
       </c>
       <c r="E13" s="8">
-        <v>907</v>
+        <v>206</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="J13" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K13" s="8">
         <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>183</v>
+        <v>39</v>
       </c>
       <c r="M13" s="8">
-        <v>199</v>
+        <v>46</v>
       </c>
       <c r="N13" s="8">
-        <v>304</v>
+        <v>68</v>
       </c>
       <c r="O13" s="8">
-        <v>469</v>
+        <v>99</v>
       </c>
       <c r="P13" s="8">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="Q13" s="8">
-        <v>219</v>
+        <v>52</v>
       </c>
       <c r="R13" s="9">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="S13" s="8">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="T13" s="8">
-        <v>609</v>
+        <v>142</v>
       </c>
       <c r="U13" s="8">
-        <v>663</v>
+        <v>162</v>
       </c>
       <c r="V13" s="8">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="Z13" s="8">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D14" s="8">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="O14" s="8">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="T14" s="8">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="U14" s="8">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="D15" s="8">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="E15" s="8">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M15" s="8">
+        <v>3</v>
+      </c>
+      <c r="N15" s="8">
+        <v>0</v>
+      </c>
+      <c r="O15" s="8">
+        <v>3</v>
+      </c>
+      <c r="P15" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>9</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
+        <v>3</v>
+      </c>
+      <c r="T15" s="8">
         <v>12</v>
       </c>
-      <c r="N15" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="U15" s="8">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="V15" s="8">
         <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="D16" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E16" s="8">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8">
+        <v>3</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>9</v>
+      </c>
+      <c r="N16" s="8">
+        <v>3</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>6</v>
+      </c>
+      <c r="T16" s="8">
         <v>12</v>
       </c>
-      <c r="K16" s="8">
-[...28 lines deleted...]
-      </c>
       <c r="U16" s="8">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="V16" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>168</v>
+        <v>53</v>
       </c>
       <c r="D17" s="8">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="E17" s="8">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="M17" s="8">
+        <v>6</v>
+      </c>
+      <c r="N17" s="8">
+        <v>13</v>
+      </c>
+      <c r="O17" s="8">
         <v>9</v>
       </c>
-      <c r="N17" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="T17" s="8">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="U17" s="8">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V17" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="D18" s="8">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E18" s="8">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
+        <v>3</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8">
+        <v>3</v>
+      </c>
+      <c r="N18" s="8">
+        <v>3</v>
+      </c>
+      <c r="O18" s="8">
+        <v>6</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="8">
         <v>4</v>
       </c>
-      <c r="K18" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="U18" s="8">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="V18" s="8">
         <v>0</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
         <v>0</v>
       </c>
       <c r="Y18" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="D19" s="8">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="E19" s="8">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L19" s="8">
+        <v>3</v>
+      </c>
+      <c r="M19" s="8">
         <v>12</v>
       </c>
-      <c r="M19" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="8">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="O19" s="8">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="P19" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>18</v>
+      </c>
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+      <c r="S19" s="8">
+        <v>9</v>
+      </c>
+      <c r="T19" s="8">
+        <v>26</v>
+      </c>
+      <c r="U19" s="8">
+        <v>21</v>
+      </c>
+      <c r="V19" s="8">
         <v>12</v>
       </c>
-      <c r="Q19" s="8">
-[...16 lines deleted...]
-      </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D20" s="8">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E20" s="8">
+        <v>0</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
+        <v>3</v>
+      </c>
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>0</v>
+      </c>
+      <c r="O20" s="8">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8">
         <v>6</v>
       </c>
-      <c r="F20" s="8">
-[...31 lines deleted...]
-      </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="U20" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="D21" s="8">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="E21" s="8">
-        <v>57</v>
+        <v>6</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L21" s="8">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="M21" s="8">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="N21" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="O21" s="8">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T21" s="8">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="U21" s="8">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="V21" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="D23" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E23" s="8">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="O23" s="8">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="P23" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="R23" s="9">
         <v>0</v>
       </c>
       <c r="S23" s="8">
         <v>0</v>
       </c>
       <c r="T23" s="8">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="U23" s="8">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="V23" s="8">
         <v>3</v>
       </c>
       <c r="W23" s="8">
         <v>0</v>
       </c>
       <c r="X23" s="8">
         <v>0</v>
       </c>
       <c r="Y23" s="8">
         <v>0</v>
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB23" s="8">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -45400,277 +48050,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D25" s="8">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E25" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="8">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="O25" s="8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="R25" s="9">
         <v>0</v>
       </c>
       <c r="S25" s="8">
         <v>0</v>
       </c>
       <c r="T25" s="8">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="U25" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="V25" s="8">
         <v>0</v>
       </c>
       <c r="W25" s="8">
         <v>0</v>
       </c>
       <c r="X25" s="8">
         <v>0</v>
       </c>
       <c r="Y25" s="8">
         <v>0</v>
       </c>
       <c r="Z25" s="8">
         <v>0</v>
       </c>
       <c r="AA25" s="10">
         <v>0</v>
       </c>
       <c r="AB25" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="D26" s="8">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>0</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="8">
+        <v>3</v>
+      </c>
+      <c r="M26" s="8">
+        <v>3</v>
+      </c>
+      <c r="N26" s="8">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
+        <v>5</v>
+      </c>
+      <c r="P26" s="8">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>0</v>
+      </c>
+      <c r="S26" s="8">
+        <v>0</v>
+      </c>
+      <c r="T26" s="8">
         <v>12</v>
       </c>
-      <c r="M26" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="U26" s="8">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="V26" s="8">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="W26" s="8">
         <v>0</v>
       </c>
       <c r="X26" s="8">
         <v>0</v>
       </c>
       <c r="Y26" s="8">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D27" s="8">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E27" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="N27" s="8">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="Q27" s="8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="U27" s="8">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -45832,1752 +48482,1773 @@
         <v>0</v>
       </c>
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="C32" s="36"/>
+    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+      <c r="Z33" s="36"/>
+      <c r="AA33" s="36"/>
+      <c r="AB33" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CF7EA18-4A8C-4D7B-942B-ACBD6011C372}">
-  <dimension ref="A1:AB33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9329960-C5CF-4342-8AE2-EA22BD4930A0}">
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="J33" sqref="J33"/>
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="2" width="15.1640625" customWidth="1"/>
     <col min="3" max="5" width="9.6640625" customWidth="1"/>
     <col min="6" max="17" width="9.1640625" customWidth="1"/>
     <col min="18" max="20" width="8.6640625" customWidth="1"/>
     <col min="21" max="25" width="15" customWidth="1"/>
     <col min="26" max="28" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
-        <v>124</v>
+      <c r="A2" s="41" t="s">
+        <v>119</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="57" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="57" t="s">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="57"/>
-[...10 lines deleted...]
-      <c r="R4" s="67" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="58" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AB4" s="63"/>
+      <c r="AB4" s="53"/>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...4 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="G5" s="64"/>
-      <c r="H5" s="58" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="64"/>
-      <c r="J5" s="58" t="s">
+      <c r="I5" s="55"/>
+      <c r="J5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="64"/>
-      <c r="L5" s="58" t="s">
+      <c r="K5" s="55"/>
+      <c r="L5" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="64"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="55"/>
+      <c r="N5" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="58" t="s">
+      <c r="O5" s="55"/>
+      <c r="P5" s="54" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="59"/>
       <c r="R5" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="60" t="s">
-[...6 lines deleted...]
-        <v>84</v>
+      <c r="S5" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="61" t="s">
+        <v>49</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="W5" s="60" t="s">
-[...11 lines deleted...]
-      <c r="AA5" s="70" t="s">
+      <c r="W5" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y5" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z5" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="72" t="s">
         <v>42</v>
       </c>
       <c r="AB5" s="71" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="57"/>
-[...9 lines deleted...]
-      <c r="AB6" s="66"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="57"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="2">
-        <v>1232</v>
+        <v>4758</v>
       </c>
       <c r="D7" s="2">
-        <v>584</v>
+        <v>2186</v>
       </c>
       <c r="E7" s="2">
-        <v>648</v>
+        <v>2572</v>
       </c>
       <c r="F7" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>2</v>
       </c>
       <c r="I7" s="2">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="J7" s="2">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="K7" s="2">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="L7" s="2">
-        <v>163</v>
+        <v>627</v>
       </c>
       <c r="M7" s="2">
-        <v>144</v>
+        <v>584</v>
       </c>
       <c r="N7" s="2">
-        <v>285</v>
+        <v>1076</v>
       </c>
       <c r="O7" s="2">
-        <v>293</v>
+        <v>1139</v>
       </c>
       <c r="P7" s="2">
-        <v>96</v>
+        <v>342</v>
       </c>
       <c r="Q7" s="2">
-        <v>170</v>
+        <v>675</v>
       </c>
       <c r="R7" s="3">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="S7" s="2">
-        <v>92</v>
+        <v>390</v>
       </c>
       <c r="T7" s="2">
-        <v>565</v>
+        <v>2110</v>
       </c>
       <c r="U7" s="2">
-        <v>473</v>
+        <v>1850</v>
       </c>
       <c r="V7" s="2">
-        <v>64</v>
+        <v>255</v>
       </c>
       <c r="W7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X7" s="2">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="Y7" s="2">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="Z7" s="2">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="AA7" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AB7" s="2">
-        <v>9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="8">
-        <v>68</v>
+        <v>253</v>
       </c>
       <c r="D8" s="8">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="E8" s="8">
+        <v>123</v>
+      </c>
+      <c r="F8" s="8">
+        <v>11</v>
+      </c>
+      <c r="G8" s="8">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>0</v>
+      </c>
+      <c r="J8" s="8">
+        <v>8</v>
+      </c>
+      <c r="K8" s="8">
+        <v>1</v>
+      </c>
+      <c r="L8" s="8">
         <v>35</v>
       </c>
-      <c r="F8" s="8">
-[...19 lines deleted...]
-      </c>
       <c r="M8" s="8">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="N8" s="8">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="O8" s="8">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="P8" s="8">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="Q8" s="8">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="R8" s="9">
         <v>0</v>
       </c>
       <c r="S8" s="8">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="T8" s="8">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="U8" s="8">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="V8" s="8">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="W8" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X8" s="8">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8" s="8">
         <v>0</v>
       </c>
       <c r="AA8" s="10">
         <v>0</v>
       </c>
       <c r="AB8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>62</v>
+        <v>216</v>
       </c>
       <c r="D9" s="8">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="E9" s="8">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="K9" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L9" s="8">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="M9" s="8">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="N9" s="8">
+        <v>31</v>
+      </c>
+      <c r="O9" s="8">
+        <v>46</v>
+      </c>
+      <c r="P9" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>39</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+      <c r="S9" s="8">
+        <v>5</v>
+      </c>
+      <c r="T9" s="8">
+        <v>94</v>
+      </c>
+      <c r="U9" s="8">
+        <v>93</v>
+      </c>
+      <c r="V9" s="8">
         <v>12</v>
       </c>
-      <c r="O9" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="W9" s="8">
         <v>0</v>
       </c>
       <c r="X9" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9" s="8">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
         <v>0</v>
       </c>
       <c r="AB9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8">
-        <v>63</v>
+        <v>259</v>
       </c>
       <c r="D10" s="8">
-        <v>36</v>
+        <v>129</v>
       </c>
       <c r="E10" s="8">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
       </c>
       <c r="I10" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J10" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K10" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="L10" s="8">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="M10" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="N10" s="8">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="O10" s="8">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="R10" s="9">
         <v>0</v>
       </c>
       <c r="S10" s="8">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="T10" s="8">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="U10" s="8">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="V10" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>1</v>
       </c>
       <c r="Y10" s="8">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="Z10" s="8">
         <v>0</v>
       </c>
       <c r="AA10" s="10">
         <v>0</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>153</v>
+        <v>534</v>
       </c>
       <c r="D11" s="8">
-        <v>79</v>
+        <v>263</v>
       </c>
       <c r="E11" s="8">
-        <v>74</v>
+        <v>271</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>1</v>
       </c>
       <c r="I11" s="8">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J11" s="8">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="K11" s="8">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="L11" s="8">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="M11" s="8">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="N11" s="8">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="O11" s="8">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="P11" s="8">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="Q11" s="8">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="R11" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S11" s="8">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="T11" s="8">
-        <v>75</v>
+        <v>257</v>
       </c>
       <c r="U11" s="8">
-        <v>52</v>
+        <v>183</v>
       </c>
       <c r="V11" s="8">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>1</v>
       </c>
       <c r="Y11" s="8">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="10">
         <v>0</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>157</v>
+        <v>634</v>
       </c>
       <c r="D12" s="8">
-        <v>83</v>
+        <v>308</v>
       </c>
       <c r="E12" s="8">
-        <v>74</v>
+        <v>326</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>3</v>
       </c>
       <c r="K12" s="8">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="L12" s="8">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="M12" s="8">
+        <v>48</v>
+      </c>
+      <c r="N12" s="8">
+        <v>201</v>
+      </c>
+      <c r="O12" s="8">
+        <v>185</v>
+      </c>
+      <c r="P12" s="8">
+        <v>25</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>72</v>
+      </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+      <c r="S12" s="8">
+        <v>23</v>
+      </c>
+      <c r="T12" s="8">
+        <v>308</v>
+      </c>
+      <c r="U12" s="8">
+        <v>282</v>
+      </c>
+      <c r="V12" s="8">
+        <v>9</v>
+      </c>
+      <c r="W12" s="8">
+        <v>0</v>
+      </c>
+      <c r="X12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="8">
         <v>12</v>
-      </c>
-[...34 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="10">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>378</v>
+        <v>1550</v>
       </c>
       <c r="D13" s="8">
-        <v>153</v>
+        <v>643</v>
       </c>
       <c r="E13" s="8">
-        <v>225</v>
+        <v>907</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="J13" s="8">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="K13" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L13" s="8">
-        <v>39</v>
+        <v>183</v>
       </c>
       <c r="M13" s="8">
-        <v>46</v>
+        <v>199</v>
       </c>
       <c r="N13" s="8">
-        <v>73</v>
+        <v>304</v>
       </c>
       <c r="O13" s="8">
-        <v>116</v>
+        <v>469</v>
       </c>
       <c r="P13" s="8">
-        <v>37</v>
+        <v>139</v>
       </c>
       <c r="Q13" s="8">
-        <v>55</v>
+        <v>219</v>
       </c>
       <c r="R13" s="9">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="S13" s="8">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="T13" s="8">
-        <v>148</v>
+        <v>609</v>
       </c>
       <c r="U13" s="8">
-        <v>175</v>
+        <v>663</v>
       </c>
       <c r="V13" s="8">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="W13" s="8">
         <v>0</v>
       </c>
       <c r="X13" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y13" s="8">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="Z13" s="8">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="AA13" s="10">
         <v>0</v>
       </c>
       <c r="AB13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="D14" s="8">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E14" s="8">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>0</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="O14" s="8">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="R14" s="9">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="T14" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="U14" s="8">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="10">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="8">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="D15" s="8">
+        <v>59</v>
+      </c>
+      <c r="E15" s="8">
+        <v>60</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>13</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <v>5</v>
+      </c>
+      <c r="M15" s="8">
         <v>12</v>
       </c>
-      <c r="E15" s="8">
-[...25 lines deleted...]
-      </c>
       <c r="N15" s="8">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="O15" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P15" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q15" s="8">
+        <v>42</v>
+      </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+      <c r="S15" s="8">
         <v>12</v>
       </c>
-      <c r="R15" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="T15" s="8">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="U15" s="8">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="V15" s="8">
         <v>3</v>
       </c>
       <c r="W15" s="8">
         <v>0</v>
       </c>
       <c r="X15" s="8">
         <v>0</v>
       </c>
       <c r="Y15" s="8">
         <v>0</v>
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="D16" s="8">
+        <v>41</v>
+      </c>
+      <c r="E16" s="8">
+        <v>51</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
         <v>12</v>
       </c>
-      <c r="E16" s="8">
+      <c r="K16" s="8">
+        <v>12</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>39</v>
+      </c>
+      <c r="N16" s="8">
+        <v>5</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>24</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+      <c r="S16" s="8">
+        <v>24</v>
+      </c>
+      <c r="T16" s="8">
+        <v>41</v>
+      </c>
+      <c r="U16" s="8">
         <v>15</v>
       </c>
-      <c r="F16" s="8">
-[...20 lines deleted...]
-      <c r="M16" s="8">
+      <c r="V16" s="8">
         <v>12</v>
-      </c>
-[...25 lines deleted...]
-        <v>3</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
         <v>0</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="8">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="D17" s="8">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="E17" s="8">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F17" s="8">
         <v>0</v>
       </c>
       <c r="G17" s="8">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>0</v>
       </c>
       <c r="I17" s="8">
         <v>0</v>
       </c>
       <c r="J17" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K17" s="8">
         <v>0</v>
       </c>
       <c r="L17" s="8">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="M17" s="8">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N17" s="8">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="O17" s="8">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q17" s="8">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="R17" s="9">
         <v>0</v>
       </c>
       <c r="S17" s="8">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="T17" s="8">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="U17" s="8">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="V17" s="8">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="8">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="D18" s="8">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="E18" s="8">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="M18" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="N18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O18" s="8">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="P18" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q18" s="8">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="R18" s="9">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="U18" s="8">
+        <v>68</v>
+      </c>
+      <c r="V18" s="8">
+        <v>0</v>
+      </c>
+      <c r="W18" s="8">
+        <v>0</v>
+      </c>
+      <c r="X18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="8">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="8">
-        <v>71</v>
+        <v>250</v>
       </c>
       <c r="D19" s="8">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="E19" s="8">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="L19" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="M19" s="8">
+        <v>50</v>
+      </c>
+      <c r="N19" s="8">
+        <v>67</v>
+      </c>
+      <c r="O19" s="8">
+        <v>32</v>
+      </c>
+      <c r="P19" s="8">
         <v>12</v>
       </c>
-      <c r="N19" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="Q19" s="8">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="R19" s="9">
         <v>0</v>
       </c>
       <c r="S19" s="8">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="T19" s="8">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="U19" s="8">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="V19" s="8">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="W19" s="8">
         <v>0</v>
       </c>
       <c r="X19" s="8">
         <v>0</v>
       </c>
       <c r="Y19" s="8">
         <v>0</v>
       </c>
       <c r="Z19" s="8">
         <v>0</v>
       </c>
       <c r="AA19" s="10">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="8">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D20" s="8">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E20" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>0</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L20" s="8">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O20" s="8">
         <v>0</v>
       </c>
       <c r="P20" s="8">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="Q20" s="8">
         <v>0</v>
       </c>
       <c r="R20" s="9">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="U20" s="8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="10">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="D21" s="8">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E21" s="8">
+        <v>57</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>15</v>
+      </c>
+      <c r="L21" s="8">
+        <v>20</v>
+      </c>
+      <c r="M21" s="8">
         <v>11</v>
       </c>
-      <c r="F21" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="N21" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="O21" s="8">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R21" s="9">
         <v>0</v>
       </c>
       <c r="S21" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T21" s="8">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="U21" s="8">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="V21" s="8">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="W21" s="8">
         <v>0</v>
       </c>
       <c r="X21" s="8">
         <v>0</v>
       </c>
       <c r="Y21" s="8">
         <v>0</v>
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="10">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="8">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>0</v>
       </c>
       <c r="I22" s="8">
         <v>0</v>
       </c>
       <c r="J22" s="8">
         <v>0</v>
       </c>
       <c r="K22" s="8">
         <v>0</v>
       </c>
       <c r="L22" s="8">
         <v>0</v>
       </c>
       <c r="M22" s="8">
         <v>0</v>
       </c>
       <c r="N22" s="8">
         <v>0</v>
       </c>
       <c r="O22" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="R22" s="9">
         <v>0</v>
       </c>
       <c r="S22" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
       <c r="Z22" s="8">
         <v>0</v>
       </c>
       <c r="AA22" s="10">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="8">
-        <v>24</v>
+        <v>94</v>
       </c>
       <c r="D23" s="8">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E23" s="8">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="8">
         <v>0</v>
       </c>
       <c r="I23" s="8">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>0</v>
       </c>
       <c r="K23" s="8">
         <v>0</v>
       </c>
       <c r="L23" s="8">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="M23" s="8">
         <v>0</v>
       </c>
       <c r="N23" s="8">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="O23" s="8">
+        <v>27</v>
+      </c>
+      <c r="P23" s="8">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>26</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0</v>
+      </c>
+      <c r="S23" s="8">
+        <v>0</v>
+      </c>
+      <c r="T23" s="8">
+        <v>41</v>
+      </c>
+      <c r="U23" s="8">
+        <v>50</v>
+      </c>
+      <c r="V23" s="8">
+        <v>3</v>
+      </c>
+      <c r="W23" s="8">
+        <v>0</v>
+      </c>
+      <c r="X23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="10">
         <v>7</v>
       </c>
-      <c r="P23" s="8">
-[...34 lines deleted...]
-      </c>
       <c r="AB23" s="8">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
@@ -47630,277 +50301,277 @@
       </c>
       <c r="X24" s="8">
         <v>0</v>
       </c>
       <c r="Y24" s="8">
         <v>0</v>
       </c>
       <c r="Z24" s="8">
         <v>0</v>
       </c>
       <c r="AA24" s="10">
         <v>0</v>
       </c>
       <c r="AB24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="8">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="D25" s="8">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E25" s="8">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="8">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="8">
+        <v>27</v>
+      </c>
+      <c r="M25" s="8">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8">
+        <v>28</v>
+      </c>
+      <c r="O25" s="8">
+        <v>17</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>21</v>
+      </c>
+      <c r="R25" s="9">
+        <v>0</v>
+      </c>
+      <c r="S25" s="8">
+        <v>0</v>
+      </c>
+      <c r="T25" s="8">
+        <v>55</v>
+      </c>
+      <c r="U25" s="8">
+        <v>38</v>
+      </c>
+      <c r="V25" s="8">
+        <v>0</v>
+      </c>
+      <c r="W25" s="8">
+        <v>0</v>
+      </c>
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="8">
         <v>4</v>
-      </c>
-[...46 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="8">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="D26" s="8">
+        <v>48</v>
+      </c>
+      <c r="E26" s="8">
+        <v>57</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="8">
         <v>12</v>
       </c>
-      <c r="E26" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="M26" s="8">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="N26" s="8">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="O26" s="8">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="P26" s="8">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="9">
         <v>0</v>
       </c>
       <c r="S26" s="8">
         <v>0</v>
       </c>
       <c r="T26" s="8">
+        <v>48</v>
+      </c>
+      <c r="U26" s="8">
+        <v>28</v>
+      </c>
+      <c r="V26" s="8">
+        <v>17</v>
+      </c>
+      <c r="W26" s="8">
+        <v>0</v>
+      </c>
+      <c r="X26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="8">
         <v>12</v>
-      </c>
-[...13 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Z26" s="8">
         <v>0</v>
       </c>
       <c r="AA26" s="10">
         <v>0</v>
       </c>
       <c r="AB26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="D27" s="8">
+        <v>50</v>
+      </c>
+      <c r="E27" s="8">
+        <v>23</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>14</v>
+      </c>
+      <c r="N27" s="8">
+        <v>38</v>
+      </c>
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
         <v>12</v>
       </c>
-      <c r="E27" s="8">
-[...26 lines deleted...]
-      <c r="N27" s="8">
+      <c r="Q27" s="8">
         <v>9</v>
       </c>
-      <c r="O27" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="R27" s="9">
         <v>0</v>
       </c>
       <c r="S27" s="8">
         <v>0</v>
       </c>
       <c r="T27" s="8">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="U27" s="8">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="V27" s="8">
         <v>0</v>
       </c>
       <c r="W27" s="8">
         <v>0</v>
       </c>
       <c r="X27" s="8">
         <v>0</v>
       </c>
       <c r="Y27" s="8">
         <v>0</v>
       </c>
       <c r="Z27" s="8">
         <v>0</v>
       </c>
       <c r="AA27" s="10">
         <v>0</v>
       </c>
       <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
@@ -48062,130 +50733,106 @@
         <v>0</v>
       </c>
       <c r="Y29" s="12">
         <v>0</v>
       </c>
       <c r="Z29" s="12">
         <v>0</v>
       </c>
       <c r="AA29" s="14">
         <v>0</v>
       </c>
       <c r="AB29" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="33" spans="3:28" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AB33" s="36"/>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="C32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:Q4"/>
     <mergeCell ref="R4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
-    <mergeCell ref="AA5:AA6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z5:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>Q2, 2026</vt:lpstr>
       <vt:lpstr>Q1, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q4, 2025</vt:lpstr>
       <vt:lpstr>Q3, 2025</vt:lpstr>
       <vt:lpstr>Q2, 2025</vt:lpstr>
       <vt:lpstr>Q1, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>Q4, 2024</vt:lpstr>
       <vt:lpstr>Q3, 2024</vt:lpstr>
       <vt:lpstr>Q2, 2024</vt:lpstr>
       <vt:lpstr>Q1, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>